--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{98E2740A-4D33-4F0C-851B-3B1B557B497B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{785D097F-EDB1-4D89-B965-0BFAD13162DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CBBD8ED0-561B-4F77-AEE9-2852E4F8DEB1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{77BCB1B8-F53C-4D7D-AB40-40B5AD2AD0F8}"/>
   </bookViews>
   <sheets>
     <sheet name="hougovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{678402D9-A3BB-4FD8-ACD5-04460B4932D0}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D16400C9-96F9-4CF5-8B23-D41429614AA9}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>245.18446112000001</v>
+        <v>245.73204881000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>246.50625062</v>
+        <v>247.17032024</v>
       </c>
       <c r="C7" s="5">
-        <v>1.3217894999999942</v>
+        <v>1.4382714299999861</v>
       </c>
       <c r="D7" s="5">
-        <v>6.6645044675587739</v>
+        <v>7.2541791785532883</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>247.3619989</v>
+        <v>248.03353666999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.85574828000000025</v>
+        <v>0.86321642999999426</v>
       </c>
       <c r="D8" s="5">
-        <v>4.2462755444696798</v>
+        <v>4.2723177494766951</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>248.16101397</v>
+        <v>248.56114034999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.79901506999999583</v>
+        <v>0.52760367999999858</v>
       </c>
       <c r="D9" s="5">
-        <v>3.9457839297444064</v>
+        <v>2.5826519799093894</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>252.69088486000001</v>
+        <v>253.416436</v>
       </c>
       <c r="C10" s="5">
-        <v>4.5298708900000122</v>
+        <v>4.8552956500000164</v>
       </c>
       <c r="D10" s="5">
-        <v>24.243093077956026</v>
+        <v>26.130045663087031</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>252.82353553999999</v>
+        <v>253.58865929000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.13265067999998337</v>
+        <v>0.17222329000000514</v>
       </c>
       <c r="D11" s="5">
-        <v>0.63176483063087652</v>
+        <v>0.81858222777733136</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>255.14866685000001</v>
+        <v>256.00428758999999</v>
       </c>
       <c r="C12" s="5">
-        <v>2.3251313100000175</v>
+        <v>2.4156282999999803</v>
       </c>
       <c r="D12" s="5">
-        <v>11.611678187597875</v>
+        <v>12.049245513019446</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>253.19968287</v>
+        <v>253.99107554</v>
       </c>
       <c r="C13" s="5">
-        <v>-1.9489839800000084</v>
+        <v>-2.0132120499999928</v>
       </c>
       <c r="D13" s="5">
-        <v>-8.7908839299266184</v>
+        <v>-9.0391274641504875</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>250.32282943999999</v>
+        <v>250.21657019</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.8768534300000113</v>
+        <v>-3.7745053499999983</v>
       </c>
       <c r="D14" s="5">
-        <v>-12.813825966907178</v>
+        <v>-16.44521699534689</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>251.25500984999999</v>
+        <v>251.68590752</v>
       </c>
       <c r="C15" s="5">
-        <v>0.93218041000000085</v>
+        <v>1.4693373300000019</v>
       </c>
       <c r="D15" s="5">
-        <v>4.5613668299645305</v>
+        <v>7.2788199444214108</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>251.85870265</v>
+        <v>252.52952916999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.60369280000000458</v>
+        <v>0.84362164999998868</v>
       </c>
       <c r="D16" s="5">
-        <v>2.9216601051663238</v>
+        <v>4.0972458450056148</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>252.66277561999999</v>
+        <v>253.53238200000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.80407296999999289</v>
+        <v>1.0028528300000232</v>
       </c>
       <c r="D17" s="5">
-        <v>3.8990579678747972</v>
+        <v>4.870952573519638</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>256.56297747000002</v>
+        <v>257.22833710999998</v>
       </c>
       <c r="C18" s="5">
-        <v>3.9002018500000304</v>
+        <v>3.6959551099999715</v>
       </c>
       <c r="D18" s="5">
-        <v>20.18013603670088</v>
+        <v>18.966444216172953</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>255.10959260000001</v>
+        <v>255.78999562999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.4533848700000078</v>
+        <v>-1.4383414799999912</v>
       </c>
       <c r="D19" s="5">
-        <v>-6.5899453709910905</v>
+        <v>-6.5074658124480322</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>256.42088387000001</v>
+        <v>257.06824996</v>
       </c>
       <c r="C20" s="5">
-        <v>1.3112912699999981</v>
+        <v>1.27825433000001</v>
       </c>
       <c r="D20" s="5">
-        <v>6.3455308953307421</v>
+        <v>6.1643336605178289</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>256.86420694999998</v>
+        <v>257.48796033000002</v>
       </c>
       <c r="C21" s="5">
-        <v>0.44332307999997056</v>
+        <v>0.41971037000001843</v>
       </c>
       <c r="D21" s="5">
-        <v>2.0945079219570673</v>
+        <v>1.9769062039140195</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>257.17724016</v>
+        <v>258.00815290999998</v>
       </c>
       <c r="C22" s="5">
-        <v>0.31303321000001461</v>
+        <v>0.52019257999995716</v>
       </c>
       <c r="D22" s="5">
-        <v>1.4722483610120296</v>
+        <v>2.4514315806452913</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>260.19608364999999</v>
+        <v>260.96732853999998</v>
       </c>
       <c r="C23" s="5">
-        <v>3.0188434899999947</v>
+        <v>2.9591756300000043</v>
       </c>
       <c r="D23" s="5">
-        <v>15.032004587486814</v>
+        <v>14.665434792522891</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>257.58688022000001</v>
+        <v>258.41386686999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.6092034299999796</v>
+        <v>-2.5534616699999901</v>
       </c>
       <c r="D24" s="5">
-        <v>-11.391414439134618</v>
+        <v>-11.12981173792933</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>258.07206208999997</v>
+        <v>258.84593991999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.4851818699999626</v>
+        <v>0.43207304999998541</v>
       </c>
       <c r="D25" s="5">
-        <v>2.2838423655747508</v>
+        <v>2.0249780297663333</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>262.05835991999999</v>
+        <v>262.15481046999997</v>
       </c>
       <c r="C26" s="5">
-        <v>3.9862978300000123</v>
+        <v>3.3088705499999946</v>
       </c>
       <c r="D26" s="5">
-        <v>20.194423885834478</v>
+        <v>16.465605204037971</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>261.80993603000002</v>
+        <v>262.13438052999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.24842388999996956</v>
+        <v>-2.0429939999985436E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.1316535636215819</v>
+        <v>-9.3476914193701965E-2</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>262.31895901000001</v>
+        <v>262.95417320000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.50902297999999746</v>
+        <v>0.81979267000002665</v>
       </c>
       <c r="D28" s="5">
-        <v>2.3582064843224559</v>
+        <v>3.8180795745077711</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>263.11543055999999</v>
+        <v>263.92753278999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.79647154999997838</v>
+        <v>0.97335958999997274</v>
       </c>
       <c r="D29" s="5">
-        <v>3.7049907309004038</v>
+        <v>4.5335173522237593</v>
       </c>
       <c r="E29" s="5">
-        <v>4.13699838227084</v>
+        <v>4.1001274503861929</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>262.82088633000001</v>
+        <v>263.42467221999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.29454422999998542</v>
+        <v>-0.50286056999999573</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.3350983485221124</v>
+        <v>-2.2625499191848086</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>263.26402796999997</v>
+        <v>263.94306274000002</v>
       </c>
       <c r="C31" s="5">
-        <v>0.44314163999996481</v>
+        <v>0.51839052000002539</v>
       </c>
       <c r="D31" s="5">
-        <v>2.0421861634027927</v>
+        <v>2.3871943019843744</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>263.93362881000002</v>
+        <v>264.53904908999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.66960084000004372</v>
+        <v>0.59598634999997557</v>
       </c>
       <c r="D32" s="5">
-        <v>3.0952095077953157</v>
+        <v>2.743518672763412</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>265.37457492999999</v>
+        <v>266.01526253999998</v>
       </c>
       <c r="C33" s="5">
-        <v>1.4409461199999782</v>
+        <v>1.4762134499999888</v>
       </c>
       <c r="D33" s="5">
-        <v>6.7517471597889012</v>
+        <v>6.905783561673684</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>265.99604449999998</v>
+        <v>266.73332641000002</v>
       </c>
       <c r="C34" s="5">
-        <v>0.62146956999998793</v>
+        <v>0.71806387000003724</v>
       </c>
       <c r="D34" s="5">
-        <v>2.8467100169881077</v>
+        <v>3.2877256092837426</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>268.60250881000002</v>
+        <v>269.38363269000001</v>
       </c>
       <c r="C35" s="5">
-        <v>2.6064643100000353</v>
+        <v>2.6503062799999952</v>
       </c>
       <c r="D35" s="5">
-        <v>12.413542820887024</v>
+        <v>12.597069976359654</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>268.19750601999999</v>
+        <v>268.91665625000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.40500279000002593</v>
+        <v>-0.46697643999999627</v>
       </c>
       <c r="D36" s="5">
-        <v>-1.7944475738480237</v>
+        <v>-2.0604806285310806</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>269.35306978</v>
+        <v>270.05041308</v>
       </c>
       <c r="C37" s="5">
-        <v>1.1555637600000068</v>
+        <v>1.1337568299999816</v>
       </c>
       <c r="D37" s="5">
-        <v>5.2946569313981895</v>
+        <v>5.1781967729396916</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>270.19266794999999</v>
+        <v>270.19732601999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.83959816999998793</v>
+        <v>0.14691293999999289</v>
       </c>
       <c r="D38" s="5">
-        <v>3.8053081372050768</v>
+        <v>0.6547813785573009</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>272.34411390000002</v>
+        <v>272.82478008999999</v>
       </c>
       <c r="C39" s="5">
-        <v>2.1514459500000385</v>
+        <v>2.6274540699999989</v>
       </c>
       <c r="D39" s="5">
-        <v>9.9849356487418319</v>
+        <v>12.313821557420624</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>271.81944899000001</v>
+        <v>272.59777057000002</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.5246649100000127</v>
+        <v>-0.22700951999996732</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.28743537381213</v>
+        <v>-0.99392809723405362</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>269.99157391</v>
+        <v>271.01034447000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.8278750800000125</v>
+        <v>-1.587426100000016</v>
       </c>
       <c r="D41" s="5">
-        <v>-7.777648035570051</v>
+        <v>-6.7684675493878022</v>
       </c>
       <c r="E41" s="5">
-        <v>2.6133561742712086</v>
+        <v>2.683619857741637</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>272.78825938</v>
+        <v>273.44805223999998</v>
       </c>
       <c r="C42" s="5">
-        <v>2.7966854699999999</v>
+        <v>2.4377077699999745</v>
       </c>
       <c r="D42" s="5">
-        <v>13.163290883763157</v>
+        <v>11.344198263387796</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>273.79227388999999</v>
+        <v>274.47089210000001</v>
       </c>
       <c r="C43" s="5">
-        <v>1.0040145099999904</v>
+        <v>1.0228398600000332</v>
       </c>
       <c r="D43" s="5">
-        <v>4.5071894453066808</v>
+        <v>4.5821378850713801</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>274.21348140999999</v>
+        <v>274.87810729</v>
       </c>
       <c r="C44" s="5">
-        <v>0.42120751999999584</v>
+        <v>0.40721518999998807</v>
       </c>
       <c r="D44" s="5">
-        <v>1.8618048835282064</v>
+        <v>1.7949643513374358</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>275.12256765000001</v>
+        <v>275.79905374999998</v>
       </c>
       <c r="C45" s="5">
-        <v>0.90908624000002192</v>
+        <v>0.92094645999998193</v>
       </c>
       <c r="D45" s="5">
-        <v>4.0516474425807525</v>
+        <v>4.0953765261066088</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>275.25020718000002</v>
+        <v>275.99200714</v>
       </c>
       <c r="C46" s="5">
-        <v>0.12763953000001038</v>
+        <v>0.19295339000001377</v>
       </c>
       <c r="D46" s="5">
-        <v>0.5581471289054063</v>
+        <v>0.84277701943320515</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>277.02963661000001</v>
+        <v>277.91689456</v>
       </c>
       <c r="C47" s="5">
-        <v>1.7794294299999933</v>
+        <v>1.9248874200000046</v>
       </c>
       <c r="D47" s="5">
-        <v>8.0395915550295793</v>
+        <v>8.6979419749876552</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>276.24539551999999</v>
+        <v>277.16096398000002</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.78424109000002318</v>
+        <v>-0.75593057999998337</v>
       </c>
       <c r="D48" s="5">
-        <v>-3.344674727533159</v>
+        <v>-3.2155964475223842</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>275.73284501000001</v>
+        <v>276.45830558</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.51255050999998275</v>
+        <v>-0.70265840000001845</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.2039198165660134</v>
+        <v>-3.0001763416984351</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>276.42439479000001</v>
+        <v>276.37531102999998</v>
       </c>
       <c r="C50" s="5">
-        <v>0.69154978000000256</v>
+        <v>-8.2994550000023537E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>3.0515162591335798</v>
+        <v>-0.35965344565616064</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>276.12773442000002</v>
+        <v>276.55824784999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.29666036999998369</v>
+        <v>0.18293682000000899</v>
       </c>
       <c r="D51" s="5">
-        <v>-1.2802728576430167</v>
+        <v>0.79719542751710559</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>275.95352438999998</v>
+        <v>276.55695751000002</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.17421003000004021</v>
+        <v>-1.2903399999686371E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>-0.75446298560459812</v>
+        <v>-5.5987058000028789E-3</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>277.2093021</v>
+        <v>278.04146885</v>
       </c>
       <c r="C53" s="5">
-        <v>1.255777710000018</v>
+        <v>1.4845113399999832</v>
       </c>
       <c r="D53" s="5">
-        <v>5.5995949508627518</v>
+        <v>6.6350126595613679</v>
       </c>
       <c r="E53" s="5">
-        <v>2.6733160911184495</v>
+        <v>2.5944118088002899</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>279.87760342000001</v>
+        <v>280.56465114000002</v>
       </c>
       <c r="C54" s="5">
-        <v>2.6683013200000119</v>
+        <v>2.5231822900000225</v>
       </c>
       <c r="D54" s="5">
-        <v>12.182254397199554</v>
+        <v>11.450120153503018</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>280.64955262000001</v>
+        <v>281.30924793999998</v>
       </c>
       <c r="C55" s="5">
-        <v>0.77194919999999456</v>
+        <v>0.74459679999995387</v>
       </c>
       <c r="D55" s="5">
-        <v>3.3604744329820635</v>
+        <v>3.2316063313694743</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>282.75429888999997</v>
+        <v>283.29337869</v>
       </c>
       <c r="C56" s="5">
-        <v>2.1047462699999642</v>
+        <v>1.9841307500000198</v>
       </c>
       <c r="D56" s="5">
-        <v>9.3801077695308663</v>
+        <v>8.8000192874178715</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>282.25943488000001</v>
+        <v>282.95083347000002</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.49486400999995794</v>
+        <v>-0.34254521999997678</v>
       </c>
       <c r="D57" s="5">
-        <v>-2.0800880599858074</v>
+        <v>-1.4413736082131479</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>283.32452083999999</v>
+        <v>284.06366326</v>
       </c>
       <c r="C58" s="5">
-        <v>1.0650859599999762</v>
+        <v>1.1128297899999779</v>
       </c>
       <c r="D58" s="5">
-        <v>4.623282893876457</v>
+        <v>4.8229722396449626</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>284.43433303</v>
+        <v>285.22963442999998</v>
       </c>
       <c r="C59" s="5">
-        <v>1.1098121900000137</v>
+        <v>1.1659711699999775</v>
       </c>
       <c r="D59" s="5">
-        <v>4.8031297826181207</v>
+        <v>5.0382658863121099</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>284.62642412999998</v>
+        <v>285.47116807999998</v>
       </c>
       <c r="C60" s="5">
-        <v>0.19209109999997054</v>
+        <v>0.24153365000000804</v>
       </c>
       <c r="D60" s="5">
-        <v>0.81343011666290543</v>
+        <v>1.0209111247580616</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>285.6486428</v>
+        <v>286.54849144000002</v>
       </c>
       <c r="C61" s="5">
-        <v>1.0222186700000293</v>
+        <v>1.0773233600000367</v>
       </c>
       <c r="D61" s="5">
-        <v>4.3958848829508401</v>
+        <v>4.6238005670953264</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>282.28453410999998</v>
+        <v>282.30837115999998</v>
       </c>
       <c r="C62" s="5">
-        <v>-3.3641086900000232</v>
+        <v>-4.2401202800000419</v>
       </c>
       <c r="D62" s="5">
-        <v>-13.252087007132163</v>
+        <v>-16.380501564252057</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>286.72407743999997</v>
+        <v>286.99743446999997</v>
       </c>
       <c r="C63" s="5">
-        <v>4.4395433299999922</v>
+        <v>4.6890633099999945</v>
       </c>
       <c r="D63" s="5">
-        <v>20.59379265994108</v>
+        <v>21.857173051277591</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>287.19218222000001</v>
+        <v>287.62456033000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.46810478000003286</v>
+        <v>0.62712586000003512</v>
       </c>
       <c r="D64" s="5">
-        <v>1.9768035689387009</v>
+        <v>2.6538966903848715</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>286.70891688</v>
+        <v>287.60336421</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.48326534000000265</v>
+        <v>-2.1196120000013252E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.0006855979166627</v>
+        <v>-8.8396613858554574E-2</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4268744620168379</v>
+        <v>3.4390177118358345</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>289.76227625000001</v>
+        <v>289.82562385</v>
       </c>
       <c r="C66" s="5">
-        <v>3.0533593700000097</v>
+        <v>2.2222596400000043</v>
       </c>
       <c r="D66" s="5">
-        <v>13.555385139112698</v>
+        <v>9.676557389282948</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>289.53521554000002</v>
+        <v>289.57244064000002</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.22706070999998929</v>
+        <v>-0.25318320999997468</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.93629025319730275</v>
+        <v>-1.043262998620953</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>289.26290699999998</v>
+        <v>289.18941546000002</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.27230854000004001</v>
+        <v>-0.38302518000000418</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.1227830450888487</v>
+        <v>-1.5757753263557772</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>290.03605883</v>
+        <v>290.04886799000002</v>
       </c>
       <c r="C69" s="5">
-        <v>0.77315183000001753</v>
+        <v>0.85945252999999866</v>
       </c>
       <c r="D69" s="5">
-        <v>3.2549745134917041</v>
+        <v>3.6251988380049616</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>290.96474849999998</v>
+        <v>291.10010315</v>
       </c>
       <c r="C70" s="5">
-        <v>0.92868966999998293</v>
+        <v>1.0512351599999761</v>
       </c>
       <c r="D70" s="5">
-        <v>3.9107711704770232</v>
+        <v>4.4369581444101858</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>293.1196425</v>
+        <v>293.33628255000002</v>
       </c>
       <c r="C71" s="5">
-        <v>2.154894000000013</v>
+        <v>2.2361794000000259</v>
       </c>
       <c r="D71" s="5">
-        <v>9.258330224648148</v>
+        <v>9.6178032394963253</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>295.04495523999998</v>
+        <v>295.33629124999999</v>
       </c>
       <c r="C72" s="5">
-        <v>1.9253127399999812</v>
+        <v>2.0000086999999667</v>
       </c>
       <c r="D72" s="5">
-        <v>8.173094209579034</v>
+        <v>8.495667362918935</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>294.98243602000002</v>
+        <v>295.24135310999998</v>
       </c>
       <c r="C73" s="5">
-        <v>-6.2519219999956022E-2</v>
+        <v>-9.4938140000010662E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.25398058802247325</v>
+        <v>-0.38506802000493057</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>292.14942831000002</v>
+        <v>291.64202847000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-2.833007710000004</v>
+        <v>-3.5993246399999634</v>
       </c>
       <c r="D74" s="5">
-        <v>-10.935097628147339</v>
+        <v>-13.687225288108774</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>294.46441960999999</v>
+        <v>294.10618201</v>
       </c>
       <c r="C75" s="5">
-        <v>2.3149912999999742</v>
+        <v>2.4641535399999839</v>
       </c>
       <c r="D75" s="5">
-        <v>9.93435274218335</v>
+        <v>10.623785810984598</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>295.08140021000003</v>
+        <v>294.85147499999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.61698060000003352</v>
+        <v>0.74529298999999583</v>
       </c>
       <c r="D76" s="5">
-        <v>2.5434945826174671</v>
+        <v>3.0836567995244257</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>295.26273226000001</v>
+        <v>295.45518937000003</v>
       </c>
       <c r="C77" s="5">
-        <v>0.18133204999998043</v>
+        <v>0.60371437000003425</v>
       </c>
       <c r="D77" s="5">
-        <v>0.73991588481545634</v>
+        <v>2.4848834746519</v>
       </c>
       <c r="E77" s="5">
-        <v>2.9834493719566257</v>
+        <v>2.7300880786174764</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>294.31802886000003</v>
+        <v>294.31466532000002</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.94470339999998032</v>
+        <v>-1.1405240500000104</v>
       </c>
       <c r="D78" s="5">
-        <v>-3.7725928802569753</v>
+        <v>-4.5351778550410948</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>294.55648250000002</v>
+        <v>294.53740025000002</v>
       </c>
       <c r="C79" s="5">
-        <v>0.23845363999998881</v>
+        <v>0.22273493000000144</v>
       </c>
       <c r="D79" s="5">
-        <v>0.97657249100955301</v>
+        <v>0.9119397743948543</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>293.67873802000003</v>
+        <v>293.61196331999997</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.87774447999998984</v>
+        <v>-0.92543693000004623</v>
       </c>
       <c r="D80" s="5">
-        <v>-3.5178342731779333</v>
+        <v>-3.7059229676744687</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>296.06169585999999</v>
+        <v>296.06659521</v>
       </c>
       <c r="C81" s="5">
-        <v>2.3829578399999605</v>
+        <v>2.4546318900000301</v>
       </c>
       <c r="D81" s="5">
-        <v>10.183510840270182</v>
+        <v>10.506531197569192</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>295.51261864000003</v>
+        <v>295.63368086999998</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.54907721999995829</v>
+        <v>-0.43291434000002482</v>
       </c>
       <c r="D82" s="5">
-        <v>-2.2029635428830407</v>
+        <v>-1.7406205520889562</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>294.00642140999997</v>
+        <v>294.25894943999998</v>
       </c>
       <c r="C83" s="5">
-        <v>-1.5061972300000548</v>
+        <v>-1.3747314299999971</v>
       </c>
       <c r="D83" s="5">
-        <v>-5.9476985198065213</v>
+        <v>-5.4396147601880829</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>295.88352284000001</v>
+        <v>296.26165936000001</v>
       </c>
       <c r="C84" s="5">
-        <v>1.8771014300000388</v>
+        <v>2.0027099200000293</v>
       </c>
       <c r="D84" s="5">
-        <v>7.9363129161451385</v>
+        <v>8.4798935507375042</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>295.94268543999999</v>
+        <v>296.27573223000002</v>
       </c>
       <c r="C85" s="5">
-        <v>5.9162599999979193E-2</v>
+        <v>1.4072870000006787E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>0.24020684693055738</v>
+        <v>5.7016681531441016E-2</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>293.78363645000002</v>
+        <v>293.30006639999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.1590489899999739</v>
+        <v>-2.9756658300000254</v>
       </c>
       <c r="D86" s="5">
-        <v>-8.4117201801463324</v>
+        <v>-11.408312545269016</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>299.00895410999999</v>
+        <v>298.62936735</v>
       </c>
       <c r="C87" s="5">
-        <v>5.2253176599999733</v>
+        <v>5.3293009500000039</v>
       </c>
       <c r="D87" s="5">
-        <v>23.560341510208982</v>
+        <v>24.120705347528325</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>298.23010583000001</v>
+        <v>297.97167936</v>
       </c>
       <c r="C88" s="5">
-        <v>-0.77884827999997697</v>
+        <v>-0.65768798999999944</v>
       </c>
       <c r="D88" s="5">
-        <v>-3.0813257123763038</v>
+        <v>-2.6110478529693615</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>297.37010308999999</v>
+        <v>297.49872259</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.86000274000002719</v>
+        <v>-0.47295676999999614</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.4060670484474254</v>
+        <v>-1.8881647043527017</v>
       </c>
       <c r="E89" s="5">
-        <v>0.71372733492971463</v>
+        <v>0.69165589013935325</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>297.36278474</v>
+        <v>297.99110839999997</v>
       </c>
       <c r="C90" s="5">
-        <v>-7.3183499999913693E-3</v>
+        <v>0.49238580999997339</v>
       </c>
       <c r="D90" s="5">
-        <v>-2.9528292536107337E-2</v>
+        <v>2.0042820992585364</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>297.72631239999998</v>
+        <v>298.27751361000003</v>
       </c>
       <c r="C91" s="5">
-        <v>0.36352765999998837</v>
+        <v>0.28640521000005492</v>
       </c>
       <c r="D91" s="5">
-        <v>1.4769108185271218</v>
+        <v>1.1594603189116315</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>298.94343155000001</v>
+        <v>299.60652813000002</v>
       </c>
       <c r="C92" s="5">
-        <v>1.2171191500000305</v>
+        <v>1.329014519999987</v>
       </c>
       <c r="D92" s="5">
-        <v>5.0174733671487282</v>
+        <v>5.4797502883003446</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>298.45221061000001</v>
+        <v>299.27494280000002</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.49122094000000516</v>
+        <v>-0.33158532999999579</v>
       </c>
       <c r="D93" s="5">
-        <v>-1.9541050899912205</v>
+        <v>-1.3200288408746763</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>299.20057207999997</v>
+        <v>300.02536049999998</v>
       </c>
       <c r="C94" s="5">
-        <v>0.74836146999996345</v>
+        <v>0.75041769999995722</v>
       </c>
       <c r="D94" s="5">
-        <v>3.0508159057014428</v>
+        <v>3.0507880825459521</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>298.87317259999998</v>
+        <v>299.92635203999998</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.32739947999999686</v>
+        <v>-9.9008459999993192E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.3052230699934442</v>
+        <v>-0.3952824128169441</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>297.00807548</v>
+        <v>298.08536208999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-1.8650971199999731</v>
+        <v>-1.8409899499999938</v>
       </c>
       <c r="D96" s="5">
-        <v>-7.236764582208421</v>
+        <v>-7.1221196627978101</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>300.43730677000002</v>
+        <v>301.47425692000002</v>
       </c>
       <c r="C97" s="5">
-        <v>3.4292312900000184</v>
+        <v>3.3888948300000266</v>
       </c>
       <c r="D97" s="5">
-        <v>14.769695513490833</v>
+        <v>14.528876833538163</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>302.73102684000003</v>
+        <v>302.89298484</v>
       </c>
       <c r="C98" s="5">
-        <v>2.2937200700000062</v>
+        <v>1.4187279199999807</v>
       </c>
       <c r="D98" s="5">
-        <v>9.5561813041740606</v>
+        <v>5.7956421706967687</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>303.18823020999997</v>
+        <v>303.64507118</v>
       </c>
       <c r="C99" s="5">
-        <v>0.45720336999994515</v>
+        <v>0.75208634000000529</v>
       </c>
       <c r="D99" s="5">
-        <v>1.827445147081419</v>
+        <v>3.020642034333787</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>303.82383164999999</v>
+        <v>304.27413531000002</v>
       </c>
       <c r="C100" s="5">
-        <v>0.63560144000001628</v>
+        <v>0.62906413000001749</v>
       </c>
       <c r="D100" s="5">
-        <v>2.54488036688163</v>
+        <v>2.5145739976854209</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>303.02616188000002</v>
+        <v>303.77106350000003</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.79766976999997041</v>
+        <v>-0.50307180999999446</v>
       </c>
       <c r="D101" s="5">
-        <v>-3.1054247767507315</v>
+        <v>-1.9660781760441948</v>
       </c>
       <c r="E101" s="5">
-        <v>1.9020267105628319</v>
+        <v>2.1083589386178048</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>303.98854527999998</v>
+        <v>304.60560747</v>
       </c>
       <c r="C102" s="5">
-        <v>0.96238339999996469</v>
+        <v>0.83454396999997016</v>
       </c>
       <c r="D102" s="5">
-        <v>3.8783703542916825</v>
+        <v>3.3470080166131178</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>304.49427910999998</v>
+        <v>305.13729867000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.50573382999999694</v>
+        <v>0.53169120000001158</v>
       </c>
       <c r="D103" s="5">
-        <v>2.0147619202237399</v>
+        <v>2.1148346255285722</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>304.63519566000002</v>
+        <v>305.33473336999998</v>
       </c>
       <c r="C104" s="5">
-        <v>0.14091655000004266</v>
+        <v>0.19743469999997387</v>
       </c>
       <c r="D104" s="5">
-        <v>0.5567623193179827</v>
+        <v>0.77921183089493251</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>304.07354405000001</v>
+        <v>304.81661707000001</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.56165161000001262</v>
+        <v>-0.51811629999997422</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.1901257924415107</v>
+        <v>-2.0173586364012008</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>304.80299108000003</v>
+        <v>305.71658423000002</v>
       </c>
       <c r="C106" s="5">
-        <v>0.72944703000001709</v>
+        <v>0.89996716000001697</v>
       </c>
       <c r="D106" s="5">
-        <v>2.9169867956245987</v>
+        <v>3.6010880327076888</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>305.84048708</v>
+        <v>306.74116321999998</v>
       </c>
       <c r="C107" s="5">
-        <v>1.037495999999976</v>
+        <v>1.0245789899999522</v>
       </c>
       <c r="D107" s="5">
-        <v>4.1619318851558562</v>
+        <v>4.0966465844079369</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>303.77628116</v>
+        <v>305.00798822000002</v>
       </c>
       <c r="C108" s="5">
-        <v>-2.0642059200000062</v>
+        <v>-1.7331749999999602</v>
       </c>
       <c r="D108" s="5">
-        <v>-7.8051602337163466</v>
+        <v>-6.5735508357454231</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>307.03685743</v>
+        <v>307.92422137</v>
       </c>
       <c r="C109" s="5">
-        <v>3.2605762700000014</v>
+        <v>2.9162331499999823</v>
       </c>
       <c r="D109" s="5">
-        <v>13.668417630442198</v>
+        <v>12.096398103642802</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>307.32485918999998</v>
+        <v>307.46551328999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.28800175999998601</v>
+        <v>-0.45870808000000807</v>
       </c>
       <c r="D110" s="5">
-        <v>1.1314298553975588</v>
+        <v>-1.7730403003857864</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>306.85801451999998</v>
+        <v>307.47017233999998</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.46684467000000041</v>
+        <v>4.6590499999865642E-3</v>
       </c>
       <c r="D111" s="5">
-        <v>-1.8077181824318056</v>
+        <v>1.8185213414123602E-2</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>308.20818247</v>
+        <v>308.69696742999997</v>
       </c>
       <c r="C112" s="5">
-        <v>1.3501679500000137</v>
+        <v>1.226795089999996</v>
       </c>
       <c r="D112" s="5">
-        <v>5.409638715466647</v>
+        <v>4.8944383167220717</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>309.39905532</v>
+        <v>310.26584467999999</v>
       </c>
       <c r="C113" s="5">
-        <v>1.1908728500000052</v>
+        <v>1.5688772500000141</v>
       </c>
       <c r="D113" s="5">
-        <v>4.7364446104872782</v>
+        <v>6.2721029799371442</v>
       </c>
       <c r="E113" s="5">
-        <v>2.1030835755110999</v>
+        <v>2.1380513025724524</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>310.01249538000002</v>
+        <v>310.75582973000002</v>
       </c>
       <c r="C114" s="5">
-        <v>0.61344006000001627</v>
+        <v>0.48998505000002979</v>
       </c>
       <c r="D114" s="5">
-        <v>2.4053359034945432</v>
+        <v>1.9116385685879145</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>309.23421194999997</v>
+        <v>309.91021389000002</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.77828343000004452</v>
+        <v>-0.84561583999999357</v>
       </c>
       <c r="D115" s="5">
-        <v>-2.9713378448880667</v>
+        <v>-3.2169596372205844</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>309.62498348000003</v>
+        <v>310.35117163000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.39077153000005183</v>
+        <v>0.44095773999998755</v>
       </c>
       <c r="D116" s="5">
-        <v>1.5269938423765117</v>
+        <v>1.7208531251767134</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>309.95211160999997</v>
+        <v>310.72670155999998</v>
       </c>
       <c r="C117" s="5">
-        <v>0.32712812999994867</v>
+        <v>0.37552992999997059</v>
       </c>
       <c r="D117" s="5">
-        <v>1.2752294760415506</v>
+        <v>1.4617217807834981</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>309.64807330000002</v>
+        <v>310.56285859000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.30403830999995307</v>
+        <v>-0.16384296999996195</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.1707744964528644</v>
+        <v>-0.6309157603543003</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>312.13634489999998</v>
+        <v>313.07213588000002</v>
       </c>
       <c r="C119" s="5">
-        <v>2.4882715999999618</v>
+        <v>2.50927729</v>
       </c>
       <c r="D119" s="5">
-        <v>10.080780744765994</v>
+        <v>10.13841121289869</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>308.92808052999999</v>
+        <v>310.20208550000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-3.2082643699999949</v>
+        <v>-2.8700503800000092</v>
       </c>
       <c r="D120" s="5">
-        <v>-11.66017265599737</v>
+        <v>-10.462788401471478</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>310.99489160000002</v>
+        <v>311.88602157999998</v>
       </c>
       <c r="C121" s="5">
-        <v>2.0668110700000284</v>
+        <v>1.6839360799999668</v>
       </c>
       <c r="D121" s="5">
-        <v>8.3304213305802843</v>
+        <v>6.7122722152465286</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>312.12158249999999</v>
+        <v>312.05748218000002</v>
       </c>
       <c r="C122" s="5">
-        <v>1.1266908999999714</v>
+        <v>0.17146060000004582</v>
       </c>
       <c r="D122" s="5">
-        <v>4.4351122303869284</v>
+        <v>0.66170322111391844</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>312.40419086000003</v>
+        <v>312.91218474999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.28260836000004019</v>
+        <v>0.85470256999997218</v>
       </c>
       <c r="D123" s="5">
-        <v>1.0919590475672925</v>
+        <v>3.3366782133867012</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>312.29063766000002</v>
+        <v>312.83353883000001</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.11355320000001257</v>
+        <v>-7.8645919999985381E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.43530708618102487</v>
+        <v>-0.30118595211354737</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>312.82193948999998</v>
+        <v>313.49423959000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.53130182999996123</v>
+        <v>0.66070075999999744</v>
       </c>
       <c r="D125" s="5">
-        <v>2.0607788556125994</v>
+        <v>2.5640334092841055</v>
       </c>
       <c r="E125" s="5">
-        <v>1.1063007824829274</v>
+        <v>1.040525396319314</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>313.32295176999997</v>
+        <v>314.01783547000002</v>
       </c>
       <c r="C126" s="5">
-        <v>0.50101227999999765</v>
+        <v>0.52359588000001622</v>
       </c>
       <c r="D126" s="5">
-        <v>1.9389274847886107</v>
+        <v>2.022745463113429</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>313.90560727000002</v>
+        <v>314.60119897999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.58265550000004396</v>
+        <v>0.58336350999996966</v>
       </c>
       <c r="D127" s="5">
-        <v>2.2544861524009585</v>
+        <v>2.2522076126607393</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>314.26578003999998</v>
+        <v>315.00593495999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.36017276999996284</v>
+        <v>0.40473597999999811</v>
       </c>
       <c r="D128" s="5">
-        <v>1.3855926249944028</v>
+        <v>1.5547764706611789</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>315.30329717000001</v>
+        <v>316.07955662000001</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0375171300000261</v>
+        <v>1.0736216600000148</v>
       </c>
       <c r="D129" s="5">
-        <v>4.034412860759784</v>
+        <v>4.1674550300565993</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>321.79917362999998</v>
+        <v>322.59398270000003</v>
       </c>
       <c r="C130" s="5">
-        <v>6.4958764599999768</v>
+        <v>6.5144260800000211</v>
       </c>
       <c r="D130" s="5">
-        <v>27.725304620988457</v>
+        <v>27.737454634445701</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>316.32489420000002</v>
+        <v>317.18724688999998</v>
       </c>
       <c r="C131" s="5">
-        <v>-5.4742794299999673</v>
+        <v>-5.4067358100000433</v>
       </c>
       <c r="D131" s="5">
-        <v>-18.608066896456176</v>
+        <v>-18.358032760707676</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>315.27157474000001</v>
+        <v>316.71756565999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.0533194600000115</v>
+        <v>-0.46968122999999196</v>
       </c>
       <c r="D132" s="5">
-        <v>-3.9234643879130227</v>
+        <v>-1.7625230244416423</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>314.16975343000001</v>
+        <v>315.08302313000002</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.1018213099999912</v>
+        <v>-1.6345425299999761</v>
       </c>
       <c r="D133" s="5">
-        <v>-4.1141191664518351</v>
+        <v>-6.0202605762904371</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>319.22372557</v>
+        <v>319.13692800000001</v>
       </c>
       <c r="C134" s="5">
-        <v>5.0539721399999848</v>
+        <v>4.0539048699999967</v>
       </c>
       <c r="D134" s="5">
-        <v>21.107067329280362</v>
+        <v>16.580168234720571</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>315.45807013000001</v>
+        <v>316.14195809</v>
       </c>
       <c r="C135" s="5">
-        <v>-3.7656554399999891</v>
+        <v>-2.9949699100000089</v>
       </c>
       <c r="D135" s="5">
-        <v>-13.272313089207833</v>
+        <v>-10.698049721296155</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>314.95543624999999</v>
+        <v>315.76804684000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.50263388000001896</v>
+        <v>-0.37391124999999192</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.8953482108425512</v>
+        <v>-1.4100824072398099</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>315.74003377000003</v>
+        <v>316.64728658000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.78459752000003391</v>
+        <v>0.87923974000000271</v>
       </c>
       <c r="D137" s="5">
-        <v>3.0306659460181518</v>
+        <v>3.3929864558964073</v>
       </c>
       <c r="E137" s="5">
-        <v>0.93282916305597041</v>
+        <v>1.0057750962581213</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>314.56754831000001</v>
+        <v>315.48310997999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.1724854600000185</v>
+        <v>-1.1641766000000189</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.3662474180334758</v>
+        <v>-4.3237575314830856</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>315.18445100999998</v>
+        <v>316.11157449000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.61690269999996872</v>
+        <v>0.6284645100000148</v>
       </c>
       <c r="D139" s="5">
-        <v>2.3788863772916891</v>
+        <v>2.4168500362502066</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>315.98271484999998</v>
+        <v>316.93718027</v>
       </c>
       <c r="C140" s="5">
-        <v>0.79826384000000417</v>
+        <v>0.82560577999998941</v>
       </c>
       <c r="D140" s="5">
-        <v>3.081920667712934</v>
+        <v>3.1795197950532206</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>317.79018116999998</v>
+        <v>318.65028453999997</v>
       </c>
       <c r="C141" s="5">
-        <v>1.8074663200000032</v>
+        <v>1.7131042699999739</v>
       </c>
       <c r="D141" s="5">
-        <v>7.0842949348369322</v>
+        <v>6.6825652925630363</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>318.10405625999999</v>
+        <v>319.09227284999997</v>
       </c>
       <c r="C142" s="5">
-        <v>0.31387509000001046</v>
+        <v>0.44198830999999927</v>
       </c>
       <c r="D142" s="5">
-        <v>1.1916759419269729</v>
+        <v>1.6772336326963622</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>317.32906595999998</v>
+        <v>318.15250672000002</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.77499030000001312</v>
+        <v>-0.93976612999995268</v>
       </c>
       <c r="D143" s="5">
-        <v>-2.8846774362837557</v>
+        <v>-3.4774596453021056</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>320.45443927000002</v>
+        <v>321.57070324</v>
       </c>
       <c r="C144" s="5">
-        <v>3.1253733100000431</v>
+        <v>3.4181965199999809</v>
       </c>
       <c r="D144" s="5">
-        <v>12.480507274155572</v>
+        <v>13.682472907168242</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>324.66653006000001</v>
+        <v>325.44528062000001</v>
       </c>
       <c r="C145" s="5">
-        <v>4.2120907899999906</v>
+        <v>3.8745773800000052</v>
       </c>
       <c r="D145" s="5">
-        <v>16.96467702667308</v>
+        <v>15.45640544537541</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>326.58145418999999</v>
+        <v>326.79399813999999</v>
       </c>
       <c r="C146" s="5">
-        <v>1.9149241299999744</v>
+        <v>1.3487175199999797</v>
       </c>
       <c r="D146" s="5">
-        <v>7.311925893299609</v>
+        <v>5.0879992642766769</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>324.89194778000001</v>
+        <v>325.76357862999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.6895064099999786</v>
+        <v>-1.0304195100000015</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.0343437202536654</v>
+        <v>-3.7188063222691525</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>326.59812077999999</v>
+        <v>327.37228830999999</v>
       </c>
       <c r="C148" s="5">
-        <v>1.7061729999999784</v>
+        <v>1.608709680000004</v>
       </c>
       <c r="D148" s="5">
-        <v>6.4870521173422624</v>
+        <v>6.0895585992264634</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>326.80244320000003</v>
+        <v>327.64742787</v>
       </c>
       <c r="C149" s="5">
-        <v>0.20432242000003953</v>
+        <v>0.27513956000001372</v>
       </c>
       <c r="D149" s="5">
-        <v>0.75331822236883728</v>
+        <v>1.0132132613958733</v>
       </c>
       <c r="E149" s="5">
-        <v>3.5036448491857719</v>
+        <v>3.473941434587613</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>328.01070464999998</v>
+        <v>328.83144792000002</v>
       </c>
       <c r="C150" s="5">
-        <v>1.2082614499999522</v>
+        <v>1.1840200500000151</v>
       </c>
       <c r="D150" s="5">
-        <v>4.5280069578366389</v>
+        <v>4.4236770056647279</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>329.44197959000002</v>
+        <v>330.28292546</v>
       </c>
       <c r="C151" s="5">
-        <v>1.4312749400000371</v>
+        <v>1.4514775399999849</v>
       </c>
       <c r="D151" s="5">
-        <v>5.3637116231330495</v>
+        <v>5.4273608133478923</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>330.06994388999999</v>
+        <v>330.93529124000003</v>
       </c>
       <c r="C152" s="5">
-        <v>0.62796429999997372</v>
+        <v>0.6523657800000251</v>
       </c>
       <c r="D152" s="5">
-        <v>2.3115078263692412</v>
+        <v>2.3961260101186044</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>330.41213571999998</v>
+        <v>331.2480099</v>
       </c>
       <c r="C153" s="5">
-        <v>0.3421918299999902</v>
+        <v>0.31271865999997317</v>
       </c>
       <c r="D153" s="5">
-        <v>1.2511884907453918</v>
+        <v>1.1398569142001325</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>331.62895956</v>
+        <v>332.60191056000002</v>
       </c>
       <c r="C154" s="5">
-        <v>1.2168238400000178</v>
+        <v>1.3539006600000221</v>
       </c>
       <c r="D154" s="5">
-        <v>4.5099159914499864</v>
+        <v>5.0165005079711555</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>332.21226610999997</v>
+        <v>333.08360491000002</v>
       </c>
       <c r="C155" s="5">
-        <v>0.58330654999997478</v>
+        <v>0.48169434999999794</v>
       </c>
       <c r="D155" s="5">
-        <v>2.1312349349034809</v>
+        <v>1.7518233886924861</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>333.33538593999998</v>
+        <v>334.28983679999999</v>
       </c>
       <c r="C156" s="5">
-        <v>1.1231198300000074</v>
+        <v>1.2062318899999696</v>
       </c>
       <c r="D156" s="5">
-        <v>4.1331656420677598</v>
+        <v>4.4333003178991914</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>334.20598905999998</v>
+        <v>335.03779372999998</v>
       </c>
       <c r="C157" s="5">
-        <v>0.8706031199999984</v>
+        <v>0.74795692999998664</v>
       </c>
       <c r="D157" s="5">
-        <v>3.1795678662600801</v>
+        <v>2.7182289687482042</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>335.97950472999997</v>
+        <v>336.22810843000002</v>
       </c>
       <c r="C158" s="5">
-        <v>1.7735156699999948</v>
+        <v>1.1903147000000445</v>
       </c>
       <c r="D158" s="5">
-        <v>6.5571723031998985</v>
+        <v>4.3476340720974394</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>339.76379822000001</v>
+        <v>340.58212028000003</v>
       </c>
       <c r="C159" s="5">
-        <v>3.7842934900000387</v>
+        <v>4.3540118500000062</v>
       </c>
       <c r="D159" s="5">
-        <v>14.3857197176541</v>
+        <v>16.695451886772151</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>339.41741751000001</v>
+        <v>340.24794815000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.34638071000000537</v>
+        <v>-0.33417213000001311</v>
       </c>
       <c r="D160" s="5">
-        <v>-1.2165337251873742</v>
+        <v>-1.1710820033129621</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>340.11744490000001</v>
+        <v>340.97501624</v>
       </c>
       <c r="C161" s="5">
-        <v>0.70002739000000247</v>
+        <v>0.72706808999998884</v>
       </c>
       <c r="D161" s="5">
-        <v>2.5031936326333382</v>
+        <v>2.5946055783992117</v>
       </c>
       <c r="E161" s="5">
-        <v>4.0743274651258821</v>
+        <v>4.0676615277101869</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>339.50486590000003</v>
+        <v>340.33207646</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.61257899999998244</v>
+        <v>-0.64293978000000607</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.1400152892062652</v>
+        <v>-2.239391309012162</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>340.48768171</v>
+        <v>341.4430835</v>
       </c>
       <c r="C163" s="5">
-        <v>0.98281580999997686</v>
+        <v>1.1110070400000041</v>
       </c>
       <c r="D163" s="5">
-        <v>3.5296667734357356</v>
+        <v>3.9884812921524793</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>340.38778327</v>
+        <v>341.2588366</v>
       </c>
       <c r="C164" s="5">
-        <v>-9.989844000000403E-2</v>
+        <v>-0.1842469000000051</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.35151013504668427</v>
+        <v>-0.64561645839109616</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>340.55521970000001</v>
+        <v>341.46681096999998</v>
       </c>
       <c r="C165" s="5">
-        <v>0.1674364300000093</v>
+        <v>0.20797436999998808</v>
       </c>
       <c r="D165" s="5">
-        <v>0.59187845809258732</v>
+        <v>0.73377578909958885</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>340.64589982000001</v>
+        <v>341.50419513999998</v>
       </c>
       <c r="C166" s="5">
-        <v>9.0680120000001807E-2</v>
+        <v>3.738416999999572E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.31999405582943119</v>
+        <v>0.13145648508274821</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>341.64025555000001</v>
+        <v>342.39864290999998</v>
       </c>
       <c r="C167" s="5">
-        <v>0.99435572999999522</v>
+        <v>0.89444776999999931</v>
       </c>
       <c r="D167" s="5">
-        <v>3.5596241288882613</v>
+        <v>3.1886426245240074</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>338.89233475999998</v>
+        <v>339.78459405000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.7479207900000233</v>
+        <v>-2.6140488599999685</v>
       </c>
       <c r="D168" s="5">
-        <v>-9.23623689232247</v>
+        <v>-8.7863592511695838</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>341.15777696999999</v>
+        <v>342.04893759999999</v>
       </c>
       <c r="C169" s="5">
-        <v>2.2654422100000033</v>
+        <v>2.2643435499999782</v>
       </c>
       <c r="D169" s="5">
-        <v>8.323419129347176</v>
+        <v>8.29658032878109</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>339.93277698999998</v>
+        <v>340.43448866</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.2249999800000069</v>
+        <v>-1.6144489399999884</v>
       </c>
       <c r="D170" s="5">
-        <v>-4.2247717418098407</v>
+        <v>-5.5191781460239504</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>340.53731368000001</v>
+        <v>341.49316242999998</v>
       </c>
       <c r="C171" s="5">
-        <v>0.60453669000003174</v>
+        <v>1.0586737699999844</v>
       </c>
       <c r="D171" s="5">
-        <v>2.1550789618957067</v>
+        <v>3.7962196442133278</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>340.66797365999997</v>
+        <v>341.63331126000003</v>
       </c>
       <c r="C172" s="5">
-        <v>0.13065997999996171</v>
+        <v>0.14014883000004374</v>
       </c>
       <c r="D172" s="5">
-        <v>0.46139811577927681</v>
+        <v>0.49359327553077925</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>340.75944851000003</v>
+        <v>341.80060402999999</v>
       </c>
       <c r="C173" s="5">
-        <v>9.1474850000054175E-2</v>
+        <v>0.16729276999996046</v>
       </c>
       <c r="D173" s="5">
-        <v>0.3226956626803279</v>
+        <v>0.58920742824011274</v>
       </c>
       <c r="E173" s="5">
-        <v>0.18875938874254317</v>
+        <v>0.24212559591723082</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>343.00287539999999</v>
+        <v>343.94252236</v>
       </c>
       <c r="C174" s="5">
-        <v>2.2434268899999665</v>
+        <v>2.14191833000001</v>
       </c>
       <c r="D174" s="5">
-        <v>8.1927721667063516</v>
+        <v>7.7845598251691239</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>341.78010991999997</v>
+        <v>342.73274452999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.2227654800000209</v>
+        <v>-1.2097778300000073</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.1949741708246613</v>
+        <v>-4.1401551861577568</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>341.67736603999998</v>
+        <v>342.65286500000002</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.10274387999999135</v>
+        <v>-7.9879529999971055E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.36014094245352402</v>
+        <v>-0.27932159714284532</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>341.11313124999998</v>
+        <v>342.10774400999998</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.56423479000000043</v>
+        <v>-0.54512099000004355</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.9637410373812281</v>
+        <v>-1.8924451472802639</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>341.09014537000002</v>
+        <v>342.10491812999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.2985879999964709E-2</v>
+        <v>-2.8258799999889561E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>-8.0831938202186038E-2</v>
+        <v>-9.9117953455296615E-3</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>343.78405487999999</v>
+        <v>344.64554140000001</v>
       </c>
       <c r="C179" s="5">
-        <v>2.693909509999969</v>
+        <v>2.540623270000026</v>
       </c>
       <c r="D179" s="5">
-        <v>9.9002526723804163</v>
+        <v>9.2849006434885482</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>342.10460002999997</v>
+        <v>343.15920539000001</v>
       </c>
       <c r="C180" s="5">
-        <v>-1.6794548500000133</v>
+        <v>-1.4863360100000023</v>
       </c>
       <c r="D180" s="5">
-        <v>-5.7072699989047182</v>
+        <v>-5.0541759418861076</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>343.08830953</v>
+        <v>344.01446282000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.98370950000003177</v>
+        <v>0.85525742999999466</v>
       </c>
       <c r="D181" s="5">
-        <v>3.5056541277854292</v>
+        <v>3.0321050545517814</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>343.10698167999999</v>
+        <v>343.94034549999998</v>
       </c>
       <c r="C182" s="5">
-        <v>1.8672149999986232E-2</v>
+        <v>-7.4117320000027576E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>6.5328044031409682E-2</v>
+        <v>-0.25823178236569211</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>341.77707396</v>
+        <v>342.84913022000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-1.3299077199999942</v>
+        <v>-1.0912152799999717</v>
       </c>
       <c r="D183" s="5">
-        <v>-4.5533996659313347</v>
+        <v>-3.7414875125679536</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>341.23844783999999</v>
+        <v>342.31995776999997</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.53862612000000354</v>
+        <v>-0.52917245000003277</v>
       </c>
       <c r="D184" s="5">
-        <v>-1.8748426889802494</v>
+        <v>-1.8365045851051032</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>342.77013404000002</v>
+        <v>343.76854593000002</v>
       </c>
       <c r="C185" s="5">
-        <v>1.5316862000000242</v>
+        <v>1.4485881600000425</v>
       </c>
       <c r="D185" s="5">
-        <v>5.5213156904325933</v>
+        <v>5.1978847241192838</v>
       </c>
       <c r="E185" s="5">
-        <v>0.59006009629134493</v>
+        <v>0.57575729147256727</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>343.08616942999998</v>
+        <v>344.1426386</v>
       </c>
       <c r="C186" s="5">
-        <v>0.31603538999996772</v>
+        <v>0.37409266999998181</v>
       </c>
       <c r="D186" s="5">
-        <v>1.1120325242722107</v>
+        <v>1.3136972087278265</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>343.04976240000002</v>
+        <v>344.10051808999998</v>
       </c>
       <c r="C187" s="5">
-        <v>-3.6407029999963925E-2</v>
+        <v>-4.212051000001793E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.12726524881364609</v>
+        <v>-0.14677228462329772</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>343.80472990999999</v>
+        <v>344.87531475999998</v>
       </c>
       <c r="C188" s="5">
-        <v>0.75496750999997175</v>
+        <v>0.77479667000000063</v>
       </c>
       <c r="D188" s="5">
-        <v>2.6731041158718494</v>
+        <v>2.7357037345129065</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>344.71763644999999</v>
+        <v>345.68919649999998</v>
       </c>
       <c r="C189" s="5">
-        <v>0.91290653999999449</v>
+        <v>0.81388173999999935</v>
       </c>
       <c r="D189" s="5">
-        <v>3.2333150384740383</v>
+        <v>2.8689643627888284</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>344.77469959000001</v>
+        <v>345.85785308999999</v>
       </c>
       <c r="C190" s="5">
-        <v>5.7063140000025214E-2</v>
+        <v>0.16865659000001187</v>
       </c>
       <c r="D190" s="5">
-        <v>0.19882401928379423</v>
+        <v>0.58703562453301661</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>342.25957692999998</v>
+        <v>343.24732210000002</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.5151226600000314</v>
+        <v>-2.6105309899999725</v>
       </c>
       <c r="D191" s="5">
-        <v>-8.4111416976506703</v>
+        <v>-8.6908716001815041</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>348.58545724999999</v>
+        <v>349.61381060000002</v>
       </c>
       <c r="C192" s="5">
-        <v>6.3258803200000102</v>
+        <v>6.3664885000000027</v>
       </c>
       <c r="D192" s="5">
-        <v>24.578720474960502</v>
+        <v>24.674337035023687</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>350.89875043000001</v>
+        <v>351.91034843</v>
       </c>
       <c r="C193" s="5">
-        <v>2.3132931800000165</v>
+        <v>2.296537829999977</v>
       </c>
       <c r="D193" s="5">
-        <v>8.2606633677477337</v>
+        <v>8.1736532500982229</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>348.08583670000002</v>
+        <v>348.91697357999999</v>
       </c>
       <c r="C194" s="5">
-        <v>-2.8129137299999911</v>
+        <v>-2.9933748500000092</v>
       </c>
       <c r="D194" s="5">
-        <v>-9.2065809068901601</v>
+        <v>-9.7430392383997315</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>348.59997979000002</v>
+        <v>349.68972622000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.51414309000000458</v>
+        <v>0.77275264000002153</v>
       </c>
       <c r="D195" s="5">
-        <v>1.7869403745543577</v>
+        <v>2.6902744064836837</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>350.17111883000001</v>
+        <v>351.23162836</v>
       </c>
       <c r="C196" s="5">
-        <v>1.5711390399999914</v>
+        <v>1.5419021399999906</v>
       </c>
       <c r="D196" s="5">
-        <v>5.5444969500589636</v>
+        <v>5.4214363699081058</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>350.95984895999999</v>
+        <v>351.81980861</v>
       </c>
       <c r="C197" s="5">
-        <v>0.78873012999997627</v>
+        <v>0.58818024999999352</v>
       </c>
       <c r="D197" s="5">
-        <v>2.7366330100139891</v>
+        <v>2.0281590084228363</v>
       </c>
       <c r="E197" s="5">
-        <v>2.3892731911830722</v>
+        <v>2.3420591486108311</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>351.55848457000002</v>
+        <v>352.61886636000003</v>
       </c>
       <c r="C198" s="5">
-        <v>0.59863561000003074</v>
+        <v>0.79905775000003132</v>
       </c>
       <c r="D198" s="5">
-        <v>2.0661635494737984</v>
+        <v>2.7597602610895722</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>351.42442732000001</v>
+        <v>352.45814510000002</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.13405725000001212</v>
+        <v>-0.16072126000000253</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.45662883870978277</v>
+        <v>-0.54558271520235291</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>351.41602877000003</v>
+        <v>352.37684496000003</v>
       </c>
       <c r="C200" s="5">
-        <v>-8.3985499999812419E-3</v>
+        <v>-8.130013999999619E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-2.8674544547013792E-2</v>
+        <v>-0.27644840515339553</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>348.5927461</v>
+        <v>349.56669578999998</v>
       </c>
       <c r="C201" s="5">
-        <v>-2.823282670000026</v>
+        <v>-2.8101491700000452</v>
       </c>
       <c r="D201" s="5">
-        <v>-9.2260262732597695</v>
+        <v>-9.1610217540304628</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>349.25451334000002</v>
+        <v>350.21504231</v>
       </c>
       <c r="C202" s="5">
-        <v>0.66176724000001741</v>
+        <v>0.64834652000001824</v>
       </c>
       <c r="D202" s="5">
-        <v>2.3020127302712856</v>
+        <v>2.2485024781369267</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>349.35530603000001</v>
+        <v>350.25753442000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.10079268999999158</v>
+        <v>4.2492110000011962E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>0.34686278899909162</v>
+        <v>0.14569497812406684</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>349.92608835999999</v>
+        <v>350.87732254999997</v>
       </c>
       <c r="C204" s="5">
-        <v>0.5707823299999859</v>
+        <v>0.6197881299999608</v>
       </c>
       <c r="D204" s="5">
-        <v>1.9782933864690655</v>
+        <v>2.1442137685389939</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>354.67068554000002</v>
+        <v>355.48957967000001</v>
       </c>
       <c r="C205" s="5">
-        <v>4.7445971800000279</v>
+        <v>4.612257120000038</v>
       </c>
       <c r="D205" s="5">
-        <v>17.540536328244059</v>
+        <v>16.965799842338548</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>354.55802315</v>
+        <v>355.34392154</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.11266239000002543</v>
+        <v>-0.14565813000001526</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.38051895810160552</v>
+        <v>-0.49058088612679018</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>355.43394468999998</v>
+        <v>356.42270981000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.8759215399999789</v>
+        <v>1.0787882700000182</v>
       </c>
       <c r="D207" s="5">
-        <v>3.0051669371482292</v>
+        <v>3.7045287603259647</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>355.52184324000001</v>
+        <v>356.44462887999998</v>
       </c>
       <c r="C208" s="5">
-        <v>8.7898550000033993E-2</v>
+        <v>2.1919069999967178E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>0.29716307553253607</v>
+        <v>7.3821846010857506E-2</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>355.35152935000002</v>
+        <v>356.288229</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.17031388999998853</v>
+        <v>-0.15639987999998084</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.57335165380131281</v>
+        <v>-0.525264176505158</v>
       </c>
       <c r="E209" s="5">
-        <v>1.2513341349484675</v>
+        <v>1.2700877780742914</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>355.00841743000001</v>
+        <v>356.06352774999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.34311192000001256</v>
+        <v>-0.22470125000000962</v>
       </c>
       <c r="D210" s="5">
-        <v>-1.1525341884679463</v>
+        <v>-0.75418758237889572</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>355.99106820999998</v>
+        <v>356.91075015000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.98265077999997175</v>
+        <v>0.84722240000002103</v>
       </c>
       <c r="D211" s="5">
-        <v>3.372593906839616</v>
+        <v>2.8929609001032919</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>356.66237136000001</v>
+        <v>357.71567905000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.67130315000002838</v>
+        <v>0.80492889999999306</v>
       </c>
       <c r="D212" s="5">
-        <v>2.286493992390759</v>
+        <v>2.7401426845421462</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>357.94091215999998</v>
+        <v>358.92479947999999</v>
       </c>
       <c r="C213" s="5">
-        <v>1.2785407999999734</v>
+        <v>1.2091204299999845</v>
       </c>
       <c r="D213" s="5">
-        <v>4.387518295831172</v>
+        <v>4.1324013083422706</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>358.35420137</v>
+        <v>359.31909991999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.41328921000001628</v>
+        <v>0.39430043999999498</v>
       </c>
       <c r="D214" s="5">
-        <v>1.394388520140466</v>
+        <v>1.3262663858247592</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>358.07651564000003</v>
+        <v>359.07801812000002</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.27768572999997332</v>
+        <v>-0.24108179999996082</v>
       </c>
       <c r="D215" s="5">
-        <v>-0.92591735325543434</v>
+        <v>-0.8021643813587942</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>358.12897117</v>
+        <v>359.08313661</v>
       </c>
       <c r="C216" s="5">
-        <v>5.2455529999974715E-2</v>
+        <v>5.1184899999725531E-3</v>
       </c>
       <c r="D216" s="5">
-        <v>0.17593272578122487</v>
+        <v>1.7106782537679166E-2</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>360.45410097000001</v>
+        <v>361.31941467000001</v>
       </c>
       <c r="C217" s="5">
-        <v>2.3251298000000133</v>
+        <v>2.2362780600000178</v>
       </c>
       <c r="D217" s="5">
-        <v>8.0752354883190556</v>
+        <v>7.7346623296116634</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>360.85684605</v>
+        <v>361.76917200999998</v>
       </c>
       <c r="C218" s="5">
-        <v>0.40274507999998832</v>
+        <v>0.44975733999996237</v>
       </c>
       <c r="D218" s="5">
-        <v>1.3490626694955044</v>
+        <v>1.5039854354452098</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>363.60627979999998</v>
+        <v>364.58186561000002</v>
       </c>
       <c r="C219" s="5">
-        <v>2.7494337499999801</v>
+        <v>2.8126936000000455</v>
       </c>
       <c r="D219" s="5">
-        <v>9.5360599632776211</v>
+        <v>9.7392744563642211</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>365.51979851999999</v>
+        <v>366.49733508000003</v>
       </c>
       <c r="C220" s="5">
-        <v>1.9135187200000132</v>
+        <v>1.915469470000005</v>
       </c>
       <c r="D220" s="5">
-        <v>6.5011665376238481</v>
+        <v>6.4900663919301271</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>366.30104826000002</v>
+        <v>367.22383299000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.78124974000002112</v>
+        <v>0.72649790999997776</v>
       </c>
       <c r="D221" s="5">
-        <v>2.595206554776186</v>
+        <v>2.4048342715052407</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0813203280786627</v>
+        <v>3.0693138588083979</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>370.42168505000001</v>
+        <v>371.36892468999997</v>
       </c>
       <c r="C222" s="5">
-        <v>4.1206367899999918</v>
+        <v>4.1450916999999663</v>
       </c>
       <c r="D222" s="5">
-        <v>14.366517819535108</v>
+        <v>14.418542048106641</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>367.73390788</v>
+        <v>368.74174124000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-2.6877771700000039</v>
+        <v>-2.6271834499999613</v>
       </c>
       <c r="D223" s="5">
-        <v>-8.3679742751975752</v>
+        <v>-8.1665492093131888</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>368.27713567000001</v>
+        <v>369.23744456999998</v>
       </c>
       <c r="C224" s="5">
-        <v>0.5432277900000031</v>
+        <v>0.49570332999996936</v>
       </c>
       <c r="D224" s="5">
-        <v>1.787150492306866</v>
+        <v>1.6251533223809789</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>366.77798647999998</v>
+        <v>367.78177224000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.4991491900000256</v>
+        <v>-1.4556723299999703</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.7769552929158294</v>
+        <v>-4.6296063845708506</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>366.83694587999997</v>
+        <v>367.81831129</v>
       </c>
       <c r="C226" s="5">
-        <v>5.8959399999992002E-2</v>
+        <v>3.6539049999987583E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>0.19307011037863475</v>
+        <v>0.11928494075210683</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>367.47993014999997</v>
+        <v>368.46533189000002</v>
       </c>
       <c r="C227" s="5">
-        <v>0.64298426999999947</v>
+        <v>0.64702060000001893</v>
       </c>
       <c r="D227" s="5">
-        <v>2.123731066297152</v>
+        <v>2.131434910637342</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>371.84380315999999</v>
+        <v>372.80279618999998</v>
       </c>
       <c r="C228" s="5">
-        <v>4.3638730100000203</v>
+        <v>4.3374642999999651</v>
       </c>
       <c r="D228" s="5">
-        <v>15.218728348031574</v>
+        <v>15.077480733875003</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>371.66643614999998</v>
+        <v>372.57238518999998</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.17736701000001176</v>
+        <v>-0.2304110000000037</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.57089271907597716</v>
+        <v>-0.73914482150909677</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>371.92595448999998</v>
+        <v>372.85499048000003</v>
       </c>
       <c r="C230" s="5">
-        <v>0.25951833999999963</v>
+        <v>0.28260529000004908</v>
       </c>
       <c r="D230" s="5">
-        <v>0.84113267522776258</v>
+        <v>0.91403641525726886</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>368.97722634000002</v>
+        <v>369.92232100000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.9487281499999654</v>
+        <v>-2.9326694800000155</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.109831674259528</v>
+        <v>-9.0407387956772602</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>372.06050520000002</v>
+        <v>372.98577440999998</v>
       </c>
       <c r="C232" s="5">
-        <v>3.0832788600000072</v>
+        <v>3.0634534099999655</v>
       </c>
       <c r="D232" s="5">
-        <v>10.501485068255301</v>
+        <v>10.402973682292904</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>372.31592613999999</v>
+        <v>373.23259518999998</v>
       </c>
       <c r="C233" s="5">
-        <v>0.25542093999996496</v>
+        <v>0.24682078000000729</v>
       </c>
       <c r="D233" s="5">
-        <v>0.82692215157693649</v>
+        <v>0.79698832694499178</v>
       </c>
       <c r="E233" s="5">
-        <v>1.6420586041377083</v>
+        <v>1.636266946803433</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>376.14348412999999</v>
+        <v>377.07930592000002</v>
       </c>
       <c r="C234" s="5">
-        <v>3.8275579900000025</v>
+        <v>3.8467107300000407</v>
       </c>
       <c r="D234" s="5">
-        <v>13.058481682889479</v>
+        <v>13.093491777151268</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>373.93910898000001</v>
+        <v>374.96972067000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.2043751499999757</v>
+        <v>-2.1095852500000092</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.8102492238021783</v>
+        <v>-6.5106795782858047</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>374.16660951</v>
+        <v>375.34576979000002</v>
       </c>
       <c r="C236" s="5">
-        <v>0.22750052999998616</v>
+        <v>0.37604912000000468</v>
       </c>
       <c r="D236" s="5">
-        <v>0.73251495517174803</v>
+        <v>1.2101146500830273</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>376.83066346999999</v>
+        <v>377.74242278999998</v>
       </c>
       <c r="C237" s="5">
-        <v>2.6640539599999897</v>
+        <v>2.396652999999958</v>
       </c>
       <c r="D237" s="5">
-        <v>8.8866098346950029</v>
+        <v>7.9371210304522988</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>376.41022992000001</v>
+        <v>377.31487998</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.42043354999998428</v>
+        <v>-0.42754280999997718</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.3306661437154865</v>
+        <v>-1.3497811274200355</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>377.27683286000001</v>
+        <v>378.14308727999997</v>
       </c>
       <c r="C239" s="5">
-        <v>0.86660294000000704</v>
+        <v>0.82820729999997411</v>
       </c>
       <c r="D239" s="5">
-        <v>2.7979930318716262</v>
+        <v>2.6660364895914279</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>376.30466904999997</v>
+        <v>377.25479847999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.97216381000004048</v>
+        <v>-0.88828879999999799</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0487012254113544</v>
+        <v>-2.7827610591439678</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>374.06442759999999</v>
+        <v>375.09913784999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.240241449999985</v>
+        <v>-2.1556606299999999</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.9145853312957755</v>
+        <v>-6.6454431741072018</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>377.28306301999999</v>
+        <v>378.21573274999997</v>
       </c>
       <c r="C242" s="5">
-        <v>3.2186354199999982</v>
+        <v>3.1165948999999955</v>
       </c>
       <c r="D242" s="5">
-        <v>10.828330428527799</v>
+        <v>10.438956117059583</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>382.44816400000002</v>
+        <v>383.36953023000001</v>
       </c>
       <c r="C243" s="5">
-        <v>5.1651009800000338</v>
+        <v>5.153797480000037</v>
       </c>
       <c r="D243" s="5">
-        <v>17.723523656697672</v>
+        <v>17.634856744714924</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>382.90340295999999</v>
+        <v>383.89310423000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.45523895999997421</v>
+        <v>0.52357399999999643</v>
       </c>
       <c r="D244" s="5">
-        <v>1.4377828583176155</v>
+        <v>1.6512259160618159</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>382.93866035999997</v>
+        <v>384.04662353999998</v>
       </c>
       <c r="C245" s="5">
-        <v>3.5257399999977679E-2</v>
+        <v>0.15351930999997876</v>
       </c>
       <c r="D245" s="5">
-        <v>0.11055089338447566</v>
+        <v>0.48093831703768242</v>
       </c>
       <c r="E245" s="5">
-        <v>2.8531506374523286</v>
+        <v>2.8973965536142288</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>382.64793559999998</v>
+        <v>383.57386378000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.29072475999998915</v>
+        <v>-0.47275975999997399</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.90723841478971279</v>
+        <v>-1.4672345073451498</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>383.40274699999998</v>
+        <v>384.65978530000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.75481139999999414</v>
+        <v>1.0859215199999994</v>
       </c>
       <c r="D247" s="5">
-        <v>2.3929714754620246</v>
+        <v>3.4506756292118412</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>384.26846189000003</v>
+        <v>385.46129994</v>
       </c>
       <c r="C248" s="5">
-        <v>0.86571489000004931</v>
+        <v>0.80151463999999351</v>
       </c>
       <c r="D248" s="5">
-        <v>2.743477777092318</v>
+        <v>2.5292928411857263</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>386.19607453999998</v>
+        <v>387.32499408000001</v>
       </c>
       <c r="C249" s="5">
-        <v>1.9276126499999577</v>
+        <v>1.8636941400000069</v>
       </c>
       <c r="D249" s="5">
-        <v>6.1884684522680589</v>
+        <v>5.9587666667365813</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>395.52725836000002</v>
+        <v>396.53606415000002</v>
       </c>
       <c r="C250" s="5">
-        <v>9.3311838200000352</v>
+        <v>9.2110700700000052</v>
       </c>
       <c r="D250" s="5">
-        <v>33.175018493168196</v>
+        <v>32.582445350275925</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>390.9832935</v>
+        <v>392.03030945</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.5439648600000169</v>
+        <v>-4.5057547000000113</v>
       </c>
       <c r="D251" s="5">
-        <v>-12.947473422164258</v>
+        <v>-12.814664165104528</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>388.36763397999999</v>
+        <v>389.41173051999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.6156595200000083</v>
+        <v>-2.6185789300000124</v>
       </c>
       <c r="D252" s="5">
-        <v>-7.73904549486093</v>
+        <v>-7.7274304744571083</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>386.72141814000003</v>
+        <v>387.65216275</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.646215839999968</v>
+        <v>-1.7595677699999897</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.969643826908376</v>
+        <v>-5.2894897887452608</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>385.03711820000001</v>
+        <v>385.97115212</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.6842999400000167</v>
+        <v>-1.6810106300000029</v>
       </c>
       <c r="D254" s="5">
-        <v>-5.1030027389272092</v>
+        <v>-5.0813353404707495</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>385.12234224999997</v>
+        <v>386.12915242999998</v>
       </c>
       <c r="C255" s="5">
-        <v>8.5224049999965246E-2</v>
+        <v>0.15800030999997716</v>
       </c>
       <c r="D255" s="5">
-        <v>0.26593137650139376</v>
+        <v>0.49233688361076666</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>385.48968002999999</v>
+        <v>386.46973688000003</v>
       </c>
       <c r="C256" s="5">
-        <v>0.36733778000001394</v>
+        <v>0.34058445000005122</v>
       </c>
       <c r="D256" s="5">
-        <v>1.1506088510322199</v>
+        <v>1.0636075950928969</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>383.87473871999998</v>
+        <v>384.68854657000003</v>
       </c>
       <c r="C257" s="5">
-        <v>-1.6149413100000061</v>
+        <v>-1.7811903099999995</v>
       </c>
       <c r="D257" s="5">
-        <v>-4.9129587393424661</v>
+        <v>-5.3925850531846837</v>
       </c>
       <c r="E257" s="5">
-        <v>0.24444603193629622</v>
+        <v>0.16714716147820941</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>389.43197859999998</v>
+        <v>389.43757103000002</v>
       </c>
       <c r="C258" s="5">
-        <v>5.5572398799999974</v>
+        <v>4.7490244599999869</v>
       </c>
       <c r="D258" s="5">
-        <v>18.824207897089586</v>
+        <v>15.862554660567163</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>385.21087001000001</v>
+        <v>385.29695670000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.2211085899999716</v>
+        <v>-4.1406143300000053</v>
       </c>
       <c r="D259" s="5">
-        <v>-12.258900933370331</v>
+        <v>-12.038470809440849</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>384.92415315</v>
+        <v>385.01555502000002</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.28671686000001273</v>
+        <v>-0.28140167999998766</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.88952639581021398</v>
+        <v>-0.8729081905053615</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>384.82600015000003</v>
+        <v>384.86400665000002</v>
       </c>
       <c r="C261" s="5">
-        <v>-9.815299999996796E-2</v>
+        <v>-0.15154837000000043</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.30556293321200023</v>
+        <v>-0.47131824990405136</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>382.33336122999998</v>
+        <v>382.36455138000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.4926389200000472</v>
+        <v>-2.4994552699999986</v>
       </c>
       <c r="D262" s="5">
-        <v>-7.5017625725549264</v>
+        <v>-7.5208332086881935</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>382.10192121</v>
+        <v>382.05808697999998</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.23144001999997954</v>
+        <v>-0.30646440000003849</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.72398922654837161</v>
+        <v>-0.95756900112554666</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>381.18309246000001</v>
+        <v>381.20336146</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.91882874999998876</v>
+        <v>-0.85472551999998814</v>
       </c>
       <c r="D264" s="5">
-        <v>-2.847743321694407</v>
+        <v>-2.6518062318215962</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>377.18864728</v>
+        <v>377.20749768000002</v>
       </c>
       <c r="C265" s="5">
-        <v>-3.9944451800000138</v>
+        <v>-3.9958637799999792</v>
       </c>
       <c r="D265" s="5">
-        <v>-11.874863199791175</v>
+        <v>-11.878244711668184</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>375.84676810000002</v>
+        <v>375.78933598999998</v>
       </c>
       <c r="C266" s="5">
-        <v>-1.3418791799999781</v>
+        <v>-1.4181616900000336</v>
       </c>
       <c r="D266" s="5">
-        <v>-4.1865478111519971</v>
+        <v>-4.4194287415378675</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>373.19325190000001</v>
+        <v>373.19148116000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.6535162000000128</v>
+        <v>-2.5978548299999602</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.1507646289903928</v>
+        <v>-7.987413653329356</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>372.05462563999998</v>
+        <v>371.96588076</v>
       </c>
       <c r="C268" s="5">
-        <v>-1.1386262600000236</v>
+        <v>-1.2256004000000189</v>
       </c>
       <c r="D268" s="5">
-        <v>-3.6004262128783826</v>
+        <v>-3.8705174472425496</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>371.53123576000002</v>
+        <v>371.46105619000002</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.52338987999996789</v>
+        <v>-0.50482456999998249</v>
       </c>
       <c r="D269" s="5">
-        <v>-1.6751064751738154</v>
+        <v>-1.6165137739428292</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.215502796865044</v>
+        <v>-3.4384934248602783</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>372.56568787999998</v>
+        <v>372.57048788999998</v>
       </c>
       <c r="C270" s="5">
-        <v>1.034452119999969</v>
+        <v>1.1094316999999592</v>
       </c>
       <c r="D270" s="5">
-        <v>3.3927955501463103</v>
+        <v>3.6434677376766533</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>371.42557112999998</v>
+        <v>371.49802224000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-1.1401167500000042</v>
+        <v>-1.0724656499999696</v>
       </c>
       <c r="D271" s="5">
-        <v>-3.6110310176811988</v>
+        <v>-3.4001023880005476</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>371.55962096000002</v>
+        <v>371.62986101000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.13404983000003767</v>
+        <v>0.13183877000000166</v>
       </c>
       <c r="D272" s="5">
-        <v>0.43394827173763861</v>
+        <v>0.42669321920951742</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>371.28197548999998</v>
+        <v>371.31762022999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.27764547000003859</v>
+        <v>-0.31224078000002464</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.89301596974544761</v>
+        <v>-1.0035854346365225</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>371.84902174000001</v>
+        <v>371.86628905999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.56704625000003261</v>
+        <v>0.54866882999999689</v>
       </c>
       <c r="D274" s="5">
-        <v>1.8481923286426616</v>
+        <v>1.78763356634426</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>370.47475091000001</v>
+        <v>370.44783160999998</v>
       </c>
       <c r="C275" s="5">
-        <v>-1.3742708300000004</v>
+        <v>-1.4184574500000053</v>
       </c>
       <c r="D275" s="5">
-        <v>-4.3458851890088575</v>
+        <v>-4.482495908128536</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>372.98461653999999</v>
+        <v>372.98940720000002</v>
       </c>
       <c r="C276" s="5">
-        <v>2.5098656299999789</v>
+        <v>2.5415755900000363</v>
       </c>
       <c r="D276" s="5">
-        <v>8.4395393435970014</v>
+        <v>8.5508662332108187</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>373.80091161000001</v>
+        <v>373.80844440999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.81629507000002377</v>
+        <v>0.81903720999997631</v>
       </c>
       <c r="D277" s="5">
-        <v>2.6581027547652347</v>
+        <v>2.6671054368455183</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>373.55061895</v>
+        <v>373.51522734000002</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.25029266000001371</v>
+        <v>-0.29321706999996877</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.80055327315100566</v>
+        <v>-0.9372352227661529</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>372.96327549</v>
+        <v>372.95557816000002</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.5873434599999996</v>
+        <v>-0.55964918000000807</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.8705601808525651</v>
+        <v>-1.7832531467757984</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>373.4592892</v>
+        <v>373.40957254</v>
       </c>
       <c r="C280" s="5">
-        <v>0.49601370999999972</v>
+        <v>0.45399437999998327</v>
       </c>
       <c r="D280" s="5">
-        <v>1.6076370445826216</v>
+        <v>1.4705653046200196</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>374.39990879999999</v>
+        <v>374.35821222999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.9406195999999909</v>
+        <v>0.94863968999999315</v>
       </c>
       <c r="D281" s="5">
-        <v>3.0646222597592976</v>
+        <v>3.0915359049482838</v>
       </c>
       <c r="E281" s="5">
-        <v>0.77212163174702475</v>
+        <v>0.77993533688713867</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>373.69633014999999</v>
+        <v>373.70063326000002</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.7035786499999972</v>
+        <v>-0.65757896999997456</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.2318980981068548</v>
+        <v>-2.0876148415089113</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>374.59233709</v>
+        <v>374.63930900000003</v>
       </c>
       <c r="C283" s="5">
-        <v>0.89600694000000658</v>
+        <v>0.93867574000000786</v>
       </c>
       <c r="D283" s="5">
-        <v>2.9154724048656266</v>
+        <v>3.0561987668352053</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>374.62478735000002</v>
+        <v>374.66833150000002</v>
       </c>
       <c r="C284" s="5">
-        <v>3.2450260000018716E-2</v>
+        <v>2.9022499999996398E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.10400338397611453</v>
+        <v>9.300103284686223E-2</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>375.81768010000002</v>
+        <v>375.84058027999998</v>
       </c>
       <c r="C285" s="5">
-        <v>1.1928927499999986</v>
+        <v>1.1722487799999612</v>
       </c>
       <c r="D285" s="5">
-        <v>3.8887151128054409</v>
+        <v>3.8198038414854585</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>376.21656397999999</v>
+        <v>376.21084795000002</v>
       </c>
       <c r="C286" s="5">
-        <v>0.39888387999997121</v>
+        <v>0.37026767000003247</v>
       </c>
       <c r="D286" s="5">
-        <v>1.2811126380560811</v>
+        <v>1.1886333778224012</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>375.32645822000001</v>
+        <v>375.32223897</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.89010575999998309</v>
+        <v>-0.88860898000001498</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.8024730033883838</v>
+        <v>-2.7978634431339522</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>377.29161185999999</v>
+        <v>377.28432660999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.9651536399999827</v>
+        <v>1.9620876399999929</v>
       </c>
       <c r="D288" s="5">
-        <v>6.4671505827983866</v>
+        <v>6.4568434718534018</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>375.26654277</v>
+        <v>375.26185936000002</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.0250690899999881</v>
+        <v>-2.022467249999977</v>
       </c>
       <c r="D289" s="5">
-        <v>-6.2540841177207263</v>
+        <v>-6.2464012644577238</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>380.28588087000003</v>
+        <v>380.26278545999998</v>
       </c>
       <c r="C290" s="5">
-        <v>5.0193381000000272</v>
+        <v>5.0009260999999583</v>
       </c>
       <c r="D290" s="5">
-        <v>17.285483294737137</v>
+        <v>17.217590085611924</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>380.56662768000001</v>
+        <v>380.58077218</v>
       </c>
       <c r="C291" s="5">
-        <v>0.28074680999998236</v>
+        <v>0.31798672000002171</v>
       </c>
       <c r="D291" s="5">
-        <v>0.88950836556775936</v>
+        <v>1.0081027744130777</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>380.79481091999997</v>
+        <v>380.77434376999997</v>
       </c>
       <c r="C292" s="5">
-        <v>0.22818323999996437</v>
+        <v>0.19357158999997637</v>
       </c>
       <c r="D292" s="5">
-        <v>0.72188326712294693</v>
+        <v>0.61205617543831359</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>380.98382071999998</v>
+        <v>380.96206977000003</v>
       </c>
       <c r="C293" s="5">
-        <v>0.189009800000008</v>
+        <v>0.18772600000005468</v>
       </c>
       <c r="D293" s="5">
-        <v>0.59725596487640864</v>
+        <v>0.59322022432481969</v>
       </c>
       <c r="E293" s="5">
-        <v>1.7585239112643647</v>
+        <v>1.764047728687923</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>381.27440796000002</v>
+        <v>381.2960124</v>
       </c>
       <c r="C294" s="5">
-        <v>0.29058724000003622</v>
+        <v>0.33394262999996727</v>
       </c>
       <c r="D294" s="5">
-        <v>0.91912362963495475</v>
+        <v>1.0569787359808069</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>381.88523168</v>
+        <v>381.89925392999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.61082371999998486</v>
+        <v>0.60324152999999114</v>
       </c>
       <c r="D295" s="5">
-        <v>1.9394998945119424</v>
+        <v>1.9151054307396942</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>382.11523484000003</v>
+        <v>382.12963847999998</v>
       </c>
       <c r="C296" s="5">
-        <v>0.23000316000002385</v>
+        <v>0.23038454999999658</v>
       </c>
       <c r="D296" s="5">
-        <v>0.72513908863989229</v>
+        <v>0.72631874499669014</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>382.50670221000001</v>
+        <v>382.51644725</v>
       </c>
       <c r="C297" s="5">
-        <v>0.39146736999998666</v>
+        <v>0.38680877000001601</v>
       </c>
       <c r="D297" s="5">
-        <v>1.236320303960059</v>
+        <v>1.221479348001675</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>382.65601421000002</v>
+        <v>382.63192117</v>
       </c>
       <c r="C298" s="5">
-        <v>0.14931200000000899</v>
+        <v>0.11547391999999945</v>
       </c>
       <c r="D298" s="5">
-        <v>0.46942857534348903</v>
+        <v>0.3628576170788822</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>384.46430685000001</v>
+        <v>384.47526743999998</v>
       </c>
       <c r="C299" s="5">
-        <v>1.8082926399999906</v>
+        <v>1.8433462699999836</v>
       </c>
       <c r="D299" s="5">
-        <v>5.8204972452438497</v>
+        <v>5.9367175976718034</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>384.61789800999998</v>
+        <v>384.60894733999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.1535911599999622</v>
+        <v>0.13367990000000418</v>
       </c>
       <c r="D300" s="5">
-        <v>0.48044745932003252</v>
+        <v>0.41803209672792718</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>383.84682669</v>
+        <v>383.83205656000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.77107131999997591</v>
+        <v>-0.7768907799999738</v>
       </c>
       <c r="D301" s="5">
-        <v>-2.3793771234117411</v>
+        <v>-2.3971909984875639</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>385.84929876000001</v>
+        <v>385.83212645999998</v>
       </c>
       <c r="C302" s="5">
-        <v>2.0024720700000103</v>
+        <v>2.0000698999999713</v>
       </c>
       <c r="D302" s="5">
-        <v>6.4430054644429635</v>
+        <v>6.4353083546842216</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>386.63105719999999</v>
+        <v>386.66570032999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.78175843999997596</v>
+        <v>0.83357387000000926</v>
       </c>
       <c r="D303" s="5">
-        <v>2.4585629321008273</v>
+        <v>2.6235778062994708</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>387.53015958999998</v>
+        <v>387.51385449000003</v>
       </c>
       <c r="C304" s="5">
-        <v>0.89910238999999592</v>
+        <v>0.84815416000003552</v>
       </c>
       <c r="D304" s="5">
-        <v>2.8265447032684854</v>
+        <v>2.6641982214303361</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>387.14678280999999</v>
+        <v>387.14983113</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.38337677999999187</v>
+        <v>-0.36402336000003288</v>
       </c>
       <c r="D305" s="5">
-        <v>-1.1807008888590098</v>
+        <v>-1.1214519533469969</v>
       </c>
       <c r="E305" s="5">
-        <v>1.6176440454486851</v>
+        <v>1.6242460473127274</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>388.11102371999999</v>
+        <v>388.14457836999998</v>
       </c>
       <c r="C306" s="5">
-        <v>0.96424091000000089</v>
+        <v>0.99474723999998105</v>
       </c>
       <c r="D306" s="5">
-        <v>3.0300440179517496</v>
+        <v>3.127241566129757</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>388.00220759000001</v>
+        <v>388.00207394</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.10881612999997969</v>
+        <v>-0.14250442999997404</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.33593012178041448</v>
+        <v>-0.43968263207541103</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>388.47629762999998</v>
+        <v>388.47746523000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.47409003999996457</v>
+        <v>0.47539129000000457</v>
       </c>
       <c r="D308" s="5">
-        <v>1.476143408501196</v>
+        <v>1.4802228815388618</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>388.28181031000003</v>
+        <v>388.27651043999998</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.19448731999995061</v>
+        <v>-0.2009547900000257</v>
       </c>
       <c r="D309" s="5">
-        <v>-0.59911820917643022</v>
+        <v>-0.6189827494240574</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>388.50817273000001</v>
+        <v>388.47982349</v>
       </c>
       <c r="C310" s="5">
-        <v>0.22636241999998674</v>
+        <v>0.20331305000001976</v>
       </c>
       <c r="D310" s="5">
-        <v>0.70182935756832876</v>
+        <v>0.63016824871242605</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>389.09924317000002</v>
+        <v>389.10399747999998</v>
       </c>
       <c r="C311" s="5">
-        <v>0.59107044000000997</v>
+        <v>0.62417398999997431</v>
       </c>
       <c r="D311" s="5">
-        <v>1.8410159698490025</v>
+        <v>1.9451802504561577</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>390.05496706999998</v>
+        <v>390.04873824999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.95572389999995266</v>
+        <v>0.94474077000000989</v>
       </c>
       <c r="D312" s="5">
-        <v>2.9876431727166031</v>
+        <v>2.9528130055654689</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>390.98236267999999</v>
+        <v>390.96053135</v>
       </c>
       <c r="C313" s="5">
-        <v>0.92739561000001913</v>
+        <v>0.91179310000001124</v>
       </c>
       <c r="D313" s="5">
-        <v>2.8907298653404911</v>
+        <v>2.8415152514655651</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>392.23346961999999</v>
+        <v>392.21228109999998</v>
       </c>
       <c r="C314" s="5">
-        <v>1.2511069399999997</v>
+        <v>1.2517497499999877</v>
       </c>
       <c r="D314" s="5">
-        <v>3.9081936973637488</v>
+        <v>3.9104593971815316</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>393.91089290999997</v>
+        <v>393.95391110999998</v>
       </c>
       <c r="C315" s="5">
-        <v>1.6774232899999788</v>
+        <v>1.7416300099999944</v>
       </c>
       <c r="D315" s="5">
-        <v>5.2543592676006945</v>
+        <v>5.4607212671011096</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>394.13052393999999</v>
+        <v>394.11182280000003</v>
       </c>
       <c r="C316" s="5">
-        <v>0.21963103000001638</v>
+        <v>0.15791169000004857</v>
       </c>
       <c r="D316" s="5">
-        <v>0.67113393346327488</v>
+        <v>0.4820674234916611</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>394.50235280999999</v>
+        <v>394.52513212999997</v>
       </c>
       <c r="C317" s="5">
-        <v>0.37182887000000164</v>
+        <v>0.41330932999994729</v>
       </c>
       <c r="D317" s="5">
-        <v>1.1379914045074768</v>
+        <v>1.2657370521553135</v>
       </c>
       <c r="E317" s="5">
-        <v>1.8999434650112779</v>
+        <v>1.9050249817940568</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>397.24446204999998</v>
+        <v>397.31082588999999</v>
       </c>
       <c r="C318" s="5">
-        <v>2.7421092399999907</v>
+        <v>2.7856937600000151</v>
       </c>
       <c r="D318" s="5">
-        <v>8.667342242194831</v>
+        <v>8.8099720074761088</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>396.59253905999998</v>
+        <v>396.58909378999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.65192299000000276</v>
+        <v>-0.72173209999999699</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.9516568374424281</v>
+        <v>-2.1582037739734883</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>397.16073373</v>
+        <v>397.16073516</v>
       </c>
       <c r="C320" s="5">
-        <v>0.56819467000002533</v>
+        <v>0.57164137000000892</v>
       </c>
       <c r="D320" s="5">
-        <v>1.7328416224469345</v>
+        <v>1.7434518730163218</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>400.14762808</v>
+        <v>400.13506367999997</v>
       </c>
       <c r="C321" s="5">
-        <v>2.98689435</v>
+        <v>2.9743285199999718</v>
       </c>
       <c r="D321" s="5">
-        <v>9.4075544789332213</v>
+        <v>9.3663328783041742</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>400.80968092000001</v>
+        <v>400.73981961999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.6620528400000012</v>
+        <v>0.6047559400000182</v>
       </c>
       <c r="D322" s="5">
-        <v>2.003592884297456</v>
+        <v>1.8288078033116495</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>401.88046974000002</v>
+        <v>401.87691258000001</v>
       </c>
       <c r="C323" s="5">
-        <v>1.0707888200000184</v>
+        <v>1.1370929600000181</v>
       </c>
       <c r="D323" s="5">
-        <v>3.2534050235971224</v>
+        <v>3.4586257188204517</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>402.88300518</v>
+        <v>402.88605340999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0025354399999742</v>
+        <v>1.0091408299999785</v>
       </c>
       <c r="D324" s="5">
-        <v>3.0349490096175158</v>
+        <v>3.0552497288951708</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>403.30314326000001</v>
+        <v>403.27087234999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.42013808000001518</v>
+        <v>0.38481894000000239</v>
       </c>
       <c r="D325" s="5">
-        <v>1.2585972532350054</v>
+        <v>1.1522274693962942</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>403.53790321999998</v>
+        <v>403.52529508999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.23475995999996258</v>
+        <v>0.25442273999999543</v>
       </c>
       <c r="D326" s="5">
-        <v>0.70075230787292053</v>
+        <v>0.75971000522925269</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>403.92307237</v>
+        <v>403.94265030000003</v>
       </c>
       <c r="C327" s="5">
-        <v>0.38516915000002427</v>
+        <v>0.41735521000003928</v>
       </c>
       <c r="D327" s="5">
-        <v>1.1514088610577566</v>
+        <v>1.2482118299565581</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>404.32226892</v>
+        <v>404.32252729999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.39919654999999921</v>
+        <v>0.37987699999996494</v>
       </c>
       <c r="D328" s="5">
-        <v>1.1924258782359143</v>
+        <v>1.1343630690632933</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>406.03860860999998</v>
+        <v>406.10203259000002</v>
       </c>
       <c r="C329" s="5">
-        <v>1.7163396899999839</v>
+        <v>1.7795052900000314</v>
       </c>
       <c r="D329" s="5">
-        <v>5.2146053004904935</v>
+        <v>5.4111830534145033</v>
       </c>
       <c r="E329" s="5">
-        <v>2.9242552592724458</v>
+        <v>2.9343885895171118</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>404.33015947000001</v>
+        <v>404.42599049</v>
       </c>
       <c r="C330" s="5">
-        <v>-1.7084491399999706</v>
+        <v>-1.6760421000000179</v>
       </c>
       <c r="D330" s="5">
-        <v>-4.9339007408127689</v>
+        <v>-4.8416867180019025</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>405.75910465999999</v>
+        <v>405.76793600000002</v>
       </c>
       <c r="C331" s="5">
-        <v>1.428945189999979</v>
+        <v>1.3419455100000164</v>
       </c>
       <c r="D331" s="5">
-        <v>4.3243380381572383</v>
+        <v>4.0552547350478862</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>407.66791329</v>
+        <v>407.66839295</v>
       </c>
       <c r="C332" s="5">
-        <v>1.90880863000001</v>
+        <v>1.9004569499999775</v>
       </c>
       <c r="D332" s="5">
-        <v>5.7935234751755216</v>
+        <v>5.7673895860597124</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>408.27664506000002</v>
+        <v>408.24253651999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.60873177000001988</v>
+        <v>0.57414356999998972</v>
       </c>
       <c r="D333" s="5">
-        <v>1.8066352664949381</v>
+        <v>1.7031837445129039</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>408.17108016999998</v>
+        <v>408.03654368000002</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.10556489000003921</v>
+        <v>-0.20599283999996487</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.30983372950534882</v>
+        <v>-0.60382377945369381</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>408.39414491000002</v>
+        <v>408.36308552999998</v>
       </c>
       <c r="C335" s="5">
-        <v>0.22306474000004073</v>
+        <v>0.3265418499999555</v>
       </c>
       <c r="D335" s="5">
-        <v>0.65777253212262465</v>
+        <v>0.96456940206433028</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>406.52529672999998</v>
+        <v>406.53277143999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.8688481800000432</v>
+        <v>-1.8303140900000017</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.3551861573837396</v>
+        <v>-5.2478639960605866</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>407.20550687999997</v>
+        <v>407.16569542000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.68021014999999352</v>
+        <v>0.63292398000004368</v>
       </c>
       <c r="D337" s="5">
-        <v>2.0264569420035183</v>
+        <v>1.8843406095743864</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>407.07155705000002</v>
+        <v>407.06956915000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.13394982999994909</v>
+        <v>-9.6126270000013392E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.39402537143257144</v>
+        <v>-0.28293606762940238</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>408.42789786999998</v>
+        <v>408.43988454999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.3563408199999571</v>
+        <v>1.3703153999999813</v>
       </c>
       <c r="D339" s="5">
-        <v>4.0724285777297808</v>
+        <v>4.1151878184706225</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>409.12351508</v>
+        <v>409.17490991</v>
       </c>
       <c r="C340" s="5">
-        <v>0.69561721000002308</v>
+        <v>0.73502536000000873</v>
       </c>
       <c r="D340" s="5">
-        <v>2.0630435436259642</v>
+        <v>2.1810140776001186</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>409.60007617000002</v>
+        <v>409.70336335000002</v>
       </c>
       <c r="C341" s="5">
-        <v>0.47656109000001834</v>
+        <v>0.52845344000002115</v>
       </c>
       <c r="D341" s="5">
-        <v>1.406791119664641</v>
+        <v>1.5608681760498566</v>
       </c>
       <c r="E341" s="5">
-        <v>0.87712534829929023</v>
+        <v>0.886804416375786</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>408.17296146000001</v>
+        <v>408.30606391999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.4271147100000121</v>
+        <v>-1.3972994300000323</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.101802471849525</v>
+        <v>-4.0167153294825457</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>410.46715038000002</v>
+        <v>410.51020229</v>
       </c>
       <c r="C343" s="5">
-        <v>2.2941889200000105</v>
+        <v>2.2041383700000097</v>
       </c>
       <c r="D343" s="5">
-        <v>6.9572151847826946</v>
+        <v>6.6737350225918091</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>411.20521071000002</v>
+        <v>411.24167268999997</v>
       </c>
       <c r="C344" s="5">
-        <v>0.73806032999999616</v>
+        <v>0.73147039999997787</v>
       </c>
       <c r="D344" s="5">
-        <v>2.1791853494533608</v>
+        <v>2.159308227434642</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>410.54494390000002</v>
+        <v>410.41391943000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.66026680999999598</v>
+        <v>-0.82775325999995175</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.909898678493116</v>
+        <v>-2.3888167743910116</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>411.47523375999998</v>
+        <v>411.20361274999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.93028985999995939</v>
+        <v>0.78969331999996939</v>
       </c>
       <c r="D346" s="5">
-        <v>2.7533317454510708</v>
+        <v>2.33355913114075</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>411.17720115999998</v>
+        <v>411.08936896</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.29803259999999909</v>
+        <v>-0.11424378999998908</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.86570906494447541</v>
+        <v>-0.33288437401924886</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>410.65997167</v>
+        <v>410.75764170999997</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.51722948999997698</v>
+        <v>-0.33172725000002856</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.4991082900736585</v>
+        <v>-0.96405002001183071</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>410.77548373000002</v>
+        <v>410.70789636000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.11551206000001457</v>
+        <v>-4.9745349999966493E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>0.33806342940005951</v>
+        <v>-0.14523083308247697</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>410.42666049000002</v>
+        <v>410.4250576</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.34882324000000153</v>
+        <v>-0.28283876000000419</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.0142727892811454</v>
+        <v>-0.8232710210102967</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>410.41057542999999</v>
+        <v>410.44494578000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.6085060000023077E-2</v>
+        <v>1.988818000000947E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-4.7019148175586611E-2</v>
+        <v>5.8164522891068771E-2</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>411.78087728999998</v>
+        <v>411.91649949999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.3703018599999837</v>
+        <v>1.4715537199999744</v>
       </c>
       <c r="D352" s="5">
-        <v>4.0810289330200922</v>
+        <v>4.3881767885832756</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>412.30600251999999</v>
+        <v>412.50441145000002</v>
       </c>
       <c r="C353" s="5">
-        <v>0.52512523000001465</v>
+        <v>0.58791195000003427</v>
       </c>
       <c r="D353" s="5">
-        <v>1.5410840139509219</v>
+        <v>1.7262208591394934</v>
       </c>
       <c r="E353" s="5">
-        <v>0.66062642744160183</v>
+        <v>0.68367710655261593</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>412.21098178</v>
+        <v>412.35470486000003</v>
       </c>
       <c r="C354" s="5">
-        <v>-9.5020739999995385E-2</v>
+        <v>-0.14970658999999387</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.27620375945768272</v>
+        <v>-0.43463717549089287</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>413.83809124999999</v>
+        <v>413.89607389000003</v>
       </c>
       <c r="C355" s="5">
-        <v>1.6271094699999935</v>
+        <v>1.5413690299999985</v>
       </c>
       <c r="D355" s="5">
-        <v>4.8409276891169251</v>
+        <v>4.5789392447558308</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>414.32271775999999</v>
+        <v>414.38206114000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.48462650999999823</v>
+        <v>0.48598724999999376</v>
       </c>
       <c r="D356" s="5">
-        <v>1.4143505382314459</v>
+        <v>1.4181474721887133</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>413.92771857999998</v>
+        <v>413.59388772</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.39499918000001344</v>
+        <v>-0.788173420000021</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.1380536712871758</v>
+        <v>-2.2587276860325911</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>415.22145289000002</v>
+        <v>414.84479644999999</v>
       </c>
       <c r="C358" s="5">
-        <v>1.2937343100000476</v>
+        <v>1.2509087299999919</v>
       </c>
       <c r="D358" s="5">
-        <v>3.8157598858081121</v>
+        <v>3.6903690494048957</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>415.5551653</v>
+        <v>415.38349065</v>
       </c>
       <c r="C359" s="5">
-        <v>0.33371240999997553</v>
+        <v>0.538694200000009</v>
       </c>
       <c r="D359" s="5">
-        <v>0.96871147935053692</v>
+        <v>1.5694300791694094</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>416.08521920999999</v>
+        <v>416.36412077</v>
       </c>
       <c r="C360" s="5">
-        <v>0.53005390999999236</v>
+        <v>0.98063012000000072</v>
       </c>
       <c r="D360" s="5">
-        <v>1.5414222643725273</v>
+        <v>2.8700138771121653</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>417.27273776999999</v>
+        <v>417.19911925000002</v>
       </c>
       <c r="C361" s="5">
-        <v>1.1875185600000009</v>
+        <v>0.8349984800000243</v>
       </c>
       <c r="D361" s="5">
-        <v>3.4791075722588216</v>
+        <v>2.4332654274234145</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>417.51577272999998</v>
+        <v>417.52948578000002</v>
       </c>
       <c r="C362" s="5">
-        <v>0.24303495999998859</v>
+        <v>0.33036652999999205</v>
       </c>
       <c r="D362" s="5">
-        <v>0.70116733751459659</v>
+        <v>0.95439080958474865</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>419.90954331</v>
+        <v>419.97313384</v>
       </c>
       <c r="C363" s="5">
-        <v>2.3937705800000231</v>
+        <v>2.4436480599999868</v>
       </c>
       <c r="D363" s="5">
-        <v>7.1011907226906867</v>
+        <v>7.2537041944743752</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>420.74349522</v>
+        <v>420.94207729999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.83395190999999613</v>
+        <v>0.96894345999999132</v>
       </c>
       <c r="D364" s="5">
-        <v>2.4094385517162031</v>
+        <v>2.8039901605919848</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>421.22676847000002</v>
+        <v>421.49365433000003</v>
       </c>
       <c r="C365" s="5">
-        <v>0.48327325000002475</v>
+        <v>0.55157703000003266</v>
       </c>
       <c r="D365" s="5">
-        <v>1.3870816866749847</v>
+        <v>1.5837891709181706</v>
       </c>
       <c r="E365" s="5">
-        <v>2.1636274746126949</v>
+        <v>2.1791870900002674</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>422.07075846999999</v>
+        <v>422.19543270000003</v>
       </c>
       <c r="C366" s="5">
-        <v>0.84398999999996249</v>
+        <v>0.70177836999999954</v>
       </c>
       <c r="D366" s="5">
-        <v>2.4310512587564226</v>
+        <v>2.0163737795548808</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>423.69309648000001</v>
+        <v>423.72813925000003</v>
       </c>
       <c r="C367" s="5">
-        <v>1.6223380100000213</v>
+        <v>1.5327065500000003</v>
       </c>
       <c r="D367" s="5">
-        <v>4.7112818411219948</v>
+        <v>4.4444341021494527</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>424.67310510999999</v>
+        <v>424.74588523</v>
       </c>
       <c r="C368" s="5">
-        <v>0.98000862999998617</v>
+        <v>1.0177459799999724</v>
       </c>
       <c r="D368" s="5">
-        <v>2.8112023331095859</v>
+        <v>2.9206434199895659</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>417.70521874999997</v>
+        <v>417.18341519000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-6.9678863600000227</v>
+        <v>-7.5624700399999938</v>
       </c>
       <c r="D369" s="5">
-        <v>-18.006065989698971</v>
+        <v>-19.392721761569078</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>413.36506917999998</v>
+        <v>412.84232900000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-4.3401495699999941</v>
+        <v>-4.3410861899999986</v>
       </c>
       <c r="D370" s="5">
-        <v>-11.780117056855776</v>
+        <v>-11.796420067919378</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>412.54966065000002</v>
+        <v>412.34663081000002</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.8154085299999565</v>
+        <v>-0.49569818999998461</v>
       </c>
       <c r="D371" s="5">
-        <v>-2.3416195742815948</v>
+        <v>-1.4313583149954789</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>415.40366634999998</v>
+        <v>416.07760726999999</v>
       </c>
       <c r="C372" s="5">
-        <v>2.8540056999999592</v>
+        <v>3.7309764599999653</v>
       </c>
       <c r="D372" s="5">
-        <v>8.624825797981007</v>
+        <v>11.414756307111841</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>421.84533494999999</v>
+        <v>421.67854684999998</v>
       </c>
       <c r="C373" s="5">
-        <v>6.4416686000000141</v>
+        <v>5.6009395799999879</v>
       </c>
       <c r="D373" s="5">
-        <v>20.280466947399223</v>
+        <v>17.404828800638803</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>425.24583644000001</v>
+        <v>425.30189442</v>
       </c>
       <c r="C374" s="5">
-        <v>3.4005014900000106</v>
+        <v>3.6233475700000213</v>
       </c>
       <c r="D374" s="5">
-        <v>10.113820925502992</v>
+        <v>10.812748618264489</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>418.33986965999998</v>
+        <v>418.42549388999998</v>
       </c>
       <c r="C375" s="5">
-        <v>-6.9059667800000284</v>
+        <v>-6.8764005300000122</v>
       </c>
       <c r="D375" s="5">
-        <v>-17.838144363220788</v>
+        <v>-17.766297816729615</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>418.03724834000002</v>
+        <v>418.25314744999997</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.30262131999995745</v>
+        <v>-0.17234644000001254</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.86461814549076976</v>
+        <v>-0.49315314484634776</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>418.61281288999999</v>
+        <v>418.86018633999998</v>
       </c>
       <c r="C377" s="5">
-        <v>0.57556454999996731</v>
+        <v>0.60703889000001254</v>
       </c>
       <c r="D377" s="5">
-        <v>1.6647600794995832</v>
+        <v>1.7556107726347303</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.62055780298450047</v>
+        <v>-0.62479422001884277</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>419.50025420999998</v>
+        <v>419.56439061999998</v>
       </c>
       <c r="C378" s="5">
-        <v>0.88744131999999354</v>
+        <v>0.70420427999999902</v>
       </c>
       <c r="D378" s="5">
-        <v>2.5738213066973881</v>
+        <v>2.0362476508841043</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>417.90847243000002</v>
+        <v>417.85405192000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.5917817799999625</v>
+        <v>-1.7103386999999657</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.4595306891938584</v>
+        <v>-4.7835564444257521</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>418.31384422999997</v>
+        <v>418.27173563999997</v>
       </c>
       <c r="C380" s="5">
-        <v>0.40537179999995487</v>
+        <v>0.41768371999995679</v>
       </c>
       <c r="D380" s="5">
-        <v>1.1702317510474236</v>
+        <v>1.2061274809678002</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>420.04355729000002</v>
+        <v>419.46754367</v>
       </c>
       <c r="C381" s="5">
-        <v>1.7297130600000514</v>
+        <v>1.1958080300000233</v>
       </c>
       <c r="D381" s="5">
-        <v>5.0763741928683048</v>
+        <v>3.4851736910439524</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>420.54688315999999</v>
+        <v>420.00739592000002</v>
       </c>
       <c r="C382" s="5">
-        <v>0.5033258699999692</v>
+        <v>0.53985225000002401</v>
       </c>
       <c r="D382" s="5">
-        <v>1.447439371319037</v>
+        <v>1.5553718778835934</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>421.77348045000002</v>
+        <v>421.58928019000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.2265972900000293</v>
+        <v>1.5818842699999891</v>
       </c>
       <c r="D383" s="5">
-        <v>3.5567018180972187</v>
+        <v>4.6143974866502235</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>425.31695206000001</v>
+        <v>426.50661181999999</v>
       </c>
       <c r="C384" s="5">
-        <v>3.5434716099999832</v>
+        <v>4.9173316299999783</v>
       </c>
       <c r="D384" s="5">
-        <v>10.560776962980079</v>
+        <v>14.930290260305302</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>424.96634009000002</v>
+        <v>424.78015111000002</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.35061196999998856</v>
+        <v>-1.7264607099999694</v>
       </c>
       <c r="D385" s="5">
-        <v>-0.98475267777822229</v>
+        <v>-4.750794089994792</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>426.46977328000003</v>
+        <v>426.55445613000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.5034331900000097</v>
+        <v>1.7743050199999857</v>
       </c>
       <c r="D386" s="5">
-        <v>4.3289103668886275</v>
+        <v>5.1291659031140524</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>426.04069062000002</v>
+        <v>426.05919577999998</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.42908266000000594</v>
+        <v>-0.49526035000002366</v>
       </c>
       <c r="D387" s="5">
-        <v>-1.2006933716389612</v>
+        <v>-1.3844231257200024</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>426.2463659</v>
+        <v>426.35779929</v>
       </c>
       <c r="C388" s="5">
-        <v>0.20567527999997992</v>
+        <v>0.29860351000002083</v>
       </c>
       <c r="D388" s="5">
-        <v>0.58085230499635987</v>
+        <v>0.84426922466938059</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>427.35531315999998</v>
+        <v>427.41893246000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.1089472599999795</v>
+        <v>1.0611331700000051</v>
       </c>
       <c r="D389" s="5">
-        <v>3.1670521875454494</v>
+        <v>3.0278224314981061</v>
       </c>
       <c r="E389" s="5">
-        <v>2.0884454562305255</v>
+        <v>2.0433420026826576</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>427.04788908</v>
+        <v>427.01893753000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.30742407999997567</v>
+        <v>-0.3999949299999912</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.85982972461572382</v>
+        <v>-1.117243503014842</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>427.04021075999998</v>
+        <v>426.85771447000002</v>
       </c>
       <c r="C391" s="5">
-        <v>-7.6783200000249963E-3</v>
+        <v>-0.16122305999999753</v>
       </c>
       <c r="D391" s="5">
-        <v>-2.1573863539592342E-2</v>
+        <v>-0.45212615791612176</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>427.64748914</v>
+        <v>427.45430964000002</v>
       </c>
       <c r="C392" s="5">
-        <v>0.60727838000002521</v>
+        <v>0.59659517000000051</v>
       </c>
       <c r="D392" s="5">
-        <v>1.7198868542017243</v>
+        <v>1.6901256835965883</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>428.43267757000001</v>
+        <v>428.03633924000002</v>
       </c>
       <c r="C393" s="5">
-        <v>0.78518843000000516</v>
+        <v>0.58202959999999848</v>
       </c>
       <c r="D393" s="5">
-        <v>2.225663774857245</v>
+        <v>1.6462340676517861</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>427.5362872</v>
+        <v>426.97623239000001</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.89639037000000599</v>
+        <v>-1.060106850000011</v>
       </c>
       <c r="D394" s="5">
-        <v>-2.482014731716442</v>
+        <v>-2.931858359351458</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>429.96310138000001</v>
+        <v>429.83761389</v>
       </c>
       <c r="C395" s="5">
-        <v>2.426814180000008</v>
+        <v>2.8613814999999931</v>
       </c>
       <c r="D395" s="5">
-        <v>7.0282600022935737</v>
+        <v>8.3449296650786273</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>431.61948117999998</v>
+        <v>433.51314679000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.6563797999999679</v>
+        <v>3.6755329000000074</v>
       </c>
       <c r="D396" s="5">
-        <v>4.7220700254321457</v>
+        <v>10.757786908591083</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>433.86460520999998</v>
+        <v>433.65183981000001</v>
       </c>
       <c r="C397" s="5">
-        <v>2.2451240299999995</v>
+        <v>0.13869302000000516</v>
       </c>
       <c r="D397" s="5">
-        <v>6.4236623381374924</v>
+        <v>0.3845899289855792</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>434.90164141000002</v>
+        <v>434.99839194999998</v>
       </c>
       <c r="C398" s="5">
-        <v>1.0370362000000455</v>
+        <v>1.3465521399999716</v>
       </c>
       <c r="D398" s="5">
-        <v>2.9062851805475631</v>
+        <v>3.7904748564637547</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>434.76248215999999</v>
+        <v>434.62139021000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.13915925000003426</v>
+        <v>-0.37700173999996878</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.38329937762996424</v>
+        <v>-1.0350655224737659</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>434.54590167999999</v>
+        <v>434.47923096</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.21658048000000463</v>
+        <v>-0.14215925000002017</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.59615464750857328</v>
+        <v>-0.39179973177356775</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>435.34495371999998</v>
+        <v>435.12120070999998</v>
       </c>
       <c r="C401" s="5">
-        <v>0.7990520399999923</v>
+        <v>0.64196974999998702</v>
       </c>
       <c r="D401" s="5">
-        <v>2.2290386349068214</v>
+        <v>1.7875539486299719</v>
       </c>
       <c r="E401" s="5">
-        <v>1.8695545168075922</v>
+        <v>1.8020418996579579</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>437.58669220000002</v>
+        <v>437.49000860000001</v>
       </c>
       <c r="C402" s="5">
-        <v>2.2417384800000377</v>
+        <v>2.3688078900000278</v>
       </c>
       <c r="D402" s="5">
-        <v>6.3572485179145266</v>
+        <v>6.7320221733310204</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>438.28016971</v>
+        <v>437.91908275999998</v>
       </c>
       <c r="C403" s="5">
-        <v>0.6934775099999797</v>
+        <v>0.42907415999997056</v>
       </c>
       <c r="D403" s="5">
-        <v>1.9183968124560913</v>
+        <v>1.1832853212433214</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>439.1641012</v>
+        <v>438.77646899000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.88393149000000903</v>
+        <v>0.85738623000003145</v>
       </c>
       <c r="D404" s="5">
-        <v>2.4472091940138663</v>
+        <v>2.3749025901742993</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>440.58558314999999</v>
+        <v>440.39372300999997</v>
       </c>
       <c r="C405" s="5">
-        <v>1.4214819499999862</v>
+        <v>1.6172540199999617</v>
       </c>
       <c r="D405" s="5">
-        <v>3.9540463915693103</v>
+        <v>4.5137659270890307</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>442.00239379999999</v>
+        <v>441.51227077999999</v>
       </c>
       <c r="C406" s="5">
-        <v>1.4168106500000022</v>
+        <v>1.1185477700000206</v>
       </c>
       <c r="D406" s="5">
-        <v>3.9278809490855826</v>
+        <v>3.0907966407313747</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>442.67015015999999</v>
+        <v>442.62689227999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.66775635999999849</v>
+        <v>1.1146214999999984</v>
       </c>
       <c r="D407" s="5">
-        <v>1.8280431617476278</v>
+        <v>3.0718848647909303</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>437.10150750000003</v>
+        <v>439.77355161000003</v>
       </c>
       <c r="C408" s="5">
-        <v>-5.5686426599999663</v>
+        <v>-2.8533406699999659</v>
       </c>
       <c r="D408" s="5">
-        <v>-14.093743016079774</v>
+        <v>-7.4671952736974916</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>444.36792709000002</v>
+        <v>444.30312524999999</v>
       </c>
       <c r="C409" s="5">
-        <v>7.2664195899999982</v>
+        <v>4.5295736399999669</v>
       </c>
       <c r="D409" s="5">
-        <v>21.877858569762253</v>
+        <v>13.084513491925186</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>451.66689480000002</v>
+        <v>451.67860789000002</v>
       </c>
       <c r="C410" s="5">
-        <v>7.2989677099999994</v>
+        <v>7.3754826400000297</v>
       </c>
       <c r="D410" s="5">
-        <v>21.592461830539065</v>
+        <v>21.843355320145228</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>452.89441604000001</v>
+        <v>452.49434894000001</v>
       </c>
       <c r="C411" s="5">
-        <v>1.2275212399999873</v>
+        <v>0.81574104999998553</v>
       </c>
       <c r="D411" s="5">
-        <v>3.3105027052220404</v>
+        <v>2.1888826192307143</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>453.43265163000001</v>
+        <v>453.09836941999998</v>
       </c>
       <c r="C412" s="5">
-        <v>0.53823558999999932</v>
+        <v>0.60402047999997421</v>
       </c>
       <c r="D412" s="5">
-        <v>1.4354807588879304</v>
+        <v>1.6136551269297916</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>454.66504961999999</v>
+        <v>454.18220629000001</v>
       </c>
       <c r="C413" s="5">
-        <v>1.2323979899999813</v>
+        <v>1.0838368700000274</v>
       </c>
       <c r="D413" s="5">
-        <v>3.3107149789820545</v>
+        <v>2.9085352306524426</v>
       </c>
       <c r="E413" s="5">
-        <v>4.4378821288522552</v>
+        <v>4.3806198247517303</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>454.53686785999997</v>
+        <v>454.39755671</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.12818176000001813</v>
+        <v>0.21535041999999294</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.33778674454116864</v>
+        <v>0.57046595373770881</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>456.37416015999997</v>
+        <v>455.82496262000001</v>
       </c>
       <c r="C415" s="5">
-        <v>1.8372923000000014</v>
+        <v>1.4274059100000045</v>
       </c>
       <c r="D415" s="5">
-        <v>4.9598451643842356</v>
+        <v>3.8353928114714941</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>457.46122625999999</v>
+        <v>456.94207858999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.0870661000000155</v>
+        <v>1.1171159699999862</v>
       </c>
       <c r="D416" s="5">
-        <v>2.8961005454144928</v>
+        <v>2.9808743421423589</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>458.36146672000001</v>
+        <v>458.91646080999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.90024046000002045</v>
+        <v>1.9743822199999954</v>
       </c>
       <c r="D417" s="5">
-        <v>2.3872145020227054</v>
+        <v>5.3100435346127073</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>459.77430006999998</v>
+        <v>460.06565841000003</v>
       </c>
       <c r="C418" s="5">
-        <v>1.4128333499999712</v>
+        <v>1.1491976000000363</v>
       </c>
       <c r="D418" s="5">
-        <v>3.7621823870951143</v>
+        <v>3.0467197095211507</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>458.50535002999999</v>
+        <v>459.51284435000002</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.2689500399999929</v>
+        <v>-0.55281406000000288</v>
       </c>
       <c r="D419" s="5">
-        <v>-3.2621150903455964</v>
+        <v>-1.4324265546677761</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>452.98780147999997</v>
+        <v>457.84838084</v>
       </c>
       <c r="C420" s="5">
-        <v>-5.517548550000015</v>
+        <v>-1.6644635100000187</v>
       </c>
       <c r="D420" s="5">
-        <v>-13.522088262409371</v>
+        <v>-4.2611232318308101</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>458.48402083000002</v>
+        <v>460.87462369000002</v>
       </c>
       <c r="C421" s="5">
-        <v>5.4962193500000467</v>
+        <v>3.0262428500000169</v>
       </c>
       <c r="D421" s="5">
-        <v>15.571929871201529</v>
+        <v>8.2264367935828595</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>457.88526223999997</v>
+        <v>461.36187260999998</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.59875859000004539</v>
+        <v>0.48724891999995634</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.5559360894526919</v>
+        <v>1.2760750070942795</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>458.76966601999999</v>
+        <v>462.45543155000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.88440378000001374</v>
+        <v>1.0935589400000367</v>
       </c>
       <c r="D423" s="5">
-        <v>2.3425774943355515</v>
+        <v>2.8817164985703414</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>459.74491984999997</v>
+        <v>463.94362430000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.97525382999998556</v>
+        <v>1.4881927499999961</v>
       </c>
       <c r="D424" s="5">
-        <v>2.5810013386041941</v>
+        <v>3.9307149542336495</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>459.68652550000002</v>
+        <v>463.62098481999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-5.839434999995774E-2</v>
+        <v>-0.32263948000002074</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.15231117495226876</v>
+        <v>-0.83132933418907928</v>
       </c>
       <c r="E425" s="5">
-        <v>1.1044341068654484</v>
+        <v>2.0781920558052835</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>460.7005317</v>
+        <v>464.42817246999999</v>
       </c>
       <c r="C426" s="5">
-        <v>1.014006199999983</v>
+        <v>0.80718765000000303</v>
       </c>
       <c r="D426" s="5">
-        <v>2.6793892753711024</v>
+        <v>2.109383728445513</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>460.47955124999999</v>
+        <v>464.85431588</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.22098045000001321</v>
+        <v>0.42614341000000877</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.57407809694359768</v>
+        <v>1.1066527150618288</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>460.12796147</v>
+        <v>464.84385881999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.35158977999998342</v>
+        <v>-1.0457060000021556E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.91239767678936712</v>
+        <v>-2.6991079001292828E-2</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>461.12454388999998</v>
+        <v>464.69101663999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.99658241999998154</v>
+        <v>-0.15284217999999328</v>
       </c>
       <c r="D429" s="5">
-        <v>2.630242714129305</v>
+        <v>-0.39385116686133648</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>460.15381148</v>
+        <v>463.43922347</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.97073240999998234</v>
+        <v>-1.2517931699999849</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.4971253662237847</v>
+        <v>-3.1851155005581555</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>454.28379457</v>
+        <v>463.28188912000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.8700169100000039</v>
+        <v>-0.15733434999998508</v>
       </c>
       <c r="D431" s="5">
-        <v>-14.278324164198974</v>
+        <v>-0.40663171637764783</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>449.58801246000002</v>
+        <v>457.68221025000003</v>
       </c>
       <c r="C432" s="5">
-        <v>-4.6957821099999819</v>
+        <v>-5.5996788699999911</v>
       </c>
       <c r="D432" s="5">
-        <v>-11.722558308099007</v>
+        <v>-13.57796059826094</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>456.26452927999998</v>
+        <v>458.58104445999999</v>
       </c>
       <c r="C433" s="5">
-        <v>6.6765168199999607</v>
+        <v>0.89883420999996133</v>
       </c>
       <c r="D433" s="5">
-        <v>19.350381836256346</v>
+        <v>2.382281821820631</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>457.90787712000002</v>
+        <v>464.38067562999998</v>
       </c>
       <c r="C434" s="5">
-        <v>1.6433478400000467</v>
+        <v>5.7996311699999978</v>
       </c>
       <c r="D434" s="5">
-        <v>4.4087474759417544</v>
+        <v>16.277712463624127</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>452.17771190000002</v>
+        <v>464.62376705000003</v>
       </c>
       <c r="C435" s="5">
-        <v>-5.7301652200000035</v>
+        <v>0.24309142000004158</v>
       </c>
       <c r="D435" s="5">
-        <v>-14.024947660077258</v>
+        <v>0.62998107102347767</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>452.35081184000001</v>
+        <v>465.14595736000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.17309993999998596</v>
+        <v>0.52219030999998495</v>
       </c>
       <c r="D436" s="5">
-        <v>0.46034519297388776</v>
+        <v>1.3570472158107361</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>453.24218896000002</v>
+        <v>466.21922240999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.89137712000001557</v>
+        <v>1.073265049999975</v>
       </c>
       <c r="D437" s="5">
-        <v>2.3904498167522936</v>
+        <v>2.8042570098272934</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.4018980723854213</v>
+        <v>0.56042277529968487</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>465.27187005000002</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-0.94735235999996803</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-2.4113193480430506</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>