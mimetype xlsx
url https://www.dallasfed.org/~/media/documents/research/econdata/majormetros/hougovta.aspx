--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{785D097F-EDB1-4D89-B965-0BFAD13162DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{268209AF-1164-4BA1-9120-2365C1624F12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{77BCB1B8-F53C-4D7D-AB40-40B5AD2AD0F8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6547A599-45A8-43BE-8E94-039E60D7A54E}"/>
   </bookViews>
   <sheets>
     <sheet name="hougovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D16400C9-96F9-4CF5-8B23-D41429614AA9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BE255A5-59E6-40D2-BFE9-B6C8013938F0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>1.3570472158107361</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>466.21922240999999</v>
       </c>
       <c r="C437" s="5">
         <v>1.073265049999975</v>
       </c>
       <c r="D437" s="5">
         <v>2.8042570098272934</v>
       </c>
       <c r="E437" s="5">
         <v>0.56042277529968487</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>465.27187005000002</v>
+        <v>464.46023926999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.94735235999996803</v>
+        <v>-1.758983139999998</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.4113193480430506</v>
+        <v>-4.4346641240917144</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>464.39857752</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-6.166174999998475E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.15919574730273167</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>465.04910519999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.65052767999998196</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.6939666030877376</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>