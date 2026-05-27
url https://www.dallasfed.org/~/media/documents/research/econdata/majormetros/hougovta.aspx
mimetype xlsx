--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{268209AF-1164-4BA1-9120-2365C1624F12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7162709D-06F6-4A6F-BA42-88E525427F44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6547A599-45A8-43BE-8E94-039E60D7A54E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A58BC123-567C-4C61-83EB-ED234BE1E8DA}"/>
   </bookViews>
   <sheets>
     <sheet name="hougovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BE255A5-59E6-40D2-BFE9-B6C8013938F0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E78951F8-E83C-40B2-853B-BC9F0E23F155}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>245.73204881000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>247.17032024</v>
       </c>
       <c r="C7" s="5">
         <v>1.4382714299999861</v>
       </c>
       <c r="D7" s="5">
         <v>7.2541791785532883</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>248.03353666999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.86321642999999426</v>
       </c>
       <c r="D8" s="5">
         <v>4.2723177494766951</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>248.56114034999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.52760367999999858</v>
       </c>
       <c r="D9" s="5">
         <v>2.5826519799093894</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>253.416436</v>
       </c>
       <c r="C10" s="5">
         <v>4.8552956500000164</v>
       </c>
       <c r="D10" s="5">
         <v>26.130045663087031</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>253.58865929000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.17222329000000514</v>
       </c>
       <c r="D11" s="5">
         <v>0.81858222777733136</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>256.00428758999999</v>
       </c>
       <c r="C12" s="5">
         <v>2.4156282999999803</v>
       </c>
       <c r="D12" s="5">
         <v>12.049245513019446</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>253.99107554</v>
       </c>
       <c r="C13" s="5">
         <v>-2.0132120499999928</v>
       </c>
       <c r="D13" s="5">
         <v>-9.0391274641504875</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>250.21657019</v>
       </c>
       <c r="C14" s="5">
         <v>-3.7745053499999983</v>
       </c>
       <c r="D14" s="5">
         <v>-16.44521699534689</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>251.68590752</v>
       </c>
       <c r="C15" s="5">
         <v>1.4693373300000019</v>
       </c>
       <c r="D15" s="5">
         <v>7.2788199444214108</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>252.52952916999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.84362164999998868</v>
       </c>
       <c r="D16" s="5">
         <v>4.0972458450056148</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>253.53238200000001</v>
       </c>
       <c r="C17" s="5">
         <v>1.0028528300000232</v>
       </c>
       <c r="D17" s="5">
         <v>4.870952573519638</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>257.22833710999998</v>
       </c>
       <c r="C18" s="5">
         <v>3.6959551099999715</v>
       </c>
       <c r="D18" s="5">
         <v>18.966444216172953</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>255.78999562999999</v>
       </c>
       <c r="C19" s="5">
         <v>-1.4383414799999912</v>
       </c>
       <c r="D19" s="5">
         <v>-6.5074658124480322</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>257.06824996</v>
       </c>
       <c r="C20" s="5">
         <v>1.27825433000001</v>
       </c>
       <c r="D20" s="5">
         <v>6.1643336605178289</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>257.48796033000002</v>
       </c>
       <c r="C21" s="5">
         <v>0.41971037000001843</v>
       </c>
       <c r="D21" s="5">
         <v>1.9769062039140195</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>258.00815290999998</v>
       </c>
       <c r="C22" s="5">
         <v>0.52019257999995716</v>
       </c>
       <c r="D22" s="5">
         <v>2.4514315806452913</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>260.96732853999998</v>
       </c>
       <c r="C23" s="5">
         <v>2.9591756300000043</v>
       </c>
       <c r="D23" s="5">
         <v>14.665434792522891</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>258.41386686999999</v>
       </c>
       <c r="C24" s="5">
         <v>-2.5534616699999901</v>
       </c>
       <c r="D24" s="5">
         <v>-11.12981173792933</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>258.84593991999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.43207304999998541</v>
       </c>
       <c r="D25" s="5">
         <v>2.0249780297663333</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>262.15481046999997</v>
       </c>
       <c r="C26" s="5">
         <v>3.3088705499999946</v>
       </c>
       <c r="D26" s="5">
         <v>16.465605204037971</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>262.13438052999999</v>
       </c>
       <c r="C27" s="5">
         <v>-2.0429939999985436E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-9.3476914193701965E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>262.95417320000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.81979267000002665</v>
       </c>
       <c r="D28" s="5">
         <v>3.8180795745077711</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>263.92753278999999</v>
       </c>
       <c r="C29" s="5">
         <v>0.97335958999997274</v>
       </c>
       <c r="D29" s="5">
         <v>4.5335173522237593</v>
       </c>
       <c r="E29" s="5">
         <v>4.1001274503861929</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>263.42467221999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.50286056999999573</v>
       </c>
       <c r="D30" s="5">
         <v>-2.2625499191848086</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>263.94306274000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.51839052000002539</v>
       </c>
       <c r="D31" s="5">
         <v>2.3871943019843744</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>264.53904908999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.59598634999997557</v>
       </c>
       <c r="D32" s="5">
         <v>2.743518672763412</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>266.01526253999998</v>
       </c>
       <c r="C33" s="5">
         <v>1.4762134499999888</v>
       </c>
       <c r="D33" s="5">
         <v>6.905783561673684</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>266.73332641000002</v>
       </c>
       <c r="C34" s="5">
         <v>0.71806387000003724</v>
       </c>
       <c r="D34" s="5">
         <v>3.2877256092837426</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>269.38363269000001</v>
       </c>
       <c r="C35" s="5">
         <v>2.6503062799999952</v>
       </c>
       <c r="D35" s="5">
         <v>12.597069976359654</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>268.91665625000002</v>
       </c>
       <c r="C36" s="5">
         <v>-0.46697643999999627</v>
       </c>
       <c r="D36" s="5">
         <v>-2.0604806285310806</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>270.05041308</v>
       </c>
       <c r="C37" s="5">
         <v>1.1337568299999816</v>
       </c>
       <c r="D37" s="5">
         <v>5.1781967729396916</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>270.19732601999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.14691293999999289</v>
       </c>
       <c r="D38" s="5">
         <v>0.6547813785573009</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>272.82478008999999</v>
       </c>
       <c r="C39" s="5">
         <v>2.6274540699999989</v>
       </c>
       <c r="D39" s="5">
         <v>12.313821557420624</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>272.59777057000002</v>
       </c>
       <c r="C40" s="5">
         <v>-0.22700951999996732</v>
       </c>
       <c r="D40" s="5">
         <v>-0.99392809723405362</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>271.01034447000001</v>
       </c>
       <c r="C41" s="5">
         <v>-1.587426100000016</v>
       </c>
       <c r="D41" s="5">
         <v>-6.7684675493878022</v>
       </c>
       <c r="E41" s="5">
         <v>2.683619857741637</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>273.44805223999998</v>
       </c>
       <c r="C42" s="5">
         <v>2.4377077699999745</v>
       </c>
       <c r="D42" s="5">
         <v>11.344198263387796</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>274.47089210000001</v>
       </c>
       <c r="C43" s="5">
         <v>1.0228398600000332</v>
       </c>
       <c r="D43" s="5">
         <v>4.5821378850713801</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>274.87810729</v>
       </c>
       <c r="C44" s="5">
         <v>0.40721518999998807</v>
       </c>
       <c r="D44" s="5">
         <v>1.7949643513374358</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>275.79905374999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.92094645999998193</v>
       </c>
       <c r="D45" s="5">
         <v>4.0953765261066088</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>275.99200714</v>
       </c>
       <c r="C46" s="5">
         <v>0.19295339000001377</v>
       </c>
       <c r="D46" s="5">
         <v>0.84277701943320515</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>277.91689456</v>
       </c>
       <c r="C47" s="5">
         <v>1.9248874200000046</v>
       </c>
       <c r="D47" s="5">
         <v>8.6979419749876552</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>277.16096398000002</v>
       </c>
       <c r="C48" s="5">
         <v>-0.75593057999998337</v>
       </c>
       <c r="D48" s="5">
         <v>-3.2155964475223842</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>276.45830558</v>
       </c>
       <c r="C49" s="5">
         <v>-0.70265840000001845</v>
       </c>
       <c r="D49" s="5">
         <v>-3.0001763416984351</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>276.37531102999998</v>
       </c>
       <c r="C50" s="5">
         <v>-8.2994550000023537E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-0.35965344565616064</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>276.55824784999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.18293682000000899</v>
       </c>
       <c r="D51" s="5">
         <v>0.79719542751710559</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>276.55695751000002</v>
       </c>
       <c r="C52" s="5">
         <v>-1.2903399999686371E-3</v>
       </c>
       <c r="D52" s="5">
         <v>-5.5987058000028789E-3</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>278.04146885</v>
       </c>
       <c r="C53" s="5">
         <v>1.4845113399999832</v>
       </c>
       <c r="D53" s="5">
         <v>6.6350126595613679</v>
       </c>
       <c r="E53" s="5">
         <v>2.5944118088002899</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>280.56465114000002</v>
       </c>
       <c r="C54" s="5">
         <v>2.5231822900000225</v>
       </c>
       <c r="D54" s="5">
         <v>11.450120153503018</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>281.30924793999998</v>
       </c>
       <c r="C55" s="5">
         <v>0.74459679999995387</v>
       </c>
       <c r="D55" s="5">
         <v>3.2316063313694743</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>283.29337869</v>
       </c>
       <c r="C56" s="5">
         <v>1.9841307500000198</v>
       </c>
       <c r="D56" s="5">
         <v>8.8000192874178715</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>282.95083347000002</v>
       </c>
       <c r="C57" s="5">
         <v>-0.34254521999997678</v>
       </c>
       <c r="D57" s="5">
         <v>-1.4413736082131479</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>284.06366326</v>
       </c>
       <c r="C58" s="5">
         <v>1.1128297899999779</v>
       </c>
       <c r="D58" s="5">
         <v>4.8229722396449626</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>285.22963442999998</v>
       </c>
       <c r="C59" s="5">
         <v>1.1659711699999775</v>
       </c>
       <c r="D59" s="5">
         <v>5.0382658863121099</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>285.47116807999998</v>
       </c>
       <c r="C60" s="5">
         <v>0.24153365000000804</v>
       </c>
       <c r="D60" s="5">
         <v>1.0209111247580616</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>286.54849144000002</v>
       </c>
       <c r="C61" s="5">
         <v>1.0773233600000367</v>
       </c>
       <c r="D61" s="5">
         <v>4.6238005670953264</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>282.30837115999998</v>
       </c>
       <c r="C62" s="5">
         <v>-4.2401202800000419</v>
       </c>
       <c r="D62" s="5">
         <v>-16.380501564252057</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>286.99743446999997</v>
       </c>
       <c r="C63" s="5">
         <v>4.6890633099999945</v>
       </c>
       <c r="D63" s="5">
         <v>21.857173051277591</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>287.62456033000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.62712586000003512</v>
       </c>
       <c r="D64" s="5">
         <v>2.6538966903848715</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>287.60336421</v>
       </c>
       <c r="C65" s="5">
         <v>-2.1196120000013252E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-8.8396613858554574E-2</v>
       </c>
       <c r="E65" s="5">
         <v>3.4390177118358345</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>289.82562385</v>
       </c>
       <c r="C66" s="5">
         <v>2.2222596400000043</v>
       </c>
       <c r="D66" s="5">
         <v>9.676557389282948</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>289.57244064000002</v>
       </c>
       <c r="C67" s="5">
         <v>-0.25318320999997468</v>
       </c>
       <c r="D67" s="5">
         <v>-1.043262998620953</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>289.18941546000002</v>
       </c>
       <c r="C68" s="5">
         <v>-0.38302518000000418</v>
       </c>
       <c r="D68" s="5">
         <v>-1.5757753263557772</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>290.04886799000002</v>
       </c>
       <c r="C69" s="5">
         <v>0.85945252999999866</v>
       </c>
       <c r="D69" s="5">
         <v>3.6251988380049616</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>291.10010315</v>
       </c>
       <c r="C70" s="5">
         <v>1.0512351599999761</v>
       </c>
       <c r="D70" s="5">
         <v>4.4369581444101858</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>293.33628255000002</v>
       </c>
       <c r="C71" s="5">
         <v>2.2361794000000259</v>
       </c>
       <c r="D71" s="5">
         <v>9.6178032394963253</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>295.33629124999999</v>
       </c>
       <c r="C72" s="5">
         <v>2.0000086999999667</v>
       </c>
       <c r="D72" s="5">
         <v>8.495667362918935</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>295.24135310999998</v>
       </c>
       <c r="C73" s="5">
         <v>-9.4938140000010662E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-0.38506802000493057</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>291.64202847000001</v>
       </c>
       <c r="C74" s="5">
         <v>-3.5993246399999634</v>
       </c>
       <c r="D74" s="5">
         <v>-13.687225288108774</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>294.10618201</v>
       </c>
       <c r="C75" s="5">
         <v>2.4641535399999839</v>
       </c>
       <c r="D75" s="5">
         <v>10.623785810984598</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>294.85147499999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.74529298999999583</v>
       </c>
       <c r="D76" s="5">
         <v>3.0836567995244257</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>295.45518937000003</v>
       </c>
       <c r="C77" s="5">
         <v>0.60371437000003425</v>
       </c>
       <c r="D77" s="5">
         <v>2.4848834746519</v>
       </c>
       <c r="E77" s="5">
         <v>2.7300880786174764</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>294.31466532000002</v>
       </c>
       <c r="C78" s="5">
         <v>-1.1405240500000104</v>
       </c>
       <c r="D78" s="5">
         <v>-4.5351778550410948</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>294.53740025000002</v>
       </c>
       <c r="C79" s="5">
         <v>0.22273493000000144</v>
       </c>
       <c r="D79" s="5">
         <v>0.9119397743948543</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>293.61196331999997</v>
       </c>
       <c r="C80" s="5">
         <v>-0.92543693000004623</v>
       </c>
       <c r="D80" s="5">
         <v>-3.7059229676744687</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>296.06659521</v>
       </c>
       <c r="C81" s="5">
         <v>2.4546318900000301</v>
       </c>
       <c r="D81" s="5">
         <v>10.506531197569192</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>295.63368086999998</v>
       </c>
       <c r="C82" s="5">
         <v>-0.43291434000002482</v>
       </c>
       <c r="D82" s="5">
         <v>-1.7406205520889562</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>294.25894943999998</v>
       </c>
       <c r="C83" s="5">
         <v>-1.3747314299999971</v>
       </c>
       <c r="D83" s="5">
         <v>-5.4396147601880829</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>296.26165936000001</v>
       </c>
       <c r="C84" s="5">
         <v>2.0027099200000293</v>
       </c>
       <c r="D84" s="5">
         <v>8.4798935507375042</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>296.27573223000002</v>
       </c>
       <c r="C85" s="5">
         <v>1.4072870000006787E-2</v>
       </c>
       <c r="D85" s="5">
         <v>5.7016681531441016E-2</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>293.30006639999999</v>
       </c>
       <c r="C86" s="5">
         <v>-2.9756658300000254</v>
       </c>
       <c r="D86" s="5">
         <v>-11.408312545269016</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>298.62936735</v>
       </c>
       <c r="C87" s="5">
         <v>5.3293009500000039</v>
       </c>
       <c r="D87" s="5">
         <v>24.120705347528325</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>297.97167936</v>
       </c>
       <c r="C88" s="5">
         <v>-0.65768798999999944</v>
       </c>
       <c r="D88" s="5">
         <v>-2.6110478529693615</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>297.49872259</v>
       </c>
       <c r="C89" s="5">
         <v>-0.47295676999999614</v>
       </c>
       <c r="D89" s="5">
         <v>-1.8881647043527017</v>
       </c>
       <c r="E89" s="5">
         <v>0.69165589013935325</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>297.99110839999997</v>
       </c>
       <c r="C90" s="5">
         <v>0.49238580999997339</v>
       </c>
       <c r="D90" s="5">
         <v>2.0042820992585364</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>298.27751361000003</v>
       </c>
       <c r="C91" s="5">
         <v>0.28640521000005492</v>
       </c>
       <c r="D91" s="5">
         <v>1.1594603189116315</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>299.60652813000002</v>
       </c>
       <c r="C92" s="5">
         <v>1.329014519999987</v>
       </c>
       <c r="D92" s="5">
         <v>5.4797502883003446</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>299.27494280000002</v>
       </c>
       <c r="C93" s="5">
         <v>-0.33158532999999579</v>
       </c>
       <c r="D93" s="5">
         <v>-1.3200288408746763</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>300.02536049999998</v>
       </c>
       <c r="C94" s="5">
         <v>0.75041769999995722</v>
       </c>
       <c r="D94" s="5">
         <v>3.0507880825459521</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>299.92635203999998</v>
       </c>
       <c r="C95" s="5">
         <v>-9.9008459999993192E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-0.3952824128169441</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>298.08536208999999</v>
       </c>
       <c r="C96" s="5">
         <v>-1.8409899499999938</v>
       </c>
       <c r="D96" s="5">
         <v>-7.1221196627978101</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>301.47425692000002</v>
       </c>
       <c r="C97" s="5">
         <v>3.3888948300000266</v>
       </c>
       <c r="D97" s="5">
         <v>14.528876833538163</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>302.89298484</v>
       </c>
       <c r="C98" s="5">
         <v>1.4187279199999807</v>
       </c>
       <c r="D98" s="5">
         <v>5.7956421706967687</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>303.64507118</v>
       </c>
       <c r="C99" s="5">
         <v>0.75208634000000529</v>
       </c>
       <c r="D99" s="5">
         <v>3.020642034333787</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>304.27413531000002</v>
       </c>
       <c r="C100" s="5">
         <v>0.62906413000001749</v>
       </c>
       <c r="D100" s="5">
         <v>2.5145739976854209</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>303.77106350000003</v>
       </c>
       <c r="C101" s="5">
         <v>-0.50307180999999446</v>
       </c>
       <c r="D101" s="5">
         <v>-1.9660781760441948</v>
       </c>
       <c r="E101" s="5">
         <v>2.1083589386178048</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>304.60560747</v>
       </c>
       <c r="C102" s="5">
         <v>0.83454396999997016</v>
       </c>
       <c r="D102" s="5">
         <v>3.3470080166131178</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>305.13729867000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.53169120000001158</v>
       </c>
       <c r="D103" s="5">
         <v>2.1148346255285722</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>305.33473336999998</v>
       </c>
       <c r="C104" s="5">
         <v>0.19743469999997387</v>
       </c>
       <c r="D104" s="5">
         <v>0.77921183089493251</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>304.81661707000001</v>
       </c>
       <c r="C105" s="5">
         <v>-0.51811629999997422</v>
       </c>
       <c r="D105" s="5">
         <v>-2.0173586364012008</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>305.71658423000002</v>
       </c>
       <c r="C106" s="5">
         <v>0.89996716000001697</v>
       </c>
       <c r="D106" s="5">
         <v>3.6010880327076888</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>306.74116321999998</v>
       </c>
       <c r="C107" s="5">
         <v>1.0245789899999522</v>
       </c>
       <c r="D107" s="5">
         <v>4.0966465844079369</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>305.00798822000002</v>
       </c>
       <c r="C108" s="5">
         <v>-1.7331749999999602</v>
       </c>
       <c r="D108" s="5">
         <v>-6.5735508357454231</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>307.92422137</v>
       </c>
       <c r="C109" s="5">
         <v>2.9162331499999823</v>
       </c>
       <c r="D109" s="5">
         <v>12.096398103642802</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>307.46551328999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.45870808000000807</v>
       </c>
       <c r="D110" s="5">
         <v>-1.7730403003857864</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>307.47017233999998</v>
       </c>
       <c r="C111" s="5">
         <v>4.6590499999865642E-3</v>
       </c>
       <c r="D111" s="5">
         <v>1.8185213414123602E-2</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>308.69696742999997</v>
       </c>
       <c r="C112" s="5">
         <v>1.226795089999996</v>
       </c>
       <c r="D112" s="5">
         <v>4.8944383167220717</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>310.26584467999999</v>
       </c>
       <c r="C113" s="5">
         <v>1.5688772500000141</v>
       </c>
       <c r="D113" s="5">
         <v>6.2721029799371442</v>
       </c>
       <c r="E113" s="5">
         <v>2.1380513025724524</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>310.75582973000002</v>
       </c>
       <c r="C114" s="5">
         <v>0.48998505000002979</v>
       </c>
       <c r="D114" s="5">
         <v>1.9116385685879145</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>309.91021389000002</v>
       </c>
       <c r="C115" s="5">
         <v>-0.84561583999999357</v>
       </c>
       <c r="D115" s="5">
         <v>-3.2169596372205844</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>310.35117163000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.44095773999998755</v>
       </c>
       <c r="D116" s="5">
         <v>1.7208531251767134</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>310.72670155999998</v>
       </c>
       <c r="C117" s="5">
         <v>0.37552992999997059</v>
       </c>
       <c r="D117" s="5">
         <v>1.4617217807834981</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>310.56285859000002</v>
       </c>
       <c r="C118" s="5">
         <v>-0.16384296999996195</v>
       </c>
       <c r="D118" s="5">
         <v>-0.6309157603543003</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>313.07213588000002</v>
       </c>
       <c r="C119" s="5">
         <v>2.50927729</v>
       </c>
       <c r="D119" s="5">
         <v>10.13841121289869</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>310.20208550000001</v>
       </c>
       <c r="C120" s="5">
         <v>-2.8700503800000092</v>
       </c>
       <c r="D120" s="5">
         <v>-10.462788401471478</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>311.88602157999998</v>
       </c>
       <c r="C121" s="5">
         <v>1.6839360799999668</v>
       </c>
       <c r="D121" s="5">
         <v>6.7122722152465286</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>312.05748218000002</v>
       </c>
       <c r="C122" s="5">
         <v>0.17146060000004582</v>
       </c>
       <c r="D122" s="5">
         <v>0.66170322111391844</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>312.91218474999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.85470256999997218</v>
       </c>
       <c r="D123" s="5">
         <v>3.3366782133867012</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>312.83353883000001</v>
       </c>
       <c r="C124" s="5">
         <v>-7.8645919999985381E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-0.30118595211354737</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>313.49423959000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.66070075999999744</v>
       </c>
       <c r="D125" s="5">
         <v>2.5640334092841055</v>
       </c>
       <c r="E125" s="5">
         <v>1.040525396319314</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>314.01783547000002</v>
       </c>
       <c r="C126" s="5">
         <v>0.52359588000001622</v>
       </c>
       <c r="D126" s="5">
         <v>2.022745463113429</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>314.60119897999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.58336350999996966</v>
       </c>
       <c r="D127" s="5">
         <v>2.2522076126607393</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>315.00593495999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.40473597999999811</v>
       </c>
       <c r="D128" s="5">
         <v>1.5547764706611789</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>316.07955662000001</v>
       </c>
       <c r="C129" s="5">
         <v>1.0736216600000148</v>
       </c>
       <c r="D129" s="5">
         <v>4.1674550300565993</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>322.59398270000003</v>
       </c>
       <c r="C130" s="5">
         <v>6.5144260800000211</v>
       </c>
       <c r="D130" s="5">
         <v>27.737454634445701</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>317.18724688999998</v>
       </c>
       <c r="C131" s="5">
         <v>-5.4067358100000433</v>
       </c>
       <c r="D131" s="5">
         <v>-18.358032760707676</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>316.71756565999999</v>
       </c>
       <c r="C132" s="5">
         <v>-0.46968122999999196</v>
       </c>
       <c r="D132" s="5">
         <v>-1.7625230244416423</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>315.08302313000002</v>
       </c>
       <c r="C133" s="5">
         <v>-1.6345425299999761</v>
       </c>
       <c r="D133" s="5">
         <v>-6.0202605762904371</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>319.13692800000001</v>
       </c>
       <c r="C134" s="5">
         <v>4.0539048699999967</v>
       </c>
       <c r="D134" s="5">
         <v>16.580168234720571</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>316.14195809</v>
       </c>
       <c r="C135" s="5">
         <v>-2.9949699100000089</v>
       </c>
       <c r="D135" s="5">
         <v>-10.698049721296155</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>315.76804684000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.37391124999999192</v>
       </c>
       <c r="D136" s="5">
         <v>-1.4100824072398099</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>316.64728658000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.87923974000000271</v>
       </c>
       <c r="D137" s="5">
         <v>3.3929864558964073</v>
       </c>
       <c r="E137" s="5">
         <v>1.0057750962581213</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>315.48310997999999</v>
       </c>
       <c r="C138" s="5">
         <v>-1.1641766000000189</v>
       </c>
       <c r="D138" s="5">
         <v>-4.3237575314830856</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>316.11157449000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.6284645100000148</v>
       </c>
       <c r="D139" s="5">
         <v>2.4168500362502066</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>316.93718027</v>
       </c>
       <c r="C140" s="5">
         <v>0.82560577999998941</v>
       </c>
       <c r="D140" s="5">
         <v>3.1795197950532206</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>318.65028453999997</v>
       </c>
       <c r="C141" s="5">
         <v>1.7131042699999739</v>
       </c>
       <c r="D141" s="5">
         <v>6.6825652925630363</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>319.09227284999997</v>
       </c>
       <c r="C142" s="5">
         <v>0.44198830999999927</v>
       </c>
       <c r="D142" s="5">
         <v>1.6772336326963622</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>318.15250672000002</v>
       </c>
       <c r="C143" s="5">
         <v>-0.93976612999995268</v>
       </c>
       <c r="D143" s="5">
         <v>-3.4774596453021056</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>321.57070324</v>
       </c>
       <c r="C144" s="5">
         <v>3.4181965199999809</v>
       </c>
       <c r="D144" s="5">
         <v>13.682472907168242</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>325.44528062000001</v>
       </c>
       <c r="C145" s="5">
         <v>3.8745773800000052</v>
       </c>
       <c r="D145" s="5">
         <v>15.45640544537541</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>326.79399813999999</v>
       </c>
       <c r="C146" s="5">
         <v>1.3487175199999797</v>
       </c>
       <c r="D146" s="5">
         <v>5.0879992642766769</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>325.76357862999998</v>
       </c>
       <c r="C147" s="5">
         <v>-1.0304195100000015</v>
       </c>
       <c r="D147" s="5">
         <v>-3.7188063222691525</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>327.37228830999999</v>
       </c>
       <c r="C148" s="5">
         <v>1.608709680000004</v>
       </c>
       <c r="D148" s="5">
         <v>6.0895585992264634</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>327.64742787</v>
       </c>
       <c r="C149" s="5">
         <v>0.27513956000001372</v>
       </c>
       <c r="D149" s="5">
         <v>1.0132132613958733</v>
       </c>
       <c r="E149" s="5">
         <v>3.473941434587613</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>328.83144792000002</v>
       </c>
       <c r="C150" s="5">
         <v>1.1840200500000151</v>
       </c>
       <c r="D150" s="5">
         <v>4.4236770056647279</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>330.28292546</v>
       </c>
       <c r="C151" s="5">
         <v>1.4514775399999849</v>
       </c>
       <c r="D151" s="5">
         <v>5.4273608133478923</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>330.93529124000003</v>
       </c>
       <c r="C152" s="5">
         <v>0.6523657800000251</v>
       </c>
       <c r="D152" s="5">
         <v>2.3961260101186044</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>331.2480099</v>
       </c>
       <c r="C153" s="5">
         <v>0.31271865999997317</v>
       </c>
       <c r="D153" s="5">
         <v>1.1398569142001325</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>332.60191056000002</v>
       </c>
       <c r="C154" s="5">
         <v>1.3539006600000221</v>
       </c>
       <c r="D154" s="5">
         <v>5.0165005079711555</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>333.08360491000002</v>
       </c>
       <c r="C155" s="5">
         <v>0.48169434999999794</v>
       </c>
       <c r="D155" s="5">
         <v>1.7518233886924861</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>334.28983679999999</v>
       </c>
       <c r="C156" s="5">
         <v>1.2062318899999696</v>
       </c>
       <c r="D156" s="5">
         <v>4.4333003178991914</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>335.03779372999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.74795692999998664</v>
       </c>
       <c r="D157" s="5">
         <v>2.7182289687482042</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>336.22810843000002</v>
       </c>
       <c r="C158" s="5">
         <v>1.1903147000000445</v>
       </c>
       <c r="D158" s="5">
         <v>4.3476340720974394</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>340.58212028000003</v>
       </c>
       <c r="C159" s="5">
         <v>4.3540118500000062</v>
       </c>
       <c r="D159" s="5">
         <v>16.695451886772151</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>340.24794815000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.33417213000001311</v>
       </c>
       <c r="D160" s="5">
         <v>-1.1710820033129621</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>340.97501624</v>
       </c>
       <c r="C161" s="5">
         <v>0.72706808999998884</v>
       </c>
       <c r="D161" s="5">
         <v>2.5946055783992117</v>
       </c>
       <c r="E161" s="5">
         <v>4.0676615277101869</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>340.33207646</v>
       </c>
       <c r="C162" s="5">
         <v>-0.64293978000000607</v>
       </c>
       <c r="D162" s="5">
         <v>-2.239391309012162</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>341.4430835</v>
       </c>
       <c r="C163" s="5">
         <v>1.1110070400000041</v>
       </c>
       <c r="D163" s="5">
         <v>3.9884812921524793</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>341.2588366</v>
       </c>
       <c r="C164" s="5">
         <v>-0.1842469000000051</v>
       </c>
       <c r="D164" s="5">
         <v>-0.64561645839109616</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>341.46681096999998</v>
       </c>
       <c r="C165" s="5">
         <v>0.20797436999998808</v>
       </c>
       <c r="D165" s="5">
         <v>0.73377578909958885</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>341.50419513999998</v>
       </c>
       <c r="C166" s="5">
         <v>3.738416999999572E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.13145648508274821</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>342.39864290999998</v>
       </c>
       <c r="C167" s="5">
         <v>0.89444776999999931</v>
       </c>
       <c r="D167" s="5">
         <v>3.1886426245240074</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>339.78459405000001</v>
       </c>
       <c r="C168" s="5">
         <v>-2.6140488599999685</v>
       </c>
       <c r="D168" s="5">
         <v>-8.7863592511695838</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>342.04893759999999</v>
       </c>
       <c r="C169" s="5">
         <v>2.2643435499999782</v>
       </c>
       <c r="D169" s="5">
         <v>8.29658032878109</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>340.43448866</v>
       </c>
       <c r="C170" s="5">
         <v>-1.6144489399999884</v>
       </c>
       <c r="D170" s="5">
         <v>-5.5191781460239504</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>341.49316242999998</v>
       </c>
       <c r="C171" s="5">
         <v>1.0586737699999844</v>
       </c>
       <c r="D171" s="5">
         <v>3.7962196442133278</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>341.63331126000003</v>
       </c>
       <c r="C172" s="5">
         <v>0.14014883000004374</v>
       </c>
       <c r="D172" s="5">
         <v>0.49359327553077925</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>341.80060402999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.16729276999996046</v>
       </c>
       <c r="D173" s="5">
         <v>0.58920742824011274</v>
       </c>
       <c r="E173" s="5">
         <v>0.24212559591723082</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>343.94252236</v>
       </c>
       <c r="C174" s="5">
         <v>2.14191833000001</v>
       </c>
       <c r="D174" s="5">
         <v>7.7845598251691239</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>342.73274452999999</v>
       </c>
       <c r="C175" s="5">
         <v>-1.2097778300000073</v>
       </c>
       <c r="D175" s="5">
         <v>-4.1401551861577568</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>342.65286500000002</v>
       </c>
       <c r="C176" s="5">
         <v>-7.9879529999971055E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.27932159714284532</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>342.10774400999998</v>
       </c>
       <c r="C177" s="5">
         <v>-0.54512099000004355</v>
       </c>
       <c r="D177" s="5">
         <v>-1.8924451472802639</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>342.10491812999999</v>
       </c>
       <c r="C178" s="5">
         <v>-2.8258799999889561E-3</v>
       </c>
       <c r="D178" s="5">
         <v>-9.9117953455296615E-3</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>344.64554140000001</v>
       </c>
       <c r="C179" s="5">
         <v>2.540623270000026</v>
       </c>
       <c r="D179" s="5">
         <v>9.2849006434885482</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>343.15920539000001</v>
       </c>
       <c r="C180" s="5">
         <v>-1.4863360100000023</v>
       </c>
       <c r="D180" s="5">
         <v>-5.0541759418861076</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>344.01446282000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.85525742999999466</v>
       </c>
       <c r="D181" s="5">
         <v>3.0321050545517814</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>343.94034549999998</v>
       </c>
       <c r="C182" s="5">
         <v>-7.4117320000027576E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-0.25823178236569211</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>342.84913022000001</v>
       </c>
       <c r="C183" s="5">
         <v>-1.0912152799999717</v>
       </c>
       <c r="D183" s="5">
         <v>-3.7414875125679536</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>342.31995776999997</v>
       </c>
       <c r="C184" s="5">
         <v>-0.52917245000003277</v>
       </c>
       <c r="D184" s="5">
         <v>-1.8365045851051032</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>343.76854593000002</v>
       </c>
       <c r="C185" s="5">
         <v>1.4485881600000425</v>
       </c>
       <c r="D185" s="5">
         <v>5.1978847241192838</v>
       </c>
       <c r="E185" s="5">
         <v>0.57575729147256727</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>344.1426386</v>
       </c>
       <c r="C186" s="5">
         <v>0.37409266999998181</v>
       </c>
       <c r="D186" s="5">
         <v>1.3136972087278265</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>344.10051808999998</v>
       </c>
       <c r="C187" s="5">
         <v>-4.212051000001793E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.14677228462329772</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>344.87531475999998</v>
       </c>
       <c r="C188" s="5">
         <v>0.77479667000000063</v>
       </c>
       <c r="D188" s="5">
         <v>2.7357037345129065</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>345.68919649999998</v>
       </c>
       <c r="C189" s="5">
         <v>0.81388173999999935</v>
       </c>
       <c r="D189" s="5">
         <v>2.8689643627888284</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>345.85785308999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.16865659000001187</v>
       </c>
       <c r="D190" s="5">
         <v>0.58703562453301661</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>343.24732210000002</v>
       </c>
       <c r="C191" s="5">
         <v>-2.6105309899999725</v>
       </c>
       <c r="D191" s="5">
         <v>-8.6908716001815041</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>349.61381060000002</v>
       </c>
       <c r="C192" s="5">
         <v>6.3664885000000027</v>
       </c>
       <c r="D192" s="5">
         <v>24.674337035023687</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>351.91034843</v>
       </c>
       <c r="C193" s="5">
         <v>2.296537829999977</v>
       </c>
       <c r="D193" s="5">
         <v>8.1736532500982229</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>348.91697357999999</v>
       </c>
       <c r="C194" s="5">
         <v>-2.9933748500000092</v>
       </c>
       <c r="D194" s="5">
         <v>-9.7430392383997315</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>349.68972622000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.77275264000002153</v>
       </c>
       <c r="D195" s="5">
         <v>2.6902744064836837</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>351.23162836</v>
       </c>
       <c r="C196" s="5">
         <v>1.5419021399999906</v>
       </c>
       <c r="D196" s="5">
         <v>5.4214363699081058</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>351.81980861</v>
       </c>
       <c r="C197" s="5">
         <v>0.58818024999999352</v>
       </c>
       <c r="D197" s="5">
         <v>2.0281590084228363</v>
       </c>
       <c r="E197" s="5">
         <v>2.3420591486108311</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>352.61886636000003</v>
       </c>
       <c r="C198" s="5">
         <v>0.79905775000003132</v>
       </c>
       <c r="D198" s="5">
         <v>2.7597602610895722</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>352.45814510000002</v>
       </c>
       <c r="C199" s="5">
         <v>-0.16072126000000253</v>
       </c>
       <c r="D199" s="5">
         <v>-0.54558271520235291</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>352.37684496000003</v>
       </c>
       <c r="C200" s="5">
         <v>-8.130013999999619E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-0.27644840515339553</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>349.56669578999998</v>
       </c>
       <c r="C201" s="5">
         <v>-2.8101491700000452</v>
       </c>
       <c r="D201" s="5">
         <v>-9.1610217540304628</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>350.21504231</v>
       </c>
       <c r="C202" s="5">
         <v>0.64834652000001824</v>
       </c>
       <c r="D202" s="5">
         <v>2.2485024781369267</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>350.25753442000001</v>
       </c>
       <c r="C203" s="5">
         <v>4.2492110000011962E-2</v>
       </c>
       <c r="D203" s="5">
         <v>0.14569497812406684</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>350.87732254999997</v>
       </c>
       <c r="C204" s="5">
         <v>0.6197881299999608</v>
       </c>
       <c r="D204" s="5">
         <v>2.1442137685389939</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>355.48957967000001</v>
       </c>
       <c r="C205" s="5">
         <v>4.612257120000038</v>
       </c>
       <c r="D205" s="5">
         <v>16.965799842338548</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>355.34392154</v>
       </c>
       <c r="C206" s="5">
         <v>-0.14565813000001526</v>
       </c>
       <c r="D206" s="5">
         <v>-0.49058088612679018</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>356.42270981000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.0787882700000182</v>
       </c>
       <c r="D207" s="5">
         <v>3.7045287603259647</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>356.44462887999998</v>
       </c>
       <c r="C208" s="5">
         <v>2.1919069999967178E-2</v>
       </c>
       <c r="D208" s="5">
         <v>7.3821846010857506E-2</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>356.288229</v>
       </c>
       <c r="C209" s="5">
         <v>-0.15639987999998084</v>
       </c>
       <c r="D209" s="5">
         <v>-0.525264176505158</v>
       </c>
       <c r="E209" s="5">
         <v>1.2700877780742914</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>356.06352774999999</v>
       </c>
       <c r="C210" s="5">
         <v>-0.22470125000000962</v>
       </c>
       <c r="D210" s="5">
         <v>-0.75418758237889572</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>356.91075015000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.84722240000002103</v>
       </c>
       <c r="D211" s="5">
         <v>2.8929609001032919</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>357.71567905000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.80492889999999306</v>
       </c>
       <c r="D212" s="5">
         <v>2.7401426845421462</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>358.92479947999999</v>
       </c>
       <c r="C213" s="5">
         <v>1.2091204299999845</v>
       </c>
       <c r="D213" s="5">
         <v>4.1324013083422706</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>359.31909991999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.39430043999999498</v>
       </c>
       <c r="D214" s="5">
         <v>1.3262663858247592</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>359.07801812000002</v>
       </c>
       <c r="C215" s="5">
         <v>-0.24108179999996082</v>
       </c>
       <c r="D215" s="5">
         <v>-0.8021643813587942</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>359.08313661</v>
       </c>
       <c r="C216" s="5">
         <v>5.1184899999725531E-3</v>
       </c>
       <c r="D216" s="5">
         <v>1.7106782537679166E-2</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>361.31941467000001</v>
       </c>
       <c r="C217" s="5">
         <v>2.2362780600000178</v>
       </c>
       <c r="D217" s="5">
         <v>7.7346623296116634</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>361.76917200999998</v>
       </c>
       <c r="C218" s="5">
         <v>0.44975733999996237</v>
       </c>
       <c r="D218" s="5">
         <v>1.5039854354452098</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>364.58186561000002</v>
       </c>
       <c r="C219" s="5">
         <v>2.8126936000000455</v>
       </c>
       <c r="D219" s="5">
         <v>9.7392744563642211</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>366.49733508000003</v>
       </c>
       <c r="C220" s="5">
         <v>1.915469470000005</v>
       </c>
       <c r="D220" s="5">
         <v>6.4900663919301271</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>367.22383299000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.72649790999997776</v>
       </c>
       <c r="D221" s="5">
         <v>2.4048342715052407</v>
       </c>
       <c r="E221" s="5">
         <v>3.0693138588083979</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>371.36892468999997</v>
       </c>
       <c r="C222" s="5">
         <v>4.1450916999999663</v>
       </c>
       <c r="D222" s="5">
         <v>14.418542048106641</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>368.74174124000001</v>
       </c>
       <c r="C223" s="5">
         <v>-2.6271834499999613</v>
       </c>
       <c r="D223" s="5">
         <v>-8.1665492093131888</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>369.23744456999998</v>
       </c>
       <c r="C224" s="5">
         <v>0.49570332999996936</v>
       </c>
       <c r="D224" s="5">
         <v>1.6251533223809789</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>367.78177224000001</v>
       </c>
       <c r="C225" s="5">
         <v>-1.4556723299999703</v>
       </c>
       <c r="D225" s="5">
         <v>-4.6296063845708506</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>367.81831129</v>
       </c>
       <c r="C226" s="5">
         <v>3.6539049999987583E-2</v>
       </c>
       <c r="D226" s="5">
         <v>0.11928494075210683</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>368.46533189000002</v>
       </c>
       <c r="C227" s="5">
         <v>0.64702060000001893</v>
       </c>
       <c r="D227" s="5">
         <v>2.131434910637342</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>372.80279618999998</v>
       </c>
       <c r="C228" s="5">
         <v>4.3374642999999651</v>
       </c>
       <c r="D228" s="5">
         <v>15.077480733875003</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>372.57238518999998</v>
       </c>
       <c r="C229" s="5">
         <v>-0.2304110000000037</v>
       </c>
       <c r="D229" s="5">
         <v>-0.73914482150909677</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>372.85499048000003</v>
       </c>
       <c r="C230" s="5">
         <v>0.28260529000004908</v>
       </c>
       <c r="D230" s="5">
         <v>0.91403641525726886</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>369.92232100000001</v>
       </c>
       <c r="C231" s="5">
         <v>-2.9326694800000155</v>
       </c>
       <c r="D231" s="5">
         <v>-9.0407387956772602</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>372.98577440999998</v>
       </c>
       <c r="C232" s="5">
         <v>3.0634534099999655</v>
       </c>
       <c r="D232" s="5">
         <v>10.402973682292904</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>373.23259518999998</v>
       </c>
       <c r="C233" s="5">
         <v>0.24682078000000729</v>
       </c>
       <c r="D233" s="5">
         <v>0.79698832694499178</v>
       </c>
       <c r="E233" s="5">
         <v>1.636266946803433</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>377.07930592000002</v>
       </c>
       <c r="C234" s="5">
         <v>3.8467107300000407</v>
       </c>
       <c r="D234" s="5">
         <v>13.093491777151268</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>374.96972067000002</v>
       </c>
       <c r="C235" s="5">
         <v>-2.1095852500000092</v>
       </c>
       <c r="D235" s="5">
         <v>-6.5106795782858047</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>375.34576979000002</v>
       </c>
       <c r="C236" s="5">
         <v>0.37604912000000468</v>
       </c>
       <c r="D236" s="5">
         <v>1.2101146500830273</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>377.74242278999998</v>
       </c>
       <c r="C237" s="5">
         <v>2.396652999999958</v>
       </c>
       <c r="D237" s="5">
         <v>7.9371210304522988</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>377.31487998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.42754280999997718</v>
       </c>
       <c r="D238" s="5">
         <v>-1.3497811274200355</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>378.14308727999997</v>
       </c>
       <c r="C239" s="5">
         <v>0.82820729999997411</v>
       </c>
       <c r="D239" s="5">
         <v>2.6660364895914279</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>377.25479847999998</v>
       </c>
       <c r="C240" s="5">
         <v>-0.88828879999999799</v>
       </c>
       <c r="D240" s="5">
         <v>-2.7827610591439678</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>375.09913784999998</v>
       </c>
       <c r="C241" s="5">
         <v>-2.1556606299999999</v>
       </c>
       <c r="D241" s="5">
         <v>-6.6454431741072018</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>378.21573274999997</v>
       </c>
       <c r="C242" s="5">
         <v>3.1165948999999955</v>
       </c>
       <c r="D242" s="5">
         <v>10.438956117059583</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>383.36953023000001</v>
       </c>
       <c r="C243" s="5">
         <v>5.153797480000037</v>
       </c>
       <c r="D243" s="5">
         <v>17.634856744714924</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>383.89310423000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.52357399999999643</v>
       </c>
       <c r="D244" s="5">
         <v>1.6512259160618159</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>384.04662353999998</v>
       </c>
       <c r="C245" s="5">
         <v>0.15351930999997876</v>
       </c>
       <c r="D245" s="5">
         <v>0.48093831703768242</v>
       </c>
       <c r="E245" s="5">
         <v>2.8973965536142288</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>383.57386378000001</v>
       </c>
       <c r="C246" s="5">
         <v>-0.47275975999997399</v>
       </c>
       <c r="D246" s="5">
         <v>-1.4672345073451498</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>384.65978530000001</v>
       </c>
       <c r="C247" s="5">
         <v>1.0859215199999994</v>
       </c>
       <c r="D247" s="5">
         <v>3.4506756292118412</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>385.46129994</v>
       </c>
       <c r="C248" s="5">
         <v>0.80151463999999351</v>
       </c>
       <c r="D248" s="5">
         <v>2.5292928411857263</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>387.32499408000001</v>
       </c>
       <c r="C249" s="5">
         <v>1.8636941400000069</v>
       </c>
       <c r="D249" s="5">
         <v>5.9587666667365813</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>396.53606415000002</v>
       </c>
       <c r="C250" s="5">
         <v>9.2110700700000052</v>
       </c>
       <c r="D250" s="5">
         <v>32.582445350275925</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>392.03030945</v>
       </c>
       <c r="C251" s="5">
         <v>-4.5057547000000113</v>
       </c>
       <c r="D251" s="5">
         <v>-12.814664165104528</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>389.41173051999999</v>
       </c>
       <c r="C252" s="5">
         <v>-2.6185789300000124</v>
       </c>
       <c r="D252" s="5">
         <v>-7.7274304744571083</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>387.65216275</v>
       </c>
       <c r="C253" s="5">
         <v>-1.7595677699999897</v>
       </c>
       <c r="D253" s="5">
         <v>-5.2894897887452608</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>385.97115212</v>
       </c>
       <c r="C254" s="5">
         <v>-1.6810106300000029</v>
       </c>
       <c r="D254" s="5">
         <v>-5.0813353404707495</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>386.12915242999998</v>
       </c>
       <c r="C255" s="5">
         <v>0.15800030999997716</v>
       </c>
       <c r="D255" s="5">
         <v>0.49233688361076666</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>386.46973688000003</v>
       </c>
       <c r="C256" s="5">
         <v>0.34058445000005122</v>
       </c>
       <c r="D256" s="5">
         <v>1.0636075950928969</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>384.68854657000003</v>
       </c>
       <c r="C257" s="5">
         <v>-1.7811903099999995</v>
       </c>
       <c r="D257" s="5">
         <v>-5.3925850531846837</v>
       </c>
       <c r="E257" s="5">
         <v>0.16714716147820941</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>389.43757103000002</v>
       </c>
       <c r="C258" s="5">
         <v>4.7490244599999869</v>
       </c>
       <c r="D258" s="5">
         <v>15.862554660567163</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>385.29695670000001</v>
       </c>
       <c r="C259" s="5">
         <v>-4.1406143300000053</v>
       </c>
       <c r="D259" s="5">
         <v>-12.038470809440849</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>385.01555502000002</v>
       </c>
       <c r="C260" s="5">
         <v>-0.28140167999998766</v>
       </c>
       <c r="D260" s="5">
         <v>-0.8729081905053615</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>384.86400665000002</v>
       </c>
       <c r="C261" s="5">
         <v>-0.15154837000000043</v>
       </c>
       <c r="D261" s="5">
         <v>-0.47131824990405136</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>382.36455138000002</v>
       </c>
       <c r="C262" s="5">
         <v>-2.4994552699999986</v>
       </c>
       <c r="D262" s="5">
         <v>-7.5208332086881935</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>382.05808697999998</v>
       </c>
       <c r="C263" s="5">
         <v>-0.30646440000003849</v>
       </c>
       <c r="D263" s="5">
         <v>-0.95756900112554666</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>381.20336146</v>
       </c>
       <c r="C264" s="5">
         <v>-0.85472551999998814</v>
       </c>
       <c r="D264" s="5">
         <v>-2.6518062318215962</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>377.20749768000002</v>
       </c>
       <c r="C265" s="5">
         <v>-3.9958637799999792</v>
       </c>
       <c r="D265" s="5">
         <v>-11.878244711668184</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>375.78933598999998</v>
       </c>
       <c r="C266" s="5">
         <v>-1.4181616900000336</v>
       </c>
       <c r="D266" s="5">
         <v>-4.4194287415378675</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>373.19148116000002</v>
       </c>
       <c r="C267" s="5">
         <v>-2.5978548299999602</v>
       </c>
       <c r="D267" s="5">
         <v>-7.987413653329356</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>371.96588076</v>
       </c>
       <c r="C268" s="5">
         <v>-1.2256004000000189</v>
       </c>
       <c r="D268" s="5">
         <v>-3.8705174472425496</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>371.46105619000002</v>
       </c>
       <c r="C269" s="5">
         <v>-0.50482456999998249</v>
       </c>
       <c r="D269" s="5">
         <v>-1.6165137739428292</v>
       </c>
       <c r="E269" s="5">
         <v>-3.4384934248602783</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>372.57048788999998</v>
       </c>
       <c r="C270" s="5">
         <v>1.1094316999999592</v>
       </c>
       <c r="D270" s="5">
         <v>3.6434677376766533</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>371.49802224000001</v>
       </c>
       <c r="C271" s="5">
         <v>-1.0724656499999696</v>
       </c>
       <c r="D271" s="5">
         <v>-3.4001023880005476</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>371.62986101000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.13183877000000166</v>
       </c>
       <c r="D272" s="5">
         <v>0.42669321920951742</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>371.31762022999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.31224078000002464</v>
       </c>
       <c r="D273" s="5">
         <v>-1.0035854346365225</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>371.86628905999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.54866882999999689</v>
       </c>
       <c r="D274" s="5">
         <v>1.78763356634426</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>370.44783160999998</v>
       </c>
       <c r="C275" s="5">
         <v>-1.4184574500000053</v>
       </c>
       <c r="D275" s="5">
         <v>-4.482495908128536</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>372.98940720000002</v>
       </c>
       <c r="C276" s="5">
         <v>2.5415755900000363</v>
       </c>
       <c r="D276" s="5">
         <v>8.5508662332108187</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>373.80844440999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.81903720999997631</v>
       </c>
       <c r="D277" s="5">
         <v>2.6671054368455183</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>373.51522734000002</v>
       </c>
       <c r="C278" s="5">
         <v>-0.29321706999996877</v>
       </c>
       <c r="D278" s="5">
         <v>-0.9372352227661529</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>372.95557816000002</v>
       </c>
       <c r="C279" s="5">
         <v>-0.55964918000000807</v>
       </c>
       <c r="D279" s="5">
         <v>-1.7832531467757984</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>373.40957254</v>
       </c>
       <c r="C280" s="5">
         <v>0.45399437999998327</v>
       </c>
       <c r="D280" s="5">
         <v>1.4705653046200196</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>374.35821222999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.94863968999999315</v>
       </c>
       <c r="D281" s="5">
         <v>3.0915359049482838</v>
       </c>
       <c r="E281" s="5">
         <v>0.77993533688713867</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>373.70063326000002</v>
       </c>
       <c r="C282" s="5">
         <v>-0.65757896999997456</v>
       </c>
       <c r="D282" s="5">
         <v>-2.0876148415089113</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>374.63930900000003</v>
       </c>
       <c r="C283" s="5">
         <v>0.93867574000000786</v>
       </c>
       <c r="D283" s="5">
         <v>3.0561987668352053</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>374.66833150000002</v>
       </c>
       <c r="C284" s="5">
         <v>2.9022499999996398E-2</v>
       </c>
       <c r="D284" s="5">
         <v>9.300103284686223E-2</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>375.84058027999998</v>
       </c>
       <c r="C285" s="5">
         <v>1.1722487799999612</v>
       </c>
       <c r="D285" s="5">
         <v>3.8198038414854585</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>376.21084795000002</v>
       </c>
       <c r="C286" s="5">
         <v>0.37026767000003247</v>
       </c>
       <c r="D286" s="5">
         <v>1.1886333778224012</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>375.32223897</v>
       </c>
       <c r="C287" s="5">
         <v>-0.88860898000001498</v>
       </c>
       <c r="D287" s="5">
         <v>-2.7978634431339522</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>377.28432660999999</v>
       </c>
       <c r="C288" s="5">
         <v>1.9620876399999929</v>
       </c>
       <c r="D288" s="5">
         <v>6.4568434718534018</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>375.26185936000002</v>
       </c>
       <c r="C289" s="5">
         <v>-2.022467249999977</v>
       </c>
       <c r="D289" s="5">
         <v>-6.2464012644577238</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>380.26278545999998</v>
       </c>
       <c r="C290" s="5">
         <v>5.0009260999999583</v>
       </c>
       <c r="D290" s="5">
         <v>17.217590085611924</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>380.58077218</v>
       </c>
       <c r="C291" s="5">
         <v>0.31798672000002171</v>
       </c>
       <c r="D291" s="5">
         <v>1.0081027744130777</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>380.77434376999997</v>
       </c>
       <c r="C292" s="5">
         <v>0.19357158999997637</v>
       </c>
       <c r="D292" s="5">
         <v>0.61205617543831359</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>380.96206977000003</v>
       </c>
       <c r="C293" s="5">
         <v>0.18772600000005468</v>
       </c>
       <c r="D293" s="5">
         <v>0.59322022432481969</v>
       </c>
       <c r="E293" s="5">
         <v>1.764047728687923</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>381.2960124</v>
       </c>
       <c r="C294" s="5">
         <v>0.33394262999996727</v>
       </c>
       <c r="D294" s="5">
         <v>1.0569787359808069</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>381.89925392999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.60324152999999114</v>
       </c>
       <c r="D295" s="5">
         <v>1.9151054307396942</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>382.12963847999998</v>
       </c>
       <c r="C296" s="5">
         <v>0.23038454999999658</v>
       </c>
       <c r="D296" s="5">
         <v>0.72631874499669014</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>382.51644725</v>
       </c>
       <c r="C297" s="5">
         <v>0.38680877000001601</v>
       </c>
       <c r="D297" s="5">
         <v>1.221479348001675</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>382.63192117</v>
       </c>
       <c r="C298" s="5">
         <v>0.11547391999999945</v>
       </c>
       <c r="D298" s="5">
         <v>0.3628576170788822</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>384.47526743999998</v>
       </c>
       <c r="C299" s="5">
         <v>1.8433462699999836</v>
       </c>
       <c r="D299" s="5">
         <v>5.9367175976718034</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>384.60894733999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.13367990000000418</v>
       </c>
       <c r="D300" s="5">
         <v>0.41803209672792718</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>383.83205656000001</v>
       </c>
       <c r="C301" s="5">
         <v>-0.7768907799999738</v>
       </c>
       <c r="D301" s="5">
         <v>-2.3971909984875639</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>385.83212645999998</v>
       </c>
       <c r="C302" s="5">
         <v>2.0000698999999713</v>
       </c>
       <c r="D302" s="5">
         <v>6.4353083546842216</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>386.66570032999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.83357387000000926</v>
       </c>
       <c r="D303" s="5">
         <v>2.6235778062994708</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>387.51385449000003</v>
       </c>
       <c r="C304" s="5">
         <v>0.84815416000003552</v>
       </c>
       <c r="D304" s="5">
         <v>2.6641982214303361</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>387.14983113</v>
       </c>
       <c r="C305" s="5">
         <v>-0.36402336000003288</v>
       </c>
       <c r="D305" s="5">
         <v>-1.1214519533469969</v>
       </c>
       <c r="E305" s="5">
         <v>1.6242460473127274</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>388.14457836999998</v>
       </c>
       <c r="C306" s="5">
         <v>0.99474723999998105</v>
       </c>
       <c r="D306" s="5">
         <v>3.127241566129757</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>388.00207394</v>
       </c>
       <c r="C307" s="5">
         <v>-0.14250442999997404</v>
       </c>
       <c r="D307" s="5">
         <v>-0.43968263207541103</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>388.47746523000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.47539129000000457</v>
       </c>
       <c r="D308" s="5">
         <v>1.4802228815388618</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>388.27651043999998</v>
       </c>
       <c r="C309" s="5">
         <v>-0.2009547900000257</v>
       </c>
       <c r="D309" s="5">
         <v>-0.6189827494240574</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>388.47982349</v>
       </c>
       <c r="C310" s="5">
         <v>0.20331305000001976</v>
       </c>
       <c r="D310" s="5">
         <v>0.63016824871242605</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>389.10399747999998</v>
       </c>
       <c r="C311" s="5">
         <v>0.62417398999997431</v>
       </c>
       <c r="D311" s="5">
         <v>1.9451802504561577</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>390.04873824999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.94474077000000989</v>
       </c>
       <c r="D312" s="5">
         <v>2.9528130055654689</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>390.96053135</v>
       </c>
       <c r="C313" s="5">
         <v>0.91179310000001124</v>
       </c>
       <c r="D313" s="5">
         <v>2.8415152514655651</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>392.21228109999998</v>
       </c>
       <c r="C314" s="5">
         <v>1.2517497499999877</v>
       </c>
       <c r="D314" s="5">
         <v>3.9104593971815316</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>393.95391110999998</v>
       </c>
       <c r="C315" s="5">
         <v>1.7416300099999944</v>
       </c>
       <c r="D315" s="5">
         <v>5.4607212671011096</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>394.11182280000003</v>
       </c>
       <c r="C316" s="5">
         <v>0.15791169000004857</v>
       </c>
       <c r="D316" s="5">
         <v>0.4820674234916611</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>394.52513212999997</v>
       </c>
       <c r="C317" s="5">
         <v>0.41330932999994729</v>
       </c>
       <c r="D317" s="5">
         <v>1.2657370521553135</v>
       </c>
       <c r="E317" s="5">
         <v>1.9050249817940568</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>397.31082588999999</v>
       </c>
       <c r="C318" s="5">
         <v>2.7856937600000151</v>
       </c>
       <c r="D318" s="5">
         <v>8.8099720074761088</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>396.58909378999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.72173209999999699</v>
       </c>
       <c r="D319" s="5">
         <v>-2.1582037739734883</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>397.16073516</v>
       </c>
       <c r="C320" s="5">
         <v>0.57164137000000892</v>
       </c>
       <c r="D320" s="5">
         <v>1.7434518730163218</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>400.13506367999997</v>
       </c>
       <c r="C321" s="5">
         <v>2.9743285199999718</v>
       </c>
       <c r="D321" s="5">
         <v>9.3663328783041742</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>400.73981961999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.6047559400000182</v>
       </c>
       <c r="D322" s="5">
         <v>1.8288078033116495</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>401.87691258000001</v>
       </c>
       <c r="C323" s="5">
         <v>1.1370929600000181</v>
       </c>
       <c r="D323" s="5">
         <v>3.4586257188204517</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>402.88605340999999</v>
       </c>
       <c r="C324" s="5">
         <v>1.0091408299999785</v>
       </c>
       <c r="D324" s="5">
         <v>3.0552497288951708</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>403.27087234999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.38481894000000239</v>
       </c>
       <c r="D325" s="5">
         <v>1.1522274693962942</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>403.52529508999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.25442273999999543</v>
       </c>
       <c r="D326" s="5">
         <v>0.75971000522925269</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>403.94265030000003</v>
       </c>
       <c r="C327" s="5">
         <v>0.41735521000003928</v>
       </c>
       <c r="D327" s="5">
         <v>1.2482118299565581</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>404.32252729999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.37987699999996494</v>
       </c>
       <c r="D328" s="5">
         <v>1.1343630690632933</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>406.10203259000002</v>
       </c>
       <c r="C329" s="5">
         <v>1.7795052900000314</v>
       </c>
       <c r="D329" s="5">
         <v>5.4111830534145033</v>
       </c>
       <c r="E329" s="5">
         <v>2.9343885895171118</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>404.42599049</v>
       </c>
       <c r="C330" s="5">
         <v>-1.6760421000000179</v>
       </c>
       <c r="D330" s="5">
         <v>-4.8416867180019025</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>405.76793600000002</v>
       </c>
       <c r="C331" s="5">
         <v>1.3419455100000164</v>
       </c>
       <c r="D331" s="5">
         <v>4.0552547350478862</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>407.66839295</v>
       </c>
       <c r="C332" s="5">
         <v>1.9004569499999775</v>
       </c>
       <c r="D332" s="5">
         <v>5.7673895860597124</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>408.24253651999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.57414356999998972</v>
       </c>
       <c r="D333" s="5">
         <v>1.7031837445129039</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>408.03654368000002</v>
       </c>
       <c r="C334" s="5">
         <v>-0.20599283999996487</v>
       </c>
       <c r="D334" s="5">
         <v>-0.60382377945369381</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>408.36308552999998</v>
       </c>
       <c r="C335" s="5">
         <v>0.3265418499999555</v>
       </c>
       <c r="D335" s="5">
         <v>0.96456940206433028</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>406.53277143999998</v>
       </c>
       <c r="C336" s="5">
         <v>-1.8303140900000017</v>
       </c>
       <c r="D336" s="5">
         <v>-5.2478639960605866</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>407.16569542000002</v>
       </c>
       <c r="C337" s="5">
         <v>0.63292398000004368</v>
       </c>
       <c r="D337" s="5">
         <v>1.8843406095743864</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>407.06956915000001</v>
       </c>
       <c r="C338" s="5">
         <v>-9.6126270000013392E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-0.28293606762940238</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>408.43988454999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.3703153999999813</v>
       </c>
       <c r="D339" s="5">
         <v>4.1151878184706225</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>409.17490991</v>
       </c>
       <c r="C340" s="5">
         <v>0.73502536000000873</v>
       </c>
       <c r="D340" s="5">
         <v>2.1810140776001186</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>409.70336335000002</v>
       </c>
       <c r="C341" s="5">
         <v>0.52845344000002115</v>
       </c>
       <c r="D341" s="5">
         <v>1.5608681760498566</v>
       </c>
       <c r="E341" s="5">
         <v>0.886804416375786</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>408.30606391999999</v>
       </c>
       <c r="C342" s="5">
         <v>-1.3972994300000323</v>
       </c>
       <c r="D342" s="5">
         <v>-4.0167153294825457</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>410.51020229</v>
       </c>
       <c r="C343" s="5">
         <v>2.2041383700000097</v>
       </c>
       <c r="D343" s="5">
         <v>6.6737350225918091</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>411.24167268999997</v>
       </c>
       <c r="C344" s="5">
         <v>0.73147039999997787</v>
       </c>
       <c r="D344" s="5">
         <v>2.159308227434642</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>410.41391943000002</v>
       </c>
       <c r="C345" s="5">
         <v>-0.82775325999995175</v>
       </c>
       <c r="D345" s="5">
         <v>-2.3888167743910116</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>411.20361274999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.78969331999996939</v>
       </c>
       <c r="D346" s="5">
         <v>2.33355913114075</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>411.08936896</v>
       </c>
       <c r="C347" s="5">
         <v>-0.11424378999998908</v>
       </c>
       <c r="D347" s="5">
         <v>-0.33288437401924886</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>410.75764170999997</v>
       </c>
       <c r="C348" s="5">
         <v>-0.33172725000002856</v>
       </c>
       <c r="D348" s="5">
         <v>-0.96405002001183071</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>410.70789636000001</v>
       </c>
       <c r="C349" s="5">
         <v>-4.9745349999966493E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-0.14523083308247697</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>410.4250576</v>
       </c>
       <c r="C350" s="5">
         <v>-0.28283876000000419</v>
       </c>
       <c r="D350" s="5">
         <v>-0.8232710210102967</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>410.44494578000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.988818000000947E-2</v>
       </c>
       <c r="D351" s="5">
         <v>5.8164522891068771E-2</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>411.91649949999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.4715537199999744</v>
       </c>
       <c r="D352" s="5">
         <v>4.3881767885832756</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>412.50441145000002</v>
       </c>
       <c r="C353" s="5">
         <v>0.58791195000003427</v>
       </c>
       <c r="D353" s="5">
         <v>1.7262208591394934</v>
       </c>
       <c r="E353" s="5">
         <v>0.68367710655261593</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>412.35470486000003</v>
       </c>
       <c r="C354" s="5">
         <v>-0.14970658999999387</v>
       </c>
       <c r="D354" s="5">
         <v>-0.43463717549089287</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>413.89607389000003</v>
       </c>
       <c r="C355" s="5">
         <v>1.5413690299999985</v>
       </c>
       <c r="D355" s="5">
         <v>4.5789392447558308</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>414.38206114000002</v>
       </c>
       <c r="C356" s="5">
         <v>0.48598724999999376</v>
       </c>
       <c r="D356" s="5">
         <v>1.4181474721887133</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>413.59388772</v>
       </c>
       <c r="C357" s="5">
         <v>-0.788173420000021</v>
       </c>
       <c r="D357" s="5">
         <v>-2.2587276860325911</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>414.84479644999999</v>
       </c>
       <c r="C358" s="5">
         <v>1.2509087299999919</v>
       </c>
       <c r="D358" s="5">
         <v>3.6903690494048957</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>415.38349065</v>
       </c>
       <c r="C359" s="5">
         <v>0.538694200000009</v>
       </c>
       <c r="D359" s="5">
         <v>1.5694300791694094</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>416.36412077</v>
       </c>
       <c r="C360" s="5">
         <v>0.98063012000000072</v>
       </c>
       <c r="D360" s="5">
         <v>2.8700138771121653</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>417.19911925000002</v>
       </c>
       <c r="C361" s="5">
         <v>0.8349984800000243</v>
       </c>
       <c r="D361" s="5">
         <v>2.4332654274234145</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>417.52948578000002</v>
       </c>
       <c r="C362" s="5">
         <v>0.33036652999999205</v>
       </c>
       <c r="D362" s="5">
         <v>0.95439080958474865</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>419.97313384</v>
       </c>
       <c r="C363" s="5">
         <v>2.4436480599999868</v>
       </c>
       <c r="D363" s="5">
         <v>7.2537041944743752</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>420.94207729999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.96894345999999132</v>
       </c>
       <c r="D364" s="5">
         <v>2.8039901605919848</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>421.49365433000003</v>
       </c>
       <c r="C365" s="5">
         <v>0.55157703000003266</v>
       </c>
       <c r="D365" s="5">
         <v>1.5837891709181706</v>
       </c>
       <c r="E365" s="5">
         <v>2.1791870900002674</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>422.19543270000003</v>
       </c>
       <c r="C366" s="5">
         <v>0.70177836999999954</v>
       </c>
       <c r="D366" s="5">
         <v>2.0163737795548808</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>423.72813925000003</v>
       </c>
       <c r="C367" s="5">
         <v>1.5327065500000003</v>
       </c>
       <c r="D367" s="5">
         <v>4.4444341021494527</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>424.74588523</v>
       </c>
       <c r="C368" s="5">
         <v>1.0177459799999724</v>
       </c>
       <c r="D368" s="5">
         <v>2.9206434199895659</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>417.18341519000001</v>
       </c>
       <c r="C369" s="5">
         <v>-7.5624700399999938</v>
       </c>
       <c r="D369" s="5">
         <v>-19.392721761569078</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>412.84232900000001</v>
       </c>
       <c r="C370" s="5">
         <v>-4.3410861899999986</v>
       </c>
       <c r="D370" s="5">
         <v>-11.796420067919378</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>412.34663081000002</v>
       </c>
       <c r="C371" s="5">
         <v>-0.49569818999998461</v>
       </c>
       <c r="D371" s="5">
         <v>-1.4313583149954789</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>416.07760726999999</v>
       </c>
       <c r="C372" s="5">
         <v>3.7309764599999653</v>
       </c>
       <c r="D372" s="5">
         <v>11.414756307111841</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>421.67854684999998</v>
       </c>
       <c r="C373" s="5">
         <v>5.6009395799999879</v>
       </c>
       <c r="D373" s="5">
         <v>17.404828800638803</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>425.30189442</v>
       </c>
       <c r="C374" s="5">
         <v>3.6233475700000213</v>
       </c>
       <c r="D374" s="5">
         <v>10.812748618264489</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>418.42549388999998</v>
       </c>
       <c r="C375" s="5">
         <v>-6.8764005300000122</v>
       </c>
       <c r="D375" s="5">
         <v>-17.766297816729615</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>418.25314744999997</v>
       </c>
       <c r="C376" s="5">
         <v>-0.17234644000001254</v>
       </c>
       <c r="D376" s="5">
         <v>-0.49315314484634776</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>418.86018633999998</v>
       </c>
       <c r="C377" s="5">
         <v>0.60703889000001254</v>
       </c>
       <c r="D377" s="5">
         <v>1.7556107726347303</v>
       </c>
       <c r="E377" s="5">
         <v>-0.62479422001884277</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>419.56439061999998</v>
       </c>
       <c r="C378" s="5">
         <v>0.70420427999999902</v>
       </c>
       <c r="D378" s="5">
         <v>2.0362476508841043</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>417.85405192000002</v>
       </c>
       <c r="C379" s="5">
         <v>-1.7103386999999657</v>
       </c>
       <c r="D379" s="5">
         <v>-4.7835564444257521</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>418.27173563999997</v>
       </c>
       <c r="C380" s="5">
         <v>0.41768371999995679</v>
       </c>
       <c r="D380" s="5">
         <v>1.2061274809678002</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>419.46754367</v>
       </c>
       <c r="C381" s="5">
         <v>1.1958080300000233</v>
       </c>
       <c r="D381" s="5">
         <v>3.4851736910439524</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>420.00739592000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.53985225000002401</v>
       </c>
       <c r="D382" s="5">
         <v>1.5553718778835934</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>421.58928019000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.5818842699999891</v>
       </c>
       <c r="D383" s="5">
         <v>4.6143974866502235</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>426.50661181999999</v>
       </c>
       <c r="C384" s="5">
         <v>4.9173316299999783</v>
       </c>
       <c r="D384" s="5">
         <v>14.930290260305302</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>424.78015111000002</v>
       </c>
       <c r="C385" s="5">
         <v>-1.7264607099999694</v>
       </c>
       <c r="D385" s="5">
         <v>-4.750794089994792</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>426.55445613000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.7743050199999857</v>
       </c>
       <c r="D386" s="5">
         <v>5.1291659031140524</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>426.05919577999998</v>
       </c>
       <c r="C387" s="5">
         <v>-0.49526035000002366</v>
       </c>
       <c r="D387" s="5">
         <v>-1.3844231257200024</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>426.35779929</v>
       </c>
       <c r="C388" s="5">
         <v>0.29860351000002083</v>
       </c>
       <c r="D388" s="5">
         <v>0.84426922466938059</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>427.41893246000001</v>
       </c>
       <c r="C389" s="5">
         <v>1.0611331700000051</v>
       </c>
       <c r="D389" s="5">
         <v>3.0278224314981061</v>
       </c>
       <c r="E389" s="5">
         <v>2.0433420026826576</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>427.01893753000002</v>
       </c>
       <c r="C390" s="5">
         <v>-0.3999949299999912</v>
       </c>
       <c r="D390" s="5">
         <v>-1.117243503014842</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>426.85771447000002</v>
       </c>
       <c r="C391" s="5">
         <v>-0.16122305999999753</v>
       </c>
       <c r="D391" s="5">
         <v>-0.45212615791612176</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>427.45430964000002</v>
       </c>
       <c r="C392" s="5">
         <v>0.59659517000000051</v>
       </c>
       <c r="D392" s="5">
         <v>1.6901256835965883</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>428.03633924000002</v>
       </c>
       <c r="C393" s="5">
         <v>0.58202959999999848</v>
       </c>
       <c r="D393" s="5">
         <v>1.6462340676517861</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>426.97623239000001</v>
       </c>
       <c r="C394" s="5">
         <v>-1.060106850000011</v>
       </c>
       <c r="D394" s="5">
         <v>-2.931858359351458</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>429.83761389</v>
       </c>
       <c r="C395" s="5">
         <v>2.8613814999999931</v>
       </c>
       <c r="D395" s="5">
         <v>8.3449296650786273</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>433.51314679000001</v>
       </c>
       <c r="C396" s="5">
         <v>3.6755329000000074</v>
       </c>
       <c r="D396" s="5">
         <v>10.757786908591083</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>433.65183981000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.13869302000000516</v>
       </c>
       <c r="D397" s="5">
         <v>0.3845899289855792</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>434.99839194999998</v>
       </c>
       <c r="C398" s="5">
         <v>1.3465521399999716</v>
       </c>
       <c r="D398" s="5">
         <v>3.7904748564637547</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>434.62139021000002</v>
       </c>
       <c r="C399" s="5">
         <v>-0.37700173999996878</v>
       </c>
       <c r="D399" s="5">
         <v>-1.0350655224737659</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>434.47923096</v>
       </c>
       <c r="C400" s="5">
         <v>-0.14215925000002017</v>
       </c>
       <c r="D400" s="5">
         <v>-0.39179973177356775</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>435.12120070999998</v>
       </c>
       <c r="C401" s="5">
         <v>0.64196974999998702</v>
       </c>
       <c r="D401" s="5">
         <v>1.7875539486299719</v>
       </c>
       <c r="E401" s="5">
         <v>1.8020418996579579</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>437.49000860000001</v>
       </c>
       <c r="C402" s="5">
         <v>2.3688078900000278</v>
       </c>
       <c r="D402" s="5">
         <v>6.7320221733310204</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>437.91908275999998</v>
       </c>
       <c r="C403" s="5">
         <v>0.42907415999997056</v>
       </c>
       <c r="D403" s="5">
         <v>1.1832853212433214</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>438.77646899000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.85738623000003145</v>
       </c>
       <c r="D404" s="5">
         <v>2.3749025901742993</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>440.39372300999997</v>
       </c>
       <c r="C405" s="5">
         <v>1.6172540199999617</v>
       </c>
       <c r="D405" s="5">
         <v>4.5137659270890307</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>441.51227077999999</v>
       </c>
       <c r="C406" s="5">
         <v>1.1185477700000206</v>
       </c>
       <c r="D406" s="5">
         <v>3.0907966407313747</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>442.62689227999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.1146214999999984</v>
       </c>
       <c r="D407" s="5">
         <v>3.0718848647909303</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>439.77355161000003</v>
       </c>
       <c r="C408" s="5">
         <v>-2.8533406699999659</v>
       </c>
       <c r="D408" s="5">
         <v>-7.4671952736974916</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>444.30312524999999</v>
       </c>
       <c r="C409" s="5">
         <v>4.5295736399999669</v>
       </c>
       <c r="D409" s="5">
         <v>13.084513491925186</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>451.67860789000002</v>
       </c>
       <c r="C410" s="5">
         <v>7.3754826400000297</v>
       </c>
       <c r="D410" s="5">
         <v>21.843355320145228</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>452.49434894000001</v>
       </c>
       <c r="C411" s="5">
         <v>0.81574104999998553</v>
       </c>
       <c r="D411" s="5">
         <v>2.1888826192307143</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>453.09836941999998</v>
       </c>
       <c r="C412" s="5">
         <v>0.60402047999997421</v>
       </c>
       <c r="D412" s="5">
         <v>1.6136551269297916</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>454.18220629000001</v>
       </c>
       <c r="C413" s="5">
         <v>1.0838368700000274</v>
       </c>
       <c r="D413" s="5">
         <v>2.9085352306524426</v>
       </c>
       <c r="E413" s="5">
         <v>4.3806198247517303</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>454.39755671</v>
       </c>
       <c r="C414" s="5">
         <v>0.21535041999999294</v>
       </c>
       <c r="D414" s="5">
         <v>0.57046595373770881</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>455.82496262000001</v>
       </c>
       <c r="C415" s="5">
         <v>1.4274059100000045</v>
       </c>
       <c r="D415" s="5">
         <v>3.8353928114714941</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>456.94207858999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.1171159699999862</v>
       </c>
       <c r="D416" s="5">
         <v>2.9808743421423589</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>458.91646080999999</v>
       </c>
       <c r="C417" s="5">
         <v>1.9743822199999954</v>
       </c>
       <c r="D417" s="5">
         <v>5.3100435346127073</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>460.06565841000003</v>
       </c>
       <c r="C418" s="5">
         <v>1.1491976000000363</v>
       </c>
       <c r="D418" s="5">
         <v>3.0467197095211507</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>459.51284435000002</v>
       </c>
       <c r="C419" s="5">
         <v>-0.55281406000000288</v>
       </c>
       <c r="D419" s="5">
         <v>-1.4324265546677761</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>457.84838084</v>
       </c>
       <c r="C420" s="5">
         <v>-1.6644635100000187</v>
       </c>
       <c r="D420" s="5">
         <v>-4.2611232318308101</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>460.87462369000002</v>
       </c>
       <c r="C421" s="5">
         <v>3.0262428500000169</v>
       </c>
       <c r="D421" s="5">
         <v>8.2264367935828595</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>461.36187260999998</v>
       </c>
       <c r="C422" s="5">
         <v>0.48724891999995634</v>
       </c>
       <c r="D422" s="5">
         <v>1.2760750070942795</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>462.45543155000001</v>
       </c>
       <c r="C423" s="5">
         <v>1.0935589400000367</v>
       </c>
       <c r="D423" s="5">
         <v>2.8817164985703414</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>463.94362430000001</v>
       </c>
       <c r="C424" s="5">
         <v>1.4881927499999961</v>
       </c>
       <c r="D424" s="5">
         <v>3.9307149542336495</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>463.62098481999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.32263948000002074</v>
       </c>
       <c r="D425" s="5">
         <v>-0.83132933418907928</v>
       </c>
       <c r="E425" s="5">
         <v>2.0781920558052835</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>464.42817246999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.80718765000000303</v>
       </c>
       <c r="D426" s="5">
         <v>2.109383728445513</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>464.85431588</v>
       </c>
       <c r="C427" s="5">
         <v>0.42614341000000877</v>
       </c>
       <c r="D427" s="5">
         <v>1.1066527150618288</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>464.84385881999998</v>
       </c>
       <c r="C428" s="5">
         <v>-1.0457060000021556E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-2.6991079001292828E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>464.69101663999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.15284217999999328</v>
       </c>
       <c r="D429" s="5">
         <v>-0.39385116686133648</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>463.43922347</v>
       </c>
       <c r="C430" s="5">
         <v>-1.2517931699999849</v>
       </c>
       <c r="D430" s="5">
         <v>-3.1851155005581555</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>463.28188912000002</v>
       </c>
       <c r="C431" s="5">
         <v>-0.15733434999998508</v>
       </c>
       <c r="D431" s="5">
         <v>-0.40663171637764783</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>457.68221025000003</v>
       </c>
       <c r="C432" s="5">
         <v>-5.5996788699999911</v>
       </c>
       <c r="D432" s="5">
         <v>-13.57796059826094</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>458.58104445999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.89883420999996133</v>
       </c>
       <c r="D433" s="5">
         <v>2.382281821820631</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>464.38067562999998</v>
       </c>
       <c r="C434" s="5">
         <v>5.7996311699999978</v>
       </c>
       <c r="D434" s="5">
         <v>16.277712463624127</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>464.62376705000003</v>
       </c>
       <c r="C435" s="5">
         <v>0.24309142000004158</v>
       </c>
       <c r="D435" s="5">
         <v>0.62998107102347767</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>465.14595736000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.52219030999998495</v>
       </c>
       <c r="D436" s="5">
         <v>1.3570472158107361</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>466.21922240999999</v>
       </c>
       <c r="C437" s="5">
         <v>1.073265049999975</v>
       </c>
       <c r="D437" s="5">
         <v>2.8042570098272934</v>
       </c>
       <c r="E437" s="5">
         <v>0.56042277529968487</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>464.46023926999999</v>
       </c>
       <c r="C438" s="5">
         <v>-1.758983139999998</v>
       </c>
       <c r="D438" s="5">
         <v>-4.4346641240917144</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>464.39857752</v>
       </c>
       <c r="C439" s="5">
         <v>-6.166174999998475E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-0.15919574730273167</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>465.04910519999999</v>
+        <v>465.41689360999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.65052767999998196</v>
+        <v>1.0183160899999848</v>
       </c>
       <c r="D440" s="5">
-        <v>1.6939666030877376</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6632830738906321</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>466.13659166000002</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.71969805000003362</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.8714852099270374</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>