--- v6 (2026-05-27)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7162709D-06F6-4A6F-BA42-88E525427F44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3AC5ADB7-9798-4C07-8921-50AF9F710189}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A58BC123-567C-4C61-83EB-ED234BE1E8DA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{290A9DB3-7FB2-47C0-A513-66DB4ACF9ECD}"/>
   </bookViews>
   <sheets>
     <sheet name="hougovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E78951F8-E83C-40B2-853B-BC9F0E23F155}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B3D3C9D-483B-46D0-8DB1-F3C025F1CD8A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>245.73204881000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>245.72441676</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>247.17032024</v>
+        <v>247.16849676000001</v>
       </c>
       <c r="C7" s="5">
-        <v>1.4382714299999861</v>
+        <v>1.4440800000000138</v>
       </c>
       <c r="D7" s="5">
-        <v>7.2541791785532883</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>7.2846627305371614</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>248.03353666999999</v>
+        <v>248.02920162999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.86321642999999426</v>
+        <v>0.86070486999997797</v>
       </c>
       <c r="D8" s="5">
-        <v>4.2723177494766951</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>4.2596802861698979</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>248.56114034999999</v>
+        <v>248.55597907000001</v>
       </c>
       <c r="C9" s="5">
-        <v>0.52760367999999858</v>
+        <v>0.5267774400000178</v>
       </c>
       <c r="D9" s="5">
-        <v>2.5826519799093894</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>2.5786057208021518</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>253.416436</v>
+        <v>253.41077769</v>
       </c>
       <c r="C10" s="5">
-        <v>4.8552956500000164</v>
+        <v>4.8547986199999968</v>
       </c>
       <c r="D10" s="5">
-        <v>26.130045663087031</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>26.127679212323329</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>253.58865929000001</v>
+        <v>253.57609525999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.17222329000000514</v>
+        <v>0.16531756999998493</v>
       </c>
       <c r="D11" s="5">
-        <v>0.81858222777733136</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>0.78565889790640497</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>256.00428758999999</v>
+        <v>255.9912794</v>
       </c>
       <c r="C12" s="5">
-        <v>2.4156282999999803</v>
+        <v>2.415184140000008</v>
       </c>
       <c r="D12" s="5">
-        <v>12.049245513019446</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>12.047541211074897</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>253.99107554</v>
+        <v>253.96544696000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.0132120499999928</v>
+        <v>-2.0258324399999879</v>
       </c>
       <c r="D13" s="5">
-        <v>-9.0391274641504875</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-9.0937911153267432</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>250.21657019</v>
+        <v>250.22834033000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-3.7745053499999983</v>
+        <v>-3.7371066299999995</v>
       </c>
       <c r="D14" s="5">
-        <v>-16.44521699534689</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-16.296744821918086</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>251.68590752</v>
+        <v>251.69541609000001</v>
       </c>
       <c r="C15" s="5">
-        <v>1.4693373300000019</v>
+        <v>1.4670757600000002</v>
       </c>
       <c r="D15" s="5">
-        <v>7.2788199444214108</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>7.2668999018431935</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>252.52952916999999</v>
+        <v>252.53916139</v>
       </c>
       <c r="C16" s="5">
-        <v>0.84362164999998868</v>
+        <v>0.84374529999999481</v>
       </c>
       <c r="D16" s="5">
-        <v>4.0972458450056148</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>4.0976998213299698</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>253.53238200000001</v>
+        <v>253.57779855999999</v>
       </c>
       <c r="C17" s="5">
-        <v>1.0028528300000232</v>
+        <v>1.038637169999987</v>
       </c>
       <c r="D17" s="5">
-        <v>4.870952573519638</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>5.0485152864485183</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>257.22833710999998</v>
+        <v>257.21998550000001</v>
       </c>
       <c r="C18" s="5">
-        <v>3.6959551099999715</v>
+        <v>3.6421869400000162</v>
       </c>
       <c r="D18" s="5">
-        <v>18.966444216172953</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>18.664765873449895</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>255.78999562999999</v>
+        <v>255.78681940000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.4383414799999912</v>
+        <v>-1.433166099999994</v>
       </c>
       <c r="D19" s="5">
-        <v>-6.5074658124480322</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-6.4849678984093995</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>257.06824996</v>
+        <v>257.06317995000001</v>
       </c>
       <c r="C20" s="5">
-        <v>1.27825433000001</v>
+        <v>1.2763605499999926</v>
       </c>
       <c r="D20" s="5">
-        <v>6.1643336605178289</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>6.1550274348294742</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>257.48796033000002</v>
+        <v>257.48279442</v>
       </c>
       <c r="C21" s="5">
-        <v>0.41971037000001843</v>
+        <v>0.41961446999999907</v>
       </c>
       <c r="D21" s="5">
-        <v>1.9769062039140195</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>1.9764897676749715</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>258.00815290999998</v>
+        <v>258.00273736000003</v>
       </c>
       <c r="C22" s="5">
-        <v>0.52019257999995716</v>
+        <v>0.51994294000002128</v>
       </c>
       <c r="D22" s="5">
-        <v>2.4514315806452913</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>2.4502917510953459</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>260.96732853999998</v>
+        <v>260.95589211999999</v>
       </c>
       <c r="C23" s="5">
-        <v>2.9591756300000043</v>
+        <v>2.9531547599999612</v>
       </c>
       <c r="D23" s="5">
-        <v>14.665434792522891</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>14.634019731610181</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>258.41386686999999</v>
+        <v>258.40382835999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.5534616699999901</v>
+        <v>-2.55206376000001</v>
       </c>
       <c r="D24" s="5">
-        <v>-11.12981173792933</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-11.124504158310822</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>258.84593991999998</v>
+        <v>258.82856243999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.43207304999998541</v>
+        <v>0.42473408000000745</v>
       </c>
       <c r="D25" s="5">
-        <v>2.0249780297663333</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>1.9903493111419701</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>262.15481046999997</v>
+        <v>262.16091451</v>
       </c>
       <c r="C26" s="5">
-        <v>3.3088705499999946</v>
+        <v>3.3323520700000131</v>
       </c>
       <c r="D26" s="5">
-        <v>16.465605204037971</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>16.592044379671499</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>262.13438052999999</v>
+        <v>262.14067375000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.0429939999985436E-2</v>
+        <v>-2.0240759999978764E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-9.3476914193701965E-2</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-9.2609535788512609E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>262.95417320000001</v>
+        <v>262.96122156000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.81979267000002665</v>
+        <v>0.82054780999999366</v>
       </c>
       <c r="D28" s="5">
-        <v>3.8180795745077711</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>3.8215639803681478</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>263.92753278999999</v>
+        <v>263.97092336999998</v>
       </c>
       <c r="C29" s="5">
-        <v>0.97335958999997274</v>
+        <v>1.0097018099999673</v>
       </c>
       <c r="D29" s="5">
-        <v>4.5335173522237593</v>
+        <v>4.70624772758097</v>
       </c>
       <c r="E29" s="5">
-        <v>4.1001274503861929</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>4.0985941470506271</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>263.42467221999999</v>
+        <v>263.41674895</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.50286056999999573</v>
+        <v>-0.55417441999998118</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.2625499191848086</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-2.4903659798182098</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>263.94306274000002</v>
+        <v>263.93852301999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.51839052000002539</v>
+        <v>0.52177406999999221</v>
       </c>
       <c r="D31" s="5">
-        <v>2.3871943019843744</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.4030187942505998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>264.53904908999999</v>
+        <v>264.53346153000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.59598634999997557</v>
+        <v>0.59493851000001996</v>
       </c>
       <c r="D32" s="5">
-        <v>2.743518672763412</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>2.738682860164432</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>266.01526253999998</v>
+        <v>266.01079213000003</v>
       </c>
       <c r="C33" s="5">
-        <v>1.4762134499999888</v>
+        <v>1.4773306000000161</v>
       </c>
       <c r="D33" s="5">
-        <v>6.905783561673684</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>6.911321680068383</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>266.73332641000002</v>
+        <v>266.72879698000003</v>
       </c>
       <c r="C34" s="5">
-        <v>0.71806387000003724</v>
+        <v>0.71800484999999981</v>
       </c>
       <c r="D34" s="5">
-        <v>3.2877256092837426</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.2875074258707615</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>269.38363269000001</v>
+        <v>269.37501434000001</v>
       </c>
       <c r="C35" s="5">
-        <v>2.6503062799999952</v>
+        <v>2.6462173599999801</v>
       </c>
       <c r="D35" s="5">
-        <v>12.597069976359654</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>12.576787982425275</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>268.91665625000002</v>
+        <v>268.91099184000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.46697643999999627</v>
+        <v>-0.46402249999999867</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.0604806285310806</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-2.047634829816225</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>270.05041308</v>
+        <v>270.04198144999998</v>
       </c>
       <c r="C37" s="5">
-        <v>1.1337568299999816</v>
+        <v>1.1309896099999719</v>
       </c>
       <c r="D37" s="5">
-        <v>5.1781967729396916</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>5.1653756388331473</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>270.19732601999999</v>
+        <v>270.19738272000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.14691293999999289</v>
+        <v>0.15540127000002713</v>
       </c>
       <c r="D38" s="5">
-        <v>0.6547813785573009</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.69275483515593983</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>272.82478008999999</v>
+        <v>272.827967</v>
       </c>
       <c r="C39" s="5">
-        <v>2.6274540699999989</v>
+        <v>2.6305842799999937</v>
       </c>
       <c r="D39" s="5">
-        <v>12.313821557420624</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>12.329283174619121</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>272.59777057000002</v>
+        <v>272.60191061</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.22700951999996732</v>
+        <v>-0.22605638999999655</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.99392809723405362</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-0.98976244697011051</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>271.01034447000001</v>
+        <v>271.04390443</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.587426100000016</v>
+        <v>-1.5580061800000067</v>
       </c>
       <c r="D41" s="5">
-        <v>-6.7684675493878022</v>
+        <v>-6.6468466070897181</v>
       </c>
       <c r="E41" s="5">
-        <v>2.683619857741637</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>2.6794546042050449</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>273.44805223999998</v>
+        <v>273.44315465</v>
       </c>
       <c r="C42" s="5">
-        <v>2.4377077699999745</v>
+        <v>2.399250219999999</v>
       </c>
       <c r="D42" s="5">
-        <v>11.344198263387796</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>11.154981776390137</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>274.47089210000001</v>
+        <v>274.4670595</v>
       </c>
       <c r="C43" s="5">
-        <v>1.0228398600000332</v>
+        <v>1.0239048500000081</v>
       </c>
       <c r="D43" s="5">
-        <v>4.5821378850713801</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>4.5870913860491136</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>274.87810729</v>
+        <v>274.87274363</v>
       </c>
       <c r="C44" s="5">
-        <v>0.40721518999998807</v>
+        <v>0.40568412999999737</v>
       </c>
       <c r="D44" s="5">
-        <v>1.7949643513374358</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.7881858063265588</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>275.79905374999998</v>
+        <v>275.79547764</v>
       </c>
       <c r="C45" s="5">
-        <v>0.92094645999998193</v>
+        <v>0.92273400999999922</v>
       </c>
       <c r="D45" s="5">
-        <v>4.0953765261066088</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>4.1035545128776496</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>275.99200714</v>
+        <v>275.98863031000002</v>
       </c>
       <c r="C46" s="5">
-        <v>0.19295339000001377</v>
+        <v>0.19315267000001768</v>
       </c>
       <c r="D46" s="5">
-        <v>0.84277701943320515</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.84366176649641744</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>277.91689456</v>
+        <v>277.91192667000001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.9248874200000046</v>
+        <v>1.9232963599999948</v>
       </c>
       <c r="D47" s="5">
-        <v>8.6979419749876552</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>8.690585167811582</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>277.16096398000002</v>
+        <v>277.15963670000002</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.75593057999998337</v>
+        <v>-0.75228996999999254</v>
       </c>
       <c r="D48" s="5">
-        <v>-3.2155964475223842</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-3.2003961250380741</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>276.45830558</v>
+        <v>276.45813874999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.70265840000001845</v>
+        <v>-0.70149795000003223</v>
       </c>
       <c r="D49" s="5">
-        <v>-3.0001763416984351</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-2.9953044242627569</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>276.37531102999998</v>
+        <v>276.36921396000002</v>
       </c>
       <c r="C50" s="5">
-        <v>-8.2994550000023537E-2</v>
+        <v>-8.892478999996456E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.35965344565616064</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-0.38530668291805181</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>276.55824784999999</v>
+        <v>276.55901521999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.18293682000000899</v>
+        <v>0.18980125999996744</v>
       </c>
       <c r="D51" s="5">
-        <v>0.79719542751710559</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.82724043758708454</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>276.55695751000002</v>
+        <v>276.55918474999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.2903399999686371E-3</v>
+        <v>1.6952999999375606E-4</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.5987058000028789E-3</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>7.3559954545387995E-4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>278.04146885</v>
+        <v>278.06111946999999</v>
       </c>
       <c r="C53" s="5">
-        <v>1.4845113399999832</v>
+        <v>1.5019347200000084</v>
       </c>
       <c r="D53" s="5">
-        <v>6.6350126595613679</v>
+        <v>6.7151715852504568</v>
       </c>
       <c r="E53" s="5">
-        <v>2.5944118088002899</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.5889588090007187</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>280.56465114000002</v>
+        <v>280.56358255999999</v>
       </c>
       <c r="C54" s="5">
-        <v>2.5231822900000225</v>
+        <v>2.502463089999992</v>
       </c>
       <c r="D54" s="5">
-        <v>11.450120153503018</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>11.350553220803029</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>281.30924793999998</v>
+        <v>281.30731003</v>
       </c>
       <c r="C55" s="5">
-        <v>0.74459679999995387</v>
+        <v>0.74372747000001027</v>
       </c>
       <c r="D55" s="5">
-        <v>3.2316063313694743</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>3.2277906700994397</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>283.29337869</v>
+        <v>283.28889930000003</v>
       </c>
       <c r="C56" s="5">
-        <v>1.9841307500000198</v>
+        <v>1.981589270000029</v>
       </c>
       <c r="D56" s="5">
-        <v>8.8000192874178715</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>8.788369978470655</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>282.95083347000002</v>
+        <v>282.94925622</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.34254521999997678</v>
+        <v>-0.3396430800000303</v>
       </c>
       <c r="D57" s="5">
-        <v>-1.4413736082131479</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-1.4292647467970654</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>284.06366326</v>
+        <v>284.06220708000001</v>
       </c>
       <c r="C58" s="5">
-        <v>1.1128297899999779</v>
+        <v>1.1129508600000122</v>
       </c>
       <c r="D58" s="5">
-        <v>4.8229722396449626</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>4.8235358287773034</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>285.22963442999998</v>
+        <v>285.22678889999997</v>
       </c>
       <c r="C59" s="5">
-        <v>1.1659711699999775</v>
+        <v>1.1645818199999667</v>
       </c>
       <c r="D59" s="5">
-        <v>5.0382658863121099</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>5.0321527502316332</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>285.47116807999998</v>
+        <v>285.47294813000002</v>
       </c>
       <c r="C60" s="5">
-        <v>0.24153365000000804</v>
+        <v>0.24615923000004614</v>
       </c>
       <c r="D60" s="5">
-        <v>1.0209111247580616</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>1.0405657925316891</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>286.54849144000002</v>
+        <v>286.55186938000003</v>
       </c>
       <c r="C61" s="5">
-        <v>1.0773233600000367</v>
+        <v>1.0789212500000076</v>
       </c>
       <c r="D61" s="5">
-        <v>4.6238005670953264</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>4.630772310532949</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>282.30837115999998</v>
+        <v>282.29694613999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-4.2401202800000419</v>
+        <v>-4.2549232400000392</v>
       </c>
       <c r="D62" s="5">
-        <v>-16.380501564252057</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-16.432923703649383</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>286.99743446999997</v>
+        <v>286.99914029000001</v>
       </c>
       <c r="C63" s="5">
-        <v>4.6890633099999945</v>
+        <v>4.7021941500000253</v>
       </c>
       <c r="D63" s="5">
-        <v>21.857173051277591</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>21.92506320224361</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>287.62456033000001</v>
+        <v>287.62677210999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.62712586000003512</v>
+        <v>0.62763181999997641</v>
       </c>
       <c r="D64" s="5">
-        <v>2.6538966903848715</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>2.6560476743748174</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>287.60336421</v>
+        <v>287.61037900999997</v>
       </c>
       <c r="C65" s="5">
-        <v>-2.1196120000013252E-2</v>
+        <v>-1.6393100000016148E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-8.8396613858554574E-2</v>
+        <v>-6.8371781091702832E-2</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4390177118358345</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.4342304160327686</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>289.82562385</v>
+        <v>289.8269646</v>
       </c>
       <c r="C66" s="5">
-        <v>2.2222596400000043</v>
+        <v>2.2165855900000224</v>
       </c>
       <c r="D66" s="5">
-        <v>9.676557389282948</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>9.6505484524919147</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>289.57244064000002</v>
+        <v>289.57285042000001</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.25318320999997468</v>
+        <v>-0.25411417999998775</v>
       </c>
       <c r="D67" s="5">
-        <v>-1.043262998620953</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-1.0470758393995694</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>289.18941546000002</v>
+        <v>289.18677478000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.38302518000000418</v>
+        <v>-0.38607564000000139</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.5757753263557772</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-1.5882308849301752</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>290.04886799000002</v>
+        <v>290.04894879</v>
       </c>
       <c r="C69" s="5">
-        <v>0.85945252999999866</v>
+        <v>0.86217400999998972</v>
       </c>
       <c r="D69" s="5">
-        <v>3.6251988380049616</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>3.6369007710993495</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>291.10010315</v>
+        <v>291.10027923000001</v>
       </c>
       <c r="C70" s="5">
-        <v>1.0512351599999761</v>
+        <v>1.0513304400000152</v>
       </c>
       <c r="D70" s="5">
-        <v>4.4369581444101858</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>4.437367083505972</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>293.33628255000002</v>
+        <v>293.33413469999999</v>
       </c>
       <c r="C71" s="5">
-        <v>2.2361794000000259</v>
+        <v>2.2338554699999804</v>
       </c>
       <c r="D71" s="5">
-        <v>9.6178032394963253</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>9.6073763900180751</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>295.33629124999999</v>
+        <v>295.33851793999997</v>
       </c>
       <c r="C72" s="5">
-        <v>2.0000086999999667</v>
+        <v>2.0043832399999815</v>
       </c>
       <c r="D72" s="5">
-        <v>8.495667362918935</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>8.5150181808154599</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>295.24135310999998</v>
+        <v>295.24712325000002</v>
       </c>
       <c r="C73" s="5">
-        <v>-9.4938140000010662E-2</v>
+        <v>-9.13946899999587E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.38506802000493057</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-0.37071749036829971</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>291.64202847000001</v>
+        <v>291.62671406999999</v>
       </c>
       <c r="C74" s="5">
-        <v>-3.5993246399999634</v>
+        <v>-3.6204091800000242</v>
       </c>
       <c r="D74" s="5">
-        <v>-13.687225288108774</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-13.761825213590416</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>294.10618201</v>
+        <v>294.10815151999998</v>
       </c>
       <c r="C75" s="5">
-        <v>2.4641535399999839</v>
+        <v>2.4814374499999872</v>
       </c>
       <c r="D75" s="5">
-        <v>10.623785810984598</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>10.702412694134633</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>294.85147499999999</v>
+        <v>294.85363674000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.74529298999999583</v>
+        <v>0.74548522000003459</v>
       </c>
       <c r="D76" s="5">
-        <v>3.0836567995244257</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.0844423296632728</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>295.45518937000003</v>
+        <v>295.45726266999998</v>
       </c>
       <c r="C77" s="5">
-        <v>0.60371437000003425</v>
+        <v>0.60362592999996423</v>
       </c>
       <c r="D77" s="5">
-        <v>2.4848834746519</v>
+        <v>2.4844969268517314</v>
       </c>
       <c r="E77" s="5">
-        <v>2.7300880786174764</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.7283033689570635</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>294.31466532000002</v>
+        <v>294.31657087000002</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.1405240500000104</v>
+        <v>-1.1406917999999564</v>
       </c>
       <c r="D78" s="5">
-        <v>-4.5351778550410948</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-4.5357996396498628</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>294.53740025000002</v>
+        <v>294.53906941999998</v>
       </c>
       <c r="C79" s="5">
-        <v>0.22273493000000144</v>
+        <v>0.22249854999995478</v>
       </c>
       <c r="D79" s="5">
-        <v>0.9119397743948543</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>0.91096201763078977</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>293.61196331999997</v>
+        <v>293.61078134000002</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.92543693000004623</v>
+        <v>-0.92828807999995888</v>
       </c>
       <c r="D80" s="5">
-        <v>-3.7059229676744687</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-3.7171225526774654</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>296.06659521</v>
+        <v>296.06803169</v>
       </c>
       <c r="C81" s="5">
-        <v>2.4546318900000301</v>
+        <v>2.4572503499999812</v>
       </c>
       <c r="D81" s="5">
-        <v>10.506531197569192</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>10.518304126676025</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>295.63368086999998</v>
+        <v>295.63503873000002</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.43291434000002482</v>
+        <v>-0.43299295999997867</v>
       </c>
       <c r="D82" s="5">
-        <v>-1.7406205520889562</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-1.7409257426092006</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>294.25894943999998</v>
+        <v>294.25665995999998</v>
       </c>
       <c r="C83" s="5">
-        <v>-1.3747314299999971</v>
+        <v>-1.3783787700000403</v>
       </c>
       <c r="D83" s="5">
-        <v>-5.4396147601880829</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-5.453654304242983</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>296.26165936000001</v>
+        <v>296.26250110000001</v>
       </c>
       <c r="C84" s="5">
-        <v>2.0027099200000293</v>
+        <v>2.0058411400000296</v>
       </c>
       <c r="D84" s="5">
-        <v>8.4798935507375042</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>8.4937213550072563</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>296.27573223000002</v>
+        <v>296.2814841</v>
       </c>
       <c r="C85" s="5">
-        <v>1.4072870000006787E-2</v>
+        <v>1.8982999999991534E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>5.7016681531441016E-2</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>7.6917022700007109E-2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>293.30006639999999</v>
+        <v>293.28359037000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.9756658300000254</v>
+        <v>-2.997893729999987</v>
       </c>
       <c r="D86" s="5">
-        <v>-11.408312545269016</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-11.488635807770443</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>298.62936735</v>
+        <v>298.63198371999999</v>
       </c>
       <c r="C87" s="5">
-        <v>5.3293009500000039</v>
+        <v>5.3483933499999807</v>
       </c>
       <c r="D87" s="5">
-        <v>24.120705347528325</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>24.217464036174441</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>297.97167936</v>
+        <v>297.97379878999999</v>
       </c>
       <c r="C88" s="5">
-        <v>-0.65768798999999944</v>
+        <v>-0.65818493000000444</v>
       </c>
       <c r="D88" s="5">
-        <v>-2.6110478529693615</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>-2.6129742551381452</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>297.49872259</v>
+        <v>297.5004902</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.47295676999999614</v>
+        <v>-0.47330858999998782</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.8881647043527017</v>
+        <v>-1.8895436892458539</v>
       </c>
       <c r="E89" s="5">
-        <v>0.69165589013935325</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>0.69154757325500249</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>297.99110839999997</v>
+        <v>297.99278350999998</v>
       </c>
       <c r="C90" s="5">
-        <v>0.49238580999997339</v>
+        <v>0.49229330999997956</v>
       </c>
       <c r="D90" s="5">
-        <v>2.0042820992585364</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>2.003890124906671</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>298.27751361000003</v>
+        <v>298.27956302000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.28640521000005492</v>
+        <v>0.28677951000003077</v>
       </c>
       <c r="D91" s="5">
-        <v>1.1594603189116315</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>1.1609770742772918</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>299.60652813000002</v>
+        <v>299.60687802000001</v>
       </c>
       <c r="C92" s="5">
-        <v>1.329014519999987</v>
+        <v>1.3273149999999987</v>
       </c>
       <c r="D92" s="5">
-        <v>5.4797502883003446</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.4725319716192766</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>299.27494280000002</v>
+        <v>299.27616847000002</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.33158532999999579</v>
+        <v>-0.33070954999999458</v>
       </c>
       <c r="D93" s="5">
-        <v>-1.3200288408746763</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-1.3165620040732406</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>300.02536049999998</v>
+        <v>300.02655003000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.75041769999995722</v>
+        <v>0.7503815599999939</v>
       </c>
       <c r="D94" s="5">
-        <v>3.0507880825459521</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>3.0506264584903464</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>299.92635203999998</v>
+        <v>299.92469389000001</v>
       </c>
       <c r="C95" s="5">
-        <v>-9.9008459999993192E-2</v>
+        <v>-0.10185613999999532</v>
       </c>
       <c r="D95" s="5">
-        <v>-0.3952824128169441</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-0.40662869149873382</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>298.08536208999999</v>
+        <v>298.08215187000002</v>
       </c>
       <c r="C96" s="5">
-        <v>-1.8409899499999938</v>
+        <v>-1.8425420199999962</v>
       </c>
       <c r="D96" s="5">
-        <v>-7.1221196627978101</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-7.1279607372138676</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>301.47425692000002</v>
+        <v>301.47758377000002</v>
       </c>
       <c r="C97" s="5">
-        <v>3.3888948300000266</v>
+        <v>3.3954319000000055</v>
       </c>
       <c r="D97" s="5">
-        <v>14.528876833538163</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>14.558848013564374</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>302.89298484</v>
+        <v>302.88324067000002</v>
       </c>
       <c r="C98" s="5">
-        <v>1.4187279199999807</v>
+        <v>1.4056568999999968</v>
       </c>
       <c r="D98" s="5">
-        <v>5.7956421706967687</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.7408042257295344</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>303.64507118</v>
+        <v>303.64684269000003</v>
       </c>
       <c r="C99" s="5">
-        <v>0.75208634000000529</v>
+        <v>0.76360202000000754</v>
       </c>
       <c r="D99" s="5">
-        <v>3.020642034333787</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.0676363269534157</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>304.27413531000002</v>
+        <v>304.27587464999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.62906413000001749</v>
+        <v>0.62903195999996342</v>
       </c>
       <c r="D100" s="5">
-        <v>2.5145739976854209</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.5144290979325579</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>303.77106350000003</v>
+        <v>303.77313770000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.50307180999999446</v>
+        <v>-0.50273694999998497</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.9660781760441948</v>
+        <v>-1.9647702342609152</v>
       </c>
       <c r="E101" s="5">
-        <v>2.1083589386178048</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>2.1084494670187359</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>304.60560747</v>
+        <v>304.60755724000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.83454396999997016</v>
+        <v>0.83441953999999896</v>
       </c>
       <c r="D102" s="5">
-        <v>3.3470080166131178</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>3.3464782197448528</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>305.13729867000001</v>
+        <v>305.1393127</v>
       </c>
       <c r="C103" s="5">
-        <v>0.53169120000001158</v>
+        <v>0.5317554599999994</v>
       </c>
       <c r="D103" s="5">
-        <v>2.1148346255285722</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>2.1150790139453202</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>305.33473336999998</v>
+        <v>305.33548390999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.19743469999997387</v>
+        <v>0.1961712099999886</v>
       </c>
       <c r="D104" s="5">
-        <v>0.77921183089493251</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>0.77420246520425451</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>304.81661707000001</v>
+        <v>304.81712766999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.51811629999997422</v>
+        <v>-0.5183562400000028</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.0173586364012008</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-2.0182792558343654</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>305.71658423000002</v>
+        <v>305.71671801999997</v>
       </c>
       <c r="C106" s="5">
-        <v>0.89996716000001697</v>
+        <v>0.89959034999998266</v>
       </c>
       <c r="D106" s="5">
-        <v>3.6010880327076888</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.5995495969781688</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>306.74116321999998</v>
+        <v>306.73936413000001</v>
       </c>
       <c r="C107" s="5">
-        <v>1.0245789899999522</v>
+        <v>1.0226461100000392</v>
       </c>
       <c r="D107" s="5">
-        <v>4.0966465844079369</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>4.0887736559119148</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>305.00798822000002</v>
+        <v>305.00140121999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.7331749999999602</v>
+        <v>-1.7379629100000216</v>
       </c>
       <c r="D108" s="5">
-        <v>-6.5735508357454231</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-6.5911856915622735</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>307.92422137</v>
+        <v>307.92577915999999</v>
       </c>
       <c r="C109" s="5">
-        <v>2.9162331499999823</v>
+        <v>2.9243779399999994</v>
       </c>
       <c r="D109" s="5">
-        <v>12.096398103642802</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>12.132259504492859</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>307.46551328999999</v>
+        <v>307.46249621999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.45870808000000807</v>
+        <v>-0.46328293999999914</v>
       </c>
       <c r="D110" s="5">
-        <v>-1.7730403003857864</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-1.7905684178085357</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>307.47017233999998</v>
+        <v>307.47222285999999</v>
       </c>
       <c r="C111" s="5">
-        <v>4.6590499999865642E-3</v>
+        <v>9.7266399999966779E-3</v>
       </c>
       <c r="D111" s="5">
-        <v>1.8185213414123602E-2</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>3.7968855408188062E-2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>308.69696742999997</v>
+        <v>308.69898934000003</v>
       </c>
       <c r="C112" s="5">
-        <v>1.226795089999996</v>
+        <v>1.2267664800000375</v>
       </c>
       <c r="D112" s="5">
-        <v>4.8944383167220717</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.8942882979235991</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>310.26584467999999</v>
+        <v>310.26835722999999</v>
       </c>
       <c r="C113" s="5">
-        <v>1.5688772500000141</v>
+        <v>1.5693678899999668</v>
       </c>
       <c r="D113" s="5">
-        <v>6.2721029799371442</v>
+        <v>6.274077392832722</v>
       </c>
       <c r="E113" s="5">
-        <v>2.1380513025724524</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.1381810054628803</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>310.75582973000002</v>
+        <v>310.75800407000003</v>
       </c>
       <c r="C114" s="5">
-        <v>0.48998505000002979</v>
+        <v>0.48964684000003444</v>
       </c>
       <c r="D114" s="5">
-        <v>1.9116385685879145</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.9102919903597249</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>309.91021389000002</v>
+        <v>309.91189326</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.84561583999999357</v>
+        <v>-0.84611081000002741</v>
       </c>
       <c r="D115" s="5">
-        <v>-3.2169596372205844</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-3.2187923482017711</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>310.35117163000001</v>
+        <v>310.35172643999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.44095773999998755</v>
+        <v>0.43983317999999372</v>
       </c>
       <c r="D116" s="5">
-        <v>1.7208531251767134</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.7164208034177175</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>310.72670155999998</v>
+        <v>310.72607211000002</v>
       </c>
       <c r="C117" s="5">
-        <v>0.37552992999997059</v>
+        <v>0.37434567000002517</v>
       </c>
       <c r="D117" s="5">
-        <v>1.4617217807834981</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.4570788929041179</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>310.56285859000002</v>
+        <v>310.56135623</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.16384296999996195</v>
+        <v>-0.16471588000001702</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.6309157603543003</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-0.63426859201275443</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>313.07213588000002</v>
+        <v>313.06869148999999</v>
       </c>
       <c r="C119" s="5">
-        <v>2.50927729</v>
+        <v>2.5073352599999907</v>
       </c>
       <c r="D119" s="5">
-        <v>10.13841121289869</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>10.130264247796884</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>310.20208550000001</v>
+        <v>310.19095549000002</v>
       </c>
       <c r="C120" s="5">
-        <v>-2.8700503800000092</v>
+        <v>-2.8777359999999703</v>
       </c>
       <c r="D120" s="5">
-        <v>-10.462788401471478</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-10.489515079645418</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>311.88602157999998</v>
+        <v>311.89007755</v>
       </c>
       <c r="C121" s="5">
-        <v>1.6839360799999668</v>
+        <v>1.6991220599999792</v>
       </c>
       <c r="D121" s="5">
-        <v>6.7122722152465286</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>6.7748902383222509</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>312.05748218000002</v>
+        <v>312.06070554000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.17146060000004582</v>
+        <v>0.17062799000001405</v>
       </c>
       <c r="D122" s="5">
-        <v>0.66170322111391844</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>0.65847173703501571</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>312.91218474999999</v>
+        <v>312.91505243</v>
       </c>
       <c r="C123" s="5">
-        <v>0.85470256999997218</v>
+        <v>0.85434688999998798</v>
       </c>
       <c r="D123" s="5">
-        <v>3.3366782133867012</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.3352337261276288</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>312.83353883000001</v>
+        <v>312.83604887000001</v>
       </c>
       <c r="C124" s="5">
-        <v>-7.8645919999985381E-2</v>
+        <v>-7.9003559999989648E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.30118595211354737</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-0.30255091611482987</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>313.49423959000001</v>
+        <v>313.49676744999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.66070075999999744</v>
+        <v>0.66071857999997974</v>
       </c>
       <c r="D125" s="5">
-        <v>2.5640334092841055</v>
+        <v>2.5640825574086534</v>
       </c>
       <c r="E125" s="5">
-        <v>1.040525396319314</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.0405219045933167</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>314.01783547000002</v>
+        <v>314.01970053999997</v>
       </c>
       <c r="C126" s="5">
-        <v>0.52359588000001622</v>
+        <v>0.52293308999998089</v>
       </c>
       <c r="D126" s="5">
-        <v>2.022745463113429</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>2.0201450100613805</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>314.60119897999999</v>
+        <v>314.60201287000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.58336350999996966</v>
+        <v>0.58231233000003613</v>
       </c>
       <c r="D127" s="5">
-        <v>2.2522076126607393</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.2480943238811557</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>315.00593495999999</v>
+        <v>315.00536113999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.40473597999999811</v>
+        <v>0.40334826999998086</v>
       </c>
       <c r="D128" s="5">
-        <v>1.5547764706611789</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>1.5494039574243113</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>316.07955662000001</v>
+        <v>316.07792193</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0736216600000148</v>
+        <v>1.0725607900000114</v>
       </c>
       <c r="D129" s="5">
-        <v>4.1674550300565993</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>4.1632673790259256</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>322.59398270000003</v>
+        <v>322.59137292999998</v>
       </c>
       <c r="C130" s="5">
-        <v>6.5144260800000211</v>
+        <v>6.513450999999975</v>
       </c>
       <c r="D130" s="5">
-        <v>27.737454634445701</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>27.732981544906753</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>317.18724688999998</v>
+        <v>317.18286395000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-5.4067358100000433</v>
+        <v>-5.408508979999965</v>
       </c>
       <c r="D131" s="5">
-        <v>-18.358032760707676</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-18.363644562094585</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>316.71756565999999</v>
+        <v>316.70266106999998</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.46968122999999196</v>
+        <v>-0.48020288000003575</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.7625230244416423</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-1.8017030353364105</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>315.08302313000002</v>
+        <v>315.09150707999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.6345425299999761</v>
+        <v>-1.6111539899999912</v>
       </c>
       <c r="D133" s="5">
-        <v>-6.0202605762904371</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-5.9367848712787445</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>319.13692800000001</v>
+        <v>319.14358909999999</v>
       </c>
       <c r="C134" s="5">
-        <v>4.0539048699999967</v>
+        <v>4.0520820200000003</v>
       </c>
       <c r="D134" s="5">
-        <v>16.580168234720571</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>16.571699644349614</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>316.14195809</v>
+        <v>316.14568879000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.9949699100000089</v>
+        <v>-2.9979003099999773</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.698049721296155</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-10.707770287210428</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>315.76804684000001</v>
+        <v>315.77095335000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.37391124999999192</v>
+        <v>-0.37473543999999492</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.4100824072398099</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-1.4131537641012382</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>316.64728658000001</v>
+        <v>316.64941858999998</v>
       </c>
       <c r="C137" s="5">
-        <v>0.87923974000000271</v>
+        <v>0.87846523999996862</v>
       </c>
       <c r="D137" s="5">
-        <v>3.3929864558964073</v>
+        <v>3.3899200995200385</v>
       </c>
       <c r="E137" s="5">
-        <v>1.0057750962581213</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.0056407170140336</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>315.48310997999999</v>
+        <v>315.48398951000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.1641766000000189</v>
+        <v>-1.1654290799999671</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.3237575314830856</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-4.3282869367140435</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>316.11157449000001</v>
+        <v>316.11097839000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.6284645100000148</v>
+        <v>0.62698887999999897</v>
       </c>
       <c r="D139" s="5">
-        <v>2.4168500362502066</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>2.4111063234376617</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>316.93718027</v>
+        <v>316.93524664</v>
       </c>
       <c r="C140" s="5">
-        <v>0.82560577999998941</v>
+        <v>0.82426824999998871</v>
       </c>
       <c r="D140" s="5">
-        <v>3.1795197950532206</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>3.1743007621682029</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>318.65028453999997</v>
+        <v>318.64790435999998</v>
       </c>
       <c r="C141" s="5">
-        <v>1.7131042699999739</v>
+        <v>1.7126577199999815</v>
       </c>
       <c r="D141" s="5">
-        <v>6.6825652925630363</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>6.6808132517015562</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>319.09227284999997</v>
+        <v>319.08937177000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.44198830999999927</v>
+        <v>0.44146741000002976</v>
       </c>
       <c r="D142" s="5">
-        <v>1.6772336326963622</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.6752544718494411</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>318.15250672000002</v>
+        <v>318.14990096999998</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.93976612999995268</v>
+        <v>-0.9394708000000378</v>
       </c>
       <c r="D143" s="5">
-        <v>-3.4774596453021056</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-3.4764155536351149</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>321.57070324</v>
+        <v>321.55423245999998</v>
       </c>
       <c r="C144" s="5">
-        <v>3.4181965199999809</v>
+        <v>3.4043314900000041</v>
       </c>
       <c r="D144" s="5">
-        <v>13.682472907168242</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>13.623785885271156</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>325.44528062000001</v>
+        <v>325.45807108000002</v>
       </c>
       <c r="C145" s="5">
-        <v>3.8745773800000052</v>
+        <v>3.9038386200000446</v>
       </c>
       <c r="D145" s="5">
-        <v>15.45640544537541</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>15.581889353069656</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>326.79399813999999</v>
+        <v>326.80139679000001</v>
       </c>
       <c r="C146" s="5">
-        <v>1.3487175199999797</v>
+        <v>1.3433257099999878</v>
       </c>
       <c r="D146" s="5">
-        <v>5.0879992642766769</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>5.0669911687865721</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>325.76357862999998</v>
+        <v>325.76629864</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.0304195100000015</v>
+        <v>-1.0350981500000103</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.7188063222691525</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.7353154807553524</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>327.37228830999999</v>
+        <v>327.37428879999999</v>
       </c>
       <c r="C148" s="5">
-        <v>1.608709680000004</v>
+        <v>1.6079901599999857</v>
       </c>
       <c r="D148" s="5">
-        <v>6.0895585992264634</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>6.0867083776352748</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>327.64742787</v>
+        <v>327.64848856999998</v>
       </c>
       <c r="C149" s="5">
-        <v>0.27513956000001372</v>
+        <v>0.27419976999999562</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0132132613958733</v>
+        <v>1.0097302873223635</v>
       </c>
       <c r="E149" s="5">
-        <v>3.473941434587613</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>3.4735797175871941</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>328.83144792000002</v>
+        <v>328.83112885999998</v>
       </c>
       <c r="C150" s="5">
-        <v>1.1840200500000151</v>
+        <v>1.1826402899999948</v>
       </c>
       <c r="D150" s="5">
-        <v>4.4236770056647279</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>4.418404660923736</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>330.28292546</v>
+        <v>330.28099859999998</v>
       </c>
       <c r="C151" s="5">
-        <v>1.4514775399999849</v>
+        <v>1.4498697399999969</v>
       </c>
       <c r="D151" s="5">
-        <v>5.4273608133478923</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>5.4212077880416931</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>330.93529124000003</v>
+        <v>330.93238762999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.6523657800000251</v>
+        <v>0.65138903000001847</v>
       </c>
       <c r="D152" s="5">
-        <v>2.3961260101186044</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.3925135330627345</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>331.2480099</v>
+        <v>331.24510832999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.31271865999997317</v>
+        <v>0.31272069999999985</v>
       </c>
       <c r="D153" s="5">
-        <v>1.1398569142001325</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>1.139874441910238</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>332.60191056000002</v>
+        <v>332.59859268999998</v>
       </c>
       <c r="C154" s="5">
-        <v>1.3539006600000221</v>
+        <v>1.3534843599999817</v>
       </c>
       <c r="D154" s="5">
-        <v>5.0165005079711555</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>5.0149681170115867</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>333.08360491000002</v>
+        <v>333.09027968999999</v>
       </c>
       <c r="C155" s="5">
-        <v>0.48169434999999794</v>
+        <v>0.49168700000001309</v>
       </c>
       <c r="D155" s="5">
-        <v>1.7518233886924861</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>1.7884785962270389</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>334.28983679999999</v>
+        <v>334.27696730000002</v>
       </c>
       <c r="C156" s="5">
-        <v>1.2062318899999696</v>
+        <v>1.1866876100000354</v>
       </c>
       <c r="D156" s="5">
-        <v>4.4333003178991914</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>4.3599663759340324</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>335.03779372999998</v>
+        <v>335.04824094000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.74795692999998664</v>
+        <v>0.77127364000000398</v>
       </c>
       <c r="D157" s="5">
-        <v>2.7182289687482042</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>2.8041543388952483</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>336.22810843000002</v>
+        <v>336.23323477000002</v>
       </c>
       <c r="C158" s="5">
-        <v>1.1903147000000445</v>
+        <v>1.1849938299999963</v>
       </c>
       <c r="D158" s="5">
-        <v>4.3476340720974394</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>4.3276823744494264</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>340.58212028000003</v>
+        <v>340.58065684000002</v>
       </c>
       <c r="C159" s="5">
-        <v>4.3540118500000062</v>
+        <v>4.3474220699999933</v>
       </c>
       <c r="D159" s="5">
-        <v>16.695451886772151</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>16.668087605939608</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>340.24794815000001</v>
+        <v>340.24704824999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.33417213000001311</v>
+        <v>-0.33360859000003984</v>
       </c>
       <c r="D160" s="5">
-        <v>-1.1710820033129621</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-1.1691227421071537</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>340.97501624</v>
+        <v>340.97494964999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.72706808999998884</v>
+        <v>0.72790140000000747</v>
       </c>
       <c r="D161" s="5">
-        <v>2.5946055783992117</v>
+        <v>2.5976213458222208</v>
       </c>
       <c r="E161" s="5">
-        <v>4.0676615277101869</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>4.0673043047329438</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>340.33207646</v>
+        <v>340.33188417999997</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.64293978000000607</v>
+        <v>-0.64306547000001046</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.239391309012162</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-2.2398249954305838</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>341.4430835</v>
+        <v>341.44128289000002</v>
       </c>
       <c r="C163" s="5">
-        <v>1.1110070400000041</v>
+        <v>1.1093987100000504</v>
       </c>
       <c r="D163" s="5">
-        <v>3.9884812921524793</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>3.9826058196924974</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>341.2588366</v>
+        <v>341.25585612999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.1842469000000051</v>
+        <v>-0.18542676000004121</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.64561645839109616</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.64974186135778877</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>341.46681096999998</v>
+        <v>341.46442789999998</v>
       </c>
       <c r="C165" s="5">
-        <v>0.20797436999998808</v>
+        <v>0.20857176999999183</v>
       </c>
       <c r="D165" s="5">
-        <v>0.73377578909958885</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>0.73589707660315362</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>341.50419513999998</v>
+        <v>341.50084534000001</v>
       </c>
       <c r="C166" s="5">
-        <v>3.738416999999572E-2</v>
+        <v>3.6417440000036549E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.13145648508274821</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.12805600699927755</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>342.39864290999998</v>
+        <v>342.41621033000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.89444776999999931</v>
+        <v>0.91536499000000049</v>
       </c>
       <c r="D167" s="5">
-        <v>3.1886426245240074</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>3.2643463841955045</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>339.78459405000001</v>
+        <v>339.77977220000002</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.6140488599999685</v>
+        <v>-2.6364381299999877</v>
       </c>
       <c r="D168" s="5">
-        <v>-8.7863592511695838</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-8.8580212941288146</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>342.04893759999999</v>
+        <v>342.05678559</v>
       </c>
       <c r="C169" s="5">
-        <v>2.2643435499999782</v>
+        <v>2.2770133899999792</v>
       </c>
       <c r="D169" s="5">
-        <v>8.29658032878109</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>8.3448499397733791</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>340.43448866</v>
+        <v>340.43844632000003</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.6144489399999884</v>
+        <v>-1.6183392699999786</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.5191781460239504</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-5.5320098941676115</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>341.49316242999998</v>
+        <v>341.46791822</v>
       </c>
       <c r="C171" s="5">
-        <v>1.0586737699999844</v>
+        <v>1.0294718999999759</v>
       </c>
       <c r="D171" s="5">
-        <v>3.7962196442133278</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>3.6897158563885979</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>341.63331126000003</v>
+        <v>341.63296402999998</v>
       </c>
       <c r="C172" s="5">
-        <v>0.14014883000004374</v>
+        <v>0.16504580999998097</v>
       </c>
       <c r="D172" s="5">
-        <v>0.49359327553077925</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.58155485845401422</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>341.80060402999999</v>
+        <v>341.79953253000002</v>
       </c>
       <c r="C173" s="5">
-        <v>0.16729276999996046</v>
+        <v>0.16656850000003942</v>
       </c>
       <c r="D173" s="5">
-        <v>0.58920742824011274</v>
+        <v>0.58665029289595161</v>
       </c>
       <c r="E173" s="5">
-        <v>0.24212559591723082</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.24183092653768945</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>343.94252236</v>
+        <v>343.95275090000001</v>
       </c>
       <c r="C174" s="5">
-        <v>2.14191833000001</v>
+        <v>2.1532183699999905</v>
       </c>
       <c r="D174" s="5">
-        <v>7.7845598251691239</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>7.827087318083259</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>342.73274452999999</v>
+        <v>342.73023609000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.2097778300000073</v>
+        <v>-1.2225148100000069</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.1401551861577568</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-4.1827737622128991</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>342.65286500000002</v>
+        <v>342.65087963000002</v>
       </c>
       <c r="C176" s="5">
-        <v>-7.9879529999971055E-2</v>
+        <v>-7.9356459999985418E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.27932159714284532</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-0.27749689049049175</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>342.10774400999998</v>
+        <v>342.10739624000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.54512099000004355</v>
+        <v>-0.54348339000000578</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.8924451472802639</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-1.8868203858912858</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>342.10491812999999</v>
+        <v>342.10307657999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.8258799999889561E-3</v>
+        <v>-4.3196600000214858E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>-9.9117953455296615E-3</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.5150891475290695E-2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>344.64554140000001</v>
+        <v>344.67083508000002</v>
       </c>
       <c r="C179" s="5">
-        <v>2.540623270000026</v>
+        <v>2.5677585000000249</v>
       </c>
       <c r="D179" s="5">
-        <v>9.2849006434885482</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>9.3882509067051636</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>343.15920539000001</v>
+        <v>343.16325835999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-1.4863360100000023</v>
+        <v>-1.5075767200000314</v>
       </c>
       <c r="D180" s="5">
-        <v>-5.0541759418861076</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-5.1243078175983836</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>344.01446282000001</v>
+        <v>344.01672435</v>
       </c>
       <c r="C181" s="5">
-        <v>0.85525742999999466</v>
+        <v>0.85346599000001788</v>
       </c>
       <c r="D181" s="5">
-        <v>3.0321050545517814</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>3.025630592532158</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>343.94034549999998</v>
+        <v>343.94108912000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-7.4117320000027576E-2</v>
+        <v>-7.5635229999988951E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.25823178236569211</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-0.26351220137418307</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>342.84913022000001</v>
+        <v>342.79800869000002</v>
       </c>
       <c r="C183" s="5">
-        <v>-1.0912152799999717</v>
+        <v>-1.1430804299999977</v>
       </c>
       <c r="D183" s="5">
-        <v>-3.7414875125679536</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-3.9160741456561454</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>342.31995776999997</v>
+        <v>342.31939105999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.52917245000003277</v>
+        <v>-0.47861763000003066</v>
       </c>
       <c r="D184" s="5">
-        <v>-1.8365045851051032</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-1.6626443337020125</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>343.76854593000002</v>
+        <v>343.76782212000001</v>
       </c>
       <c r="C185" s="5">
-        <v>1.4485881600000425</v>
+        <v>1.4484310600000185</v>
       </c>
       <c r="D185" s="5">
-        <v>5.1978847241192838</v>
+        <v>5.1973166339023491</v>
       </c>
       <c r="E185" s="5">
-        <v>0.57575729147256727</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.5758608197707904</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>344.1426386</v>
+        <v>344.16615922</v>
       </c>
       <c r="C186" s="5">
-        <v>0.37409266999998181</v>
+        <v>0.39833709999999201</v>
       </c>
       <c r="D186" s="5">
-        <v>1.3136972087278265</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>1.3993824878618222</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>344.10051808999998</v>
+        <v>344.10001828999998</v>
       </c>
       <c r="C187" s="5">
-        <v>-4.212051000001793E-2</v>
+        <v>-6.6140930000017306E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.14677228462329772</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-0.23036918767540548</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>344.87531475999998</v>
+        <v>344.87518254000003</v>
       </c>
       <c r="C188" s="5">
-        <v>0.77479667000000063</v>
+        <v>0.77516425000004574</v>
       </c>
       <c r="D188" s="5">
-        <v>2.7357037345129065</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.7370217581354384</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>345.68919649999998</v>
+        <v>345.69090191999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.81388173999999935</v>
+        <v>0.8157193799999618</v>
       </c>
       <c r="D189" s="5">
-        <v>2.8689643627888284</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.8755277321445671</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>345.85785308999999</v>
+        <v>345.86588173000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.16865659000001187</v>
+        <v>0.17497981000002483</v>
       </c>
       <c r="D190" s="5">
-        <v>0.58703562453301661</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.6091028777165608</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>343.24732210000002</v>
+        <v>343.26707127999998</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.6105309899999725</v>
+        <v>-2.5988104500000304</v>
       </c>
       <c r="D191" s="5">
-        <v>-8.6908716001815041</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-8.6532577745182078</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>349.61381060000002</v>
+        <v>349.62624726000001</v>
       </c>
       <c r="C192" s="5">
-        <v>6.3664885000000027</v>
+        <v>6.3591759800000318</v>
       </c>
       <c r="D192" s="5">
-        <v>24.674337035023687</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>24.641483128980667</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>351.91034843</v>
+        <v>351.90983659</v>
       </c>
       <c r="C193" s="5">
-        <v>2.296537829999977</v>
+        <v>2.2835893299999839</v>
       </c>
       <c r="D193" s="5">
-        <v>8.1736532500982229</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>8.125600561605161</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>348.91697357999999</v>
+        <v>348.91647684999998</v>
       </c>
       <c r="C194" s="5">
-        <v>-2.9933748500000092</v>
+        <v>-2.9933597400000167</v>
       </c>
       <c r="D194" s="5">
-        <v>-9.7430392383997315</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-9.743005849544728</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>349.68972622000001</v>
+        <v>349.59699497000003</v>
       </c>
       <c r="C195" s="5">
-        <v>0.77275264000002153</v>
+        <v>0.68051812000004475</v>
       </c>
       <c r="D195" s="5">
-        <v>2.6902744064836837</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>2.3657206079536808</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>351.23162836</v>
+        <v>351.24035973000002</v>
       </c>
       <c r="C196" s="5">
-        <v>1.5419021399999906</v>
+        <v>1.6433647599999972</v>
       </c>
       <c r="D196" s="5">
-        <v>5.4214363699081058</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.7890381079850117</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>351.81980861</v>
+        <v>351.82301317000002</v>
       </c>
       <c r="C197" s="5">
-        <v>0.58818024999999352</v>
+        <v>0.58265344000000141</v>
       </c>
       <c r="D197" s="5">
-        <v>2.0281590084228363</v>
+        <v>2.0088768973937965</v>
       </c>
       <c r="E197" s="5">
-        <v>2.3420591486108311</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.3432068191618471</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>352.61886636000003</v>
+        <v>352.65948500000002</v>
       </c>
       <c r="C198" s="5">
-        <v>0.79905775000003132</v>
+        <v>0.83647182999999359</v>
       </c>
       <c r="D198" s="5">
-        <v>2.7597602610895722</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>2.8906479534180241</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>352.45814510000002</v>
+        <v>352.45951410999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.16072126000000253</v>
+        <v>-0.19997089000003143</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.54558271520235291</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-0.6783260094420096</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>352.37684496000003</v>
+        <v>352.38009197000002</v>
       </c>
       <c r="C200" s="5">
-        <v>-8.130013999999619E-2</v>
+        <v>-7.9422139999962837E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-0.27644840515339553</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-0.27006942466052397</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>349.56669578999998</v>
+        <v>349.57071837000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-2.8101491700000452</v>
+        <v>-2.8093736000000149</v>
       </c>
       <c r="D201" s="5">
-        <v>-9.1610217540304628</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-9.1585225072506447</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>350.21504231</v>
+        <v>350.23271886999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.64834652000001824</v>
+        <v>0.66200049999997646</v>
       </c>
       <c r="D202" s="5">
-        <v>2.2485024781369267</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.2963228971940808</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>350.25753442000001</v>
+        <v>350.26628950000003</v>
       </c>
       <c r="C203" s="5">
-        <v>4.2492110000011962E-2</v>
+        <v>3.3570630000042456E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>0.14569497812406684</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>0.11508348093416387</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>350.87732254999997</v>
+        <v>350.89274339999997</v>
       </c>
       <c r="C204" s="5">
-        <v>0.6197881299999608</v>
+        <v>0.6264538999999445</v>
       </c>
       <c r="D204" s="5">
-        <v>2.1442137685389939</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>2.1674472296788316</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>355.48957967000001</v>
+        <v>355.48321455000001</v>
       </c>
       <c r="C205" s="5">
-        <v>4.612257120000038</v>
+        <v>4.5904711500000417</v>
       </c>
       <c r="D205" s="5">
-        <v>16.965799842338548</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>16.879014671349914</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>355.34392154</v>
+        <v>355.33593739000003</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.14565813000001526</v>
+        <v>-0.14727715999998736</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.49058088612679018</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-0.49603026928687344</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>356.42270981000001</v>
+        <v>356.31647072999999</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0787882700000182</v>
+        <v>0.98053333999996539</v>
       </c>
       <c r="D207" s="5">
-        <v>3.7045287603259647</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>3.3620667977659835</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>356.44462887999998</v>
+        <v>356.45887562000001</v>
       </c>
       <c r="C208" s="5">
-        <v>2.1919069999967178E-2</v>
+        <v>0.14240489000002299</v>
       </c>
       <c r="D208" s="5">
-        <v>7.3821846010857506E-2</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>0.48064574845347874</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>356.288229</v>
+        <v>356.29531784</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.15639987999998084</v>
+        <v>-0.16355778000001919</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.525264176505158</v>
+        <v>-0.549221232443875</v>
       </c>
       <c r="E209" s="5">
-        <v>1.2700877780742914</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.271180253305082</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>356.06352774999999</v>
+        <v>356.10677769</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.22470125000000962</v>
+        <v>-0.18854014999999436</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.75418758237889572</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.63315696399561805</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>356.91075015000001</v>
+        <v>356.92034259000002</v>
       </c>
       <c r="C211" s="5">
-        <v>0.84722240000002103</v>
+        <v>0.81356490000001713</v>
       </c>
       <c r="D211" s="5">
-        <v>2.8929609001032919</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>2.7762433032122003</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>357.71567905000001</v>
+        <v>357.72320575999998</v>
       </c>
       <c r="C212" s="5">
-        <v>0.80492889999999306</v>
+        <v>0.80286316999996643</v>
       </c>
       <c r="D212" s="5">
-        <v>2.7401426845421462</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>2.7329489250895067</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>358.92479947999999</v>
+        <v>358.92945539999999</v>
       </c>
       <c r="C213" s="5">
-        <v>1.2091204299999845</v>
+        <v>1.20624964000001</v>
       </c>
       <c r="D213" s="5">
-        <v>4.1324013083422706</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>4.1223188027433411</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>359.31909991999999</v>
+        <v>359.34364515999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.39430043999999498</v>
+        <v>0.4141897599999993</v>
       </c>
       <c r="D214" s="5">
-        <v>1.3262663858247592</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>1.3935730041843897</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>359.07801812000002</v>
+        <v>359.07483939000002</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.24108179999996082</v>
+        <v>-0.26880576999997174</v>
       </c>
       <c r="D215" s="5">
-        <v>-0.8021643813587942</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-0.89397185406985269</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>359.08313661</v>
+        <v>359.09614241000003</v>
       </c>
       <c r="C216" s="5">
-        <v>5.1184899999725531E-3</v>
+        <v>2.1303020000004835E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>1.7106782537679166E-2</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>7.1216259926809578E-2</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>361.31941467000001</v>
+        <v>361.31219555000001</v>
       </c>
       <c r="C217" s="5">
-        <v>2.2362780600000178</v>
+        <v>2.2160531399999854</v>
       </c>
       <c r="D217" s="5">
-        <v>7.7346623296116634</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>7.6620319948287996</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>361.76917200999998</v>
+        <v>361.75706774999998</v>
       </c>
       <c r="C218" s="5">
-        <v>0.44975733999996237</v>
+        <v>0.44487219999996341</v>
       </c>
       <c r="D218" s="5">
-        <v>1.5039854354452098</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.4875687048758968</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>364.58186561000002</v>
+        <v>364.46893168000003</v>
       </c>
       <c r="C219" s="5">
-        <v>2.8126936000000455</v>
+        <v>2.7118639300000495</v>
       </c>
       <c r="D219" s="5">
-        <v>9.7392744563642211</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>9.3759574656881117</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>366.49733508000003</v>
+        <v>366.52029792000002</v>
       </c>
       <c r="C220" s="5">
-        <v>1.915469470000005</v>
+        <v>2.051366239999993</v>
       </c>
       <c r="D220" s="5">
-        <v>6.4900663919301271</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>6.9670959535861554</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>367.22383299000001</v>
+        <v>367.23367322000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.72649790999997776</v>
+        <v>0.7133752999999956</v>
       </c>
       <c r="D221" s="5">
-        <v>2.4048342715052407</v>
+        <v>2.3607806059252834</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0693138588083979</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.0700250136074025</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>371.36892468999997</v>
+        <v>371.41039280000001</v>
       </c>
       <c r="C222" s="5">
-        <v>4.1450916999999663</v>
+        <v>4.1767195799999968</v>
       </c>
       <c r="D222" s="5">
-        <v>14.418542048106641</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>14.535117038632395</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>368.74174124000001</v>
+        <v>368.75568972999997</v>
       </c>
       <c r="C223" s="5">
-        <v>-2.6271834499999613</v>
+        <v>-2.6547030700000391</v>
       </c>
       <c r="D223" s="5">
-        <v>-8.1665492093131888</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-8.2478740133135382</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>369.23744456999998</v>
+        <v>369.24843897</v>
       </c>
       <c r="C224" s="5">
-        <v>0.49570332999996936</v>
+        <v>0.49274924000002329</v>
       </c>
       <c r="D224" s="5">
-        <v>1.6251533223809789</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>1.6153355544739734</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>367.78177224000001</v>
+        <v>367.78817413000002</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.4556723299999703</v>
+        <v>-1.4602648399999794</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.6296063845708506</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-4.6437608647564073</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>367.81831129</v>
+        <v>367.83549009000001</v>
       </c>
       <c r="C226" s="5">
-        <v>3.6539049999987583E-2</v>
+        <v>4.7315959999991719E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>0.11928494075210683</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.15448931952790623</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>368.46533189000002</v>
+        <v>368.45980305</v>
       </c>
       <c r="C227" s="5">
-        <v>0.64702060000001893</v>
+        <v>0.62431295999999747</v>
       </c>
       <c r="D227" s="5">
-        <v>2.131434910637342</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>2.055834188933181</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>372.80279618999998</v>
+        <v>372.80851034</v>
       </c>
       <c r="C228" s="5">
-        <v>4.3374642999999651</v>
+        <v>4.348707289999993</v>
       </c>
       <c r="D228" s="5">
-        <v>15.077480733875003</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>15.119375525941138</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>372.57238518999998</v>
+        <v>372.56589342000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.2304110000000037</v>
+        <v>-0.24261691999998902</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.73914482150909677</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-0.77814876820847534</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>372.85499048000003</v>
+        <v>372.83980358999997</v>
       </c>
       <c r="C230" s="5">
-        <v>0.28260529000004908</v>
+        <v>0.27391016999996509</v>
       </c>
       <c r="D230" s="5">
-        <v>0.91403641525726886</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>0.88581529028695094</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>369.92232100000001</v>
+        <v>369.83992245000002</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.9326694800000155</v>
+        <v>-2.9998811399999568</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.0407387956772602</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-9.2392186228482451</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>372.98577440999998</v>
+        <v>373.00211152000003</v>
       </c>
       <c r="C232" s="5">
-        <v>3.0634534099999655</v>
+        <v>3.1621890700000108</v>
       </c>
       <c r="D232" s="5">
-        <v>10.402973682292904</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>10.756700976254052</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>373.23259518999998</v>
+        <v>373.23771486999999</v>
       </c>
       <c r="C233" s="5">
-        <v>0.24682078000000729</v>
+        <v>0.23560334999996257</v>
       </c>
       <c r="D233" s="5">
-        <v>0.79698832694499178</v>
+        <v>0.76060770780097542</v>
       </c>
       <c r="E233" s="5">
-        <v>1.636266946803433</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.6349376671684235</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>377.07930592000002</v>
+        <v>377.10980167000002</v>
       </c>
       <c r="C234" s="5">
-        <v>3.8467107300000407</v>
+        <v>3.8720868000000337</v>
       </c>
       <c r="D234" s="5">
-        <v>13.093491777151268</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>13.184663673853203</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>374.96972067000002</v>
+        <v>374.98542665000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.1095852500000092</v>
+        <v>-2.1243750200000022</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.5106795782858047</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.554405728231572</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>375.34576979000002</v>
+        <v>375.35673832999998</v>
       </c>
       <c r="C236" s="5">
-        <v>0.37604912000000468</v>
+        <v>0.37131167999996251</v>
       </c>
       <c r="D236" s="5">
-        <v>1.2101146500830273</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.1947362737844358</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>377.74242278999998</v>
+        <v>377.74902911999999</v>
       </c>
       <c r="C237" s="5">
-        <v>2.396652999999958</v>
+        <v>2.3922907900000041</v>
       </c>
       <c r="D237" s="5">
-        <v>7.9371210304522988</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>7.9219246739912874</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>377.31487998</v>
+        <v>377.32486610000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.42754280999997718</v>
+        <v>-0.42416301999998041</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.3497811274200355</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-1.3391534422054208</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>378.14308727999997</v>
+        <v>378.13955758999998</v>
       </c>
       <c r="C239" s="5">
-        <v>0.82820729999997411</v>
+        <v>0.81469148999997287</v>
       </c>
       <c r="D239" s="5">
-        <v>2.6660364895914279</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>2.6219403361815941</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>377.25479847999998</v>
+        <v>377.25824610000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.88828879999999799</v>
+        <v>-0.88131148999997322</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.7827610591439678</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-2.7612079686982205</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>375.09913784999998</v>
+        <v>375.09350461999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.1556606299999999</v>
+        <v>-2.164741480000032</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.6454431741072018</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-6.6725009662088164</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>378.21573274999997</v>
+        <v>378.20213303999998</v>
       </c>
       <c r="C242" s="5">
-        <v>3.1165948999999955</v>
+        <v>3.1086284200000023</v>
       </c>
       <c r="D242" s="5">
-        <v>10.438956117059583</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>10.411208364262702</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>383.36953023000001</v>
+        <v>383.32215794000001</v>
       </c>
       <c r="C243" s="5">
-        <v>5.153797480000037</v>
+        <v>5.1200249000000326</v>
       </c>
       <c r="D243" s="5">
-        <v>17.634856744714924</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>17.511239051399798</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>383.89310423000001</v>
+        <v>383.89650691000003</v>
       </c>
       <c r="C244" s="5">
-        <v>0.52357399999999643</v>
+        <v>0.57434897000001683</v>
       </c>
       <c r="D244" s="5">
-        <v>1.6512259160618159</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>1.8129059214108567</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>384.04662353999998</v>
+        <v>384.04829612999998</v>
       </c>
       <c r="C245" s="5">
-        <v>0.15351930999997876</v>
+        <v>0.15178921999995509</v>
       </c>
       <c r="D245" s="5">
-        <v>0.48093831703768242</v>
+        <v>0.47550235396529583</v>
       </c>
       <c r="E245" s="5">
-        <v>2.8973965536142288</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.8964332459717745</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>383.57386378000001</v>
+        <v>383.59280223000002</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.47275975999997399</v>
+        <v>-0.45549389999996492</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.4672345073451498</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-1.4139919931242195</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>384.65978530000001</v>
+        <v>384.66970779000002</v>
       </c>
       <c r="C247" s="5">
-        <v>1.0859215199999994</v>
+        <v>1.0769055600000002</v>
       </c>
       <c r="D247" s="5">
-        <v>3.4506756292118412</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>3.4214107311426822</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>385.46129994</v>
+        <v>385.46944859000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.80151463999999351</v>
+        <v>0.79974079999999503</v>
       </c>
       <c r="D248" s="5">
-        <v>2.5292928411857263</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.523565232884839</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>387.32499408000001</v>
+        <v>387.33261063999998</v>
       </c>
       <c r="C249" s="5">
-        <v>1.8636941400000069</v>
+        <v>1.8631620499999713</v>
       </c>
       <c r="D249" s="5">
-        <v>5.9587666667365813</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>5.9568906470273131</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>396.53606415000002</v>
+        <v>396.54147573</v>
       </c>
       <c r="C250" s="5">
-        <v>9.2110700700000052</v>
+        <v>9.2088650900000175</v>
       </c>
       <c r="D250" s="5">
-        <v>32.582445350275925</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>32.572872255509381</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>392.03030945</v>
+        <v>392.03174014000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.5057547000000113</v>
+        <v>-4.5097355899999911</v>
       </c>
       <c r="D251" s="5">
-        <v>-12.814664165104528</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-12.825123275740502</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>389.41173051999999</v>
+        <v>389.41654388000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.6185789300000124</v>
+        <v>-2.6151962600000047</v>
       </c>
       <c r="D252" s="5">
-        <v>-7.7274304744571083</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-7.717784438523001</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>387.65216275</v>
+        <v>387.64381159999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.7595677699999897</v>
+        <v>-1.7727322800000138</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.2894897887452608</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-5.3280143288834791</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>385.97115212</v>
+        <v>385.96248063000002</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.6810106300000029</v>
+        <v>-1.6813309699999763</v>
       </c>
       <c r="D254" s="5">
-        <v>-5.0813353404707495</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-5.0823875695081844</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>386.12915242999998</v>
+        <v>386.11176735999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.15800030999997716</v>
+        <v>0.14928672999997161</v>
       </c>
       <c r="D255" s="5">
-        <v>0.49233688361076666</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>0.46513762041389128</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>386.46973688000003</v>
+        <v>386.45718676000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.34058445000005122</v>
+        <v>0.34541940000002569</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0636075950928969</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.0788297905927946</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>384.68854657000003</v>
+        <v>384.69612388000002</v>
       </c>
       <c r="C257" s="5">
-        <v>-1.7811903099999995</v>
+        <v>-1.7610628799999972</v>
       </c>
       <c r="D257" s="5">
-        <v>-5.3925850531846837</v>
+        <v>-5.333336963425495</v>
       </c>
       <c r="E257" s="5">
-        <v>0.16714716147820941</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.16868392765392315</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>389.43757103000002</v>
+        <v>389.43807609999999</v>
       </c>
       <c r="C258" s="5">
-        <v>4.7490244599999869</v>
+        <v>4.7419522199999733</v>
       </c>
       <c r="D258" s="5">
-        <v>15.862554660567163</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>15.836974831853157</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>385.29695670000001</v>
+        <v>385.30174692999998</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.1406143300000053</v>
+        <v>-4.1363291700000104</v>
       </c>
       <c r="D259" s="5">
-        <v>-12.038470809440849</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-12.026716004626813</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>385.01555502000002</v>
+        <v>385.02166062999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.28140167999998766</v>
+        <v>-0.28008629999999357</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.8729081905053615</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-0.86883342218069259</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>384.86400665000002</v>
+        <v>384.87153789000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.15154837000000043</v>
+        <v>-0.15012273999997205</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.47131824990405136</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-0.46688663002576458</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>382.36455138000002</v>
+        <v>382.37253637999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.4994552699999986</v>
+        <v>-2.4990015100000278</v>
       </c>
       <c r="D262" s="5">
-        <v>-7.5208332086881935</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-7.5193743077241031</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>382.05808697999998</v>
+        <v>382.06528116999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.30646440000003849</v>
+        <v>-0.30725520999999389</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.95756900112554666</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-0.96000907126707613</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>381.20336146</v>
+        <v>381.21404776000003</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.85472551999998814</v>
+        <v>-0.85123340999996344</v>
       </c>
       <c r="D264" s="5">
-        <v>-2.6518062318215962</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-2.6410551755310263</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>377.20749768000002</v>
+        <v>377.18197270000002</v>
       </c>
       <c r="C265" s="5">
-        <v>-3.9958637799999792</v>
+        <v>-4.032075060000011</v>
       </c>
       <c r="D265" s="5">
-        <v>-11.878244711668184</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-11.979389069869061</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>375.78933598999998</v>
+        <v>375.78796202000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-1.4181616900000336</v>
+        <v>-1.3940106800000081</v>
       </c>
       <c r="D266" s="5">
-        <v>-4.4194287415378675</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-4.345978216694002</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>373.19148116000002</v>
+        <v>373.18763295000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.5978548299999602</v>
+        <v>-2.6003290699999866</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.987413653329356</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-7.9947619772922867</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>371.96588076</v>
+        <v>371.94701244999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-1.2256004000000189</v>
+        <v>-1.2406205000000341</v>
       </c>
       <c r="D268" s="5">
-        <v>-3.8705174472425496</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-3.917127626901773</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>371.46105619000002</v>
+        <v>371.48063237999997</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.50482456999998249</v>
+        <v>-0.4663800700000138</v>
       </c>
       <c r="D269" s="5">
-        <v>-1.6165137739428292</v>
+        <v>-1.4943326521817069</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.4384934248602783</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-3.4353066432565416</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>372.57048788999998</v>
+        <v>372.55683683000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.1094316999999592</v>
+        <v>1.0762044500000343</v>
       </c>
       <c r="D270" s="5">
-        <v>3.6434677376766533</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.5324131791919733</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>371.49802224000001</v>
+        <v>371.50069244999997</v>
       </c>
       <c r="C271" s="5">
-        <v>-1.0724656499999696</v>
+        <v>-1.0561443800000347</v>
       </c>
       <c r="D271" s="5">
-        <v>-3.4001023880005476</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-3.3492830401493423</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>371.62986101000001</v>
+        <v>371.63727485999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.13183877000000166</v>
+        <v>0.13658241000001681</v>
       </c>
       <c r="D272" s="5">
-        <v>0.42669321920951742</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>0.44207377836680273</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>371.31762022999999</v>
+        <v>371.32803268999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.31224078000002464</v>
+        <v>-0.30924217000000453</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.0035854346365225</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.99397181278312319</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>371.86628905999999</v>
+        <v>371.86633469999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.54866882999999689</v>
+        <v>0.53830200999999533</v>
       </c>
       <c r="D274" s="5">
-        <v>1.78763356634426</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>1.7535378184952322</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>370.44783160999998</v>
+        <v>370.4639871</v>
       </c>
       <c r="C275" s="5">
-        <v>-1.4184574500000053</v>
+        <v>-1.4023475999999846</v>
       </c>
       <c r="D275" s="5">
-        <v>-4.482495908128536</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-4.4326376421514606</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>372.98940720000002</v>
+        <v>373.00114872</v>
       </c>
       <c r="C276" s="5">
-        <v>2.5415755900000363</v>
+        <v>2.5371616200000062</v>
       </c>
       <c r="D276" s="5">
-        <v>8.5508662332108187</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>8.5350657465304458</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>373.80844440999999</v>
+        <v>373.76012501999998</v>
       </c>
       <c r="C277" s="5">
-        <v>0.81903720999997631</v>
+        <v>0.75897629999997207</v>
       </c>
       <c r="D277" s="5">
-        <v>2.6671054368455183</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.469251733782718</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>373.51522734000002</v>
+        <v>373.5208432</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.29321706999996877</v>
+        <v>-0.23928181999997378</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.9372352227661529</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-0.76554258887492344</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>372.95557816000002</v>
+        <v>372.95599962</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.55964918000000807</v>
+        <v>-0.56484358000000157</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.7832531467757984</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-1.7996402144320967</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>373.40957254</v>
+        <v>373.39880502</v>
       </c>
       <c r="C280" s="5">
-        <v>0.45399437999998327</v>
+        <v>0.44280539999999746</v>
       </c>
       <c r="D280" s="5">
-        <v>1.4705653046200196</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>1.4340836755713404</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>374.35821222999999</v>
+        <v>374.39013648000002</v>
       </c>
       <c r="C281" s="5">
-        <v>0.94863968999999315</v>
+        <v>0.99133146000002625</v>
       </c>
       <c r="D281" s="5">
-        <v>3.0915359049482838</v>
+        <v>3.2327975822218802</v>
       </c>
       <c r="E281" s="5">
-        <v>0.77993533688713867</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.78321824784228777</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>373.70063326000002</v>
+        <v>373.67994160000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.65757896999997456</v>
+        <v>-0.71019488000001729</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.0876148415089113</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-2.2527258740173139</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>374.63930900000003</v>
+        <v>374.64219663</v>
       </c>
       <c r="C283" s="5">
-        <v>0.93867574000000786</v>
+        <v>0.96225502999999435</v>
       </c>
       <c r="D283" s="5">
-        <v>3.0561987668352053</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>3.1342363309889043</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>374.66833150000002</v>
+        <v>374.67662053999999</v>
       </c>
       <c r="C284" s="5">
-        <v>2.9022499999996398E-2</v>
+        <v>3.442390999998679E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>9.300103284686223E-2</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.11031745698688589</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>375.84058027999998</v>
+        <v>375.85050411999998</v>
       </c>
       <c r="C285" s="5">
-        <v>1.1722487799999612</v>
+        <v>1.1738835799999947</v>
       </c>
       <c r="D285" s="5">
-        <v>3.8198038414854585</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.825136922109329</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>376.21084795000002</v>
+        <v>376.19826626999998</v>
       </c>
       <c r="C286" s="5">
-        <v>0.37026767000003247</v>
+        <v>0.34776214999999411</v>
       </c>
       <c r="D286" s="5">
-        <v>1.1886333778224012</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.1159885121330815</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>375.32223897</v>
+        <v>375.34497355000002</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.88860898000001498</v>
+        <v>-0.85329271999995626</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.7978634431339522</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-2.6881396090246867</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>377.28432660999999</v>
+        <v>377.29442361999998</v>
       </c>
       <c r="C288" s="5">
-        <v>1.9620876399999929</v>
+        <v>1.9494500699999548</v>
       </c>
       <c r="D288" s="5">
-        <v>6.4568434718534018</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>6.4136609667854394</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>375.26185936000002</v>
+        <v>375.19001598</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.022467249999977</v>
+        <v>-2.1044076399999767</v>
       </c>
       <c r="D289" s="5">
-        <v>-6.2464012644577238</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-6.4915970827561171</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>380.26278545999998</v>
+        <v>380.26884292</v>
       </c>
       <c r="C290" s="5">
-        <v>5.0009260999999583</v>
+        <v>5.078826939999999</v>
       </c>
       <c r="D290" s="5">
-        <v>17.217590085611924</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>17.509679661771994</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>380.58077218</v>
+        <v>380.60387143000003</v>
       </c>
       <c r="C291" s="5">
-        <v>0.31798672000002171</v>
+        <v>0.3350285100000292</v>
       </c>
       <c r="D291" s="5">
-        <v>1.0081027744130777</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.0623748872454764</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>380.77434376999997</v>
+        <v>380.77554362000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.19357158999997637</v>
+        <v>0.17167218999998113</v>
       </c>
       <c r="D292" s="5">
-        <v>0.61205617543831359</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>0.5426073436922918</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>380.96206977000003</v>
+        <v>380.99230567000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.18772600000005468</v>
+        <v>0.21676204999999982</v>
       </c>
       <c r="D293" s="5">
-        <v>0.59322022432481969</v>
+        <v>0.68526043366965439</v>
       </c>
       <c r="E293" s="5">
-        <v>1.764047728687923</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.7634463482594009</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>381.2960124</v>
+        <v>381.28027287999998</v>
       </c>
       <c r="C294" s="5">
-        <v>0.33394262999996727</v>
+        <v>0.2879672099999766</v>
       </c>
       <c r="D294" s="5">
-        <v>1.0569787359808069</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.91078165964044722</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>381.89925392999999</v>
+        <v>381.90164379999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.60324152999999114</v>
+        <v>0.62137092000000393</v>
       </c>
       <c r="D295" s="5">
-        <v>1.9151054307396942</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>1.97325972300193</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>382.12963847999998</v>
+        <v>382.13326917000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.23038454999999658</v>
+        <v>0.23162537000001748</v>
       </c>
       <c r="D296" s="5">
-        <v>0.72631874499669014</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>0.73023907293277013</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>382.51644725</v>
+        <v>382.52278869000003</v>
       </c>
       <c r="C297" s="5">
-        <v>0.38680877000001601</v>
+        <v>0.38951952000002166</v>
       </c>
       <c r="D297" s="5">
-        <v>1.221479348001675</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>1.2300757527463846</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>382.63192117</v>
+        <v>382.60513415000003</v>
       </c>
       <c r="C298" s="5">
-        <v>0.11547391999999945</v>
+        <v>8.2345459999999093E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>0.3628576170788822</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>0.25862937725751323</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>384.47526743999998</v>
+        <v>384.49629822000003</v>
       </c>
       <c r="C299" s="5">
-        <v>1.8433462699999836</v>
+        <v>1.8911640700000021</v>
       </c>
       <c r="D299" s="5">
-        <v>5.9367175976718034</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>6.0953703955231919</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>384.60894733999999</v>
+        <v>384.61123885000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.13367990000000418</v>
+        <v>0.11494062999997823</v>
       </c>
       <c r="D300" s="5">
-        <v>0.41803209672792718</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>0.35931622676375063</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>383.83205656000001</v>
+        <v>383.76598242</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.7768907799999738</v>
+        <v>-0.84525643000000628</v>
       </c>
       <c r="D301" s="5">
-        <v>-2.3971909984875639</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-2.6055838919799346</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>385.83212645999998</v>
+        <v>385.83356674999999</v>
       </c>
       <c r="C302" s="5">
-        <v>2.0000698999999713</v>
+        <v>2.0675843299999883</v>
       </c>
       <c r="D302" s="5">
-        <v>6.4353083546842216</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>6.6601979101800879</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>386.66570032999999</v>
+        <v>386.70249432000003</v>
       </c>
       <c r="C303" s="5">
-        <v>0.83357387000000926</v>
+        <v>0.8689275700000394</v>
       </c>
       <c r="D303" s="5">
-        <v>2.6235778062994708</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>2.7362213128694357</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>387.51385449000003</v>
+        <v>387.51516236999998</v>
       </c>
       <c r="C304" s="5">
-        <v>0.84815416000003552</v>
+        <v>0.81266804999995657</v>
       </c>
       <c r="D304" s="5">
-        <v>2.6641982214303361</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.5511932580271512</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>387.14983113</v>
+        <v>387.23198676999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.36402336000003288</v>
+        <v>-0.28317559999999276</v>
       </c>
       <c r="D305" s="5">
-        <v>-1.1214519533469969</v>
+        <v>-0.87338080587344713</v>
       </c>
       <c r="E305" s="5">
-        <v>1.6242460473127274</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.6377446492067849</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>388.14457836999998</v>
+        <v>388.09554087999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.99474723999998105</v>
+        <v>0.86355410999999549</v>
       </c>
       <c r="D306" s="5">
-        <v>3.127241566129757</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.7091513850117543</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>388.00207394</v>
+        <v>388.00318161000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.14250442999997404</v>
+        <v>-9.2359269999974458E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.43968263207541103</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-0.28520341293682971</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>388.47746523000001</v>
+        <v>388.46196950000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.47539129000000457</v>
+        <v>0.45878788999999642</v>
       </c>
       <c r="D308" s="5">
-        <v>1.4802228815388618</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.4281842315699844</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>388.27651043999998</v>
+        <v>388.27613351000002</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.2009547900000257</v>
+        <v>-0.18583598999998685</v>
       </c>
       <c r="D309" s="5">
-        <v>-0.6189827494240574</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-0.57255893094884103</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>388.47982349</v>
+        <v>388.45532422000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.20331305000001976</v>
+        <v>0.17919071000000031</v>
       </c>
       <c r="D310" s="5">
-        <v>0.63016824871242605</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>0.55521180614077625</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>389.10399747999998</v>
+        <v>389.11159182</v>
       </c>
       <c r="C311" s="5">
-        <v>0.62417398999997431</v>
+        <v>0.6562675999999783</v>
       </c>
       <c r="D311" s="5">
-        <v>1.9451802504561577</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.0462585277653211</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>390.04873824999999</v>
+        <v>390.05022023999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.94474077000000989</v>
+        <v>0.93862841999998636</v>
       </c>
       <c r="D312" s="5">
-        <v>2.9528130055654689</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.9333965061054901</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>390.96053135</v>
+        <v>390.91979124</v>
       </c>
       <c r="C313" s="5">
-        <v>0.91179310000001124</v>
+        <v>0.86957100000000764</v>
       </c>
       <c r="D313" s="5">
-        <v>2.8415152514655651</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>2.7083065347635715</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>392.21228109999998</v>
+        <v>392.20919913</v>
       </c>
       <c r="C314" s="5">
-        <v>1.2517497499999877</v>
+        <v>1.2894078900000068</v>
       </c>
       <c r="D314" s="5">
-        <v>3.9104593971815316</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>4.0306734705862546</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>393.95391110999998</v>
+        <v>394.00486797999997</v>
       </c>
       <c r="C315" s="5">
-        <v>1.7416300099999944</v>
+        <v>1.79566884999997</v>
       </c>
       <c r="D315" s="5">
-        <v>5.4607212671011096</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>5.6344908386450898</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>394.11182280000003</v>
+        <v>394.10803601999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.15791169000004857</v>
+        <v>0.10316804000001412</v>
       </c>
       <c r="D316" s="5">
-        <v>0.4820674234916611</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.31466640677055846</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>394.52513212999997</v>
+        <v>394.65896215999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.41330932999994729</v>
+        <v>0.5509261400000014</v>
       </c>
       <c r="D317" s="5">
-        <v>1.2657370521553135</v>
+        <v>1.690445288156317</v>
       </c>
       <c r="E317" s="5">
-        <v>1.9050249817940568</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.917965365400276</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>397.31082588999999</v>
+        <v>397.21586435</v>
       </c>
       <c r="C318" s="5">
-        <v>2.7856937600000151</v>
+        <v>2.5569021900000166</v>
       </c>
       <c r="D318" s="5">
-        <v>8.8099720074761088</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>8.0576182948940875</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>396.58909378999999</v>
+        <v>396.58404340999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.72173209999999699</v>
+        <v>-0.63182094000001143</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.1582037739734883</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-1.8921380255240705</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>397.16073516</v>
+        <v>397.12077701999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.57164137000000892</v>
+        <v>0.53673360999999886</v>
       </c>
       <c r="D320" s="5">
-        <v>1.7434518730163218</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.6362139356662642</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>400.13506367999997</v>
+        <v>400.12373259999998</v>
       </c>
       <c r="C321" s="5">
-        <v>2.9743285199999718</v>
+        <v>3.0029555799999912</v>
       </c>
       <c r="D321" s="5">
-        <v>9.3663328783041742</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>9.4612550476609556</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>400.73981961999999</v>
+        <v>400.71494897000002</v>
       </c>
       <c r="C322" s="5">
-        <v>0.6047559400000182</v>
+        <v>0.59121637000004057</v>
       </c>
       <c r="D322" s="5">
-        <v>1.8288078033116495</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.7875813181807088</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>401.87691258000001</v>
+        <v>401.87532621000003</v>
       </c>
       <c r="C323" s="5">
-        <v>1.1370929600000181</v>
+        <v>1.1603772400000025</v>
       </c>
       <c r="D323" s="5">
-        <v>3.4586257188204517</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>3.5308025412597921</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>402.88605340999999</v>
+        <v>402.89575551000001</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0091408299999785</v>
+        <v>1.0204292999999893</v>
       </c>
       <c r="D324" s="5">
-        <v>3.0552497288951708</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>3.0899175150265412</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>403.27087234999999</v>
+        <v>403.28344139000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.38481894000000239</v>
+        <v>0.38768587999999227</v>
       </c>
       <c r="D325" s="5">
-        <v>1.1522274693962942</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.1608290613956962</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>403.52529508999999</v>
+        <v>403.53766740999998</v>
       </c>
       <c r="C326" s="5">
-        <v>0.25442273999999543</v>
+        <v>0.25422601999997596</v>
       </c>
       <c r="D326" s="5">
-        <v>0.75971000522925269</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>0.75909681683301589</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>403.94265030000003</v>
+        <v>403.98381311000003</v>
       </c>
       <c r="C327" s="5">
-        <v>0.41735521000003928</v>
+        <v>0.44614570000004505</v>
       </c>
       <c r="D327" s="5">
-        <v>1.2482118299565581</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>1.3348006334847895</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>404.32252729999999</v>
+        <v>404.31437493999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.37987699999996494</v>
+        <v>0.33056182999996508</v>
       </c>
       <c r="D328" s="5">
-        <v>1.1343630690632933</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.98633721211704994</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>406.10203259000002</v>
+        <v>406.28535025999997</v>
       </c>
       <c r="C329" s="5">
-        <v>1.7795052900000314</v>
+        <v>1.9709753199999795</v>
       </c>
       <c r="D329" s="5">
-        <v>5.4111830534145033</v>
+        <v>6.0092508865789762</v>
       </c>
       <c r="E329" s="5">
-        <v>2.9343885895171118</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.9459328723634881</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>404.42599049</v>
+        <v>404.27496947999998</v>
       </c>
       <c r="C330" s="5">
-        <v>-1.6760421000000179</v>
+        <v>-2.0103807799999913</v>
       </c>
       <c r="D330" s="5">
-        <v>-4.8416867180019025</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-5.7788759702155463</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>405.76793600000002</v>
+        <v>405.74386601999998</v>
       </c>
       <c r="C331" s="5">
-        <v>1.3419455100000164</v>
+        <v>1.4688965400000029</v>
       </c>
       <c r="D331" s="5">
-        <v>4.0552547350478862</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>4.4482864170145131</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>407.66839295</v>
+        <v>407.59448542000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.9004569499999775</v>
+        <v>1.8506194000000278</v>
       </c>
       <c r="D332" s="5">
-        <v>5.7673895860597124</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>5.6126741697265503</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>408.24253651999999</v>
+        <v>408.20607071000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.57414356999998972</v>
+        <v>0.61158528999999362</v>
       </c>
       <c r="D333" s="5">
-        <v>1.7031837445129039</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.8155038423475878</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>408.03654368000002</v>
+        <v>407.99736313</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.20599283999996487</v>
+        <v>-0.20870758000000933</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.60382377945369381</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-0.61181359122254309</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>408.36308552999998</v>
+        <v>408.35687352999997</v>
       </c>
       <c r="C335" s="5">
-        <v>0.3265418499999555</v>
+        <v>0.35951039999997647</v>
       </c>
       <c r="D335" s="5">
-        <v>0.96456940206433028</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>1.0625299523778553</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>406.53277143999998</v>
+        <v>406.57188458000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.8303140900000017</v>
+        <v>-1.7849889499999563</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.2478639960605866</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-5.1210930412585842</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>407.16569542000002</v>
+        <v>407.24458750000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.63292398000004368</v>
+        <v>0.67270292000000609</v>
       </c>
       <c r="D337" s="5">
-        <v>1.8843406095743864</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.0036560326219366</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>407.06956915000001</v>
+        <v>407.13548651000002</v>
       </c>
       <c r="C338" s="5">
-        <v>-9.6126270000013392E-2</v>
+        <v>-0.10910099000000173</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.28293606762940238</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-0.32100722282877303</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>408.43988454999999</v>
+        <v>408.50805021999997</v>
       </c>
       <c r="C339" s="5">
-        <v>1.3703153999999813</v>
+        <v>1.3725637099999517</v>
       </c>
       <c r="D339" s="5">
-        <v>4.1151878184706225</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.1213856055112741</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>409.17490991</v>
+        <v>409.18956685000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.73502536000000873</v>
+        <v>0.68151663000003282</v>
       </c>
       <c r="D340" s="5">
-        <v>2.1810140776001186</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.0204397482652681</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>409.70336335000002</v>
+        <v>409.82608019000003</v>
       </c>
       <c r="C341" s="5">
-        <v>0.52845344000002115</v>
+        <v>0.6365133400000218</v>
       </c>
       <c r="D341" s="5">
-        <v>1.5608681760498566</v>
+        <v>1.882708908194175</v>
       </c>
       <c r="E341" s="5">
-        <v>0.886804416375786</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.87148845700053545</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>408.30606391999999</v>
+        <v>408.16931740000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.3972994300000323</v>
+        <v>-1.6567627900000161</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.0167153294825457</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-4.7446987325500238</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>410.51020229</v>
+        <v>410.43083130000002</v>
       </c>
       <c r="C343" s="5">
-        <v>2.2041383700000097</v>
+        <v>2.2615139000000113</v>
       </c>
       <c r="D343" s="5">
-        <v>6.6737350225918091</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>6.8551517146402396</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>411.24167268999997</v>
+        <v>411.07382739000002</v>
       </c>
       <c r="C344" s="5">
-        <v>0.73147039999997787</v>
+        <v>0.64299608999999691</v>
       </c>
       <c r="D344" s="5">
-        <v>2.159308227434642</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>1.8962479026312762</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>410.41391943000002</v>
+        <v>410.36652844999998</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.82775325999995175</v>
+        <v>-0.70729894000004379</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.3888167743910116</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-2.0453077830534183</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>411.20361274999999</v>
+        <v>411.12693707</v>
       </c>
       <c r="C346" s="5">
-        <v>0.78969331999996939</v>
+        <v>0.76040862000002107</v>
       </c>
       <c r="D346" s="5">
-        <v>2.33355913114075</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.2464007162804389</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>411.08936896</v>
+        <v>411.0094891</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.11424378999998908</v>
+        <v>-0.11744797000000062</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.33288437401924886</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-0.34226979682902003</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>410.75764170999997</v>
+        <v>410.83563820000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.33172725000002856</v>
+        <v>-0.17385089999999082</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.96405002001183071</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-0.50640296465088719</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>410.70789636000001</v>
+        <v>410.94818787000003</v>
       </c>
       <c r="C349" s="5">
-        <v>-4.9745349999966493E-2</v>
+        <v>0.11254967000002125</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.14523083308247697</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>0.3292394264409193</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>410.4250576</v>
+        <v>410.61541956999997</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.28283876000000419</v>
+        <v>-0.33276830000005475</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.8232710210102967</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.96739276882797931</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>410.44494578000001</v>
+        <v>410.56583733999997</v>
       </c>
       <c r="C351" s="5">
-        <v>1.988818000000947E-2</v>
+        <v>-4.9582229999998617E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>5.8164522891068771E-2</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-0.1448050272233492</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>411.91649949999999</v>
+        <v>411.95706018999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.4715537199999744</v>
+        <v>1.3912228500000197</v>
       </c>
       <c r="D352" s="5">
-        <v>4.3881767885832756</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>4.1429054775363072</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>412.50441145000002</v>
+        <v>412.52736719000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.58791195000003427</v>
+        <v>0.57030700000001389</v>
       </c>
       <c r="D353" s="5">
-        <v>1.7262208591394934</v>
+        <v>1.6739690798737383</v>
       </c>
       <c r="E353" s="5">
-        <v>0.68367710655261593</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.65913008726716793</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>412.35470486000003</v>
+        <v>412.25162623</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.14970658999999387</v>
+        <v>-0.27574096000000736</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.43463717549089287</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.79916009444199743</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>413.89607389000003</v>
+        <v>413.73063230999998</v>
       </c>
       <c r="C355" s="5">
-        <v>1.5413690299999985</v>
+        <v>1.4790060799999765</v>
       </c>
       <c r="D355" s="5">
-        <v>4.5789392447558308</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.3911286511063574</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>414.38206114000002</v>
+        <v>414.09252928000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.48598724999999376</v>
+        <v>0.36189697000003207</v>
       </c>
       <c r="D356" s="5">
-        <v>1.4181474721887133</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.0547242850808214</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>413.59388772</v>
+        <v>413.55113096000002</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.788173420000021</v>
+        <v>-0.54139831999998478</v>
       </c>
       <c r="D357" s="5">
-        <v>-2.2587276860325911</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-1.5576869432700535</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>414.84479644999999</v>
+        <v>414.66927982999999</v>
       </c>
       <c r="C358" s="5">
-        <v>1.2509087299999919</v>
+        <v>1.1181488699999704</v>
       </c>
       <c r="D358" s="5">
-        <v>3.6903690494048957</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.2932151230914863</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>415.38349065</v>
+        <v>415.06095182000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.538694200000009</v>
+        <v>0.39167199000002029</v>
       </c>
       <c r="D359" s="5">
-        <v>1.5694300791694094</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.1393555916154874</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>416.36412077</v>
+        <v>416.56339392000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.98063012000000072</v>
+        <v>1.5024420999999961</v>
       </c>
       <c r="D360" s="5">
-        <v>2.8700138771121653</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.4313049300426899</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>417.19911925000002</v>
+        <v>417.73144506</v>
       </c>
       <c r="C361" s="5">
-        <v>0.8349984800000243</v>
+        <v>1.1680511399999887</v>
       </c>
       <c r="D361" s="5">
-        <v>2.4332654274234145</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.41720197098212</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>417.52948578000002</v>
+        <v>417.79518948999998</v>
       </c>
       <c r="C362" s="5">
-        <v>0.33036652999999205</v>
+        <v>6.3744429999985641E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.95439080958474865</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>0.18326977538709599</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>419.97313384</v>
+        <v>420.22879111999998</v>
       </c>
       <c r="C363" s="5">
-        <v>2.4436480599999868</v>
+        <v>2.4336016299999983</v>
       </c>
       <c r="D363" s="5">
-        <v>7.2537041944743752</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>7.2181783961171364</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>420.94207729999999</v>
+        <v>421.04018349</v>
       </c>
       <c r="C364" s="5">
-        <v>0.96894345999999132</v>
+        <v>0.8113923700000214</v>
       </c>
       <c r="D364" s="5">
-        <v>2.8039901605919848</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.3417664154145701</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>421.49365433000003</v>
+        <v>421.42181685000003</v>
       </c>
       <c r="C365" s="5">
-        <v>0.55157703000003266</v>
+        <v>0.38163336000002346</v>
       </c>
       <c r="D365" s="5">
-        <v>1.5837891709181706</v>
+        <v>1.0931260234330775</v>
       </c>
       <c r="E365" s="5">
-        <v>2.1791870900002674</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.1560871756426847</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>422.19543270000003</v>
+        <v>422.11896546999998</v>
       </c>
       <c r="C366" s="5">
-        <v>0.70177836999999954</v>
+        <v>0.69714861999995037</v>
       </c>
       <c r="D366" s="5">
-        <v>2.0163737795548808</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.0032947258462386</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>423.72813925000003</v>
+        <v>423.47431052000002</v>
       </c>
       <c r="C367" s="5">
-        <v>1.5327065500000003</v>
+        <v>1.3553450500000395</v>
       </c>
       <c r="D367" s="5">
-        <v>4.4444341021494527</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>3.9217505944920239</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>424.74588523</v>
+        <v>424.31742653999999</v>
       </c>
       <c r="C368" s="5">
-        <v>1.0177459799999724</v>
+        <v>0.8431160199999681</v>
       </c>
       <c r="D368" s="5">
-        <v>2.9206434199895659</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>2.4154755632333602</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>417.18341519000001</v>
+        <v>417.10987698999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-7.5624700399999938</v>
+        <v>-7.2075495500000102</v>
       </c>
       <c r="D369" s="5">
-        <v>-19.392721761569078</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-18.582968181618831</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>412.84232900000001</v>
+        <v>412.59981801999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-4.3410861899999986</v>
+        <v>-4.5100589699999887</v>
       </c>
       <c r="D370" s="5">
-        <v>-11.796420067919378</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-12.230687105277083</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>412.34663081000002</v>
+        <v>411.63233566999997</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.49569818999998461</v>
+        <v>-0.96748235000001159</v>
       </c>
       <c r="D371" s="5">
-        <v>-1.4313583149954789</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-2.7778066142565505</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>416.07760726999999</v>
+        <v>416.40255965</v>
       </c>
       <c r="C372" s="5">
-        <v>3.7309764599999653</v>
+        <v>4.7702239800000257</v>
       </c>
       <c r="D372" s="5">
-        <v>11.414756307111841</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>14.827758149765735</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>421.67854684999998</v>
+        <v>422.56967944000002</v>
       </c>
       <c r="C373" s="5">
-        <v>5.6009395799999879</v>
+        <v>6.1671197900000152</v>
       </c>
       <c r="D373" s="5">
-        <v>17.404828800638803</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>19.294191483917444</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>425.30189442</v>
+        <v>425.64592361000001</v>
       </c>
       <c r="C374" s="5">
-        <v>3.6233475700000213</v>
+        <v>3.0762441699999954</v>
       </c>
       <c r="D374" s="5">
-        <v>10.812748618264489</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>9.094224272896124</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>418.42549388999998</v>
+        <v>418.80088761000002</v>
       </c>
       <c r="C375" s="5">
-        <v>-6.8764005300000122</v>
+        <v>-6.8450359999999932</v>
       </c>
       <c r="D375" s="5">
-        <v>-17.766297816729615</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-17.679238516738938</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>418.25314744999997</v>
+        <v>418.41112893000002</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.17234644000001254</v>
+        <v>-0.38975867999999991</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.49315314484634776</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-1.1110860077958584</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>418.86018633999998</v>
+        <v>418.72544312000002</v>
       </c>
       <c r="C377" s="5">
-        <v>0.60703889000001254</v>
+        <v>0.3143141900000046</v>
       </c>
       <c r="D377" s="5">
-        <v>1.7556107726347303</v>
+        <v>0.90518457518364848</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.62479422001884277</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-0.63982775029413075</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>419.56439061999998</v>
+        <v>419.47970708999998</v>
       </c>
       <c r="C378" s="5">
-        <v>0.70420427999999902</v>
+        <v>0.75426396999995404</v>
       </c>
       <c r="D378" s="5">
-        <v>2.0362476508841043</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>2.1831444289759139</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>417.85405192000002</v>
+        <v>417.55448682000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.7103386999999657</v>
+        <v>-1.9252202699999543</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.7835564444257521</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-5.3705351638624226</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>418.27173563999997</v>
+        <v>417.83082782000002</v>
       </c>
       <c r="C380" s="5">
-        <v>0.41768371999995679</v>
+        <v>0.27634100000000217</v>
       </c>
       <c r="D380" s="5">
-        <v>1.2061274809678002</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>0.7970670094370691</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>419.46754367</v>
+        <v>419.29611805000002</v>
       </c>
       <c r="C381" s="5">
-        <v>1.1958080300000233</v>
+        <v>1.4652902299999937</v>
       </c>
       <c r="D381" s="5">
-        <v>3.4851736910439524</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>4.2904033733512259</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>420.00739592000002</v>
+        <v>419.6882109</v>
       </c>
       <c r="C382" s="5">
-        <v>0.53985225000002401</v>
+        <v>0.39209284999998317</v>
       </c>
       <c r="D382" s="5">
-        <v>1.5553718778835934</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>1.1279353139996173</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>421.58928019000001</v>
+        <v>420.59548195000002</v>
       </c>
       <c r="C383" s="5">
-        <v>1.5818842699999891</v>
+        <v>0.90727105000001984</v>
       </c>
       <c r="D383" s="5">
-        <v>4.6143974866502235</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>2.6251956654913311</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>426.50661181999999</v>
+        <v>426.97850503000001</v>
       </c>
       <c r="C384" s="5">
-        <v>4.9173316299999783</v>
+        <v>6.3830230799999867</v>
       </c>
       <c r="D384" s="5">
-        <v>14.930290260305302</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>19.81105975305606</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>424.78015111000002</v>
+        <v>425.80711545000003</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.7264607099999694</v>
+        <v>-1.1713895799999818</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.750794089994792</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-3.2429039175812635</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>426.55445613000001</v>
+        <v>426.88199863</v>
       </c>
       <c r="C386" s="5">
-        <v>1.7743050199999857</v>
+        <v>1.0748831799999721</v>
       </c>
       <c r="D386" s="5">
-        <v>5.1291659031140524</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>3.0716246472689113</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>426.05919577999998</v>
+        <v>426.52851742000001</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.49526035000002366</v>
+        <v>-0.353481209999984</v>
       </c>
       <c r="D387" s="5">
-        <v>-1.3844231257200024</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-0.98915144296845003</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>426.35779929</v>
+        <v>426.58367147000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.29860351000002083</v>
+        <v>5.5154049999998733E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>0.84426922466938059</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>0.15528141329888001</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>427.41893246000001</v>
+        <v>427.29954207999998</v>
       </c>
       <c r="C389" s="5">
-        <v>1.0611331700000051</v>
+        <v>0.71587060999996766</v>
       </c>
       <c r="D389" s="5">
-        <v>3.0278224314981061</v>
+        <v>2.0324689722069467</v>
       </c>
       <c r="E389" s="5">
-        <v>2.0433420026826576</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>2.0476661021868514</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>427.01893753000002</v>
+        <v>426.91184405000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.3999949299999912</v>
+        <v>-0.38769802999996728</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.117243503014842</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.0833687783947554</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>426.85771447000002</v>
+        <v>426.57384218999999</v>
       </c>
       <c r="C391" s="5">
-        <v>-0.16122305999999753</v>
+        <v>-0.33800186000001986</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.45212615791612176</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>-0.94595798688112964</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>427.45430964000002</v>
+        <v>427.05910620999998</v>
       </c>
       <c r="C392" s="5">
-        <v>0.59659517000000051</v>
+        <v>0.48526401999998825</v>
       </c>
       <c r="D392" s="5">
-        <v>1.6901256835965883</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.3736755726978744</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>428.03633924000002</v>
+        <v>427.73850132000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.58202959999999848</v>
+        <v>0.67939511000002994</v>
       </c>
       <c r="D393" s="5">
-        <v>1.6462340676517861</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>1.9258354473726591</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>426.97623239000001</v>
+        <v>426.69890584000001</v>
       </c>
       <c r="C394" s="5">
-        <v>-1.060106850000011</v>
+        <v>-1.0395954800000027</v>
       </c>
       <c r="D394" s="5">
-        <v>-2.931858359351458</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-2.8778630929180538</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>429.83761389</v>
+        <v>428.87373673000002</v>
       </c>
       <c r="C395" s="5">
-        <v>2.8613814999999931</v>
+        <v>2.1748308900000097</v>
       </c>
       <c r="D395" s="5">
-        <v>8.3449296650786273</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>6.2906520453452242</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>433.51314679000001</v>
+        <v>433.97290088</v>
       </c>
       <c r="C396" s="5">
-        <v>3.6755329000000074</v>
+        <v>5.0991641499999787</v>
       </c>
       <c r="D396" s="5">
-        <v>10.757786908591083</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>15.238583661908045</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>433.65183981000001</v>
+        <v>434.48066877000002</v>
       </c>
       <c r="C397" s="5">
-        <v>0.13869302000000516</v>
+        <v>0.50776789000002509</v>
       </c>
       <c r="D397" s="5">
-        <v>0.3845899289855792</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>1.4131249556861292</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>434.99839194999998</v>
+        <v>435.35799835</v>
       </c>
       <c r="C398" s="5">
-        <v>1.3465521399999716</v>
+        <v>0.87732957999998007</v>
       </c>
       <c r="D398" s="5">
-        <v>3.7904748564637547</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>2.4502052804738161</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>434.62139021000002</v>
+        <v>435.00224910999998</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.37700173999996878</v>
+        <v>-0.35574924000002284</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.0350655224737659</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.97617524385411603</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>434.47923096</v>
+        <v>434.80873608000002</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.14215925000002017</v>
+        <v>-0.19351302999996278</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.39179973177356775</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-0.5325221082146836</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>435.12120070999998</v>
+        <v>435.00431510999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.64196974999998702</v>
+        <v>0.19557902999997623</v>
       </c>
       <c r="D401" s="5">
-        <v>1.7875539486299719</v>
+        <v>0.54110303123906522</v>
       </c>
       <c r="E401" s="5">
-        <v>1.8020418996579579</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>1.8031315906623435</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>437.49000860000001</v>
+        <v>437.38465108000003</v>
       </c>
       <c r="C402" s="5">
-        <v>2.3688078900000278</v>
+        <v>2.3803359700000328</v>
       </c>
       <c r="D402" s="5">
-        <v>6.7320221733310204</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>6.7676493915842961</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>437.91908275999998</v>
+        <v>437.68594218999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.42907415999997056</v>
+        <v>0.30129110999996556</v>
       </c>
       <c r="D403" s="5">
-        <v>1.1832853212433214</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>0.82975538397012105</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>438.77646899000001</v>
+        <v>438.49608714999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.85738623000003145</v>
+        <v>0.81014496000000236</v>
       </c>
       <c r="D404" s="5">
-        <v>2.3749025901742993</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.2439202410052816</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>440.39372300999997</v>
+        <v>440.09398881999999</v>
       </c>
       <c r="C405" s="5">
-        <v>1.6172540199999617</v>
+        <v>1.5979016699999988</v>
       </c>
       <c r="D405" s="5">
-        <v>4.5137659270890307</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>4.4615754261654983</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>441.51227077999999</v>
+        <v>441.28401287999998</v>
       </c>
       <c r="C406" s="5">
-        <v>1.1185477700000206</v>
+        <v>1.1900240599999847</v>
       </c>
       <c r="D406" s="5">
-        <v>3.0907966407313747</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.2935221248242996</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>442.62689227999999</v>
+        <v>441.92151335</v>
       </c>
       <c r="C407" s="5">
-        <v>1.1146214999999984</v>
+        <v>0.63750047000002041</v>
       </c>
       <c r="D407" s="5">
-        <v>3.0718848647909303</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.7474195121202962</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>439.77355161000003</v>
+        <v>440.17881146000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.8533406699999659</v>
+        <v>-1.742701889999978</v>
       </c>
       <c r="D408" s="5">
-        <v>-7.4671952736974916</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-4.6308588567898763</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>444.30312524999999</v>
+        <v>444.71971418999999</v>
       </c>
       <c r="C409" s="5">
-        <v>4.5295736399999669</v>
+        <v>4.5409027299999707</v>
       </c>
       <c r="D409" s="5">
-        <v>13.084513491925186</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>13.106348485145203</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>451.67860789000002</v>
+        <v>451.99949373999999</v>
       </c>
       <c r="C410" s="5">
-        <v>7.3754826400000297</v>
+        <v>7.2797795500000007</v>
       </c>
       <c r="D410" s="5">
-        <v>21.843355320145228</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>21.511896040338875</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>452.49434894000001</v>
+        <v>452.61927043999998</v>
       </c>
       <c r="C411" s="5">
-        <v>0.81574104999998553</v>
+        <v>0.61977669999998852</v>
       </c>
       <c r="D411" s="5">
-        <v>2.1888826192307143</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>1.657892652598969</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>453.09836941999998</v>
+        <v>453.62138431</v>
       </c>
       <c r="C412" s="5">
-        <v>0.60402047999997421</v>
+        <v>1.0021138700000165</v>
       </c>
       <c r="D412" s="5">
-        <v>1.6136551269297916</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.689432022662297</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>454.18220629000001</v>
+        <v>454.07665594999997</v>
       </c>
       <c r="C413" s="5">
-        <v>1.0838368700000274</v>
+        <v>0.45527163999997811</v>
       </c>
       <c r="D413" s="5">
-        <v>2.9085352306524426</v>
+        <v>1.211035949670114</v>
       </c>
       <c r="E413" s="5">
-        <v>4.3806198247517303</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.3844026777474898</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>454.39755671</v>
+        <v>454.30457858</v>
       </c>
       <c r="C414" s="5">
-        <v>0.21535041999999294</v>
+        <v>0.22792263000002322</v>
       </c>
       <c r="D414" s="5">
-        <v>0.57046595373770881</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>0.60400263135040877</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>455.82496262000001</v>
+        <v>455.65137408999999</v>
       </c>
       <c r="C415" s="5">
-        <v>1.4274059100000045</v>
+        <v>1.3467955099999926</v>
       </c>
       <c r="D415" s="5">
-        <v>3.8353928114714941</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>3.6160056811294083</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>456.94207858999999</v>
+        <v>456.74188910999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.1171159699999862</v>
+        <v>1.090515019999998</v>
       </c>
       <c r="D416" s="5">
-        <v>2.9808743421423589</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.910079659074416</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>458.91646080999999</v>
+        <v>458.70937096</v>
       </c>
       <c r="C417" s="5">
-        <v>1.9743822199999954</v>
+        <v>1.9674818500000129</v>
       </c>
       <c r="D417" s="5">
-        <v>5.3100435346127073</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>5.2934177990286324</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>460.06565841000003</v>
+        <v>459.97383665000001</v>
       </c>
       <c r="C418" s="5">
-        <v>1.1491976000000363</v>
+        <v>1.2644656900000086</v>
       </c>
       <c r="D418" s="5">
-        <v>3.0467197095211507</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>3.3585021988498109</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>459.51284435000002</v>
+        <v>459.03646567999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.55281406000000288</v>
+        <v>-0.93737097000001768</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.4324265546677761</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-2.4182305309862762</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>457.84838084</v>
+        <v>458.11323038</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.6644635100000187</v>
+        <v>-0.92323529999998755</v>
       </c>
       <c r="D420" s="5">
-        <v>-4.2611232318308101</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-2.3869757630897159</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>460.87462369000002</v>
+        <v>461.00832630000002</v>
       </c>
       <c r="C421" s="5">
-        <v>3.0262428500000169</v>
+        <v>2.895095920000017</v>
       </c>
       <c r="D421" s="5">
-        <v>8.2264367935828595</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>7.8527487289114628</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>461.36187260999998</v>
+        <v>461.67155137999998</v>
       </c>
       <c r="C422" s="5">
-        <v>0.48724891999995634</v>
+        <v>0.66322507999996105</v>
       </c>
       <c r="D422" s="5">
-        <v>1.2760750070942795</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.7400938020593948</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>462.45543155000001</v>
+        <v>462.19761589000001</v>
       </c>
       <c r="C423" s="5">
-        <v>1.0935589400000367</v>
+        <v>0.52606451000002608</v>
       </c>
       <c r="D423" s="5">
-        <v>2.8817164985703414</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>1.3759755657853923</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>463.94362430000001</v>
+        <v>464.69878911000001</v>
       </c>
       <c r="C424" s="5">
-        <v>1.4881927499999961</v>
+        <v>2.5011732199999983</v>
       </c>
       <c r="D424" s="5">
-        <v>3.9307149542336495</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>6.690580512866573</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>463.62098481999999</v>
+        <v>463.47883091</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.32263948000002074</v>
+        <v>-1.2199582000000078</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.83132933418907928</v>
+        <v>-3.1052282449220869</v>
       </c>
       <c r="E425" s="5">
-        <v>2.0781920558052835</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.0706140332911849</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>464.42817246999999</v>
+        <v>464.35583371000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.80718765000000303</v>
+        <v>0.87700280000001385</v>
       </c>
       <c r="D426" s="5">
-        <v>2.109383728445513</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>2.2944420221593154</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>464.85431588</v>
+        <v>464.72021950999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.42614341000000877</v>
+        <v>0.36438579999997955</v>
       </c>
       <c r="D427" s="5">
-        <v>1.1066527150618288</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.94572968498420895</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>464.84385881999998</v>
+        <v>464.70895492</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.0457060000021556E-2</v>
+        <v>-1.1264589999996133E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.6991079001292828E-2</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-2.908353340461689E-2</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>464.69101663999999</v>
+        <v>464.61097986999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.15284217999999328</v>
+        <v>-9.7975050000002284E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.39385116686133648</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-0.2527040285156934</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>463.43922347</v>
+        <v>463.46064467000002</v>
       </c>
       <c r="C430" s="5">
-        <v>-1.2517931699999849</v>
+        <v>-1.1503351999999722</v>
       </c>
       <c r="D430" s="5">
-        <v>-3.1851155005581555</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-2.930965770492866</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>463.28188912000002</v>
+        <v>462.86871375999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.15733434999998508</v>
+        <v>-0.59193091000003051</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.40663171637764783</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.5219169029881408</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>457.68221025000003</v>
+        <v>457.86944090999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.5996788699999911</v>
+        <v>-4.9992728500000112</v>
       </c>
       <c r="D432" s="5">
-        <v>-13.57796059826094</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-12.217896602607714</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>458.58104445999999</v>
+        <v>458.61651769999997</v>
       </c>
       <c r="C433" s="5">
-        <v>0.89883420999996133</v>
+        <v>0.74707678999999416</v>
       </c>
       <c r="D433" s="5">
-        <v>2.382281821820631</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.975631279129253</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>464.38067562999998</v>
+        <v>464.70016063999998</v>
       </c>
       <c r="C434" s="5">
-        <v>5.7996311699999978</v>
+        <v>6.0836429400000043</v>
       </c>
       <c r="D434" s="5">
-        <v>16.277712463624127</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>17.132540456585964</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>464.62376705000003</v>
+        <v>465.06963479000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.24309142000004158</v>
+        <v>0.36947415000003048</v>
       </c>
       <c r="D435" s="5">
-        <v>0.62998107102347767</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>0.95828018387296154</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>465.14595736000001</v>
+        <v>465.08059412</v>
       </c>
       <c r="C436" s="5">
-        <v>0.52219030999998495</v>
+        <v>1.0959329999991496E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>1.3570472158107361</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>2.8281572560273638E-2</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>466.21922240999999</v>
+        <v>465.75580000000002</v>
       </c>
       <c r="C437" s="5">
-        <v>1.073265049999975</v>
+        <v>0.67520588000002135</v>
       </c>
       <c r="D437" s="5">
-        <v>2.8042570098272934</v>
+        <v>1.7561434252845398</v>
       </c>
       <c r="E437" s="5">
-        <v>0.56042277529968487</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.49127790486771516</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>464.46023926999999</v>
+        <v>463.49945657000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.758983139999998</v>
+        <v>-2.2563434300000154</v>
       </c>
       <c r="D438" s="5">
-        <v>-4.4346641240917144</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-5.6609519266744623</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>464.39857752</v>
+        <v>463.40454387</v>
       </c>
       <c r="C439" s="5">
-        <v>-6.166174999998475E-2</v>
+        <v>-9.4912700000008954E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.15919574730273167</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.24545239591943213</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>465.41689360999999</v>
+        <v>464.42109585999998</v>
       </c>
       <c r="C440" s="5">
-        <v>1.0183160899999848</v>
+        <v>1.0165519899999822</v>
       </c>
       <c r="D440" s="5">
-        <v>2.6632830738906321</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>2.6643854809846212</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>466.13659166000002</v>
+        <v>465.30188225000001</v>
       </c>
       <c r="C441" s="5">
-        <v>0.71969805000003362</v>
+        <v>0.88078639000002568</v>
       </c>
       <c r="D441" s="5">
-        <v>1.8714852099270374</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>2.2997200921942573</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>466.46526619000002</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.163383940000017</v>
+      </c>
+      <c r="D442" s="5">
+        <v>3.0419382645153537</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>