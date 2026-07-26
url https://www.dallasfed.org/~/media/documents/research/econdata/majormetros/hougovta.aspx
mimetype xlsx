--- v7 (2026-07-06)
+++ v8 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3AC5ADB7-9798-4C07-8921-50AF9F710189}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{67BBDD80-E2BA-4DF7-A064-F8007C783E21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{290A9DB3-7FB2-47C0-A513-66DB4ACF9ECD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6124BF07-FD32-48BB-AF66-4A9013B8808E}"/>
   </bookViews>
   <sheets>
     <sheet name="hougovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B3D3C9D-483B-46D0-8DB1-F3C025F1CD8A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2CFBC0A-ABC2-4EAF-986F-9412BD4D18B0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>245.72441676</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>247.16849676000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.4440800000000138</v>
       </c>
       <c r="D7" s="5">
         <v>7.2846627305371614</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>248.02920162999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.86070486999997797</v>
       </c>
       <c r="D8" s="5">
         <v>4.2596802861698979</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>248.55597907000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.5267774400000178</v>
       </c>
       <c r="D9" s="5">
         <v>2.5786057208021518</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>253.41077769</v>
       </c>
       <c r="C10" s="5">
         <v>4.8547986199999968</v>
       </c>
       <c r="D10" s="5">
         <v>26.127679212323329</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>253.57609525999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.16531756999998493</v>
       </c>
       <c r="D11" s="5">
         <v>0.78565889790640497</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>255.9912794</v>
       </c>
       <c r="C12" s="5">
         <v>2.415184140000008</v>
       </c>
       <c r="D12" s="5">
         <v>12.047541211074897</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>253.96544696000001</v>
       </c>
       <c r="C13" s="5">
         <v>-2.0258324399999879</v>
       </c>
       <c r="D13" s="5">
         <v>-9.0937911153267432</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>250.22834033000001</v>
       </c>
       <c r="C14" s="5">
         <v>-3.7371066299999995</v>
       </c>
       <c r="D14" s="5">
         <v>-16.296744821918086</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>251.69541609000001</v>
       </c>
       <c r="C15" s="5">
         <v>1.4670757600000002</v>
       </c>
       <c r="D15" s="5">
         <v>7.2668999018431935</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>252.53916139</v>
       </c>
       <c r="C16" s="5">
         <v>0.84374529999999481</v>
       </c>
       <c r="D16" s="5">
         <v>4.0976998213299698</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>253.57779855999999</v>
       </c>
       <c r="C17" s="5">
         <v>1.038637169999987</v>
       </c>
       <c r="D17" s="5">
         <v>5.0485152864485183</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>257.21998550000001</v>
       </c>
       <c r="C18" s="5">
         <v>3.6421869400000162</v>
       </c>
       <c r="D18" s="5">
         <v>18.664765873449895</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>255.78681940000001</v>
       </c>
       <c r="C19" s="5">
         <v>-1.433166099999994</v>
       </c>
       <c r="D19" s="5">
         <v>-6.4849678984093995</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>257.06317995000001</v>
       </c>
       <c r="C20" s="5">
         <v>1.2763605499999926</v>
       </c>
       <c r="D20" s="5">
         <v>6.1550274348294742</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>257.48279442</v>
       </c>
       <c r="C21" s="5">
         <v>0.41961446999999907</v>
       </c>
       <c r="D21" s="5">
         <v>1.9764897676749715</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>258.00273736000003</v>
       </c>
       <c r="C22" s="5">
         <v>0.51994294000002128</v>
       </c>
       <c r="D22" s="5">
         <v>2.4502917510953459</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>260.95589211999999</v>
       </c>
       <c r="C23" s="5">
         <v>2.9531547599999612</v>
       </c>
       <c r="D23" s="5">
         <v>14.634019731610181</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>258.40382835999998</v>
       </c>
       <c r="C24" s="5">
         <v>-2.55206376000001</v>
       </c>
       <c r="D24" s="5">
         <v>-11.124504158310822</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>258.82856243999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.42473408000000745</v>
       </c>
       <c r="D25" s="5">
         <v>1.9903493111419701</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>262.16091451</v>
       </c>
       <c r="C26" s="5">
         <v>3.3323520700000131</v>
       </c>
       <c r="D26" s="5">
         <v>16.592044379671499</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>262.14067375000002</v>
       </c>
       <c r="C27" s="5">
         <v>-2.0240759999978764E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-9.2609535788512609E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>262.96122156000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.82054780999999366</v>
       </c>
       <c r="D28" s="5">
         <v>3.8215639803681478</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>263.97092336999998</v>
       </c>
       <c r="C29" s="5">
         <v>1.0097018099999673</v>
       </c>
       <c r="D29" s="5">
         <v>4.70624772758097</v>
       </c>
       <c r="E29" s="5">
         <v>4.0985941470506271</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>263.41674895</v>
       </c>
       <c r="C30" s="5">
         <v>-0.55417441999998118</v>
       </c>
       <c r="D30" s="5">
         <v>-2.4903659798182098</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>263.93852301999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.52177406999999221</v>
       </c>
       <c r="D31" s="5">
         <v>2.4030187942505998</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>264.53346153000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.59493851000001996</v>
       </c>
       <c r="D32" s="5">
         <v>2.738682860164432</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>266.01079213000003</v>
       </c>
       <c r="C33" s="5">
         <v>1.4773306000000161</v>
       </c>
       <c r="D33" s="5">
         <v>6.911321680068383</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>266.72879698000003</v>
       </c>
       <c r="C34" s="5">
         <v>0.71800484999999981</v>
       </c>
       <c r="D34" s="5">
         <v>3.2875074258707615</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>269.37501434000001</v>
       </c>
       <c r="C35" s="5">
         <v>2.6462173599999801</v>
       </c>
       <c r="D35" s="5">
         <v>12.576787982425275</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>268.91099184000001</v>
       </c>
       <c r="C36" s="5">
         <v>-0.46402249999999867</v>
       </c>
       <c r="D36" s="5">
         <v>-2.047634829816225</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>270.04198144999998</v>
       </c>
       <c r="C37" s="5">
         <v>1.1309896099999719</v>
       </c>
       <c r="D37" s="5">
         <v>5.1653756388331473</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>270.19738272000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.15540127000002713</v>
       </c>
       <c r="D38" s="5">
         <v>0.69275483515593983</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>272.827967</v>
       </c>
       <c r="C39" s="5">
         <v>2.6305842799999937</v>
       </c>
       <c r="D39" s="5">
         <v>12.329283174619121</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>272.60191061</v>
       </c>
       <c r="C40" s="5">
         <v>-0.22605638999999655</v>
       </c>
       <c r="D40" s="5">
         <v>-0.98976244697011051</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>271.04390443</v>
       </c>
       <c r="C41" s="5">
         <v>-1.5580061800000067</v>
       </c>
       <c r="D41" s="5">
         <v>-6.6468466070897181</v>
       </c>
       <c r="E41" s="5">
         <v>2.6794546042050449</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>273.44315465</v>
       </c>
       <c r="C42" s="5">
         <v>2.399250219999999</v>
       </c>
       <c r="D42" s="5">
         <v>11.154981776390137</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>274.4670595</v>
       </c>
       <c r="C43" s="5">
         <v>1.0239048500000081</v>
       </c>
       <c r="D43" s="5">
         <v>4.5870913860491136</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>274.87274363</v>
       </c>
       <c r="C44" s="5">
         <v>0.40568412999999737</v>
       </c>
       <c r="D44" s="5">
         <v>1.7881858063265588</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>275.79547764</v>
       </c>
       <c r="C45" s="5">
         <v>0.92273400999999922</v>
       </c>
       <c r="D45" s="5">
         <v>4.1035545128776496</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>275.98863031000002</v>
       </c>
       <c r="C46" s="5">
         <v>0.19315267000001768</v>
       </c>
       <c r="D46" s="5">
         <v>0.84366176649641744</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>277.91192667000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.9232963599999948</v>
       </c>
       <c r="D47" s="5">
         <v>8.690585167811582</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>277.15963670000002</v>
       </c>
       <c r="C48" s="5">
         <v>-0.75228996999999254</v>
       </c>
       <c r="D48" s="5">
         <v>-3.2003961250380741</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>276.45813874999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.70149795000003223</v>
       </c>
       <c r="D49" s="5">
         <v>-2.9953044242627569</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>276.36921396000002</v>
       </c>
       <c r="C50" s="5">
         <v>-8.892478999996456E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-0.38530668291805181</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>276.55901521999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.18980125999996744</v>
       </c>
       <c r="D51" s="5">
         <v>0.82724043758708454</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>276.55918474999999</v>
       </c>
       <c r="C52" s="5">
         <v>1.6952999999375606E-4</v>
       </c>
       <c r="D52" s="5">
         <v>7.3559954545387995E-4</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>278.06111946999999</v>
       </c>
       <c r="C53" s="5">
         <v>1.5019347200000084</v>
       </c>
       <c r="D53" s="5">
         <v>6.7151715852504568</v>
       </c>
       <c r="E53" s="5">
         <v>2.5889588090007187</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>280.56358255999999</v>
       </c>
       <c r="C54" s="5">
         <v>2.502463089999992</v>
       </c>
       <c r="D54" s="5">
         <v>11.350553220803029</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>281.30731003</v>
       </c>
       <c r="C55" s="5">
         <v>0.74372747000001027</v>
       </c>
       <c r="D55" s="5">
         <v>3.2277906700994397</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>283.28889930000003</v>
       </c>
       <c r="C56" s="5">
         <v>1.981589270000029</v>
       </c>
       <c r="D56" s="5">
         <v>8.788369978470655</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>282.94925622</v>
       </c>
       <c r="C57" s="5">
         <v>-0.3396430800000303</v>
       </c>
       <c r="D57" s="5">
         <v>-1.4292647467970654</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>284.06220708000001</v>
       </c>
       <c r="C58" s="5">
         <v>1.1129508600000122</v>
       </c>
       <c r="D58" s="5">
         <v>4.8235358287773034</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>285.22678889999997</v>
       </c>
       <c r="C59" s="5">
         <v>1.1645818199999667</v>
       </c>
       <c r="D59" s="5">
         <v>5.0321527502316332</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>285.47294813000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.24615923000004614</v>
       </c>
       <c r="D60" s="5">
         <v>1.0405657925316891</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>286.55186938000003</v>
       </c>
       <c r="C61" s="5">
         <v>1.0789212500000076</v>
       </c>
       <c r="D61" s="5">
         <v>4.630772310532949</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>282.29694613999999</v>
       </c>
       <c r="C62" s="5">
         <v>-4.2549232400000392</v>
       </c>
       <c r="D62" s="5">
         <v>-16.432923703649383</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>286.99914029000001</v>
       </c>
       <c r="C63" s="5">
         <v>4.7021941500000253</v>
       </c>
       <c r="D63" s="5">
         <v>21.92506320224361</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>287.62677210999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.62763181999997641</v>
       </c>
       <c r="D64" s="5">
         <v>2.6560476743748174</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>287.61037900999997</v>
       </c>
       <c r="C65" s="5">
         <v>-1.6393100000016148E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-6.8371781091702832E-2</v>
       </c>
       <c r="E65" s="5">
         <v>3.4342304160327686</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>289.8269646</v>
       </c>
       <c r="C66" s="5">
         <v>2.2165855900000224</v>
       </c>
       <c r="D66" s="5">
         <v>9.6505484524919147</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>289.57285042000001</v>
       </c>
       <c r="C67" s="5">
         <v>-0.25411417999998775</v>
       </c>
       <c r="D67" s="5">
         <v>-1.0470758393995694</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>289.18677478000001</v>
       </c>
       <c r="C68" s="5">
         <v>-0.38607564000000139</v>
       </c>
       <c r="D68" s="5">
         <v>-1.5882308849301752</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>290.04894879</v>
       </c>
       <c r="C69" s="5">
         <v>0.86217400999998972</v>
       </c>
       <c r="D69" s="5">
         <v>3.6369007710993495</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>291.10027923000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.0513304400000152</v>
       </c>
       <c r="D70" s="5">
         <v>4.437367083505972</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>293.33413469999999</v>
       </c>
       <c r="C71" s="5">
         <v>2.2338554699999804</v>
       </c>
       <c r="D71" s="5">
         <v>9.6073763900180751</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>295.33851793999997</v>
       </c>
       <c r="C72" s="5">
         <v>2.0043832399999815</v>
       </c>
       <c r="D72" s="5">
         <v>8.5150181808154599</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>295.24712325000002</v>
       </c>
       <c r="C73" s="5">
         <v>-9.13946899999587E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-0.37071749036829971</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>291.62671406999999</v>
       </c>
       <c r="C74" s="5">
         <v>-3.6204091800000242</v>
       </c>
       <c r="D74" s="5">
         <v>-13.761825213590416</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>294.10815151999998</v>
       </c>
       <c r="C75" s="5">
         <v>2.4814374499999872</v>
       </c>
       <c r="D75" s="5">
         <v>10.702412694134633</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>294.85363674000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.74548522000003459</v>
       </c>
       <c r="D76" s="5">
         <v>3.0844423296632728</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>295.45726266999998</v>
       </c>
       <c r="C77" s="5">
         <v>0.60362592999996423</v>
       </c>
       <c r="D77" s="5">
         <v>2.4844969268517314</v>
       </c>
       <c r="E77" s="5">
         <v>2.7283033689570635</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>294.31657087000002</v>
       </c>
       <c r="C78" s="5">
         <v>-1.1406917999999564</v>
       </c>
       <c r="D78" s="5">
         <v>-4.5357996396498628</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>294.53906941999998</v>
       </c>
       <c r="C79" s="5">
         <v>0.22249854999995478</v>
       </c>
       <c r="D79" s="5">
         <v>0.91096201763078977</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>293.61078134000002</v>
       </c>
       <c r="C80" s="5">
         <v>-0.92828807999995888</v>
       </c>
       <c r="D80" s="5">
         <v>-3.7171225526774654</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>296.06803169</v>
       </c>
       <c r="C81" s="5">
         <v>2.4572503499999812</v>
       </c>
       <c r="D81" s="5">
         <v>10.518304126676025</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>295.63503873000002</v>
       </c>
       <c r="C82" s="5">
         <v>-0.43299295999997867</v>
       </c>
       <c r="D82" s="5">
         <v>-1.7409257426092006</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>294.25665995999998</v>
       </c>
       <c r="C83" s="5">
         <v>-1.3783787700000403</v>
       </c>
       <c r="D83" s="5">
         <v>-5.453654304242983</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>296.26250110000001</v>
       </c>
       <c r="C84" s="5">
         <v>2.0058411400000296</v>
       </c>
       <c r="D84" s="5">
         <v>8.4937213550072563</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>296.2814841</v>
       </c>
       <c r="C85" s="5">
         <v>1.8982999999991534E-2</v>
       </c>
       <c r="D85" s="5">
         <v>7.6917022700007109E-2</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>293.28359037000001</v>
       </c>
       <c r="C86" s="5">
         <v>-2.997893729999987</v>
       </c>
       <c r="D86" s="5">
         <v>-11.488635807770443</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>298.63198371999999</v>
       </c>
       <c r="C87" s="5">
         <v>5.3483933499999807</v>
       </c>
       <c r="D87" s="5">
         <v>24.217464036174441</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>297.97379878999999</v>
       </c>
       <c r="C88" s="5">
         <v>-0.65818493000000444</v>
       </c>
       <c r="D88" s="5">
         <v>-2.6129742551381452</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>297.5004902</v>
       </c>
       <c r="C89" s="5">
         <v>-0.47330858999998782</v>
       </c>
       <c r="D89" s="5">
         <v>-1.8895436892458539</v>
       </c>
       <c r="E89" s="5">
         <v>0.69154757325500249</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>297.99278350999998</v>
       </c>
       <c r="C90" s="5">
         <v>0.49229330999997956</v>
       </c>
       <c r="D90" s="5">
         <v>2.003890124906671</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>298.27956302000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.28677951000003077</v>
       </c>
       <c r="D91" s="5">
         <v>1.1609770742772918</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>299.60687802000001</v>
       </c>
       <c r="C92" s="5">
         <v>1.3273149999999987</v>
       </c>
       <c r="D92" s="5">
         <v>5.4725319716192766</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>299.27616847000002</v>
       </c>
       <c r="C93" s="5">
         <v>-0.33070954999999458</v>
       </c>
       <c r="D93" s="5">
         <v>-1.3165620040732406</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>300.02655003000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.7503815599999939</v>
       </c>
       <c r="D94" s="5">
         <v>3.0506264584903464</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>299.92469389000001</v>
       </c>
       <c r="C95" s="5">
         <v>-0.10185613999999532</v>
       </c>
       <c r="D95" s="5">
         <v>-0.40662869149873382</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>298.08215187000002</v>
       </c>
       <c r="C96" s="5">
         <v>-1.8425420199999962</v>
       </c>
       <c r="D96" s="5">
         <v>-7.1279607372138676</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>301.47758377000002</v>
       </c>
       <c r="C97" s="5">
         <v>3.3954319000000055</v>
       </c>
       <c r="D97" s="5">
         <v>14.558848013564374</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>302.88324067000002</v>
       </c>
       <c r="C98" s="5">
         <v>1.4056568999999968</v>
       </c>
       <c r="D98" s="5">
         <v>5.7408042257295344</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>303.64684269000003</v>
       </c>
       <c r="C99" s="5">
         <v>0.76360202000000754</v>
       </c>
       <c r="D99" s="5">
         <v>3.0676363269534157</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>304.27587464999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.62903195999996342</v>
       </c>
       <c r="D100" s="5">
         <v>2.5144290979325579</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>303.77313770000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.50273694999998497</v>
       </c>
       <c r="D101" s="5">
         <v>-1.9647702342609152</v>
       </c>
       <c r="E101" s="5">
         <v>2.1084494670187359</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>304.60755724000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.83441953999999896</v>
       </c>
       <c r="D102" s="5">
         <v>3.3464782197448528</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>305.1393127</v>
       </c>
       <c r="C103" s="5">
         <v>0.5317554599999994</v>
       </c>
       <c r="D103" s="5">
         <v>2.1150790139453202</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>305.33548390999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.1961712099999886</v>
       </c>
       <c r="D104" s="5">
         <v>0.77420246520425451</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>304.81712766999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.5183562400000028</v>
       </c>
       <c r="D105" s="5">
         <v>-2.0182792558343654</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>305.71671801999997</v>
       </c>
       <c r="C106" s="5">
         <v>0.89959034999998266</v>
       </c>
       <c r="D106" s="5">
         <v>3.5995495969781688</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>306.73936413000001</v>
       </c>
       <c r="C107" s="5">
         <v>1.0226461100000392</v>
       </c>
       <c r="D107" s="5">
         <v>4.0887736559119148</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>305.00140121999999</v>
       </c>
       <c r="C108" s="5">
         <v>-1.7379629100000216</v>
       </c>
       <c r="D108" s="5">
         <v>-6.5911856915622735</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>307.92577915999999</v>
       </c>
       <c r="C109" s="5">
         <v>2.9243779399999994</v>
       </c>
       <c r="D109" s="5">
         <v>12.132259504492859</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>307.46249621999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.46328293999999914</v>
       </c>
       <c r="D110" s="5">
         <v>-1.7905684178085357</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>307.47222285999999</v>
       </c>
       <c r="C111" s="5">
         <v>9.7266399999966779E-3</v>
       </c>
       <c r="D111" s="5">
         <v>3.7968855408188062E-2</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>308.69898934000003</v>
       </c>
       <c r="C112" s="5">
         <v>1.2267664800000375</v>
       </c>
       <c r="D112" s="5">
         <v>4.8942882979235991</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>310.26835722999999</v>
       </c>
       <c r="C113" s="5">
         <v>1.5693678899999668</v>
       </c>
       <c r="D113" s="5">
         <v>6.274077392832722</v>
       </c>
       <c r="E113" s="5">
         <v>2.1381810054628803</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>310.75800407000003</v>
       </c>
       <c r="C114" s="5">
         <v>0.48964684000003444</v>
       </c>
       <c r="D114" s="5">
         <v>1.9102919903597249</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>309.91189326</v>
       </c>
       <c r="C115" s="5">
         <v>-0.84611081000002741</v>
       </c>
       <c r="D115" s="5">
         <v>-3.2187923482017711</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>310.35172643999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.43983317999999372</v>
       </c>
       <c r="D116" s="5">
         <v>1.7164208034177175</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>310.72607211000002</v>
       </c>
       <c r="C117" s="5">
         <v>0.37434567000002517</v>
       </c>
       <c r="D117" s="5">
         <v>1.4570788929041179</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>310.56135623</v>
       </c>
       <c r="C118" s="5">
         <v>-0.16471588000001702</v>
       </c>
       <c r="D118" s="5">
         <v>-0.63426859201275443</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>313.06869148999999</v>
       </c>
       <c r="C119" s="5">
         <v>2.5073352599999907</v>
       </c>
       <c r="D119" s="5">
         <v>10.130264247796884</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>310.19095549000002</v>
       </c>
       <c r="C120" s="5">
         <v>-2.8777359999999703</v>
       </c>
       <c r="D120" s="5">
         <v>-10.489515079645418</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>311.89007755</v>
       </c>
       <c r="C121" s="5">
         <v>1.6991220599999792</v>
       </c>
       <c r="D121" s="5">
         <v>6.7748902383222509</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>312.06070554000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.17062799000001405</v>
       </c>
       <c r="D122" s="5">
         <v>0.65847173703501571</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>312.91505243</v>
       </c>
       <c r="C123" s="5">
         <v>0.85434688999998798</v>
       </c>
       <c r="D123" s="5">
         <v>3.3352337261276288</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>312.83604887000001</v>
       </c>
       <c r="C124" s="5">
         <v>-7.9003559999989648E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-0.30255091611482987</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>313.49676744999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.66071857999997974</v>
       </c>
       <c r="D125" s="5">
         <v>2.5640825574086534</v>
       </c>
       <c r="E125" s="5">
         <v>1.0405219045933167</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>314.01970053999997</v>
       </c>
       <c r="C126" s="5">
         <v>0.52293308999998089</v>
       </c>
       <c r="D126" s="5">
         <v>2.0201450100613805</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>314.60201287000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.58231233000003613</v>
       </c>
       <c r="D127" s="5">
         <v>2.2480943238811557</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>315.00536113999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.40334826999998086</v>
       </c>
       <c r="D128" s="5">
         <v>1.5494039574243113</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>316.07792193</v>
       </c>
       <c r="C129" s="5">
         <v>1.0725607900000114</v>
       </c>
       <c r="D129" s="5">
         <v>4.1632673790259256</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>322.59137292999998</v>
       </c>
       <c r="C130" s="5">
         <v>6.513450999999975</v>
       </c>
       <c r="D130" s="5">
         <v>27.732981544906753</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>317.18286395000001</v>
       </c>
       <c r="C131" s="5">
         <v>-5.408508979999965</v>
       </c>
       <c r="D131" s="5">
         <v>-18.363644562094585</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>316.70266106999998</v>
       </c>
       <c r="C132" s="5">
         <v>-0.48020288000003575</v>
       </c>
       <c r="D132" s="5">
         <v>-1.8017030353364105</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>315.09150707999999</v>
       </c>
       <c r="C133" s="5">
         <v>-1.6111539899999912</v>
       </c>
       <c r="D133" s="5">
         <v>-5.9367848712787445</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>319.14358909999999</v>
       </c>
       <c r="C134" s="5">
         <v>4.0520820200000003</v>
       </c>
       <c r="D134" s="5">
         <v>16.571699644349614</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>316.14568879000001</v>
       </c>
       <c r="C135" s="5">
         <v>-2.9979003099999773</v>
       </c>
       <c r="D135" s="5">
         <v>-10.707770287210428</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>315.77095335000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.37473543999999492</v>
       </c>
       <c r="D136" s="5">
         <v>-1.4131537641012382</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>316.64941858999998</v>
       </c>
       <c r="C137" s="5">
         <v>0.87846523999996862</v>
       </c>
       <c r="D137" s="5">
         <v>3.3899200995200385</v>
       </c>
       <c r="E137" s="5">
         <v>1.0056407170140336</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>315.48398951000001</v>
       </c>
       <c r="C138" s="5">
         <v>-1.1654290799999671</v>
       </c>
       <c r="D138" s="5">
         <v>-4.3282869367140435</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>316.11097839000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.62698887999999897</v>
       </c>
       <c r="D139" s="5">
         <v>2.4111063234376617</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>316.93524664</v>
       </c>
       <c r="C140" s="5">
         <v>0.82426824999998871</v>
       </c>
       <c r="D140" s="5">
         <v>3.1743007621682029</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>318.64790435999998</v>
       </c>
       <c r="C141" s="5">
         <v>1.7126577199999815</v>
       </c>
       <c r="D141" s="5">
         <v>6.6808132517015562</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>319.08937177000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.44146741000002976</v>
       </c>
       <c r="D142" s="5">
         <v>1.6752544718494411</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>318.14990096999998</v>
       </c>
       <c r="C143" s="5">
         <v>-0.9394708000000378</v>
       </c>
       <c r="D143" s="5">
         <v>-3.4764155536351149</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>321.55423245999998</v>
       </c>
       <c r="C144" s="5">
         <v>3.4043314900000041</v>
       </c>
       <c r="D144" s="5">
         <v>13.623785885271156</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>325.45807108000002</v>
       </c>
       <c r="C145" s="5">
         <v>3.9038386200000446</v>
       </c>
       <c r="D145" s="5">
         <v>15.581889353069656</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>326.80139679000001</v>
       </c>
       <c r="C146" s="5">
         <v>1.3433257099999878</v>
       </c>
       <c r="D146" s="5">
         <v>5.0669911687865721</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>325.76629864</v>
       </c>
       <c r="C147" s="5">
         <v>-1.0350981500000103</v>
       </c>
       <c r="D147" s="5">
         <v>-3.7353154807553524</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>327.37428879999999</v>
       </c>
       <c r="C148" s="5">
         <v>1.6079901599999857</v>
       </c>
       <c r="D148" s="5">
         <v>6.0867083776352748</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>327.64848856999998</v>
       </c>
       <c r="C149" s="5">
         <v>0.27419976999999562</v>
       </c>
       <c r="D149" s="5">
         <v>1.0097302873223635</v>
       </c>
       <c r="E149" s="5">
         <v>3.4735797175871941</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>328.83112885999998</v>
       </c>
       <c r="C150" s="5">
         <v>1.1826402899999948</v>
       </c>
       <c r="D150" s="5">
         <v>4.418404660923736</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>330.28099859999998</v>
       </c>
       <c r="C151" s="5">
         <v>1.4498697399999969</v>
       </c>
       <c r="D151" s="5">
         <v>5.4212077880416931</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>330.93238762999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.65138903000001847</v>
       </c>
       <c r="D152" s="5">
         <v>2.3925135330627345</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>331.24510832999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.31272069999999985</v>
       </c>
       <c r="D153" s="5">
         <v>1.139874441910238</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>332.59859268999998</v>
       </c>
       <c r="C154" s="5">
         <v>1.3534843599999817</v>
       </c>
       <c r="D154" s="5">
         <v>5.0149681170115867</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>333.09027968999999</v>
       </c>
       <c r="C155" s="5">
         <v>0.49168700000001309</v>
       </c>
       <c r="D155" s="5">
         <v>1.7884785962270389</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>334.27696730000002</v>
       </c>
       <c r="C156" s="5">
         <v>1.1866876100000354</v>
       </c>
       <c r="D156" s="5">
         <v>4.3599663759340324</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>335.04824094000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.77127364000000398</v>
       </c>
       <c r="D157" s="5">
         <v>2.8041543388952483</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>336.23323477000002</v>
       </c>
       <c r="C158" s="5">
         <v>1.1849938299999963</v>
       </c>
       <c r="D158" s="5">
         <v>4.3276823744494264</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>340.58065684000002</v>
       </c>
       <c r="C159" s="5">
         <v>4.3474220699999933</v>
       </c>
       <c r="D159" s="5">
         <v>16.668087605939608</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>340.24704824999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.33360859000003984</v>
       </c>
       <c r="D160" s="5">
         <v>-1.1691227421071537</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>340.97494964999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.72790140000000747</v>
       </c>
       <c r="D161" s="5">
         <v>2.5976213458222208</v>
       </c>
       <c r="E161" s="5">
         <v>4.0673043047329438</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>340.33188417999997</v>
       </c>
       <c r="C162" s="5">
         <v>-0.64306547000001046</v>
       </c>
       <c r="D162" s="5">
         <v>-2.2398249954305838</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>341.44128289000002</v>
       </c>
       <c r="C163" s="5">
         <v>1.1093987100000504</v>
       </c>
       <c r="D163" s="5">
         <v>3.9826058196924974</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>341.25585612999998</v>
       </c>
       <c r="C164" s="5">
         <v>-0.18542676000004121</v>
       </c>
       <c r="D164" s="5">
         <v>-0.64974186135778877</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>341.46442789999998</v>
       </c>
       <c r="C165" s="5">
         <v>0.20857176999999183</v>
       </c>
       <c r="D165" s="5">
         <v>0.73589707660315362</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>341.50084534000001</v>
       </c>
       <c r="C166" s="5">
         <v>3.6417440000036549E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.12805600699927755</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>342.41621033000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.91536499000000049</v>
       </c>
       <c r="D167" s="5">
         <v>3.2643463841955045</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>339.77977220000002</v>
       </c>
       <c r="C168" s="5">
         <v>-2.6364381299999877</v>
       </c>
       <c r="D168" s="5">
         <v>-8.8580212941288146</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>342.05678559</v>
       </c>
       <c r="C169" s="5">
         <v>2.2770133899999792</v>
       </c>
       <c r="D169" s="5">
         <v>8.3448499397733791</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>340.43844632000003</v>
       </c>
       <c r="C170" s="5">
         <v>-1.6183392699999786</v>
       </c>
       <c r="D170" s="5">
         <v>-5.5320098941676115</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>341.46791822</v>
       </c>
       <c r="C171" s="5">
         <v>1.0294718999999759</v>
       </c>
       <c r="D171" s="5">
         <v>3.6897158563885979</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>341.63296402999998</v>
       </c>
       <c r="C172" s="5">
         <v>0.16504580999998097</v>
       </c>
       <c r="D172" s="5">
         <v>0.58155485845401422</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>341.79953253000002</v>
       </c>
       <c r="C173" s="5">
         <v>0.16656850000003942</v>
       </c>
       <c r="D173" s="5">
         <v>0.58665029289595161</v>
       </c>
       <c r="E173" s="5">
         <v>0.24183092653768945</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>343.95275090000001</v>
       </c>
       <c r="C174" s="5">
         <v>2.1532183699999905</v>
       </c>
       <c r="D174" s="5">
         <v>7.827087318083259</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>342.73023609000001</v>
       </c>
       <c r="C175" s="5">
         <v>-1.2225148100000069</v>
       </c>
       <c r="D175" s="5">
         <v>-4.1827737622128991</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>342.65087963000002</v>
       </c>
       <c r="C176" s="5">
         <v>-7.9356459999985418E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.27749689049049175</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>342.10739624000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.54348339000000578</v>
       </c>
       <c r="D177" s="5">
         <v>-1.8868203858912858</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>342.10307657999999</v>
       </c>
       <c r="C178" s="5">
         <v>-4.3196600000214858E-3</v>
       </c>
       <c r="D178" s="5">
         <v>-1.5150891475290695E-2</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>344.67083508000002</v>
       </c>
       <c r="C179" s="5">
         <v>2.5677585000000249</v>
       </c>
       <c r="D179" s="5">
         <v>9.3882509067051636</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>343.16325835999999</v>
       </c>
       <c r="C180" s="5">
         <v>-1.5075767200000314</v>
       </c>
       <c r="D180" s="5">
         <v>-5.1243078175983836</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>344.01672435</v>
       </c>
       <c r="C181" s="5">
         <v>0.85346599000001788</v>
       </c>
       <c r="D181" s="5">
         <v>3.025630592532158</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>343.94108912000002</v>
       </c>
       <c r="C182" s="5">
         <v>-7.5635229999988951E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-0.26351220137418307</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>342.79800869000002</v>
       </c>
       <c r="C183" s="5">
         <v>-1.1430804299999977</v>
       </c>
       <c r="D183" s="5">
         <v>-3.9160741456561454</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>342.31939105999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.47861763000003066</v>
       </c>
       <c r="D184" s="5">
         <v>-1.6626443337020125</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>343.76782212000001</v>
       </c>
       <c r="C185" s="5">
         <v>1.4484310600000185</v>
       </c>
       <c r="D185" s="5">
         <v>5.1973166339023491</v>
       </c>
       <c r="E185" s="5">
         <v>0.5758608197707904</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>344.16615922</v>
       </c>
       <c r="C186" s="5">
         <v>0.39833709999999201</v>
       </c>
       <c r="D186" s="5">
         <v>1.3993824878618222</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>344.10001828999998</v>
       </c>
       <c r="C187" s="5">
         <v>-6.6140930000017306E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.23036918767540548</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>344.87518254000003</v>
       </c>
       <c r="C188" s="5">
         <v>0.77516425000004574</v>
       </c>
       <c r="D188" s="5">
         <v>2.7370217581354384</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>345.69090191999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.8157193799999618</v>
       </c>
       <c r="D189" s="5">
         <v>2.8755277321445671</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>345.86588173000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.17497981000002483</v>
       </c>
       <c r="D190" s="5">
         <v>0.6091028777165608</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>343.26707127999998</v>
       </c>
       <c r="C191" s="5">
         <v>-2.5988104500000304</v>
       </c>
       <c r="D191" s="5">
         <v>-8.6532577745182078</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>349.62624726000001</v>
       </c>
       <c r="C192" s="5">
         <v>6.3591759800000318</v>
       </c>
       <c r="D192" s="5">
         <v>24.641483128980667</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>351.90983659</v>
       </c>
       <c r="C193" s="5">
         <v>2.2835893299999839</v>
       </c>
       <c r="D193" s="5">
         <v>8.125600561605161</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>348.91647684999998</v>
       </c>
       <c r="C194" s="5">
         <v>-2.9933597400000167</v>
       </c>
       <c r="D194" s="5">
         <v>-9.743005849544728</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>349.59699497000003</v>
       </c>
       <c r="C195" s="5">
         <v>0.68051812000004475</v>
       </c>
       <c r="D195" s="5">
         <v>2.3657206079536808</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>351.24035973000002</v>
       </c>
       <c r="C196" s="5">
         <v>1.6433647599999972</v>
       </c>
       <c r="D196" s="5">
         <v>5.7890381079850117</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>351.82301317000002</v>
       </c>
       <c r="C197" s="5">
         <v>0.58265344000000141</v>
       </c>
       <c r="D197" s="5">
         <v>2.0088768973937965</v>
       </c>
       <c r="E197" s="5">
         <v>2.3432068191618471</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>352.65948500000002</v>
       </c>
       <c r="C198" s="5">
         <v>0.83647182999999359</v>
       </c>
       <c r="D198" s="5">
         <v>2.8906479534180241</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>352.45951410999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.19997089000003143</v>
       </c>
       <c r="D199" s="5">
         <v>-0.6783260094420096</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>352.38009197000002</v>
       </c>
       <c r="C200" s="5">
         <v>-7.9422139999962837E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-0.27006942466052397</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>349.57071837000001</v>
       </c>
       <c r="C201" s="5">
         <v>-2.8093736000000149</v>
       </c>
       <c r="D201" s="5">
         <v>-9.1585225072506447</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>350.23271886999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.66200049999997646</v>
       </c>
       <c r="D202" s="5">
         <v>2.2963228971940808</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>350.26628950000003</v>
       </c>
       <c r="C203" s="5">
         <v>3.3570630000042456E-2</v>
       </c>
       <c r="D203" s="5">
         <v>0.11508348093416387</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>350.89274339999997</v>
       </c>
       <c r="C204" s="5">
         <v>0.6264538999999445</v>
       </c>
       <c r="D204" s="5">
         <v>2.1674472296788316</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>355.48321455000001</v>
       </c>
       <c r="C205" s="5">
         <v>4.5904711500000417</v>
       </c>
       <c r="D205" s="5">
         <v>16.879014671349914</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>355.33593739000003</v>
       </c>
       <c r="C206" s="5">
         <v>-0.14727715999998736</v>
       </c>
       <c r="D206" s="5">
         <v>-0.49603026928687344</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>356.31647072999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.98053333999996539</v>
       </c>
       <c r="D207" s="5">
         <v>3.3620667977659835</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>356.45887562000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.14240489000002299</v>
       </c>
       <c r="D208" s="5">
         <v>0.48064574845347874</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>356.29531784</v>
       </c>
       <c r="C209" s="5">
         <v>-0.16355778000001919</v>
       </c>
       <c r="D209" s="5">
         <v>-0.549221232443875</v>
       </c>
       <c r="E209" s="5">
         <v>1.271180253305082</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>356.10677769</v>
       </c>
       <c r="C210" s="5">
         <v>-0.18854014999999436</v>
       </c>
       <c r="D210" s="5">
         <v>-0.63315696399561805</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>356.92034259000002</v>
       </c>
       <c r="C211" s="5">
         <v>0.81356490000001713</v>
       </c>
       <c r="D211" s="5">
         <v>2.7762433032122003</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>357.72320575999998</v>
       </c>
       <c r="C212" s="5">
         <v>0.80286316999996643</v>
       </c>
       <c r="D212" s="5">
         <v>2.7329489250895067</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>358.92945539999999</v>
       </c>
       <c r="C213" s="5">
         <v>1.20624964000001</v>
       </c>
       <c r="D213" s="5">
         <v>4.1223188027433411</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>359.34364515999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.4141897599999993</v>
       </c>
       <c r="D214" s="5">
         <v>1.3935730041843897</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>359.07483939000002</v>
       </c>
       <c r="C215" s="5">
         <v>-0.26880576999997174</v>
       </c>
       <c r="D215" s="5">
         <v>-0.89397185406985269</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>359.09614241000003</v>
       </c>
       <c r="C216" s="5">
         <v>2.1303020000004835E-2</v>
       </c>
       <c r="D216" s="5">
         <v>7.1216259926809578E-2</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>361.31219555000001</v>
       </c>
       <c r="C217" s="5">
         <v>2.2160531399999854</v>
       </c>
       <c r="D217" s="5">
         <v>7.6620319948287996</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>361.75706774999998</v>
       </c>
       <c r="C218" s="5">
         <v>0.44487219999996341</v>
       </c>
       <c r="D218" s="5">
         <v>1.4875687048758968</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>364.46893168000003</v>
       </c>
       <c r="C219" s="5">
         <v>2.7118639300000495</v>
       </c>
       <c r="D219" s="5">
         <v>9.3759574656881117</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>366.52029792000002</v>
       </c>
       <c r="C220" s="5">
         <v>2.051366239999993</v>
       </c>
       <c r="D220" s="5">
         <v>6.9670959535861554</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>367.23367322000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.7133752999999956</v>
       </c>
       <c r="D221" s="5">
         <v>2.3607806059252834</v>
       </c>
       <c r="E221" s="5">
         <v>3.0700250136074025</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>371.41039280000001</v>
       </c>
       <c r="C222" s="5">
         <v>4.1767195799999968</v>
       </c>
       <c r="D222" s="5">
         <v>14.535117038632395</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>368.75568972999997</v>
       </c>
       <c r="C223" s="5">
         <v>-2.6547030700000391</v>
       </c>
       <c r="D223" s="5">
         <v>-8.2478740133135382</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>369.24843897</v>
       </c>
       <c r="C224" s="5">
         <v>0.49274924000002329</v>
       </c>
       <c r="D224" s="5">
         <v>1.6153355544739734</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>367.78817413000002</v>
       </c>
       <c r="C225" s="5">
         <v>-1.4602648399999794</v>
       </c>
       <c r="D225" s="5">
         <v>-4.6437608647564073</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>367.83549009000001</v>
       </c>
       <c r="C226" s="5">
         <v>4.7315959999991719E-2</v>
       </c>
       <c r="D226" s="5">
         <v>0.15448931952790623</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>368.45980305</v>
       </c>
       <c r="C227" s="5">
         <v>0.62431295999999747</v>
       </c>
       <c r="D227" s="5">
         <v>2.055834188933181</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>372.80851034</v>
       </c>
       <c r="C228" s="5">
         <v>4.348707289999993</v>
       </c>
       <c r="D228" s="5">
         <v>15.119375525941138</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>372.56589342000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.24261691999998902</v>
       </c>
       <c r="D229" s="5">
         <v>-0.77814876820847534</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>372.83980358999997</v>
       </c>
       <c r="C230" s="5">
         <v>0.27391016999996509</v>
       </c>
       <c r="D230" s="5">
         <v>0.88581529028695094</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>369.83992245000002</v>
       </c>
       <c r="C231" s="5">
         <v>-2.9998811399999568</v>
       </c>
       <c r="D231" s="5">
         <v>-9.2392186228482451</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>373.00211152000003</v>
       </c>
       <c r="C232" s="5">
         <v>3.1621890700000108</v>
       </c>
       <c r="D232" s="5">
         <v>10.756700976254052</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>373.23771486999999</v>
       </c>
       <c r="C233" s="5">
         <v>0.23560334999996257</v>
       </c>
       <c r="D233" s="5">
         <v>0.76060770780097542</v>
       </c>
       <c r="E233" s="5">
         <v>1.6349376671684235</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>377.10980167000002</v>
       </c>
       <c r="C234" s="5">
         <v>3.8720868000000337</v>
       </c>
       <c r="D234" s="5">
         <v>13.184663673853203</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>374.98542665000002</v>
       </c>
       <c r="C235" s="5">
         <v>-2.1243750200000022</v>
       </c>
       <c r="D235" s="5">
         <v>-6.554405728231572</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>375.35673832999998</v>
       </c>
       <c r="C236" s="5">
         <v>0.37131167999996251</v>
       </c>
       <c r="D236" s="5">
         <v>1.1947362737844358</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>377.74902911999999</v>
       </c>
       <c r="C237" s="5">
         <v>2.3922907900000041</v>
       </c>
       <c r="D237" s="5">
         <v>7.9219246739912874</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>377.32486610000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.42416301999998041</v>
       </c>
       <c r="D238" s="5">
         <v>-1.3391534422054208</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>378.13955758999998</v>
       </c>
       <c r="C239" s="5">
         <v>0.81469148999997287</v>
       </c>
       <c r="D239" s="5">
         <v>2.6219403361815941</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>377.25824610000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.88131148999997322</v>
       </c>
       <c r="D240" s="5">
         <v>-2.7612079686982205</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>375.09350461999998</v>
       </c>
       <c r="C241" s="5">
         <v>-2.164741480000032</v>
       </c>
       <c r="D241" s="5">
         <v>-6.6725009662088164</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>378.20213303999998</v>
       </c>
       <c r="C242" s="5">
         <v>3.1086284200000023</v>
       </c>
       <c r="D242" s="5">
         <v>10.411208364262702</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>383.32215794000001</v>
       </c>
       <c r="C243" s="5">
         <v>5.1200249000000326</v>
       </c>
       <c r="D243" s="5">
         <v>17.511239051399798</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>383.89650691000003</v>
       </c>
       <c r="C244" s="5">
         <v>0.57434897000001683</v>
       </c>
       <c r="D244" s="5">
         <v>1.8129059214108567</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>384.04829612999998</v>
       </c>
       <c r="C245" s="5">
         <v>0.15178921999995509</v>
       </c>
       <c r="D245" s="5">
         <v>0.47550235396529583</v>
       </c>
       <c r="E245" s="5">
         <v>2.8964332459717745</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>383.59280223000002</v>
       </c>
       <c r="C246" s="5">
         <v>-0.45549389999996492</v>
       </c>
       <c r="D246" s="5">
         <v>-1.4139919931242195</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>384.66970779000002</v>
       </c>
       <c r="C247" s="5">
         <v>1.0769055600000002</v>
       </c>
       <c r="D247" s="5">
         <v>3.4214107311426822</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>385.46944859000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.79974079999999503</v>
       </c>
       <c r="D248" s="5">
         <v>2.523565232884839</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>387.33261063999998</v>
       </c>
       <c r="C249" s="5">
         <v>1.8631620499999713</v>
       </c>
       <c r="D249" s="5">
         <v>5.9568906470273131</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>396.54147573</v>
       </c>
       <c r="C250" s="5">
         <v>9.2088650900000175</v>
       </c>
       <c r="D250" s="5">
         <v>32.572872255509381</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>392.03174014000001</v>
       </c>
       <c r="C251" s="5">
         <v>-4.5097355899999911</v>
       </c>
       <c r="D251" s="5">
         <v>-12.825123275740502</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>389.41654388000001</v>
       </c>
       <c r="C252" s="5">
         <v>-2.6151962600000047</v>
       </c>
       <c r="D252" s="5">
         <v>-7.717784438523001</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>387.64381159999999</v>
       </c>
       <c r="C253" s="5">
         <v>-1.7727322800000138</v>
       </c>
       <c r="D253" s="5">
         <v>-5.3280143288834791</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>385.96248063000002</v>
       </c>
       <c r="C254" s="5">
         <v>-1.6813309699999763</v>
       </c>
       <c r="D254" s="5">
         <v>-5.0823875695081844</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>386.11176735999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.14928672999997161</v>
       </c>
       <c r="D255" s="5">
         <v>0.46513762041389128</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>386.45718676000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.34541940000002569</v>
       </c>
       <c r="D256" s="5">
         <v>1.0788297905927946</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>384.69612388000002</v>
       </c>
       <c r="C257" s="5">
         <v>-1.7610628799999972</v>
       </c>
       <c r="D257" s="5">
         <v>-5.333336963425495</v>
       </c>
       <c r="E257" s="5">
         <v>0.16868392765392315</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>389.43807609999999</v>
       </c>
       <c r="C258" s="5">
         <v>4.7419522199999733</v>
       </c>
       <c r="D258" s="5">
         <v>15.836974831853157</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>385.30174692999998</v>
       </c>
       <c r="C259" s="5">
         <v>-4.1363291700000104</v>
       </c>
       <c r="D259" s="5">
         <v>-12.026716004626813</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>385.02166062999999</v>
       </c>
       <c r="C260" s="5">
         <v>-0.28008629999999357</v>
       </c>
       <c r="D260" s="5">
         <v>-0.86883342218069259</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>384.87153789000001</v>
       </c>
       <c r="C261" s="5">
         <v>-0.15012273999997205</v>
       </c>
       <c r="D261" s="5">
         <v>-0.46688663002576458</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>382.37253637999999</v>
       </c>
       <c r="C262" s="5">
         <v>-2.4990015100000278</v>
       </c>
       <c r="D262" s="5">
         <v>-7.5193743077241031</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>382.06528116999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.30725520999999389</v>
       </c>
       <c r="D263" s="5">
         <v>-0.96000907126707613</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>381.21404776000003</v>
       </c>
       <c r="C264" s="5">
         <v>-0.85123340999996344</v>
       </c>
       <c r="D264" s="5">
         <v>-2.6410551755310263</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>377.18197270000002</v>
       </c>
       <c r="C265" s="5">
         <v>-4.032075060000011</v>
       </c>
       <c r="D265" s="5">
         <v>-11.979389069869061</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>375.78796202000001</v>
       </c>
       <c r="C266" s="5">
         <v>-1.3940106800000081</v>
       </c>
       <c r="D266" s="5">
         <v>-4.345978216694002</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>373.18763295000002</v>
       </c>
       <c r="C267" s="5">
         <v>-2.6003290699999866</v>
       </c>
       <c r="D267" s="5">
         <v>-7.9947619772922867</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>371.94701244999999</v>
       </c>
       <c r="C268" s="5">
         <v>-1.2406205000000341</v>
       </c>
       <c r="D268" s="5">
         <v>-3.917127626901773</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>371.48063237999997</v>
       </c>
       <c r="C269" s="5">
         <v>-0.4663800700000138</v>
       </c>
       <c r="D269" s="5">
         <v>-1.4943326521817069</v>
       </c>
       <c r="E269" s="5">
         <v>-3.4353066432565416</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>372.55683683000001</v>
       </c>
       <c r="C270" s="5">
         <v>1.0762044500000343</v>
       </c>
       <c r="D270" s="5">
         <v>3.5324131791919733</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>371.50069244999997</v>
       </c>
       <c r="C271" s="5">
         <v>-1.0561443800000347</v>
       </c>
       <c r="D271" s="5">
         <v>-3.3492830401493423</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>371.63727485999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.13658241000001681</v>
       </c>
       <c r="D272" s="5">
         <v>0.44207377836680273</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>371.32803268999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.30924217000000453</v>
       </c>
       <c r="D273" s="5">
         <v>-0.99397181278312319</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>371.86633469999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.53830200999999533</v>
       </c>
       <c r="D274" s="5">
         <v>1.7535378184952322</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>370.4639871</v>
       </c>
       <c r="C275" s="5">
         <v>-1.4023475999999846</v>
       </c>
       <c r="D275" s="5">
         <v>-4.4326376421514606</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>373.00114872</v>
       </c>
       <c r="C276" s="5">
         <v>2.5371616200000062</v>
       </c>
       <c r="D276" s="5">
         <v>8.5350657465304458</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>373.76012501999998</v>
       </c>
       <c r="C277" s="5">
         <v>0.75897629999997207</v>
       </c>
       <c r="D277" s="5">
         <v>2.469251733782718</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>373.5208432</v>
       </c>
       <c r="C278" s="5">
         <v>-0.23928181999997378</v>
       </c>
       <c r="D278" s="5">
         <v>-0.76554258887492344</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>372.95599962</v>
       </c>
       <c r="C279" s="5">
         <v>-0.56484358000000157</v>
       </c>
       <c r="D279" s="5">
         <v>-1.7996402144320967</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>373.39880502</v>
       </c>
       <c r="C280" s="5">
         <v>0.44280539999999746</v>
       </c>
       <c r="D280" s="5">
         <v>1.4340836755713404</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>374.39013648000002</v>
       </c>
       <c r="C281" s="5">
         <v>0.99133146000002625</v>
       </c>
       <c r="D281" s="5">
         <v>3.2327975822218802</v>
       </c>
       <c r="E281" s="5">
         <v>0.78321824784228777</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>373.67994160000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.71019488000001729</v>
       </c>
       <c r="D282" s="5">
         <v>-2.2527258740173139</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>374.64219663</v>
       </c>
       <c r="C283" s="5">
         <v>0.96225502999999435</v>
       </c>
       <c r="D283" s="5">
         <v>3.1342363309889043</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>374.67662053999999</v>
       </c>
       <c r="C284" s="5">
         <v>3.442390999998679E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.11031745698688589</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>375.85050411999998</v>
       </c>
       <c r="C285" s="5">
         <v>1.1738835799999947</v>
       </c>
       <c r="D285" s="5">
         <v>3.825136922109329</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>376.19826626999998</v>
       </c>
       <c r="C286" s="5">
         <v>0.34776214999999411</v>
       </c>
       <c r="D286" s="5">
         <v>1.1159885121330815</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>375.34497355000002</v>
       </c>
       <c r="C287" s="5">
         <v>-0.85329271999995626</v>
       </c>
       <c r="D287" s="5">
         <v>-2.6881396090246867</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>377.29442361999998</v>
       </c>
       <c r="C288" s="5">
         <v>1.9494500699999548</v>
       </c>
       <c r="D288" s="5">
         <v>6.4136609667854394</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>375.19001598</v>
       </c>
       <c r="C289" s="5">
         <v>-2.1044076399999767</v>
       </c>
       <c r="D289" s="5">
         <v>-6.4915970827561171</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>380.26884292</v>
       </c>
       <c r="C290" s="5">
         <v>5.078826939999999</v>
       </c>
       <c r="D290" s="5">
         <v>17.509679661771994</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>380.60387143000003</v>
       </c>
       <c r="C291" s="5">
         <v>0.3350285100000292</v>
       </c>
       <c r="D291" s="5">
         <v>1.0623748872454764</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>380.77554362000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.17167218999998113</v>
       </c>
       <c r="D292" s="5">
         <v>0.5426073436922918</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>380.99230567000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.21676204999999982</v>
       </c>
       <c r="D293" s="5">
         <v>0.68526043366965439</v>
       </c>
       <c r="E293" s="5">
         <v>1.7634463482594009</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>381.28027287999998</v>
       </c>
       <c r="C294" s="5">
         <v>0.2879672099999766</v>
       </c>
       <c r="D294" s="5">
         <v>0.91078165964044722</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>381.90164379999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.62137092000000393</v>
       </c>
       <c r="D295" s="5">
         <v>1.97325972300193</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>382.13326917000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.23162537000001748</v>
       </c>
       <c r="D296" s="5">
         <v>0.73023907293277013</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>382.52278869000003</v>
       </c>
       <c r="C297" s="5">
         <v>0.38951952000002166</v>
       </c>
       <c r="D297" s="5">
         <v>1.2300757527463846</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>382.60513415000003</v>
       </c>
       <c r="C298" s="5">
         <v>8.2345459999999093E-2</v>
       </c>
       <c r="D298" s="5">
         <v>0.25862937725751323</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>384.49629822000003</v>
       </c>
       <c r="C299" s="5">
         <v>1.8911640700000021</v>
       </c>
       <c r="D299" s="5">
         <v>6.0953703955231919</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>384.61123885000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.11494062999997823</v>
       </c>
       <c r="D300" s="5">
         <v>0.35931622676375063</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>383.76598242</v>
       </c>
       <c r="C301" s="5">
         <v>-0.84525643000000628</v>
       </c>
       <c r="D301" s="5">
         <v>-2.6055838919799346</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>385.83356674999999</v>
       </c>
       <c r="C302" s="5">
         <v>2.0675843299999883</v>
       </c>
       <c r="D302" s="5">
         <v>6.6601979101800879</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>386.70249432000003</v>
       </c>
       <c r="C303" s="5">
         <v>0.8689275700000394</v>
       </c>
       <c r="D303" s="5">
         <v>2.7362213128694357</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>387.51516236999998</v>
       </c>
       <c r="C304" s="5">
         <v>0.81266804999995657</v>
       </c>
       <c r="D304" s="5">
         <v>2.5511932580271512</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>387.23198676999999</v>
       </c>
       <c r="C305" s="5">
         <v>-0.28317559999999276</v>
       </c>
       <c r="D305" s="5">
         <v>-0.87338080587344713</v>
       </c>
       <c r="E305" s="5">
         <v>1.6377446492067849</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>388.09554087999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.86355410999999549</v>
       </c>
       <c r="D306" s="5">
         <v>2.7091513850117543</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>388.00318161000001</v>
       </c>
       <c r="C307" s="5">
         <v>-9.2359269999974458E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-0.28520341293682971</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>388.46196950000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.45878788999999642</v>
       </c>
       <c r="D308" s="5">
         <v>1.4281842315699844</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>388.27613351000002</v>
       </c>
       <c r="C309" s="5">
         <v>-0.18583598999998685</v>
       </c>
       <c r="D309" s="5">
         <v>-0.57255893094884103</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>388.45532422000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.17919071000000031</v>
       </c>
       <c r="D310" s="5">
         <v>0.55521180614077625</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>389.11159182</v>
       </c>
       <c r="C311" s="5">
         <v>0.6562675999999783</v>
       </c>
       <c r="D311" s="5">
         <v>2.0462585277653211</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>390.05022023999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.93862841999998636</v>
       </c>
       <c r="D312" s="5">
         <v>2.9333965061054901</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>390.91979124</v>
       </c>
       <c r="C313" s="5">
         <v>0.86957100000000764</v>
       </c>
       <c r="D313" s="5">
         <v>2.7083065347635715</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>392.20919913</v>
       </c>
       <c r="C314" s="5">
         <v>1.2894078900000068</v>
       </c>
       <c r="D314" s="5">
         <v>4.0306734705862546</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>394.00486797999997</v>
       </c>
       <c r="C315" s="5">
         <v>1.79566884999997</v>
       </c>
       <c r="D315" s="5">
         <v>5.6344908386450898</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>394.10803601999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.10316804000001412</v>
       </c>
       <c r="D316" s="5">
         <v>0.31466640677055846</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>394.65896215999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.5509261400000014</v>
       </c>
       <c r="D317" s="5">
         <v>1.690445288156317</v>
       </c>
       <c r="E317" s="5">
         <v>1.917965365400276</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>397.21586435</v>
       </c>
       <c r="C318" s="5">
         <v>2.5569021900000166</v>
       </c>
       <c r="D318" s="5">
         <v>8.0576182948940875</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>396.58404340999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.63182094000001143</v>
       </c>
       <c r="D319" s="5">
         <v>-1.8921380255240705</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>397.12077701999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.53673360999999886</v>
       </c>
       <c r="D320" s="5">
         <v>1.6362139356662642</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>400.12373259999998</v>
       </c>
       <c r="C321" s="5">
         <v>3.0029555799999912</v>
       </c>
       <c r="D321" s="5">
         <v>9.4612550476609556</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>400.71494897000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.59121637000004057</v>
       </c>
       <c r="D322" s="5">
         <v>1.7875813181807088</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>401.87532621000003</v>
       </c>
       <c r="C323" s="5">
         <v>1.1603772400000025</v>
       </c>
       <c r="D323" s="5">
         <v>3.5308025412597921</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>402.89575551000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.0204292999999893</v>
       </c>
       <c r="D324" s="5">
         <v>3.0899175150265412</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>403.28344139000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.38768587999999227</v>
       </c>
       <c r="D325" s="5">
         <v>1.1608290613956962</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>403.53766740999998</v>
       </c>
       <c r="C326" s="5">
         <v>0.25422601999997596</v>
       </c>
       <c r="D326" s="5">
         <v>0.75909681683301589</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>403.98381311000003</v>
       </c>
       <c r="C327" s="5">
         <v>0.44614570000004505</v>
       </c>
       <c r="D327" s="5">
         <v>1.3348006334847895</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>404.31437493999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.33056182999996508</v>
       </c>
       <c r="D328" s="5">
         <v>0.98633721211704994</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>406.28535025999997</v>
       </c>
       <c r="C329" s="5">
         <v>1.9709753199999795</v>
       </c>
       <c r="D329" s="5">
         <v>6.0092508865789762</v>
       </c>
       <c r="E329" s="5">
         <v>2.9459328723634881</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>404.27496947999998</v>
       </c>
       <c r="C330" s="5">
         <v>-2.0103807799999913</v>
       </c>
       <c r="D330" s="5">
         <v>-5.7788759702155463</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>405.74386601999998</v>
       </c>
       <c r="C331" s="5">
         <v>1.4688965400000029</v>
       </c>
       <c r="D331" s="5">
         <v>4.4482864170145131</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>407.59448542000001</v>
       </c>
       <c r="C332" s="5">
         <v>1.8506194000000278</v>
       </c>
       <c r="D332" s="5">
         <v>5.6126741697265503</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>408.20607071000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.61158528999999362</v>
       </c>
       <c r="D333" s="5">
         <v>1.8155038423475878</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>407.99736313</v>
       </c>
       <c r="C334" s="5">
         <v>-0.20870758000000933</v>
       </c>
       <c r="D334" s="5">
         <v>-0.61181359122254309</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>408.35687352999997</v>
       </c>
       <c r="C335" s="5">
         <v>0.35951039999997647</v>
       </c>
       <c r="D335" s="5">
         <v>1.0625299523778553</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>406.57188458000002</v>
       </c>
       <c r="C336" s="5">
         <v>-1.7849889499999563</v>
       </c>
       <c r="D336" s="5">
         <v>-5.1210930412585842</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>407.24458750000002</v>
       </c>
       <c r="C337" s="5">
         <v>0.67270292000000609</v>
       </c>
       <c r="D337" s="5">
         <v>2.0036560326219366</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>407.13548651000002</v>
       </c>
       <c r="C338" s="5">
         <v>-0.10910099000000173</v>
       </c>
       <c r="D338" s="5">
         <v>-0.32100722282877303</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>408.50805021999997</v>
       </c>
       <c r="C339" s="5">
         <v>1.3725637099999517</v>
       </c>
       <c r="D339" s="5">
         <v>4.1213856055112741</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>409.18956685000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.68151663000003282</v>
       </c>
       <c r="D340" s="5">
         <v>2.0204397482652681</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>409.82608019000003</v>
       </c>
       <c r="C341" s="5">
         <v>0.6365133400000218</v>
       </c>
       <c r="D341" s="5">
         <v>1.882708908194175</v>
       </c>
       <c r="E341" s="5">
         <v>0.87148845700053545</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>408.16931740000001</v>
       </c>
       <c r="C342" s="5">
         <v>-1.6567627900000161</v>
       </c>
       <c r="D342" s="5">
         <v>-4.7446987325500238</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>410.43083130000002</v>
       </c>
       <c r="C343" s="5">
         <v>2.2615139000000113</v>
       </c>
       <c r="D343" s="5">
         <v>6.8551517146402396</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>411.07382739000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.64299608999999691</v>
       </c>
       <c r="D344" s="5">
         <v>1.8962479026312762</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>410.36652844999998</v>
       </c>
       <c r="C345" s="5">
         <v>-0.70729894000004379</v>
       </c>
       <c r="D345" s="5">
         <v>-2.0453077830534183</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>411.12693707</v>
       </c>
       <c r="C346" s="5">
         <v>0.76040862000002107</v>
       </c>
       <c r="D346" s="5">
         <v>2.2464007162804389</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>411.0094891</v>
       </c>
       <c r="C347" s="5">
         <v>-0.11744797000000062</v>
       </c>
       <c r="D347" s="5">
         <v>-0.34226979682902003</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>410.83563820000001</v>
       </c>
       <c r="C348" s="5">
         <v>-0.17385089999999082</v>
       </c>
       <c r="D348" s="5">
         <v>-0.50640296465088719</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>410.94818787000003</v>
       </c>
       <c r="C349" s="5">
         <v>0.11254967000002125</v>
       </c>
       <c r="D349" s="5">
         <v>0.3292394264409193</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>410.61541956999997</v>
       </c>
       <c r="C350" s="5">
         <v>-0.33276830000005475</v>
       </c>
       <c r="D350" s="5">
         <v>-0.96739276882797931</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>410.56583733999997</v>
       </c>
       <c r="C351" s="5">
         <v>-4.9582229999998617E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.1448050272233492</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>411.95706018999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.3912228500000197</v>
       </c>
       <c r="D352" s="5">
         <v>4.1429054775363072</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>412.52736719000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.57030700000001389</v>
       </c>
       <c r="D353" s="5">
         <v>1.6739690798737383</v>
       </c>
       <c r="E353" s="5">
         <v>0.65913008726716793</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>412.25162623</v>
       </c>
       <c r="C354" s="5">
         <v>-0.27574096000000736</v>
       </c>
       <c r="D354" s="5">
         <v>-0.79916009444199743</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>413.73063230999998</v>
       </c>
       <c r="C355" s="5">
         <v>1.4790060799999765</v>
       </c>
       <c r="D355" s="5">
         <v>4.3911286511063574</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>414.09252928000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.36189697000003207</v>
       </c>
       <c r="D356" s="5">
         <v>1.0547242850808214</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>413.55113096000002</v>
       </c>
       <c r="C357" s="5">
         <v>-0.54139831999998478</v>
       </c>
       <c r="D357" s="5">
         <v>-1.5576869432700535</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>414.66927982999999</v>
       </c>
       <c r="C358" s="5">
         <v>1.1181488699999704</v>
       </c>
       <c r="D358" s="5">
         <v>3.2932151230914863</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>415.06095182000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.39167199000002029</v>
       </c>
       <c r="D359" s="5">
         <v>1.1393555916154874</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>416.56339392000001</v>
       </c>
       <c r="C360" s="5">
         <v>1.5024420999999961</v>
       </c>
       <c r="D360" s="5">
         <v>4.4313049300426899</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>417.73144506</v>
       </c>
       <c r="C361" s="5">
         <v>1.1680511399999887</v>
       </c>
       <c r="D361" s="5">
         <v>3.41720197098212</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>417.79518948999998</v>
       </c>
       <c r="C362" s="5">
         <v>6.3744429999985641E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.18326977538709599</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>420.22879111999998</v>
       </c>
       <c r="C363" s="5">
         <v>2.4336016299999983</v>
       </c>
       <c r="D363" s="5">
         <v>7.2181783961171364</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>421.04018349</v>
       </c>
       <c r="C364" s="5">
         <v>0.8113923700000214</v>
       </c>
       <c r="D364" s="5">
         <v>2.3417664154145701</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>421.42181685000003</v>
       </c>
       <c r="C365" s="5">
         <v>0.38163336000002346</v>
       </c>
       <c r="D365" s="5">
         <v>1.0931260234330775</v>
       </c>
       <c r="E365" s="5">
         <v>2.1560871756426847</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>422.11896546999998</v>
       </c>
       <c r="C366" s="5">
         <v>0.69714861999995037</v>
       </c>
       <c r="D366" s="5">
         <v>2.0032947258462386</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>423.47431052000002</v>
       </c>
       <c r="C367" s="5">
         <v>1.3553450500000395</v>
       </c>
       <c r="D367" s="5">
         <v>3.9217505944920239</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>424.31742653999999</v>
       </c>
       <c r="C368" s="5">
         <v>0.8431160199999681</v>
       </c>
       <c r="D368" s="5">
         <v>2.4154755632333602</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>417.10987698999998</v>
       </c>
       <c r="C369" s="5">
         <v>-7.2075495500000102</v>
       </c>
       <c r="D369" s="5">
         <v>-18.582968181618831</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>412.59981801999999</v>
       </c>
       <c r="C370" s="5">
         <v>-4.5100589699999887</v>
       </c>
       <c r="D370" s="5">
         <v>-12.230687105277083</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>411.63233566999997</v>
       </c>
       <c r="C371" s="5">
         <v>-0.96748235000001159</v>
       </c>
       <c r="D371" s="5">
         <v>-2.7778066142565505</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>416.40255965</v>
       </c>
       <c r="C372" s="5">
         <v>4.7702239800000257</v>
       </c>
       <c r="D372" s="5">
         <v>14.827758149765735</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>422.56967944000002</v>
       </c>
       <c r="C373" s="5">
         <v>6.1671197900000152</v>
       </c>
       <c r="D373" s="5">
         <v>19.294191483917444</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>425.64592361000001</v>
       </c>
       <c r="C374" s="5">
         <v>3.0762441699999954</v>
       </c>
       <c r="D374" s="5">
         <v>9.094224272896124</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>418.80088761000002</v>
       </c>
       <c r="C375" s="5">
         <v>-6.8450359999999932</v>
       </c>
       <c r="D375" s="5">
         <v>-17.679238516738938</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>418.41112893000002</v>
       </c>
       <c r="C376" s="5">
         <v>-0.38975867999999991</v>
       </c>
       <c r="D376" s="5">
         <v>-1.1110860077958584</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>418.72544312000002</v>
       </c>
       <c r="C377" s="5">
         <v>0.3143141900000046</v>
       </c>
       <c r="D377" s="5">
         <v>0.90518457518364848</v>
       </c>
       <c r="E377" s="5">
         <v>-0.63982775029413075</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>419.47970708999998</v>
       </c>
       <c r="C378" s="5">
         <v>0.75426396999995404</v>
       </c>
       <c r="D378" s="5">
         <v>2.1831444289759139</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>417.55448682000002</v>
       </c>
       <c r="C379" s="5">
         <v>-1.9252202699999543</v>
       </c>
       <c r="D379" s="5">
         <v>-5.3705351638624226</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>417.83082782000002</v>
       </c>
       <c r="C380" s="5">
         <v>0.27634100000000217</v>
       </c>
       <c r="D380" s="5">
         <v>0.7970670094370691</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>419.29611805000002</v>
       </c>
       <c r="C381" s="5">
         <v>1.4652902299999937</v>
       </c>
       <c r="D381" s="5">
         <v>4.2904033733512259</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>419.6882109</v>
       </c>
       <c r="C382" s="5">
         <v>0.39209284999998317</v>
       </c>
       <c r="D382" s="5">
         <v>1.1279353139996173</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>420.59548195000002</v>
       </c>
       <c r="C383" s="5">
         <v>0.90727105000001984</v>
       </c>
       <c r="D383" s="5">
         <v>2.6251956654913311</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>426.97850503000001</v>
       </c>
       <c r="C384" s="5">
         <v>6.3830230799999867</v>
       </c>
       <c r="D384" s="5">
         <v>19.81105975305606</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>425.80711545000003</v>
       </c>
       <c r="C385" s="5">
         <v>-1.1713895799999818</v>
       </c>
       <c r="D385" s="5">
         <v>-3.2429039175812635</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>426.88199863</v>
       </c>
       <c r="C386" s="5">
         <v>1.0748831799999721</v>
       </c>
       <c r="D386" s="5">
         <v>3.0716246472689113</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>426.52851742000001</v>
       </c>
       <c r="C387" s="5">
         <v>-0.353481209999984</v>
       </c>
       <c r="D387" s="5">
         <v>-0.98915144296845003</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>426.58367147000001</v>
       </c>
       <c r="C388" s="5">
         <v>5.5154049999998733E-2</v>
       </c>
       <c r="D388" s="5">
         <v>0.15528141329888001</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>427.29954207999998</v>
       </c>
       <c r="C389" s="5">
         <v>0.71587060999996766</v>
       </c>
       <c r="D389" s="5">
         <v>2.0324689722069467</v>
       </c>
       <c r="E389" s="5">
         <v>2.0476661021868514</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>426.91184405000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.38769802999996728</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0833687783947554</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>426.57384218999999</v>
       </c>
       <c r="C391" s="5">
         <v>-0.33800186000001986</v>
       </c>
       <c r="D391" s="5">
         <v>-0.94595798688112964</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>427.05910620999998</v>
       </c>
       <c r="C392" s="5">
         <v>0.48526401999998825</v>
       </c>
       <c r="D392" s="5">
         <v>1.3736755726978744</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>427.73850132000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.67939511000002994</v>
       </c>
       <c r="D393" s="5">
         <v>1.9258354473726591</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>426.69890584000001</v>
       </c>
       <c r="C394" s="5">
         <v>-1.0395954800000027</v>
       </c>
       <c r="D394" s="5">
         <v>-2.8778630929180538</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>428.87373673000002</v>
       </c>
       <c r="C395" s="5">
         <v>2.1748308900000097</v>
       </c>
       <c r="D395" s="5">
         <v>6.2906520453452242</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>433.97290088</v>
       </c>
       <c r="C396" s="5">
         <v>5.0991641499999787</v>
       </c>
       <c r="D396" s="5">
         <v>15.238583661908045</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>434.48066877000002</v>
       </c>
       <c r="C397" s="5">
         <v>0.50776789000002509</v>
       </c>
       <c r="D397" s="5">
         <v>1.4131249556861292</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>435.35799835</v>
       </c>
       <c r="C398" s="5">
         <v>0.87732957999998007</v>
       </c>
       <c r="D398" s="5">
         <v>2.4502052804738161</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>435.00224910999998</v>
       </c>
       <c r="C399" s="5">
         <v>-0.35574924000002284</v>
       </c>
       <c r="D399" s="5">
         <v>-0.97617524385411603</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>434.80873608000002</v>
       </c>
       <c r="C400" s="5">
         <v>-0.19351302999996278</v>
       </c>
       <c r="D400" s="5">
         <v>-0.5325221082146836</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>435.00431510999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.19557902999997623</v>
       </c>
       <c r="D401" s="5">
         <v>0.54110303123906522</v>
       </c>
       <c r="E401" s="5">
         <v>1.8031315906623435</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>437.38465108000003</v>
       </c>
       <c r="C402" s="5">
         <v>2.3803359700000328</v>
       </c>
       <c r="D402" s="5">
         <v>6.7676493915842961</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>437.68594218999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.30129110999996556</v>
       </c>
       <c r="D403" s="5">
         <v>0.82975538397012105</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>438.49608714999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.81014496000000236</v>
       </c>
       <c r="D404" s="5">
         <v>2.2439202410052816</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>440.09398881999999</v>
       </c>
       <c r="C405" s="5">
         <v>1.5979016699999988</v>
       </c>
       <c r="D405" s="5">
         <v>4.4615754261654983</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>441.28401287999998</v>
       </c>
       <c r="C406" s="5">
         <v>1.1900240599999847</v>
       </c>
       <c r="D406" s="5">
         <v>3.2935221248242996</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>441.92151335</v>
       </c>
       <c r="C407" s="5">
         <v>0.63750047000002041</v>
       </c>
       <c r="D407" s="5">
         <v>1.7474195121202962</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>440.17881146000002</v>
       </c>
       <c r="C408" s="5">
         <v>-1.742701889999978</v>
       </c>
       <c r="D408" s="5">
         <v>-4.6308588567898763</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>444.71971418999999</v>
       </c>
       <c r="C409" s="5">
         <v>4.5409027299999707</v>
       </c>
       <c r="D409" s="5">
         <v>13.106348485145203</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>451.99949373999999</v>
       </c>
       <c r="C410" s="5">
         <v>7.2797795500000007</v>
       </c>
       <c r="D410" s="5">
         <v>21.511896040338875</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>452.61927043999998</v>
       </c>
       <c r="C411" s="5">
         <v>0.61977669999998852</v>
       </c>
       <c r="D411" s="5">
         <v>1.657892652598969</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>453.62138431</v>
       </c>
       <c r="C412" s="5">
         <v>1.0021138700000165</v>
       </c>
       <c r="D412" s="5">
         <v>2.689432022662297</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>454.07665594999997</v>
       </c>
       <c r="C413" s="5">
         <v>0.45527163999997811</v>
       </c>
       <c r="D413" s="5">
         <v>1.211035949670114</v>
       </c>
       <c r="E413" s="5">
         <v>4.3844026777474898</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>454.30457858</v>
       </c>
       <c r="C414" s="5">
         <v>0.22792263000002322</v>
       </c>
       <c r="D414" s="5">
         <v>0.60400263135040877</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>455.65137408999999</v>
       </c>
       <c r="C415" s="5">
         <v>1.3467955099999926</v>
       </c>
       <c r="D415" s="5">
         <v>3.6160056811294083</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>456.74188910999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.090515019999998</v>
       </c>
       <c r="D416" s="5">
         <v>2.910079659074416</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>458.70937096</v>
       </c>
       <c r="C417" s="5">
         <v>1.9674818500000129</v>
       </c>
       <c r="D417" s="5">
         <v>5.2934177990286324</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>459.97383665000001</v>
       </c>
       <c r="C418" s="5">
         <v>1.2644656900000086</v>
       </c>
       <c r="D418" s="5">
         <v>3.3585021988498109</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>459.03646567999999</v>
       </c>
       <c r="C419" s="5">
         <v>-0.93737097000001768</v>
       </c>
       <c r="D419" s="5">
         <v>-2.4182305309862762</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>458.11323038</v>
       </c>
       <c r="C420" s="5">
         <v>-0.92323529999998755</v>
       </c>
       <c r="D420" s="5">
         <v>-2.3869757630897159</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>461.00832630000002</v>
       </c>
       <c r="C421" s="5">
         <v>2.895095920000017</v>
       </c>
       <c r="D421" s="5">
         <v>7.8527487289114628</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>461.67155137999998</v>
       </c>
       <c r="C422" s="5">
         <v>0.66322507999996105</v>
       </c>
       <c r="D422" s="5">
         <v>1.7400938020593948</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>462.19761589000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.52606451000002608</v>
       </c>
       <c r="D423" s="5">
         <v>1.3759755657853923</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>464.69878911000001</v>
       </c>
       <c r="C424" s="5">
         <v>2.5011732199999983</v>
       </c>
       <c r="D424" s="5">
         <v>6.690580512866573</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>463.47883091</v>
       </c>
       <c r="C425" s="5">
         <v>-1.2199582000000078</v>
       </c>
       <c r="D425" s="5">
         <v>-3.1052282449220869</v>
       </c>
       <c r="E425" s="5">
         <v>2.0706140332911849</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>464.35583371000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.87700280000001385</v>
       </c>
       <c r="D426" s="5">
         <v>2.2944420221593154</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>464.72021950999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.36438579999997955</v>
       </c>
       <c r="D427" s="5">
         <v>0.94572968498420895</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>464.70895492</v>
       </c>
       <c r="C428" s="5">
         <v>-1.1264589999996133E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-2.908353340461689E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>464.61097986999999</v>
       </c>
       <c r="C429" s="5">
         <v>-9.7975050000002284E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.2527040285156934</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>463.46064467000002</v>
       </c>
       <c r="C430" s="5">
         <v>-1.1503351999999722</v>
       </c>
       <c r="D430" s="5">
         <v>-2.930965770492866</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>462.86871375999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.59193091000003051</v>
       </c>
       <c r="D431" s="5">
         <v>-1.5219169029881408</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>457.86944090999998</v>
       </c>
       <c r="C432" s="5">
         <v>-4.9992728500000112</v>
       </c>
       <c r="D432" s="5">
         <v>-12.217896602607714</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>458.61651769999997</v>
       </c>
       <c r="C433" s="5">
         <v>0.74707678999999416</v>
       </c>
       <c r="D433" s="5">
         <v>1.975631279129253</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>464.70016063999998</v>
       </c>
       <c r="C434" s="5">
         <v>6.0836429400000043</v>
       </c>
       <c r="D434" s="5">
         <v>17.132540456585964</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>465.06963479000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.36947415000003048</v>
       </c>
       <c r="D435" s="5">
         <v>0.95828018387296154</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>465.08059412</v>
       </c>
       <c r="C436" s="5">
         <v>1.0959329999991496E-2</v>
       </c>
       <c r="D436" s="5">
         <v>2.8281572560273638E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>465.75580000000002</v>
       </c>
       <c r="C437" s="5">
         <v>0.67520588000002135</v>
       </c>
       <c r="D437" s="5">
         <v>1.7561434252845398</v>
       </c>
       <c r="E437" s="5">
         <v>0.49127790486771516</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>463.49945657000001</v>
       </c>
       <c r="C438" s="5">
         <v>-2.2563434300000154</v>
       </c>
       <c r="D438" s="5">
         <v>-5.6609519266744623</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>463.40454387</v>
       </c>
       <c r="C439" s="5">
         <v>-9.4912700000008954E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-0.24545239591943213</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>464.42109585999998</v>
       </c>
       <c r="C440" s="5">
         <v>1.0165519899999822</v>
       </c>
       <c r="D440" s="5">
         <v>2.6643854809846212</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>465.30188225000001</v>
       </c>
       <c r="C441" s="5">
         <v>0.88078639000002568</v>
       </c>
       <c r="D441" s="5">
         <v>2.2997200921942573</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>466.46526619000002</v>
+        <v>466.53759181999999</v>
       </c>
       <c r="C442" s="5">
-        <v>1.163383940000017</v>
+        <v>1.2357095699999832</v>
       </c>
       <c r="D442" s="5">
-        <v>3.0419382645153537</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2338221790348065</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>466.93770845</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.40011663000001363</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.0340243848586894</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B97F5F6-8435-4915-928B-04AFA5B33D22}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29764867-C05A-42F5-ABDF-01544F0CD293}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C6E6D2A-C792-4C19-B7CC-57B9B4DD2D69}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>hougovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>