--- v8 (2026-07-26)
+++ v9 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{67BBDD80-E2BA-4DF7-A064-F8007C783E21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AC29C8CE-BC0B-4997-983F-46E9792651E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6124BF07-FD32-48BB-AF66-4A9013B8808E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8F55D01C-6C11-4188-9D1A-BE99E8BA37D6}"/>
   </bookViews>
   <sheets>
     <sheet name="hougovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2CFBC0A-ABC2-4EAF-986F-9412BD4D18B0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62B96A62-8CD2-4C24-ACDB-9DBE931990AE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>245.72441676</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>247.16849676000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.4440800000000138</v>
       </c>
       <c r="D7" s="5">
         <v>7.2846627305371614</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>248.02920162999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.86070486999997797</v>
       </c>
       <c r="D8" s="5">
         <v>4.2596802861698979</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>248.55597907000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.5267774400000178</v>
       </c>
       <c r="D9" s="5">
         <v>2.5786057208021518</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>253.41077769</v>
       </c>
       <c r="C10" s="5">
         <v>4.8547986199999968</v>
       </c>
       <c r="D10" s="5">
         <v>26.127679212323329</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>253.57609525999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.16531756999998493</v>
       </c>
       <c r="D11" s="5">
         <v>0.78565889790640497</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>255.9912794</v>
       </c>
       <c r="C12" s="5">
         <v>2.415184140000008</v>
       </c>
       <c r="D12" s="5">
         <v>12.047541211074897</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>253.96544696000001</v>
       </c>
       <c r="C13" s="5">
         <v>-2.0258324399999879</v>
       </c>
       <c r="D13" s="5">
         <v>-9.0937911153267432</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>250.22834033000001</v>
       </c>
       <c r="C14" s="5">
         <v>-3.7371066299999995</v>
       </c>
       <c r="D14" s="5">
         <v>-16.296744821918086</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>251.69541609000001</v>
       </c>
       <c r="C15" s="5">
         <v>1.4670757600000002</v>
       </c>
       <c r="D15" s="5">
         <v>7.2668999018431935</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>252.53916139</v>
       </c>
       <c r="C16" s="5">
         <v>0.84374529999999481</v>
       </c>
       <c r="D16" s="5">
         <v>4.0976998213299698</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>253.57779855999999</v>
       </c>
       <c r="C17" s="5">
         <v>1.038637169999987</v>
       </c>
       <c r="D17" s="5">
         <v>5.0485152864485183</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>257.21998550000001</v>
       </c>
       <c r="C18" s="5">
         <v>3.6421869400000162</v>
       </c>
       <c r="D18" s="5">
         <v>18.664765873449895</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>255.78681940000001</v>
       </c>
       <c r="C19" s="5">
         <v>-1.433166099999994</v>
       </c>
       <c r="D19" s="5">
         <v>-6.4849678984093995</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>257.06317995000001</v>
       </c>
       <c r="C20" s="5">
         <v>1.2763605499999926</v>
       </c>
       <c r="D20" s="5">
         <v>6.1550274348294742</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>257.48279442</v>
       </c>
       <c r="C21" s="5">
         <v>0.41961446999999907</v>
       </c>
       <c r="D21" s="5">
         <v>1.9764897676749715</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>258.00273736000003</v>
       </c>
       <c r="C22" s="5">
         <v>0.51994294000002128</v>
       </c>
       <c r="D22" s="5">
         <v>2.4502917510953459</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>260.95589211999999</v>
       </c>
       <c r="C23" s="5">
         <v>2.9531547599999612</v>
       </c>
       <c r="D23" s="5">
         <v>14.634019731610181</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>258.40382835999998</v>
       </c>
       <c r="C24" s="5">
         <v>-2.55206376000001</v>
       </c>
       <c r="D24" s="5">
         <v>-11.124504158310822</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>258.82856243999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.42473408000000745</v>
       </c>
       <c r="D25" s="5">
         <v>1.9903493111419701</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>262.16091451</v>
       </c>
       <c r="C26" s="5">
         <v>3.3323520700000131</v>
       </c>
       <c r="D26" s="5">
         <v>16.592044379671499</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>262.14067375000002</v>
       </c>
       <c r="C27" s="5">
         <v>-2.0240759999978764E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-9.2609535788512609E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>262.96122156000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.82054780999999366</v>
       </c>
       <c r="D28" s="5">
         <v>3.8215639803681478</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>263.97092336999998</v>
       </c>
       <c r="C29" s="5">
         <v>1.0097018099999673</v>
       </c>
       <c r="D29" s="5">
         <v>4.70624772758097</v>
       </c>
       <c r="E29" s="5">
         <v>4.0985941470506271</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>263.41674895</v>
       </c>
       <c r="C30" s="5">
         <v>-0.55417441999998118</v>
       </c>
       <c r="D30" s="5">
         <v>-2.4903659798182098</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>263.93852301999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.52177406999999221</v>
       </c>
       <c r="D31" s="5">
         <v>2.4030187942505998</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>264.53346153000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.59493851000001996</v>
       </c>
       <c r="D32" s="5">
         <v>2.738682860164432</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>266.01079213000003</v>
       </c>
       <c r="C33" s="5">
         <v>1.4773306000000161</v>
       </c>
       <c r="D33" s="5">
         <v>6.911321680068383</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>266.72879698000003</v>
       </c>
       <c r="C34" s="5">
         <v>0.71800484999999981</v>
       </c>
       <c r="D34" s="5">
         <v>3.2875074258707615</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>269.37501434000001</v>
       </c>
       <c r="C35" s="5">
         <v>2.6462173599999801</v>
       </c>
       <c r="D35" s="5">
         <v>12.576787982425275</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>268.91099184000001</v>
       </c>
       <c r="C36" s="5">
         <v>-0.46402249999999867</v>
       </c>
       <c r="D36" s="5">
         <v>-2.047634829816225</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>270.04198144999998</v>
       </c>
       <c r="C37" s="5">
         <v>1.1309896099999719</v>
       </c>
       <c r="D37" s="5">
         <v>5.1653756388331473</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>270.19738272000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.15540127000002713</v>
       </c>
       <c r="D38" s="5">
         <v>0.69275483515593983</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>272.827967</v>
       </c>
       <c r="C39" s="5">
         <v>2.6305842799999937</v>
       </c>
       <c r="D39" s="5">
         <v>12.329283174619121</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>272.60191061</v>
       </c>
       <c r="C40" s="5">
         <v>-0.22605638999999655</v>
       </c>
       <c r="D40" s="5">
         <v>-0.98976244697011051</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>271.04390443</v>
       </c>
       <c r="C41" s="5">
         <v>-1.5580061800000067</v>
       </c>
       <c r="D41" s="5">
         <v>-6.6468466070897181</v>
       </c>
       <c r="E41" s="5">
         <v>2.6794546042050449</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>273.44315465</v>
       </c>
       <c r="C42" s="5">
         <v>2.399250219999999</v>
       </c>
       <c r="D42" s="5">
         <v>11.154981776390137</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>274.4670595</v>
       </c>
       <c r="C43" s="5">
         <v>1.0239048500000081</v>
       </c>
       <c r="D43" s="5">
         <v>4.5870913860491136</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>274.87274363</v>
       </c>
       <c r="C44" s="5">
         <v>0.40568412999999737</v>
       </c>
       <c r="D44" s="5">
         <v>1.7881858063265588</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>275.79547764</v>
       </c>
       <c r="C45" s="5">
         <v>0.92273400999999922</v>
       </c>
       <c r="D45" s="5">
         <v>4.1035545128776496</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>275.98863031000002</v>
       </c>
       <c r="C46" s="5">
         <v>0.19315267000001768</v>
       </c>
       <c r="D46" s="5">
         <v>0.84366176649641744</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>277.91192667000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.9232963599999948</v>
       </c>
       <c r="D47" s="5">
         <v>8.690585167811582</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>277.15963670000002</v>
       </c>
       <c r="C48" s="5">
         <v>-0.75228996999999254</v>
       </c>
       <c r="D48" s="5">
         <v>-3.2003961250380741</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>276.45813874999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.70149795000003223</v>
       </c>
       <c r="D49" s="5">
         <v>-2.9953044242627569</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>276.36921396000002</v>
       </c>
       <c r="C50" s="5">
         <v>-8.892478999996456E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-0.38530668291805181</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>276.55901521999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.18980125999996744</v>
       </c>
       <c r="D51" s="5">
         <v>0.82724043758708454</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>276.55918474999999</v>
       </c>
       <c r="C52" s="5">
         <v>1.6952999999375606E-4</v>
       </c>
       <c r="D52" s="5">
         <v>7.3559954545387995E-4</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>278.06111946999999</v>
       </c>
       <c r="C53" s="5">
         <v>1.5019347200000084</v>
       </c>
       <c r="D53" s="5">
         <v>6.7151715852504568</v>
       </c>
       <c r="E53" s="5">
         <v>2.5889588090007187</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>280.56358255999999</v>
       </c>
       <c r="C54" s="5">
         <v>2.502463089999992</v>
       </c>
       <c r="D54" s="5">
         <v>11.350553220803029</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>281.30731003</v>
       </c>
       <c r="C55" s="5">
         <v>0.74372747000001027</v>
       </c>
       <c r="D55" s="5">
         <v>3.2277906700994397</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>283.28889930000003</v>
       </c>
       <c r="C56" s="5">
         <v>1.981589270000029</v>
       </c>
       <c r="D56" s="5">
         <v>8.788369978470655</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>282.94925622</v>
       </c>
       <c r="C57" s="5">
         <v>-0.3396430800000303</v>
       </c>
       <c r="D57" s="5">
         <v>-1.4292647467970654</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>284.06220708000001</v>
       </c>
       <c r="C58" s="5">
         <v>1.1129508600000122</v>
       </c>
       <c r="D58" s="5">
         <v>4.8235358287773034</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>285.22678889999997</v>
       </c>
       <c r="C59" s="5">
         <v>1.1645818199999667</v>
       </c>
       <c r="D59" s="5">
         <v>5.0321527502316332</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>285.47294813000002</v>
       </c>
       <c r="C60" s="5">
         <v>0.24615923000004614</v>
       </c>
       <c r="D60" s="5">
         <v>1.0405657925316891</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>286.55186938000003</v>
       </c>
       <c r="C61" s="5">
         <v>1.0789212500000076</v>
       </c>
       <c r="D61" s="5">
         <v>4.630772310532949</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>282.29694613999999</v>
       </c>
       <c r="C62" s="5">
         <v>-4.2549232400000392</v>
       </c>
       <c r="D62" s="5">
         <v>-16.432923703649383</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>286.99914029000001</v>
       </c>
       <c r="C63" s="5">
         <v>4.7021941500000253</v>
       </c>
       <c r="D63" s="5">
         <v>21.92506320224361</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>287.62677210999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.62763181999997641</v>
       </c>
       <c r="D64" s="5">
         <v>2.6560476743748174</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>287.61037900999997</v>
       </c>
       <c r="C65" s="5">
         <v>-1.6393100000016148E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-6.8371781091702832E-2</v>
       </c>
       <c r="E65" s="5">
         <v>3.4342304160327686</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>289.8269646</v>
       </c>
       <c r="C66" s="5">
         <v>2.2165855900000224</v>
       </c>
       <c r="D66" s="5">
         <v>9.6505484524919147</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>289.57285042000001</v>
       </c>
       <c r="C67" s="5">
         <v>-0.25411417999998775</v>
       </c>
       <c r="D67" s="5">
         <v>-1.0470758393995694</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>289.18677478000001</v>
       </c>
       <c r="C68" s="5">
         <v>-0.38607564000000139</v>
       </c>
       <c r="D68" s="5">
         <v>-1.5882308849301752</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>290.04894879</v>
       </c>
       <c r="C69" s="5">
         <v>0.86217400999998972</v>
       </c>
       <c r="D69" s="5">
         <v>3.6369007710993495</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>291.10027923000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.0513304400000152</v>
       </c>
       <c r="D70" s="5">
         <v>4.437367083505972</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>293.33413469999999</v>
       </c>
       <c r="C71" s="5">
         <v>2.2338554699999804</v>
       </c>
       <c r="D71" s="5">
         <v>9.6073763900180751</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>295.33851793999997</v>
       </c>
       <c r="C72" s="5">
         <v>2.0043832399999815</v>
       </c>
       <c r="D72" s="5">
         <v>8.5150181808154599</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>295.24712325000002</v>
       </c>
       <c r="C73" s="5">
         <v>-9.13946899999587E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-0.37071749036829971</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>291.62671406999999</v>
       </c>
       <c r="C74" s="5">
         <v>-3.6204091800000242</v>
       </c>
       <c r="D74" s="5">
         <v>-13.761825213590416</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>294.10815151999998</v>
       </c>
       <c r="C75" s="5">
         <v>2.4814374499999872</v>
       </c>
       <c r="D75" s="5">
         <v>10.702412694134633</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>294.85363674000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.74548522000003459</v>
       </c>
       <c r="D76" s="5">
         <v>3.0844423296632728</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>295.45726266999998</v>
       </c>
       <c r="C77" s="5">
         <v>0.60362592999996423</v>
       </c>
       <c r="D77" s="5">
         <v>2.4844969268517314</v>
       </c>
       <c r="E77" s="5">
         <v>2.7283033689570635</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>294.31657087000002</v>
       </c>
       <c r="C78" s="5">
         <v>-1.1406917999999564</v>
       </c>
       <c r="D78" s="5">
         <v>-4.5357996396498628</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>294.53906941999998</v>
       </c>
       <c r="C79" s="5">
         <v>0.22249854999995478</v>
       </c>
       <c r="D79" s="5">
         <v>0.91096201763078977</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>293.61078134000002</v>
       </c>
       <c r="C80" s="5">
         <v>-0.92828807999995888</v>
       </c>
       <c r="D80" s="5">
         <v>-3.7171225526774654</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>296.06803169</v>
       </c>
       <c r="C81" s="5">
         <v>2.4572503499999812</v>
       </c>
       <c r="D81" s="5">
         <v>10.518304126676025</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>295.63503873000002</v>
       </c>
       <c r="C82" s="5">
         <v>-0.43299295999997867</v>
       </c>
       <c r="D82" s="5">
         <v>-1.7409257426092006</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>294.25665995999998</v>
       </c>
       <c r="C83" s="5">
         <v>-1.3783787700000403</v>
       </c>
       <c r="D83" s="5">
         <v>-5.453654304242983</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>296.26250110000001</v>
       </c>
       <c r="C84" s="5">
         <v>2.0058411400000296</v>
       </c>
       <c r="D84" s="5">
         <v>8.4937213550072563</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>296.2814841</v>
       </c>
       <c r="C85" s="5">
         <v>1.8982999999991534E-2</v>
       </c>
       <c r="D85" s="5">
         <v>7.6917022700007109E-2</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>293.28359037000001</v>
       </c>
       <c r="C86" s="5">
         <v>-2.997893729999987</v>
       </c>
       <c r="D86" s="5">
         <v>-11.488635807770443</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>298.63198371999999</v>
       </c>
       <c r="C87" s="5">
         <v>5.3483933499999807</v>
       </c>
       <c r="D87" s="5">
         <v>24.217464036174441</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>297.97379878999999</v>
       </c>
       <c r="C88" s="5">
         <v>-0.65818493000000444</v>
       </c>
       <c r="D88" s="5">
         <v>-2.6129742551381452</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>297.5004902</v>
       </c>
       <c r="C89" s="5">
         <v>-0.47330858999998782</v>
       </c>
       <c r="D89" s="5">
         <v>-1.8895436892458539</v>
       </c>
       <c r="E89" s="5">
         <v>0.69154757325500249</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>297.99278350999998</v>
       </c>
       <c r="C90" s="5">
         <v>0.49229330999997956</v>
       </c>
       <c r="D90" s="5">
         <v>2.003890124906671</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>298.27956302000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.28677951000003077</v>
       </c>
       <c r="D91" s="5">
         <v>1.1609770742772918</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>299.60687802000001</v>
       </c>
       <c r="C92" s="5">
         <v>1.3273149999999987</v>
       </c>
       <c r="D92" s="5">
         <v>5.4725319716192766</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>299.27616847000002</v>
       </c>
       <c r="C93" s="5">
         <v>-0.33070954999999458</v>
       </c>
       <c r="D93" s="5">
         <v>-1.3165620040732406</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>300.02655003000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.7503815599999939</v>
       </c>
       <c r="D94" s="5">
         <v>3.0506264584903464</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>299.92469389000001</v>
       </c>
       <c r="C95" s="5">
         <v>-0.10185613999999532</v>
       </c>
       <c r="D95" s="5">
         <v>-0.40662869149873382</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>298.08215187000002</v>
       </c>
       <c r="C96" s="5">
         <v>-1.8425420199999962</v>
       </c>
       <c r="D96" s="5">
         <v>-7.1279607372138676</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>301.47758377000002</v>
       </c>
       <c r="C97" s="5">
         <v>3.3954319000000055</v>
       </c>
       <c r="D97" s="5">
         <v>14.558848013564374</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>302.88324067000002</v>
       </c>
       <c r="C98" s="5">
         <v>1.4056568999999968</v>
       </c>
       <c r="D98" s="5">
         <v>5.7408042257295344</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>303.64684269000003</v>
       </c>
       <c r="C99" s="5">
         <v>0.76360202000000754</v>
       </c>
       <c r="D99" s="5">
         <v>3.0676363269534157</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>304.27587464999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.62903195999996342</v>
       </c>
       <c r="D100" s="5">
         <v>2.5144290979325579</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>303.77313770000001</v>
       </c>
       <c r="C101" s="5">
         <v>-0.50273694999998497</v>
       </c>
       <c r="D101" s="5">
         <v>-1.9647702342609152</v>
       </c>
       <c r="E101" s="5">
         <v>2.1084494670187359</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>304.60755724000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.83441953999999896</v>
       </c>
       <c r="D102" s="5">
         <v>3.3464782197448528</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>305.1393127</v>
       </c>
       <c r="C103" s="5">
         <v>0.5317554599999994</v>
       </c>
       <c r="D103" s="5">
         <v>2.1150790139453202</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>305.33548390999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.1961712099999886</v>
       </c>
       <c r="D104" s="5">
         <v>0.77420246520425451</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>304.81712766999999</v>
       </c>
       <c r="C105" s="5">
         <v>-0.5183562400000028</v>
       </c>
       <c r="D105" s="5">
         <v>-2.0182792558343654</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>305.71671801999997</v>
       </c>
       <c r="C106" s="5">
         <v>0.89959034999998266</v>
       </c>
       <c r="D106" s="5">
         <v>3.5995495969781688</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>306.73936413000001</v>
       </c>
       <c r="C107" s="5">
         <v>1.0226461100000392</v>
       </c>
       <c r="D107" s="5">
         <v>4.0887736559119148</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>305.00140121999999</v>
       </c>
       <c r="C108" s="5">
         <v>-1.7379629100000216</v>
       </c>
       <c r="D108" s="5">
         <v>-6.5911856915622735</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>307.92577915999999</v>
       </c>
       <c r="C109" s="5">
         <v>2.9243779399999994</v>
       </c>
       <c r="D109" s="5">
         <v>12.132259504492859</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>307.46249621999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.46328293999999914</v>
       </c>
       <c r="D110" s="5">
         <v>-1.7905684178085357</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>307.47222285999999</v>
       </c>
       <c r="C111" s="5">
         <v>9.7266399999966779E-3</v>
       </c>
       <c r="D111" s="5">
         <v>3.7968855408188062E-2</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>308.69898934000003</v>
       </c>
       <c r="C112" s="5">
         <v>1.2267664800000375</v>
       </c>
       <c r="D112" s="5">
         <v>4.8942882979235991</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>310.26835722999999</v>
       </c>
       <c r="C113" s="5">
         <v>1.5693678899999668</v>
       </c>
       <c r="D113" s="5">
         <v>6.274077392832722</v>
       </c>
       <c r="E113" s="5">
         <v>2.1381810054628803</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>310.75800407000003</v>
       </c>
       <c r="C114" s="5">
         <v>0.48964684000003444</v>
       </c>
       <c r="D114" s="5">
         <v>1.9102919903597249</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>309.91189326</v>
       </c>
       <c r="C115" s="5">
         <v>-0.84611081000002741</v>
       </c>
       <c r="D115" s="5">
         <v>-3.2187923482017711</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>310.35172643999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.43983317999999372</v>
       </c>
       <c r="D116" s="5">
         <v>1.7164208034177175</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>310.72607211000002</v>
       </c>
       <c r="C117" s="5">
         <v>0.37434567000002517</v>
       </c>
       <c r="D117" s="5">
         <v>1.4570788929041179</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>310.56135623</v>
       </c>
       <c r="C118" s="5">
         <v>-0.16471588000001702</v>
       </c>
       <c r="D118" s="5">
         <v>-0.63426859201275443</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>313.06869148999999</v>
       </c>
       <c r="C119" s="5">
         <v>2.5073352599999907</v>
       </c>
       <c r="D119" s="5">
         <v>10.130264247796884</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>310.19095549000002</v>
       </c>
       <c r="C120" s="5">
         <v>-2.8777359999999703</v>
       </c>
       <c r="D120" s="5">
         <v>-10.489515079645418</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>311.89007755</v>
       </c>
       <c r="C121" s="5">
         <v>1.6991220599999792</v>
       </c>
       <c r="D121" s="5">
         <v>6.7748902383222509</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>312.06070554000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.17062799000001405</v>
       </c>
       <c r="D122" s="5">
         <v>0.65847173703501571</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>312.91505243</v>
       </c>
       <c r="C123" s="5">
         <v>0.85434688999998798</v>
       </c>
       <c r="D123" s="5">
         <v>3.3352337261276288</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>312.83604887000001</v>
       </c>
       <c r="C124" s="5">
         <v>-7.9003559999989648E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-0.30255091611482987</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>313.49676744999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.66071857999997974</v>
       </c>
       <c r="D125" s="5">
         <v>2.5640825574086534</v>
       </c>
       <c r="E125" s="5">
         <v>1.0405219045933167</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>314.01970053999997</v>
       </c>
       <c r="C126" s="5">
         <v>0.52293308999998089</v>
       </c>
       <c r="D126" s="5">
         <v>2.0201450100613805</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>314.60201287000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.58231233000003613</v>
       </c>
       <c r="D127" s="5">
         <v>2.2480943238811557</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>315.00536113999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.40334826999998086</v>
       </c>
       <c r="D128" s="5">
         <v>1.5494039574243113</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>316.07792193</v>
       </c>
       <c r="C129" s="5">
         <v>1.0725607900000114</v>
       </c>
       <c r="D129" s="5">
         <v>4.1632673790259256</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>322.59137292999998</v>
       </c>
       <c r="C130" s="5">
         <v>6.513450999999975</v>
       </c>
       <c r="D130" s="5">
         <v>27.732981544906753</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>317.18286395000001</v>
       </c>
       <c r="C131" s="5">
         <v>-5.408508979999965</v>
       </c>
       <c r="D131" s="5">
         <v>-18.363644562094585</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>316.70266106999998</v>
       </c>
       <c r="C132" s="5">
         <v>-0.48020288000003575</v>
       </c>
       <c r="D132" s="5">
         <v>-1.8017030353364105</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>315.09150707999999</v>
       </c>
       <c r="C133" s="5">
         <v>-1.6111539899999912</v>
       </c>
       <c r="D133" s="5">
         <v>-5.9367848712787445</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>319.14358909999999</v>
       </c>
       <c r="C134" s="5">
         <v>4.0520820200000003</v>
       </c>
       <c r="D134" s="5">
         <v>16.571699644349614</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>316.14568879000001</v>
       </c>
       <c r="C135" s="5">
         <v>-2.9979003099999773</v>
       </c>
       <c r="D135" s="5">
         <v>-10.707770287210428</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>315.77095335000001</v>
       </c>
       <c r="C136" s="5">
         <v>-0.37473543999999492</v>
       </c>
       <c r="D136" s="5">
         <v>-1.4131537641012382</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>316.64941858999998</v>
       </c>
       <c r="C137" s="5">
         <v>0.87846523999996862</v>
       </c>
       <c r="D137" s="5">
         <v>3.3899200995200385</v>
       </c>
       <c r="E137" s="5">
         <v>1.0056407170140336</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>315.48398951000001</v>
       </c>
       <c r="C138" s="5">
         <v>-1.1654290799999671</v>
       </c>
       <c r="D138" s="5">
         <v>-4.3282869367140435</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>316.11097839000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.62698887999999897</v>
       </c>
       <c r="D139" s="5">
         <v>2.4111063234376617</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>316.93524664</v>
       </c>
       <c r="C140" s="5">
         <v>0.82426824999998871</v>
       </c>
       <c r="D140" s="5">
         <v>3.1743007621682029</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>318.64790435999998</v>
       </c>
       <c r="C141" s="5">
         <v>1.7126577199999815</v>
       </c>
       <c r="D141" s="5">
         <v>6.6808132517015562</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>319.08937177000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.44146741000002976</v>
       </c>
       <c r="D142" s="5">
         <v>1.6752544718494411</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>318.14990096999998</v>
       </c>
       <c r="C143" s="5">
         <v>-0.9394708000000378</v>
       </c>
       <c r="D143" s="5">
         <v>-3.4764155536351149</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>321.55423245999998</v>
       </c>
       <c r="C144" s="5">
         <v>3.4043314900000041</v>
       </c>
       <c r="D144" s="5">
         <v>13.623785885271156</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>325.45807108000002</v>
       </c>
       <c r="C145" s="5">
         <v>3.9038386200000446</v>
       </c>
       <c r="D145" s="5">
         <v>15.581889353069656</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>326.80139679000001</v>
       </c>
       <c r="C146" s="5">
         <v>1.3433257099999878</v>
       </c>
       <c r="D146" s="5">
         <v>5.0669911687865721</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>325.76629864</v>
       </c>
       <c r="C147" s="5">
         <v>-1.0350981500000103</v>
       </c>
       <c r="D147" s="5">
         <v>-3.7353154807553524</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>327.37428879999999</v>
       </c>
       <c r="C148" s="5">
         <v>1.6079901599999857</v>
       </c>
       <c r="D148" s="5">
         <v>6.0867083776352748</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>327.64848856999998</v>
       </c>
       <c r="C149" s="5">
         <v>0.27419976999999562</v>
       </c>
       <c r="D149" s="5">
         <v>1.0097302873223635</v>
       </c>
       <c r="E149" s="5">
         <v>3.4735797175871941</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>328.83112885999998</v>
       </c>
       <c r="C150" s="5">
         <v>1.1826402899999948</v>
       </c>
       <c r="D150" s="5">
         <v>4.418404660923736</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>330.28099859999998</v>
       </c>
       <c r="C151" s="5">
         <v>1.4498697399999969</v>
       </c>
       <c r="D151" s="5">
         <v>5.4212077880416931</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>330.93238762999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.65138903000001847</v>
       </c>
       <c r="D152" s="5">
         <v>2.3925135330627345</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>331.24510832999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.31272069999999985</v>
       </c>
       <c r="D153" s="5">
         <v>1.139874441910238</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>332.59859268999998</v>
       </c>
       <c r="C154" s="5">
         <v>1.3534843599999817</v>
       </c>
       <c r="D154" s="5">
         <v>5.0149681170115867</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>333.09027968999999</v>
       </c>
       <c r="C155" s="5">
         <v>0.49168700000001309</v>
       </c>
       <c r="D155" s="5">
         <v>1.7884785962270389</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>334.27696730000002</v>
       </c>
       <c r="C156" s="5">
         <v>1.1866876100000354</v>
       </c>
       <c r="D156" s="5">
         <v>4.3599663759340324</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>335.04824094000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.77127364000000398</v>
       </c>
       <c r="D157" s="5">
         <v>2.8041543388952483</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>336.23323477000002</v>
       </c>
       <c r="C158" s="5">
         <v>1.1849938299999963</v>
       </c>
       <c r="D158" s="5">
         <v>4.3276823744494264</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>340.58065684000002</v>
       </c>
       <c r="C159" s="5">
         <v>4.3474220699999933</v>
       </c>
       <c r="D159" s="5">
         <v>16.668087605939608</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>340.24704824999998</v>
       </c>
       <c r="C160" s="5">
         <v>-0.33360859000003984</v>
       </c>
       <c r="D160" s="5">
         <v>-1.1691227421071537</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>340.97494964999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.72790140000000747</v>
       </c>
       <c r="D161" s="5">
         <v>2.5976213458222208</v>
       </c>
       <c r="E161" s="5">
         <v>4.0673043047329438</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>340.33188417999997</v>
       </c>
       <c r="C162" s="5">
         <v>-0.64306547000001046</v>
       </c>
       <c r="D162" s="5">
         <v>-2.2398249954305838</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>341.44128289000002</v>
       </c>
       <c r="C163" s="5">
         <v>1.1093987100000504</v>
       </c>
       <c r="D163" s="5">
         <v>3.9826058196924974</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>341.25585612999998</v>
       </c>
       <c r="C164" s="5">
         <v>-0.18542676000004121</v>
       </c>
       <c r="D164" s="5">
         <v>-0.64974186135778877</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>341.46442789999998</v>
       </c>
       <c r="C165" s="5">
         <v>0.20857176999999183</v>
       </c>
       <c r="D165" s="5">
         <v>0.73589707660315362</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>341.50084534000001</v>
       </c>
       <c r="C166" s="5">
         <v>3.6417440000036549E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.12805600699927755</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>342.41621033000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.91536499000000049</v>
       </c>
       <c r="D167" s="5">
         <v>3.2643463841955045</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>339.77977220000002</v>
       </c>
       <c r="C168" s="5">
         <v>-2.6364381299999877</v>
       </c>
       <c r="D168" s="5">
         <v>-8.8580212941288146</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>342.05678559</v>
       </c>
       <c r="C169" s="5">
         <v>2.2770133899999792</v>
       </c>
       <c r="D169" s="5">
         <v>8.3448499397733791</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>340.43844632000003</v>
       </c>
       <c r="C170" s="5">
         <v>-1.6183392699999786</v>
       </c>
       <c r="D170" s="5">
         <v>-5.5320098941676115</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>341.46791822</v>
       </c>
       <c r="C171" s="5">
         <v>1.0294718999999759</v>
       </c>
       <c r="D171" s="5">
         <v>3.6897158563885979</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>341.63296402999998</v>
       </c>
       <c r="C172" s="5">
         <v>0.16504580999998097</v>
       </c>
       <c r="D172" s="5">
         <v>0.58155485845401422</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>341.79953253000002</v>
       </c>
       <c r="C173" s="5">
         <v>0.16656850000003942</v>
       </c>
       <c r="D173" s="5">
         <v>0.58665029289595161</v>
       </c>
       <c r="E173" s="5">
         <v>0.24183092653768945</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>343.95275090000001</v>
       </c>
       <c r="C174" s="5">
         <v>2.1532183699999905</v>
       </c>
       <c r="D174" s="5">
         <v>7.827087318083259</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>342.73023609000001</v>
       </c>
       <c r="C175" s="5">
         <v>-1.2225148100000069</v>
       </c>
       <c r="D175" s="5">
         <v>-4.1827737622128991</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>342.65087963000002</v>
       </c>
       <c r="C176" s="5">
         <v>-7.9356459999985418E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.27749689049049175</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>342.10739624000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.54348339000000578</v>
       </c>
       <c r="D177" s="5">
         <v>-1.8868203858912858</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>342.10307657999999</v>
       </c>
       <c r="C178" s="5">
         <v>-4.3196600000214858E-3</v>
       </c>
       <c r="D178" s="5">
         <v>-1.5150891475290695E-2</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>344.67083508000002</v>
       </c>
       <c r="C179" s="5">
         <v>2.5677585000000249</v>
       </c>
       <c r="D179" s="5">
         <v>9.3882509067051636</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>343.16325835999999</v>
       </c>
       <c r="C180" s="5">
         <v>-1.5075767200000314</v>
       </c>
       <c r="D180" s="5">
         <v>-5.1243078175983836</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>344.01672435</v>
       </c>
       <c r="C181" s="5">
         <v>0.85346599000001788</v>
       </c>
       <c r="D181" s="5">
         <v>3.025630592532158</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>343.94108912000002</v>
       </c>
       <c r="C182" s="5">
         <v>-7.5635229999988951E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-0.26351220137418307</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>342.79800869000002</v>
       </c>
       <c r="C183" s="5">
         <v>-1.1430804299999977</v>
       </c>
       <c r="D183" s="5">
         <v>-3.9160741456561454</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>342.31939105999999</v>
       </c>
       <c r="C184" s="5">
         <v>-0.47861763000003066</v>
       </c>
       <c r="D184" s="5">
         <v>-1.6626443337020125</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>343.76782212000001</v>
       </c>
       <c r="C185" s="5">
         <v>1.4484310600000185</v>
       </c>
       <c r="D185" s="5">
         <v>5.1973166339023491</v>
       </c>
       <c r="E185" s="5">
         <v>0.5758608197707904</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>344.16615922</v>
       </c>
       <c r="C186" s="5">
         <v>0.39833709999999201</v>
       </c>
       <c r="D186" s="5">
         <v>1.3993824878618222</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>344.10001828999998</v>
       </c>
       <c r="C187" s="5">
         <v>-6.6140930000017306E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.23036918767540548</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>344.87518254000003</v>
       </c>
       <c r="C188" s="5">
         <v>0.77516425000004574</v>
       </c>
       <c r="D188" s="5">
         <v>2.7370217581354384</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>345.69090191999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.8157193799999618</v>
       </c>
       <c r="D189" s="5">
         <v>2.8755277321445671</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>345.86588173000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.17497981000002483</v>
       </c>
       <c r="D190" s="5">
         <v>0.6091028777165608</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>343.26707127999998</v>
       </c>
       <c r="C191" s="5">
         <v>-2.5988104500000304</v>
       </c>
       <c r="D191" s="5">
         <v>-8.6532577745182078</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>349.62624726000001</v>
       </c>
       <c r="C192" s="5">
         <v>6.3591759800000318</v>
       </c>
       <c r="D192" s="5">
         <v>24.641483128980667</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>351.90983659</v>
       </c>
       <c r="C193" s="5">
         <v>2.2835893299999839</v>
       </c>
       <c r="D193" s="5">
         <v>8.125600561605161</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>348.91647684999998</v>
       </c>
       <c r="C194" s="5">
         <v>-2.9933597400000167</v>
       </c>
       <c r="D194" s="5">
         <v>-9.743005849544728</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>349.59699497000003</v>
       </c>
       <c r="C195" s="5">
         <v>0.68051812000004475</v>
       </c>
       <c r="D195" s="5">
         <v>2.3657206079536808</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>351.24035973000002</v>
       </c>
       <c r="C196" s="5">
         <v>1.6433647599999972</v>
       </c>
       <c r="D196" s="5">
         <v>5.7890381079850117</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>351.82301317000002</v>
       </c>
       <c r="C197" s="5">
         <v>0.58265344000000141</v>
       </c>
       <c r="D197" s="5">
         <v>2.0088768973937965</v>
       </c>
       <c r="E197" s="5">
         <v>2.3432068191618471</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>352.65948500000002</v>
       </c>
       <c r="C198" s="5">
         <v>0.83647182999999359</v>
       </c>
       <c r="D198" s="5">
         <v>2.8906479534180241</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>352.45951410999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.19997089000003143</v>
       </c>
       <c r="D199" s="5">
         <v>-0.6783260094420096</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>352.38009197000002</v>
       </c>
       <c r="C200" s="5">
         <v>-7.9422139999962837E-2</v>
       </c>
       <c r="D200" s="5">
         <v>-0.27006942466052397</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>349.57071837000001</v>
       </c>
       <c r="C201" s="5">
         <v>-2.8093736000000149</v>
       </c>
       <c r="D201" s="5">
         <v>-9.1585225072506447</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>350.23271886999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.66200049999997646</v>
       </c>
       <c r="D202" s="5">
         <v>2.2963228971940808</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>350.26628950000003</v>
       </c>
       <c r="C203" s="5">
         <v>3.3570630000042456E-2</v>
       </c>
       <c r="D203" s="5">
         <v>0.11508348093416387</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>350.89274339999997</v>
       </c>
       <c r="C204" s="5">
         <v>0.6264538999999445</v>
       </c>
       <c r="D204" s="5">
         <v>2.1674472296788316</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>355.48321455000001</v>
       </c>
       <c r="C205" s="5">
         <v>4.5904711500000417</v>
       </c>
       <c r="D205" s="5">
         <v>16.879014671349914</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>355.33593739000003</v>
       </c>
       <c r="C206" s="5">
         <v>-0.14727715999998736</v>
       </c>
       <c r="D206" s="5">
         <v>-0.49603026928687344</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>356.31647072999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.98053333999996539</v>
       </c>
       <c r="D207" s="5">
         <v>3.3620667977659835</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>356.45887562000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.14240489000002299</v>
       </c>
       <c r="D208" s="5">
         <v>0.48064574845347874</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>356.29531784</v>
       </c>
       <c r="C209" s="5">
         <v>-0.16355778000001919</v>
       </c>
       <c r="D209" s="5">
         <v>-0.549221232443875</v>
       </c>
       <c r="E209" s="5">
         <v>1.271180253305082</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>356.10677769</v>
       </c>
       <c r="C210" s="5">
         <v>-0.18854014999999436</v>
       </c>
       <c r="D210" s="5">
         <v>-0.63315696399561805</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>356.92034259000002</v>
       </c>
       <c r="C211" s="5">
         <v>0.81356490000001713</v>
       </c>
       <c r="D211" s="5">
         <v>2.7762433032122003</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>357.72320575999998</v>
       </c>
       <c r="C212" s="5">
         <v>0.80286316999996643</v>
       </c>
       <c r="D212" s="5">
         <v>2.7329489250895067</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>358.92945539999999</v>
       </c>
       <c r="C213" s="5">
         <v>1.20624964000001</v>
       </c>
       <c r="D213" s="5">
         <v>4.1223188027433411</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>359.34364515999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.4141897599999993</v>
       </c>
       <c r="D214" s="5">
         <v>1.3935730041843897</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>359.07483939000002</v>
       </c>
       <c r="C215" s="5">
         <v>-0.26880576999997174</v>
       </c>
       <c r="D215" s="5">
         <v>-0.89397185406985269</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>359.09614241000003</v>
       </c>
       <c r="C216" s="5">
         <v>2.1303020000004835E-2</v>
       </c>
       <c r="D216" s="5">
         <v>7.1216259926809578E-2</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>361.31219555000001</v>
       </c>
       <c r="C217" s="5">
         <v>2.2160531399999854</v>
       </c>
       <c r="D217" s="5">
         <v>7.6620319948287996</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>361.75706774999998</v>
       </c>
       <c r="C218" s="5">
         <v>0.44487219999996341</v>
       </c>
       <c r="D218" s="5">
         <v>1.4875687048758968</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>364.46893168000003</v>
       </c>
       <c r="C219" s="5">
         <v>2.7118639300000495</v>
       </c>
       <c r="D219" s="5">
         <v>9.3759574656881117</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>366.52029792000002</v>
       </c>
       <c r="C220" s="5">
         <v>2.051366239999993</v>
       </c>
       <c r="D220" s="5">
         <v>6.9670959535861554</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>367.23367322000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.7133752999999956</v>
       </c>
       <c r="D221" s="5">
         <v>2.3607806059252834</v>
       </c>
       <c r="E221" s="5">
         <v>3.0700250136074025</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>371.41039280000001</v>
       </c>
       <c r="C222" s="5">
         <v>4.1767195799999968</v>
       </c>
       <c r="D222" s="5">
         <v>14.535117038632395</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>368.75568972999997</v>
       </c>
       <c r="C223" s="5">
         <v>-2.6547030700000391</v>
       </c>
       <c r="D223" s="5">
         <v>-8.2478740133135382</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>369.24843897</v>
       </c>
       <c r="C224" s="5">
         <v>0.49274924000002329</v>
       </c>
       <c r="D224" s="5">
         <v>1.6153355544739734</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>367.78817413000002</v>
       </c>
       <c r="C225" s="5">
         <v>-1.4602648399999794</v>
       </c>
       <c r="D225" s="5">
         <v>-4.6437608647564073</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>367.83549009000001</v>
       </c>
       <c r="C226" s="5">
         <v>4.7315959999991719E-2</v>
       </c>
       <c r="D226" s="5">
         <v>0.15448931952790623</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>368.45980305</v>
       </c>
       <c r="C227" s="5">
         <v>0.62431295999999747</v>
       </c>
       <c r="D227" s="5">
         <v>2.055834188933181</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>372.80851034</v>
       </c>
       <c r="C228" s="5">
         <v>4.348707289999993</v>
       </c>
       <c r="D228" s="5">
         <v>15.119375525941138</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>372.56589342000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.24261691999998902</v>
       </c>
       <c r="D229" s="5">
         <v>-0.77814876820847534</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>372.83980358999997</v>
       </c>
       <c r="C230" s="5">
         <v>0.27391016999996509</v>
       </c>
       <c r="D230" s="5">
         <v>0.88581529028695094</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>369.83992245000002</v>
       </c>
       <c r="C231" s="5">
         <v>-2.9998811399999568</v>
       </c>
       <c r="D231" s="5">
         <v>-9.2392186228482451</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>373.00211152000003</v>
       </c>
       <c r="C232" s="5">
         <v>3.1621890700000108</v>
       </c>
       <c r="D232" s="5">
         <v>10.756700976254052</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>373.23771486999999</v>
       </c>
       <c r="C233" s="5">
         <v>0.23560334999996257</v>
       </c>
       <c r="D233" s="5">
         <v>0.76060770780097542</v>
       </c>
       <c r="E233" s="5">
         <v>1.6349376671684235</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>377.10980167000002</v>
       </c>
       <c r="C234" s="5">
         <v>3.8720868000000337</v>
       </c>
       <c r="D234" s="5">
         <v>13.184663673853203</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>374.98542665000002</v>
       </c>
       <c r="C235" s="5">
         <v>-2.1243750200000022</v>
       </c>
       <c r="D235" s="5">
         <v>-6.554405728231572</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>375.35673832999998</v>
       </c>
       <c r="C236" s="5">
         <v>0.37131167999996251</v>
       </c>
       <c r="D236" s="5">
         <v>1.1947362737844358</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>377.74902911999999</v>
       </c>
       <c r="C237" s="5">
         <v>2.3922907900000041</v>
       </c>
       <c r="D237" s="5">
         <v>7.9219246739912874</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>377.32486610000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.42416301999998041</v>
       </c>
       <c r="D238" s="5">
         <v>-1.3391534422054208</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>378.13955758999998</v>
       </c>
       <c r="C239" s="5">
         <v>0.81469148999997287</v>
       </c>
       <c r="D239" s="5">
         <v>2.6219403361815941</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>377.25824610000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.88131148999997322</v>
       </c>
       <c r="D240" s="5">
         <v>-2.7612079686982205</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>375.09350461999998</v>
       </c>
       <c r="C241" s="5">
         <v>-2.164741480000032</v>
       </c>
       <c r="D241" s="5">
         <v>-6.6725009662088164</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>378.20213303999998</v>
       </c>
       <c r="C242" s="5">
         <v>3.1086284200000023</v>
       </c>
       <c r="D242" s="5">
         <v>10.411208364262702</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>383.32215794000001</v>
       </c>
       <c r="C243" s="5">
         <v>5.1200249000000326</v>
       </c>
       <c r="D243" s="5">
         <v>17.511239051399798</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>383.89650691000003</v>
       </c>
       <c r="C244" s="5">
         <v>0.57434897000001683</v>
       </c>
       <c r="D244" s="5">
         <v>1.8129059214108567</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>384.04829612999998</v>
       </c>
       <c r="C245" s="5">
         <v>0.15178921999995509</v>
       </c>
       <c r="D245" s="5">
         <v>0.47550235396529583</v>
       </c>
       <c r="E245" s="5">
         <v>2.8964332459717745</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>383.59280223000002</v>
       </c>
       <c r="C246" s="5">
         <v>-0.45549389999996492</v>
       </c>
       <c r="D246" s="5">
         <v>-1.4139919931242195</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>384.66970779000002</v>
       </c>
       <c r="C247" s="5">
         <v>1.0769055600000002</v>
       </c>
       <c r="D247" s="5">
         <v>3.4214107311426822</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>385.46944859000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.79974079999999503</v>
       </c>
       <c r="D248" s="5">
         <v>2.523565232884839</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>387.33261063999998</v>
       </c>
       <c r="C249" s="5">
         <v>1.8631620499999713</v>
       </c>
       <c r="D249" s="5">
         <v>5.9568906470273131</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>396.54147573</v>
       </c>
       <c r="C250" s="5">
         <v>9.2088650900000175</v>
       </c>
       <c r="D250" s="5">
         <v>32.572872255509381</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>392.03174014000001</v>
       </c>
       <c r="C251" s="5">
         <v>-4.5097355899999911</v>
       </c>
       <c r="D251" s="5">
         <v>-12.825123275740502</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>389.41654388000001</v>
       </c>
       <c r="C252" s="5">
         <v>-2.6151962600000047</v>
       </c>
       <c r="D252" s="5">
         <v>-7.717784438523001</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>387.64381159999999</v>
       </c>
       <c r="C253" s="5">
         <v>-1.7727322800000138</v>
       </c>
       <c r="D253" s="5">
         <v>-5.3280143288834791</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>385.96248063000002</v>
       </c>
       <c r="C254" s="5">
         <v>-1.6813309699999763</v>
       </c>
       <c r="D254" s="5">
         <v>-5.0823875695081844</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>386.11176735999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.14928672999997161</v>
       </c>
       <c r="D255" s="5">
         <v>0.46513762041389128</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>386.45718676000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.34541940000002569</v>
       </c>
       <c r="D256" s="5">
         <v>1.0788297905927946</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>384.69612388000002</v>
       </c>
       <c r="C257" s="5">
         <v>-1.7610628799999972</v>
       </c>
       <c r="D257" s="5">
         <v>-5.333336963425495</v>
       </c>
       <c r="E257" s="5">
         <v>0.16868392765392315</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>389.43807609999999</v>
       </c>
       <c r="C258" s="5">
         <v>4.7419522199999733</v>
       </c>
       <c r="D258" s="5">
         <v>15.836974831853157</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>385.30174692999998</v>
       </c>
       <c r="C259" s="5">
         <v>-4.1363291700000104</v>
       </c>
       <c r="D259" s="5">
         <v>-12.026716004626813</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>385.02166062999999</v>
       </c>
       <c r="C260" s="5">
         <v>-0.28008629999999357</v>
       </c>
       <c r="D260" s="5">
         <v>-0.86883342218069259</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>384.87153789000001</v>
       </c>
       <c r="C261" s="5">
         <v>-0.15012273999997205</v>
       </c>
       <c r="D261" s="5">
         <v>-0.46688663002576458</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>382.37253637999999</v>
       </c>
       <c r="C262" s="5">
         <v>-2.4990015100000278</v>
       </c>
       <c r="D262" s="5">
         <v>-7.5193743077241031</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>382.06528116999999</v>
       </c>
       <c r="C263" s="5">
         <v>-0.30725520999999389</v>
       </c>
       <c r="D263" s="5">
         <v>-0.96000907126707613</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>381.21404776000003</v>
       </c>
       <c r="C264" s="5">
         <v>-0.85123340999996344</v>
       </c>
       <c r="D264" s="5">
         <v>-2.6410551755310263</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>377.18197270000002</v>
       </c>
       <c r="C265" s="5">
         <v>-4.032075060000011</v>
       </c>
       <c r="D265" s="5">
         <v>-11.979389069869061</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>375.78796202000001</v>
       </c>
       <c r="C266" s="5">
         <v>-1.3940106800000081</v>
       </c>
       <c r="D266" s="5">
         <v>-4.345978216694002</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>373.18763295000002</v>
       </c>
       <c r="C267" s="5">
         <v>-2.6003290699999866</v>
       </c>
       <c r="D267" s="5">
         <v>-7.9947619772922867</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>371.94701244999999</v>
       </c>
       <c r="C268" s="5">
         <v>-1.2406205000000341</v>
       </c>
       <c r="D268" s="5">
         <v>-3.917127626901773</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>371.48063237999997</v>
       </c>
       <c r="C269" s="5">
         <v>-0.4663800700000138</v>
       </c>
       <c r="D269" s="5">
         <v>-1.4943326521817069</v>
       </c>
       <c r="E269" s="5">
         <v>-3.4353066432565416</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>372.55683683000001</v>
       </c>
       <c r="C270" s="5">
         <v>1.0762044500000343</v>
       </c>
       <c r="D270" s="5">
         <v>3.5324131791919733</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>371.50069244999997</v>
       </c>
       <c r="C271" s="5">
         <v>-1.0561443800000347</v>
       </c>
       <c r="D271" s="5">
         <v>-3.3492830401493423</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>371.63727485999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.13658241000001681</v>
       </c>
       <c r="D272" s="5">
         <v>0.44207377836680273</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>371.32803268999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.30924217000000453</v>
       </c>
       <c r="D273" s="5">
         <v>-0.99397181278312319</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>371.86633469999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.53830200999999533</v>
       </c>
       <c r="D274" s="5">
         <v>1.7535378184952322</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>370.4639871</v>
       </c>
       <c r="C275" s="5">
         <v>-1.4023475999999846</v>
       </c>
       <c r="D275" s="5">
         <v>-4.4326376421514606</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>373.00114872</v>
       </c>
       <c r="C276" s="5">
         <v>2.5371616200000062</v>
       </c>
       <c r="D276" s="5">
         <v>8.5350657465304458</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>373.76012501999998</v>
       </c>
       <c r="C277" s="5">
         <v>0.75897629999997207</v>
       </c>
       <c r="D277" s="5">
         <v>2.469251733782718</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>373.5208432</v>
       </c>
       <c r="C278" s="5">
         <v>-0.23928181999997378</v>
       </c>
       <c r="D278" s="5">
         <v>-0.76554258887492344</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>372.95599962</v>
       </c>
       <c r="C279" s="5">
         <v>-0.56484358000000157</v>
       </c>
       <c r="D279" s="5">
         <v>-1.7996402144320967</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>373.39880502</v>
       </c>
       <c r="C280" s="5">
         <v>0.44280539999999746</v>
       </c>
       <c r="D280" s="5">
         <v>1.4340836755713404</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>374.39013648000002</v>
       </c>
       <c r="C281" s="5">
         <v>0.99133146000002625</v>
       </c>
       <c r="D281" s="5">
         <v>3.2327975822218802</v>
       </c>
       <c r="E281" s="5">
         <v>0.78321824784228777</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>373.67994160000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.71019488000001729</v>
       </c>
       <c r="D282" s="5">
         <v>-2.2527258740173139</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>374.64219663</v>
       </c>
       <c r="C283" s="5">
         <v>0.96225502999999435</v>
       </c>
       <c r="D283" s="5">
         <v>3.1342363309889043</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>374.67662053999999</v>
       </c>
       <c r="C284" s="5">
         <v>3.442390999998679E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.11031745698688589</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>375.85050411999998</v>
       </c>
       <c r="C285" s="5">
         <v>1.1738835799999947</v>
       </c>
       <c r="D285" s="5">
         <v>3.825136922109329</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>376.19826626999998</v>
       </c>
       <c r="C286" s="5">
         <v>0.34776214999999411</v>
       </c>
       <c r="D286" s="5">
         <v>1.1159885121330815</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>375.34497355000002</v>
       </c>
       <c r="C287" s="5">
         <v>-0.85329271999995626</v>
       </c>
       <c r="D287" s="5">
         <v>-2.6881396090246867</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>377.29442361999998</v>
       </c>
       <c r="C288" s="5">
         <v>1.9494500699999548</v>
       </c>
       <c r="D288" s="5">
         <v>6.4136609667854394</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>375.19001598</v>
       </c>
       <c r="C289" s="5">
         <v>-2.1044076399999767</v>
       </c>
       <c r="D289" s="5">
         <v>-6.4915970827561171</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>380.26884292</v>
       </c>
       <c r="C290" s="5">
         <v>5.078826939999999</v>
       </c>
       <c r="D290" s="5">
         <v>17.509679661771994</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>380.60387143000003</v>
       </c>
       <c r="C291" s="5">
         <v>0.3350285100000292</v>
       </c>
       <c r="D291" s="5">
         <v>1.0623748872454764</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>380.77554362000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.17167218999998113</v>
       </c>
       <c r="D292" s="5">
         <v>0.5426073436922918</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>380.99230567000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.21676204999999982</v>
       </c>
       <c r="D293" s="5">
         <v>0.68526043366965439</v>
       </c>
       <c r="E293" s="5">
         <v>1.7634463482594009</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>381.28027287999998</v>
       </c>
       <c r="C294" s="5">
         <v>0.2879672099999766</v>
       </c>
       <c r="D294" s="5">
         <v>0.91078165964044722</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>381.90164379999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.62137092000000393</v>
       </c>
       <c r="D295" s="5">
         <v>1.97325972300193</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>382.13326917000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.23162537000001748</v>
       </c>
       <c r="D296" s="5">
         <v>0.73023907293277013</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>382.52278869000003</v>
       </c>
       <c r="C297" s="5">
         <v>0.38951952000002166</v>
       </c>
       <c r="D297" s="5">
         <v>1.2300757527463846</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>382.60513415000003</v>
       </c>
       <c r="C298" s="5">
         <v>8.2345459999999093E-2</v>
       </c>
       <c r="D298" s="5">
         <v>0.25862937725751323</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>384.49629822000003</v>
       </c>
       <c r="C299" s="5">
         <v>1.8911640700000021</v>
       </c>
       <c r="D299" s="5">
         <v>6.0953703955231919</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>384.61123885000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.11494062999997823</v>
       </c>
       <c r="D300" s="5">
         <v>0.35931622676375063</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>383.76598242</v>
       </c>
       <c r="C301" s="5">
         <v>-0.84525643000000628</v>
       </c>
       <c r="D301" s="5">
         <v>-2.6055838919799346</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>385.83356674999999</v>
       </c>
       <c r="C302" s="5">
         <v>2.0675843299999883</v>
       </c>
       <c r="D302" s="5">
         <v>6.6601979101800879</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>386.70249432000003</v>
       </c>
       <c r="C303" s="5">
         <v>0.8689275700000394</v>
       </c>
       <c r="D303" s="5">
         <v>2.7362213128694357</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>387.51516236999998</v>
       </c>
       <c r="C304" s="5">
         <v>0.81266804999995657</v>
       </c>
       <c r="D304" s="5">
         <v>2.5511932580271512</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>387.23198676999999</v>
       </c>
       <c r="C305" s="5">
         <v>-0.28317559999999276</v>
       </c>
       <c r="D305" s="5">
         <v>-0.87338080587344713</v>
       </c>
       <c r="E305" s="5">
         <v>1.6377446492067849</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>388.09554087999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.86355410999999549</v>
       </c>
       <c r="D306" s="5">
         <v>2.7091513850117543</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>388.00318161000001</v>
       </c>
       <c r="C307" s="5">
         <v>-9.2359269999974458E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-0.28520341293682971</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>388.46196950000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.45878788999999642</v>
       </c>
       <c r="D308" s="5">
         <v>1.4281842315699844</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>388.27613351000002</v>
       </c>
       <c r="C309" s="5">
         <v>-0.18583598999998685</v>
       </c>
       <c r="D309" s="5">
         <v>-0.57255893094884103</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>388.45532422000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.17919071000000031</v>
       </c>
       <c r="D310" s="5">
         <v>0.55521180614077625</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>389.11159182</v>
       </c>
       <c r="C311" s="5">
         <v>0.6562675999999783</v>
       </c>
       <c r="D311" s="5">
         <v>2.0462585277653211</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>390.05022023999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.93862841999998636</v>
       </c>
       <c r="D312" s="5">
         <v>2.9333965061054901</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>390.91979124</v>
       </c>
       <c r="C313" s="5">
         <v>0.86957100000000764</v>
       </c>
       <c r="D313" s="5">
         <v>2.7083065347635715</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>392.20919913</v>
       </c>
       <c r="C314" s="5">
         <v>1.2894078900000068</v>
       </c>
       <c r="D314" s="5">
         <v>4.0306734705862546</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>394.00486797999997</v>
       </c>
       <c r="C315" s="5">
         <v>1.79566884999997</v>
       </c>
       <c r="D315" s="5">
         <v>5.6344908386450898</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>394.10803601999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.10316804000001412</v>
       </c>
       <c r="D316" s="5">
         <v>0.31466640677055846</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>394.65896215999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.5509261400000014</v>
       </c>
       <c r="D317" s="5">
         <v>1.690445288156317</v>
       </c>
       <c r="E317" s="5">
         <v>1.917965365400276</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>397.21586435</v>
       </c>
       <c r="C318" s="5">
         <v>2.5569021900000166</v>
       </c>
       <c r="D318" s="5">
         <v>8.0576182948940875</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>396.58404340999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.63182094000001143</v>
       </c>
       <c r="D319" s="5">
         <v>-1.8921380255240705</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>397.12077701999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.53673360999999886</v>
       </c>
       <c r="D320" s="5">
         <v>1.6362139356662642</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>400.12373259999998</v>
       </c>
       <c r="C321" s="5">
         <v>3.0029555799999912</v>
       </c>
       <c r="D321" s="5">
         <v>9.4612550476609556</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>400.71494897000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.59121637000004057</v>
       </c>
       <c r="D322" s="5">
         <v>1.7875813181807088</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>401.87532621000003</v>
       </c>
       <c r="C323" s="5">
         <v>1.1603772400000025</v>
       </c>
       <c r="D323" s="5">
         <v>3.5308025412597921</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>402.89575551000001</v>
       </c>
       <c r="C324" s="5">
         <v>1.0204292999999893</v>
       </c>
       <c r="D324" s="5">
         <v>3.0899175150265412</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>403.28344139000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.38768587999999227</v>
       </c>
       <c r="D325" s="5">
         <v>1.1608290613956962</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>403.53766740999998</v>
       </c>
       <c r="C326" s="5">
         <v>0.25422601999997596</v>
       </c>
       <c r="D326" s="5">
         <v>0.75909681683301589</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>403.98381311000003</v>
       </c>
       <c r="C327" s="5">
         <v>0.44614570000004505</v>
       </c>
       <c r="D327" s="5">
         <v>1.3348006334847895</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>404.31437493999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.33056182999996508</v>
       </c>
       <c r="D328" s="5">
         <v>0.98633721211704994</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>406.28535025999997</v>
       </c>
       <c r="C329" s="5">
         <v>1.9709753199999795</v>
       </c>
       <c r="D329" s="5">
         <v>6.0092508865789762</v>
       </c>
       <c r="E329" s="5">
         <v>2.9459328723634881</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>404.27496947999998</v>
       </c>
       <c r="C330" s="5">
         <v>-2.0103807799999913</v>
       </c>
       <c r="D330" s="5">
         <v>-5.7788759702155463</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>405.74386601999998</v>
       </c>
       <c r="C331" s="5">
         <v>1.4688965400000029</v>
       </c>
       <c r="D331" s="5">
         <v>4.4482864170145131</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>407.59448542000001</v>
       </c>
       <c r="C332" s="5">
         <v>1.8506194000000278</v>
       </c>
       <c r="D332" s="5">
         <v>5.6126741697265503</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>408.20607071000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.61158528999999362</v>
       </c>
       <c r="D333" s="5">
         <v>1.8155038423475878</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>407.99736313</v>
       </c>
       <c r="C334" s="5">
         <v>-0.20870758000000933</v>
       </c>
       <c r="D334" s="5">
         <v>-0.61181359122254309</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>408.35687352999997</v>
       </c>
       <c r="C335" s="5">
         <v>0.35951039999997647</v>
       </c>
       <c r="D335" s="5">
         <v>1.0625299523778553</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>406.57188458000002</v>
       </c>
       <c r="C336" s="5">
         <v>-1.7849889499999563</v>
       </c>
       <c r="D336" s="5">
         <v>-5.1210930412585842</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>407.24458750000002</v>
       </c>
       <c r="C337" s="5">
         <v>0.67270292000000609</v>
       </c>
       <c r="D337" s="5">
         <v>2.0036560326219366</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>407.13548651000002</v>
       </c>
       <c r="C338" s="5">
         <v>-0.10910099000000173</v>
       </c>
       <c r="D338" s="5">
         <v>-0.32100722282877303</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>408.50805021999997</v>
       </c>
       <c r="C339" s="5">
         <v>1.3725637099999517</v>
       </c>
       <c r="D339" s="5">
         <v>4.1213856055112741</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>409.18956685000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.68151663000003282</v>
       </c>
       <c r="D340" s="5">
         <v>2.0204397482652681</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>409.82608019000003</v>
       </c>
       <c r="C341" s="5">
         <v>0.6365133400000218</v>
       </c>
       <c r="D341" s="5">
         <v>1.882708908194175</v>
       </c>
       <c r="E341" s="5">
         <v>0.87148845700053545</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>408.16931740000001</v>
       </c>
       <c r="C342" s="5">
         <v>-1.6567627900000161</v>
       </c>
       <c r="D342" s="5">
         <v>-4.7446987325500238</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>410.43083130000002</v>
       </c>
       <c r="C343" s="5">
         <v>2.2615139000000113</v>
       </c>
       <c r="D343" s="5">
         <v>6.8551517146402396</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>411.07382739000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.64299608999999691</v>
       </c>
       <c r="D344" s="5">
         <v>1.8962479026312762</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>410.36652844999998</v>
       </c>
       <c r="C345" s="5">
         <v>-0.70729894000004379</v>
       </c>
       <c r="D345" s="5">
         <v>-2.0453077830534183</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>411.12693707</v>
       </c>
       <c r="C346" s="5">
         <v>0.76040862000002107</v>
       </c>
       <c r="D346" s="5">
         <v>2.2464007162804389</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>411.0094891</v>
       </c>
       <c r="C347" s="5">
         <v>-0.11744797000000062</v>
       </c>
       <c r="D347" s="5">
         <v>-0.34226979682902003</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>410.83563820000001</v>
       </c>
       <c r="C348" s="5">
         <v>-0.17385089999999082</v>
       </c>
       <c r="D348" s="5">
         <v>-0.50640296465088719</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>410.94818787000003</v>
       </c>
       <c r="C349" s="5">
         <v>0.11254967000002125</v>
       </c>
       <c r="D349" s="5">
         <v>0.3292394264409193</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>410.61541956999997</v>
       </c>
       <c r="C350" s="5">
         <v>-0.33276830000005475</v>
       </c>
       <c r="D350" s="5">
         <v>-0.96739276882797931</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>410.56583733999997</v>
       </c>
       <c r="C351" s="5">
         <v>-4.9582229999998617E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.1448050272233492</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>411.95706018999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.3912228500000197</v>
       </c>
       <c r="D352" s="5">
         <v>4.1429054775363072</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>412.52736719000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.57030700000001389</v>
       </c>
       <c r="D353" s="5">
         <v>1.6739690798737383</v>
       </c>
       <c r="E353" s="5">
         <v>0.65913008726716793</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>412.25162623</v>
       </c>
       <c r="C354" s="5">
         <v>-0.27574096000000736</v>
       </c>
       <c r="D354" s="5">
         <v>-0.79916009444199743</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>413.73063230999998</v>
       </c>
       <c r="C355" s="5">
         <v>1.4790060799999765</v>
       </c>
       <c r="D355" s="5">
         <v>4.3911286511063574</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>414.09252928000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.36189697000003207</v>
       </c>
       <c r="D356" s="5">
         <v>1.0547242850808214</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>413.55113096000002</v>
       </c>
       <c r="C357" s="5">
         <v>-0.54139831999998478</v>
       </c>
       <c r="D357" s="5">
         <v>-1.5576869432700535</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>414.66927982999999</v>
       </c>
       <c r="C358" s="5">
         <v>1.1181488699999704</v>
       </c>
       <c r="D358" s="5">
         <v>3.2932151230914863</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>415.06095182000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.39167199000002029</v>
       </c>
       <c r="D359" s="5">
         <v>1.1393555916154874</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>416.56339392000001</v>
       </c>
       <c r="C360" s="5">
         <v>1.5024420999999961</v>
       </c>
       <c r="D360" s="5">
         <v>4.4313049300426899</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>417.73144506</v>
       </c>
       <c r="C361" s="5">
         <v>1.1680511399999887</v>
       </c>
       <c r="D361" s="5">
         <v>3.41720197098212</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>417.79518948999998</v>
       </c>
       <c r="C362" s="5">
         <v>6.3744429999985641E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.18326977538709599</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>420.22879111999998</v>
       </c>
       <c r="C363" s="5">
         <v>2.4336016299999983</v>
       </c>
       <c r="D363" s="5">
         <v>7.2181783961171364</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>421.04018349</v>
       </c>
       <c r="C364" s="5">
         <v>0.8113923700000214</v>
       </c>
       <c r="D364" s="5">
         <v>2.3417664154145701</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>421.42181685000003</v>
       </c>
       <c r="C365" s="5">
         <v>0.38163336000002346</v>
       </c>
       <c r="D365" s="5">
         <v>1.0931260234330775</v>
       </c>
       <c r="E365" s="5">
         <v>2.1560871756426847</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>422.11896546999998</v>
       </c>
       <c r="C366" s="5">
         <v>0.69714861999995037</v>
       </c>
       <c r="D366" s="5">
         <v>2.0032947258462386</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>423.47431052000002</v>
       </c>
       <c r="C367" s="5">
         <v>1.3553450500000395</v>
       </c>
       <c r="D367" s="5">
         <v>3.9217505944920239</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>424.31742653999999</v>
       </c>
       <c r="C368" s="5">
         <v>0.8431160199999681</v>
       </c>
       <c r="D368" s="5">
         <v>2.4154755632333602</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>417.10987698999998</v>
       </c>
       <c r="C369" s="5">
         <v>-7.2075495500000102</v>
       </c>
       <c r="D369" s="5">
         <v>-18.582968181618831</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>412.59981801999999</v>
       </c>
       <c r="C370" s="5">
         <v>-4.5100589699999887</v>
       </c>
       <c r="D370" s="5">
         <v>-12.230687105277083</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>411.63233566999997</v>
       </c>
       <c r="C371" s="5">
         <v>-0.96748235000001159</v>
       </c>
       <c r="D371" s="5">
         <v>-2.7778066142565505</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>416.40255965</v>
       </c>
       <c r="C372" s="5">
         <v>4.7702239800000257</v>
       </c>
       <c r="D372" s="5">
         <v>14.827758149765735</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>422.56967944000002</v>
       </c>
       <c r="C373" s="5">
         <v>6.1671197900000152</v>
       </c>
       <c r="D373" s="5">
         <v>19.294191483917444</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>425.64592361000001</v>
       </c>
       <c r="C374" s="5">
         <v>3.0762441699999954</v>
       </c>
       <c r="D374" s="5">
         <v>9.094224272896124</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>418.80088761000002</v>
       </c>
       <c r="C375" s="5">
         <v>-6.8450359999999932</v>
       </c>
       <c r="D375" s="5">
         <v>-17.679238516738938</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>418.41112893000002</v>
       </c>
       <c r="C376" s="5">
         <v>-0.38975867999999991</v>
       </c>
       <c r="D376" s="5">
         <v>-1.1110860077958584</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>418.72544312000002</v>
       </c>
       <c r="C377" s="5">
         <v>0.3143141900000046</v>
       </c>
       <c r="D377" s="5">
         <v>0.90518457518364848</v>
       </c>
       <c r="E377" s="5">
         <v>-0.63982775029413075</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>419.47970708999998</v>
       </c>
       <c r="C378" s="5">
         <v>0.75426396999995404</v>
       </c>
       <c r="D378" s="5">
         <v>2.1831444289759139</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>417.55448682000002</v>
       </c>
       <c r="C379" s="5">
         <v>-1.9252202699999543</v>
       </c>
       <c r="D379" s="5">
         <v>-5.3705351638624226</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>417.83082782000002</v>
       </c>
       <c r="C380" s="5">
         <v>0.27634100000000217</v>
       </c>
       <c r="D380" s="5">
         <v>0.7970670094370691</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>419.29611805000002</v>
       </c>
       <c r="C381" s="5">
         <v>1.4652902299999937</v>
       </c>
       <c r="D381" s="5">
         <v>4.2904033733512259</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>419.6882109</v>
       </c>
       <c r="C382" s="5">
         <v>0.39209284999998317</v>
       </c>
       <c r="D382" s="5">
         <v>1.1279353139996173</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>420.59548195000002</v>
       </c>
       <c r="C383" s="5">
         <v>0.90727105000001984</v>
       </c>
       <c r="D383" s="5">
         <v>2.6251956654913311</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>426.97850503000001</v>
       </c>
       <c r="C384" s="5">
         <v>6.3830230799999867</v>
       </c>
       <c r="D384" s="5">
         <v>19.81105975305606</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>425.80711545000003</v>
       </c>
       <c r="C385" s="5">
         <v>-1.1713895799999818</v>
       </c>
       <c r="D385" s="5">
         <v>-3.2429039175812635</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>426.88199863</v>
       </c>
       <c r="C386" s="5">
         <v>1.0748831799999721</v>
       </c>
       <c r="D386" s="5">
         <v>3.0716246472689113</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>426.52851742000001</v>
       </c>
       <c r="C387" s="5">
         <v>-0.353481209999984</v>
       </c>
       <c r="D387" s="5">
         <v>-0.98915144296845003</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>426.58367147000001</v>
       </c>
       <c r="C388" s="5">
         <v>5.5154049999998733E-2</v>
       </c>
       <c r="D388" s="5">
         <v>0.15528141329888001</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>427.29954207999998</v>
       </c>
       <c r="C389" s="5">
         <v>0.71587060999996766</v>
       </c>
       <c r="D389" s="5">
         <v>2.0324689722069467</v>
       </c>
       <c r="E389" s="5">
         <v>2.0476661021868514</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>426.91184405000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.38769802999996728</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0833687783947554</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>426.57384218999999</v>
       </c>
       <c r="C391" s="5">
         <v>-0.33800186000001986</v>
       </c>
       <c r="D391" s="5">
         <v>-0.94595798688112964</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>427.05910620999998</v>
       </c>
       <c r="C392" s="5">
         <v>0.48526401999998825</v>
       </c>
       <c r="D392" s="5">
         <v>1.3736755726978744</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>427.73850132000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.67939511000002994</v>
       </c>
       <c r="D393" s="5">
         <v>1.9258354473726591</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>426.69890584000001</v>
       </c>
       <c r="C394" s="5">
         <v>-1.0395954800000027</v>
       </c>
       <c r="D394" s="5">
         <v>-2.8778630929180538</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>428.87373673000002</v>
       </c>
       <c r="C395" s="5">
         <v>2.1748308900000097</v>
       </c>
       <c r="D395" s="5">
         <v>6.2906520453452242</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>433.97290088</v>
       </c>
       <c r="C396" s="5">
         <v>5.0991641499999787</v>
       </c>
       <c r="D396" s="5">
         <v>15.238583661908045</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>434.48066877000002</v>
       </c>
       <c r="C397" s="5">
         <v>0.50776789000002509</v>
       </c>
       <c r="D397" s="5">
         <v>1.4131249556861292</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>435.35799835</v>
       </c>
       <c r="C398" s="5">
         <v>0.87732957999998007</v>
       </c>
       <c r="D398" s="5">
         <v>2.4502052804738161</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>435.00224910999998</v>
       </c>
       <c r="C399" s="5">
         <v>-0.35574924000002284</v>
       </c>
       <c r="D399" s="5">
         <v>-0.97617524385411603</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>434.80873608000002</v>
       </c>
       <c r="C400" s="5">
         <v>-0.19351302999996278</v>
       </c>
       <c r="D400" s="5">
         <v>-0.5325221082146836</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>435.00431510999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.19557902999997623</v>
       </c>
       <c r="D401" s="5">
         <v>0.54110303123906522</v>
       </c>
       <c r="E401" s="5">
         <v>1.8031315906623435</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>437.38465108000003</v>
       </c>
       <c r="C402" s="5">
         <v>2.3803359700000328</v>
       </c>
       <c r="D402" s="5">
         <v>6.7676493915842961</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>437.68594218999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.30129110999996556</v>
       </c>
       <c r="D403" s="5">
         <v>0.82975538397012105</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>438.49608714999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.81014496000000236</v>
       </c>
       <c r="D404" s="5">
         <v>2.2439202410052816</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>440.09398881999999</v>
       </c>
       <c r="C405" s="5">
         <v>1.5979016699999988</v>
       </c>
       <c r="D405" s="5">
         <v>4.4615754261654983</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>441.28401287999998</v>
       </c>
       <c r="C406" s="5">
         <v>1.1900240599999847</v>
       </c>
       <c r="D406" s="5">
         <v>3.2935221248242996</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>441.92151335</v>
       </c>
       <c r="C407" s="5">
         <v>0.63750047000002041</v>
       </c>
       <c r="D407" s="5">
         <v>1.7474195121202962</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>440.17881146000002</v>
       </c>
       <c r="C408" s="5">
         <v>-1.742701889999978</v>
       </c>
       <c r="D408" s="5">
         <v>-4.6308588567898763</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>444.71971418999999</v>
       </c>
       <c r="C409" s="5">
         <v>4.5409027299999707</v>
       </c>
       <c r="D409" s="5">
         <v>13.106348485145203</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>451.99949373999999</v>
       </c>
       <c r="C410" s="5">
         <v>7.2797795500000007</v>
       </c>
       <c r="D410" s="5">
         <v>21.511896040338875</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>452.61927043999998</v>
       </c>
       <c r="C411" s="5">
         <v>0.61977669999998852</v>
       </c>
       <c r="D411" s="5">
         <v>1.657892652598969</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>453.62138431</v>
       </c>
       <c r="C412" s="5">
         <v>1.0021138700000165</v>
       </c>
       <c r="D412" s="5">
         <v>2.689432022662297</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>454.07665594999997</v>
       </c>
       <c r="C413" s="5">
         <v>0.45527163999997811</v>
       </c>
       <c r="D413" s="5">
         <v>1.211035949670114</v>
       </c>
       <c r="E413" s="5">
         <v>4.3844026777474898</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>454.30457858</v>
       </c>
       <c r="C414" s="5">
         <v>0.22792263000002322</v>
       </c>
       <c r="D414" s="5">
         <v>0.60400263135040877</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>455.65137408999999</v>
       </c>
       <c r="C415" s="5">
         <v>1.3467955099999926</v>
       </c>
       <c r="D415" s="5">
         <v>3.6160056811294083</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>456.74188910999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.090515019999998</v>
       </c>
       <c r="D416" s="5">
         <v>2.910079659074416</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>458.70937096</v>
       </c>
       <c r="C417" s="5">
         <v>1.9674818500000129</v>
       </c>
       <c r="D417" s="5">
         <v>5.2934177990286324</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>459.97383665000001</v>
       </c>
       <c r="C418" s="5">
         <v>1.2644656900000086</v>
       </c>
       <c r="D418" s="5">
         <v>3.3585021988498109</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>459.03646567999999</v>
       </c>
       <c r="C419" s="5">
         <v>-0.93737097000001768</v>
       </c>
       <c r="D419" s="5">
         <v>-2.4182305309862762</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>458.11323038</v>
       </c>
       <c r="C420" s="5">
         <v>-0.92323529999998755</v>
       </c>
       <c r="D420" s="5">
         <v>-2.3869757630897159</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>461.00832630000002</v>
       </c>
       <c r="C421" s="5">
         <v>2.895095920000017</v>
       </c>
       <c r="D421" s="5">
         <v>7.8527487289114628</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>461.67155137999998</v>
       </c>
       <c r="C422" s="5">
         <v>0.66322507999996105</v>
       </c>
       <c r="D422" s="5">
         <v>1.7400938020593948</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>462.19761589000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.52606451000002608</v>
       </c>
       <c r="D423" s="5">
         <v>1.3759755657853923</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>464.69878911000001</v>
       </c>
       <c r="C424" s="5">
         <v>2.5011732199999983</v>
       </c>
       <c r="D424" s="5">
         <v>6.690580512866573</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>463.47883091</v>
       </c>
       <c r="C425" s="5">
         <v>-1.2199582000000078</v>
       </c>
       <c r="D425" s="5">
         <v>-3.1052282449220869</v>
       </c>
       <c r="E425" s="5">
         <v>2.0706140332911849</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>464.35583371000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.87700280000001385</v>
       </c>
       <c r="D426" s="5">
         <v>2.2944420221593154</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>464.72021950999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.36438579999997955</v>
       </c>
       <c r="D427" s="5">
         <v>0.94572968498420895</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>464.70895492</v>
       </c>
       <c r="C428" s="5">
         <v>-1.1264589999996133E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-2.908353340461689E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>464.61097986999999</v>
       </c>
       <c r="C429" s="5">
         <v>-9.7975050000002284E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.2527040285156934</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>463.46064467000002</v>
       </c>
       <c r="C430" s="5">
         <v>-1.1503351999999722</v>
       </c>
       <c r="D430" s="5">
         <v>-2.930965770492866</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>462.86871375999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.59193091000003051</v>
       </c>
       <c r="D431" s="5">
         <v>-1.5219169029881408</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>457.86944090999998</v>
       </c>
       <c r="C432" s="5">
         <v>-4.9992728500000112</v>
       </c>
       <c r="D432" s="5">
         <v>-12.217896602607714</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>458.61651769999997</v>
       </c>
       <c r="C433" s="5">
         <v>0.74707678999999416</v>
       </c>
       <c r="D433" s="5">
         <v>1.975631279129253</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>464.70016063999998</v>
       </c>
       <c r="C434" s="5">
         <v>6.0836429400000043</v>
       </c>
       <c r="D434" s="5">
         <v>17.132540456585964</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>465.06963479000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.36947415000003048</v>
       </c>
       <c r="D435" s="5">
         <v>0.95828018387296154</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>465.08059412</v>
       </c>
       <c r="C436" s="5">
         <v>1.0959329999991496E-2</v>
       </c>
       <c r="D436" s="5">
         <v>2.8281572560273638E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>465.75580000000002</v>
       </c>
       <c r="C437" s="5">
         <v>0.67520588000002135</v>
       </c>
       <c r="D437" s="5">
         <v>1.7561434252845398</v>
       </c>
       <c r="E437" s="5">
         <v>0.49127790486771516</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>463.49945657000001</v>
       </c>
       <c r="C438" s="5">
         <v>-2.2563434300000154</v>
       </c>
       <c r="D438" s="5">
         <v>-5.6609519266744623</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>463.40454387</v>
       </c>
       <c r="C439" s="5">
         <v>-9.4912700000008954E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-0.24545239591943213</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>464.42109585999998</v>
       </c>
       <c r="C440" s="5">
         <v>1.0165519899999822</v>
       </c>
       <c r="D440" s="5">
         <v>2.6643854809846212</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>465.30188225000001</v>
       </c>
       <c r="C441" s="5">
         <v>0.88078639000002568</v>
       </c>
       <c r="D441" s="5">
         <v>2.2997200921942573</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>466.53759181999999</v>
       </c>
       <c r="C442" s="5">
         <v>1.2357095699999832</v>
       </c>
       <c r="D442" s="5">
         <v>3.2338221790348065</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>466.93770845</v>
+        <v>466.83560290999998</v>
       </c>
       <c r="C443" s="5">
-        <v>0.40011663000001363</v>
+        <v>0.2980110899999886</v>
       </c>
       <c r="D443" s="5">
-        <v>1.0340243848586894</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>0.7692249811168228</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>464.74046042999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-2.0951424799999927</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-5.2545922424021789</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C6E6D2A-C792-4C19-B7CC-57B9B4DD2D69}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>hougovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>