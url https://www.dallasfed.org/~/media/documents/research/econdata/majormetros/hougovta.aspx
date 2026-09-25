--- v9 (2026-09-04)
+++ v10 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AC29C8CE-BC0B-4997-983F-46E9792651E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2987CA03-F739-43B7-B634-1A220DDAD55B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8F55D01C-6C11-4188-9D1A-BE99E8BA37D6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1EEE37F4-7C8F-44F4-A7A5-6444F22FDF4A}"/>
   </bookViews>
   <sheets>
     <sheet name="hougovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62B96A62-8CD2-4C24-ACDB-9DBE931990AE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{566ACA3A-9510-4E0E-A225-3F91EEF1A72A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>245.72441676</v>
+        <v>245.73086090000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>247.16849676000001</v>
+        <v>247.15920617</v>
       </c>
       <c r="C7" s="5">
-        <v>1.4440800000000138</v>
+        <v>1.4283452699999941</v>
       </c>
       <c r="D7" s="5">
-        <v>7.2846627305371614</v>
+        <v>7.2025396399792774</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>248.02920162999999</v>
+        <v>248.03064741</v>
       </c>
       <c r="C8" s="5">
-        <v>0.86070486999997797</v>
+        <v>0.87144123999999579</v>
       </c>
       <c r="D8" s="5">
-        <v>4.2596802861698979</v>
+        <v>4.3140152063281034</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>248.55597907000001</v>
+        <v>248.56236565</v>
       </c>
       <c r="C9" s="5">
-        <v>0.5267774400000178</v>
+        <v>0.53171824000000356</v>
       </c>
       <c r="D9" s="5">
-        <v>2.5786057208021518</v>
+        <v>2.6030617546683121</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>253.41077769</v>
+        <v>253.40807609000001</v>
       </c>
       <c r="C10" s="5">
-        <v>4.8547986199999968</v>
+        <v>4.8457104400000048</v>
       </c>
       <c r="D10" s="5">
-        <v>26.127679212323329</v>
+        <v>26.07266612672856</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>253.57609525999999</v>
+        <v>253.5743678</v>
       </c>
       <c r="C11" s="5">
-        <v>0.16531756999998493</v>
+        <v>0.16629170999999587</v>
       </c>
       <c r="D11" s="5">
-        <v>0.78565889790640497</v>
+        <v>0.79031360013388507</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>255.9912794</v>
+        <v>255.99089817000001</v>
       </c>
       <c r="C12" s="5">
-        <v>2.415184140000008</v>
+        <v>2.4165303700000038</v>
       </c>
       <c r="D12" s="5">
-        <v>12.047541211074897</v>
+        <v>12.054698836648692</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>253.96544696000001</v>
+        <v>253.96586263</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.0258324399999879</v>
+        <v>-2.0250355400000046</v>
       </c>
       <c r="D13" s="5">
-        <v>-9.0937911153267432</v>
+        <v>-9.0903810334021848</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>250.22834033000001</v>
+        <v>250.22457170999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-3.7371066299999995</v>
+        <v>-3.7412909200000115</v>
       </c>
       <c r="D14" s="5">
-        <v>-16.296744821918086</v>
+        <v>-16.313514818144792</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>251.69541609000001</v>
+        <v>251.69969946000001</v>
       </c>
       <c r="C15" s="5">
-        <v>1.4670757600000002</v>
+        <v>1.4751277500000128</v>
       </c>
       <c r="D15" s="5">
-        <v>7.2668999018431935</v>
+        <v>7.3081997225063589</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>252.53916139</v>
+        <v>252.53830625000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.84374529999999481</v>
+        <v>0.83860679000000005</v>
       </c>
       <c r="D16" s="5">
-        <v>4.0976998213299698</v>
+        <v>4.0722147054534918</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>253.57779855999999</v>
+        <v>253.57728711999999</v>
       </c>
       <c r="C17" s="5">
-        <v>1.038637169999987</v>
+        <v>1.038980869999989</v>
       </c>
       <c r="D17" s="5">
-        <v>5.0485152864485183</v>
+        <v>5.0502413852817396</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>257.21998550000001</v>
+        <v>257.22592685000001</v>
       </c>
       <c r="C18" s="5">
-        <v>3.6421869400000162</v>
+        <v>3.6486397300000135</v>
       </c>
       <c r="D18" s="5">
-        <v>18.664765873449895</v>
+        <v>18.700534383181221</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>255.78681940000001</v>
+        <v>255.77832910999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.433166099999994</v>
+        <v>-1.4475977400000204</v>
       </c>
       <c r="D19" s="5">
-        <v>-6.4849678984093995</v>
+        <v>-6.5481157201465638</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>257.06317995000001</v>
+        <v>257.06422608999998</v>
       </c>
       <c r="C20" s="5">
-        <v>1.2763605499999926</v>
+        <v>1.2858969799999898</v>
       </c>
       <c r="D20" s="5">
-        <v>6.1550274348294742</v>
+        <v>6.2025058582319881</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>257.48279442</v>
+        <v>257.48823884000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.41961446999999907</v>
+        <v>0.42401275000003125</v>
       </c>
       <c r="D21" s="5">
-        <v>1.9764897676749715</v>
+        <v>1.9973868827172003</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>258.00273736000003</v>
+        <v>258.00248067000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.51994294000002128</v>
+        <v>0.51424183000000312</v>
       </c>
       <c r="D22" s="5">
-        <v>2.4502917510953459</v>
+        <v>2.4230770117106282</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>260.95589211999999</v>
+        <v>260.95315371999999</v>
       </c>
       <c r="C23" s="5">
-        <v>2.9531547599999612</v>
+        <v>2.9506730499999776</v>
       </c>
       <c r="D23" s="5">
-        <v>14.634019731610181</v>
+        <v>14.62095375240493</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>258.40382835999998</v>
+        <v>258.40392111</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.55206376000001</v>
+        <v>-2.54923260999999</v>
       </c>
       <c r="D24" s="5">
-        <v>-11.124504158310822</v>
+        <v>-11.112928917629716</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>258.82856243999998</v>
+        <v>258.82933208999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.42473408000000745</v>
+        <v>0.42541097999998101</v>
       </c>
       <c r="D25" s="5">
-        <v>1.9903493111419701</v>
+        <v>1.9935493916588332</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>262.16091451</v>
+        <v>262.15537631000001</v>
       </c>
       <c r="C26" s="5">
-        <v>3.3323520700000131</v>
+        <v>3.3260442200000284</v>
       </c>
       <c r="D26" s="5">
-        <v>16.592044379671499</v>
+        <v>16.558332231633344</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>262.14067375000002</v>
+        <v>262.14492445000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.0240759999978764E-2</v>
+        <v>-1.045185999998921E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-9.2609535788512609E-2</v>
+        <v>-4.7832252349433446E-2</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>262.96122156000001</v>
+        <v>262.96059824999998</v>
       </c>
       <c r="C28" s="5">
-        <v>0.82054780999999366</v>
+        <v>0.81567379999995637</v>
       </c>
       <c r="D28" s="5">
-        <v>3.8215639803681478</v>
+        <v>3.7984115790629769</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>263.97092336999998</v>
+        <v>263.97195543999999</v>
       </c>
       <c r="C29" s="5">
-        <v>1.0097018099999673</v>
+        <v>1.0113571900000125</v>
       </c>
       <c r="D29" s="5">
-        <v>4.70624772758097</v>
+        <v>4.7141388527823347</v>
       </c>
       <c r="E29" s="5">
-        <v>4.0985941470506271</v>
+        <v>4.0992111076103344</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>263.41674895</v>
+        <v>263.42003046999997</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.55417441999998118</v>
+        <v>-0.55192497000001595</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.4903659798182098</v>
+        <v>-2.4803637099448328</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>263.93852301999999</v>
+        <v>263.93304353000002</v>
       </c>
       <c r="C31" s="5">
-        <v>0.52177406999999221</v>
+        <v>0.51301306000004843</v>
       </c>
       <c r="D31" s="5">
-        <v>2.4030187942505998</v>
+        <v>2.3622072769627911</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>264.53346153000001</v>
+        <v>264.53377503000002</v>
       </c>
       <c r="C32" s="5">
-        <v>0.59493851000001996</v>
+        <v>0.60073149999999487</v>
       </c>
       <c r="D32" s="5">
-        <v>2.738682860164432</v>
+        <v>2.7657426122185802</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>266.01079213000003</v>
+        <v>266.01377714</v>
       </c>
       <c r="C33" s="5">
-        <v>1.4773306000000161</v>
+        <v>1.4800021099999867</v>
       </c>
       <c r="D33" s="5">
-        <v>6.911321680068383</v>
+        <v>6.9241982810905878</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>266.72879698000003</v>
+        <v>266.73151037999997</v>
       </c>
       <c r="C34" s="5">
-        <v>0.71800484999999981</v>
+        <v>0.71773323999997274</v>
       </c>
       <c r="D34" s="5">
-        <v>3.2875074258707615</v>
+        <v>3.2862078758556734</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>269.37501434000001</v>
+        <v>269.37191404999999</v>
       </c>
       <c r="C35" s="5">
-        <v>2.6462173599999801</v>
+        <v>2.640403670000012</v>
       </c>
       <c r="D35" s="5">
-        <v>12.576787982425275</v>
+        <v>12.547500990772731</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>268.91099184000001</v>
+        <v>268.91134305999998</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.46402249999999867</v>
+        <v>-0.4605709900000079</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.047634829816225</v>
+        <v>-2.0325701516024752</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>270.04198144999998</v>
+        <v>270.04237211999998</v>
       </c>
       <c r="C37" s="5">
-        <v>1.1309896099999719</v>
+        <v>1.131029060000003</v>
       </c>
       <c r="D37" s="5">
-        <v>5.1653756388331473</v>
+        <v>5.1655530968065522</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>270.19738272000001</v>
+        <v>270.19119361999998</v>
       </c>
       <c r="C38" s="5">
-        <v>0.15540127000002713</v>
+        <v>0.14882149999999683</v>
       </c>
       <c r="D38" s="5">
-        <v>0.69275483515593983</v>
+        <v>0.66333331648358307</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>272.827967</v>
+        <v>272.83142662</v>
       </c>
       <c r="C39" s="5">
-        <v>2.6305842799999937</v>
+        <v>2.6402330000000234</v>
       </c>
       <c r="D39" s="5">
-        <v>12.329283174619121</v>
+        <v>12.377262453655224</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>272.60191061</v>
+        <v>272.60122902000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.22605638999999655</v>
+        <v>-0.23019759999999678</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.98976244697011051</v>
+        <v>-1.0077974914829091</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>271.04390443</v>
+        <v>271.04637940999999</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.5580061800000067</v>
+        <v>-1.5548496100000193</v>
       </c>
       <c r="D41" s="5">
-        <v>-6.6468466070897181</v>
+        <v>-6.633815581512903</v>
       </c>
       <c r="E41" s="5">
-        <v>2.6794546042050449</v>
+        <v>2.6799907430348213</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>273.44315465</v>
+        <v>273.44384682999998</v>
       </c>
       <c r="C42" s="5">
-        <v>2.399250219999999</v>
+        <v>2.3974674199999981</v>
       </c>
       <c r="D42" s="5">
-        <v>11.154981776390137</v>
+        <v>11.146178782622274</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>274.4670595</v>
+        <v>274.46463342999999</v>
       </c>
       <c r="C43" s="5">
-        <v>1.0239048500000081</v>
+        <v>1.0207866000000081</v>
       </c>
       <c r="D43" s="5">
-        <v>4.5870913860491136</v>
+        <v>4.5728217595655929</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>274.87274363</v>
+        <v>274.87210597000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.40568412999999737</v>
+        <v>0.40747254000001476</v>
       </c>
       <c r="D44" s="5">
-        <v>1.7881858063265588</v>
+        <v>1.7961492950878455</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>275.79547764</v>
+        <v>275.79630126000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.92273400999999922</v>
+        <v>0.92419529000000011</v>
       </c>
       <c r="D45" s="5">
-        <v>4.1035545128776496</v>
+        <v>4.1101834287551986</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>275.98863031000002</v>
+        <v>275.99429841</v>
       </c>
       <c r="C46" s="5">
-        <v>0.19315267000001768</v>
+        <v>0.19799714999999196</v>
       </c>
       <c r="D46" s="5">
-        <v>0.84366176649641744</v>
+        <v>0.86490275589132803</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>277.91192667000001</v>
+        <v>277.90876660999999</v>
       </c>
       <c r="C47" s="5">
-        <v>1.9232963599999948</v>
+        <v>1.9144681999999875</v>
       </c>
       <c r="D47" s="5">
-        <v>8.690585167811582</v>
+        <v>8.6489759196986427</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>277.15963670000002</v>
+        <v>277.16022837000003</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.75228996999999254</v>
+        <v>-0.74853823999995939</v>
       </c>
       <c r="D48" s="5">
-        <v>-3.2003961250380741</v>
+        <v>-3.1847068715733728</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>276.45813874999999</v>
+        <v>276.45776770999998</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.70149795000003223</v>
+        <v>-0.70246066000004248</v>
       </c>
       <c r="D49" s="5">
-        <v>-2.9953044242627569</v>
+        <v>-2.9993516253863151</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>276.36921396000002</v>
+        <v>276.3633183</v>
       </c>
       <c r="C50" s="5">
-        <v>-8.892478999996456E-2</v>
+        <v>-9.4449409999981526E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.38530668291805181</v>
+        <v>-0.40920017415297938</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>276.55901521999999</v>
+        <v>276.56124093</v>
       </c>
       <c r="C51" s="5">
-        <v>0.18980125999996744</v>
+        <v>0.19792262999999366</v>
       </c>
       <c r="D51" s="5">
-        <v>0.82724043758708454</v>
+        <v>0.86279509639737295</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>276.55918474999999</v>
+        <v>276.55818596</v>
       </c>
       <c r="C52" s="5">
-        <v>1.6952999999375606E-4</v>
+        <v>-3.0549699999937729E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>7.3559954545387995E-4</v>
+        <v>-1.3254718094646289E-2</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>278.06111946999999</v>
+        <v>278.06540747999998</v>
       </c>
       <c r="C53" s="5">
-        <v>1.5019347200000084</v>
+        <v>1.5072215199999732</v>
       </c>
       <c r="D53" s="5">
-        <v>6.7151715852504568</v>
+        <v>6.7395470223829745</v>
       </c>
       <c r="E53" s="5">
-        <v>2.5889588090007187</v>
+        <v>2.5896040689710187</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>280.56358255999999</v>
+        <v>280.56189843999999</v>
       </c>
       <c r="C54" s="5">
-        <v>2.502463089999992</v>
+        <v>2.4964909600000169</v>
       </c>
       <c r="D54" s="5">
-        <v>11.350553220803029</v>
+        <v>11.321930493742972</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>281.30731003</v>
+        <v>281.30719083999998</v>
       </c>
       <c r="C55" s="5">
-        <v>0.74372747000001027</v>
+        <v>0.74529239999998254</v>
       </c>
       <c r="D55" s="5">
-        <v>3.2277906700994397</v>
+        <v>3.2347017333993922</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>283.28889930000003</v>
+        <v>283.28750848999999</v>
       </c>
       <c r="C56" s="5">
-        <v>1.981589270000029</v>
+        <v>1.9803176500000177</v>
       </c>
       <c r="D56" s="5">
-        <v>8.788369978470655</v>
+        <v>8.7825140719466788</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>282.94925622</v>
+        <v>282.94785185000001</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.3396430800000303</v>
+        <v>-0.33965663999998696</v>
       </c>
       <c r="D57" s="5">
-        <v>-1.4292647467970654</v>
+        <v>-1.4293284044713417</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>284.06220708000001</v>
+        <v>284.06739888999999</v>
       </c>
       <c r="C58" s="5">
-        <v>1.1129508600000122</v>
+        <v>1.1195470399999863</v>
       </c>
       <c r="D58" s="5">
-        <v>4.8235358287773034</v>
+        <v>4.852773333629945</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>285.22678889999997</v>
+        <v>285.22913857999998</v>
       </c>
       <c r="C59" s="5">
-        <v>1.1645818199999667</v>
+        <v>1.1617396899999903</v>
       </c>
       <c r="D59" s="5">
-        <v>5.0321527502316332</v>
+        <v>5.0195005635277123</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>285.47294813000002</v>
+        <v>285.47229499999997</v>
       </c>
       <c r="C60" s="5">
-        <v>0.24615923000004614</v>
+        <v>0.24315641999999116</v>
       </c>
       <c r="D60" s="5">
-        <v>1.0405657925316891</v>
+        <v>1.0278042146220967</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>286.55186938000003</v>
+        <v>286.55038409999997</v>
       </c>
       <c r="C61" s="5">
-        <v>1.0789212500000076</v>
+        <v>1.0780890999999997</v>
       </c>
       <c r="D61" s="5">
-        <v>4.630772310532949</v>
+        <v>4.6271369880617419</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>282.29694613999999</v>
+        <v>282.29179461000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-4.2549232400000392</v>
+        <v>-4.258589489999963</v>
       </c>
       <c r="D62" s="5">
-        <v>-16.432923703649383</v>
+        <v>-16.446024813350803</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>286.99914029000001</v>
+        <v>286.99994280999999</v>
       </c>
       <c r="C63" s="5">
-        <v>4.7021941500000253</v>
+        <v>4.7081481999999824</v>
       </c>
       <c r="D63" s="5">
-        <v>21.92506320224361</v>
+        <v>21.955858088418555</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>287.62677210999999</v>
+        <v>287.62590533999997</v>
       </c>
       <c r="C64" s="5">
-        <v>0.62763181999997641</v>
+        <v>0.62596252999998114</v>
       </c>
       <c r="D64" s="5">
-        <v>2.6560476743748174</v>
+        <v>2.6488910283819944</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>287.61037900999997</v>
+        <v>287.61491894</v>
       </c>
       <c r="C65" s="5">
-        <v>-1.6393100000016148E-2</v>
+        <v>-1.0986399999978858E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-6.8371781091702832E-2</v>
+        <v>-4.5826576973762023E-2</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4342304160327686</v>
+        <v>3.434268054607581</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>289.8269646</v>
+        <v>289.82518218000001</v>
       </c>
       <c r="C66" s="5">
-        <v>2.2165855900000224</v>
+        <v>2.2102632400000175</v>
       </c>
       <c r="D66" s="5">
-        <v>9.6505484524919147</v>
+        <v>9.6216902434513418</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>289.57285042000001</v>
+        <v>289.57276674000002</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.25411417999998775</v>
+        <v>-0.25241543999999294</v>
       </c>
       <c r="D67" s="5">
-        <v>-1.0470758393995694</v>
+        <v>-1.0401160531779974</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>289.18677478000001</v>
+        <v>289.18456841</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.38607564000000139</v>
+        <v>-0.38819833000002291</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.5882308849301752</v>
+        <v>-1.5968993429167355</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>290.04894879</v>
+        <v>290.04712882000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.86217400999998972</v>
+        <v>0.8625604100000146</v>
       </c>
       <c r="D69" s="5">
-        <v>3.6369007710993495</v>
+        <v>3.6385857682526668</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>291.10027923000001</v>
+        <v>291.10397315</v>
       </c>
       <c r="C70" s="5">
-        <v>1.0513304400000152</v>
+        <v>1.0568443299999899</v>
       </c>
       <c r="D70" s="5">
-        <v>4.437367083505972</v>
+        <v>4.4611365775299339</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>293.33413469999999</v>
+        <v>293.34097988000002</v>
       </c>
       <c r="C71" s="5">
-        <v>2.2338554699999804</v>
+        <v>2.2370067300000187</v>
       </c>
       <c r="D71" s="5">
-        <v>9.6073763900180751</v>
+        <v>9.621379944777031</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>295.33851793999997</v>
+        <v>295.33659555000003</v>
       </c>
       <c r="C72" s="5">
-        <v>2.0043832399999815</v>
+        <v>1.9956156700000065</v>
       </c>
       <c r="D72" s="5">
-        <v>8.5150181808154599</v>
+        <v>8.4761620483790665</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>295.24712325000002</v>
+        <v>295.24692807999998</v>
       </c>
       <c r="C73" s="5">
-        <v>-9.13946899999587E-2</v>
+        <v>-8.9667470000051708E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-0.37071749036829971</v>
+        <v>-0.36372555475516766</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>291.62671406999999</v>
+        <v>291.61992960999999</v>
       </c>
       <c r="C74" s="5">
-        <v>-3.6204091800000242</v>
+        <v>-3.6269984699999895</v>
       </c>
       <c r="D74" s="5">
-        <v>-13.761825213590416</v>
+        <v>-13.785213377250717</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>294.10815151999998</v>
+        <v>294.10681015</v>
       </c>
       <c r="C75" s="5">
-        <v>2.4814374499999872</v>
+        <v>2.4868805400000156</v>
       </c>
       <c r="D75" s="5">
-        <v>10.702412694134633</v>
+        <v>10.727261949409517</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>294.85363674000001</v>
+        <v>294.85549632999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.74548522000003459</v>
+        <v>0.74868617999999287</v>
       </c>
       <c r="D76" s="5">
-        <v>3.0844423296632728</v>
+        <v>3.0978865965837654</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>295.45726266999998</v>
+        <v>295.46232039</v>
       </c>
       <c r="C77" s="5">
-        <v>0.60362592999996423</v>
+        <v>0.6068240600000081</v>
       </c>
       <c r="D77" s="5">
-        <v>2.4844969268517314</v>
+        <v>2.4977937125335581</v>
       </c>
       <c r="E77" s="5">
-        <v>2.7283033689570635</v>
+        <v>2.7284403322753503</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>294.31657087000002</v>
+        <v>294.31405181999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.1406917999999564</v>
+        <v>-1.1482685700000275</v>
       </c>
       <c r="D78" s="5">
-        <v>-4.5357996396498628</v>
+        <v>-4.5652100923970877</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>294.53906941999998</v>
+        <v>294.53849276</v>
       </c>
       <c r="C79" s="5">
-        <v>0.22249854999995478</v>
+        <v>0.22444094000002224</v>
       </c>
       <c r="D79" s="5">
-        <v>0.91096201763078977</v>
+        <v>0.91895590792272497</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>293.61078134000002</v>
+        <v>293.60812478999998</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.92828807999995888</v>
+        <v>-0.93036797000002025</v>
       </c>
       <c r="D80" s="5">
-        <v>-3.7171225526774654</v>
+        <v>-3.7253140240367411</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>296.06803169</v>
+        <v>296.06569603999998</v>
       </c>
       <c r="C81" s="5">
-        <v>2.4572503499999812</v>
+        <v>2.4575712500000009</v>
       </c>
       <c r="D81" s="5">
-        <v>10.518304126676025</v>
+        <v>10.519841194226466</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>295.63503873000002</v>
+        <v>295.63510554999999</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.43299295999997867</v>
+        <v>-0.43059048999998595</v>
       </c>
       <c r="D82" s="5">
-        <v>-1.7409257426092006</v>
+        <v>-1.7313568678220648</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>294.25665995999998</v>
+        <v>294.26895029999997</v>
       </c>
       <c r="C83" s="5">
-        <v>-1.3783787700000403</v>
+        <v>-1.3661552500000198</v>
       </c>
       <c r="D83" s="5">
-        <v>-5.453654304242983</v>
+        <v>-5.4065125022199512</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>296.26250110000001</v>
+        <v>296.25912751999999</v>
       </c>
       <c r="C84" s="5">
-        <v>2.0058411400000296</v>
+        <v>1.990177220000021</v>
       </c>
       <c r="D84" s="5">
-        <v>8.4937213550072563</v>
+        <v>8.4245412573348499</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>296.2814841</v>
+        <v>296.28249894999999</v>
       </c>
       <c r="C85" s="5">
-        <v>1.8982999999991534E-2</v>
+        <v>2.3371429999997417E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>7.6917022700007109E-2</v>
+        <v>9.4707252045211909E-2</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>293.28359037000001</v>
+        <v>293.27627507</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.997893729999987</v>
+        <v>-3.0062238799999932</v>
       </c>
       <c r="D86" s="5">
-        <v>-11.488635807770443</v>
+        <v>-11.518761733568905</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>298.63198371999999</v>
+        <v>298.62895344999998</v>
       </c>
       <c r="C87" s="5">
-        <v>5.3483933499999807</v>
+        <v>5.3526783799999862</v>
       </c>
       <c r="D87" s="5">
-        <v>24.217464036174441</v>
+        <v>24.239520815504623</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>297.97379878999999</v>
+        <v>297.97882926</v>
       </c>
       <c r="C88" s="5">
-        <v>-0.65818493000000444</v>
+        <v>-0.65012418999998545</v>
       </c>
       <c r="D88" s="5">
-        <v>-2.6129742551381452</v>
+        <v>-2.5813814512033018</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>297.5004902</v>
+        <v>297.50479165000002</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.47330858999998782</v>
+        <v>-0.47403760999998212</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.8895436892458539</v>
+        <v>-1.8923969979334987</v>
       </c>
       <c r="E89" s="5">
-        <v>0.69154757325500249</v>
+        <v>0.69127977378098393</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>297.99278350999998</v>
+        <v>297.99057958999998</v>
       </c>
       <c r="C90" s="5">
-        <v>0.49229330999997956</v>
+        <v>0.48578793999996606</v>
       </c>
       <c r="D90" s="5">
-        <v>2.003890124906671</v>
+        <v>1.9771427797177443</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>298.27956302000001</v>
+        <v>298.27931546000002</v>
       </c>
       <c r="C91" s="5">
-        <v>0.28677951000003077</v>
+        <v>0.28873587000003909</v>
       </c>
       <c r="D91" s="5">
-        <v>1.1609770742772918</v>
+        <v>1.1689480047119227</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>299.60687802000001</v>
+        <v>299.60241551000001</v>
       </c>
       <c r="C92" s="5">
-        <v>1.3273149999999987</v>
+        <v>1.3231000499999936</v>
       </c>
       <c r="D92" s="5">
-        <v>5.4725319716192766</v>
+        <v>5.4547321967385543</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>299.27616847000002</v>
+        <v>299.27411345000002</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.33070954999999458</v>
+        <v>-0.32830205999999862</v>
       </c>
       <c r="D93" s="5">
-        <v>-1.3165620040732406</v>
+        <v>-1.3070547733457727</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>300.02655003000001</v>
+        <v>300.02430339</v>
       </c>
       <c r="C94" s="5">
-        <v>0.7503815599999939</v>
+        <v>0.75018993999998429</v>
       </c>
       <c r="D94" s="5">
-        <v>3.0506264584903464</v>
+        <v>3.0498579005443505</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>299.92469389000001</v>
+        <v>299.93691405999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-0.10185613999999532</v>
+        <v>-8.7389330000007703E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-0.40662869149873382</v>
+        <v>-0.34896959926783433</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>298.08215187000002</v>
+        <v>298.07835632000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-1.8425420199999962</v>
+        <v>-1.8585577399999806</v>
       </c>
       <c r="D96" s="5">
-        <v>-7.1279607372138676</v>
+        <v>-7.1875394043999785</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>301.47758377000002</v>
+        <v>301.48056178000002</v>
       </c>
       <c r="C97" s="5">
-        <v>3.3954319000000055</v>
+        <v>3.4022054600000047</v>
       </c>
       <c r="D97" s="5">
-        <v>14.558848013564374</v>
+        <v>14.58993614519386</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>302.88324067000002</v>
+        <v>302.87763973</v>
       </c>
       <c r="C98" s="5">
-        <v>1.4056568999999968</v>
+        <v>1.3970779499999821</v>
       </c>
       <c r="D98" s="5">
-        <v>5.7408042257295344</v>
+        <v>5.7048116407929506</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>303.64684269000003</v>
+        <v>303.64125553000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.76360202000000754</v>
+        <v>0.76361580000002505</v>
       </c>
       <c r="D99" s="5">
-        <v>3.0676363269534157</v>
+        <v>3.0677499735360936</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>304.27587464999999</v>
+        <v>304.28424891999998</v>
       </c>
       <c r="C100" s="5">
-        <v>0.62903195999996342</v>
+        <v>0.64299338999995825</v>
       </c>
       <c r="D100" s="5">
-        <v>2.5144290979325579</v>
+        <v>2.5709366122412369</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>303.77313770000001</v>
+        <v>303.77695389000002</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.50273694999998497</v>
+        <v>-0.50729502999996612</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.9647702342609152</v>
+        <v>-1.9823668025645391</v>
       </c>
       <c r="E101" s="5">
-        <v>2.1084494670187359</v>
+        <v>2.1082558721873923</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>304.60755724000001</v>
+        <v>304.60570276999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.83441953999999896</v>
+        <v>0.82874887999997782</v>
       </c>
       <c r="D102" s="5">
-        <v>3.3464782197448528</v>
+        <v>3.3233510795661392</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>305.1393127</v>
+        <v>305.13920254999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.5317554599999994</v>
+        <v>0.53349977999999965</v>
       </c>
       <c r="D103" s="5">
-        <v>2.1150790139453202</v>
+        <v>2.1220971328781424</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>305.33548390999999</v>
+        <v>305.33064373000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.1961712099999886</v>
+        <v>0.19144118000002663</v>
       </c>
       <c r="D104" s="5">
-        <v>0.77420246520425451</v>
+        <v>0.7554709078589017</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>304.81712766999999</v>
+        <v>304.81624054000002</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.5183562400000028</v>
+        <v>-0.5144031899999959</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.0182792558343654</v>
+        <v>-2.0030614035622341</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>305.71671801999997</v>
+        <v>305.70794329</v>
       </c>
       <c r="C106" s="5">
-        <v>0.89959034999998266</v>
+        <v>0.89170274999997901</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5995495969781688</v>
+        <v>3.5674898359189466</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>306.73936413000001</v>
+        <v>306.7527675</v>
       </c>
       <c r="C107" s="5">
-        <v>1.0226461100000392</v>
+        <v>1.0448242100000016</v>
       </c>
       <c r="D107" s="5">
-        <v>4.0887736559119148</v>
+        <v>4.1792426517650139</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>305.00140121999999</v>
+        <v>304.99790942999999</v>
       </c>
       <c r="C108" s="5">
-        <v>-1.7379629100000216</v>
+        <v>-1.7548580700000116</v>
       </c>
       <c r="D108" s="5">
-        <v>-6.5911856915622735</v>
+        <v>-6.652976285638978</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>307.92577915999999</v>
+        <v>307.92915235999999</v>
       </c>
       <c r="C109" s="5">
-        <v>2.9243779399999994</v>
+        <v>2.9312429299999962</v>
       </c>
       <c r="D109" s="5">
-        <v>12.132259504492859</v>
+        <v>12.162408788896562</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>307.46249621999999</v>
+        <v>307.45975927000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.46328293999999914</v>
+        <v>-0.46939308999998275</v>
       </c>
       <c r="D110" s="5">
-        <v>-1.7905684178085357</v>
+        <v>-1.8139665455344511</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>307.47222285999999</v>
+        <v>307.46561910999998</v>
       </c>
       <c r="C111" s="5">
-        <v>9.7266399999966779E-3</v>
+        <v>5.8598399999709727E-3</v>
       </c>
       <c r="D111" s="5">
-        <v>3.7968855408188062E-2</v>
+        <v>2.2873058785832789E-2</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>308.69898934000003</v>
+        <v>308.70865350000003</v>
       </c>
       <c r="C112" s="5">
-        <v>1.2267664800000375</v>
+        <v>1.243034390000048</v>
       </c>
       <c r="D112" s="5">
-        <v>4.8942882979235991</v>
+        <v>4.960749452291302</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>310.26835722999999</v>
+        <v>310.27135527000002</v>
       </c>
       <c r="C113" s="5">
-        <v>1.5693678899999668</v>
+        <v>1.5627017699999897</v>
       </c>
       <c r="D113" s="5">
-        <v>6.274077392832722</v>
+        <v>6.2464800004893517</v>
       </c>
       <c r="E113" s="5">
-        <v>2.1381810054628803</v>
+        <v>2.1378848187251442</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>310.75800407000003</v>
+        <v>310.75766743000003</v>
       </c>
       <c r="C114" s="5">
-        <v>0.48964684000003444</v>
+        <v>0.48631216000001132</v>
       </c>
       <c r="D114" s="5">
-        <v>1.9102919903597249</v>
+        <v>1.8971513351512259</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>309.91189326</v>
+        <v>309.91227038</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.84611081000002741</v>
+        <v>-0.84539705000003096</v>
       </c>
       <c r="D115" s="5">
-        <v>-3.2187923482017711</v>
+        <v>-3.2161209775565358</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>310.35172643999999</v>
+        <v>310.34637545999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.43983317999999372</v>
+        <v>0.43410507999999481</v>
       </c>
       <c r="D116" s="5">
-        <v>1.7164208034177175</v>
+        <v>1.6938926964110035</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>310.72607211000002</v>
+        <v>310.72718673000003</v>
       </c>
       <c r="C117" s="5">
-        <v>0.37434567000002517</v>
+        <v>0.38081127000003789</v>
       </c>
       <c r="D117" s="5">
-        <v>1.4570788929041179</v>
+        <v>1.4824409982284958</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>310.56135623</v>
+        <v>310.54919278</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.16471588000001702</v>
+        <v>-0.1779939500000296</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.63426859201275443</v>
+        <v>-0.68523481110547291</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>313.06869148999999</v>
+        <v>313.07729676999998</v>
       </c>
       <c r="C119" s="5">
-        <v>2.5073352599999907</v>
+        <v>2.5281039899999769</v>
       </c>
       <c r="D119" s="5">
-        <v>10.130264247796884</v>
+        <v>10.218386000713808</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>310.19095549000002</v>
+        <v>310.18939318999998</v>
       </c>
       <c r="C120" s="5">
-        <v>-2.8777359999999703</v>
+        <v>-2.8879035799999997</v>
       </c>
       <c r="D120" s="5">
-        <v>-10.489515079645418</v>
+        <v>-10.524442148816393</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>311.89007755</v>
+        <v>311.89515097999998</v>
       </c>
       <c r="C121" s="5">
-        <v>1.6991220599999792</v>
+        <v>1.7057577900000069</v>
       </c>
       <c r="D121" s="5">
-        <v>6.7748902383222509</v>
+        <v>6.8021894639512581</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>312.06070554000001</v>
+        <v>312.05895308999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.17062799000001405</v>
+        <v>0.163802110000006</v>
       </c>
       <c r="D122" s="5">
-        <v>0.65847173703501571</v>
+        <v>0.63204348938932231</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>312.91505243</v>
+        <v>312.90742244</v>
       </c>
       <c r="C123" s="5">
-        <v>0.85434688999998798</v>
+        <v>0.84846935000001622</v>
       </c>
       <c r="D123" s="5">
-        <v>3.3352337261276288</v>
+        <v>3.3119634377698048</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>312.83604887000001</v>
+        <v>312.84611032999999</v>
       </c>
       <c r="C124" s="5">
-        <v>-7.9003559999989648E-2</v>
+        <v>-6.1312110000017128E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.30255091611482987</v>
+        <v>-0.23487871522732684</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>313.49676744999999</v>
+        <v>313.50091048000002</v>
       </c>
       <c r="C125" s="5">
-        <v>0.66071857999997974</v>
+        <v>0.65480015000002822</v>
       </c>
       <c r="D125" s="5">
-        <v>2.5640825574086534</v>
+        <v>2.5407669190071536</v>
       </c>
       <c r="E125" s="5">
-        <v>1.0405219045933167</v>
+        <v>1.0408808789936774</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>314.01970053999997</v>
+        <v>314.01957747</v>
       </c>
       <c r="C126" s="5">
-        <v>0.52293308999998089</v>
+        <v>0.51866698999998562</v>
       </c>
       <c r="D126" s="5">
-        <v>2.0201450100613805</v>
+        <v>2.0034876550905745</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>314.60201287000001</v>
+        <v>314.60227918999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.58231233000003613</v>
+        <v>0.58270171999998865</v>
       </c>
       <c r="D127" s="5">
-        <v>2.2480943238811557</v>
+        <v>2.2496138821436862</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>315.00536113999999</v>
+        <v>315.00085342</v>
       </c>
       <c r="C128" s="5">
-        <v>0.40334826999998086</v>
+        <v>0.39857423000000836</v>
       </c>
       <c r="D128" s="5">
-        <v>1.5494039574243113</v>
+        <v>1.5309358997206202</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>316.07792193</v>
+        <v>316.08110228999999</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0725607900000114</v>
+        <v>1.0802488699999913</v>
       </c>
       <c r="D129" s="5">
-        <v>4.1632673790259256</v>
+        <v>4.1937358146731496</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>322.59137292999998</v>
+        <v>322.57348960000002</v>
       </c>
       <c r="C130" s="5">
-        <v>6.513450999999975</v>
+        <v>6.4923873100000264</v>
       </c>
       <c r="D130" s="5">
-        <v>27.732981544906753</v>
+        <v>27.632622998250223</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>317.18286395000001</v>
+        <v>317.18745326999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-5.408508979999965</v>
+        <v>-5.3860363300000245</v>
       </c>
       <c r="D131" s="5">
-        <v>-18.363644562094585</v>
+        <v>-18.295132480194287</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>316.70266106999998</v>
+        <v>316.70298466000003</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.48020288000003575</v>
+        <v>-0.48446860999996488</v>
       </c>
       <c r="D132" s="5">
-        <v>-1.8017030353364105</v>
+        <v>-1.8175476065231067</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>315.09150707999999</v>
+        <v>315.09576977</v>
       </c>
       <c r="C133" s="5">
-        <v>-1.6111539899999912</v>
+        <v>-1.6072148900000229</v>
       </c>
       <c r="D133" s="5">
-        <v>-5.9367848712787445</v>
+        <v>-5.9226669010302269</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>319.14358909999999</v>
+        <v>319.14309743000001</v>
       </c>
       <c r="C134" s="5">
-        <v>4.0520820200000003</v>
+        <v>4.0473276600000077</v>
       </c>
       <c r="D134" s="5">
-        <v>16.571699644349614</v>
+        <v>16.550622233704935</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>316.14568879000001</v>
+        <v>316.13915149000002</v>
       </c>
       <c r="C135" s="5">
-        <v>-2.9979003099999773</v>
+        <v>-3.0039459399999942</v>
       </c>
       <c r="D135" s="5">
-        <v>-10.707770287210428</v>
+        <v>-10.728274156419815</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>315.77095335000001</v>
+        <v>315.77766752999997</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.37473543999999492</v>
+        <v>-0.36148396000004368</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.4131537641012382</v>
+        <v>-1.3635233882303921</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>316.64941858999998</v>
+        <v>316.65582031000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.87846523999996862</v>
+        <v>0.87815278000005037</v>
       </c>
       <c r="D137" s="5">
-        <v>3.3899200995200385</v>
+        <v>3.3886226846033374</v>
       </c>
       <c r="E137" s="5">
-        <v>1.0056407170140336</v>
+        <v>1.0063479002882403</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>315.48398951000001</v>
+        <v>315.48389007999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-1.1654290799999671</v>
+        <v>-1.1719302300000436</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.3282869367140435</v>
+        <v>-4.3518560368789423</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>316.11097839000001</v>
+        <v>316.11121226</v>
       </c>
       <c r="C139" s="5">
-        <v>0.62698887999999897</v>
+        <v>0.62732218000002149</v>
       </c>
       <c r="D139" s="5">
-        <v>2.4111063234376617</v>
+        <v>2.4124028580114754</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>316.93524664</v>
+        <v>316.93213064000003</v>
       </c>
       <c r="C140" s="5">
-        <v>0.82426824999998871</v>
+        <v>0.82091838000002326</v>
       </c>
       <c r="D140" s="5">
-        <v>3.1743007621682029</v>
+        <v>3.1612130518267278</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>318.64790435999998</v>
+        <v>318.65173662000001</v>
       </c>
       <c r="C141" s="5">
-        <v>1.7126577199999815</v>
+        <v>1.719605979999983</v>
       </c>
       <c r="D141" s="5">
-        <v>6.6808132517015562</v>
+        <v>6.7087992128978424</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>319.08937177000001</v>
+        <v>319.07827022999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.44146741000002976</v>
+        <v>0.42653360999997858</v>
       </c>
       <c r="D142" s="5">
-        <v>1.6752544718494411</v>
+        <v>1.6181471448485807</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>318.14990096999998</v>
+        <v>318.14844799999997</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.9394708000000378</v>
+        <v>-0.92982223000001341</v>
       </c>
       <c r="D143" s="5">
-        <v>-3.4764155536351149</v>
+        <v>-3.4414001251925841</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>321.55423245999998</v>
+        <v>321.55583969999998</v>
       </c>
       <c r="C144" s="5">
-        <v>3.4043314900000041</v>
+        <v>3.4073917000000051</v>
       </c>
       <c r="D144" s="5">
-        <v>13.623785885271156</v>
+        <v>13.636828755549836</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>325.45807108000002</v>
+        <v>325.46103878999998</v>
       </c>
       <c r="C145" s="5">
-        <v>3.9038386200000446</v>
+        <v>3.9051990899999964</v>
       </c>
       <c r="D145" s="5">
-        <v>15.581889353069656</v>
+        <v>15.587604120942444</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>326.80139679000001</v>
+        <v>326.80185843999999</v>
       </c>
       <c r="C146" s="5">
-        <v>1.3433257099999878</v>
+        <v>1.3408196500000145</v>
       </c>
       <c r="D146" s="5">
-        <v>5.0669911687865721</v>
+        <v>5.057276000606481</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>325.76629864</v>
+        <v>325.76035148</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.0350981500000103</v>
+        <v>-1.0415069599999924</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.7353154807553524</v>
+        <v>-3.7580336216619825</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>327.37428879999999</v>
+        <v>327.37767925000003</v>
       </c>
       <c r="C148" s="5">
-        <v>1.6079901599999857</v>
+        <v>1.6173277700000313</v>
       </c>
       <c r="D148" s="5">
-        <v>6.0867083776352748</v>
+        <v>6.1231395242364206</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>327.64848856999998</v>
+        <v>327.65704670000002</v>
       </c>
       <c r="C149" s="5">
-        <v>0.27419976999999562</v>
+        <v>0.27936744999999519</v>
       </c>
       <c r="D149" s="5">
-        <v>1.0097302873223635</v>
+        <v>1.0288387758895512</v>
       </c>
       <c r="E149" s="5">
-        <v>3.4735797175871941</v>
+        <v>3.4741904883447194</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>328.83112885999998</v>
+        <v>328.83032229999998</v>
       </c>
       <c r="C150" s="5">
-        <v>1.1826402899999948</v>
+        <v>1.173275599999954</v>
       </c>
       <c r="D150" s="5">
-        <v>4.418404660923736</v>
+        <v>4.3826090812981056</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>330.28099859999998</v>
+        <v>330.28055542999999</v>
       </c>
       <c r="C151" s="5">
-        <v>1.4498697399999969</v>
+        <v>1.4502331300000151</v>
       </c>
       <c r="D151" s="5">
-        <v>5.4212077880416931</v>
+        <v>5.4226132911871394</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>330.93238762999999</v>
+        <v>330.93181542000002</v>
       </c>
       <c r="C152" s="5">
-        <v>0.65138903000001847</v>
+        <v>0.65125999000002821</v>
       </c>
       <c r="D152" s="5">
-        <v>2.3925135330627345</v>
+        <v>2.3920376693836731</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>331.24510832999999</v>
+        <v>331.24888134999998</v>
       </c>
       <c r="C153" s="5">
-        <v>0.31272069999999985</v>
+        <v>0.31706592999995564</v>
       </c>
       <c r="D153" s="5">
-        <v>1.139874441910238</v>
+        <v>1.155798475350478</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>332.59859268999998</v>
+        <v>332.58913710000002</v>
       </c>
       <c r="C154" s="5">
-        <v>1.3534843599999817</v>
+        <v>1.3402557500000398</v>
       </c>
       <c r="D154" s="5">
-        <v>5.0149681170115867</v>
+        <v>4.9647995108704546</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>333.09027968999999</v>
+        <v>333.08900907999998</v>
       </c>
       <c r="C155" s="5">
-        <v>0.49168700000001309</v>
+        <v>0.49987197999996624</v>
       </c>
       <c r="D155" s="5">
-        <v>1.7884785962270389</v>
+        <v>1.8185495869649682</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>334.27696730000002</v>
+        <v>334.27802414000001</v>
       </c>
       <c r="C156" s="5">
-        <v>1.1866876100000354</v>
+        <v>1.1890150600000311</v>
       </c>
       <c r="D156" s="5">
-        <v>4.3599663759340324</v>
+        <v>4.368703153117881</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>335.04824094000003</v>
+        <v>335.04869749</v>
       </c>
       <c r="C157" s="5">
-        <v>0.77127364000000398</v>
+        <v>0.77067334999998138</v>
       </c>
       <c r="D157" s="5">
-        <v>2.8041543388952483</v>
+        <v>2.8019351177593022</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>336.23323477000002</v>
+        <v>336.23378018</v>
       </c>
       <c r="C158" s="5">
-        <v>1.1849938299999963</v>
+        <v>1.1850826900000015</v>
       </c>
       <c r="D158" s="5">
-        <v>4.3276823744494264</v>
+        <v>4.3280072239011425</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>340.58065684000002</v>
+        <v>340.57687032000001</v>
       </c>
       <c r="C159" s="5">
-        <v>4.3474220699999933</v>
+        <v>4.3430901400000153</v>
       </c>
       <c r="D159" s="5">
-        <v>16.668087605939608</v>
+        <v>16.650252731221492</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>340.24704824999998</v>
+        <v>340.24672220000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.33360859000003984</v>
+        <v>-0.33014811999998983</v>
       </c>
       <c r="D160" s="5">
-        <v>-1.1691227421071537</v>
+        <v>-1.157072993700814</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>340.97494964999999</v>
+        <v>340.98488587999998</v>
       </c>
       <c r="C161" s="5">
-        <v>0.72790140000000747</v>
+        <v>0.73816367999995691</v>
       </c>
       <c r="D161" s="5">
-        <v>2.5976213458222208</v>
+        <v>2.6346844469491204</v>
       </c>
       <c r="E161" s="5">
-        <v>4.0673043047329438</v>
+        <v>4.067618662327388</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>340.33188417999997</v>
+        <v>340.33062133999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.64306547000001046</v>
+        <v>-0.65426453999998557</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.2398249954305838</v>
+        <v>-2.2783554475801937</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>341.44128289000002</v>
+        <v>341.43992722000002</v>
       </c>
       <c r="C163" s="5">
-        <v>1.1093987100000504</v>
+        <v>1.1093058800000222</v>
       </c>
       <c r="D163" s="5">
-        <v>3.9826058196924974</v>
+        <v>3.9822816171806164</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>341.25585612999998</v>
+        <v>341.25714005999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.18542676000004121</v>
+        <v>-0.18278716000003215</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.64974186135778877</v>
+        <v>-0.64052236282083896</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>341.46442789999998</v>
+        <v>341.46705608000002</v>
       </c>
       <c r="C165" s="5">
-        <v>0.20857176999999183</v>
+        <v>0.20991602000003695</v>
       </c>
       <c r="D165" s="5">
-        <v>0.73589707660315362</v>
+        <v>0.74065321240455173</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>341.50084534000001</v>
+        <v>341.4960221</v>
       </c>
       <c r="C166" s="5">
-        <v>3.6417440000036549E-2</v>
+        <v>2.8966019999984383E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.12805600699927755</v>
+        <v>0.10184129054804369</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>342.41621033000001</v>
+        <v>342.41428076</v>
       </c>
       <c r="C167" s="5">
-        <v>0.91536499000000049</v>
+        <v>0.91825865999999223</v>
       </c>
       <c r="D167" s="5">
-        <v>3.2643463841955045</v>
+        <v>3.2748657305624818</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>339.77977220000002</v>
+        <v>339.77960880000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.6364381299999877</v>
+        <v>-2.6346719599999915</v>
       </c>
       <c r="D168" s="5">
-        <v>-8.8580212941288146</v>
+        <v>-8.8523838692120655</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>342.05678559</v>
+        <v>342.05642958999999</v>
       </c>
       <c r="C169" s="5">
-        <v>2.2770133899999792</v>
+        <v>2.2768207899999879</v>
       </c>
       <c r="D169" s="5">
-        <v>8.3448499397733791</v>
+        <v>8.3441220422145079</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>340.43844632000003</v>
+        <v>340.43824955999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.6183392699999786</v>
+        <v>-1.6181800300000191</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.5320098941676115</v>
+        <v>-5.5314852522604152</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>341.46791822</v>
+        <v>341.46518400999997</v>
       </c>
       <c r="C171" s="5">
-        <v>1.0294718999999759</v>
+        <v>1.0269344499999988</v>
       </c>
       <c r="D171" s="5">
-        <v>3.6897158563885979</v>
+        <v>3.6804721705953725</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>341.63296402999998</v>
+        <v>341.63180197000003</v>
       </c>
       <c r="C172" s="5">
-        <v>0.16504580999998097</v>
+        <v>0.16661796000005324</v>
       </c>
       <c r="D172" s="5">
-        <v>0.58155485845401422</v>
+        <v>0.58711406996978521</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>341.79953253000002</v>
+        <v>341.80886294999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.16656850000003942</v>
+        <v>0.17706097999996473</v>
       </c>
       <c r="D173" s="5">
-        <v>0.58665029289595161</v>
+        <v>0.62371209528482296</v>
       </c>
       <c r="E173" s="5">
-        <v>0.24183092653768945</v>
+        <v>0.24164621486770788</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>343.95275090000001</v>
+        <v>343.95090132000001</v>
       </c>
       <c r="C174" s="5">
-        <v>2.1532183699999905</v>
+        <v>2.142038370000023</v>
       </c>
       <c r="D174" s="5">
-        <v>7.827087318083259</v>
+        <v>7.7848166082714831</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>342.73023609000001</v>
+        <v>342.72840812999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.2225148100000069</v>
+        <v>-1.2224931900000229</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.1827737622128991</v>
+        <v>-4.1827232848732017</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>342.65087963000002</v>
+        <v>342.65216316999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-7.9356459999985418E-2</v>
+        <v>-7.6244959999996809E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.27749689049049175</v>
+        <v>-0.26663120086850567</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>342.10739624000001</v>
+        <v>342.10880811999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.54348339000000578</v>
+        <v>-0.54335505000000239</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.8868203858912858</v>
+        <v>-1.8863716998705704</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>342.10307657999999</v>
+        <v>342.10333092000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-4.3196600000214858E-3</v>
+        <v>-5.4771999999729815E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.5150891475290695E-2</v>
+        <v>-1.9210441581796189E-2</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>344.67083508000002</v>
+        <v>344.66875841000001</v>
       </c>
       <c r="C179" s="5">
-        <v>2.5677585000000249</v>
+        <v>2.5654274899999905</v>
       </c>
       <c r="D179" s="5">
-        <v>9.3882509067051636</v>
+        <v>9.3793664563992962</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>343.16325835999999</v>
+        <v>343.16220716999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-1.5075767200000314</v>
+        <v>-1.5065512400000216</v>
       </c>
       <c r="D180" s="5">
-        <v>-5.1243078175983836</v>
+        <v>-5.120935656066572</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>344.01672435</v>
+        <v>344.01592933000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.85346599000001788</v>
+        <v>0.85372216000001799</v>
       </c>
       <c r="D181" s="5">
-        <v>3.025630592532158</v>
+        <v>3.0265606036421477</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>343.94108912000002</v>
+        <v>343.94027167000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-7.5635229999988951E-2</v>
+        <v>-7.5657659999990301E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.26351220137418307</v>
+        <v>-0.26359086113549868</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>342.79800869000002</v>
+        <v>342.79652102</v>
       </c>
       <c r="C183" s="5">
-        <v>-1.1430804299999977</v>
+        <v>-1.1437506500000154</v>
       </c>
       <c r="D183" s="5">
-        <v>-3.9160741456561454</v>
+        <v>-3.9183375612399485</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>342.31939105999999</v>
+        <v>342.31767968000003</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.47861763000003066</v>
+        <v>-0.47884133999997402</v>
       </c>
       <c r="D184" s="5">
-        <v>-1.6626443337020125</v>
+        <v>-1.6634226707481714</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>343.76782212000001</v>
+        <v>343.77591590999998</v>
       </c>
       <c r="C185" s="5">
-        <v>1.4484310600000185</v>
+        <v>1.4582362299999545</v>
       </c>
       <c r="D185" s="5">
-        <v>5.1973166339023491</v>
+        <v>5.2333551399434963</v>
       </c>
       <c r="E185" s="5">
-        <v>0.5758608197707904</v>
+        <v>0.57548331047452272</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>344.16615922</v>
+        <v>344.16414022999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.39833709999999201</v>
+        <v>0.38822432000000617</v>
       </c>
       <c r="D186" s="5">
-        <v>1.3993824878618222</v>
+        <v>1.3636024286320936</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>344.10001828999998</v>
+        <v>344.09828168000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-6.6140930000017306E-2</v>
+        <v>-6.5858549999973093E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.23036918767540548</v>
+        <v>-0.22938803588155032</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>344.87518254000003</v>
+        <v>344.87554433000003</v>
       </c>
       <c r="C188" s="5">
-        <v>0.77516425000004574</v>
+        <v>0.77726265000001149</v>
       </c>
       <c r="D188" s="5">
-        <v>2.7370217581354384</v>
+        <v>2.7445372986382166</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>345.69090191999999</v>
+        <v>345.69087646000003</v>
       </c>
       <c r="C189" s="5">
-        <v>0.8157193799999618</v>
+        <v>0.8153321300000016</v>
       </c>
       <c r="D189" s="5">
-        <v>2.8755277321445671</v>
+        <v>2.8741417670688163</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>345.86588173000001</v>
+        <v>345.86987885000002</v>
       </c>
       <c r="C190" s="5">
-        <v>0.17497981000002483</v>
+        <v>0.17900238999999374</v>
       </c>
       <c r="D190" s="5">
-        <v>0.6091028777165608</v>
+        <v>0.62314538617429527</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>343.26707127999998</v>
+        <v>343.26482894999998</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.5988104500000304</v>
+        <v>-2.60504990000004</v>
       </c>
       <c r="D191" s="5">
-        <v>-8.6532577745182078</v>
+        <v>-8.6730842122585408</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>349.62624726000001</v>
+        <v>349.62499749</v>
       </c>
       <c r="C192" s="5">
-        <v>6.3591759800000318</v>
+        <v>6.3601685400000179</v>
       </c>
       <c r="D192" s="5">
-        <v>24.641483128980667</v>
+        <v>24.645907100629682</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>351.90983659</v>
+        <v>351.90937764</v>
       </c>
       <c r="C193" s="5">
-        <v>2.2835893299999839</v>
+        <v>2.2843801500000041</v>
       </c>
       <c r="D193" s="5">
-        <v>8.125600561605161</v>
+        <v>8.1285464943541719</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>348.91647684999998</v>
+        <v>348.91615667999997</v>
       </c>
       <c r="C194" s="5">
-        <v>-2.9933597400000167</v>
+        <v>-2.9932209600000306</v>
       </c>
       <c r="D194" s="5">
-        <v>-9.743005849544728</v>
+        <v>-9.7425871742923054</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>349.59699497000003</v>
+        <v>349.59583841</v>
       </c>
       <c r="C195" s="5">
-        <v>0.68051812000004475</v>
+        <v>0.67968173000002707</v>
       </c>
       <c r="D195" s="5">
-        <v>2.3657206079536808</v>
+        <v>2.3627839913084037</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>351.24035973000002</v>
+        <v>351.23871279999997</v>
       </c>
       <c r="C196" s="5">
-        <v>1.6433647599999972</v>
+        <v>1.6428743899999745</v>
       </c>
       <c r="D196" s="5">
-        <v>5.7890381079850117</v>
+        <v>5.787285448053292</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>351.82301317000002</v>
+        <v>351.82843910999998</v>
       </c>
       <c r="C197" s="5">
-        <v>0.58265344000000141</v>
+        <v>0.5897263100000032</v>
       </c>
       <c r="D197" s="5">
-        <v>2.0088768973937965</v>
+        <v>2.03349805339057</v>
       </c>
       <c r="E197" s="5">
-        <v>2.3432068191618471</v>
+        <v>2.3423756078678082</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>352.65948500000002</v>
+        <v>352.65789953000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.83647182999999359</v>
+        <v>0.82946042000003217</v>
       </c>
       <c r="D198" s="5">
-        <v>2.8906479534180241</v>
+        <v>2.8660583797822881</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>352.45951410999999</v>
+        <v>352.45853675000001</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.19997089000003143</v>
+        <v>-0.19936278000000129</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.6783260094420096</v>
+        <v>-0.67627266539980191</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>352.38009197000002</v>
+        <v>352.37924363000002</v>
       </c>
       <c r="C200" s="5">
-        <v>-7.9422139999962837E-2</v>
+        <v>-7.9293119999988448E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>-0.27006942466052397</v>
+        <v>-0.26963199065133114</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>349.57071837000001</v>
+        <v>349.57084363000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-2.8093736000000149</v>
+        <v>-2.808400000000006</v>
       </c>
       <c r="D201" s="5">
-        <v>-9.1585225072506447</v>
+        <v>-9.1555074809727586</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>350.23271886999999</v>
+        <v>350.23586826000002</v>
       </c>
       <c r="C202" s="5">
-        <v>0.66200049999997646</v>
+        <v>0.66502463000000489</v>
       </c>
       <c r="D202" s="5">
-        <v>2.2963228971940808</v>
+        <v>2.3069220562754733</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>350.26628950000003</v>
+        <v>350.26509365999999</v>
       </c>
       <c r="C203" s="5">
-        <v>3.3570630000042456E-2</v>
+        <v>2.9225399999972979E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>0.11508348093416387</v>
+        <v>0.10017985920058869</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>350.89274339999997</v>
+        <v>350.89227284999998</v>
       </c>
       <c r="C204" s="5">
-        <v>0.6264538999999445</v>
+        <v>0.62717918999999256</v>
       </c>
       <c r="D204" s="5">
-        <v>2.1674472296788316</v>
+        <v>2.1699888829751046</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>355.48321455000001</v>
+        <v>355.48343706999998</v>
       </c>
       <c r="C205" s="5">
-        <v>4.5904711500000417</v>
+        <v>4.591164219999996</v>
       </c>
       <c r="D205" s="5">
-        <v>16.879014671349914</v>
+        <v>16.881773479185579</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>355.33593739000003</v>
+        <v>355.33621905000001</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.14727715999998736</v>
+        <v>-0.14721801999996842</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.49603026928687344</v>
+        <v>-0.49583122925166423</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>356.31647072999999</v>
+        <v>356.31585833999998</v>
       </c>
       <c r="C207" s="5">
-        <v>0.98053333999996539</v>
+        <v>0.97963928999996597</v>
       </c>
       <c r="D207" s="5">
-        <v>3.3620667977659835</v>
+        <v>3.358951931679699</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>356.45887562000001</v>
+        <v>356.45733874000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.14240489000002299</v>
+        <v>0.14148040000003448</v>
       </c>
       <c r="D208" s="5">
-        <v>0.48064574845347874</v>
+        <v>0.47751940985560903</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>356.29531784</v>
+        <v>356.29763919999999</v>
       </c>
       <c r="C209" s="5">
-        <v>-0.16355778000001919</v>
+        <v>-0.15969954000001962</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.549221232443875</v>
+        <v>-0.53629961415722072</v>
       </c>
       <c r="E209" s="5">
-        <v>1.271180253305082</v>
+        <v>1.2702782359792941</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>356.10677769</v>
+        <v>356.10564048999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.18854014999999436</v>
+        <v>-0.19199871000000712</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.63315696399561805</v>
+        <v>-0.64473293728251058</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>356.92034259000002</v>
+        <v>356.91981595999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.81356490000001713</v>
+        <v>0.81417547000000923</v>
       </c>
       <c r="D211" s="5">
-        <v>2.7762433032122003</v>
+        <v>2.7783620921523866</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>357.72320575999998</v>
+        <v>357.72165242</v>
       </c>
       <c r="C212" s="5">
-        <v>0.80286316999996643</v>
+        <v>0.80183646000000408</v>
       </c>
       <c r="D212" s="5">
-        <v>2.7329489250895067</v>
+        <v>2.7294147822673809</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>358.92945539999999</v>
+        <v>358.93045484999999</v>
       </c>
       <c r="C213" s="5">
-        <v>1.20624964000001</v>
+        <v>1.2088024299999915</v>
       </c>
       <c r="D213" s="5">
-        <v>4.1223188027433411</v>
+        <v>4.1312239306621867</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>359.34364515999999</v>
+        <v>359.34543308000002</v>
       </c>
       <c r="C214" s="5">
-        <v>0.4141897599999993</v>
+        <v>0.41497823000003109</v>
       </c>
       <c r="D214" s="5">
-        <v>1.3935730041843897</v>
+        <v>1.3962388509291213</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>359.07483939000002</v>
+        <v>359.07421276000002</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.26880576999997174</v>
+        <v>-0.27122031999999763</v>
       </c>
       <c r="D215" s="5">
-        <v>-0.89397185406985269</v>
+        <v>-0.90196418953599755</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>359.09614241000003</v>
+        <v>359.09649366000002</v>
       </c>
       <c r="C216" s="5">
-        <v>2.1303020000004835E-2</v>
+        <v>2.2280899999998383E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>7.1216259926809578E-2</v>
+        <v>7.4486570673948371E-2</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>361.31219555000001</v>
+        <v>361.31297637</v>
       </c>
       <c r="C217" s="5">
-        <v>2.2160531399999854</v>
+        <v>2.2164827099999798</v>
       </c>
       <c r="D217" s="5">
-        <v>7.6620319948287996</v>
+        <v>7.6635602663536639</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>361.75706774999998</v>
+        <v>361.75805953000003</v>
       </c>
       <c r="C218" s="5">
-        <v>0.44487219999996341</v>
+        <v>0.44508316000002424</v>
       </c>
       <c r="D218" s="5">
-        <v>1.4875687048758968</v>
+        <v>1.4882756633744165</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>364.46893168000003</v>
+        <v>364.46855187</v>
       </c>
       <c r="C219" s="5">
-        <v>2.7118639300000495</v>
+        <v>2.7104923399999734</v>
       </c>
       <c r="D219" s="5">
-        <v>9.3759574656881117</v>
+        <v>9.3709914917995185</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>366.52029792000002</v>
+        <v>366.51851056999999</v>
       </c>
       <c r="C220" s="5">
-        <v>2.051366239999993</v>
+        <v>2.0499586999999906</v>
       </c>
       <c r="D220" s="5">
-        <v>6.9670959535861554</v>
+        <v>6.9621741376240998</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>367.23367322000001</v>
+        <v>367.23362307999997</v>
       </c>
       <c r="C221" s="5">
-        <v>0.7133752999999956</v>
+        <v>0.7151125099999831</v>
       </c>
       <c r="D221" s="5">
-        <v>2.3607806059252834</v>
+        <v>2.3666030712912622</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0700250136074025</v>
+        <v>3.0693394164930998</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>371.41039280000001</v>
+        <v>371.40963368000001</v>
       </c>
       <c r="C222" s="5">
-        <v>4.1767195799999968</v>
+        <v>4.1760106000000405</v>
       </c>
       <c r="D222" s="5">
-        <v>14.535117038632395</v>
+        <v>14.532495562658898</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>368.75568972999997</v>
+        <v>368.75568473999999</v>
       </c>
       <c r="C223" s="5">
-        <v>-2.6547030700000391</v>
+        <v>-2.6539489400000207</v>
       </c>
       <c r="D223" s="5">
-        <v>-8.2478740133135382</v>
+        <v>-8.2456385137112846</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>369.24843897</v>
+        <v>369.24609965000002</v>
       </c>
       <c r="C224" s="5">
-        <v>0.49274924000002329</v>
+        <v>0.49041491000002679</v>
       </c>
       <c r="D224" s="5">
-        <v>1.6153355544739734</v>
+        <v>1.6076270922201763</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>367.78817413000002</v>
+        <v>367.79054012</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.4602648399999794</v>
+        <v>-1.4555595300000164</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.6437608647564073</v>
+        <v>-4.6291492111769195</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>367.83549009000001</v>
+        <v>367.83700241999998</v>
       </c>
       <c r="C226" s="5">
-        <v>4.7315959999991719E-2</v>
+        <v>4.6462299999973311E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>0.15448931952790623</v>
+        <v>0.15169915728800998</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>368.45980305</v>
+        <v>368.45907756999998</v>
       </c>
       <c r="C227" s="5">
-        <v>0.62431295999999747</v>
+        <v>0.62207515000000058</v>
       </c>
       <c r="D227" s="5">
-        <v>2.055834188933181</v>
+        <v>2.0483880055346848</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>372.80851034</v>
+        <v>372.80940844999998</v>
       </c>
       <c r="C228" s="5">
-        <v>4.348707289999993</v>
+        <v>4.3503308800000013</v>
       </c>
       <c r="D228" s="5">
-        <v>15.119375525941138</v>
+        <v>15.125423582917685</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>372.56589342000001</v>
+        <v>372.56677356</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.24261691999998902</v>
+        <v>-0.24263488999997662</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.77814876820847534</v>
+        <v>-0.77820432947872664</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>372.83980358999997</v>
+        <v>372.84063142000002</v>
       </c>
       <c r="C230" s="5">
-        <v>0.27391016999996509</v>
+        <v>0.27385786000002099</v>
       </c>
       <c r="D230" s="5">
-        <v>0.88581529028695094</v>
+        <v>0.88564333650411609</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>369.83992245000002</v>
+        <v>369.83907103000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-2.9998811399999568</v>
+        <v>-3.0015603900000087</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.2392186228482451</v>
+        <v>-9.2441440422651233</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>373.00211152000003</v>
+        <v>373.00004725000002</v>
       </c>
       <c r="C232" s="5">
-        <v>3.1621890700000108</v>
+        <v>3.1609762200000091</v>
       </c>
       <c r="D232" s="5">
-        <v>10.756700976254052</v>
+        <v>10.752405357198015</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>373.23771486999999</v>
+        <v>373.23732432999998</v>
       </c>
       <c r="C233" s="5">
-        <v>0.23560334999996257</v>
+        <v>0.23727707999995573</v>
       </c>
       <c r="D233" s="5">
-        <v>0.76060770780097542</v>
+        <v>0.76603425045058682</v>
       </c>
       <c r="E233" s="5">
-        <v>1.6349376671684235</v>
+        <v>1.6348451973560607</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>377.10980167000002</v>
+        <v>377.10884936000002</v>
       </c>
       <c r="C234" s="5">
-        <v>3.8720868000000337</v>
+        <v>3.8715250300000434</v>
       </c>
       <c r="D234" s="5">
-        <v>13.184663673853203</v>
+        <v>13.182654983862108</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>374.98542665000002</v>
+        <v>374.98526376000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.1243750200000022</v>
+        <v>-2.1235856000000126</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.554405728231572</v>
+        <v>-6.5520610756621078</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>375.35673832999998</v>
+        <v>375.35538021000002</v>
       </c>
       <c r="C236" s="5">
-        <v>0.37131167999996251</v>
+        <v>0.37011645000001181</v>
       </c>
       <c r="D236" s="5">
-        <v>1.1947362737844358</v>
+        <v>1.1908701085598494</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>377.74902911999999</v>
+        <v>377.75252608</v>
       </c>
       <c r="C237" s="5">
-        <v>2.3922907900000041</v>
+        <v>2.3971458699999744</v>
       </c>
       <c r="D237" s="5">
-        <v>7.9219246739912874</v>
+        <v>7.9386005967481799</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>377.32486610000001</v>
+        <v>377.32569289999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.42416301999998041</v>
+        <v>-0.42683318000001691</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.3391534422054208</v>
+        <v>-1.3475188654350934</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>378.13955758999998</v>
+        <v>378.13912758999999</v>
       </c>
       <c r="C239" s="5">
-        <v>0.81469148999997287</v>
+        <v>0.81343469000000823</v>
       </c>
       <c r="D239" s="5">
-        <v>2.6219403361815941</v>
+        <v>2.6178416651474246</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>377.25824610000001</v>
+        <v>377.25961511000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.88131148999997322</v>
+        <v>-0.87951247999995985</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.7612079686982205</v>
+        <v>-2.7556465510069961</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>375.09350461999998</v>
+        <v>375.09464822000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.164741480000032</v>
+        <v>-2.1649668900000165</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.6725009662088164</v>
+        <v>-6.673150521966309</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>378.20213303999998</v>
+        <v>378.20304396</v>
       </c>
       <c r="C242" s="5">
-        <v>3.1086284200000023</v>
+        <v>3.1083957399999917</v>
       </c>
       <c r="D242" s="5">
-        <v>10.411208364262702</v>
+        <v>10.410360032197708</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>383.32215794000001</v>
+        <v>383.31878167999997</v>
       </c>
       <c r="C243" s="5">
-        <v>5.1200249000000326</v>
+        <v>5.1157377199999701</v>
       </c>
       <c r="D243" s="5">
-        <v>17.511239051399798</v>
+        <v>17.495423365176421</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>383.89650691000003</v>
+        <v>383.89506066000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.57434897000001683</v>
+        <v>0.57627898000004052</v>
       </c>
       <c r="D244" s="5">
-        <v>1.8129059214108567</v>
+        <v>1.8190645242182502</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>384.04829612999998</v>
+        <v>384.04715604</v>
       </c>
       <c r="C245" s="5">
-        <v>0.15178921999995509</v>
+        <v>0.15209537999999156</v>
       </c>
       <c r="D245" s="5">
-        <v>0.47550235396529583</v>
+        <v>0.47646533555674164</v>
       </c>
       <c r="E245" s="5">
-        <v>2.8964332459717745</v>
+        <v>2.896235452712248</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>383.59280223000002</v>
+        <v>383.59216626</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.45549389999996492</v>
+        <v>-0.45498978000000534</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.4139919931242195</v>
+        <v>-1.4124413995965757</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>384.66970779000002</v>
+        <v>384.66981977</v>
       </c>
       <c r="C247" s="5">
-        <v>1.0769055600000002</v>
+        <v>1.0776535100000046</v>
       </c>
       <c r="D247" s="5">
-        <v>3.4214107311426822</v>
+        <v>3.4238296267647961</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>385.46944859000001</v>
+        <v>385.46937857</v>
       </c>
       <c r="C248" s="5">
-        <v>0.79974079999999503</v>
+        <v>0.79955879999999979</v>
       </c>
       <c r="D248" s="5">
-        <v>2.523565232884839</v>
+        <v>2.5229836115883364</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>387.33261063999998</v>
+        <v>387.33515186</v>
       </c>
       <c r="C249" s="5">
-        <v>1.8631620499999713</v>
+        <v>1.8657732899999928</v>
       </c>
       <c r="D249" s="5">
-        <v>5.9568906470273131</v>
+        <v>5.9654639001665455</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>396.54147573</v>
+        <v>396.54253168000002</v>
       </c>
       <c r="C250" s="5">
-        <v>9.2088650900000175</v>
+        <v>9.2073798200000283</v>
       </c>
       <c r="D250" s="5">
-        <v>32.572872255509381</v>
+        <v>32.566671324648212</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>392.03174014000001</v>
+        <v>392.03139651999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.5097355899999911</v>
+        <v>-4.5111351600000376</v>
       </c>
       <c r="D251" s="5">
-        <v>-12.825123275740502</v>
+        <v>-12.828825765282515</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>389.41654388000001</v>
+        <v>389.42036637000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.6151962600000047</v>
+        <v>-2.6110301499999764</v>
       </c>
       <c r="D252" s="5">
-        <v>-7.717784438523001</v>
+        <v>-7.7059430537220752</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>387.64381159999999</v>
+        <v>387.64255510999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.7727322800000138</v>
+        <v>-1.7778112600000213</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.3280143288834791</v>
+        <v>-5.3428470367119729</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>385.96248063000002</v>
+        <v>385.96526461000002</v>
       </c>
       <c r="C254" s="5">
-        <v>-1.6813309699999763</v>
+        <v>-1.6772904999999696</v>
       </c>
       <c r="D254" s="5">
-        <v>-5.0823875695081844</v>
+        <v>-5.0704791244629677</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>386.11176735999999</v>
+        <v>386.10739031999998</v>
       </c>
       <c r="C255" s="5">
-        <v>0.14928672999997161</v>
+        <v>0.14212570999995933</v>
       </c>
       <c r="D255" s="5">
-        <v>0.46513762041389128</v>
+        <v>0.44277738660212229</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>386.45718676000001</v>
+        <v>386.45747008000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.34541940000002569</v>
+        <v>0.35007976000002827</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0788297905927946</v>
+        <v>1.0934703622089703</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>384.69612388000002</v>
+        <v>384.68633454000002</v>
       </c>
       <c r="C257" s="5">
-        <v>-1.7610628799999972</v>
+        <v>-1.7711355399999889</v>
       </c>
       <c r="D257" s="5">
-        <v>-5.333336963425495</v>
+        <v>-5.3630732105740879</v>
       </c>
       <c r="E257" s="5">
-        <v>0.16868392765392315</v>
+        <v>0.16643229612496313</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>389.43807609999999</v>
+        <v>389.44423588000001</v>
       </c>
       <c r="C258" s="5">
-        <v>4.7419522199999733</v>
+        <v>4.7579013399999894</v>
       </c>
       <c r="D258" s="5">
-        <v>15.836974831853157</v>
+        <v>15.894348129823953</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>385.30174692999998</v>
+        <v>385.30068281000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-4.1363291700000104</v>
+        <v>-4.1435530699999958</v>
       </c>
       <c r="D259" s="5">
-        <v>-12.026716004626813</v>
+        <v>-12.04632703244709</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>385.02166062999999</v>
+        <v>385.02074363999998</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.28008629999999357</v>
+        <v>-0.27993917000003421</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.86883342218069259</v>
+        <v>-0.86838123285039037</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>384.87153789000001</v>
+        <v>384.87317464</v>
       </c>
       <c r="C261" s="5">
-        <v>-0.15012273999997205</v>
+        <v>-0.14756899999997586</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.46688663002576458</v>
+        <v>-0.45896224092960569</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>382.37253637999999</v>
+        <v>382.37327951999998</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.4990015100000278</v>
+        <v>-2.4998951200000192</v>
       </c>
       <c r="D262" s="5">
-        <v>-7.5193743077241031</v>
+        <v>-7.521936962020459</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>382.06528116999999</v>
+        <v>382.06381893000002</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.30725520999999389</v>
+        <v>-0.30946058999995785</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.96000907126707613</v>
+        <v>-0.96686719723104719</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>381.21404776000003</v>
+        <v>381.21758045000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.85123340999996344</v>
+        <v>-0.8462384800000109</v>
       </c>
       <c r="D264" s="5">
-        <v>-2.6410551755310263</v>
+        <v>-2.6257560290745996</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>377.18197270000002</v>
+        <v>377.19302263999998</v>
       </c>
       <c r="C265" s="5">
-        <v>-4.032075060000011</v>
+        <v>-4.024557810000033</v>
       </c>
       <c r="D265" s="5">
-        <v>-11.979389069869061</v>
+        <v>-11.95823125306914</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>375.78796202000001</v>
+        <v>375.78864809999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-1.3940106800000081</v>
+        <v>-1.4043745399999921</v>
       </c>
       <c r="D266" s="5">
-        <v>-4.345978216694002</v>
+        <v>-4.3775043052869833</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>373.18763295000002</v>
+        <v>373.17988352999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.6003290699999866</v>
+        <v>-2.6087645700000053</v>
       </c>
       <c r="D267" s="5">
-        <v>-7.9947619772922867</v>
+        <v>-8.0197009261630203</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>371.94701244999999</v>
+        <v>371.94807551999997</v>
       </c>
       <c r="C268" s="5">
-        <v>-1.2406205000000341</v>
+        <v>-1.2318080100000088</v>
       </c>
       <c r="D268" s="5">
-        <v>-3.917127626901773</v>
+        <v>-3.8898856402378668</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>371.48063237999997</v>
+        <v>371.46109021000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.4663800700000138</v>
+        <v>-0.48698530999996592</v>
       </c>
       <c r="D269" s="5">
-        <v>-1.4943326521817069</v>
+        <v>-1.5598750233832614</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.4353066432565416</v>
+        <v>-3.4379293316500248</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>372.55683683000001</v>
+        <v>372.56896742999999</v>
       </c>
       <c r="C270" s="5">
-        <v>1.0762044500000343</v>
+        <v>1.1078772199999776</v>
       </c>
       <c r="D270" s="5">
-        <v>3.5324131791919733</v>
+        <v>3.6382783245112238</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>371.50069244999997</v>
+        <v>371.49788396999998</v>
       </c>
       <c r="C271" s="5">
-        <v>-1.0561443800000347</v>
+        <v>-1.0710834600000112</v>
       </c>
       <c r="D271" s="5">
-        <v>-3.3492830401493423</v>
+        <v>-3.3958030419739438</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>371.63727485999999</v>
+        <v>371.63353755999998</v>
       </c>
       <c r="C272" s="5">
-        <v>0.13658241000001681</v>
+        <v>0.13565359000000399</v>
       </c>
       <c r="D272" s="5">
-        <v>0.44207377836680273</v>
+        <v>0.43906476949111539</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>371.32803268999999</v>
+        <v>371.32646352</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.30924217000000453</v>
+        <v>-0.30707403999997496</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.99397181278312319</v>
+        <v>-0.98704449058388821</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>371.86633469999998</v>
+        <v>371.87781934999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.53830200999999533</v>
+        <v>0.55135582999997723</v>
       </c>
       <c r="D274" s="5">
-        <v>1.7535378184952322</v>
+        <v>1.7964166454418118</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>370.4639871</v>
+        <v>370.45441008</v>
       </c>
       <c r="C275" s="5">
-        <v>-1.4023475999999846</v>
+        <v>-1.4234092699999792</v>
       </c>
       <c r="D275" s="5">
-        <v>-4.4326376421514606</v>
+        <v>-4.49767977232014</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>373.00114872</v>
+        <v>373.00314668999999</v>
       </c>
       <c r="C276" s="5">
-        <v>2.5371616200000062</v>
+        <v>2.5487366099999917</v>
       </c>
       <c r="D276" s="5">
-        <v>8.5350657465304458</v>
+        <v>8.5757195811296363</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>373.76012501999998</v>
+        <v>373.79104311999998</v>
       </c>
       <c r="C277" s="5">
-        <v>0.75897629999997207</v>
+        <v>0.78789642999998932</v>
       </c>
       <c r="D277" s="5">
-        <v>2.469251733782718</v>
+        <v>2.5644224872570565</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>373.5208432</v>
+        <v>373.51632341999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.23928181999997378</v>
+        <v>-0.27471969999999146</v>
       </c>
       <c r="D278" s="5">
-        <v>-0.76554258887492344</v>
+        <v>-0.87839000186523686</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>372.95599962</v>
+        <v>372.94653054999998</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.56484358000000157</v>
+        <v>-0.56979287000001477</v>
       </c>
       <c r="D279" s="5">
-        <v>-1.7996402144320967</v>
+        <v>-1.8152987982311242</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>373.39880502</v>
+        <v>373.39704380000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.44280539999999746</v>
+        <v>0.45051325000002862</v>
       </c>
       <c r="D280" s="5">
-        <v>1.4340836755713404</v>
+        <v>1.4592499474787246</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>374.39013648000002</v>
+        <v>374.36077260000002</v>
       </c>
       <c r="C281" s="5">
-        <v>0.99133146000002625</v>
+        <v>0.9637288000000126</v>
       </c>
       <c r="D281" s="5">
-        <v>3.2327975822218802</v>
+        <v>3.141517108631442</v>
       </c>
       <c r="E281" s="5">
-        <v>0.78321824784228777</v>
+        <v>0.78061537706701767</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>373.67994160000001</v>
+        <v>373.69648345000002</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.71019488000001729</v>
+        <v>-0.66428915000000188</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.2527258740173139</v>
+        <v>-2.1086958898160035</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>374.64219663</v>
+        <v>374.63734270999998</v>
       </c>
       <c r="C283" s="5">
-        <v>0.96225502999999435</v>
+        <v>0.94085925999996789</v>
       </c>
       <c r="D283" s="5">
-        <v>3.1342363309889043</v>
+        <v>3.0634412301207892</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>374.67662053999999</v>
+        <v>374.67019570999997</v>
       </c>
       <c r="C284" s="5">
-        <v>3.442390999998679E-2</v>
+        <v>3.2852999999988697E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.11031745698688589</v>
+        <v>0.1052821368194401</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>375.85050411999998</v>
+        <v>375.84776576000002</v>
       </c>
       <c r="C285" s="5">
-        <v>1.1738835799999947</v>
+        <v>1.1775700500000426</v>
       </c>
       <c r="D285" s="5">
-        <v>3.825136922109329</v>
+        <v>3.837424754321983</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>376.19826626999998</v>
+        <v>376.22195178999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.34776214999999411</v>
+        <v>0.37418602999997574</v>
       </c>
       <c r="D286" s="5">
-        <v>1.1159885121330815</v>
+        <v>1.2012579659389955</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>375.34497355000002</v>
+        <v>375.32715667999997</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.85329271999995626</v>
+        <v>-0.89479511000001821</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.6881396090246867</v>
+        <v>-2.8170048826749339</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>377.29442361999998</v>
+        <v>377.29194787</v>
       </c>
       <c r="C288" s="5">
-        <v>1.9494500699999548</v>
+        <v>1.9647911900000281</v>
       </c>
       <c r="D288" s="5">
-        <v>6.4136609667854394</v>
+        <v>6.4659108597573178</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>375.19001598</v>
+        <v>375.24936503999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.1044076399999767</v>
+        <v>-2.0425828300000148</v>
       </c>
       <c r="D289" s="5">
-        <v>-6.4915970827561171</v>
+        <v>-6.3065668070053205</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>380.26884292</v>
+        <v>380.26005676</v>
       </c>
       <c r="C290" s="5">
-        <v>5.078826939999999</v>
+        <v>5.0106917200000112</v>
       </c>
       <c r="D290" s="5">
-        <v>17.509679661771994</v>
+        <v>17.254336017051308</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>380.60387143000003</v>
+        <v>380.57531082999998</v>
       </c>
       <c r="C291" s="5">
-        <v>0.3350285100000292</v>
+        <v>0.3152540699999804</v>
       </c>
       <c r="D291" s="5">
-        <v>1.0623748872454764</v>
+        <v>0.99940720930444815</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>380.77554362000001</v>
+        <v>380.77227142999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.17167218999998113</v>
+        <v>0.19696060000001125</v>
       </c>
       <c r="D292" s="5">
-        <v>0.5426073436922918</v>
+        <v>0.62281140712974192</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>380.99230567000001</v>
+        <v>380.96990624</v>
       </c>
       <c r="C293" s="5">
-        <v>0.21676204999999982</v>
+        <v>0.19763481000001093</v>
       </c>
       <c r="D293" s="5">
-        <v>0.68526043366965439</v>
+        <v>0.62462523874251552</v>
       </c>
       <c r="E293" s="5">
-        <v>1.7634463482594009</v>
+        <v>1.7654450262238885</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>381.28027287999998</v>
+        <v>381.28657853999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.2879672099999766</v>
+        <v>0.31667229999999336</v>
       </c>
       <c r="D294" s="5">
-        <v>0.91078165964044722</v>
+        <v>1.0020447042386804</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>381.90164379999999</v>
+        <v>381.89735481999998</v>
       </c>
       <c r="C295" s="5">
-        <v>0.62137092000000393</v>
+        <v>0.61077627999998185</v>
       </c>
       <c r="D295" s="5">
-        <v>1.97325972300193</v>
+        <v>1.9392854824707983</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>382.13326917000001</v>
+        <v>382.12891202999998</v>
       </c>
       <c r="C296" s="5">
-        <v>0.23162537000001748</v>
+        <v>0.2315572100000054</v>
       </c>
       <c r="D296" s="5">
-        <v>0.73023907293277013</v>
+        <v>0.73003169567167348</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>382.52278869000003</v>
+        <v>382.51974042000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.38951952000002166</v>
+        <v>0.39082839000002423</v>
       </c>
       <c r="D297" s="5">
-        <v>1.2300757527463846</v>
+        <v>1.2342465045675155</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>382.60513415000003</v>
+        <v>382.64119151</v>
       </c>
       <c r="C298" s="5">
-        <v>8.2345459999999093E-2</v>
+        <v>0.12145108999999366</v>
       </c>
       <c r="D298" s="5">
-        <v>0.25862937725751323</v>
+        <v>0.3816694019240563</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>384.49629822000003</v>
+        <v>384.47522825999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.8911640700000021</v>
+        <v>1.8340367499999957</v>
       </c>
       <c r="D299" s="5">
-        <v>6.0953703955231919</v>
+        <v>5.9057935416032992</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>384.61123885000001</v>
+        <v>384.61073496</v>
       </c>
       <c r="C300" s="5">
-        <v>0.11494062999997823</v>
+        <v>0.13550670000000764</v>
       </c>
       <c r="D300" s="5">
-        <v>0.35931622676375063</v>
+        <v>0.42375582753555463</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>383.76598242</v>
+        <v>383.82559098000002</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.84525643000000628</v>
+        <v>-0.78514397999998664</v>
       </c>
       <c r="D301" s="5">
-        <v>-2.6055838919799346</v>
+        <v>-2.4223608864103352</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>385.83356674999999</v>
+        <v>385.82811571000002</v>
       </c>
       <c r="C302" s="5">
-        <v>2.0675843299999883</v>
+        <v>2.0025247300000046</v>
       </c>
       <c r="D302" s="5">
-        <v>6.6601979101800879</v>
+        <v>6.4435465594159691</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>386.70249432000003</v>
+        <v>386.66024742000002</v>
       </c>
       <c r="C303" s="5">
-        <v>0.8689275700000394</v>
+        <v>0.83213170999999875</v>
       </c>
       <c r="D303" s="5">
-        <v>2.7362213128694357</v>
+        <v>2.6190123459688852</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>387.51516236999998</v>
+        <v>387.51668538000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.81266804999995657</v>
+        <v>0.85643795999999384</v>
       </c>
       <c r="D304" s="5">
-        <v>2.5511932580271512</v>
+        <v>2.6905752897369073</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>387.23198676999999</v>
+        <v>387.20338577000001</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.28317559999999276</v>
+        <v>-0.31329961000000139</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.87338080587344713</v>
+        <v>-0.96587395040707014</v>
       </c>
       <c r="E305" s="5">
-        <v>1.6377446492067849</v>
+        <v>1.6362131044736827</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>388.09554087999999</v>
+        <v>388.09764167999998</v>
       </c>
       <c r="C306" s="5">
-        <v>0.86355410999999549</v>
+        <v>0.89425590999996984</v>
       </c>
       <c r="D306" s="5">
-        <v>2.7091513850117543</v>
+        <v>2.8069062379713072</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>388.00318161000001</v>
+        <v>388.00324522</v>
       </c>
       <c r="C307" s="5">
-        <v>-9.2359269999974458E-2</v>
+        <v>-9.4396459999984472E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.28520341293682971</v>
+        <v>-0.29148422241305205</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>388.46196950000001</v>
+        <v>388.46388646999998</v>
       </c>
       <c r="C308" s="5">
-        <v>0.45878788999999642</v>
+        <v>0.46064124999998057</v>
       </c>
       <c r="D308" s="5">
-        <v>1.4281842315699844</v>
+        <v>1.433991138615287</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>388.27613351000002</v>
+        <v>388.27852881000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.18583598999998685</v>
+        <v>-0.18535765999996556</v>
       </c>
       <c r="D309" s="5">
-        <v>-0.57255893094884103</v>
+        <v>-0.57108625541287816</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>388.45532422000002</v>
+        <v>388.48364769</v>
       </c>
       <c r="C310" s="5">
-        <v>0.17919071000000031</v>
+        <v>0.20511887999998635</v>
       </c>
       <c r="D310" s="5">
-        <v>0.55521180614077625</v>
+        <v>0.63577837232933199</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>389.11159182</v>
+        <v>389.10190703000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.6562675999999783</v>
+        <v>0.61825934000000871</v>
       </c>
       <c r="D311" s="5">
-        <v>2.0462585277653211</v>
+        <v>1.92656702622096</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>390.05022023999999</v>
+        <v>390.05105455</v>
       </c>
       <c r="C312" s="5">
-        <v>0.93862841999998636</v>
+        <v>0.9491475199999968</v>
       </c>
       <c r="D312" s="5">
-        <v>2.9333965061054901</v>
+        <v>2.9667878915373258</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>390.91979124</v>
+        <v>390.96377182999998</v>
       </c>
       <c r="C313" s="5">
-        <v>0.86957100000000764</v>
+        <v>0.9127172799999812</v>
       </c>
       <c r="D313" s="5">
-        <v>2.7083065347635715</v>
+        <v>2.8444154279579248</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>392.20919913</v>
+        <v>392.21138528</v>
       </c>
       <c r="C314" s="5">
-        <v>1.2894078900000068</v>
+        <v>1.2476134500000171</v>
       </c>
       <c r="D314" s="5">
-        <v>4.0306734705862546</v>
+        <v>3.8972771186841948</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>394.00486797999997</v>
+        <v>393.95235159999999</v>
       </c>
       <c r="C315" s="5">
-        <v>1.79566884999997</v>
+        <v>1.7409663199999841</v>
       </c>
       <c r="D315" s="5">
-        <v>5.6344908386450898</v>
+        <v>5.4586020375619437</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>394.10803601999999</v>
+        <v>394.11751876</v>
       </c>
       <c r="C316" s="5">
-        <v>0.10316804000001412</v>
+        <v>0.16516716000000997</v>
       </c>
       <c r="D316" s="5">
-        <v>0.31466640677055846</v>
+        <v>0.50426977677822116</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>394.65896215999999</v>
+        <v>394.62570313999998</v>
       </c>
       <c r="C317" s="5">
-        <v>0.5509261400000014</v>
+        <v>0.50818437999998878</v>
       </c>
       <c r="D317" s="5">
-        <v>1.690445288156317</v>
+        <v>1.5583287142602709</v>
       </c>
       <c r="E317" s="5">
-        <v>1.917965365400276</v>
+        <v>1.9169040464973808</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>397.21586435</v>
+        <v>397.21451709000002</v>
       </c>
       <c r="C318" s="5">
-        <v>2.5569021900000166</v>
+        <v>2.5888139500000307</v>
       </c>
       <c r="D318" s="5">
-        <v>8.0576182948940875</v>
+        <v>8.1625515761533549</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>396.58404340999999</v>
+        <v>396.58917121000002</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.63182094000001143</v>
+        <v>-0.62534587999999758</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.8921380255240705</v>
+        <v>-1.8729208162208577</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>397.12077701999999</v>
+        <v>397.12861791</v>
       </c>
       <c r="C320" s="5">
-        <v>0.53673360999999886</v>
+        <v>0.53944669999998496</v>
       </c>
       <c r="D320" s="5">
-        <v>1.6362139356662642</v>
+        <v>1.6445252489876383</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>400.12373259999998</v>
+        <v>400.13350881999997</v>
       </c>
       <c r="C321" s="5">
-        <v>3.0029555799999912</v>
+        <v>3.0048909099999719</v>
       </c>
       <c r="D321" s="5">
-        <v>9.4612550476609556</v>
+        <v>9.4674137860078389</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>400.71494897000002</v>
+        <v>400.73063669999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.59121637000004057</v>
+        <v>0.59712788000001638</v>
       </c>
       <c r="D322" s="5">
-        <v>1.7875813181807088</v>
+        <v>1.8055576442800758</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>401.87532621000003</v>
+        <v>401.87609214999998</v>
       </c>
       <c r="C323" s="5">
-        <v>1.1603772400000025</v>
+        <v>1.1454554499999858</v>
       </c>
       <c r="D323" s="5">
-        <v>3.5308025412597921</v>
+        <v>3.4845437147396741</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>402.89575551000001</v>
+        <v>402.89684201</v>
       </c>
       <c r="C324" s="5">
-        <v>1.0204292999999893</v>
+        <v>1.0207498600000235</v>
       </c>
       <c r="D324" s="5">
-        <v>3.0899175150265412</v>
+        <v>3.09089581542068</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>403.28344139000001</v>
+        <v>403.30314850000002</v>
       </c>
       <c r="C325" s="5">
-        <v>0.38768587999999227</v>
+        <v>0.40630649000001995</v>
       </c>
       <c r="D325" s="5">
-        <v>1.1608290613956962</v>
+        <v>1.216890194143061</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>403.53766740999998</v>
+        <v>403.54215167000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.25422601999997596</v>
+        <v>0.2390031699999895</v>
       </c>
       <c r="D326" s="5">
-        <v>0.75909681683301589</v>
+        <v>0.71345948116623426</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>403.98381311000003</v>
+        <v>403.95110965999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.44614570000004505</v>
+        <v>0.40895798999997623</v>
       </c>
       <c r="D327" s="5">
-        <v>1.3348006334847895</v>
+        <v>1.2229061926694484</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>404.31437493999999</v>
+        <v>404.32438377</v>
       </c>
       <c r="C328" s="5">
-        <v>0.33056182999996508</v>
+        <v>0.37327411000001121</v>
       </c>
       <c r="D328" s="5">
-        <v>0.98633721211704994</v>
+        <v>1.1145221903943847</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>406.28535025999997</v>
+        <v>406.23746861000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.9709753199999795</v>
+        <v>1.9130848400000104</v>
       </c>
       <c r="D329" s="5">
-        <v>6.0092508865789762</v>
+        <v>5.827985228860233</v>
       </c>
       <c r="E329" s="5">
-        <v>2.9459328723634881</v>
+        <v>2.9424757124551837</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>404.27496947999998</v>
+        <v>404.27968688999999</v>
       </c>
       <c r="C330" s="5">
-        <v>-2.0103807799999913</v>
+        <v>-1.957781720000014</v>
       </c>
       <c r="D330" s="5">
-        <v>-5.7788759702155463</v>
+        <v>-5.6323108536485256</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>405.74386601999998</v>
+        <v>405.75251831999998</v>
       </c>
       <c r="C331" s="5">
-        <v>1.4688965400000029</v>
+        <v>1.4728314299999852</v>
       </c>
       <c r="D331" s="5">
-        <v>4.4482864170145131</v>
+        <v>4.4603892011249702</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>407.59448542000001</v>
+        <v>407.60408835999999</v>
       </c>
       <c r="C332" s="5">
-        <v>1.8506194000000278</v>
+        <v>1.8515700400000128</v>
       </c>
       <c r="D332" s="5">
-        <v>5.6126741697265503</v>
+        <v>5.615507306404055</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>408.20607071000001</v>
+        <v>408.22135082</v>
       </c>
       <c r="C333" s="5">
-        <v>0.61158528999999362</v>
+        <v>0.61726246000000629</v>
       </c>
       <c r="D333" s="5">
-        <v>1.8155038423475878</v>
+        <v>1.832453730611272</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>407.99736313</v>
+        <v>408.00021572000003</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.20870758000000933</v>
+        <v>-0.2211350999999695</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.61181359122254309</v>
+        <v>-0.64811145470599074</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>408.35687352999997</v>
+        <v>408.36400169000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.35951039999997647</v>
+        <v>0.36378596999998081</v>
       </c>
       <c r="D335" s="5">
-        <v>1.0625299523778553</v>
+        <v>1.0752208437481814</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>406.57188458000002</v>
+        <v>406.56842505999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.7849889499999563</v>
+        <v>-1.7955766300000278</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.1210930412585842</v>
+        <v>-5.1506503456464454</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>407.24458750000002</v>
+        <v>407.25484415</v>
       </c>
       <c r="C337" s="5">
-        <v>0.67270292000000609</v>
+        <v>0.68641909000001533</v>
       </c>
       <c r="D337" s="5">
-        <v>2.0036560326219366</v>
+        <v>2.0449075478235379</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>407.13548651000002</v>
+        <v>407.14072857000002</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.10910099000000173</v>
+        <v>-0.11411557999997513</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.32100722282877303</v>
+        <v>-0.33573044889487758</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>408.50805021999997</v>
+        <v>408.49135725999997</v>
       </c>
       <c r="C339" s="5">
-        <v>1.3725637099999517</v>
+        <v>1.3506286899999509</v>
       </c>
       <c r="D339" s="5">
-        <v>4.1213856055112741</v>
+        <v>4.0542621338415907</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>409.18956685000001</v>
+        <v>409.19059519000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.68151663000003282</v>
+        <v>0.69923793000003798</v>
       </c>
       <c r="D340" s="5">
-        <v>2.0204397482652681</v>
+        <v>2.0735578789843778</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>409.82608019000003</v>
+        <v>409.79152909999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.6365133400000218</v>
+        <v>0.60093390999998064</v>
       </c>
       <c r="D341" s="5">
-        <v>1.882708908194175</v>
+        <v>1.7766145746745954</v>
       </c>
       <c r="E341" s="5">
-        <v>0.87148845700053545</v>
+        <v>0.87487264583463453</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>408.16931740000001</v>
+        <v>408.16911762000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.6567627900000161</v>
+        <v>-1.6224114799999825</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.7446987325500238</v>
+        <v>-4.6488380074069084</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>410.43083130000002</v>
+        <v>410.43660296000002</v>
       </c>
       <c r="C343" s="5">
-        <v>2.2615139000000113</v>
+        <v>2.2674853400000075</v>
       </c>
       <c r="D343" s="5">
-        <v>6.8551517146402396</v>
+        <v>6.873812558332415</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>411.07382739000002</v>
+        <v>411.08116953000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.64299608999999691</v>
+        <v>0.64456656999999495</v>
       </c>
       <c r="D344" s="5">
-        <v>1.8962479026312762</v>
+        <v>1.9008924916958936</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>410.36652844999998</v>
+        <v>410.38436912999998</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.70729894000004379</v>
+        <v>-0.69680040000002919</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.0453077830534183</v>
+        <v>-2.0151958130758207</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>411.12693707</v>
+        <v>411.12492470000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.76040862000002107</v>
+        <v>0.74055557000002636</v>
       </c>
       <c r="D346" s="5">
-        <v>2.2464007162804389</v>
+        <v>2.1870714820026782</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>411.0094891</v>
+        <v>411.01360462999997</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.11744797000000062</v>
+        <v>-0.11132007000003341</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.34226979682902003</v>
+        <v>-0.32443989099538717</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>410.83563820000001</v>
+        <v>410.83273178000002</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.17385089999999082</v>
+        <v>-0.18087284999995745</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.50640296465088719</v>
+        <v>-0.52680216571904248</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>410.94818787000003</v>
+        <v>410.95762744000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.11254967000002125</v>
+        <v>0.12489565999999286</v>
       </c>
       <c r="D349" s="5">
-        <v>0.3292394264409193</v>
+        <v>0.36541791875468466</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>410.61541956999997</v>
+        <v>410.62029729</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.33276830000005475</v>
+        <v>-0.33733015000001387</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.96739276882797931</v>
+        <v>-0.98057231425011659</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>410.56583733999997</v>
+        <v>410.56695438999998</v>
       </c>
       <c r="C351" s="5">
-        <v>-4.9582229999998617E-2</v>
+        <v>-5.334290000001829E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.1448050272233492</v>
+        <v>-0.15577837815109463</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>411.95706018999999</v>
+        <v>411.94621053999998</v>
       </c>
       <c r="C352" s="5">
-        <v>1.3912228500000197</v>
+        <v>1.3792561500000033</v>
       </c>
       <c r="D352" s="5">
-        <v>4.1429054775363072</v>
+        <v>4.1065976594239384</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>412.52736719000001</v>
+        <v>412.50644818000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.57030700000001389</v>
+        <v>0.56023764000002529</v>
       </c>
       <c r="D353" s="5">
-        <v>1.6739690798737383</v>
+        <v>1.6442356477398334</v>
       </c>
       <c r="E353" s="5">
-        <v>0.65913008726716793</v>
+        <v>0.66251225006106473</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>412.25162623</v>
+        <v>412.23226777000002</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.27574096000000736</v>
+        <v>-0.27418040999998539</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.79916009444199743</v>
+        <v>-0.79469393690037027</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>413.73063230999998</v>
+        <v>413.74454032</v>
       </c>
       <c r="C355" s="5">
-        <v>1.4790060799999765</v>
+        <v>1.5122725499999774</v>
       </c>
       <c r="D355" s="5">
-        <v>4.3911286511063574</v>
+        <v>4.4921126333654637</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>414.09252928000001</v>
+        <v>414.09542415999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.36189697000003207</v>
+        <v>0.35088383999999451</v>
       </c>
       <c r="D356" s="5">
-        <v>1.0547242850808214</v>
+        <v>1.0224428733102142</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>413.55113096000002</v>
+        <v>413.56822996</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.54139831999998478</v>
+        <v>-0.52719419999999673</v>
       </c>
       <c r="D357" s="5">
-        <v>-1.5576869432700535</v>
+        <v>-1.5170947132191359</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>414.66927982999999</v>
+        <v>414.66699573</v>
       </c>
       <c r="C358" s="5">
-        <v>1.1181488699999704</v>
+        <v>1.09876577</v>
       </c>
       <c r="D358" s="5">
-        <v>3.2932151230914863</v>
+        <v>3.2351548362079319</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>415.06095182000001</v>
+        <v>415.06259849000003</v>
       </c>
       <c r="C359" s="5">
-        <v>0.39167199000002029</v>
+        <v>0.39560276000003114</v>
       </c>
       <c r="D359" s="5">
-        <v>1.1393555916154874</v>
+        <v>1.1508564567027424</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>416.56339392000001</v>
+        <v>416.55966645000001</v>
       </c>
       <c r="C360" s="5">
-        <v>1.5024420999999961</v>
+        <v>1.4970679599999812</v>
       </c>
       <c r="D360" s="5">
-        <v>4.4313049300426899</v>
+        <v>4.4151208255339469</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>417.73144506</v>
+        <v>417.74932491999999</v>
       </c>
       <c r="C361" s="5">
-        <v>1.1680511399999887</v>
+        <v>1.1896584699999835</v>
       </c>
       <c r="D361" s="5">
-        <v>3.41720197098212</v>
+        <v>3.4814434446690967</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>417.79518948999998</v>
+        <v>417.80531502999997</v>
       </c>
       <c r="C362" s="5">
-        <v>6.3744429999985641E-2</v>
+        <v>5.5990109999981996E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.18326977538709599</v>
+        <v>0.16095222212519911</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>420.22879111999998</v>
+        <v>420.23111596000001</v>
       </c>
       <c r="C363" s="5">
-        <v>2.4336016299999983</v>
+        <v>2.4258009300000367</v>
       </c>
       <c r="D363" s="5">
-        <v>7.2181783961171364</v>
+        <v>7.1941174041413314</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>421.04018349</v>
+        <v>421.02023001999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.8113923700000214</v>
+        <v>0.78911405999997442</v>
       </c>
       <c r="D364" s="5">
-        <v>2.3417664154145701</v>
+        <v>2.2767906300718233</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>421.42181685000003</v>
+        <v>421.41397357</v>
       </c>
       <c r="C365" s="5">
-        <v>0.38163336000002346</v>
+        <v>0.3937435500000106</v>
       </c>
       <c r="D365" s="5">
-        <v>1.0931260234330775</v>
+        <v>1.1280460251346991</v>
       </c>
       <c r="E365" s="5">
-        <v>2.1560871756426847</v>
+        <v>2.15936633943552</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>422.11896546999998</v>
+        <v>422.07701448</v>
       </c>
       <c r="C366" s="5">
-        <v>0.69714861999995037</v>
+        <v>0.66304091000000653</v>
       </c>
       <c r="D366" s="5">
-        <v>2.0032947258462386</v>
+        <v>1.9044705823439312</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>423.47431052000002</v>
+        <v>423.49544366999999</v>
       </c>
       <c r="C367" s="5">
-        <v>1.3553450500000395</v>
+        <v>1.4184291899999835</v>
       </c>
       <c r="D367" s="5">
-        <v>3.9217505944920239</v>
+        <v>4.1080909623252504</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>424.31742653999999</v>
+        <v>424.31761342999999</v>
       </c>
       <c r="C368" s="5">
-        <v>0.8431160199999681</v>
+        <v>0.82216976000000841</v>
       </c>
       <c r="D368" s="5">
-        <v>2.4154755632333602</v>
+        <v>2.3547048772887935</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>417.10987698999998</v>
+        <v>417.12722611999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-7.2075495500000102</v>
+        <v>-7.1903873100000055</v>
       </c>
       <c r="D369" s="5">
-        <v>-18.582968181618831</v>
+        <v>-18.542752221234394</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>412.59981801999999</v>
+        <v>412.60065967999998</v>
       </c>
       <c r="C370" s="5">
-        <v>-4.5100589699999887</v>
+        <v>-4.5265664400000105</v>
       </c>
       <c r="D370" s="5">
-        <v>-12.230687105277083</v>
+        <v>-12.272335602905438</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>411.63233566999997</v>
+        <v>411.63299430000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.96748235000001159</v>
+        <v>-0.96766537999997126</v>
       </c>
       <c r="D371" s="5">
-        <v>-2.7778066142565505</v>
+        <v>-2.7783197700232631</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>416.40255965</v>
+        <v>416.40024961</v>
       </c>
       <c r="C372" s="5">
-        <v>4.7702239800000257</v>
+        <v>4.7672553099999959</v>
       </c>
       <c r="D372" s="5">
-        <v>14.827758149765735</v>
+        <v>14.817909559878473</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>422.56967944000002</v>
+        <v>422.59655358999998</v>
       </c>
       <c r="C373" s="5">
-        <v>6.1671197900000152</v>
+        <v>6.1963039799999819</v>
       </c>
       <c r="D373" s="5">
-        <v>19.294191483917444</v>
+        <v>19.39321224519319</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>425.64592361000001</v>
+        <v>425.66151733999999</v>
       </c>
       <c r="C374" s="5">
-        <v>3.0762441699999954</v>
+        <v>3.064963750000004</v>
       </c>
       <c r="D374" s="5">
-        <v>9.094224272896124</v>
+        <v>9.0589356009837871</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>418.80088761000002</v>
+        <v>418.80597602</v>
       </c>
       <c r="C375" s="5">
-        <v>-6.8450359999999932</v>
+        <v>-6.8555413199999862</v>
       </c>
       <c r="D375" s="5">
-        <v>-17.679238516738938</v>
+        <v>-17.703422353544795</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>418.41112893000002</v>
+        <v>418.38893619999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.38975867999999991</v>
+        <v>-0.41703982000001361</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.1110860077958584</v>
+        <v>-1.1884166761308435</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>418.72544312000002</v>
+        <v>418.70526859</v>
       </c>
       <c r="C377" s="5">
-        <v>0.3143141900000046</v>
+        <v>0.31633239000001367</v>
       </c>
       <c r="D377" s="5">
-        <v>0.90518457518364848</v>
+        <v>0.91106944667849188</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.63982775029413075</v>
+        <v>-0.642765819332769</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>419.47970708999998</v>
+        <v>419.41653303999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.75426396999995404</v>
+        <v>0.71126444999998739</v>
       </c>
       <c r="D378" s="5">
-        <v>2.1831444289759139</v>
+        <v>2.0576217364723259</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>417.55448682000002</v>
+        <v>417.58832034</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.9252202699999543</v>
+        <v>-1.8282126999999946</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.3705351638624226</v>
+        <v>-5.10713322813735</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>417.83082782000002</v>
+        <v>417.83316361999999</v>
       </c>
       <c r="C380" s="5">
-        <v>0.27634100000000217</v>
+        <v>0.24484327999999778</v>
       </c>
       <c r="D380" s="5">
-        <v>0.7970670094370691</v>
+        <v>0.70586570566890661</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>419.29611805000002</v>
+        <v>419.31149477000002</v>
       </c>
       <c r="C381" s="5">
-        <v>1.4652902299999937</v>
+        <v>1.4783311500000309</v>
       </c>
       <c r="D381" s="5">
-        <v>4.2904033733512259</v>
+        <v>4.3293089556466269</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>419.6882109</v>
+        <v>419.69932808999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.39209284999998317</v>
+        <v>0.38783331999997017</v>
       </c>
       <c r="D382" s="5">
-        <v>1.1279353139996173</v>
+        <v>1.1155783822504928</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>420.59548195000002</v>
+        <v>420.6032955</v>
       </c>
       <c r="C383" s="5">
-        <v>0.90727105000001984</v>
+        <v>0.90396741000000702</v>
       </c>
       <c r="D383" s="5">
-        <v>2.6251956654913311</v>
+        <v>2.6154529310971064</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>426.97850503000001</v>
+        <v>426.98020828</v>
       </c>
       <c r="C384" s="5">
-        <v>6.3830230799999867</v>
+        <v>6.3769127799999978</v>
       </c>
       <c r="D384" s="5">
-        <v>19.81105975305606</v>
+        <v>19.790087785792053</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>425.80711545000003</v>
+        <v>425.84117527000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.1713895799999818</v>
+        <v>-1.1390330099999915</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.2429039175812635</v>
+        <v>-3.1546251710325435</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>426.88199863</v>
+        <v>426.89500824999999</v>
       </c>
       <c r="C386" s="5">
-        <v>1.0748831799999721</v>
+        <v>1.0538329799999815</v>
       </c>
       <c r="D386" s="5">
-        <v>3.0716246472689113</v>
+        <v>3.0104056790432709</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>426.52851742000001</v>
+        <v>426.52461124000001</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.353481209999984</v>
+        <v>-0.37039700999997649</v>
       </c>
       <c r="D387" s="5">
-        <v>-0.98915144296845003</v>
+        <v>-1.0362300855250361</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>426.58367147000001</v>
+        <v>426.55175388999999</v>
       </c>
       <c r="C388" s="5">
-        <v>5.5154049999998733E-2</v>
+        <v>2.7142649999973401E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>0.15528141329888001</v>
+        <v>7.6390861268538224E-2</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>427.29954207999998</v>
+        <v>427.25509584999998</v>
       </c>
       <c r="C389" s="5">
-        <v>0.71587060999996766</v>
+        <v>0.70334195999998883</v>
       </c>
       <c r="D389" s="5">
-        <v>2.0324689722069467</v>
+        <v>1.996725760547835</v>
       </c>
       <c r="E389" s="5">
-        <v>2.0476661021868514</v>
+        <v>2.0419679190547768</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>426.91184405000001</v>
+        <v>426.85342972000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.38769802999996728</v>
+        <v>-0.40166612999996687</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.0833687783947554</v>
+        <v>-1.1223152861986385</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>426.57384218999999</v>
+        <v>426.59702849000001</v>
       </c>
       <c r="C391" s="5">
-        <v>-0.33800186000001986</v>
+        <v>-0.25640122999999448</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.94595798688112964</v>
+        <v>-0.71843633411479146</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>427.05910620999998</v>
+        <v>427.06998121999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.48526401999998825</v>
+        <v>0.47295272999997451</v>
       </c>
       <c r="D392" s="5">
-        <v>1.3736755726978744</v>
+        <v>1.338539042809872</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>427.73850132000001</v>
+        <v>427.75792696000002</v>
       </c>
       <c r="C393" s="5">
-        <v>0.67939511000002994</v>
+        <v>0.68794574000003195</v>
       </c>
       <c r="D393" s="5">
-        <v>1.9258354473726591</v>
+        <v>1.9502383945494861</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>426.69890584000001</v>
+        <v>426.72793603000002</v>
       </c>
       <c r="C394" s="5">
-        <v>-1.0395954800000027</v>
+        <v>-1.0299909299999968</v>
       </c>
       <c r="D394" s="5">
-        <v>-2.8778630929180538</v>
+        <v>-2.8514986317799473</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>428.87373673000002</v>
+        <v>428.90159669000002</v>
       </c>
       <c r="C395" s="5">
-        <v>2.1748308900000097</v>
+        <v>2.1736606599999959</v>
       </c>
       <c r="D395" s="5">
-        <v>6.2906520453452242</v>
+        <v>6.2867320183342068</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>433.97290088</v>
+        <v>434.00225438000001</v>
       </c>
       <c r="C396" s="5">
-        <v>5.0991641499999787</v>
+        <v>5.1006576899999914</v>
       </c>
       <c r="D396" s="5">
-        <v>15.238583661908045</v>
+        <v>15.242287149579381</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>434.48066877000002</v>
+        <v>434.51836699</v>
       </c>
       <c r="C397" s="5">
-        <v>0.50776789000002509</v>
+        <v>0.51611260999999331</v>
       </c>
       <c r="D397" s="5">
-        <v>1.4131249556861292</v>
+        <v>1.4364027533760204</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>435.35799835</v>
+        <v>435.36021717</v>
       </c>
       <c r="C398" s="5">
-        <v>0.87732957999998007</v>
+        <v>0.84185017999999445</v>
       </c>
       <c r="D398" s="5">
-        <v>2.4502052804738161</v>
+        <v>2.3498542388350696</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>435.00224910999998</v>
+        <v>434.97749326000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.35574924000002284</v>
+        <v>-0.38272390999998152</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.97617524385411603</v>
+        <v>-1.0498308948379442</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>434.80873608000002</v>
+        <v>434.74656091999998</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.19351302999996278</v>
+        <v>-0.23093234000003804</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.5325221082146836</v>
+        <v>-0.63523069523856446</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>435.00431510999999</v>
+        <v>434.91416578000002</v>
       </c>
       <c r="C401" s="5">
-        <v>0.19557902999997623</v>
+        <v>0.16760486000003993</v>
       </c>
       <c r="D401" s="5">
-        <v>0.54110303123906522</v>
+        <v>0.46360997711167862</v>
       </c>
       <c r="E401" s="5">
-        <v>1.8031315906623435</v>
+        <v>1.7926222541039039</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>437.38465108000003</v>
+        <v>437.33235589999998</v>
       </c>
       <c r="C402" s="5">
-        <v>2.3803359700000328</v>
+        <v>2.4181901199999629</v>
       </c>
       <c r="D402" s="5">
-        <v>6.7676493915842961</v>
+        <v>6.880056380632249</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>437.68594218999999</v>
+        <v>437.69908648000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.30129110999996556</v>
+        <v>0.36673058000002356</v>
       </c>
       <c r="D403" s="5">
-        <v>0.82975538397012105</v>
+        <v>1.0109292154281135</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>438.49608714999999</v>
+        <v>438.54013129999998</v>
       </c>
       <c r="C404" s="5">
-        <v>0.81014496000000236</v>
+        <v>0.84104481999997915</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2439202410052816</v>
+        <v>2.3303418981210022</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>440.09398881999999</v>
+        <v>440.09256654000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.5979016699999988</v>
+        <v>1.5524352400000225</v>
       </c>
       <c r="D405" s="5">
-        <v>4.4615754261654983</v>
+        <v>4.3317013715888253</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>441.28401287999998</v>
+        <v>441.34390266000003</v>
       </c>
       <c r="C406" s="5">
-        <v>1.1900240599999847</v>
+        <v>1.251336120000019</v>
       </c>
       <c r="D406" s="5">
-        <v>3.2935221248242996</v>
+        <v>3.4658845574731645</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>441.92151335</v>
+        <v>442.00668416000002</v>
       </c>
       <c r="C407" s="5">
-        <v>0.63750047000002041</v>
+        <v>0.66278149999999414</v>
       </c>
       <c r="D407" s="5">
-        <v>1.7474195121202962</v>
+        <v>1.8170408963880336</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>440.17881146000002</v>
+        <v>440.27216040000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.742701889999978</v>
+        <v>-1.7345237600000019</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.6308588567898763</v>
+        <v>-4.6087250542057534</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>444.71971418999999</v>
+        <v>444.76714638999999</v>
       </c>
       <c r="C409" s="5">
-        <v>4.5409027299999707</v>
+        <v>4.4949859899999751</v>
       </c>
       <c r="D409" s="5">
-        <v>13.106348485145203</v>
+        <v>12.963385652353644</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>451.99949373999999</v>
+        <v>451.98299297</v>
       </c>
       <c r="C410" s="5">
-        <v>7.2797795500000007</v>
+        <v>7.2158465800000045</v>
       </c>
       <c r="D410" s="5">
-        <v>21.511896040338875</v>
+        <v>21.303331108348967</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>452.61927043999998</v>
+        <v>452.55764654000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.61977669999998852</v>
+        <v>0.57465357000000949</v>
       </c>
       <c r="D411" s="5">
-        <v>1.657892652598969</v>
+        <v>1.5364004078140869</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>453.62138431</v>
+        <v>453.47959169000001</v>
       </c>
       <c r="C412" s="5">
-        <v>1.0021138700000165</v>
+        <v>0.9219451499999991</v>
       </c>
       <c r="D412" s="5">
-        <v>2.689432022662297</v>
+        <v>2.4722037355171089</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>454.07665594999997</v>
+        <v>453.89129064999997</v>
       </c>
       <c r="C413" s="5">
-        <v>0.45527163999997811</v>
+        <v>0.41169895999996697</v>
       </c>
       <c r="D413" s="5">
-        <v>1.211035949670114</v>
+        <v>1.094896239252563</v>
       </c>
       <c r="E413" s="5">
-        <v>4.3844026777474898</v>
+        <v>4.3634184313047886</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>454.30457858</v>
+        <v>454.27463473</v>
       </c>
       <c r="C414" s="5">
-        <v>0.22792263000002322</v>
+        <v>0.38334408000002895</v>
       </c>
       <c r="D414" s="5">
-        <v>0.60400263135040877</v>
+        <v>1.018208017779898</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>455.65137408999999</v>
+        <v>455.64679239999998</v>
       </c>
       <c r="C415" s="5">
-        <v>1.3467955099999926</v>
+        <v>1.3721576699999787</v>
       </c>
       <c r="D415" s="5">
-        <v>3.6160056811294083</v>
+        <v>3.6854826893490067</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>456.74188910999999</v>
+        <v>456.84982463</v>
       </c>
       <c r="C416" s="5">
-        <v>1.090515019999998</v>
+        <v>1.2030322300000194</v>
       </c>
       <c r="D416" s="5">
-        <v>2.910079659074416</v>
+        <v>3.2147446405535129</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>458.70937096</v>
+        <v>458.68169777000003</v>
       </c>
       <c r="C417" s="5">
-        <v>1.9674818500000129</v>
+        <v>1.8318731400000274</v>
       </c>
       <c r="D417" s="5">
-        <v>5.2934177990286324</v>
+        <v>4.9193003052522721</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>459.97383665000001</v>
+        <v>460.06135399999999</v>
       </c>
       <c r="C418" s="5">
-        <v>1.2644656900000086</v>
+        <v>1.3796562299999664</v>
       </c>
       <c r="D418" s="5">
-        <v>3.3585021988498109</v>
+        <v>3.6697623661475998</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>459.03646567999999</v>
+        <v>459.21464284000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.93737097000001768</v>
+        <v>-0.84671115999998392</v>
       </c>
       <c r="D419" s="5">
-        <v>-2.4182305309862762</v>
+        <v>-2.1862983043106077</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>458.11323038</v>
+        <v>458.28654890000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.92323529999998755</v>
+        <v>-0.92809393999999656</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.3869757630897159</v>
+        <v>-2.3984775124926583</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>461.00832630000002</v>
+        <v>461.09421608000002</v>
       </c>
       <c r="C421" s="5">
-        <v>2.895095920000017</v>
+        <v>2.8076671800000099</v>
       </c>
       <c r="D421" s="5">
-        <v>7.8527487289114628</v>
+        <v>7.6045827607514216</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>461.67155137999998</v>
+        <v>461.65149202999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.66322507999996105</v>
+        <v>0.55727594999996199</v>
       </c>
       <c r="D422" s="5">
-        <v>1.7400938020593948</v>
+        <v>1.4599930123176508</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>462.19761589000001</v>
+        <v>462.10328190000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.52606451000002608</v>
+        <v>0.45178987000002735</v>
       </c>
       <c r="D423" s="5">
-        <v>1.3759755657853923</v>
+        <v>1.180707764337674</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>464.69878911000001</v>
+        <v>464.45424026000001</v>
       </c>
       <c r="C424" s="5">
-        <v>2.5011732199999983</v>
+        <v>2.3509583599999928</v>
       </c>
       <c r="D424" s="5">
-        <v>6.690580512866573</v>
+        <v>6.2787776089546554</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>463.47883091</v>
+        <v>463.14045190000002</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.2199582000000078</v>
+        <v>-1.3137883599999896</v>
       </c>
       <c r="D425" s="5">
-        <v>-3.1052282449220869</v>
+        <v>-3.3420911715230761</v>
       </c>
       <c r="E425" s="5">
-        <v>2.0706140332911849</v>
+        <v>2.0377481217484172</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>464.35583371000001</v>
+        <v>464.33078028</v>
       </c>
       <c r="C426" s="5">
-        <v>0.87700280000001385</v>
+        <v>1.1903283799999826</v>
       </c>
       <c r="D426" s="5">
-        <v>2.2944420221593154</v>
+        <v>3.1281209817467737</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>464.72021950999999</v>
+        <v>464.70478115999998</v>
       </c>
       <c r="C427" s="5">
-        <v>0.36438579999997955</v>
+        <v>0.37400087999998277</v>
       </c>
       <c r="D427" s="5">
-        <v>0.94572968498420895</v>
+        <v>0.97084800411253447</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>464.70895492</v>
+        <v>464.88782906</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.1264589999996133E-2</v>
+        <v>0.18304790000001958</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.908353340461689E-2</v>
+        <v>0.47370716429600002</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>464.61097986999999</v>
+        <v>464.54371547</v>
       </c>
       <c r="C429" s="5">
-        <v>-9.7975050000002284E-2</v>
+        <v>-0.3441135900000063</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.2527040285156934</v>
+        <v>-0.88464205910021576</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>463.46064467000002</v>
+        <v>463.57589545000002</v>
       </c>
       <c r="C430" s="5">
-        <v>-1.1503351999999722</v>
+        <v>-0.96782001999997647</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.930965770492866</v>
+        <v>-2.4716042055664467</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>462.86871375999999</v>
+        <v>463.15160992</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.59193091000003051</v>
+        <v>-0.42428553000002012</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.5219169029881408</v>
+        <v>-1.0927822122129505</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>457.86944090999998</v>
+        <v>458.11396124999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-4.9992728500000112</v>
+        <v>-5.03764867000001</v>
       </c>
       <c r="D432" s="5">
-        <v>-12.217896602607714</v>
+        <v>-12.299071406496964</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>458.61651769999997</v>
+        <v>458.74771478999997</v>
       </c>
       <c r="C433" s="5">
-        <v>0.74707678999999416</v>
+        <v>0.63375353999998651</v>
       </c>
       <c r="D433" s="5">
-        <v>1.975631279129253</v>
+        <v>1.6727659837208808</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>464.70016063999998</v>
+        <v>464.68844941999998</v>
       </c>
       <c r="C434" s="5">
-        <v>6.0836429400000043</v>
+        <v>5.9407346300000086</v>
       </c>
       <c r="D434" s="5">
-        <v>17.132540456585964</v>
+        <v>16.695890889862874</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>465.06963479000001</v>
+        <v>464.84009806</v>
       </c>
       <c r="C435" s="5">
-        <v>0.36947415000003048</v>
+        <v>0.15164864000001899</v>
       </c>
       <c r="D435" s="5">
-        <v>0.95828018387296154</v>
+        <v>0.39231738185185883</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>465.08059412</v>
+        <v>464.58771002999998</v>
       </c>
       <c r="C436" s="5">
-        <v>1.0959329999991496E-2</v>
+        <v>-0.25238803000002008</v>
       </c>
       <c r="D436" s="5">
-        <v>2.8281572560273638E-2</v>
+        <v>-0.6496058238575797</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>465.75580000000002</v>
+        <v>464.88783704000002</v>
       </c>
       <c r="C437" s="5">
-        <v>0.67520588000002135</v>
+        <v>0.30012701000003972</v>
       </c>
       <c r="D437" s="5">
-        <v>1.7561434252845398</v>
+        <v>0.77796893787702714</v>
       </c>
       <c r="E437" s="5">
-        <v>0.49127790486771516</v>
+        <v>0.37729054606037149</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>463.49945657000001</v>
+        <v>464.10715496</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.2563434300000154</v>
+        <v>-0.7806820800000196</v>
       </c>
       <c r="D438" s="5">
-        <v>-5.6609519266744623</v>
+        <v>-1.9966411729371303</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>463.40454387</v>
+        <v>464.05961446999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-9.4912700000008954E-2</v>
+        <v>-4.7540490000017144E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.24545239591943213</v>
+        <v>-0.12285192726833039</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>464.42109585999998</v>
+        <v>463.38215150000002</v>
       </c>
       <c r="C440" s="5">
-        <v>1.0165519899999822</v>
+        <v>-0.67746296999996503</v>
       </c>
       <c r="D440" s="5">
-        <v>2.6643854809846212</v>
+        <v>-1.7378366542350476</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>465.30188225000001</v>
+        <v>464.19305000999998</v>
       </c>
       <c r="C441" s="5">
-        <v>0.88078639000002568</v>
+        <v>0.81089850999995861</v>
       </c>
       <c r="D441" s="5">
-        <v>2.2997200921942573</v>
+        <v>2.1202773994141388</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>466.53759181999999</v>
+        <v>465.36134320999997</v>
       </c>
       <c r="C442" s="5">
-        <v>1.2357095699999832</v>
+        <v>1.1682931999999937</v>
       </c>
       <c r="D442" s="5">
-        <v>3.2338221790348065</v>
+        <v>3.062351224969917</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>466.83560290999998</v>
+        <v>465.87818453</v>
       </c>
       <c r="C443" s="5">
-        <v>0.2980110899999886</v>
+        <v>0.51684132000002592</v>
       </c>
       <c r="D443" s="5">
-        <v>0.7692249811168228</v>
+        <v>1.3409196111572541</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>464.74046042999998</v>
+        <v>463.97263323999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-2.0951424799999927</v>
+        <v>-1.9055512900000053</v>
       </c>
       <c r="D444" s="5">
-        <v>-5.2545922424021789</v>
+        <v>-4.7993556253321135</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>469.35804718999998</v>
+      </c>
+      <c r="C445" s="5">
+        <v>5.385413949999986</v>
+      </c>
+      <c r="D445" s="5">
+        <v>14.853130898252488</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>