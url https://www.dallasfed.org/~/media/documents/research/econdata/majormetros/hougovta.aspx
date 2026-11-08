--- v10 (2026-09-25)
+++ v11 (2026-11-08)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2987CA03-F739-43B7-B634-1A220DDAD55B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0059D8BC-D862-483D-8045-41896F7BAF1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1EEE37F4-7C8F-44F4-A7A5-6444F22FDF4A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BAD3305D-C174-4453-9B11-F0B61D37CE9A}"/>
   </bookViews>
   <sheets>
     <sheet name="hougovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{566ACA3A-9510-4E0E-A225-3F91EEF1A72A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{149DA716-9C92-4CA9-9CE0-0CC5E1100B66}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.51684132000002592</v>
       </c>
       <c r="D443" s="5">
         <v>1.3409196111572541</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>463.97263323999999</v>
       </c>
       <c r="C444" s="5">
         <v>-1.9055512900000053</v>
       </c>
       <c r="D444" s="5">
         <v>-4.7993556253321135</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>469.35804718999998</v>
+        <v>466.35073526000002</v>
       </c>
       <c r="C445" s="5">
-        <v>5.385413949999986</v>
+        <v>2.3781020200000285</v>
       </c>
       <c r="D445" s="5">
-        <v>14.853130898252488</v>
+        <v>6.327011860711762</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>463.93883564999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-2.4118996100000345</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-6.0326999242669714</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>