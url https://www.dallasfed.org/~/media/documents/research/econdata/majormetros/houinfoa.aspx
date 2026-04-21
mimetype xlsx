--- v3 (2026-02-15)
+++ v4 (2026-04-21)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{85B22F58-49EE-4E77-AF43-1E0C2CB14608}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6E497EFA-3C78-42CC-84C0-94AA11BF0BE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A4438CA4-E80D-4E28-ABBB-D898834ACF36}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BFFE6ECB-ECCB-455B-AD5E-4B0E9AF19D40}"/>
   </bookViews>
   <sheets>
     <sheet name="houinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F3F5931-E735-4D3C-8C42-35DBA11E346E}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90AD5CC8-EA3E-4642-9D4C-83ED29A71A24}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>35.986761770000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>35.794641863999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>36.410472284999997</v>
+        <v>36.265055150999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.42371051499999624</v>
+        <v>0.47041328699999951</v>
       </c>
       <c r="D7" s="5">
-        <v>15.080706770295826</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>16.961747613761034</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>36.138301978999998</v>
+        <v>36.051205617999997</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.27217030599999958</v>
+        <v>-0.2138495330000012</v>
       </c>
       <c r="D8" s="5">
-        <v>-8.6103183829149277</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-6.8511692874767434</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>36.020393959000003</v>
+        <v>35.967201428999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.11790801999999445</v>
+        <v>-8.4004188999998064E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-3.8457267465256351</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-2.7606044094515725</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>36.441738420999997</v>
+        <v>36.418481727</v>
       </c>
       <c r="C10" s="5">
-        <v>0.42134446199999331</v>
+        <v>0.45128029800000036</v>
       </c>
       <c r="D10" s="5">
-        <v>14.976090121004626</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>16.140119783999097</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>36.480182341000003</v>
+        <v>36.490924476000004</v>
       </c>
       <c r="C11" s="5">
-        <v>3.844392000000596E-2</v>
+        <v>7.2442749000003914E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>1.2733014340068793</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.4132994542410691</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>36.503238424000003</v>
+        <v>36.530902267000002</v>
       </c>
       <c r="C12" s="5">
-        <v>2.3056083000000172E-2</v>
+        <v>3.9977790999998319E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>0.76106189134421687</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.3226157979354225</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>36.452951474000002</v>
+        <v>36.505543242999998</v>
       </c>
       <c r="C13" s="5">
-        <v>-5.0286950000000274E-2</v>
+        <v>-2.5359024000003672E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.64065485249697</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.82984297491578429</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>36.301425268999999</v>
+        <v>36.380475834999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.15152620500000324</v>
+        <v>-0.1250674079999996</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.8756393985301631</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-4.0345920941392777</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>35.977165986000003</v>
+        <v>36.050534673999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.3242592829999964</v>
+        <v>-0.3299411610000007</v>
       </c>
       <c r="D15" s="5">
-        <v>-10.2076623094705</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-10.35624875560549</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>36.087130666999997</v>
+        <v>36.185589428</v>
       </c>
       <c r="C16" s="5">
-        <v>0.1099646809999939</v>
+        <v>0.13505475400000222</v>
       </c>
       <c r="D16" s="5">
-        <v>3.7301073282166808</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5893086637744496</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>35.934604722000003</v>
+        <v>36.071168919000002</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.15252594499999361</v>
+        <v>-0.11442050899999856</v>
       </c>
       <c r="D17" s="5">
-        <v>-4.9556645291600088</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7291558366324917</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>35.345002868999998</v>
+        <v>35.168893932000003</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.58960185300000489</v>
+        <v>-0.90227498699999842</v>
       </c>
       <c r="D18" s="5">
-        <v>-18.00605337750989</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.212648249770474</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>35.071931685999999</v>
+        <v>34.929149844999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.273071182999999</v>
+        <v>-0.23974408700000538</v>
       </c>
       <c r="D19" s="5">
-        <v>-8.8870761643097591</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8804803271916857</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>35.0280889</v>
+        <v>34.954482998000003</v>
       </c>
       <c r="C20" s="5">
-        <v>-4.3842785999999023E-2</v>
+        <v>2.5333153000005382E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.4898272514582311</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87380718068781338</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>34.801774682000001</v>
+        <v>34.756364087000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.22631421799999885</v>
+        <v>-0.19811891100000167</v>
       </c>
       <c r="D21" s="5">
-        <v>-7.4834622019710917</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5934223752024952</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>34.635721914999998</v>
+        <v>34.616406480999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.1660527670000036</v>
+        <v>-0.13995760600000295</v>
       </c>
       <c r="D22" s="5">
-        <v>-5.577773265298025</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7265862074304614</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>34.512089807000002</v>
+        <v>34.52234215</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.12363210799999536</v>
+        <v>-9.4064330999998447E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-4.2002964172559114</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2125055205336039</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>35.130981527000003</v>
+        <v>35.156042915999997</v>
       </c>
       <c r="C24" s="5">
-        <v>0.61889172000000059</v>
+        <v>0.63370076599999692</v>
       </c>
       <c r="D24" s="5">
-        <v>23.773681993437879</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.393246137796321</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>35.000152415999999</v>
+        <v>35.044869358</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.13082911100000416</v>
+        <v>-0.11117355799999729</v>
       </c>
       <c r="D25" s="5">
-        <v>-4.3784405598357505</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7294367871539391</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>34.716337187999997</v>
+        <v>34.788571841</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.2838152280000017</v>
+        <v>-0.25629751700000014</v>
       </c>
       <c r="D26" s="5">
-        <v>-9.3082990266940886</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.4315508867475746</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>34.869164017000003</v>
+        <v>34.929908210000001</v>
       </c>
       <c r="C27" s="5">
-        <v>0.15282682900000566</v>
+        <v>0.14133636900000113</v>
       </c>
       <c r="D27" s="5">
-        <v>5.4123874934834726</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9856955654487001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>34.680338247000002</v>
+        <v>34.762086660999998</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.18882577000000111</v>
+        <v>-0.16782154900000279</v>
       </c>
       <c r="D28" s="5">
-        <v>-6.3082240521856736</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6154906745134898</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>34.759554127999998</v>
+        <v>34.876374806999998</v>
       </c>
       <c r="C29" s="5">
-        <v>7.9215880999996102E-2</v>
+        <v>0.11428814599999981</v>
       </c>
       <c r="D29" s="5">
-        <v>2.7757058847246441</v>
+        <v>4.0173966679069251</v>
       </c>
       <c r="E29" s="5">
-        <v>-3.2699694433555582</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3123243515700507</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>34.985030084999998</v>
+        <v>34.836107112000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.22547595700000045</v>
+        <v>-4.0267694999997161E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>8.0678862185208811</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3767360323814648</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>34.828766358999999</v>
+        <v>34.687947620999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.15626372599999883</v>
+        <v>-0.14815949100000125</v>
       </c>
       <c r="D31" s="5">
-        <v>-5.2301741095304273</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.985945684011261</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>34.615267779</v>
+        <v>34.561147265000002</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.21349857999999955</v>
+        <v>-0.12680035599999684</v>
       </c>
       <c r="D32" s="5">
-        <v>-7.1129342640237514</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2994244298154127</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>35.178462306</v>
+        <v>35.142876157000003</v>
       </c>
       <c r="C33" s="5">
-        <v>0.56319452700000028</v>
+        <v>0.581728892000001</v>
       </c>
       <c r="D33" s="5">
-        <v>21.369587700992241</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.177101607385463</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>35.559088101</v>
+        <v>35.545306156999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.38062579500000027</v>
+        <v>0.4024299999999954</v>
       </c>
       <c r="D34" s="5">
-        <v>13.785037681640011</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.640873344090766</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>35.149612550000001</v>
+        <v>35.161255934000003</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.40947555099999988</v>
+        <v>-0.38405022299999558</v>
       </c>
       <c r="D35" s="5">
-        <v>-12.975983275099011</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.222048455103396</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>34.778942415000003</v>
+        <v>34.802654281999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.37067013499999746</v>
+        <v>-0.35860165200000438</v>
       </c>
       <c r="D36" s="5">
-        <v>-11.945825170208025</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.574839557187676</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>34.463831857999999</v>
+        <v>34.500263762000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.31511055700000412</v>
+        <v>-0.30239051999999589</v>
       </c>
       <c r="D37" s="5">
-        <v>-10.346696798918398</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.9423571636642389</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>34.348563566999999</v>
+        <v>34.414487334</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.11526829099999958</v>
+        <v>-8.5776428000002625E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-3.940525797970329</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.943043709947879</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>34.239399552000002</v>
+        <v>34.285097276000002</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.10916401499999751</v>
+        <v>-0.12939005799999848</v>
       </c>
       <c r="D39" s="5">
-        <v>-3.7477875719190812</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4195699758138414</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>34.161909457999997</v>
+        <v>34.218868897</v>
       </c>
       <c r="C40" s="5">
-        <v>-7.7490094000005172E-2</v>
+        <v>-6.622837900000178E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.6822704388172136</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2935653084366736</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>33.974038907000001</v>
+        <v>34.049345649000003</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.18787055099999606</v>
+        <v>-0.1695232479999973</v>
       </c>
       <c r="D41" s="5">
-        <v>-6.4033057844682828</v>
+        <v>-5.7855659159863677</v>
       </c>
       <c r="E41" s="5">
-        <v>-2.259854134225614</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3713162924089315</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>34.008471647</v>
+        <v>33.904211216999997</v>
       </c>
       <c r="C42" s="5">
-        <v>3.443273999999974E-2</v>
+        <v>-0.14513443200000609</v>
       </c>
       <c r="D42" s="5">
-        <v>1.2230042000836105</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9967423869126453</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>33.752953779999999</v>
+        <v>33.730584086999997</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.25551786700000179</v>
+        <v>-0.17362712999999985</v>
       </c>
       <c r="D43" s="5">
-        <v>-8.6526324947683086</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9751606983834638</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>33.809781366999999</v>
+        <v>33.77836447</v>
       </c>
       <c r="C44" s="5">
-        <v>5.682758700000079E-2</v>
+        <v>4.7780383000002757E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>2.0391734915500503</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7131419630758593</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>33.857249478999996</v>
+        <v>33.835683885999998</v>
       </c>
       <c r="C45" s="5">
-        <v>4.746811199999712E-2</v>
+        <v>5.7319415999998569E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>1.6978415111834178</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0554253195034233</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>33.752959730999997</v>
+        <v>33.747836688</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.10428974799999935</v>
+        <v>-8.7847197999998627E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-3.63435084507433</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0714403021213532</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>33.800829698999998</v>
+        <v>33.813240678</v>
       </c>
       <c r="C47" s="5">
-        <v>4.786996800000054E-2</v>
+        <v>6.5403990000000078E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>1.7152323831234551</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3505741955683668</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>33.830518818000002</v>
+        <v>33.851201426000003</v>
       </c>
       <c r="C48" s="5">
-        <v>2.9689119000003927E-2</v>
+        <v>3.7960748000003264E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>1.0591325731249768</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3555407297497934</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>33.725896859000002</v>
+        <v>33.752982863</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.10462195899999926</v>
+        <v>-9.8218563000003201E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-3.6485636904266094</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4267465010425546</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>33.991508232000001</v>
+        <v>34.044453377000004</v>
       </c>
       <c r="C50" s="5">
-        <v>0.26561137299999871</v>
+        <v>0.29147051400000379</v>
       </c>
       <c r="D50" s="5">
-        <v>9.8710133661291</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.869088945920137</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>33.628409556999998</v>
+        <v>33.658648124999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.36309867500000337</v>
+        <v>-0.38580525200000437</v>
       </c>
       <c r="D51" s="5">
-        <v>-12.091531149513933</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.782498619906457</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>33.427204578000001</v>
+        <v>33.459990376</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.20120497899999634</v>
+        <v>-0.19865774899999877</v>
       </c>
       <c r="D52" s="5">
-        <v>-6.948200652801817</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8571088884569527</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>32.976783521999998</v>
+        <v>33.015271544000001</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.45042105600000326</v>
+        <v>-0.44471883199999951</v>
       </c>
       <c r="D53" s="5">
-        <v>-15.023506129713693</v>
+        <v>-14.833511195610072</v>
       </c>
       <c r="E53" s="5">
-        <v>-2.9353453904314208</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0369867182172161</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>33.855157603999999</v>
+        <v>33.786575882000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.87837408200000056</v>
+        <v>0.7713043380000002</v>
       </c>
       <c r="D54" s="5">
-        <v>37.087721720038225</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.932465723752056</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>33.896636901999997</v>
+        <v>33.797228144000002</v>
       </c>
       <c r="C55" s="5">
-        <v>4.1479297999998721E-2</v>
+        <v>1.065226200000069E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>1.4801864562589362</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.37899382160957451</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>33.508687602999998</v>
+        <v>33.494973901000002</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.38794929899999886</v>
+        <v>-0.30225424300000014</v>
       </c>
       <c r="D56" s="5">
-        <v>-12.901697960008796</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.219354368519362</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>33.453185181999999</v>
+        <v>33.444896190000001</v>
       </c>
       <c r="C57" s="5">
-        <v>-5.5502420999999913E-2</v>
+        <v>-5.0077711000000136E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-1.9696233019204534</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7794181319505387</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>33.442879673</v>
+        <v>33.445424868000003</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.0305508999998381E-2</v>
+        <v>5.2867800000200305E-4</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.36904346402476529</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.897057045077144E-2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>33.437416079000002</v>
+        <v>33.450022459000003</v>
       </c>
       <c r="C59" s="5">
-        <v>-5.4635939999982952E-3</v>
+        <v>4.5975909999995679E-3</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.19586904481055933</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.16508333799727382</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>34.967624229999998</v>
+        <v>34.985806580000002</v>
       </c>
       <c r="C60" s="5">
-        <v>1.5302081509999965</v>
+        <v>1.5357841209999989</v>
       </c>
       <c r="D60" s="5">
-        <v>71.080694748050391</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>71.374312384084647</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>34.963988620999999</v>
+        <v>34.982575894</v>
       </c>
       <c r="C61" s="5">
-        <v>-3.6356089999998176E-3</v>
+        <v>-3.230686000001981E-3</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.12469354098333385</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.11075505193798296</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>35.016977517000001</v>
+        <v>35.059496912</v>
       </c>
       <c r="C62" s="5">
-        <v>5.2988896000002228E-2</v>
+        <v>7.6921018000000174E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>1.833869217067452</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6707509382741579</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>35.343326140000002</v>
+        <v>35.360433512</v>
       </c>
       <c r="C63" s="5">
-        <v>0.32634862300000123</v>
+        <v>0.3009366</v>
       </c>
       <c r="D63" s="5">
-        <v>11.775116608561342</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.800778141111245</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>35.389748769999997</v>
+        <v>35.404291794000002</v>
       </c>
       <c r="C64" s="5">
-        <v>4.6422629999995024E-2</v>
+        <v>4.3858282000002191E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>1.5876083138350205</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4985804953505877</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>35.107787422999998</v>
+        <v>35.116690050999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.28196134699999931</v>
+        <v>-0.2876017430000033</v>
       </c>
       <c r="D65" s="5">
-        <v>-9.1527542452245712</v>
+        <v>-9.3240831138743712</v>
       </c>
       <c r="E65" s="5">
-        <v>6.4621338814876639</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3649893177446737</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>35.049733158000002</v>
+        <v>35.004902223000002</v>
       </c>
       <c r="C66" s="5">
-        <v>-5.8054264999995553E-2</v>
+        <v>-0.11178782799999709</v>
       </c>
       <c r="D66" s="5">
-        <v>-1.966373042662628</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7538128358004075</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>35.364533991000002</v>
+        <v>35.292122685000002</v>
       </c>
       <c r="C67" s="5">
-        <v>0.31480083299999961</v>
+        <v>0.28722046200000051</v>
       </c>
       <c r="D67" s="5">
-        <v>11.326533051238208</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.302901482826798</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>35.415241823000002</v>
+        <v>35.413814958000003</v>
       </c>
       <c r="C68" s="5">
-        <v>5.0707832000000508E-2</v>
+        <v>0.12169227300000074</v>
       </c>
       <c r="D68" s="5">
-        <v>1.7342677877118629</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2171520813191865</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>34.882388525000003</v>
+        <v>34.884814581000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.53285329799999914</v>
+        <v>-0.52900037700000269</v>
       </c>
       <c r="D69" s="5">
-        <v>-16.633409362510974</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.523455519073728</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>34.117987059000001</v>
+        <v>34.125248864</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.76440146600000247</v>
+        <v>-0.75956571700000097</v>
       </c>
       <c r="D70" s="5">
-        <v>-23.347518067530071</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.215616961875398</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>34.144215303000003</v>
+        <v>34.155623820000002</v>
       </c>
       <c r="C71" s="5">
-        <v>2.6228244000002121E-2</v>
+        <v>3.037495600000284E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>0.92641192771374392</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0733671367865627</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>34.574575783</v>
+        <v>34.588829539999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.43036047999999738</v>
+        <v>0.43320571999999657</v>
       </c>
       <c r="D72" s="5">
-        <v>16.218880269140534</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.327858225781512</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>34.870446450999999</v>
+        <v>34.882155058999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.29587066799999917</v>
+        <v>0.2933255189999997</v>
       </c>
       <c r="D73" s="5">
-        <v>10.766331054999956</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.664749873494106</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>35.130324690999998</v>
+        <v>35.156722428999998</v>
       </c>
       <c r="C74" s="5">
-        <v>0.25987823999999904</v>
+        <v>0.27456736999999976</v>
       </c>
       <c r="D74" s="5">
-        <v>9.3190558706861104</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8653799599166305</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>35.690890074000002</v>
+        <v>35.700649767000002</v>
       </c>
       <c r="C75" s="5">
-        <v>0.56056538300000369</v>
+        <v>0.54392733800000315</v>
       </c>
       <c r="D75" s="5">
-        <v>20.921236442531498</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.230010432243194</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>35.851836478000003</v>
+        <v>35.854040109000003</v>
       </c>
       <c r="C76" s="5">
-        <v>0.1609464040000006</v>
+        <v>0.15339034200000157</v>
       </c>
       <c r="D76" s="5">
-        <v>5.5475941741901069</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2794853914651885</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>36.078146859</v>
+        <v>36.077127617000002</v>
       </c>
       <c r="C77" s="5">
-        <v>0.22631038099999756</v>
+        <v>0.22308750799999899</v>
       </c>
       <c r="D77" s="5">
-        <v>7.8434522123516537</v>
+        <v>7.7274133546100465</v>
       </c>
       <c r="E77" s="5">
-        <v>2.7639435784104549</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7349888745356044</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>36.090452624999998</v>
+        <v>36.052825949000002</v>
       </c>
       <c r="C78" s="5">
-        <v>1.230576599999722E-2</v>
+        <v>-2.4301667999999665E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>0.41007242290678203</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.80533584141798675</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>36.167403788000001</v>
+        <v>36.123716516999998</v>
       </c>
       <c r="C79" s="5">
-        <v>7.695116300000393E-2</v>
+        <v>7.0890567999995824E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>2.5888290751501231</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3852422843546162</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>35.604788096999997</v>
+        <v>35.607235498999998</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.56261569100000486</v>
+        <v>-0.51648101800000035</v>
       </c>
       <c r="D80" s="5">
-        <v>-17.14993628100666</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.870176603043419</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>36.113692813999997</v>
+        <v>36.122300653000003</v>
       </c>
       <c r="C81" s="5">
-        <v>0.50890471700000006</v>
+        <v>0.51506515400000552</v>
       </c>
       <c r="D81" s="5">
-        <v>18.566480948410646</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.808018691074313</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>36.187616233</v>
+        <v>36.196892359000003</v>
       </c>
       <c r="C82" s="5">
-        <v>7.3923419000003321E-2</v>
+        <v>7.4591705999999647E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>2.4842004273461393</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.506309801399853</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>36.116781199000002</v>
+        <v>36.127179130999998</v>
       </c>
       <c r="C83" s="5">
-        <v>-7.0835033999998132E-2</v>
+        <v>-6.971322800000479E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.3238021693126831</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2868094767022895</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>36.459981642999999</v>
+        <v>36.472649050000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.34320044399999716</v>
+        <v>0.34546991900000279</v>
       </c>
       <c r="D84" s="5">
-        <v>12.018277434676916</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.098309558175613</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>36.644740964</v>
+        <v>36.654329572000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.18475932100000136</v>
+        <v>0.18168052200000062</v>
       </c>
       <c r="D85" s="5">
-        <v>6.2533239418982589</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1440542961994415</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>36.534048345000002</v>
+        <v>36.544513883</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.11069261899999816</v>
+        <v>-0.10981568900000127</v>
       </c>
       <c r="D86" s="5">
-        <v>-3.5652149791333798</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5365243372479149</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>36.629992303000002</v>
+        <v>36.637296116999998</v>
       </c>
       <c r="C87" s="5">
-        <v>9.5943957999999441E-2</v>
+        <v>9.2782233999997743E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>3.1973010654208212</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0895644497561658</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>37.039075506000003</v>
+        <v>37.033901829000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.40908320300000156</v>
+        <v>0.39660571200000305</v>
       </c>
       <c r="D88" s="5">
-        <v>14.25618769253969</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.792247734099817</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>37.679776830999998</v>
+        <v>37.669093902999997</v>
       </c>
       <c r="C89" s="5">
-        <v>0.64070132499999488</v>
+        <v>0.63519207399999544</v>
       </c>
       <c r="D89" s="5">
-        <v>22.850861043385184</v>
+        <v>22.638952725136097</v>
       </c>
       <c r="E89" s="5">
-        <v>4.4393354743508917</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4126747087532614</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>38.155776471000003</v>
+        <v>38.228575704000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.47599964000000483</v>
+        <v>0.559481801000004</v>
       </c>
       <c r="D90" s="5">
-        <v>16.258224960484679</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.353546084683828</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>38.408379138000001</v>
+        <v>38.389065209000002</v>
       </c>
       <c r="C91" s="5">
-        <v>0.25260266699999789</v>
+        <v>0.16048950500000103</v>
       </c>
       <c r="D91" s="5">
-        <v>8.2401061346668136</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.155751621051019</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>38.394183822000002</v>
+        <v>38.397332996999999</v>
       </c>
       <c r="C92" s="5">
-        <v>-1.419531599999857E-2</v>
+        <v>8.2677879999977222E-3</v>
       </c>
       <c r="D92" s="5">
-        <v>-0.44260642457019106</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25874832001033798</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>39.548061040999997</v>
+        <v>39.557552172000001</v>
       </c>
       <c r="C93" s="5">
-        <v>1.1538772189999946</v>
+        <v>1.1602191750000017</v>
       </c>
       <c r="D93" s="5">
-        <v>42.66487866987481</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>42.935528686273884</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>40.156261577000002</v>
+        <v>40.166228545999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.60820053600000534</v>
+        <v>0.60867637399999808</v>
       </c>
       <c r="D94" s="5">
-        <v>20.098323517115357</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.110160230835049</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>40.656307452</v>
+        <v>40.666870732</v>
       </c>
       <c r="C95" s="5">
-        <v>0.50004587499999786</v>
+        <v>0.50064218600000032</v>
       </c>
       <c r="D95" s="5">
-        <v>16.01012339924095</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.02628903049601</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>40.813861318000001</v>
+        <v>40.825269882000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.15755386600000065</v>
+        <v>0.15839915000000104</v>
       </c>
       <c r="D96" s="5">
-        <v>4.7507231999526667</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.775492235480705</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>40.901249755000002</v>
+        <v>40.910719938</v>
       </c>
       <c r="C97" s="5">
-        <v>8.7388437000001318E-2</v>
+        <v>8.5450055999999108E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>2.5998499719046553</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5407981461398998</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>41.135220150000002</v>
+        <v>41.131115528000002</v>
       </c>
       <c r="C98" s="5">
-        <v>0.23397039500000005</v>
+        <v>0.22039559000000253</v>
       </c>
       <c r="D98" s="5">
-        <v>7.0845884794732417</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6597086898461555</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>40.868645706000002</v>
+        <v>40.875776778000002</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.26657444399999974</v>
+        <v>-0.25533874999999995</v>
       </c>
       <c r="D99" s="5">
-        <v>-7.5052578932448544</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.200344007083026</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>41.225537324000001</v>
+        <v>41.213482783000003</v>
       </c>
       <c r="C100" s="5">
-        <v>0.3568916179999988</v>
+        <v>0.33770600500000114</v>
       </c>
       <c r="D100" s="5">
-        <v>10.997434536283745</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.37725075923599</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>41.502014869999996</v>
+        <v>41.58514967</v>
       </c>
       <c r="C101" s="5">
-        <v>0.2764775459999953</v>
+        <v>0.37166688699999639</v>
       </c>
       <c r="D101" s="5">
-        <v>8.3513387979394338</v>
+        <v>11.37492599818113</v>
       </c>
       <c r="E101" s="5">
-        <v>10.14400392057353</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.395938317720255</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>41.331791459000002</v>
+        <v>41.313496289</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.17022341099999494</v>
+        <v>-0.27165338100000014</v>
       </c>
       <c r="D102" s="5">
-        <v>-4.8123568777008856</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.56335494634508</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>41.462675992000001</v>
+        <v>41.461608421000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.13088453299999969</v>
+        <v>0.1481121320000014</v>
       </c>
       <c r="D103" s="5">
-        <v>3.8669027714750115</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3879446874362626</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>41.876653277999999</v>
+        <v>41.879275618999998</v>
       </c>
       <c r="C104" s="5">
-        <v>0.41397728599999795</v>
+        <v>0.41766719799999663</v>
       </c>
       <c r="D104" s="5">
-        <v>12.661533724379105</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.781063459104814</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>41.550409449</v>
+        <v>41.558865623000003</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.32624382899999915</v>
+        <v>-0.32040999599999509</v>
       </c>
       <c r="D105" s="5">
-        <v>-8.9583543929519287</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8043164917283594</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>42.227870009</v>
+        <v>42.236873631999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.6774605600000001</v>
+        <v>0.67800800899999558</v>
       </c>
       <c r="D106" s="5">
-        <v>21.418934732265459</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.433064552356118</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>42.481645831000002</v>
+        <v>42.491479163000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.25377582200000148</v>
+        <v>0.25460553100000283</v>
       </c>
       <c r="D107" s="5">
-        <v>7.4548185305052694</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4783578931501893</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>42.670833731999998</v>
+        <v>42.679390712999997</v>
       </c>
       <c r="C108" s="5">
-        <v>0.18918790099999683</v>
+        <v>0.18791154999999549</v>
       </c>
       <c r="D108" s="5">
-        <v>5.4769431504720245</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4378001452491942</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>42.864393100000001</v>
+        <v>42.872047924999997</v>
       </c>
       <c r="C109" s="5">
-        <v>0.19355936800000251</v>
+        <v>0.1926572120000003</v>
       </c>
       <c r="D109" s="5">
-        <v>5.5812033223423319</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5533992715412372</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>43.212359911999997</v>
+        <v>43.200294646000003</v>
       </c>
       <c r="C110" s="5">
-        <v>0.34796681199999568</v>
+        <v>0.3282467210000064</v>
       </c>
       <c r="D110" s="5">
-        <v>10.188346590184928</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5846570361316275</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>43.387212065</v>
+        <v>43.391406275999998</v>
       </c>
       <c r="C111" s="5">
-        <v>0.17485215300000334</v>
+        <v>0.19111162999999465</v>
       </c>
       <c r="D111" s="5">
-        <v>4.9651471178635997</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.439708934219234</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>43.652035900000001</v>
+        <v>43.735969943999997</v>
       </c>
       <c r="C112" s="5">
-        <v>0.2648238350000014</v>
+        <v>0.34456366799999927</v>
       </c>
       <c r="D112" s="5">
-        <v>7.575434769897349</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9563826088915128</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>43.596067671</v>
+        <v>43.581194754999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-5.5968229000001202E-2</v>
+        <v>-0.15477518899999865</v>
       </c>
       <c r="D113" s="5">
-        <v>-1.5277702374281943</v>
+        <v>-4.1649364637242563</v>
       </c>
       <c r="E113" s="5">
-        <v>5.045665391329468</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7998987639570112</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>43.685435087999998</v>
+        <v>43.676517351999998</v>
       </c>
       <c r="C114" s="5">
-        <v>8.9367416999998284E-2</v>
+        <v>9.5322596999999121E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>2.4877996119567092</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6564956861772293</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>43.895728038999998</v>
+        <v>43.900510511</v>
       </c>
       <c r="C115" s="5">
-        <v>0.21029295099999956</v>
+        <v>0.22399315900000261</v>
       </c>
       <c r="D115" s="5">
-        <v>5.931980583630847</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.330737958932553</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>44.046586136999998</v>
+        <v>44.052430512999997</v>
       </c>
       <c r="C116" s="5">
-        <v>0.1508580980000005</v>
+        <v>0.15192000199999711</v>
       </c>
       <c r="D116" s="5">
-        <v>4.202938746742535</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2326190980662481</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>44.144354649</v>
+        <v>44.153974001999998</v>
       </c>
       <c r="C117" s="5">
-        <v>9.7768512000001806E-2</v>
+        <v>0.10154348900000087</v>
       </c>
       <c r="D117" s="5">
-        <v>2.6963531353986214</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8014104567356091</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>44.418723266999997</v>
+        <v>44.425738322999997</v>
       </c>
       <c r="C118" s="5">
-        <v>0.2743686179999969</v>
+        <v>0.27176432099999914</v>
       </c>
       <c r="D118" s="5">
-        <v>7.7186223584741143</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6411376519988305</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>44.513953890000003</v>
+        <v>44.522157866000001</v>
       </c>
       <c r="C119" s="5">
-        <v>9.5230623000006176E-2</v>
+        <v>9.6419543000003216E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>2.6032700366418915</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6357387035210733</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>44.629806379999998</v>
+        <v>44.635486862</v>
       </c>
       <c r="C120" s="5">
-        <v>0.11585248999999465</v>
+        <v>0.1133289959999999</v>
       </c>
       <c r="D120" s="5">
-        <v>3.1682285280693501</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0976703309373077</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>44.838640259000002</v>
+        <v>44.843772289999997</v>
       </c>
       <c r="C121" s="5">
-        <v>0.20883387900000372</v>
+        <v>0.20828542799999639</v>
       </c>
       <c r="D121" s="5">
-        <v>5.7618833746259313</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7456105243344657</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>44.998024571999998</v>
+        <v>45.083531489000002</v>
       </c>
       <c r="C122" s="5">
-        <v>0.15938431299999678</v>
+        <v>0.2397591990000052</v>
       </c>
       <c r="D122" s="5">
-        <v>4.3499327831940438</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6079203802555941</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>45.574926957999999</v>
+        <v>45.576492045000002</v>
       </c>
       <c r="C123" s="5">
-        <v>0.57690238600000043</v>
+        <v>0.49296055599999988</v>
       </c>
       <c r="D123" s="5">
-        <v>16.517294862790564</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.939840331765051</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>45.692761867000002</v>
+        <v>45.673052243999997</v>
       </c>
       <c r="C124" s="5">
-        <v>0.1178349090000026</v>
+        <v>9.656019899999535E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>3.1471275450904779</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5722037464599889</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>45.933545049000003</v>
+        <v>45.924526337000003</v>
       </c>
       <c r="C125" s="5">
-        <v>0.24078318200000126</v>
+        <v>0.25147409300000589</v>
       </c>
       <c r="D125" s="5">
-        <v>6.5100678739697715</v>
+        <v>6.8109556190189657</v>
       </c>
       <c r="E125" s="5">
-        <v>5.3616702213600931</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3769328610046019</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>46.808869012000002</v>
+        <v>46.807382113999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.87532396299999959</v>
+        <v>0.88285577699999607</v>
       </c>
       <c r="D126" s="5">
-        <v>25.423293196102104</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.671268191907281</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>46.889313620999999</v>
+        <v>46.894316003999997</v>
       </c>
       <c r="C127" s="5">
-        <v>8.0444608999997058E-2</v>
+        <v>8.6933889999997405E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>2.0818966885339352</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2516304369432971</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>46.820666940999999</v>
+        <v>46.827727568999997</v>
       </c>
       <c r="C128" s="5">
-        <v>-6.8646680000000515E-2</v>
+        <v>-6.658843499999989E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-1.7427413049772689</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6907169207309392</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>47.530073883999997</v>
+        <v>47.541028830999998</v>
       </c>
       <c r="C129" s="5">
-        <v>0.70940694299999763</v>
+        <v>0.71330126200000166</v>
       </c>
       <c r="D129" s="5">
-        <v>19.776253256389829</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.890815767870439</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>47.825480357000004</v>
+        <v>47.829989531999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.295406473000007</v>
+        <v>0.2889607010000006</v>
       </c>
       <c r="D130" s="5">
-        <v>7.7184799615058086</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5425964479099994</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>47.947541639000001</v>
+        <v>47.955791562999998</v>
       </c>
       <c r="C131" s="5">
-        <v>0.12206128199999711</v>
+        <v>0.1258020309999992</v>
       </c>
       <c r="D131" s="5">
-        <v>3.1060265817708821</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2022906430065889</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>48.293158535000003</v>
+        <v>48.296343436999997</v>
       </c>
       <c r="C132" s="5">
-        <v>0.34561689600000278</v>
+        <v>0.34055187399999909</v>
       </c>
       <c r="D132" s="5">
-        <v>9.0011771351419476</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.862485810218379</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>48.512260417</v>
+        <v>48.515698682</v>
       </c>
       <c r="C133" s="5">
-        <v>0.21910188199999681</v>
+        <v>0.2193552450000027</v>
       </c>
       <c r="D133" s="5">
-        <v>5.5822234473005716</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5884628659199409</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>48.907852081000001</v>
+        <v>48.890569038999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.39559166400000123</v>
+        <v>0.37487035699999893</v>
       </c>
       <c r="D134" s="5">
-        <v>10.236381502793911</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6765102830548742</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>48.960242917999999</v>
+        <v>48.959344975999997</v>
       </c>
       <c r="C135" s="5">
-        <v>5.2390836999997248E-2</v>
+        <v>6.8775936999998066E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>1.2930589222594602</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7012007690038855</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>49.053770137000001</v>
+        <v>49.035513868000002</v>
       </c>
       <c r="C136" s="5">
-        <v>9.3527219000002049E-2</v>
+        <v>7.6168892000005428E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>2.3165606791917703</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8829672443826162</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>49.072462700000003</v>
+        <v>49.067883457999997</v>
       </c>
       <c r="C137" s="5">
-        <v>1.8692563000001883E-2</v>
+        <v>3.236958999999473E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.45823485860809754</v>
+        <v>0.7950329147306423</v>
       </c>
       <c r="E137" s="5">
-        <v>6.8336063494588428</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8446152235379421</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>48.968904678000001</v>
+        <v>48.973060355000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.10355802200000142</v>
+        <v>-9.4823102999995967E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.503183211537352</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2944960866868258</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>49.048134283000003</v>
+        <v>49.050895087000001</v>
       </c>
       <c r="C139" s="5">
-        <v>7.9229605000001868E-2</v>
+        <v>7.7834731999999462E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>1.9589198714107248</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9239654639432002</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>48.910633247</v>
+        <v>48.916685888000004</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.1375010360000033</v>
+        <v>-0.13420919899999717</v>
       </c>
       <c r="D140" s="5">
-        <v>-3.3126799739988333</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.234383466321844</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>48.806148602</v>
+        <v>48.816668589000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.10448464499999943</v>
+        <v>-0.100017299000001</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.5335772642760213</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4261704082470859</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>48.211117559999998</v>
+        <v>48.212957209999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.59503104200000223</v>
+        <v>-0.60371137900000349</v>
       </c>
       <c r="D142" s="5">
-        <v>-13.687850840683835</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.871361191887853</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>47.618511253000001</v>
+        <v>47.627785609999997</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.59260630699999695</v>
+        <v>-0.58517160000000246</v>
       </c>
       <c r="D143" s="5">
-        <v>-13.792832375589947</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.630692776150044</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>46.084178606999998</v>
+        <v>46.084031508000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.5343326460000029</v>
+        <v>-1.5437541019999941</v>
       </c>
       <c r="D144" s="5">
-        <v>-32.498651050844963</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-32.658792715127191</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>45.909565051999998</v>
+        <v>45.909602604</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.17461355500000053</v>
+        <v>-0.17442890400000266</v>
       </c>
       <c r="D145" s="5">
-        <v>-4.4532485924244298</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4486508594728136</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>45.296597788</v>
+        <v>45.283827914</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.61296726399999812</v>
+        <v>-0.62577469000000008</v>
       </c>
       <c r="D146" s="5">
-        <v>-14.896217497406516</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.184510293127085</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>45.088069085000001</v>
+        <v>45.085022121999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.20852870299999893</v>
+        <v>-0.1988057920000017</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.3866020442235207</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1428942922940752</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>44.759637568999999</v>
+        <v>44.748333229000004</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.32843151600000198</v>
+        <v>-0.33668889299999449</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.399236651902509</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6023737182636566</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>44.133739474999999</v>
+        <v>44.135315382000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.62589809400000007</v>
+        <v>-0.61301784700000184</v>
       </c>
       <c r="D149" s="5">
-        <v>-15.547990313589576</v>
+        <v>-15.255318888127533</v>
       </c>
       <c r="E149" s="5">
-        <v>-10.06414382582027</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.052538908106889</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>43.424757350999997</v>
+        <v>43.426136268</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.70898212400000205</v>
+        <v>-0.70917911400000122</v>
       </c>
       <c r="D150" s="5">
-        <v>-17.662044234543938</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.665950155894606</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>42.856332862999999</v>
+        <v>42.858339792000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.56842448799999801</v>
+        <v>-0.56779647599999805</v>
       </c>
       <c r="D151" s="5">
-        <v>-14.624890486847475</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.609445276592348</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>42.509512268000002</v>
+        <v>42.512126713999997</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.34682059499999696</v>
+        <v>-0.34621307800000523</v>
       </c>
       <c r="D152" s="5">
-        <v>-9.2903717158446923</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.2743989697610765</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>41.757085625000002</v>
+        <v>41.764470852999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.75242664299999973</v>
+        <v>-0.74765586099999837</v>
       </c>
       <c r="D153" s="5">
-        <v>-19.289749415185618</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.177957474231032</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>41.676632374999997</v>
+        <v>41.676611594000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-8.0453250000005028E-2</v>
+        <v>-8.7859258999998247E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-2.2876927587431428</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4954167177786757</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>41.430785145999998</v>
+        <v>41.441621794</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.24584722899999889</v>
+        <v>-0.23498980000000103</v>
       </c>
       <c r="D155" s="5">
-        <v>-6.8535015186673043</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5601603739456449</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>41.096549101000001</v>
+        <v>41.096055841999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.33423604499999726</v>
+        <v>-0.34556595200000118</v>
       </c>
       <c r="D156" s="5">
-        <v>-9.2626059200913815</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.559948930783257</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>40.813656326999997</v>
+        <v>40.805876896999997</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.28289277400000401</v>
+        <v>-0.29017894500000097</v>
       </c>
       <c r="D157" s="5">
-        <v>-7.9546671874699655</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1517541252706938</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>40.684537222000003</v>
+        <v>40.678557490000003</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.12911910499999379</v>
+        <v>-0.12731940699999456</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.7309854472078463</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6805605508977268</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>40.550688524999998</v>
+        <v>40.547274281999997</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.13384869700000479</v>
+        <v>-0.13128320800000637</v>
       </c>
       <c r="D159" s="5">
-        <v>-3.8772410391510803</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8047890841917287</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>40.137483748999998</v>
+        <v>40.134210289999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.41320477600000061</v>
+        <v>-0.41306399199999788</v>
       </c>
       <c r="D160" s="5">
-        <v>-11.565256405841085</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.562453710754317</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>39.925434551000002</v>
+        <v>39.927321671999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.21204919799999544</v>
+        <v>-0.20688861800000069</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.1586800418678482</v>
+        <v>-6.0134991165050389</v>
       </c>
       <c r="E161" s="5">
-        <v>-9.5353463677915418</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.5343007602392227</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>40.029691491999998</v>
+        <v>40.030436002999998</v>
       </c>
       <c r="C162" s="5">
-        <v>0.10425694099999561</v>
+        <v>0.10311433100000045</v>
       </c>
       <c r="D162" s="5">
-        <v>3.1789479960155242</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1434610921682538</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>39.797028146000002</v>
+        <v>39.799561457999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.23266334599999539</v>
+        <v>-0.23087454499999893</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.7560225943352092</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7055956902476899</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>39.717493871999999</v>
+        <v>39.715223258000002</v>
       </c>
       <c r="C164" s="5">
-        <v>-7.9534274000003791E-2</v>
+        <v>-8.4338199999997698E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.3720118435052617</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5134595487624645</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>39.548847737000003</v>
+        <v>39.552867864</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.16864613499999592</v>
+        <v>-0.16235539400000221</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.9780429672527493</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7967790717996177</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>39.329169067999999</v>
+        <v>39.330012977000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.21967866900000388</v>
+        <v>-0.22285488699999689</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.4656282505209939</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5555880079417594</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>38.913704484999997</v>
+        <v>38.925869102</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.41546458300000211</v>
+        <v>-0.40414387500000259</v>
       </c>
       <c r="D167" s="5">
-        <v>-11.965344882773078</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.657285802130479</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>39.195868021000003</v>
+        <v>39.195799506999997</v>
       </c>
       <c r="C168" s="5">
-        <v>0.28216353600000588</v>
+        <v>0.26993040499999665</v>
       </c>
       <c r="D168" s="5">
-        <v>9.0567426713642263</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6461936049610379</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>38.914932092999997</v>
+        <v>38.900287497999997</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.28093592800000522</v>
+        <v>-0.29551200899999941</v>
       </c>
       <c r="D169" s="5">
-        <v>-8.2698965351835181</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6813668340763872</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>38.780081881000001</v>
+        <v>38.779876109</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.13485021199999636</v>
+        <v>-0.12041138899999737</v>
       </c>
       <c r="D170" s="5">
-        <v>-4.0799630439933061</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6518733359209188</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>38.511255265999999</v>
+        <v>38.508065815999998</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.26882661500000182</v>
+        <v>-0.27181029300000148</v>
       </c>
       <c r="D171" s="5">
-        <v>-8.008556356433516</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.0940862040749018</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>38.391591021000004</v>
+        <v>38.392515830000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.11966424499999562</v>
+        <v>-0.11554998599999777</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.6656368313276677</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5419675118939398</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>38.286159859999998</v>
+        <v>38.289694408000003</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.1054311610000056</v>
+        <v>-0.10282142199999811</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.2461234475561929</v>
+        <v>-3.166876992972667</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.1058405736474235</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1015204512162899</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>38.366403214000002</v>
+        <v>38.367143958</v>
       </c>
       <c r="C174" s="5">
-        <v>8.0243354000003819E-2</v>
+        <v>7.7449549999997203E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>2.5442564534013501</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4544571408912974</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>38.245711102999998</v>
+        <v>38.248461399999997</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.12069211100000388</v>
+        <v>-0.11868255800000327</v>
       </c>
       <c r="D175" s="5">
-        <v>-3.7102982767221571</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6494990042626685</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>38.124216896</v>
+        <v>38.117329886</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.1214942069999978</v>
+        <v>-0.13113151399999623</v>
       </c>
       <c r="D176" s="5">
-        <v>-3.7461082728743267</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0373985920723161</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>38.159777910000003</v>
+        <v>38.159868216</v>
       </c>
       <c r="C177" s="5">
-        <v>3.5561014000002444E-2</v>
+        <v>4.2538329999999291E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>1.1250807320247747</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3474312191581017</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>38.082562123999999</v>
+        <v>38.085009089000003</v>
       </c>
       <c r="C178" s="5">
-        <v>-7.7215786000003561E-2</v>
+        <v>-7.4859126999996306E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-2.4013412716528793</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3288349022721033</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>38.102626223999998</v>
+        <v>38.115895721999998</v>
       </c>
       <c r="C179" s="5">
-        <v>2.006409999999903E-2</v>
+        <v>3.088663299999439E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>0.63406476520331267</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.9775428799765784</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>37.696200077</v>
+        <v>37.698279495999998</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.40642614699999768</v>
+        <v>-0.41761622599999981</v>
       </c>
       <c r="D180" s="5">
-        <v>-12.07508429345433</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.383722376525363</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>37.610782516999997</v>
+        <v>37.591921434</v>
       </c>
       <c r="C181" s="5">
-        <v>-8.5417560000003334E-2</v>
+        <v>-0.1063580619999982</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.685502278016183</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3335137862636199</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>37.483070023000003</v>
+        <v>37.481607062000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.12771249399999363</v>
+        <v>-0.11031437199999772</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.9995167306013046</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.465144919977825</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>37.251363216999998</v>
+        <v>37.249383539999997</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.23170680600000537</v>
+        <v>-0.23222352200000529</v>
       </c>
       <c r="D183" s="5">
-        <v>-7.1708883952576681</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1866098826956932</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>37.113034108999997</v>
+        <v>37.118986706000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.13832910800000064</v>
+        <v>-0.13039683399999547</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.3661842985656012</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1208295163419173</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>37.012845141</v>
+        <v>37.018957753999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.10018896799999766</v>
+        <v>-0.10002895200000239</v>
       </c>
       <c r="D185" s="5">
-        <v>-3.1918071927327318</v>
+        <v>-3.1862812551968211</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.3257833213257593</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3187432640739645</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>37.540457164000003</v>
+        <v>37.543402082999997</v>
       </c>
       <c r="C186" s="5">
-        <v>0.52761202300000321</v>
+        <v>0.52444432899999782</v>
       </c>
       <c r="D186" s="5">
-        <v>18.512741164541957</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.389516953968531</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>37.410166418999999</v>
+        <v>37.414368928999998</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.13029074500000348</v>
+        <v>-0.12903315399999826</v>
       </c>
       <c r="D187" s="5">
-        <v>-4.0862223149879862</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0472124642301877</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>37.637862712</v>
+        <v>37.622221258000003</v>
       </c>
       <c r="C188" s="5">
-        <v>0.22769629300000105</v>
+        <v>0.20785232900000494</v>
       </c>
       <c r="D188" s="5">
-        <v>7.5533057963166783</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8740103797057639</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>36.874860073999997</v>
+        <v>36.871425285999997</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.76300263800000323</v>
+        <v>-0.75079597200000592</v>
       </c>
       <c r="D189" s="5">
-        <v>-21.789488425339098</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.486215511365291</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>36.638917147000001</v>
+        <v>36.642649011000003</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.23594292699999642</v>
+        <v>-0.2287762749999942</v>
       </c>
       <c r="D190" s="5">
-        <v>-7.4136454570045469</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.196738045212248</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>36.622507818999999</v>
+        <v>36.637383008</v>
       </c>
       <c r="C191" s="5">
-        <v>-1.6409328000001722E-2</v>
+        <v>-5.2660030000026836E-3</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.5361174093506893</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.17231863276448989</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>36.396969579999997</v>
+        <v>36.398624181999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.22553823900000225</v>
+        <v>-0.23875882600000153</v>
       </c>
       <c r="D192" s="5">
-        <v>-7.1449039495054549</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5458770716145374</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>36.413937392000001</v>
+        <v>36.494910574000002</v>
       </c>
       <c r="C193" s="5">
-        <v>1.6967812000004301E-2</v>
+        <v>9.6286392000003218E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>0.56086160600756774</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2209916342602174</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>36.396318307999998</v>
+        <v>36.391059640999998</v>
       </c>
       <c r="C194" s="5">
-        <v>-1.7619084000003227E-2</v>
+        <v>-0.10385093300000392</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.57908392666712327</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.36181295449689</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>36.060819373999998</v>
+        <v>36.058950371000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.3354989340000003</v>
+        <v>-0.33210926999999657</v>
       </c>
       <c r="D195" s="5">
-        <v>-10.51759831775021</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.418042059453148</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>36.209170571999998</v>
+        <v>36.216708621999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.14835119800000029</v>
+        <v>0.15775825099999707</v>
       </c>
       <c r="D196" s="5">
-        <v>5.0499462020539232</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3782006533237725</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>36.102186281000002</v>
+        <v>36.120421516999997</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.10698429099999629</v>
+        <v>-9.6287105000001816E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-3.488489594093569</v>
+        <v>-3.1441250049380476</v>
       </c>
       <c r="E197" s="5">
-        <v>-2.4603859998626243</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4272326708142167</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>35.936757135000001</v>
+        <v>35.939050733000002</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.16542914600000103</v>
+        <v>-0.18137078399999496</v>
       </c>
       <c r="D198" s="5">
-        <v>-5.3622116669690083</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8618836405400554</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>35.987579320999998</v>
+        <v>35.991953168000002</v>
       </c>
       <c r="C199" s="5">
-        <v>5.0822185999997771E-2</v>
+        <v>5.2902435000000025E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>1.710316550914226</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7807763454207981</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>36.035179026999998</v>
+        <v>36.012459372999999</v>
       </c>
       <c r="C200" s="5">
-        <v>4.7599705999999742E-2</v>
+        <v>2.0506204999996669E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>1.5988019571256062</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.68583947729885519</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>36.591886563000003</v>
+        <v>36.581816105000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.55670753600000467</v>
+        <v>0.56935673200000281</v>
       </c>
       <c r="D201" s="5">
-        <v>20.198044666054461</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.71181242249105</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>36.629229819999999</v>
+        <v>36.634353984999997</v>
       </c>
       <c r="C202" s="5">
-        <v>3.7343256999996299E-2</v>
+        <v>5.2537879999995596E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.2315378245570496</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7370882068521443</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>36.646271759999998</v>
+        <v>36.663424648000003</v>
       </c>
       <c r="C203" s="5">
-        <v>1.704193999999859E-2</v>
+        <v>2.9070663000005936E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>0.55973712145906962</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.95640970917763024</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>36.799099132999999</v>
+        <v>36.803219265000003</v>
       </c>
       <c r="C204" s="5">
-        <v>0.15282737300000093</v>
+        <v>0.13979461699999973</v>
       </c>
       <c r="D204" s="5">
-        <v>5.1208028062259547</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.672684227625723</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>36.815727877</v>
+        <v>36.795238894000001</v>
       </c>
       <c r="C205" s="5">
-        <v>1.6628744000001916E-2</v>
+        <v>-7.980371000002151E-3</v>
       </c>
       <c r="D205" s="5">
-        <v>0.5436046438451303</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.25989662420559112</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>36.820845141</v>
+        <v>36.808161089000002</v>
       </c>
       <c r="C206" s="5">
-        <v>5.117263999999011E-3</v>
+        <v>1.292219500000158E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>0.16692358934666807</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4222454179668933</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>37.047045062999999</v>
+        <v>37.049811439999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.22619992199999928</v>
+        <v>0.24165035099999699</v>
       </c>
       <c r="D207" s="5">
-        <v>7.626161829264011</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.168939863789614</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>37.072592376999999</v>
+        <v>37.080055129999998</v>
       </c>
       <c r="C208" s="5">
-        <v>2.5547314000000654E-2</v>
+        <v>3.0243689999998935E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>0.8306551295100828</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98396754729255242</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>37.060626354999997</v>
+        <v>37.094265413000002</v>
       </c>
       <c r="C209" s="5">
-        <v>-1.1966022000002852E-2</v>
+        <v>1.4210283000004154E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-0.38664041735637644</v>
+        <v>0.46084958760828076</v>
       </c>
       <c r="E209" s="5">
-        <v>2.6547978744002165</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6961033540034096</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>37.262302736999999</v>
+        <v>37.263832549</v>
       </c>
       <c r="C210" s="5">
-        <v>0.20167638200000226</v>
+        <v>0.16956713599999773</v>
       </c>
       <c r="D210" s="5">
-        <v>6.7291914807710018</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6255381775555557</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>37.298933878</v>
+        <v>37.303140331999998</v>
       </c>
       <c r="C211" s="5">
-        <v>3.6631141000000866E-2</v>
+        <v>3.9307782999998153E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>1.18607324071065</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2731907123851416</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>37.344786939999999</v>
+        <v>37.313060929000002</v>
       </c>
       <c r="C212" s="5">
-        <v>4.5853061999999056E-2</v>
+        <v>9.9205970000042498E-3</v>
       </c>
       <c r="D212" s="5">
-        <v>1.4852231079262923</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.31960164109121614</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>37.202109077000003</v>
+        <v>37.185240948000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.14267786299999585</v>
+        <v>-0.1278199810000018</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.489546126966582</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.034159467484832</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>37.336062716999997</v>
+        <v>37.342629138</v>
       </c>
       <c r="C214" s="5">
-        <v>0.13395363999999432</v>
+        <v>0.15738818999999893</v>
       </c>
       <c r="D214" s="5">
-        <v>4.4074448629972451</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1989728709267879</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>37.366846807000002</v>
+        <v>37.385404909000002</v>
       </c>
       <c r="C215" s="5">
-        <v>3.0784090000004483E-2</v>
+        <v>4.2775771000002294E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>0.99391545605831411</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3832866211473727</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>37.398205009999998</v>
+        <v>37.400646741000003</v>
       </c>
       <c r="C216" s="5">
-        <v>3.1358202999996365E-2</v>
+        <v>1.5241832000000954E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>1.0116993432024879</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.49033216908500599</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>37.523876383999998</v>
+        <v>37.509959543999997</v>
       </c>
       <c r="C217" s="5">
-        <v>0.1256713739999995</v>
+        <v>0.10931280299999457</v>
       </c>
       <c r="D217" s="5">
-        <v>4.1077985316255727</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5642352786099396</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>37.558999440000001</v>
+        <v>37.635348122000003</v>
       </c>
       <c r="C218" s="5">
-        <v>3.5123056000003317E-2</v>
+        <v>0.12538857800000613</v>
       </c>
       <c r="D218" s="5">
-        <v>1.129023178472166</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0859479152751899</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>37.398015352000002</v>
+        <v>37.406760020999997</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.1609840879999993</v>
+        <v>-0.22858810100000682</v>
       </c>
       <c r="D219" s="5">
-        <v>-5.0238643279182487</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0498978667630556</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>37.325610591</v>
+        <v>37.332095846999998</v>
       </c>
       <c r="C220" s="5">
-        <v>-7.2404761000001372E-2</v>
+        <v>-7.4664173999998695E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-2.2986907181471894</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3690884757268438</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>37.31835908</v>
+        <v>37.366400552000002</v>
       </c>
       <c r="C221" s="5">
-        <v>-7.2515109999997662E-3</v>
+        <v>3.4304705000003821E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.23288356131073717</v>
+        <v>1.1082778566078533</v>
       </c>
       <c r="E221" s="5">
-        <v>0.69543542662018343</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.73363129305865638</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>37.271969966</v>
+        <v>37.270371619000002</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.638911400000012E-2</v>
+        <v>-9.6028932999999483E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-1.4815207337155578</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0406941489733108</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>37.319066175000003</v>
+        <v>37.320503844999998</v>
       </c>
       <c r="C223" s="5">
-        <v>4.7096209000002887E-2</v>
+        <v>5.0132225999995228E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>1.5268813403514825</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.626110114074919</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>37.258418890999998</v>
+        <v>37.325734820999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.0647284000005186E-2</v>
+        <v>5.2309759999999983E-3</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.9327860023797938</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.16832603754592945</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>37.206977958000003</v>
+        <v>37.183989498999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-5.144093299999497E-2</v>
+        <v>-0.14174532199999845</v>
       </c>
       <c r="D225" s="5">
-        <v>-1.6442599123450141</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.463041952142655</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>37.158631921999998</v>
+        <v>37.164895780000002</v>
       </c>
       <c r="C226" s="5">
-        <v>-4.8346036000005199E-2</v>
+        <v>-1.9093718999997122E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-1.5481618093230676</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.61445434168233559</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>36.897001840000001</v>
+        <v>36.914218396000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.26163008199999638</v>
+        <v>-0.25067738399999939</v>
       </c>
       <c r="D227" s="5">
-        <v>-8.1294446827217985</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8003873382292754</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>37.107603941000001</v>
+        <v>37.109811485999998</v>
       </c>
       <c r="C228" s="5">
-        <v>0.21060210099999921</v>
+        <v>0.19559308999999558</v>
       </c>
       <c r="D228" s="5">
-        <v>7.0685735527673321</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5469078729228913</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>36.839802214999999</v>
+        <v>36.834476549000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.26780172600000185</v>
+        <v>-0.27533493699999667</v>
       </c>
       <c r="D229" s="5">
-        <v>-8.3246604047450887</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5488750727311427</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>36.565056259000002</v>
+        <v>36.529357558000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.27474595599999674</v>
+        <v>-0.30511899100000051</v>
       </c>
       <c r="D230" s="5">
-        <v>-8.5913125630279303</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.499624359705761</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>36.442346923999999</v>
+        <v>36.458768010999997</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.12270933500000325</v>
+        <v>-7.0589547000004416E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.9535965626703584</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2943995024091723</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>36.284511655000003</v>
+        <v>36.291900953999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.157835268999996</v>
+        <v>-0.16686705699999749</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.0752788208791921</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3560770951775698</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>36.286349383000001</v>
+        <v>36.435882159000002</v>
       </c>
       <c r="C233" s="5">
-        <v>1.8377279999981511E-3</v>
+        <v>0.14398120500000289</v>
       </c>
       <c r="D233" s="5">
-        <v>6.0794204182879064E-2</v>
+        <v>4.8660385503018988</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.7654208878468145</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4902542906295344</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>35.864546384999997</v>
+        <v>35.861853699000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.42180299800000398</v>
+        <v>-0.57402846000000096</v>
       </c>
       <c r="D234" s="5">
-        <v>-13.090996028716829</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.350287326171877</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>35.750994683999998</v>
+        <v>35.750685533999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.11355170099999867</v>
+        <v>-0.11116816500000226</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.7338846712509532</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6571090348469393</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>35.690641059999997</v>
+        <v>35.660159718000003</v>
       </c>
       <c r="C236" s="5">
-        <v>-6.0353624000001105E-2</v>
+        <v>-9.0525815999995984E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.0070956138104945</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9966081670185329</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>35.292178602</v>
+        <v>35.370051080000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.39846245799999735</v>
+        <v>-0.29010863799999953</v>
       </c>
       <c r="D237" s="5">
-        <v>-12.604426435985093</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.3372608508289545</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>34.981653293999997</v>
+        <v>34.985911973999997</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.31052530800000255</v>
+        <v>-0.38413910600000634</v>
       </c>
       <c r="D238" s="5">
-        <v>-10.06218069542758</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.281712360082253</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>34.731190151</v>
+        <v>34.745535316000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.2504631429999975</v>
+        <v>-0.2403766579999953</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.2614196214090274</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9402700910395811</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>34.412710593</v>
+        <v>34.410998225999997</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.31847955799999994</v>
+        <v>-0.33453709000000487</v>
       </c>
       <c r="D240" s="5">
-        <v>-10.46546208966822</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.961226503091325</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>34.144516162000002</v>
+        <v>34.249942474999997</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.26819443099999773</v>
+        <v>-0.16105575099999925</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.9615257452587471</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4740823364621383</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>33.957977755999998</v>
+        <v>33.919046281999996</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.18653840600000393</v>
+        <v>-0.33089619300000095</v>
       </c>
       <c r="D242" s="5">
-        <v>-6.3623991215310376</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.996838608335546</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>34.111801100999998</v>
+        <v>34.129354749999997</v>
       </c>
       <c r="C243" s="5">
-        <v>0.15382334499999928</v>
+        <v>0.21030846800000091</v>
       </c>
       <c r="D243" s="5">
-        <v>5.5732702875768814</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6994141934178639</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>33.959728132999999</v>
+        <v>33.966259098999998</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.15207296799999881</v>
+        <v>-0.16309565099999901</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.2204485786521921</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5861545543356979</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>33.867265607</v>
+        <v>34.012411434000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-9.2462525999998491E-2</v>
+        <v>4.6152335000002154E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-3.2187677351084409</v>
+        <v>1.6427646884479952</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.6666496275685772</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.651329901728154</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>33.357519826999997</v>
+        <v>33.453320329999997</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.50974578000000292</v>
+        <v>-0.55909110400000372</v>
       </c>
       <c r="D246" s="5">
-        <v>-16.638901528729157</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.036279751306239</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>32.979902295000002</v>
+        <v>33.077989117000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.37761753199999504</v>
+        <v>-0.3753312129999955</v>
       </c>
       <c r="D247" s="5">
-        <v>-12.76970478954601</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.662963720616583</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.80621558</v>
+        <v>32.885139209000002</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.17368671500000232</v>
+        <v>-0.19284990799999946</v>
       </c>
       <c r="D248" s="5">
-        <v>-6.1398514509455211</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7761539849470864</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>32.777752862</v>
+        <v>32.857817949000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.8462718000000109E-2</v>
+        <v>-2.7321260000000791E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.0361679666122336</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.99242743697262048</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>32.501735146000001</v>
+        <v>32.504237279000002</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.27601771599999836</v>
+        <v>-0.35358066999999949</v>
       </c>
       <c r="D250" s="5">
-        <v>-9.6499397512182838</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.175612972531491</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>32.840302917000002</v>
+        <v>32.850188031999998</v>
       </c>
       <c r="C251" s="5">
-        <v>0.33856777100000102</v>
+        <v>0.34595075299999678</v>
       </c>
       <c r="D251" s="5">
-        <v>13.241936911203744</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.54671164693122</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>32.311741857000001</v>
+        <v>32.410523998000002</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.52856106000000125</v>
+        <v>-0.43966403399999621</v>
       </c>
       <c r="D252" s="5">
-        <v>-17.692654780341499</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.929631623422324</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>32.339477248000001</v>
+        <v>32.347847958999999</v>
       </c>
       <c r="C253" s="5">
-        <v>2.773539100000022E-2</v>
+        <v>-6.2676039000002959E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>1.0349193577080973</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2960577371159197</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>32.246677908999999</v>
+        <v>32.310620039</v>
       </c>
       <c r="C254" s="5">
-        <v>-9.279933900000259E-2</v>
+        <v>-3.7227919999999415E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.3896153327438117</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3723266608149265</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>32.302727873999999</v>
+        <v>32.320761728000001</v>
       </c>
       <c r="C255" s="5">
-        <v>5.6049964999999702E-2</v>
+        <v>1.0141689000001008E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>2.105850912439311</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3773080941219531</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>32.341990942000002</v>
+        <v>32.348601676999998</v>
       </c>
       <c r="C256" s="5">
-        <v>3.9263068000003898E-2</v>
+        <v>2.7839948999996977E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>1.4683569241141559</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0385480582645767</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>32.354069590000002</v>
+        <v>32.386482332999996</v>
       </c>
       <c r="C257" s="5">
-        <v>1.2078647999999248E-2</v>
+        <v>3.788065599999868E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>0.44908141616215591</v>
+        <v>1.4143022725537691</v>
       </c>
       <c r="E257" s="5">
-        <v>-4.4680194573701755</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7803993673164458</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>32.670779518000003</v>
+        <v>32.666713145999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.31670992800000164</v>
+        <v>0.28023081300000285</v>
       </c>
       <c r="D258" s="5">
-        <v>12.40017255902448</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.891922352534378</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>32.527779334000002</v>
+        <v>32.525391423000002</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.1430001840000017</v>
+        <v>-0.14132172299999723</v>
       </c>
       <c r="D259" s="5">
-        <v>-5.1277894915917388</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.0696430361891753</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>32.331569361</v>
+        <v>32.317550253999997</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.19620997300000198</v>
+        <v>-0.20784116900000527</v>
       </c>
       <c r="D260" s="5">
-        <v>-7.0031054933000654</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4043013276567482</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>32.361589916</v>
+        <v>32.345980159</v>
       </c>
       <c r="C261" s="5">
-        <v>3.0020555000000115E-2</v>
+        <v>2.8429905000002975E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>1.1199335672924304</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0607684129126937</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>32.408612146999999</v>
+        <v>32.410128034000003</v>
       </c>
       <c r="C262" s="5">
-        <v>4.7022230999999692E-2</v>
+        <v>6.4147875000003296E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.7576333690689783</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4059452008738935</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>32.22307532</v>
+        <v>32.228332889999997</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.18553682699999996</v>
+        <v>-0.18179514400000585</v>
       </c>
       <c r="D263" s="5">
-        <v>-6.6576701519429404</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5272262722776748</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>32.075304954000003</v>
+        <v>32.072991619</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.14777036599999605</v>
+        <v>-0.1553412709999975</v>
       </c>
       <c r="D264" s="5">
-        <v>-5.3663280584578814</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6331281546140417</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>32.013423119000002</v>
+        <v>32.025473169000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-6.1881835000001217E-2</v>
+        <v>-4.7518449999998325E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.2907123055507461</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7634704768433096</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>32.159417826000002</v>
+        <v>32.129189994000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.14599470699999983</v>
+        <v>0.10371682499999935</v>
       </c>
       <c r="D266" s="5">
-        <v>5.6118772465008515</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9562631981415297</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>31.920778715000001</v>
+        <v>31.935493356999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.23863911100000124</v>
+        <v>-0.19369663700000217</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.5500248834381569</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9992959376573687</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>31.745638103000001</v>
+        <v>31.75142468</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.17514061199999986</v>
+        <v>-0.18406867699999907</v>
       </c>
       <c r="D268" s="5">
-        <v>-6.3889746827359488</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.701417805776666</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>31.755833568</v>
+        <v>31.774597904</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0195464999998904E-2</v>
+        <v>2.3173224000000658E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>0.38607483859280922</v>
+        <v>0.87932318212515792</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.8490286680501677</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8893204353240933</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>31.889057214000001</v>
+        <v>31.886313908999998</v>
       </c>
       <c r="C270" s="5">
-        <v>0.13322364600000114</v>
+        <v>0.11171600499999812</v>
       </c>
       <c r="D270" s="5">
-        <v>5.1521000731061806</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3016180951277905</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>31.864569464999999</v>
+        <v>31.862042011</v>
       </c>
       <c r="C271" s="5">
-        <v>-2.4487749000002168E-2</v>
+        <v>-2.4271897999998515E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.91760341714761662</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.90962681679384039</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>31.846258097</v>
+        <v>31.839813851999999</v>
       </c>
       <c r="C272" s="5">
-        <v>-1.8311367999999106E-2</v>
+        <v>-2.2228159000000858E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.68741941279563124</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.83396038783987159</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>31.836152902999999</v>
+        <v>31.827589906</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.0105194000001205E-2</v>
+        <v>-1.2223945999998875E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.38011034916617392</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.45973261482872285</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>31.992624589999998</v>
+        <v>31.992546406999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.1564716869999998</v>
+        <v>0.16495650099999892</v>
       </c>
       <c r="D274" s="5">
-        <v>6.059959396237069</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3997628190560985</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>32.091224984999997</v>
+        <v>32.092250159000002</v>
       </c>
       <c r="C275" s="5">
-        <v>9.8600394999998286E-2</v>
+        <v>9.9703752000003476E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>3.7617062074575935</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.804534045311847</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>32.424624342000001</v>
+        <v>32.423241808999997</v>
       </c>
       <c r="C276" s="5">
-        <v>0.33339935700000467</v>
+        <v>0.33099164999999431</v>
       </c>
       <c r="D276" s="5">
-        <v>13.204553310667011</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.103279138022582</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>32.683134836000001</v>
+        <v>32.694536296000003</v>
       </c>
       <c r="C277" s="5">
-        <v>0.25851049399999937</v>
+        <v>0.2712944870000058</v>
       </c>
       <c r="D277" s="5">
-        <v>9.9980608443129384</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.515950538682773</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>32.981332694999999</v>
+        <v>32.959104875999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.29819785899999829</v>
+        <v>0.26456857999999528</v>
       </c>
       <c r="D278" s="5">
-        <v>11.515166575815506</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.154619328122694</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>32.460875823999999</v>
+        <v>32.471954257999997</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.52045687100000038</v>
+        <v>-0.48715061800000115</v>
       </c>
       <c r="D279" s="5">
-        <v>-17.376346601033433</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.363429125539874</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>32.581788422000002</v>
+        <v>32.586072917000003</v>
       </c>
       <c r="C280" s="5">
-        <v>0.12091259800000387</v>
+        <v>0.11411865900000606</v>
       </c>
       <c r="D280" s="5">
-        <v>4.562565443695199</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2997293372142753</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>32.564845439000003</v>
+        <v>32.571013876000002</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.6942982999999856E-2</v>
+        <v>-1.5059041000000661E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.62223503949268011</v>
+        <v>-0.55315007913130376</v>
       </c>
       <c r="E281" s="5">
-        <v>2.5476008030701935</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.50645491850503</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>32.512406802000001</v>
+        <v>32.512123154000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-5.243863700000162E-2</v>
+        <v>-5.8890722000001006E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.9153179775434848</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1482391045084759</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>32.591117873000002</v>
+        <v>32.589737651</v>
       </c>
       <c r="C283" s="5">
-        <v>7.8711071000000743E-2</v>
+        <v>7.7614496999999005E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>2.9441425170741775</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.902611459004345</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>32.866595273999998</v>
+        <v>32.862955255000003</v>
       </c>
       <c r="C284" s="5">
-        <v>0.27547740099999629</v>
+        <v>0.27321760400000272</v>
       </c>
       <c r="D284" s="5">
-        <v>10.628116487256566</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.537340998217303</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>32.797919129</v>
+        <v>32.797047859000003</v>
       </c>
       <c r="C285" s="5">
-        <v>-6.8676144999997746E-2</v>
+        <v>-6.5907396000000062E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-2.4788338382558783</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3802576620189475</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>32.861288037999998</v>
+        <v>32.859897482999997</v>
       </c>
       <c r="C286" s="5">
-        <v>6.3368908999997586E-2</v>
+        <v>6.2849623999994719E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.3433190848502816</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3239760016625421</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>33.044868405999999</v>
+        <v>33.044214527000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.18358036800000122</v>
+        <v>0.1843170440000037</v>
       </c>
       <c r="D287" s="5">
-        <v>6.9136939828629007</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9426017798391415</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>33.052990074</v>
+        <v>33.050889939999998</v>
       </c>
       <c r="C288" s="5">
-        <v>8.1216680000011365E-3</v>
+        <v>6.6754129999964107E-3</v>
       </c>
       <c r="D288" s="5">
-        <v>0.29533138594928232</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.24268701839742501</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>33.158319026999997</v>
+        <v>33.167853039999997</v>
       </c>
       <c r="C289" s="5">
-        <v>0.10532895299999723</v>
+        <v>0.11696309999999954</v>
       </c>
       <c r="D289" s="5">
-        <v>3.8917424588775118</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3302938153408244</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>33.218041321999998</v>
+        <v>33.206405336000003</v>
       </c>
       <c r="C290" s="5">
-        <v>5.9722295000000258E-2</v>
+        <v>3.8552296000005981E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>2.182890456755926</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4037585008326969</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>33.730221708000002</v>
+        <v>33.735101942999997</v>
       </c>
       <c r="C291" s="5">
-        <v>0.51218038600000426</v>
+        <v>0.52869660699999343</v>
       </c>
       <c r="D291" s="5">
-        <v>20.1550691152677</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.870952469334348</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>33.647216041999997</v>
+        <v>33.647672286000002</v>
       </c>
       <c r="C292" s="5">
-        <v>-8.3005666000005363E-2</v>
+        <v>-8.7429656999994165E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-2.913400381289144</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0660336137929844</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>33.573554182000002</v>
+        <v>33.575630248000003</v>
       </c>
       <c r="C293" s="5">
-        <v>-7.3661859999994306E-2</v>
+        <v>-7.2042037999999309E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-2.5956864098001242</v>
+        <v>-2.5392438692753871</v>
       </c>
       <c r="E293" s="5">
-        <v>3.0975388625427369</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0843877805727615</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>33.234606481999997</v>
+        <v>33.234756320000002</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.33894770000000563</v>
+        <v>-0.3408739280000006</v>
       </c>
       <c r="D294" s="5">
-        <v>-11.464252261207964</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.525136071569941</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>33.105940760999999</v>
+        <v>33.105318179000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.12866572099999729</v>
+        <v>-0.12943814100000139</v>
       </c>
       <c r="D295" s="5">
-        <v>-4.5480701798614076</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5747713080534709</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>33.054525566000002</v>
+        <v>33.052323682000001</v>
       </c>
       <c r="C296" s="5">
-        <v>-5.1415194999997027E-2</v>
+        <v>-5.2994497000000251E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-1.8478236463832953</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9041193457281502</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>32.942140827999999</v>
+        <v>32.945069257999997</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.11238473800000293</v>
+        <v>-0.10725442400000418</v>
       </c>
       <c r="D297" s="5">
-        <v>-4.004539416906006</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8252352797217393</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>32.720618270999999</v>
+        <v>32.719193116</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.22152255700000012</v>
+        <v>-0.22587614199999706</v>
       </c>
       <c r="D298" s="5">
-        <v>-7.7776506586505478</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9241106929522465</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>32.614165786999997</v>
+        <v>32.613426545999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.10645248400000185</v>
+        <v>-0.10576657000000012</v>
       </c>
       <c r="D299" s="5">
-        <v>-3.8349461994797829</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8108368734660725</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>32.406549423000001</v>
+        <v>32.406167533999998</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.20761636399999617</v>
+        <v>-0.20725901200000152</v>
       </c>
       <c r="D300" s="5">
-        <v>-7.3771382207451275</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3650422259517567</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>32.268095338999998</v>
+        <v>32.271520649999999</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.13845408400000281</v>
+        <v>-0.13464688399999858</v>
       </c>
       <c r="D301" s="5">
-        <v>-5.0081189463184295</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8735946339368734</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>32.159173668000001</v>
+        <v>32.156474783</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.10892167099999739</v>
+        <v>-0.11504586699999919</v>
       </c>
       <c r="D302" s="5">
-        <v>-3.9762649620209811</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1950327230166788</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>32.177116417999997</v>
+        <v>32.178981391000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.7942749999996011E-2</v>
+        <v>2.2506608000000483E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>0.67158115436054544</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.84313158528088739</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>32.116752730999998</v>
+        <v>32.114086192999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-6.0363686999998833E-2</v>
+        <v>-6.4895198000002097E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-2.2280954465210723</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3933713004778645</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>32.083304908999999</v>
+        <v>32.083797580999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-3.3447821999999405E-2</v>
+        <v>-3.0288611999999659E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-1.2426000287485861</v>
+        <v>-1.1259353327948807</v>
       </c>
       <c r="E305" s="5">
-        <v>-4.4387593429085932</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4432007857510563</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>32.226246408000002</v>
+        <v>32.226204602000003</v>
       </c>
       <c r="C306" s="5">
-        <v>0.14294149900000264</v>
+        <v>0.14240702100000391</v>
       </c>
       <c r="D306" s="5">
-        <v>5.4793627334780881</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4582860472294437</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>32.193975618000003</v>
+        <v>32.193517258999996</v>
       </c>
       <c r="C307" s="5">
-        <v>-3.2270789999998328E-2</v>
+        <v>-3.2687343000006308E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.1950624414722277</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2104039776659192</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>32.129206013000001</v>
+        <v>32.127264812</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.4769605000002173E-2</v>
+        <v>-6.625244699999655E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.3876902283248014</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4417714622375408</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>32.395470891000002</v>
+        <v>32.399428561999997</v>
       </c>
       <c r="C309" s="5">
-        <v>0.2662648780000012</v>
+        <v>0.27216374999999715</v>
       </c>
       <c r="D309" s="5">
-        <v>10.41082273920706</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.65299411029228</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>32.188146101999997</v>
+        <v>32.187442746999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.20732478900000473</v>
+        <v>-0.21198581499999847</v>
       </c>
       <c r="D310" s="5">
-        <v>-7.4151341108835922</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5749954326517983</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>32.090563046</v>
+        <v>32.090157681000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-9.7583055999997725E-2</v>
+        <v>-9.7285065999997755E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-3.577923942187311</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5672556539239508</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>32.170699054000004</v>
+        <v>32.170394293999998</v>
       </c>
       <c r="C312" s="5">
-        <v>8.0136008000003756E-2</v>
+        <v>8.0236612999996737E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>3.0381211941026942</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0420268972871423</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>32.194089988000002</v>
+        <v>32.195375824999999</v>
       </c>
       <c r="C313" s="5">
-        <v>2.3390933999998254E-2</v>
+        <v>2.4981531000001667E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>0.87600338535969158</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.93583569463842053</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>32.099350321000003</v>
+        <v>32.101390883000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-9.4739666999998917E-2</v>
+        <v>-9.3984941999998739E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-3.4747207677177316</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4473475496510475</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>31.822263536000001</v>
+        <v>31.822843102</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.27708678500000161</v>
+        <v>-0.27854778100000033</v>
       </c>
       <c r="D315" s="5">
-        <v>-9.8806800325527693</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.9297158354340382</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>31.867697005</v>
+        <v>31.864405276999999</v>
       </c>
       <c r="C316" s="5">
-        <v>4.5433468999998894E-2</v>
+        <v>4.1562174999999257E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.7267887280449035</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5785653324912996</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>31.989782497</v>
+        <v>31.989651713000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.12208549200000007</v>
+        <v>0.12524643600000118</v>
       </c>
       <c r="D317" s="5">
-        <v>4.6953265409360956</v>
+        <v>4.8200433812112031</v>
       </c>
       <c r="E317" s="5">
-        <v>-0.29149868526718858</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.29343742043725918</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>32.512341767999999</v>
+        <v>32.511640200999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.52255927099999866</v>
+        <v>0.52198848799999809</v>
       </c>
       <c r="D318" s="5">
-        <v>21.462879228210795</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.437388688833426</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>32.377678244000002</v>
+        <v>32.376584223999998</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.13466352399999693</v>
+        <v>-0.13505597700000038</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.858626656750376</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.872567100906311</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>32.208144564999998</v>
+        <v>32.205159211999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.16953367900000416</v>
+        <v>-0.17142501200000027</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.1055229588101945</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1718683815576991</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>32.471019816999998</v>
+        <v>32.474841632</v>
       </c>
       <c r="C321" s="5">
-        <v>0.26287525200000061</v>
+        <v>0.26968242000000231</v>
       </c>
       <c r="D321" s="5">
-        <v>10.245954606678321</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.524636723421033</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>32.56340041</v>
+        <v>32.562895351999998</v>
       </c>
       <c r="C322" s="5">
-        <v>9.2380593000001454E-2</v>
+        <v>8.8053719999997782E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>3.4679510792840818</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3026969808340523</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>32.666847076000003</v>
+        <v>32.667061078000003</v>
       </c>
       <c r="C323" s="5">
-        <v>0.10344666600000352</v>
+        <v>0.10416572600000507</v>
       </c>
       <c r="D323" s="5">
-        <v>3.879449574717353</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9069535964396218</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>32.644660616000003</v>
+        <v>32.645974178000003</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.2186460000000352E-2</v>
+        <v>-2.1086900000000242E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-0.81197077033944298</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.77186726757201285</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>32.629092411000002</v>
+        <v>32.629306945000003</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.5568205000001001E-2</v>
+        <v>-1.6667232999999726E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.57078009140272279</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.61093637825576641</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>32.628894834999997</v>
+        <v>32.633910225000001</v>
       </c>
       <c r="C326" s="5">
-        <v>-1.9757600000502862E-4</v>
+        <v>4.6032799999977669E-3</v>
       </c>
       <c r="D326" s="5">
-        <v>-7.2660097675036894E-3</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.16942511865689625</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>32.552354068</v>
+        <v>32.552777909</v>
       </c>
       <c r="C327" s="5">
-        <v>-7.6540766999997345E-2</v>
+        <v>-8.1132316000001481E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.7789207724925435</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9429047985933932</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>32.492599648000002</v>
+        <v>32.489454919000003</v>
       </c>
       <c r="C328" s="5">
-        <v>-5.975441999999731E-2</v>
+        <v>-6.3322989999996082E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.1806649331401862</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3094759786775221</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>32.586011628000001</v>
+        <v>32.585574037999997</v>
       </c>
       <c r="C329" s="5">
-        <v>9.3411979999999062E-2</v>
+        <v>9.6119118999993702E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>3.5049175579156877</v>
+        <v>3.6085058524745195</v>
       </c>
       <c r="E329" s="5">
-        <v>1.8638111436234839</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8628596845830181</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>32.482702647000004</v>
+        <v>32.481118475000002</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.10330898099999786</v>
+        <v>-0.10445556299999481</v>
       </c>
       <c r="D330" s="5">
-        <v>-3.7387758015349326</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7795919635595032</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>32.354808796</v>
+        <v>32.352188953999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.12789385100000317</v>
+        <v>-0.12892952100000343</v>
       </c>
       <c r="D331" s="5">
-        <v>-4.6237652087808279</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6606167742047173</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>32.598702035000002</v>
+        <v>32.593398442000002</v>
       </c>
       <c r="C332" s="5">
-        <v>0.24389323900000193</v>
+        <v>0.24120948800000264</v>
       </c>
       <c r="D332" s="5">
-        <v>9.4303147078171889</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3230410326067048</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>32.497667020000002</v>
+        <v>32.499151965000003</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.10103501500000078</v>
+        <v>-9.4246476999998663E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.6564791458127188</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4152423691013456</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>32.370566852000003</v>
+        <v>32.371275928000003</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.12710016799999835</v>
+        <v>-0.12787603700000005</v>
       </c>
       <c r="D334" s="5">
-        <v>-4.5936148931367882</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6208454809377741</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>32.170171095000001</v>
+        <v>32.171699009000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.20039575700000256</v>
+        <v>-0.19957691900000185</v>
       </c>
       <c r="D335" s="5">
-        <v>-7.1810195838107882</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1525135868606764</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>32.143300769</v>
+        <v>32.147873955999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.6870326000000944E-2</v>
+        <v>-2.3825053000003038E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.99771539893790395</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.88506053275088092</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>32.060584571</v>
+        <v>32.060818333999997</v>
       </c>
       <c r="C337" s="5">
-        <v>-8.2716197999999963E-2</v>
+        <v>-8.7055622000001165E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-3.0446952088421853</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2016049602680563</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>31.608300071999999</v>
+        <v>31.615632436999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.45228449900000101</v>
+        <v>-0.44518589699999822</v>
       </c>
       <c r="D338" s="5">
-        <v>-15.674983446150382</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.447345497000997</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>31.53331773</v>
+        <v>31.532991798000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-7.4982341999998425E-2</v>
+        <v>-8.2640638999997407E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-2.8098336120549461</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.091996100115435</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>31.666995156999999</v>
+        <v>31.664538361000002</v>
       </c>
       <c r="C340" s="5">
-        <v>0.13367742699999852</v>
+        <v>0.13154656300000056</v>
       </c>
       <c r="D340" s="5">
-        <v>5.2073947619661887</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1225278190049961</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>31.884395674</v>
+        <v>31.883421714000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.21740051700000151</v>
+        <v>0.21888335299999895</v>
       </c>
       <c r="D341" s="5">
-        <v>8.5565446782213996</v>
+        <v>8.6178375846565061</v>
       </c>
       <c r="E341" s="5">
-        <v>-2.1531200627115998</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1547950119926496</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>31.850596517</v>
+        <v>31.847994775</v>
       </c>
       <c r="C342" s="5">
-        <v>-3.379915700000069E-2</v>
+        <v>-3.5426939000000601E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.2646735291926836</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3252493028672041</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>31.864316079000002</v>
+        <v>31.859952812</v>
       </c>
       <c r="C343" s="5">
-        <v>1.3719562000002128E-2</v>
+        <v>1.1958036999999422E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>0.5181232396230584</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.45149828211217269</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>31.786299613000001</v>
+        <v>31.776989008000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-7.8016466000001117E-2</v>
+        <v>-8.2963803999998476E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.898831756421183</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0804506269281107</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>31.545375676999999</v>
+        <v>31.544563173</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.2409239360000015</v>
+        <v>-0.2324258350000008</v>
       </c>
       <c r="D345" s="5">
-        <v>-8.7256447379822752</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.4325146876170436</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>31.616779337000001</v>
+        <v>31.618285065999999</v>
       </c>
       <c r="C346" s="5">
-        <v>7.1403660000001423E-2</v>
+        <v>7.3721892999998317E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>2.7502984713945189</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8408164137227354</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>31.590643782000001</v>
+        <v>31.592201118999998</v>
       </c>
       <c r="C347" s="5">
-        <v>-2.6135554999999755E-2</v>
+        <v>-2.6083947000000052E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.98746515610106389</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.98547739882559604</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>31.642545514999998</v>
+        <v>31.656633547999999</v>
       </c>
       <c r="C348" s="5">
-        <v>5.1901732999997563E-2</v>
+        <v>6.4432429000000013E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>1.9894487502458036</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4750458291977973</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>31.570274530999999</v>
+        <v>31.569395155999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-7.2270983999999316E-2</v>
+        <v>-8.723839199999972E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-2.7066090372212193</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.257259072095009</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>31.793977097999999</v>
+        <v>31.803228909000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.22370256700000013</v>
+        <v>0.23383375300000253</v>
       </c>
       <c r="D350" s="5">
-        <v>8.8423683088178162</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2595599069013268</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>31.791927893</v>
+        <v>31.790009770000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-2.0492049999987216E-3</v>
+        <v>-1.3219139000000268E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-7.7315727880178375E-2</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49764609634466161</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>32.013367529</v>
+        <v>32.011508196999998</v>
       </c>
       <c r="C352" s="5">
-        <v>0.2214396359999995</v>
+        <v>0.22149842699999667</v>
       </c>
       <c r="D352" s="5">
-        <v>8.6860861449477245</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6890258201505866</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>31.879872659</v>
+        <v>31.877865721999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.13349486999999982</v>
+        <v>-0.13364247499999848</v>
       </c>
       <c r="D353" s="5">
-        <v>-4.8907824103245794</v>
+        <v>-4.8963444681436545</v>
       </c>
       <c r="E353" s="5">
-        <v>-1.4185669523880673E-2</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7425959013561698E-2</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>31.924665218000001</v>
+        <v>31.920653040000001</v>
       </c>
       <c r="C354" s="5">
-        <v>4.479255900000112E-2</v>
+        <v>4.2787318000002017E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>1.6991409200991514</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6226156058738672</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>32.189959004999999</v>
+        <v>32.183814277000003</v>
       </c>
       <c r="C355" s="5">
-        <v>0.26529378699999739</v>
+        <v>0.26316123700000205</v>
       </c>
       <c r="D355" s="5">
-        <v>10.440626867942115</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.354220822414906</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>32.283027740000001</v>
+        <v>32.266454889000002</v>
       </c>
       <c r="C356" s="5">
-        <v>9.3068735000002789E-2</v>
+        <v>8.2640611999998725E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>3.5251881221499248</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1252145556871724</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>32.625192583999997</v>
+        <v>32.622289234999997</v>
       </c>
       <c r="C357" s="5">
-        <v>0.34216484399999558</v>
+        <v>0.35583434599999464</v>
       </c>
       <c r="D357" s="5">
-        <v>13.486942590305762</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.066517202243766</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>32.673612761999998</v>
+        <v>32.676494406000003</v>
       </c>
       <c r="C358" s="5">
-        <v>4.8420178000000647E-2</v>
+        <v>5.4205171000006658E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>1.795571237865512</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0122424114004778</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>32.806817420999998</v>
+        <v>32.810944730999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.13320465900000045</v>
+        <v>0.13445032499999598</v>
       </c>
       <c r="D359" s="5">
-        <v>5.0033919868852195</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0507898015625941</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>32.224154001000002</v>
+        <v>32.249070738</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.58266341999999582</v>
+        <v>-0.56187399299999896</v>
       </c>
       <c r="D360" s="5">
-        <v>-19.349126981634456</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.720385467845404</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>32.559399808000002</v>
+        <v>32.559153131999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.33524580699999973</v>
+        <v>0.31008239399999837</v>
       </c>
       <c r="D361" s="5">
-        <v>13.223974175623843</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.168456815888028</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>32.567089107000001</v>
+        <v>32.578339321000001</v>
       </c>
       <c r="C362" s="5">
-        <v>7.6892989999990391E-3</v>
+        <v>1.9186189000002685E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.28376301090158318</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.70942239412661312</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>32.740444941</v>
+        <v>32.737019512000003</v>
       </c>
       <c r="C363" s="5">
-        <v>0.17335583399999877</v>
+        <v>0.15868019100000197</v>
       </c>
       <c r="D363" s="5">
-        <v>6.5780123774744848</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0040206920444206</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>32.839927219000003</v>
+        <v>32.838059971</v>
       </c>
       <c r="C364" s="5">
-        <v>9.9482278000003532E-2</v>
+        <v>0.10104045899999647</v>
       </c>
       <c r="D364" s="5">
-        <v>3.7077723108065896</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7672369976413655</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>32.890006067000002</v>
+        <v>32.885450976000001</v>
       </c>
       <c r="C365" s="5">
-        <v>5.0078847999998288E-2</v>
+        <v>4.7391005000001485E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>1.8453515771800211</v>
+        <v>1.7456202100160079</v>
       </c>
       <c r="E365" s="5">
-        <v>3.1685616150503471</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1607676084306702</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>32.802806693999997</v>
+        <v>32.795040915000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-8.7199373000004243E-2</v>
+        <v>-9.0410061000000042E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-3.135506263974086</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2496596779360232</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>32.925781589000003</v>
+        <v>32.915634507</v>
       </c>
       <c r="C367" s="5">
-        <v>0.1229748950000058</v>
+        <v>0.12059359199999875</v>
       </c>
       <c r="D367" s="5">
-        <v>4.5926242973564291</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.502974208986954</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>32.195215961999999</v>
+        <v>32.170918251000003</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.73056562700000427</v>
+        <v>-0.74471625599999669</v>
       </c>
       <c r="D368" s="5">
-        <v>-23.605341174591477</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.013802943875039</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>28.463227978999999</v>
+        <v>28.460183528000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.7319879829999998</v>
+        <v>-3.7107347230000016</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.201109939577677</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-77.023129795495024</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>28.423400542</v>
+        <v>28.427190602</v>
       </c>
       <c r="C370" s="5">
-        <v>-3.9827436999999577E-2</v>
+        <v>-3.2992926000002143E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-1.6662489499322031</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3822837807708765</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>28.195890721000001</v>
+        <v>28.203051517999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.22750982099999817</v>
+        <v>-0.22413908400000082</v>
       </c>
       <c r="D371" s="5">
-        <v>-9.1934026664546753</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.061892572687313</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>27.588674265000002</v>
+        <v>27.619890168000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.60721645599999974</v>
+        <v>-0.58316134999999747</v>
       </c>
       <c r="D372" s="5">
-        <v>-22.991235743177906</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.176607575594577</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>27.169032550000001</v>
+        <v>27.172024755999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.41964171500000091</v>
+        <v>-0.44786541200000229</v>
       </c>
       <c r="D373" s="5">
-        <v>-16.800616101439878</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.813468543983614</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>28.200902292999999</v>
+        <v>28.212120737999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.0318697429999979</v>
+        <v>1.0400959820000004</v>
       </c>
       <c r="D374" s="5">
-        <v>56.410519087205557</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>56.951252748066118</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>28.04940392</v>
+        <v>28.046175992999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.15149837299999902</v>
+        <v>-0.16594474500000089</v>
       </c>
       <c r="D375" s="5">
-        <v>-6.259429752788459</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8345140009784426</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>27.889198477000001</v>
+        <v>27.888185795999998</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.16020544299999884</v>
+        <v>-0.15799019700000017</v>
       </c>
       <c r="D376" s="5">
-        <v>-6.6425977417047584</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5543050939780851</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>27.918042159999999</v>
+        <v>27.910415111999999</v>
       </c>
       <c r="C377" s="5">
-        <v>2.8843682999998066E-2</v>
+        <v>2.2229316000000665E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>1.2481528809012099</v>
+        <v>0.96070910131955678</v>
       </c>
       <c r="E377" s="5">
-        <v>-15.116944329142568</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.128379621829769</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>28.066799302</v>
+        <v>28.054190535</v>
       </c>
       <c r="C378" s="5">
-        <v>0.1487571420000009</v>
+        <v>0.14377542300000101</v>
       </c>
       <c r="D378" s="5">
-        <v>6.584772964547736</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3597621268953075</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>28.114525561000001</v>
+        <v>28.098678605</v>
       </c>
       <c r="C379" s="5">
-        <v>4.7726259000000937E-2</v>
+        <v>4.448806999999988E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>2.059735741035551</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9196339248966021</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>28.001526774999999</v>
+        <v>27.970547675999999</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.11299878600000213</v>
+        <v>-0.128130929000001</v>
       </c>
       <c r="D380" s="5">
-        <v>-4.7178754769521376</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3368657740257781</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>28.809043032000002</v>
+        <v>28.805691546999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.80751625700000318</v>
+        <v>0.83514387099999965</v>
       </c>
       <c r="D381" s="5">
-        <v>40.658326574341785</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>42.340350033350617</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>29.054910313000001</v>
+        <v>29.065271130999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.24586728099999888</v>
+        <v>0.25957958400000081</v>
       </c>
       <c r="D382" s="5">
-        <v>10.735910998513543</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.366064233146744</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>29.609856954000001</v>
+        <v>29.619957131</v>
       </c>
       <c r="C383" s="5">
-        <v>0.5549466410000008</v>
+        <v>0.55468600000000023</v>
       </c>
       <c r="D383" s="5">
-        <v>25.487723681545148</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.46441466885998</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>30.251877344</v>
+        <v>30.301058390000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.642020389999999</v>
+        <v>0.68110125900000185</v>
       </c>
       <c r="D384" s="5">
-        <v>29.357692193125651</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.365242554777197</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>30.538978567000001</v>
+        <v>30.549063423</v>
       </c>
       <c r="C385" s="5">
-        <v>0.28710122300000052</v>
+        <v>0.24800503299999832</v>
       </c>
       <c r="D385" s="5">
-        <v>12.002087075561786</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.27605515264165</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>30.769362741999998</v>
+        <v>30.785115104999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.23038417499999753</v>
+        <v>0.23605168199999937</v>
       </c>
       <c r="D386" s="5">
-        <v>9.43794640899862</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6767517005941883</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>31.325544090000001</v>
+        <v>31.319880609999998</v>
       </c>
       <c r="C387" s="5">
-        <v>0.55618134800000263</v>
+        <v>0.53476550499999931</v>
       </c>
       <c r="D387" s="5">
-        <v>23.98280403654196</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.95658527821136</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>31.462871737</v>
+        <v>31.466325693000002</v>
       </c>
       <c r="C388" s="5">
-        <v>0.13732764699999933</v>
+        <v>0.14644508300000325</v>
       </c>
       <c r="D388" s="5">
-        <v>5.3893782770901399</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7575126133618371</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>31.513592372000002</v>
+        <v>31.499539015</v>
       </c>
       <c r="C389" s="5">
-        <v>5.0720635000001124E-2</v>
+        <v>3.3213321999998158E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>1.9517393824196816</v>
+        <v>1.2740025975598757</v>
       </c>
       <c r="E389" s="5">
-        <v>12.878948285104252</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.859442930524057</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>31.766985815000002</v>
+        <v>31.737781406</v>
       </c>
       <c r="C390" s="5">
-        <v>0.25339344300000022</v>
+        <v>0.238242391</v>
       </c>
       <c r="D390" s="5">
-        <v>10.087282605882187</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.463265117080244</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>31.969275616000001</v>
+        <v>31.936560495999998</v>
       </c>
       <c r="C391" s="5">
-        <v>0.20228980099999916</v>
+        <v>0.1987790899999986</v>
       </c>
       <c r="D391" s="5">
-        <v>7.9149069392558058</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7801849977188198</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>32.348611059</v>
+        <v>32.298344153999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.37933544299999866</v>
+        <v>0.36178365800000023</v>
       </c>
       <c r="D392" s="5">
-        <v>15.205737733206748</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.47361400460716</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>32.248066452000003</v>
+        <v>32.249486093999998</v>
       </c>
       <c r="C393" s="5">
-        <v>-0.10054460699999623</v>
+        <v>-4.8858060000000592E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>-3.6666857854447565</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8002263332263957</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>32.475180967</v>
+        <v>32.498039849999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.22711451499999669</v>
+        <v>0.24855375599999974</v>
       </c>
       <c r="D394" s="5">
-        <v>8.7864481145107032</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6509558334431755</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>32.398069819</v>
+        <v>32.415529188999997</v>
       </c>
       <c r="C395" s="5">
-        <v>-7.7111148000000185E-2</v>
+        <v>-8.2510661000000596E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-2.8124384287345316</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.004544137092513</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>32.720148653000003</v>
+        <v>32.788453961999998</v>
       </c>
       <c r="C396" s="5">
-        <v>0.3220788340000027</v>
+        <v>0.37292477300000115</v>
       </c>
       <c r="D396" s="5">
-        <v>12.603936424694396</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.713328396079195</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>32.816158969999996</v>
+        <v>32.829917264000002</v>
       </c>
       <c r="C397" s="5">
-        <v>9.6010316999993961E-2</v>
+        <v>4.1463302000003921E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>3.5785305525848132</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5280831731431244</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>32.841955190999997</v>
+        <v>32.866646467999999</v>
       </c>
       <c r="C398" s="5">
-        <v>2.579622100000023E-2</v>
+        <v>3.6729203999996685E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>0.94738848386017871</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3508186165008151</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>33.005823051</v>
+        <v>33.000212925</v>
       </c>
       <c r="C399" s="5">
-        <v>0.16386786000000342</v>
+        <v>0.13356645700000058</v>
       </c>
       <c r="D399" s="5">
-        <v>6.1545842372723536</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9871592783498953</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>33.361805670999999</v>
+        <v>33.370308635000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.35598261999999892</v>
+        <v>0.37009571000000108</v>
       </c>
       <c r="D400" s="5">
-        <v>13.738573080443084</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.319884183239173</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>33.401365615000003</v>
+        <v>33.379433804000001</v>
       </c>
       <c r="C401" s="5">
-        <v>3.9559944000004066E-2</v>
+        <v>9.1251690000007102E-3</v>
       </c>
       <c r="D401" s="5">
-        <v>1.4322595032165708</v>
+        <v>0.32863606018278535</v>
       </c>
       <c r="E401" s="5">
-        <v>5.9903460726276947</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9680073035506931</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>33.577681767999998</v>
+        <v>33.528391693000003</v>
       </c>
       <c r="C402" s="5">
-        <v>0.17631615299999481</v>
+        <v>0.14895788900000184</v>
       </c>
       <c r="D402" s="5">
-        <v>6.5216354398250242</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.48848836369491</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>33.596189914999997</v>
+        <v>33.543748276999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.8508146999998587E-2</v>
+        <v>1.5356583999995621E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.66345354172219206</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.55100744325964346</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>33.380410519999998</v>
+        <v>33.314225282000002</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.21577939499999843</v>
+        <v>-0.2295229949999964</v>
       </c>
       <c r="D404" s="5">
-        <v>-7.4407664161659444</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9089265652012797</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>33.160954631000003</v>
+        <v>33.167215927999997</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.21945588899999535</v>
+        <v>-0.14700935400000503</v>
       </c>
       <c r="D405" s="5">
-        <v>-7.6101606083665674</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1687229962087633</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>32.967422309</v>
+        <v>33.006182486</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.19353232200000292</v>
+        <v>-0.16103344199999725</v>
       </c>
       <c r="D406" s="5">
-        <v>-6.7828966285002235</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6731482063503762</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>32.597010496999999</v>
+        <v>32.625042925999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.3704118120000004</v>
+        <v>-0.38113956000000115</v>
       </c>
       <c r="D407" s="5">
-        <v>-12.680071556351912</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.009957436604857</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>32.233944870000002</v>
+        <v>32.311902117999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.36306562699999745</v>
+        <v>-0.31314080799999999</v>
       </c>
       <c r="D408" s="5">
-        <v>-12.576490312862909</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.928822511708214</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>32.022440951</v>
+        <v>32.034967668999997</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.21150391900000187</v>
+        <v>-0.2769344490000023</v>
       </c>
       <c r="D409" s="5">
-        <v>-7.5958032201952523</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8135721509888025</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>31.905674650000002</v>
+        <v>31.938242805000002</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.11676630099999841</v>
+        <v>-9.6724863999995137E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-4.2889710007781856</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5636557998352636</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>31.703205491999999</v>
+        <v>31.698997820999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.20246915800000309</v>
+        <v>-0.2392449840000026</v>
       </c>
       <c r="D411" s="5">
-        <v>-7.3548004664983786</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.627782375890158</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>31.165494793000001</v>
+        <v>31.17780514</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.53771069899999802</v>
+        <v>-0.52119268099999871</v>
       </c>
       <c r="D412" s="5">
-        <v>-18.557666806930484</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.0403534777017</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>31.098758332999999</v>
+        <v>31.072605178</v>
       </c>
       <c r="C413" s="5">
-        <v>-6.673646000000133E-2</v>
+        <v>-0.10519996200000037</v>
       </c>
       <c r="D413" s="5">
-        <v>-2.539580035834943</v>
+        <v>-3.9747293058808308</v>
       </c>
       <c r="E413" s="5">
-        <v>-6.8937519158376537</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9109279670392816</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>30.889320081000001</v>
+        <v>30.826242862000001</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.20943825199999822</v>
+        <v>-0.24636231599999903</v>
       </c>
       <c r="D414" s="5">
-        <v>-7.7888170163080916</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.1102002050109316</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>30.566072746</v>
+        <v>30.501786672000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.32324733500000136</v>
+        <v>-0.32445618999999937</v>
       </c>
       <c r="D415" s="5">
-        <v>-11.859497704736089</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.924279598305699</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>30.498699189</v>
+        <v>30.429321260999998</v>
       </c>
       <c r="C416" s="5">
-        <v>-6.7373556999999806E-2</v>
+        <v>-7.2465411000003144E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.6132014333050235</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8139721176630217</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>30.431882546000001</v>
+        <v>30.341771873999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-6.6816642999999232E-2</v>
+        <v>-8.7549386999999257E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.5975163674069379</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3984530640694954</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>30.143986802000001</v>
+        <v>29.991514433999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.28789574400000006</v>
+        <v>-0.35025744000000003</v>
       </c>
       <c r="D418" s="5">
-        <v>-10.779949908688224</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.005962161852825</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>30.101698008</v>
+        <v>30.040938247</v>
       </c>
       <c r="C419" s="5">
-        <v>-4.2288794000000962E-2</v>
+        <v>4.9423813000000649E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.67054286601791</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9955340529483667</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>29.880942394000002</v>
+        <v>29.661203247</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.22075561399999799</v>
+        <v>-0.37973500000000016</v>
       </c>
       <c r="D420" s="5">
-        <v>-8.4539626665087511</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.157320171471499</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>29.643494052000001</v>
+        <v>29.551751588999998</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.23744834200000042</v>
+        <v>-0.10945165800000112</v>
       </c>
       <c r="D421" s="5">
-        <v>-9.1298544895774043</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3393005921150145</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>29.582169360999998</v>
+        <v>29.618431351000002</v>
       </c>
       <c r="C422" s="5">
-        <v>-6.1324691000002929E-2</v>
+        <v>6.6679762000003251E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.4544363130279856</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7415031473665419</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>29.229109991000001</v>
+        <v>29.396365861</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.35305936999999687</v>
+        <v>-0.22206549000000209</v>
       </c>
       <c r="D423" s="5">
-        <v>-13.418148404401242</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6351633988228311</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>29.119274412999999</v>
+        <v>29.291444597999998</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.10983557800000199</v>
+        <v>-0.10492126300000137</v>
       </c>
       <c r="D424" s="5">
-        <v>-4.4172566962271897</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1999440231482161</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>29.241665145999999</v>
+        <v>29.459567203999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.12239073299999959</v>
+        <v>0.16812260600000073</v>
       </c>
       <c r="D425" s="5">
-        <v>5.1619439126260103</v>
+        <v>7.1092202390631964</v>
       </c>
       <c r="E425" s="5">
-        <v>-5.9715991459034274</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1911900040556125</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>28.616214148000001</v>
+        <v>29.027412384000002</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.62545099799999804</v>
+        <v>-0.43215481999999739</v>
       </c>
       <c r="D426" s="5">
-        <v>-22.852664497478347</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.250248449206705</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>28.547646644</v>
+        <v>28.979687734999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-6.8567504000000667E-2</v>
+        <v>-4.7724649000002728E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.8377363679629175</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9552048011987733</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>28.306037938999999</v>
+        <v>28.740895171999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.24160870500000087</v>
+        <v>-0.23879256300000051</v>
       </c>
       <c r="D428" s="5">
-        <v>-9.6963586674249864</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4519566804487365</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>28.082760546999999</v>
+        <v>28.623982335000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.22327739199999996</v>
+        <v>-0.11691283699999744</v>
       </c>
       <c r="D429" s="5">
-        <v>-9.0655279918386622</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7736420685276943</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>28.328613226000002</v>
+        <v>28.686912735</v>
       </c>
       <c r="C430" s="5">
-        <v>0.24585267900000218</v>
+        <v>6.2930399999999054E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>11.026389487910638</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6703600805539685</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>28.293145247999998</v>
+        <v>28.639430323999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.5467978000003342E-2</v>
+        <v>-4.7482411000000724E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.4921206838782175</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9682506011014178</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>28.251320098000001</v>
+        <v>28.688131822999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-4.1825149999997535E-2</v>
+        <v>4.870149899999987E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.7595820768826487</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0598001249674258</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>28.040824782000001</v>
+        <v>28.657022699999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.21049531599999938</v>
+        <v>-3.1109123000000238E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-8.5835287401718965</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2935350225708353</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>27.852811114000001</v>
+        <v>28.402248003</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.18801366799999997</v>
+        <v>-0.25477469699999844</v>
       </c>
       <c r="D434" s="5">
-        <v>-7.7558137940643697</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.162062892701595</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>27.732662541</v>
+        <v>28.372854886999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.12014857300000159</v>
+        <v>-2.9393116000001385E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-5.0553720146220282</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2348201345021792</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>27.222353478999999</v>
+        <v>27.805719250999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.51030906200000103</v>
+        <v>-0.56713563599999972</v>
       </c>
       <c r="D436" s="5">
-        <v>-19.978032977280879</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.517440282444877</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>27.616472294000001</v>
+        <v>27.930713788999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.39411881500000234</v>
+        <v>0.12499453799999927</v>
       </c>
       <c r="D437" s="5">
-        <v>18.825702055557979</v>
+        <v>5.5297265980753574</v>
       </c>
       <c r="E437" s="5">
-        <v>-5.5577985859752266</v>
+        <v>-5.1896669235263371</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>27.793617818000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-0.13709597099999726</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-5.7336781428959371</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>27.671905295999998</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.12171252200000282</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-5.1302456905299554</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houinfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>