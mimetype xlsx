--- v4 (2026-04-21)
+++ v5 (2026-05-11)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6E497EFA-3C78-42CC-84C0-94AA11BF0BE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EDC7221C-4E63-4640-B44B-804D08E2119E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BFFE6ECB-ECCB-455B-AD5E-4B0E9AF19D40}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CF31776E-F855-4F64-B928-1E4FD7D22577}"/>
   </bookViews>
   <sheets>
     <sheet name="houinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90AD5CC8-EA3E-4642-9D4C-83ED29A71A24}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9D90D47-6CD4-4EC4-A14F-7A454CE97E17}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>35.794641863999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>36.265055150999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.47041328699999951</v>
       </c>
       <c r="D7" s="5">
         <v>16.961747613761034</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>36.051205617999997</v>
       </c>
       <c r="C8" s="5">
         <v>-0.2138495330000012</v>
       </c>
       <c r="D8" s="5">
         <v>-6.8511692874767434</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>35.967201428999999</v>
       </c>
       <c r="C9" s="5">
         <v>-8.4004188999998064E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-2.7606044094515725</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>36.418481727</v>
       </c>
       <c r="C10" s="5">
         <v>0.45128029800000036</v>
       </c>
       <c r="D10" s="5">
         <v>16.140119783999097</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>36.490924476000004</v>
       </c>
       <c r="C11" s="5">
         <v>7.2442749000003914E-2</v>
       </c>
       <c r="D11" s="5">
         <v>2.4132994542410691</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>36.530902267000002</v>
       </c>
       <c r="C12" s="5">
         <v>3.9977790999998319E-2</v>
       </c>
       <c r="D12" s="5">
         <v>1.3226157979354225</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>36.505543242999998</v>
       </c>
       <c r="C13" s="5">
         <v>-2.5359024000003672E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-0.82984297491578429</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>36.380475834999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.1250674079999996</v>
       </c>
       <c r="D14" s="5">
         <v>-4.0345920941392777</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>36.050534673999998</v>
       </c>
       <c r="C15" s="5">
         <v>-0.3299411610000007</v>
       </c>
       <c r="D15" s="5">
         <v>-10.35624875560549</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>36.185589428</v>
       </c>
       <c r="C16" s="5">
         <v>0.13505475400000222</v>
       </c>
       <c r="D16" s="5">
         <v>4.5893086637744496</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>36.071168919000002</v>
       </c>
       <c r="C17" s="5">
         <v>-0.11442050899999856</v>
       </c>
       <c r="D17" s="5">
         <v>-3.7291558366324917</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>35.168893932000003</v>
       </c>
       <c r="C18" s="5">
         <v>-0.90227498699999842</v>
       </c>
       <c r="D18" s="5">
         <v>-26.212648249770474</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>34.929149844999998</v>
       </c>
       <c r="C19" s="5">
         <v>-0.23974408700000538</v>
       </c>
       <c r="D19" s="5">
         <v>-7.8804803271916857</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>34.954482998000003</v>
       </c>
       <c r="C20" s="5">
         <v>2.5333153000005382E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.87380718068781338</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>34.756364087000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.19811891100000167</v>
       </c>
       <c r="D21" s="5">
         <v>-6.5934223752024952</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>34.616406480999999</v>
       </c>
       <c r="C22" s="5">
         <v>-0.13995760600000295</v>
       </c>
       <c r="D22" s="5">
         <v>-4.7265862074304614</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>34.52234215</v>
       </c>
       <c r="C23" s="5">
         <v>-9.4064330999998447E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-3.2125055205336039</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>35.156042915999997</v>
       </c>
       <c r="C24" s="5">
         <v>0.63370076599999692</v>
       </c>
       <c r="D24" s="5">
         <v>24.393246137796321</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>35.044869358</v>
       </c>
       <c r="C25" s="5">
         <v>-0.11117355799999729</v>
       </c>
       <c r="D25" s="5">
         <v>-3.7294367871539391</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>34.788571841</v>
       </c>
       <c r="C26" s="5">
         <v>-0.25629751700000014</v>
       </c>
       <c r="D26" s="5">
         <v>-8.4315508867475746</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>34.929908210000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.14133636900000113</v>
       </c>
       <c r="D27" s="5">
         <v>4.9856955654487001</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>34.762086660999998</v>
       </c>
       <c r="C28" s="5">
         <v>-0.16782154900000279</v>
       </c>
       <c r="D28" s="5">
         <v>-5.6154906745134898</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>34.876374806999998</v>
       </c>
       <c r="C29" s="5">
         <v>0.11428814599999981</v>
       </c>
       <c r="D29" s="5">
         <v>4.0173966679069251</v>
       </c>
       <c r="E29" s="5">
         <v>-3.3123243515700507</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>34.836107112000001</v>
       </c>
       <c r="C30" s="5">
         <v>-4.0267694999997161E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-1.3767360323814648</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>34.687947620999999</v>
       </c>
       <c r="C31" s="5">
         <v>-0.14815949100000125</v>
       </c>
       <c r="D31" s="5">
         <v>-4.985945684011261</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>34.561147265000002</v>
       </c>
       <c r="C32" s="5">
         <v>-0.12680035599999684</v>
       </c>
       <c r="D32" s="5">
         <v>-4.2994244298154127</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>35.142876157000003</v>
       </c>
       <c r="C33" s="5">
         <v>0.581728892000001</v>
       </c>
       <c r="D33" s="5">
         <v>22.177101607385463</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>35.545306156999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.4024299999999954</v>
       </c>
       <c r="D34" s="5">
         <v>14.640873344090766</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>35.161255934000003</v>
       </c>
       <c r="C35" s="5">
         <v>-0.38405022299999558</v>
       </c>
       <c r="D35" s="5">
         <v>-12.222048455103396</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>34.802654281999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.35860165200000438</v>
       </c>
       <c r="D36" s="5">
         <v>-11.574839557187676</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>34.500263762000003</v>
       </c>
       <c r="C37" s="5">
         <v>-0.30239051999999589</v>
       </c>
       <c r="D37" s="5">
         <v>-9.9423571636642389</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>34.414487334</v>
       </c>
       <c r="C38" s="5">
         <v>-8.5776428000002625E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-2.943043709947879</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>34.285097276000002</v>
       </c>
       <c r="C39" s="5">
         <v>-0.12939005799999848</v>
       </c>
       <c r="D39" s="5">
         <v>-4.4195699758138414</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>34.218868897</v>
       </c>
       <c r="C40" s="5">
         <v>-6.622837900000178E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-2.2935653084366736</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>34.049345649000003</v>
       </c>
       <c r="C41" s="5">
         <v>-0.1695232479999973</v>
       </c>
       <c r="D41" s="5">
         <v>-5.7855659159863677</v>
       </c>
       <c r="E41" s="5">
         <v>-2.3713162924089315</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>33.904211216999997</v>
       </c>
       <c r="C42" s="5">
         <v>-0.14513443200000609</v>
       </c>
       <c r="D42" s="5">
         <v>-4.9967423869126453</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>33.730584086999997</v>
       </c>
       <c r="C43" s="5">
         <v>-0.17362712999999985</v>
       </c>
       <c r="D43" s="5">
         <v>-5.9751606983834638</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>33.77836447</v>
       </c>
       <c r="C44" s="5">
         <v>4.7780383000002757E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.7131419630758593</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>33.835683885999998</v>
       </c>
       <c r="C45" s="5">
         <v>5.7319415999998569E-2</v>
       </c>
       <c r="D45" s="5">
         <v>2.0554253195034233</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>33.747836688</v>
       </c>
       <c r="C46" s="5">
         <v>-8.7847197999998627E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-3.0714403021213532</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>33.813240678</v>
       </c>
       <c r="C47" s="5">
         <v>6.5403990000000078E-2</v>
       </c>
       <c r="D47" s="5">
         <v>2.3505741955683668</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>33.851201426000003</v>
       </c>
       <c r="C48" s="5">
         <v>3.7960748000003264E-2</v>
       </c>
       <c r="D48" s="5">
         <v>1.3555407297497934</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>33.752982863</v>
       </c>
       <c r="C49" s="5">
         <v>-9.8218563000003201E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-3.4267465010425546</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>34.044453377000004</v>
       </c>
       <c r="C50" s="5">
         <v>0.29147051400000379</v>
       </c>
       <c r="D50" s="5">
         <v>10.869088945920137</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>33.658648124999999</v>
       </c>
       <c r="C51" s="5">
         <v>-0.38580525200000437</v>
       </c>
       <c r="D51" s="5">
         <v>-12.782498619906457</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>33.459990376</v>
       </c>
       <c r="C52" s="5">
         <v>-0.19865774899999877</v>
       </c>
       <c r="D52" s="5">
         <v>-6.8571088884569527</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>33.015271544000001</v>
       </c>
       <c r="C53" s="5">
         <v>-0.44471883199999951</v>
       </c>
       <c r="D53" s="5">
         <v>-14.833511195610072</v>
       </c>
       <c r="E53" s="5">
         <v>-3.0369867182172161</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>33.786575882000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.7713043380000002</v>
       </c>
       <c r="D54" s="5">
         <v>31.932465723752056</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>33.797228144000002</v>
       </c>
       <c r="C55" s="5">
         <v>1.065226200000069E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.37899382160957451</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>33.494973901000002</v>
       </c>
       <c r="C56" s="5">
         <v>-0.30225424300000014</v>
       </c>
       <c r="D56" s="5">
         <v>-10.219354368519362</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>33.444896190000001</v>
       </c>
       <c r="C57" s="5">
         <v>-5.0077711000000136E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-1.7794181319505387</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>33.445424868000003</v>
       </c>
       <c r="C58" s="5">
         <v>5.2867800000200305E-4</v>
       </c>
       <c r="D58" s="5">
         <v>1.897057045077144E-2</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>33.450022459000003</v>
       </c>
       <c r="C59" s="5">
         <v>4.5975909999995679E-3</v>
       </c>
       <c r="D59" s="5">
         <v>0.16508333799727382</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>34.985806580000002</v>
       </c>
       <c r="C60" s="5">
         <v>1.5357841209999989</v>
       </c>
       <c r="D60" s="5">
         <v>71.374312384084647</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>34.982575894</v>
       </c>
       <c r="C61" s="5">
         <v>-3.230686000001981E-3</v>
       </c>
       <c r="D61" s="5">
         <v>-0.11075505193798296</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>35.059496912</v>
       </c>
       <c r="C62" s="5">
         <v>7.6921018000000174E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.6707509382741579</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>35.360433512</v>
       </c>
       <c r="C63" s="5">
         <v>0.3009366</v>
       </c>
       <c r="D63" s="5">
         <v>10.800778141111245</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>35.404291794000002</v>
       </c>
       <c r="C64" s="5">
         <v>4.3858282000002191E-2</v>
       </c>
       <c r="D64" s="5">
         <v>1.4985804953505877</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>35.116690050999999</v>
       </c>
       <c r="C65" s="5">
         <v>-0.2876017430000033</v>
       </c>
       <c r="D65" s="5">
         <v>-9.3240831138743712</v>
       </c>
       <c r="E65" s="5">
         <v>6.3649893177446737</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>35.004902223000002</v>
       </c>
       <c r="C66" s="5">
         <v>-0.11178782799999709</v>
       </c>
       <c r="D66" s="5">
         <v>-3.7538128358004075</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>35.292122685000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.28722046200000051</v>
       </c>
       <c r="D67" s="5">
         <v>10.302901482826798</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>35.413814958000003</v>
       </c>
       <c r="C68" s="5">
         <v>0.12169227300000074</v>
       </c>
       <c r="D68" s="5">
         <v>4.2171520813191865</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>34.884814581000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.52900037700000269</v>
       </c>
       <c r="D69" s="5">
         <v>-16.523455519073728</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>34.125248864</v>
       </c>
       <c r="C70" s="5">
         <v>-0.75956571700000097</v>
       </c>
       <c r="D70" s="5">
         <v>-23.215616961875398</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>34.155623820000002</v>
       </c>
       <c r="C71" s="5">
         <v>3.037495600000284E-2</v>
       </c>
       <c r="D71" s="5">
         <v>1.0733671367865627</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>34.588829539999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.43320571999999657</v>
       </c>
       <c r="D72" s="5">
         <v>16.327858225781512</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>34.882155058999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.2933255189999997</v>
       </c>
       <c r="D73" s="5">
         <v>10.664749873494106</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>35.156722428999998</v>
       </c>
       <c r="C74" s="5">
         <v>0.27456736999999976</v>
       </c>
       <c r="D74" s="5">
         <v>9.8653799599166305</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>35.700649767000002</v>
       </c>
       <c r="C75" s="5">
         <v>0.54392733800000315</v>
       </c>
       <c r="D75" s="5">
         <v>20.230010432243194</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>35.854040109000003</v>
       </c>
       <c r="C76" s="5">
         <v>0.15339034200000157</v>
       </c>
       <c r="D76" s="5">
         <v>5.2794853914651885</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>36.077127617000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.22308750799999899</v>
       </c>
       <c r="D77" s="5">
         <v>7.7274133546100465</v>
       </c>
       <c r="E77" s="5">
         <v>2.7349888745356044</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>36.052825949000002</v>
       </c>
       <c r="C78" s="5">
         <v>-2.4301667999999665E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.80533584141798675</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>36.123716516999998</v>
       </c>
       <c r="C79" s="5">
         <v>7.0890567999995824E-2</v>
       </c>
       <c r="D79" s="5">
         <v>2.3852422843546162</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>35.607235498999998</v>
       </c>
       <c r="C80" s="5">
         <v>-0.51648101800000035</v>
       </c>
       <c r="D80" s="5">
         <v>-15.870176603043419</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>36.122300653000003</v>
       </c>
       <c r="C81" s="5">
         <v>0.51506515400000552</v>
       </c>
       <c r="D81" s="5">
         <v>18.808018691074313</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>36.196892359000003</v>
       </c>
       <c r="C82" s="5">
         <v>7.4591705999999647E-2</v>
       </c>
       <c r="D82" s="5">
         <v>2.506309801399853</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>36.127179130999998</v>
       </c>
       <c r="C83" s="5">
         <v>-6.971322800000479E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-2.2868094767022895</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>36.472649050000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.34546991900000279</v>
       </c>
       <c r="D84" s="5">
         <v>12.098309558175613</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>36.654329572000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.18168052200000062</v>
       </c>
       <c r="D85" s="5">
         <v>6.1440542961994415</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>36.544513883</v>
       </c>
       <c r="C86" s="5">
         <v>-0.10981568900000127</v>
       </c>
       <c r="D86" s="5">
         <v>-3.5365243372479149</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>36.637296116999998</v>
       </c>
       <c r="C87" s="5">
         <v>9.2782233999997743E-2</v>
       </c>
       <c r="D87" s="5">
         <v>3.0895644497561658</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>37.033901829000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.39660571200000305</v>
       </c>
       <c r="D88" s="5">
         <v>13.792247734099817</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>37.669093902999997</v>
       </c>
       <c r="C89" s="5">
         <v>0.63519207399999544</v>
       </c>
       <c r="D89" s="5">
         <v>22.638952725136097</v>
       </c>
       <c r="E89" s="5">
         <v>4.4126747087532614</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>38.228575704000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.559481801000004</v>
       </c>
       <c r="D90" s="5">
         <v>19.353546084683828</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>38.389065209000002</v>
       </c>
       <c r="C91" s="5">
         <v>0.16048950500000103</v>
       </c>
       <c r="D91" s="5">
         <v>5.155751621051019</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>38.397332996999999</v>
       </c>
       <c r="C92" s="5">
         <v>8.2677879999977222E-3</v>
       </c>
       <c r="D92" s="5">
         <v>0.25874832001033798</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>39.557552172000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.1602191750000017</v>
       </c>
       <c r="D93" s="5">
         <v>42.935528686273884</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>40.166228545999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.60867637399999808</v>
       </c>
       <c r="D94" s="5">
         <v>20.110160230835049</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>40.666870732</v>
       </c>
       <c r="C95" s="5">
         <v>0.50064218600000032</v>
       </c>
       <c r="D95" s="5">
         <v>16.02628903049601</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>40.825269882000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.15839915000000104</v>
       </c>
       <c r="D96" s="5">
         <v>4.775492235480705</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>40.910719938</v>
       </c>
       <c r="C97" s="5">
         <v>8.5450055999999108E-2</v>
       </c>
       <c r="D97" s="5">
         <v>2.5407981461398998</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>41.131115528000002</v>
       </c>
       <c r="C98" s="5">
         <v>0.22039559000000253</v>
       </c>
       <c r="D98" s="5">
         <v>6.6597086898461555</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>40.875776778000002</v>
       </c>
       <c r="C99" s="5">
         <v>-0.25533874999999995</v>
       </c>
       <c r="D99" s="5">
         <v>-7.200344007083026</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>41.213482783000003</v>
       </c>
       <c r="C100" s="5">
         <v>0.33770600500000114</v>
       </c>
       <c r="D100" s="5">
         <v>10.37725075923599</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>41.58514967</v>
       </c>
       <c r="C101" s="5">
         <v>0.37166688699999639</v>
       </c>
       <c r="D101" s="5">
         <v>11.37492599818113</v>
       </c>
       <c r="E101" s="5">
         <v>10.395938317720255</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>41.313496289</v>
       </c>
       <c r="C102" s="5">
         <v>-0.27165338100000014</v>
       </c>
       <c r="D102" s="5">
         <v>-7.56335494634508</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>41.461608421000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.1481121320000014</v>
       </c>
       <c r="D103" s="5">
         <v>4.3879446874362626</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>41.879275618999998</v>
       </c>
       <c r="C104" s="5">
         <v>0.41766719799999663</v>
       </c>
       <c r="D104" s="5">
         <v>12.781063459104814</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>41.558865623000003</v>
       </c>
       <c r="C105" s="5">
         <v>-0.32040999599999509</v>
       </c>
       <c r="D105" s="5">
         <v>-8.8043164917283594</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>42.236873631999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.67800800899999558</v>
       </c>
       <c r="D106" s="5">
         <v>21.433064552356118</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>42.491479163000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.25460553100000283</v>
       </c>
       <c r="D107" s="5">
         <v>7.4783578931501893</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>42.679390712999997</v>
       </c>
       <c r="C108" s="5">
         <v>0.18791154999999549</v>
       </c>
       <c r="D108" s="5">
         <v>5.4378001452491942</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>42.872047924999997</v>
       </c>
       <c r="C109" s="5">
         <v>0.1926572120000003</v>
       </c>
       <c r="D109" s="5">
         <v>5.5533992715412372</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>43.200294646000003</v>
       </c>
       <c r="C110" s="5">
         <v>0.3282467210000064</v>
       </c>
       <c r="D110" s="5">
         <v>9.5846570361316275</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>43.391406275999998</v>
       </c>
       <c r="C111" s="5">
         <v>0.19111162999999465</v>
       </c>
       <c r="D111" s="5">
         <v>5.439708934219234</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>43.735969943999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.34456366799999927</v>
       </c>
       <c r="D112" s="5">
         <v>9.9563826088915128</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>43.581194754999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.15477518899999865</v>
       </c>
       <c r="D113" s="5">
         <v>-4.1649364637242563</v>
       </c>
       <c r="E113" s="5">
         <v>4.7998987639570112</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>43.676517351999998</v>
       </c>
       <c r="C114" s="5">
         <v>9.5322596999999121E-2</v>
       </c>
       <c r="D114" s="5">
         <v>2.6564956861772293</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>43.900510511</v>
       </c>
       <c r="C115" s="5">
         <v>0.22399315900000261</v>
       </c>
       <c r="D115" s="5">
         <v>6.330737958932553</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>44.052430512999997</v>
       </c>
       <c r="C116" s="5">
         <v>0.15192000199999711</v>
       </c>
       <c r="D116" s="5">
         <v>4.2326190980662481</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>44.153974001999998</v>
       </c>
       <c r="C117" s="5">
         <v>0.10154348900000087</v>
       </c>
       <c r="D117" s="5">
         <v>2.8014104567356091</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>44.425738322999997</v>
       </c>
       <c r="C118" s="5">
         <v>0.27176432099999914</v>
       </c>
       <c r="D118" s="5">
         <v>7.6411376519988305</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>44.522157866000001</v>
       </c>
       <c r="C119" s="5">
         <v>9.6419543000003216E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.6357387035210733</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>44.635486862</v>
       </c>
       <c r="C120" s="5">
         <v>0.1133289959999999</v>
       </c>
       <c r="D120" s="5">
         <v>3.0976703309373077</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>44.843772289999997</v>
       </c>
       <c r="C121" s="5">
         <v>0.20828542799999639</v>
       </c>
       <c r="D121" s="5">
         <v>5.7456105243344657</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>45.083531489000002</v>
       </c>
       <c r="C122" s="5">
         <v>0.2397591990000052</v>
       </c>
       <c r="D122" s="5">
         <v>6.6079203802555941</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>45.576492045000002</v>
       </c>
       <c r="C123" s="5">
         <v>0.49296055599999988</v>
       </c>
       <c r="D123" s="5">
         <v>13.939840331765051</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>45.673052243999997</v>
       </c>
       <c r="C124" s="5">
         <v>9.656019899999535E-2</v>
       </c>
       <c r="D124" s="5">
         <v>2.5722037464599889</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>45.924526337000003</v>
       </c>
       <c r="C125" s="5">
         <v>0.25147409300000589</v>
       </c>
       <c r="D125" s="5">
         <v>6.8109556190189657</v>
       </c>
       <c r="E125" s="5">
         <v>5.3769328610046019</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>46.807382113999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.88285577699999607</v>
       </c>
       <c r="D126" s="5">
         <v>25.671268191907281</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>46.894316003999997</v>
       </c>
       <c r="C127" s="5">
         <v>8.6933889999997405E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.2516304369432971</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>46.827727568999997</v>
       </c>
       <c r="C128" s="5">
         <v>-6.658843499999989E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-1.6907169207309392</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>47.541028830999998</v>
       </c>
       <c r="C129" s="5">
         <v>0.71330126200000166</v>
       </c>
       <c r="D129" s="5">
         <v>19.890815767870439</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>47.829989531999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.2889607010000006</v>
       </c>
       <c r="D130" s="5">
         <v>7.5425964479099994</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>47.955791562999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.1258020309999992</v>
       </c>
       <c r="D131" s="5">
         <v>3.2022906430065889</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>48.296343436999997</v>
       </c>
       <c r="C132" s="5">
         <v>0.34055187399999909</v>
       </c>
       <c r="D132" s="5">
         <v>8.862485810218379</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>48.515698682</v>
       </c>
       <c r="C133" s="5">
         <v>0.2193552450000027</v>
       </c>
       <c r="D133" s="5">
         <v>5.5884628659199409</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>48.890569038999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.37487035699999893</v>
       </c>
       <c r="D134" s="5">
         <v>9.6765102830548742</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>48.959344975999997</v>
       </c>
       <c r="C135" s="5">
         <v>6.8775936999998066E-2</v>
       </c>
       <c r="D135" s="5">
         <v>1.7012007690038855</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>49.035513868000002</v>
       </c>
       <c r="C136" s="5">
         <v>7.6168892000005428E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.8829672443826162</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>49.067883457999997</v>
       </c>
       <c r="C137" s="5">
         <v>3.236958999999473E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.7950329147306423</v>
       </c>
       <c r="E137" s="5">
         <v>6.8446152235379421</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>48.973060355000001</v>
       </c>
       <c r="C138" s="5">
         <v>-9.4823102999995967E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-2.2944960866868258</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>49.050895087000001</v>
       </c>
       <c r="C139" s="5">
         <v>7.7834731999999462E-2</v>
       </c>
       <c r="D139" s="5">
         <v>1.9239654639432002</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>48.916685888000004</v>
       </c>
       <c r="C140" s="5">
         <v>-0.13420919899999717</v>
       </c>
       <c r="D140" s="5">
         <v>-3.234383466321844</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>48.816668589000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.100017299000001</v>
       </c>
       <c r="D141" s="5">
         <v>-2.4261704082470859</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>48.212957209999999</v>
       </c>
       <c r="C142" s="5">
         <v>-0.60371137900000349</v>
       </c>
       <c r="D142" s="5">
         <v>-13.871361191887853</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>47.627785609999997</v>
       </c>
       <c r="C143" s="5">
         <v>-0.58517160000000246</v>
       </c>
       <c r="D143" s="5">
         <v>-13.630692776150044</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>46.084031508000002</v>
       </c>
       <c r="C144" s="5">
         <v>-1.5437541019999941</v>
       </c>
       <c r="D144" s="5">
         <v>-32.658792715127191</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>45.909602604</v>
       </c>
       <c r="C145" s="5">
         <v>-0.17442890400000266</v>
       </c>
       <c r="D145" s="5">
         <v>-4.4486508594728136</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>45.283827914</v>
       </c>
       <c r="C146" s="5">
         <v>-0.62577469000000008</v>
       </c>
       <c r="D146" s="5">
         <v>-15.184510293127085</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>45.085022121999998</v>
       </c>
       <c r="C147" s="5">
         <v>-0.1988057920000017</v>
       </c>
       <c r="D147" s="5">
         <v>-5.1428942922940752</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>44.748333229000004</v>
       </c>
       <c r="C148" s="5">
         <v>-0.33668889299999449</v>
       </c>
       <c r="D148" s="5">
         <v>-8.6023737182636566</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>44.135315382000002</v>
       </c>
       <c r="C149" s="5">
         <v>-0.61301784700000184</v>
       </c>
       <c r="D149" s="5">
         <v>-15.255318888127533</v>
       </c>
       <c r="E149" s="5">
         <v>-10.052538908106889</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>43.426136268</v>
       </c>
       <c r="C150" s="5">
         <v>-0.70917911400000122</v>
       </c>
       <c r="D150" s="5">
         <v>-17.665950155894606</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>42.858339792000002</v>
       </c>
       <c r="C151" s="5">
         <v>-0.56779647599999805</v>
       </c>
       <c r="D151" s="5">
         <v>-14.609445276592348</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>42.512126713999997</v>
       </c>
       <c r="C152" s="5">
         <v>-0.34621307800000523</v>
       </c>
       <c r="D152" s="5">
         <v>-9.2743989697610765</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>41.764470852999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.74765586099999837</v>
       </c>
       <c r="D153" s="5">
         <v>-19.177957474231032</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>41.676611594000001</v>
       </c>
       <c r="C154" s="5">
         <v>-8.7859258999998247E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-2.4954167177786757</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>41.441621794</v>
       </c>
       <c r="C155" s="5">
         <v>-0.23498980000000103</v>
       </c>
       <c r="D155" s="5">
         <v>-6.5601603739456449</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>41.096055841999998</v>
       </c>
       <c r="C156" s="5">
         <v>-0.34556595200000118</v>
       </c>
       <c r="D156" s="5">
         <v>-9.559948930783257</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>40.805876896999997</v>
       </c>
       <c r="C157" s="5">
         <v>-0.29017894500000097</v>
       </c>
       <c r="D157" s="5">
         <v>-8.1517541252706938</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>40.678557490000003</v>
       </c>
       <c r="C158" s="5">
         <v>-0.12731940699999456</v>
       </c>
       <c r="D158" s="5">
         <v>-3.6805605508977268</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>40.547274281999997</v>
       </c>
       <c r="C159" s="5">
         <v>-0.13128320800000637</v>
       </c>
       <c r="D159" s="5">
         <v>-3.8047890841917287</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>40.134210289999999</v>
       </c>
       <c r="C160" s="5">
         <v>-0.41306399199999788</v>
       </c>
       <c r="D160" s="5">
         <v>-11.562453710754317</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>39.927321671999998</v>
       </c>
       <c r="C161" s="5">
         <v>-0.20688861800000069</v>
       </c>
       <c r="D161" s="5">
         <v>-6.0134991165050389</v>
       </c>
       <c r="E161" s="5">
         <v>-9.5343007602392227</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>40.030436002999998</v>
       </c>
       <c r="C162" s="5">
         <v>0.10311433100000045</v>
       </c>
       <c r="D162" s="5">
         <v>3.1434610921682538</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>39.799561457999999</v>
       </c>
       <c r="C163" s="5">
         <v>-0.23087454499999893</v>
       </c>
       <c r="D163" s="5">
         <v>-6.7055956902476899</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>39.715223258000002</v>
       </c>
       <c r="C164" s="5">
         <v>-8.4338199999997698E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-2.5134595487624645</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>39.552867864</v>
       </c>
       <c r="C165" s="5">
         <v>-0.16235539400000221</v>
       </c>
       <c r="D165" s="5">
         <v>-4.7967790717996177</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>39.330012977000003</v>
       </c>
       <c r="C166" s="5">
         <v>-0.22285488699999689</v>
       </c>
       <c r="D166" s="5">
         <v>-6.5555880079417594</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>38.925869102</v>
       </c>
       <c r="C167" s="5">
         <v>-0.40414387500000259</v>
       </c>
       <c r="D167" s="5">
         <v>-11.657285802130479</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>39.195799506999997</v>
       </c>
       <c r="C168" s="5">
         <v>0.26993040499999665</v>
       </c>
       <c r="D168" s="5">
         <v>8.6461936049610379</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>38.900287497999997</v>
       </c>
       <c r="C169" s="5">
         <v>-0.29551200899999941</v>
       </c>
       <c r="D169" s="5">
         <v>-8.6813668340763872</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>38.779876109</v>
       </c>
       <c r="C170" s="5">
         <v>-0.12041138899999737</v>
       </c>
       <c r="D170" s="5">
         <v>-3.6518733359209188</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>38.508065815999998</v>
       </c>
       <c r="C171" s="5">
         <v>-0.27181029300000148</v>
       </c>
       <c r="D171" s="5">
         <v>-8.0940862040749018</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>38.392515830000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.11554998599999777</v>
       </c>
       <c r="D172" s="5">
         <v>-3.5419675118939398</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>38.289694408000003</v>
       </c>
       <c r="C173" s="5">
         <v>-0.10282142199999811</v>
       </c>
       <c r="D173" s="5">
         <v>-3.166876992972667</v>
       </c>
       <c r="E173" s="5">
         <v>-4.1015204512162899</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>38.367143958</v>
       </c>
       <c r="C174" s="5">
         <v>7.7449549999997203E-2</v>
       </c>
       <c r="D174" s="5">
         <v>2.4544571408912974</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>38.248461399999997</v>
       </c>
       <c r="C175" s="5">
         <v>-0.11868255800000327</v>
       </c>
       <c r="D175" s="5">
         <v>-3.6494990042626685</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>38.117329886</v>
       </c>
       <c r="C176" s="5">
         <v>-0.13113151399999623</v>
       </c>
       <c r="D176" s="5">
         <v>-4.0373985920723161</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>38.159868216</v>
       </c>
       <c r="C177" s="5">
         <v>4.2538329999999291E-2</v>
       </c>
       <c r="D177" s="5">
         <v>1.3474312191581017</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>38.085009089000003</v>
       </c>
       <c r="C178" s="5">
         <v>-7.4859126999996306E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-2.3288349022721033</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>38.115895721999998</v>
       </c>
       <c r="C179" s="5">
         <v>3.088663299999439E-2</v>
       </c>
       <c r="D179" s="5">
         <v>0.9775428799765784</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>37.698279495999998</v>
       </c>
       <c r="C180" s="5">
         <v>-0.41761622599999981</v>
       </c>
       <c r="D180" s="5">
         <v>-12.383722376525363</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>37.591921434</v>
       </c>
       <c r="C181" s="5">
         <v>-0.1063580619999982</v>
       </c>
       <c r="D181" s="5">
         <v>-3.3335137862636199</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>37.481607062000002</v>
       </c>
       <c r="C182" s="5">
         <v>-0.11031437199999772</v>
       </c>
       <c r="D182" s="5">
         <v>-3.465144919977825</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>37.249383539999997</v>
       </c>
       <c r="C183" s="5">
         <v>-0.23222352200000529</v>
       </c>
       <c r="D183" s="5">
         <v>-7.1866098826956932</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>37.118986706000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.13039683399999547</v>
       </c>
       <c r="D184" s="5">
         <v>-4.1208295163419173</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>37.018957753999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.10002895200000239</v>
       </c>
       <c r="D185" s="5">
         <v>-3.1862812551968211</v>
       </c>
       <c r="E185" s="5">
         <v>-3.3187432640739645</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>37.543402082999997</v>
       </c>
       <c r="C186" s="5">
         <v>0.52444432899999782</v>
       </c>
       <c r="D186" s="5">
         <v>18.389516953968531</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>37.414368928999998</v>
       </c>
       <c r="C187" s="5">
         <v>-0.12903315399999826</v>
       </c>
       <c r="D187" s="5">
         <v>-4.0472124642301877</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>37.622221258000003</v>
       </c>
       <c r="C188" s="5">
         <v>0.20785232900000494</v>
       </c>
       <c r="D188" s="5">
         <v>6.8740103797057639</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>36.871425285999997</v>
       </c>
       <c r="C189" s="5">
         <v>-0.75079597200000592</v>
       </c>
       <c r="D189" s="5">
         <v>-21.486215511365291</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>36.642649011000003</v>
       </c>
       <c r="C190" s="5">
         <v>-0.2287762749999942</v>
       </c>
       <c r="D190" s="5">
         <v>-7.196738045212248</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>36.637383008</v>
       </c>
       <c r="C191" s="5">
         <v>-5.2660030000026836E-3</v>
       </c>
       <c r="D191" s="5">
         <v>-0.17231863276448989</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>36.398624181999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.23875882600000153</v>
       </c>
       <c r="D192" s="5">
         <v>-7.5458770716145374</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>36.494910574000002</v>
       </c>
       <c r="C193" s="5">
         <v>9.6286392000003218E-2</v>
       </c>
       <c r="D193" s="5">
         <v>3.2209916342602174</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>36.391059640999998</v>
       </c>
       <c r="C194" s="5">
         <v>-0.10385093300000392</v>
       </c>
       <c r="D194" s="5">
         <v>-3.36181295449689</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>36.058950371000002</v>
       </c>
       <c r="C195" s="5">
         <v>-0.33210926999999657</v>
       </c>
       <c r="D195" s="5">
         <v>-10.418042059453148</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>36.216708621999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.15775825099999707</v>
       </c>
       <c r="D196" s="5">
         <v>5.3782006533237725</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>36.120421516999997</v>
       </c>
       <c r="C197" s="5">
         <v>-9.6287105000001816E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-3.1441250049380476</v>
       </c>
       <c r="E197" s="5">
         <v>-2.4272326708142167</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>35.939050733000002</v>
       </c>
       <c r="C198" s="5">
         <v>-0.18137078399999496</v>
       </c>
       <c r="D198" s="5">
         <v>-5.8618836405400554</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>35.991953168000002</v>
       </c>
       <c r="C199" s="5">
         <v>5.2902435000000025E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.7807763454207981</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>36.012459372999999</v>
       </c>
       <c r="C200" s="5">
         <v>2.0506204999996669E-2</v>
       </c>
       <c r="D200" s="5">
         <v>0.68583947729885519</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>36.581816105000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.56935673200000281</v>
       </c>
       <c r="D201" s="5">
         <v>20.71181242249105</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>36.634353984999997</v>
       </c>
       <c r="C202" s="5">
         <v>5.2537879999995596E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.7370882068521443</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>36.663424648000003</v>
       </c>
       <c r="C203" s="5">
         <v>2.9070663000005936E-2</v>
       </c>
       <c r="D203" s="5">
         <v>0.95640970917763024</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>36.803219265000003</v>
       </c>
       <c r="C204" s="5">
         <v>0.13979461699999973</v>
       </c>
       <c r="D204" s="5">
         <v>4.672684227625723</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>36.795238894000001</v>
       </c>
       <c r="C205" s="5">
         <v>-7.980371000002151E-3</v>
       </c>
       <c r="D205" s="5">
         <v>-0.25989662420559112</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>36.808161089000002</v>
       </c>
       <c r="C206" s="5">
         <v>1.292219500000158E-2</v>
       </c>
       <c r="D206" s="5">
         <v>0.4222454179668933</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>37.049811439999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.24165035099999699</v>
       </c>
       <c r="D207" s="5">
         <v>8.168939863789614</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>37.080055129999998</v>
       </c>
       <c r="C208" s="5">
         <v>3.0243689999998935E-2</v>
       </c>
       <c r="D208" s="5">
         <v>0.98396754729255242</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>37.094265413000002</v>
       </c>
       <c r="C209" s="5">
         <v>1.4210283000004154E-2</v>
       </c>
       <c r="D209" s="5">
         <v>0.46084958760828076</v>
       </c>
       <c r="E209" s="5">
         <v>2.6961033540034096</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>37.263832549</v>
       </c>
       <c r="C210" s="5">
         <v>0.16956713599999773</v>
       </c>
       <c r="D210" s="5">
         <v>5.6255381775555557</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>37.303140331999998</v>
       </c>
       <c r="C211" s="5">
         <v>3.9307782999998153E-2</v>
       </c>
       <c r="D211" s="5">
         <v>1.2731907123851416</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>37.313060929000002</v>
       </c>
       <c r="C212" s="5">
         <v>9.9205970000042498E-3</v>
       </c>
       <c r="D212" s="5">
         <v>0.31960164109121614</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>37.185240948000001</v>
       </c>
       <c r="C213" s="5">
         <v>-0.1278199810000018</v>
       </c>
       <c r="D213" s="5">
         <v>-4.034159467484832</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>37.342629138</v>
       </c>
       <c r="C214" s="5">
         <v>0.15738818999999893</v>
       </c>
       <c r="D214" s="5">
         <v>5.1989728709267879</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>37.385404909000002</v>
       </c>
       <c r="C215" s="5">
         <v>4.2775771000002294E-2</v>
       </c>
       <c r="D215" s="5">
         <v>1.3832866211473727</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>37.400646741000003</v>
       </c>
       <c r="C216" s="5">
         <v>1.5241832000000954E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.49033216908500599</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>37.509959543999997</v>
       </c>
       <c r="C217" s="5">
         <v>0.10931280299999457</v>
       </c>
       <c r="D217" s="5">
         <v>3.5642352786099396</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>37.635348122000003</v>
       </c>
       <c r="C218" s="5">
         <v>0.12538857800000613</v>
       </c>
       <c r="D218" s="5">
         <v>4.0859479152751899</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>37.406760020999997</v>
       </c>
       <c r="C219" s="5">
         <v>-0.22858810100000682</v>
       </c>
       <c r="D219" s="5">
         <v>-7.0498978667630556</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>37.332095846999998</v>
       </c>
       <c r="C220" s="5">
         <v>-7.4664173999998695E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-2.3690884757268438</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>37.366400552000002</v>
       </c>
       <c r="C221" s="5">
         <v>3.4304705000003821E-2</v>
       </c>
       <c r="D221" s="5">
         <v>1.1082778566078533</v>
       </c>
       <c r="E221" s="5">
         <v>0.73363129305865638</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>37.270371619000002</v>
       </c>
       <c r="C222" s="5">
         <v>-9.6028932999999483E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-3.0406941489733108</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>37.320503844999998</v>
       </c>
       <c r="C223" s="5">
         <v>5.0132225999995228E-2</v>
       </c>
       <c r="D223" s="5">
         <v>1.626110114074919</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>37.325734820999998</v>
       </c>
       <c r="C224" s="5">
         <v>5.2309759999999983E-3</v>
       </c>
       <c r="D224" s="5">
         <v>0.16832603754592945</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>37.183989498999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.14174532199999845</v>
       </c>
       <c r="D225" s="5">
         <v>-4.463041952142655</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>37.164895780000002</v>
       </c>
       <c r="C226" s="5">
         <v>-1.9093718999997122E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-0.61445434168233559</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>36.914218396000003</v>
       </c>
       <c r="C227" s="5">
         <v>-0.25067738399999939</v>
       </c>
       <c r="D227" s="5">
         <v>-7.8003873382292754</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>37.109811485999998</v>
       </c>
       <c r="C228" s="5">
         <v>0.19559308999999558</v>
       </c>
       <c r="D228" s="5">
         <v>6.5469078729228913</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>36.834476549000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.27533493699999667</v>
       </c>
       <c r="D229" s="5">
         <v>-8.5488750727311427</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>36.529357558000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.30511899100000051</v>
       </c>
       <c r="D230" s="5">
         <v>-9.499624359705761</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>36.458768010999997</v>
       </c>
       <c r="C231" s="5">
         <v>-7.0589547000004416E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-2.2943995024091723</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>36.291900953999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.16686705699999749</v>
       </c>
       <c r="D232" s="5">
         <v>-5.3560770951775698</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>36.435882159000002</v>
       </c>
       <c r="C233" s="5">
         <v>0.14398120500000289</v>
       </c>
       <c r="D233" s="5">
         <v>4.8660385503018988</v>
       </c>
       <c r="E233" s="5">
         <v>-2.4902542906295344</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>35.861853699000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.57402846000000096</v>
       </c>
       <c r="D234" s="5">
         <v>-17.350287326171877</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>35.750685533999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11116816500000226</v>
       </c>
       <c r="D235" s="5">
         <v>-3.6571090348469393</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>35.660159718000003</v>
       </c>
       <c r="C236" s="5">
         <v>-9.0525815999995984E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-2.9966081670185329</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>35.370051080000003</v>
       </c>
       <c r="C237" s="5">
         <v>-0.29010863799999953</v>
       </c>
       <c r="D237" s="5">
         <v>-9.3372608508289545</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>34.985911973999997</v>
       </c>
       <c r="C238" s="5">
         <v>-0.38413910600000634</v>
       </c>
       <c r="D238" s="5">
         <v>-12.281712360082253</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>34.745535316000002</v>
       </c>
       <c r="C239" s="5">
         <v>-0.2403766579999953</v>
       </c>
       <c r="D239" s="5">
         <v>-7.9402700910395811</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>34.410998225999997</v>
       </c>
       <c r="C240" s="5">
         <v>-0.33453709000000487</v>
       </c>
       <c r="D240" s="5">
         <v>-10.961226503091325</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>34.249942474999997</v>
       </c>
       <c r="C241" s="5">
         <v>-0.16105575099999925</v>
       </c>
       <c r="D241" s="5">
         <v>-5.4740823364621383</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>33.919046281999996</v>
       </c>
       <c r="C242" s="5">
         <v>-0.33089619300000095</v>
       </c>
       <c r="D242" s="5">
         <v>-10.996838608335546</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>34.129354749999997</v>
       </c>
       <c r="C243" s="5">
         <v>0.21030846800000091</v>
       </c>
       <c r="D243" s="5">
         <v>7.6994141934178639</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>33.966259098999998</v>
       </c>
       <c r="C244" s="5">
         <v>-0.16309565099999901</v>
       </c>
       <c r="D244" s="5">
         <v>-5.5861545543356979</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>34.012411434000001</v>
       </c>
       <c r="C245" s="5">
         <v>4.6152335000002154E-2</v>
       </c>
       <c r="D245" s="5">
         <v>1.6427646884479952</v>
       </c>
       <c r="E245" s="5">
         <v>-6.651329901728154</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>33.453320329999997</v>
       </c>
       <c r="C246" s="5">
         <v>-0.55909110400000372</v>
       </c>
       <c r="D246" s="5">
         <v>-18.036279751306239</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>33.077989117000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.3753312129999955</v>
       </c>
       <c r="D247" s="5">
         <v>-12.662963720616583</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.885139209000002</v>
       </c>
       <c r="C248" s="5">
         <v>-0.19284990799999946</v>
       </c>
       <c r="D248" s="5">
         <v>-6.7761539849470864</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>32.857817949000001</v>
       </c>
       <c r="C249" s="5">
         <v>-2.7321260000000791E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-0.99242743697262048</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>32.504237279000002</v>
       </c>
       <c r="C250" s="5">
         <v>-0.35358066999999949</v>
       </c>
       <c r="D250" s="5">
         <v>-12.175612972531491</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>32.850188031999998</v>
       </c>
       <c r="C251" s="5">
         <v>0.34595075299999678</v>
       </c>
       <c r="D251" s="5">
         <v>13.54671164693122</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>32.410523998000002</v>
       </c>
       <c r="C252" s="5">
         <v>-0.43966403399999621</v>
       </c>
       <c r="D252" s="5">
         <v>-14.929631623422324</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>32.347847958999999</v>
       </c>
       <c r="C253" s="5">
         <v>-6.2676039000002959E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-2.2960577371159197</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>32.310620039</v>
       </c>
       <c r="C254" s="5">
         <v>-3.7227919999999415E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-1.3723266608149265</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>32.320761728000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.0141689000001008E-2</v>
       </c>
       <c r="D255" s="5">
         <v>0.3773080941219531</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>32.348601676999998</v>
       </c>
       <c r="C256" s="5">
         <v>2.7839948999996977E-2</v>
       </c>
       <c r="D256" s="5">
         <v>1.0385480582645767</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>32.386482332999996</v>
       </c>
       <c r="C257" s="5">
         <v>3.788065599999868E-2</v>
       </c>
       <c r="D257" s="5">
         <v>1.4143022725537691</v>
       </c>
       <c r="E257" s="5">
         <v>-4.7803993673164458</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>32.666713145999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.28023081300000285</v>
       </c>
       <c r="D258" s="5">
         <v>10.891922352534378</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>32.525391423000002</v>
       </c>
       <c r="C259" s="5">
         <v>-0.14132172299999723</v>
       </c>
       <c r="D259" s="5">
         <v>-5.0696430361891753</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>32.317550253999997</v>
       </c>
       <c r="C260" s="5">
         <v>-0.20784116900000527</v>
       </c>
       <c r="D260" s="5">
         <v>-7.4043013276567482</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>32.345980159</v>
       </c>
       <c r="C261" s="5">
         <v>2.8429905000002975E-2</v>
       </c>
       <c r="D261" s="5">
         <v>1.0607684129126937</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>32.410128034000003</v>
       </c>
       <c r="C262" s="5">
         <v>6.4147875000003296E-2</v>
       </c>
       <c r="D262" s="5">
         <v>2.4059452008738935</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>32.228332889999997</v>
       </c>
       <c r="C263" s="5">
         <v>-0.18179514400000585</v>
       </c>
       <c r="D263" s="5">
         <v>-6.5272262722776748</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>32.072991619</v>
       </c>
       <c r="C264" s="5">
         <v>-0.1553412709999975</v>
       </c>
       <c r="D264" s="5">
         <v>-5.6331281546140417</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>32.025473169000001</v>
       </c>
       <c r="C265" s="5">
         <v>-4.7518449999998325E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-1.7634704768433096</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>32.129189994000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.10371682499999935</v>
       </c>
       <c r="D266" s="5">
         <v>3.9562631981415297</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>31.935493356999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.19369663700000217</v>
       </c>
       <c r="D267" s="5">
         <v>-6.9992959376573687</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>31.75142468</v>
       </c>
       <c r="C268" s="5">
         <v>-0.18406867699999907</v>
       </c>
       <c r="D268" s="5">
         <v>-6.701417805776666</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>31.774597904</v>
       </c>
       <c r="C269" s="5">
         <v>2.3173224000000658E-2</v>
       </c>
       <c r="D269" s="5">
         <v>0.87932318212515792</v>
       </c>
       <c r="E269" s="5">
         <v>-1.8893204353240933</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>31.886313908999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.11171600499999812</v>
       </c>
       <c r="D270" s="5">
         <v>4.3016180951277905</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>31.862042011</v>
       </c>
       <c r="C271" s="5">
         <v>-2.4271897999998515E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-0.90962681679384039</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>31.839813851999999</v>
       </c>
       <c r="C272" s="5">
         <v>-2.2228159000000858E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-0.83396038783987159</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>31.827589906</v>
       </c>
       <c r="C273" s="5">
         <v>-1.2223945999998875E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.45973261482872285</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>31.992546406999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.16495650099999892</v>
       </c>
       <c r="D274" s="5">
         <v>6.3997628190560985</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>32.092250159000002</v>
       </c>
       <c r="C275" s="5">
         <v>9.9703752000003476E-2</v>
       </c>
       <c r="D275" s="5">
         <v>3.804534045311847</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>32.423241808999997</v>
       </c>
       <c r="C276" s="5">
         <v>0.33099164999999431</v>
       </c>
       <c r="D276" s="5">
         <v>13.103279138022582</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>32.694536296000003</v>
       </c>
       <c r="C277" s="5">
         <v>0.2712944870000058</v>
       </c>
       <c r="D277" s="5">
         <v>10.515950538682773</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>32.959104875999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.26456857999999528</v>
       </c>
       <c r="D278" s="5">
         <v>10.154619328122694</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>32.471954257999997</v>
       </c>
       <c r="C279" s="5">
         <v>-0.48715061800000115</v>
       </c>
       <c r="D279" s="5">
         <v>-16.363429125539874</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>32.586072917000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.11411865900000606</v>
       </c>
       <c r="D280" s="5">
         <v>4.2997293372142753</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>32.571013876000002</v>
       </c>
       <c r="C281" s="5">
         <v>-1.5059041000000661E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-0.55315007913130376</v>
       </c>
       <c r="E281" s="5">
         <v>2.50645491850503</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>32.512123154000001</v>
       </c>
       <c r="C282" s="5">
         <v>-5.8890722000001006E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-2.1482391045084759</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>32.589737651</v>
       </c>
       <c r="C283" s="5">
         <v>7.7614496999999005E-2</v>
       </c>
       <c r="D283" s="5">
         <v>2.902611459004345</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>32.862955255000003</v>
       </c>
       <c r="C284" s="5">
         <v>0.27321760400000272</v>
       </c>
       <c r="D284" s="5">
         <v>10.537340998217303</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>32.797047859000003</v>
       </c>
       <c r="C285" s="5">
         <v>-6.5907396000000062E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-2.3802576620189475</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>32.859897482999997</v>
       </c>
       <c r="C286" s="5">
         <v>6.2849623999994719E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.3239760016625421</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>33.044214527000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.1843170440000037</v>
       </c>
       <c r="D287" s="5">
         <v>6.9426017798391415</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>33.050889939999998</v>
       </c>
       <c r="C288" s="5">
         <v>6.6754129999964107E-3</v>
       </c>
       <c r="D288" s="5">
         <v>0.24268701839742501</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>33.167853039999997</v>
       </c>
       <c r="C289" s="5">
         <v>0.11696309999999954</v>
       </c>
       <c r="D289" s="5">
         <v>4.3302938153408244</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>33.206405336000003</v>
       </c>
       <c r="C290" s="5">
         <v>3.8552296000005981E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.4037585008326969</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>33.735101942999997</v>
       </c>
       <c r="C291" s="5">
         <v>0.52869660699999343</v>
       </c>
       <c r="D291" s="5">
         <v>20.870952469334348</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>33.647672286000002</v>
       </c>
       <c r="C292" s="5">
         <v>-8.7429656999994165E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-3.0660336137929844</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>33.575630248000003</v>
       </c>
       <c r="C293" s="5">
         <v>-7.2042037999999309E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-2.5392438692753871</v>
       </c>
       <c r="E293" s="5">
         <v>3.0843877805727615</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>33.234756320000002</v>
       </c>
       <c r="C294" s="5">
         <v>-0.3408739280000006</v>
       </c>
       <c r="D294" s="5">
         <v>-11.525136071569941</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>33.105318179000001</v>
       </c>
       <c r="C295" s="5">
         <v>-0.12943814100000139</v>
       </c>
       <c r="D295" s="5">
         <v>-4.5747713080534709</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>33.052323682000001</v>
       </c>
       <c r="C296" s="5">
         <v>-5.2994497000000251E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-1.9041193457281502</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>32.945069257999997</v>
       </c>
       <c r="C297" s="5">
         <v>-0.10725442400000418</v>
       </c>
       <c r="D297" s="5">
         <v>-3.8252352797217393</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>32.719193116</v>
       </c>
       <c r="C298" s="5">
         <v>-0.22587614199999706</v>
       </c>
       <c r="D298" s="5">
         <v>-7.9241106929522465</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>32.613426545999999</v>
       </c>
       <c r="C299" s="5">
         <v>-0.10576657000000012</v>
       </c>
       <c r="D299" s="5">
         <v>-3.8108368734660725</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>32.406167533999998</v>
       </c>
       <c r="C300" s="5">
         <v>-0.20725901200000152</v>
       </c>
       <c r="D300" s="5">
         <v>-7.3650422259517567</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>32.271520649999999</v>
       </c>
       <c r="C301" s="5">
         <v>-0.13464688399999858</v>
       </c>
       <c r="D301" s="5">
         <v>-4.8735946339368734</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>32.156474783</v>
       </c>
       <c r="C302" s="5">
         <v>-0.11504586699999919</v>
       </c>
       <c r="D302" s="5">
         <v>-4.1950327230166788</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>32.178981391000001</v>
       </c>
       <c r="C303" s="5">
         <v>2.2506608000000483E-2</v>
       </c>
       <c r="D303" s="5">
         <v>0.84313158528088739</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>32.114086192999999</v>
       </c>
       <c r="C304" s="5">
         <v>-6.4895198000002097E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-2.3933713004778645</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>32.083797580999999</v>
       </c>
       <c r="C305" s="5">
         <v>-3.0288611999999659E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-1.1259353327948807</v>
       </c>
       <c r="E305" s="5">
         <v>-4.4432007857510563</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>32.226204602000003</v>
       </c>
       <c r="C306" s="5">
         <v>0.14240702100000391</v>
       </c>
       <c r="D306" s="5">
         <v>5.4582860472294437</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>32.193517258999996</v>
       </c>
       <c r="C307" s="5">
         <v>-3.2687343000006308E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-1.2104039776659192</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>32.127264812</v>
       </c>
       <c r="C308" s="5">
         <v>-6.625244699999655E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-2.4417714622375408</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>32.399428561999997</v>
       </c>
       <c r="C309" s="5">
         <v>0.27216374999999715</v>
       </c>
       <c r="D309" s="5">
         <v>10.65299411029228</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>32.187442746999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.21198581499999847</v>
       </c>
       <c r="D310" s="5">
         <v>-7.5749954326517983</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>32.090157681000001</v>
       </c>
       <c r="C311" s="5">
         <v>-9.7285065999997755E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-3.5672556539239508</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>32.170394293999998</v>
       </c>
       <c r="C312" s="5">
         <v>8.0236612999996737E-2</v>
       </c>
       <c r="D312" s="5">
         <v>3.0420268972871423</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>32.195375824999999</v>
       </c>
       <c r="C313" s="5">
         <v>2.4981531000001667E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.93583569463842053</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>32.101390883000001</v>
       </c>
       <c r="C314" s="5">
         <v>-9.3984941999998739E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-3.4473475496510475</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>31.822843102</v>
       </c>
       <c r="C315" s="5">
         <v>-0.27854778100000033</v>
       </c>
       <c r="D315" s="5">
         <v>-9.9297158354340382</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>31.864405276999999</v>
       </c>
       <c r="C316" s="5">
         <v>4.1562174999999257E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.5785653324912996</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>31.989651713000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.12524643600000118</v>
       </c>
       <c r="D317" s="5">
         <v>4.8200433812112031</v>
       </c>
       <c r="E317" s="5">
         <v>-0.29343742043725918</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>32.511640200999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.52198848799999809</v>
       </c>
       <c r="D318" s="5">
         <v>21.437388688833426</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>32.376584223999998</v>
       </c>
       <c r="C319" s="5">
         <v>-0.13505597700000038</v>
       </c>
       <c r="D319" s="5">
         <v>-4.872567100906311</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>32.205159211999998</v>
       </c>
       <c r="C320" s="5">
         <v>-0.17142501200000027</v>
       </c>
       <c r="D320" s="5">
         <v>-6.1718683815576991</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>32.474841632</v>
       </c>
       <c r="C321" s="5">
         <v>0.26968242000000231</v>
       </c>
       <c r="D321" s="5">
         <v>10.524636723421033</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>32.562895351999998</v>
       </c>
       <c r="C322" s="5">
         <v>8.8053719999997782E-2</v>
       </c>
       <c r="D322" s="5">
         <v>3.3026969808340523</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>32.667061078000003</v>
       </c>
       <c r="C323" s="5">
         <v>0.10416572600000507</v>
       </c>
       <c r="D323" s="5">
         <v>3.9069535964396218</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>32.645974178000003</v>
       </c>
       <c r="C324" s="5">
         <v>-2.1086900000000242E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-0.77186726757201285</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>32.629306945000003</v>
       </c>
       <c r="C325" s="5">
         <v>-1.6667232999999726E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.61093637825576641</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>32.633910225000001</v>
       </c>
       <c r="C326" s="5">
         <v>4.6032799999977669E-3</v>
       </c>
       <c r="D326" s="5">
         <v>0.16942511865689625</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>32.552777909</v>
       </c>
       <c r="C327" s="5">
         <v>-8.1132316000001481E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-2.9429047985933932</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>32.489454919000003</v>
       </c>
       <c r="C328" s="5">
         <v>-6.3322989999996082E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-2.3094759786775221</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>32.585574037999997</v>
       </c>
       <c r="C329" s="5">
         <v>9.6119118999993702E-2</v>
       </c>
       <c r="D329" s="5">
         <v>3.6085058524745195</v>
       </c>
       <c r="E329" s="5">
         <v>1.8628596845830181</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>32.481118475000002</v>
       </c>
       <c r="C330" s="5">
         <v>-0.10445556299999481</v>
       </c>
       <c r="D330" s="5">
         <v>-3.7795919635595032</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>32.352188953999999</v>
       </c>
       <c r="C331" s="5">
         <v>-0.12892952100000343</v>
       </c>
       <c r="D331" s="5">
         <v>-4.6606167742047173</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>32.593398442000002</v>
       </c>
       <c r="C332" s="5">
         <v>0.24120948800000264</v>
       </c>
       <c r="D332" s="5">
         <v>9.3230410326067048</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>32.499151965000003</v>
       </c>
       <c r="C333" s="5">
         <v>-9.4246476999998663E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.4152423691013456</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>32.371275928000003</v>
       </c>
       <c r="C334" s="5">
         <v>-0.12787603700000005</v>
       </c>
       <c r="D334" s="5">
         <v>-4.6208454809377741</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>32.171699009000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.19957691900000185</v>
       </c>
       <c r="D335" s="5">
         <v>-7.1525135868606764</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>32.147873955999998</v>
       </c>
       <c r="C336" s="5">
         <v>-2.3825053000003038E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.88506053275088092</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>32.060818333999997</v>
       </c>
       <c r="C337" s="5">
         <v>-8.7055622000001165E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-3.2016049602680563</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>31.615632436999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.44518589699999822</v>
       </c>
       <c r="D338" s="5">
         <v>-15.447345497000997</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>31.532991798000001</v>
       </c>
       <c r="C339" s="5">
         <v>-8.2640638999997407E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-3.091996100115435</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>31.664538361000002</v>
       </c>
       <c r="C340" s="5">
         <v>0.13154656300000056</v>
       </c>
       <c r="D340" s="5">
         <v>5.1225278190049961</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>31.883421714000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.21888335299999895</v>
       </c>
       <c r="D341" s="5">
         <v>8.6178375846565061</v>
       </c>
       <c r="E341" s="5">
         <v>-2.1547950119926496</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>31.847994775</v>
       </c>
       <c r="C342" s="5">
         <v>-3.5426939000000601E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-1.3252493028672041</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>31.859952812</v>
       </c>
       <c r="C343" s="5">
         <v>1.1958036999999422E-2</v>
       </c>
       <c r="D343" s="5">
         <v>0.45149828211217269</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>31.776989008000001</v>
       </c>
       <c r="C344" s="5">
         <v>-8.2963803999998476E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-3.0804506269281107</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>31.544563173</v>
       </c>
       <c r="C345" s="5">
         <v>-0.2324258350000008</v>
       </c>
       <c r="D345" s="5">
         <v>-8.4325146876170436</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>31.618285065999999</v>
       </c>
       <c r="C346" s="5">
         <v>7.3721892999998317E-2</v>
       </c>
       <c r="D346" s="5">
         <v>2.8408164137227354</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>31.592201118999998</v>
       </c>
       <c r="C347" s="5">
         <v>-2.6083947000000052E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-0.98547739882559604</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>31.656633547999999</v>
       </c>
       <c r="C348" s="5">
         <v>6.4432429000000013E-2</v>
       </c>
       <c r="D348" s="5">
         <v>2.4750458291977973</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>31.569395155999999</v>
       </c>
       <c r="C349" s="5">
         <v>-8.723839199999972E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-3.257259072095009</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>31.803228909000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.23383375300000253</v>
       </c>
       <c r="D350" s="5">
         <v>9.2595599069013268</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>31.790009770000001</v>
       </c>
       <c r="C351" s="5">
         <v>-1.3219139000000268E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.49764609634466161</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>32.011508196999998</v>
       </c>
       <c r="C352" s="5">
         <v>0.22149842699999667</v>
       </c>
       <c r="D352" s="5">
         <v>8.6890258201505866</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>31.877865721999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.13364247499999848</v>
       </c>
       <c r="D353" s="5">
         <v>-4.8963444681436545</v>
       </c>
       <c r="E353" s="5">
         <v>-1.7425959013561698E-2</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>31.920653040000001</v>
       </c>
       <c r="C354" s="5">
         <v>4.2787318000002017E-2</v>
       </c>
       <c r="D354" s="5">
         <v>1.6226156058738672</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>32.183814277000003</v>
       </c>
       <c r="C355" s="5">
         <v>0.26316123700000205</v>
       </c>
       <c r="D355" s="5">
         <v>10.354220822414906</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>32.266454889000002</v>
       </c>
       <c r="C356" s="5">
         <v>8.2640611999998725E-2</v>
       </c>
       <c r="D356" s="5">
         <v>3.1252145556871724</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>32.622289234999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.35583434599999464</v>
       </c>
       <c r="D357" s="5">
         <v>14.066517202243766</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>32.676494406000003</v>
       </c>
       <c r="C358" s="5">
         <v>5.4205171000006658E-2</v>
       </c>
       <c r="D358" s="5">
         <v>2.0122424114004778</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>32.810944730999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.13445032499999598</v>
       </c>
       <c r="D359" s="5">
         <v>5.0507898015625941</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>32.249070738</v>
       </c>
       <c r="C360" s="5">
         <v>-0.56187399299999896</v>
       </c>
       <c r="D360" s="5">
         <v>-18.720385467845404</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>32.559153131999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.31008239399999837</v>
       </c>
       <c r="D361" s="5">
         <v>12.168456815888028</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>32.578339321000001</v>
       </c>
       <c r="C362" s="5">
         <v>1.9186189000002685E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.70942239412661312</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>32.737019512000003</v>
       </c>
       <c r="C363" s="5">
         <v>0.15868019100000197</v>
       </c>
       <c r="D363" s="5">
         <v>6.0040206920444206</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>32.838059971</v>
       </c>
       <c r="C364" s="5">
         <v>0.10104045899999647</v>
       </c>
       <c r="D364" s="5">
         <v>3.7672369976413655</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>32.885450976000001</v>
       </c>
       <c r="C365" s="5">
         <v>4.7391005000001485E-2</v>
       </c>
       <c r="D365" s="5">
         <v>1.7456202100160079</v>
       </c>
       <c r="E365" s="5">
         <v>3.1607676084306702</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>32.795040915000001</v>
       </c>
       <c r="C366" s="5">
         <v>-9.0410061000000042E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-3.2496596779360232</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>32.915634507</v>
       </c>
       <c r="C367" s="5">
         <v>0.12059359199999875</v>
       </c>
       <c r="D367" s="5">
         <v>4.502974208986954</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>32.170918251000003</v>
       </c>
       <c r="C368" s="5">
         <v>-0.74471625599999669</v>
       </c>
       <c r="D368" s="5">
         <v>-24.013802943875039</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>28.460183528000002</v>
       </c>
       <c r="C369" s="5">
         <v>-3.7107347230000016</v>
       </c>
       <c r="D369" s="5">
         <v>-77.023129795495024</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>28.427190602</v>
       </c>
       <c r="C370" s="5">
         <v>-3.2992926000002143E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-1.3822837807708765</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>28.203051517999999</v>
       </c>
       <c r="C371" s="5">
         <v>-0.22413908400000082</v>
       </c>
       <c r="D371" s="5">
         <v>-9.061892572687313</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>27.619890168000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.58316134999999747</v>
       </c>
       <c r="D372" s="5">
         <v>-22.176607575594577</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>27.172024755999999</v>
       </c>
       <c r="C373" s="5">
         <v>-0.44786541200000229</v>
       </c>
       <c r="D373" s="5">
         <v>-17.813468543983614</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>28.212120737999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.0400959820000004</v>
       </c>
       <c r="D374" s="5">
         <v>56.951252748066118</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>28.046175992999999</v>
       </c>
       <c r="C375" s="5">
         <v>-0.16594474500000089</v>
       </c>
       <c r="D375" s="5">
         <v>-6.8345140009784426</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>27.888185795999998</v>
       </c>
       <c r="C376" s="5">
         <v>-0.15799019700000017</v>
       </c>
       <c r="D376" s="5">
         <v>-6.5543050939780851</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>27.910415111999999</v>
       </c>
       <c r="C377" s="5">
         <v>2.2229316000000665E-2</v>
       </c>
       <c r="D377" s="5">
         <v>0.96070910131955678</v>
       </c>
       <c r="E377" s="5">
         <v>-15.128379621829769</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>28.054190535</v>
       </c>
       <c r="C378" s="5">
         <v>0.14377542300000101</v>
       </c>
       <c r="D378" s="5">
         <v>6.3597621268953075</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>28.098678605</v>
       </c>
       <c r="C379" s="5">
         <v>4.448806999999988E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.9196339248966021</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>27.970547675999999</v>
       </c>
       <c r="C380" s="5">
         <v>-0.128130929000001</v>
       </c>
       <c r="D380" s="5">
         <v>-5.3368657740257781</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>28.805691546999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.83514387099999965</v>
       </c>
       <c r="D381" s="5">
         <v>42.340350033350617</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>29.065271130999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.25957958400000081</v>
       </c>
       <c r="D382" s="5">
         <v>11.366064233146744</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>29.619957131</v>
       </c>
       <c r="C383" s="5">
         <v>0.55468600000000023</v>
       </c>
       <c r="D383" s="5">
         <v>25.46441466885998</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>30.301058390000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.68110125900000185</v>
       </c>
       <c r="D384" s="5">
         <v>31.365242554777197</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>30.549063423</v>
       </c>
       <c r="C385" s="5">
         <v>0.24800503299999832</v>
       </c>
       <c r="D385" s="5">
         <v>10.27605515264165</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>30.785115104999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.23605168199999937</v>
       </c>
       <c r="D386" s="5">
         <v>9.6767517005941883</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>31.319880609999998</v>
       </c>
       <c r="C387" s="5">
         <v>0.53476550499999931</v>
       </c>
       <c r="D387" s="5">
         <v>22.95658527821136</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>31.466325693000002</v>
       </c>
       <c r="C388" s="5">
         <v>0.14644508300000325</v>
       </c>
       <c r="D388" s="5">
         <v>5.7575126133618371</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>31.499539015</v>
       </c>
       <c r="C389" s="5">
         <v>3.3213321999998158E-2</v>
       </c>
       <c r="D389" s="5">
         <v>1.2740025975598757</v>
       </c>
       <c r="E389" s="5">
         <v>12.859442930524057</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>31.737781406</v>
       </c>
       <c r="C390" s="5">
         <v>0.238242391</v>
       </c>
       <c r="D390" s="5">
         <v>9.463265117080244</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>31.936560495999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.1987790899999986</v>
       </c>
       <c r="D391" s="5">
         <v>7.7801849977188198</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>32.298344153999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.36178365800000023</v>
       </c>
       <c r="D392" s="5">
         <v>14.47361400460716</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>32.249486093999998</v>
       </c>
       <c r="C393" s="5">
         <v>-4.8858060000000592E-2</v>
       </c>
       <c r="D393" s="5">
         <v>-1.8002263332263957</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>32.498039849999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.24855375599999974</v>
       </c>
       <c r="D394" s="5">
         <v>9.6509558334431755</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>32.415529188999997</v>
       </c>
       <c r="C395" s="5">
         <v>-8.2510661000000596E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-3.004544137092513</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>32.788453961999998</v>
       </c>
       <c r="C396" s="5">
         <v>0.37292477300000115</v>
       </c>
       <c r="D396" s="5">
         <v>14.713328396079195</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>32.829917264000002</v>
       </c>
       <c r="C397" s="5">
         <v>4.1463302000003921E-2</v>
       </c>
       <c r="D397" s="5">
         <v>1.5280831731431244</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>32.866646467999999</v>
       </c>
       <c r="C398" s="5">
         <v>3.6729203999996685E-2</v>
       </c>
       <c r="D398" s="5">
         <v>1.3508186165008151</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>33.000212925</v>
       </c>
       <c r="C399" s="5">
         <v>0.13356645700000058</v>
       </c>
       <c r="D399" s="5">
         <v>4.9871592783498953</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>33.370308635000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.37009571000000108</v>
       </c>
       <c r="D400" s="5">
         <v>14.319884183239173</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>33.379433804000001</v>
       </c>
       <c r="C401" s="5">
         <v>9.1251690000007102E-3</v>
       </c>
       <c r="D401" s="5">
         <v>0.32863606018278535</v>
       </c>
       <c r="E401" s="5">
         <v>5.9680073035506931</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>33.528391693000003</v>
       </c>
       <c r="C402" s="5">
         <v>0.14895788900000184</v>
       </c>
       <c r="D402" s="5">
         <v>5.48848836369491</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>33.543748276999999</v>
       </c>
       <c r="C403" s="5">
         <v>1.5356583999995621E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.55100744325964346</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>33.314225282000002</v>
       </c>
       <c r="C404" s="5">
         <v>-0.2295229949999964</v>
       </c>
       <c r="D404" s="5">
         <v>-7.9089265652012797</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>33.167215927999997</v>
       </c>
       <c r="C405" s="5">
         <v>-0.14700935400000503</v>
       </c>
       <c r="D405" s="5">
         <v>-5.1687229962087633</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>33.006182486</v>
       </c>
       <c r="C406" s="5">
         <v>-0.16103344199999725</v>
       </c>
       <c r="D406" s="5">
         <v>-5.6731482063503762</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>32.625042925999999</v>
       </c>
       <c r="C407" s="5">
         <v>-0.38113956000000115</v>
       </c>
       <c r="D407" s="5">
         <v>-13.009957436604857</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>32.311902117999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.31314080799999999</v>
       </c>
       <c r="D408" s="5">
         <v>-10.928822511708214</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>32.034967668999997</v>
       </c>
       <c r="C409" s="5">
         <v>-0.2769344490000023</v>
       </c>
       <c r="D409" s="5">
         <v>-9.8135721509888025</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>31.938242805000002</v>
       </c>
       <c r="C410" s="5">
         <v>-9.6724863999995137E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-3.5636557998352636</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>31.698997820999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.2392449840000026</v>
       </c>
       <c r="D411" s="5">
         <v>-8.627782375890158</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>31.17780514</v>
       </c>
       <c r="C412" s="5">
         <v>-0.52119268099999871</v>
       </c>
       <c r="D412" s="5">
         <v>-18.0403534777017</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>31.072605178</v>
       </c>
       <c r="C413" s="5">
         <v>-0.10519996200000037</v>
       </c>
       <c r="D413" s="5">
         <v>-3.9747293058808308</v>
       </c>
       <c r="E413" s="5">
         <v>-6.9109279670392816</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>30.826242862000001</v>
       </c>
       <c r="C414" s="5">
         <v>-0.24636231599999903</v>
       </c>
       <c r="D414" s="5">
         <v>-9.1102002050109316</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>30.501786672000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.32445618999999937</v>
       </c>
       <c r="D415" s="5">
         <v>-11.924279598305699</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>30.429321260999998</v>
       </c>
       <c r="C416" s="5">
         <v>-7.2465411000003144E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-2.8139721176630217</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>30.341771873999999</v>
       </c>
       <c r="C417" s="5">
         <v>-8.7549386999999257E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-3.3984530640694954</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>29.991514433999999</v>
       </c>
       <c r="C418" s="5">
         <v>-0.35025744000000003</v>
       </c>
       <c r="D418" s="5">
         <v>-13.005962161852825</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>30.040938247</v>
       </c>
       <c r="C419" s="5">
         <v>4.9423813000000649E-2</v>
       </c>
       <c r="D419" s="5">
         <v>1.9955340529483667</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>29.661203247</v>
       </c>
       <c r="C420" s="5">
         <v>-0.37973500000000016</v>
       </c>
       <c r="D420" s="5">
         <v>-14.157320171471499</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>29.551751588999998</v>
       </c>
       <c r="C421" s="5">
         <v>-0.10945165800000112</v>
       </c>
       <c r="D421" s="5">
         <v>-4.3393005921150145</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>29.618431351000002</v>
       </c>
       <c r="C422" s="5">
         <v>6.6679762000003251E-2</v>
       </c>
       <c r="D422" s="5">
         <v>2.7415031473665419</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>29.396365861</v>
       </c>
       <c r="C423" s="5">
         <v>-0.22206549000000209</v>
       </c>
       <c r="D423" s="5">
         <v>-8.6351633988228311</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>29.291444597999998</v>
       </c>
       <c r="C424" s="5">
         <v>-0.10492126300000137</v>
       </c>
       <c r="D424" s="5">
         <v>-4.1999440231482161</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>29.459567203999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.16812260600000073</v>
       </c>
       <c r="D425" s="5">
         <v>7.1092202390631964</v>
       </c>
       <c r="E425" s="5">
         <v>-5.1911900040556125</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>29.027412384000002</v>
       </c>
       <c r="C426" s="5">
         <v>-0.43215481999999739</v>
       </c>
       <c r="D426" s="5">
         <v>-16.250248449206705</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>28.979687734999999</v>
       </c>
       <c r="C427" s="5">
         <v>-4.7724649000002728E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.9552048011987733</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>28.740895171999998</v>
       </c>
       <c r="C428" s="5">
         <v>-0.23879256300000051</v>
       </c>
       <c r="D428" s="5">
         <v>-9.4519566804487365</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>28.623982335000001</v>
       </c>
       <c r="C429" s="5">
         <v>-0.11691283699999744</v>
       </c>
       <c r="D429" s="5">
         <v>-4.7736420685276943</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>28.686912735</v>
       </c>
       <c r="C430" s="5">
         <v>6.2930399999999054E-2</v>
       </c>
       <c r="D430" s="5">
         <v>2.6703600805539685</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>28.639430323999999</v>
       </c>
       <c r="C431" s="5">
         <v>-4.7482411000000724E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-1.9682506011014178</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>28.688131822999999</v>
       </c>
       <c r="C432" s="5">
         <v>4.870149899999987E-2</v>
       </c>
       <c r="D432" s="5">
         <v>2.0598001249674258</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>28.657022699999999</v>
       </c>
       <c r="C433" s="5">
         <v>-3.1109123000000238E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-1.2935350225708353</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>28.402248003</v>
       </c>
       <c r="C434" s="5">
         <v>-0.25477469699999844</v>
       </c>
       <c r="D434" s="5">
         <v>-10.162062892701595</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>28.372854886999999</v>
       </c>
       <c r="C435" s="5">
         <v>-2.9393116000001385E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-1.2348201345021792</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>27.805719250999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.56713563599999972</v>
       </c>
       <c r="D436" s="5">
         <v>-21.517440282444877</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>27.930713788999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.12499453799999927</v>
       </c>
       <c r="D437" s="5">
         <v>5.5297265980753574</v>
       </c>
       <c r="E437" s="5">
         <v>-5.1896669235263371</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>27.793617818000001</v>
       </c>
       <c r="C438" s="5">
         <v>-0.13709597099999726</v>
       </c>
       <c r="D438" s="5">
         <v>-5.7336781428959371</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>27.671905295999998</v>
+        <v>27.67359175</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.12171252200000282</v>
+        <v>-0.12002606800000137</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.1302456905299554</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-5.0608408057246752</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>27.676367978999998</v>
+      </c>
+      <c r="C440" s="5">
+        <v>2.7762289999984091E-3</v>
+      </c>
+      <c r="D440" s="5">
+        <v>0.1204510650056001</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houinfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>