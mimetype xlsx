--- v5 (2026-05-11)
+++ v6 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EDC7221C-4E63-4640-B44B-804D08E2119E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1E8CCF85-800B-4804-AC87-B69CE9049D4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CF31776E-F855-4F64-B928-1E4FD7D22577}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8528FC3D-258F-47FB-8DB3-2F9E20F40232}"/>
   </bookViews>
   <sheets>
     <sheet name="houinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9D90D47-6CD4-4EC4-A14F-7A454CE97E17}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47708CBB-D652-431D-A736-642F2E5BCD89}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>35.794641863999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>36.265055150999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.47041328699999951</v>
       </c>
       <c r="D7" s="5">
         <v>16.961747613761034</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>36.051205617999997</v>
       </c>
       <c r="C8" s="5">
         <v>-0.2138495330000012</v>
       </c>
       <c r="D8" s="5">
         <v>-6.8511692874767434</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>35.967201428999999</v>
       </c>
       <c r="C9" s="5">
         <v>-8.4004188999998064E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-2.7606044094515725</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>36.418481727</v>
       </c>
       <c r="C10" s="5">
         <v>0.45128029800000036</v>
       </c>
       <c r="D10" s="5">
         <v>16.140119783999097</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>36.490924476000004</v>
       </c>
       <c r="C11" s="5">
         <v>7.2442749000003914E-2</v>
       </c>
       <c r="D11" s="5">
         <v>2.4132994542410691</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>36.530902267000002</v>
       </c>
       <c r="C12" s="5">
         <v>3.9977790999998319E-2</v>
       </c>
       <c r="D12" s="5">
         <v>1.3226157979354225</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>36.505543242999998</v>
       </c>
       <c r="C13" s="5">
         <v>-2.5359024000003672E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-0.82984297491578429</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>36.380475834999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.1250674079999996</v>
       </c>
       <c r="D14" s="5">
         <v>-4.0345920941392777</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>36.050534673999998</v>
       </c>
       <c r="C15" s="5">
         <v>-0.3299411610000007</v>
       </c>
       <c r="D15" s="5">
         <v>-10.35624875560549</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>36.185589428</v>
       </c>
       <c r="C16" s="5">
         <v>0.13505475400000222</v>
       </c>
       <c r="D16" s="5">
         <v>4.5893086637744496</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>36.071168919000002</v>
       </c>
       <c r="C17" s="5">
         <v>-0.11442050899999856</v>
       </c>
       <c r="D17" s="5">
         <v>-3.7291558366324917</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>35.168893932000003</v>
       </c>
       <c r="C18" s="5">
         <v>-0.90227498699999842</v>
       </c>
       <c r="D18" s="5">
         <v>-26.212648249770474</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>34.929149844999998</v>
       </c>
       <c r="C19" s="5">
         <v>-0.23974408700000538</v>
       </c>
       <c r="D19" s="5">
         <v>-7.8804803271916857</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>34.954482998000003</v>
       </c>
       <c r="C20" s="5">
         <v>2.5333153000005382E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.87380718068781338</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>34.756364087000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.19811891100000167</v>
       </c>
       <c r="D21" s="5">
         <v>-6.5934223752024952</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>34.616406480999999</v>
       </c>
       <c r="C22" s="5">
         <v>-0.13995760600000295</v>
       </c>
       <c r="D22" s="5">
         <v>-4.7265862074304614</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>34.52234215</v>
       </c>
       <c r="C23" s="5">
         <v>-9.4064330999998447E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-3.2125055205336039</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>35.156042915999997</v>
       </c>
       <c r="C24" s="5">
         <v>0.63370076599999692</v>
       </c>
       <c r="D24" s="5">
         <v>24.393246137796321</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>35.044869358</v>
       </c>
       <c r="C25" s="5">
         <v>-0.11117355799999729</v>
       </c>
       <c r="D25" s="5">
         <v>-3.7294367871539391</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>34.788571841</v>
       </c>
       <c r="C26" s="5">
         <v>-0.25629751700000014</v>
       </c>
       <c r="D26" s="5">
         <v>-8.4315508867475746</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>34.929908210000001</v>
       </c>
       <c r="C27" s="5">
         <v>0.14133636900000113</v>
       </c>
       <c r="D27" s="5">
         <v>4.9856955654487001</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>34.762086660999998</v>
       </c>
       <c r="C28" s="5">
         <v>-0.16782154900000279</v>
       </c>
       <c r="D28" s="5">
         <v>-5.6154906745134898</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>34.876374806999998</v>
       </c>
       <c r="C29" s="5">
         <v>0.11428814599999981</v>
       </c>
       <c r="D29" s="5">
         <v>4.0173966679069251</v>
       </c>
       <c r="E29" s="5">
         <v>-3.3123243515700507</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>34.836107112000001</v>
       </c>
       <c r="C30" s="5">
         <v>-4.0267694999997161E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-1.3767360323814648</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>34.687947620999999</v>
       </c>
       <c r="C31" s="5">
         <v>-0.14815949100000125</v>
       </c>
       <c r="D31" s="5">
         <v>-4.985945684011261</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>34.561147265000002</v>
       </c>
       <c r="C32" s="5">
         <v>-0.12680035599999684</v>
       </c>
       <c r="D32" s="5">
         <v>-4.2994244298154127</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>35.142876157000003</v>
       </c>
       <c r="C33" s="5">
         <v>0.581728892000001</v>
       </c>
       <c r="D33" s="5">
         <v>22.177101607385463</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>35.545306156999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.4024299999999954</v>
       </c>
       <c r="D34" s="5">
         <v>14.640873344090766</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>35.161255934000003</v>
       </c>
       <c r="C35" s="5">
         <v>-0.38405022299999558</v>
       </c>
       <c r="D35" s="5">
         <v>-12.222048455103396</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>34.802654281999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.35860165200000438</v>
       </c>
       <c r="D36" s="5">
         <v>-11.574839557187676</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>34.500263762000003</v>
       </c>
       <c r="C37" s="5">
         <v>-0.30239051999999589</v>
       </c>
       <c r="D37" s="5">
         <v>-9.9423571636642389</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>34.414487334</v>
       </c>
       <c r="C38" s="5">
         <v>-8.5776428000002625E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-2.943043709947879</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>34.285097276000002</v>
       </c>
       <c r="C39" s="5">
         <v>-0.12939005799999848</v>
       </c>
       <c r="D39" s="5">
         <v>-4.4195699758138414</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>34.218868897</v>
       </c>
       <c r="C40" s="5">
         <v>-6.622837900000178E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-2.2935653084366736</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>34.049345649000003</v>
       </c>
       <c r="C41" s="5">
         <v>-0.1695232479999973</v>
       </c>
       <c r="D41" s="5">
         <v>-5.7855659159863677</v>
       </c>
       <c r="E41" s="5">
         <v>-2.3713162924089315</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>33.904211216999997</v>
       </c>
       <c r="C42" s="5">
         <v>-0.14513443200000609</v>
       </c>
       <c r="D42" s="5">
         <v>-4.9967423869126453</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>33.730584086999997</v>
       </c>
       <c r="C43" s="5">
         <v>-0.17362712999999985</v>
       </c>
       <c r="D43" s="5">
         <v>-5.9751606983834638</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>33.77836447</v>
       </c>
       <c r="C44" s="5">
         <v>4.7780383000002757E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.7131419630758593</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>33.835683885999998</v>
       </c>
       <c r="C45" s="5">
         <v>5.7319415999998569E-2</v>
       </c>
       <c r="D45" s="5">
         <v>2.0554253195034233</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>33.747836688</v>
       </c>
       <c r="C46" s="5">
         <v>-8.7847197999998627E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-3.0714403021213532</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>33.813240678</v>
       </c>
       <c r="C47" s="5">
         <v>6.5403990000000078E-2</v>
       </c>
       <c r="D47" s="5">
         <v>2.3505741955683668</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>33.851201426000003</v>
       </c>
       <c r="C48" s="5">
         <v>3.7960748000003264E-2</v>
       </c>
       <c r="D48" s="5">
         <v>1.3555407297497934</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>33.752982863</v>
       </c>
       <c r="C49" s="5">
         <v>-9.8218563000003201E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-3.4267465010425546</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>34.044453377000004</v>
       </c>
       <c r="C50" s="5">
         <v>0.29147051400000379</v>
       </c>
       <c r="D50" s="5">
         <v>10.869088945920137</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>33.658648124999999</v>
       </c>
       <c r="C51" s="5">
         <v>-0.38580525200000437</v>
       </c>
       <c r="D51" s="5">
         <v>-12.782498619906457</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>33.459990376</v>
       </c>
       <c r="C52" s="5">
         <v>-0.19865774899999877</v>
       </c>
       <c r="D52" s="5">
         <v>-6.8571088884569527</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>33.015271544000001</v>
       </c>
       <c r="C53" s="5">
         <v>-0.44471883199999951</v>
       </c>
       <c r="D53" s="5">
         <v>-14.833511195610072</v>
       </c>
       <c r="E53" s="5">
         <v>-3.0369867182172161</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>33.786575882000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.7713043380000002</v>
       </c>
       <c r="D54" s="5">
         <v>31.932465723752056</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>33.797228144000002</v>
       </c>
       <c r="C55" s="5">
         <v>1.065226200000069E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.37899382160957451</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>33.494973901000002</v>
       </c>
       <c r="C56" s="5">
         <v>-0.30225424300000014</v>
       </c>
       <c r="D56" s="5">
         <v>-10.219354368519362</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>33.444896190000001</v>
       </c>
       <c r="C57" s="5">
         <v>-5.0077711000000136E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-1.7794181319505387</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>33.445424868000003</v>
       </c>
       <c r="C58" s="5">
         <v>5.2867800000200305E-4</v>
       </c>
       <c r="D58" s="5">
         <v>1.897057045077144E-2</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>33.450022459000003</v>
       </c>
       <c r="C59" s="5">
         <v>4.5975909999995679E-3</v>
       </c>
       <c r="D59" s="5">
         <v>0.16508333799727382</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>34.985806580000002</v>
       </c>
       <c r="C60" s="5">
         <v>1.5357841209999989</v>
       </c>
       <c r="D60" s="5">
         <v>71.374312384084647</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>34.982575894</v>
       </c>
       <c r="C61" s="5">
         <v>-3.230686000001981E-3</v>
       </c>
       <c r="D61" s="5">
         <v>-0.11075505193798296</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>35.059496912</v>
       </c>
       <c r="C62" s="5">
         <v>7.6921018000000174E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.6707509382741579</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>35.360433512</v>
       </c>
       <c r="C63" s="5">
         <v>0.3009366</v>
       </c>
       <c r="D63" s="5">
         <v>10.800778141111245</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>35.404291794000002</v>
       </c>
       <c r="C64" s="5">
         <v>4.3858282000002191E-2</v>
       </c>
       <c r="D64" s="5">
         <v>1.4985804953505877</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>35.116690050999999</v>
       </c>
       <c r="C65" s="5">
         <v>-0.2876017430000033</v>
       </c>
       <c r="D65" s="5">
         <v>-9.3240831138743712</v>
       </c>
       <c r="E65" s="5">
         <v>6.3649893177446737</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>35.004902223000002</v>
       </c>
       <c r="C66" s="5">
         <v>-0.11178782799999709</v>
       </c>
       <c r="D66" s="5">
         <v>-3.7538128358004075</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>35.292122685000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.28722046200000051</v>
       </c>
       <c r="D67" s="5">
         <v>10.302901482826798</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>35.413814958000003</v>
       </c>
       <c r="C68" s="5">
         <v>0.12169227300000074</v>
       </c>
       <c r="D68" s="5">
         <v>4.2171520813191865</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>34.884814581000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.52900037700000269</v>
       </c>
       <c r="D69" s="5">
         <v>-16.523455519073728</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>34.125248864</v>
       </c>
       <c r="C70" s="5">
         <v>-0.75956571700000097</v>
       </c>
       <c r="D70" s="5">
         <v>-23.215616961875398</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>34.155623820000002</v>
       </c>
       <c r="C71" s="5">
         <v>3.037495600000284E-2</v>
       </c>
       <c r="D71" s="5">
         <v>1.0733671367865627</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>34.588829539999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.43320571999999657</v>
       </c>
       <c r="D72" s="5">
         <v>16.327858225781512</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>34.882155058999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.2933255189999997</v>
       </c>
       <c r="D73" s="5">
         <v>10.664749873494106</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>35.156722428999998</v>
       </c>
       <c r="C74" s="5">
         <v>0.27456736999999976</v>
       </c>
       <c r="D74" s="5">
         <v>9.8653799599166305</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>35.700649767000002</v>
       </c>
       <c r="C75" s="5">
         <v>0.54392733800000315</v>
       </c>
       <c r="D75" s="5">
         <v>20.230010432243194</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>35.854040109000003</v>
       </c>
       <c r="C76" s="5">
         <v>0.15339034200000157</v>
       </c>
       <c r="D76" s="5">
         <v>5.2794853914651885</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>36.077127617000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.22308750799999899</v>
       </c>
       <c r="D77" s="5">
         <v>7.7274133546100465</v>
       </c>
       <c r="E77" s="5">
         <v>2.7349888745356044</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>36.052825949000002</v>
       </c>
       <c r="C78" s="5">
         <v>-2.4301667999999665E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.80533584141798675</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>36.123716516999998</v>
       </c>
       <c r="C79" s="5">
         <v>7.0890567999995824E-2</v>
       </c>
       <c r="D79" s="5">
         <v>2.3852422843546162</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>35.607235498999998</v>
       </c>
       <c r="C80" s="5">
         <v>-0.51648101800000035</v>
       </c>
       <c r="D80" s="5">
         <v>-15.870176603043419</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>36.122300653000003</v>
       </c>
       <c r="C81" s="5">
         <v>0.51506515400000552</v>
       </c>
       <c r="D81" s="5">
         <v>18.808018691074313</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>36.196892359000003</v>
       </c>
       <c r="C82" s="5">
         <v>7.4591705999999647E-2</v>
       </c>
       <c r="D82" s="5">
         <v>2.506309801399853</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>36.127179130999998</v>
       </c>
       <c r="C83" s="5">
         <v>-6.971322800000479E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-2.2868094767022895</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>36.472649050000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.34546991900000279</v>
       </c>
       <c r="D84" s="5">
         <v>12.098309558175613</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>36.654329572000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.18168052200000062</v>
       </c>
       <c r="D85" s="5">
         <v>6.1440542961994415</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>36.544513883</v>
       </c>
       <c r="C86" s="5">
         <v>-0.10981568900000127</v>
       </c>
       <c r="D86" s="5">
         <v>-3.5365243372479149</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>36.637296116999998</v>
       </c>
       <c r="C87" s="5">
         <v>9.2782233999997743E-2</v>
       </c>
       <c r="D87" s="5">
         <v>3.0895644497561658</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>37.033901829000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.39660571200000305</v>
       </c>
       <c r="D88" s="5">
         <v>13.792247734099817</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>37.669093902999997</v>
       </c>
       <c r="C89" s="5">
         <v>0.63519207399999544</v>
       </c>
       <c r="D89" s="5">
         <v>22.638952725136097</v>
       </c>
       <c r="E89" s="5">
         <v>4.4126747087532614</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>38.228575704000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.559481801000004</v>
       </c>
       <c r="D90" s="5">
         <v>19.353546084683828</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>38.389065209000002</v>
       </c>
       <c r="C91" s="5">
         <v>0.16048950500000103</v>
       </c>
       <c r="D91" s="5">
         <v>5.155751621051019</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>38.397332996999999</v>
       </c>
       <c r="C92" s="5">
         <v>8.2677879999977222E-3</v>
       </c>
       <c r="D92" s="5">
         <v>0.25874832001033798</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>39.557552172000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.1602191750000017</v>
       </c>
       <c r="D93" s="5">
         <v>42.935528686273884</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>40.166228545999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.60867637399999808</v>
       </c>
       <c r="D94" s="5">
         <v>20.110160230835049</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>40.666870732</v>
       </c>
       <c r="C95" s="5">
         <v>0.50064218600000032</v>
       </c>
       <c r="D95" s="5">
         <v>16.02628903049601</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>40.825269882000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.15839915000000104</v>
       </c>
       <c r="D96" s="5">
         <v>4.775492235480705</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>40.910719938</v>
       </c>
       <c r="C97" s="5">
         <v>8.5450055999999108E-2</v>
       </c>
       <c r="D97" s="5">
         <v>2.5407981461398998</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>41.131115528000002</v>
       </c>
       <c r="C98" s="5">
         <v>0.22039559000000253</v>
       </c>
       <c r="D98" s="5">
         <v>6.6597086898461555</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>40.875776778000002</v>
       </c>
       <c r="C99" s="5">
         <v>-0.25533874999999995</v>
       </c>
       <c r="D99" s="5">
         <v>-7.200344007083026</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>41.213482783000003</v>
       </c>
       <c r="C100" s="5">
         <v>0.33770600500000114</v>
       </c>
       <c r="D100" s="5">
         <v>10.37725075923599</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>41.58514967</v>
       </c>
       <c r="C101" s="5">
         <v>0.37166688699999639</v>
       </c>
       <c r="D101" s="5">
         <v>11.37492599818113</v>
       </c>
       <c r="E101" s="5">
         <v>10.395938317720255</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>41.313496289</v>
       </c>
       <c r="C102" s="5">
         <v>-0.27165338100000014</v>
       </c>
       <c r="D102" s="5">
         <v>-7.56335494634508</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>41.461608421000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.1481121320000014</v>
       </c>
       <c r="D103" s="5">
         <v>4.3879446874362626</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>41.879275618999998</v>
       </c>
       <c r="C104" s="5">
         <v>0.41766719799999663</v>
       </c>
       <c r="D104" s="5">
         <v>12.781063459104814</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>41.558865623000003</v>
       </c>
       <c r="C105" s="5">
         <v>-0.32040999599999509</v>
       </c>
       <c r="D105" s="5">
         <v>-8.8043164917283594</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>42.236873631999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.67800800899999558</v>
       </c>
       <c r="D106" s="5">
         <v>21.433064552356118</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>42.491479163000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.25460553100000283</v>
       </c>
       <c r="D107" s="5">
         <v>7.4783578931501893</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>42.679390712999997</v>
       </c>
       <c r="C108" s="5">
         <v>0.18791154999999549</v>
       </c>
       <c r="D108" s="5">
         <v>5.4378001452491942</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>42.872047924999997</v>
       </c>
       <c r="C109" s="5">
         <v>0.1926572120000003</v>
       </c>
       <c r="D109" s="5">
         <v>5.5533992715412372</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>43.200294646000003</v>
       </c>
       <c r="C110" s="5">
         <v>0.3282467210000064</v>
       </c>
       <c r="D110" s="5">
         <v>9.5846570361316275</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>43.391406275999998</v>
       </c>
       <c r="C111" s="5">
         <v>0.19111162999999465</v>
       </c>
       <c r="D111" s="5">
         <v>5.439708934219234</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>43.735969943999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.34456366799999927</v>
       </c>
       <c r="D112" s="5">
         <v>9.9563826088915128</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>43.581194754999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.15477518899999865</v>
       </c>
       <c r="D113" s="5">
         <v>-4.1649364637242563</v>
       </c>
       <c r="E113" s="5">
         <v>4.7998987639570112</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>43.676517351999998</v>
       </c>
       <c r="C114" s="5">
         <v>9.5322596999999121E-2</v>
       </c>
       <c r="D114" s="5">
         <v>2.6564956861772293</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>43.900510511</v>
       </c>
       <c r="C115" s="5">
         <v>0.22399315900000261</v>
       </c>
       <c r="D115" s="5">
         <v>6.330737958932553</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>44.052430512999997</v>
       </c>
       <c r="C116" s="5">
         <v>0.15192000199999711</v>
       </c>
       <c r="D116" s="5">
         <v>4.2326190980662481</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>44.153974001999998</v>
       </c>
       <c r="C117" s="5">
         <v>0.10154348900000087</v>
       </c>
       <c r="D117" s="5">
         <v>2.8014104567356091</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>44.425738322999997</v>
       </c>
       <c r="C118" s="5">
         <v>0.27176432099999914</v>
       </c>
       <c r="D118" s="5">
         <v>7.6411376519988305</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>44.522157866000001</v>
       </c>
       <c r="C119" s="5">
         <v>9.6419543000003216E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.6357387035210733</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>44.635486862</v>
       </c>
       <c r="C120" s="5">
         <v>0.1133289959999999</v>
       </c>
       <c r="D120" s="5">
         <v>3.0976703309373077</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>44.843772289999997</v>
       </c>
       <c r="C121" s="5">
         <v>0.20828542799999639</v>
       </c>
       <c r="D121" s="5">
         <v>5.7456105243344657</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>45.083531489000002</v>
       </c>
       <c r="C122" s="5">
         <v>0.2397591990000052</v>
       </c>
       <c r="D122" s="5">
         <v>6.6079203802555941</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>45.576492045000002</v>
       </c>
       <c r="C123" s="5">
         <v>0.49296055599999988</v>
       </c>
       <c r="D123" s="5">
         <v>13.939840331765051</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>45.673052243999997</v>
       </c>
       <c r="C124" s="5">
         <v>9.656019899999535E-2</v>
       </c>
       <c r="D124" s="5">
         <v>2.5722037464599889</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>45.924526337000003</v>
       </c>
       <c r="C125" s="5">
         <v>0.25147409300000589</v>
       </c>
       <c r="D125" s="5">
         <v>6.8109556190189657</v>
       </c>
       <c r="E125" s="5">
         <v>5.3769328610046019</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>46.807382113999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.88285577699999607</v>
       </c>
       <c r="D126" s="5">
         <v>25.671268191907281</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>46.894316003999997</v>
       </c>
       <c r="C127" s="5">
         <v>8.6933889999997405E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.2516304369432971</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>46.827727568999997</v>
       </c>
       <c r="C128" s="5">
         <v>-6.658843499999989E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-1.6907169207309392</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>47.541028830999998</v>
       </c>
       <c r="C129" s="5">
         <v>0.71330126200000166</v>
       </c>
       <c r="D129" s="5">
         <v>19.890815767870439</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>47.829989531999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.2889607010000006</v>
       </c>
       <c r="D130" s="5">
         <v>7.5425964479099994</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>47.955791562999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.1258020309999992</v>
       </c>
       <c r="D131" s="5">
         <v>3.2022906430065889</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>48.296343436999997</v>
       </c>
       <c r="C132" s="5">
         <v>0.34055187399999909</v>
       </c>
       <c r="D132" s="5">
         <v>8.862485810218379</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>48.515698682</v>
       </c>
       <c r="C133" s="5">
         <v>0.2193552450000027</v>
       </c>
       <c r="D133" s="5">
         <v>5.5884628659199409</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>48.890569038999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.37487035699999893</v>
       </c>
       <c r="D134" s="5">
         <v>9.6765102830548742</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>48.959344975999997</v>
       </c>
       <c r="C135" s="5">
         <v>6.8775936999998066E-2</v>
       </c>
       <c r="D135" s="5">
         <v>1.7012007690038855</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>49.035513868000002</v>
       </c>
       <c r="C136" s="5">
         <v>7.6168892000005428E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.8829672443826162</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>49.067883457999997</v>
       </c>
       <c r="C137" s="5">
         <v>3.236958999999473E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.7950329147306423</v>
       </c>
       <c r="E137" s="5">
         <v>6.8446152235379421</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>48.973060355000001</v>
       </c>
       <c r="C138" s="5">
         <v>-9.4823102999995967E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-2.2944960866868258</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>49.050895087000001</v>
       </c>
       <c r="C139" s="5">
         <v>7.7834731999999462E-2</v>
       </c>
       <c r="D139" s="5">
         <v>1.9239654639432002</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>48.916685888000004</v>
       </c>
       <c r="C140" s="5">
         <v>-0.13420919899999717</v>
       </c>
       <c r="D140" s="5">
         <v>-3.234383466321844</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>48.816668589000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.100017299000001</v>
       </c>
       <c r="D141" s="5">
         <v>-2.4261704082470859</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>48.212957209999999</v>
       </c>
       <c r="C142" s="5">
         <v>-0.60371137900000349</v>
       </c>
       <c r="D142" s="5">
         <v>-13.871361191887853</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>47.627785609999997</v>
       </c>
       <c r="C143" s="5">
         <v>-0.58517160000000246</v>
       </c>
       <c r="D143" s="5">
         <v>-13.630692776150044</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>46.084031508000002</v>
       </c>
       <c r="C144" s="5">
         <v>-1.5437541019999941</v>
       </c>
       <c r="D144" s="5">
         <v>-32.658792715127191</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>45.909602604</v>
       </c>
       <c r="C145" s="5">
         <v>-0.17442890400000266</v>
       </c>
       <c r="D145" s="5">
         <v>-4.4486508594728136</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>45.283827914</v>
       </c>
       <c r="C146" s="5">
         <v>-0.62577469000000008</v>
       </c>
       <c r="D146" s="5">
         <v>-15.184510293127085</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>45.085022121999998</v>
       </c>
       <c r="C147" s="5">
         <v>-0.1988057920000017</v>
       </c>
       <c r="D147" s="5">
         <v>-5.1428942922940752</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>44.748333229000004</v>
       </c>
       <c r="C148" s="5">
         <v>-0.33668889299999449</v>
       </c>
       <c r="D148" s="5">
         <v>-8.6023737182636566</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>44.135315382000002</v>
       </c>
       <c r="C149" s="5">
         <v>-0.61301784700000184</v>
       </c>
       <c r="D149" s="5">
         <v>-15.255318888127533</v>
       </c>
       <c r="E149" s="5">
         <v>-10.052538908106889</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>43.426136268</v>
       </c>
       <c r="C150" s="5">
         <v>-0.70917911400000122</v>
       </c>
       <c r="D150" s="5">
         <v>-17.665950155894606</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>42.858339792000002</v>
       </c>
       <c r="C151" s="5">
         <v>-0.56779647599999805</v>
       </c>
       <c r="D151" s="5">
         <v>-14.609445276592348</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>42.512126713999997</v>
       </c>
       <c r="C152" s="5">
         <v>-0.34621307800000523</v>
       </c>
       <c r="D152" s="5">
         <v>-9.2743989697610765</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>41.764470852999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.74765586099999837</v>
       </c>
       <c r="D153" s="5">
         <v>-19.177957474231032</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>41.676611594000001</v>
       </c>
       <c r="C154" s="5">
         <v>-8.7859258999998247E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-2.4954167177786757</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>41.441621794</v>
       </c>
       <c r="C155" s="5">
         <v>-0.23498980000000103</v>
       </c>
       <c r="D155" s="5">
         <v>-6.5601603739456449</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>41.096055841999998</v>
       </c>
       <c r="C156" s="5">
         <v>-0.34556595200000118</v>
       </c>
       <c r="D156" s="5">
         <v>-9.559948930783257</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>40.805876896999997</v>
       </c>
       <c r="C157" s="5">
         <v>-0.29017894500000097</v>
       </c>
       <c r="D157" s="5">
         <v>-8.1517541252706938</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>40.678557490000003</v>
       </c>
       <c r="C158" s="5">
         <v>-0.12731940699999456</v>
       </c>
       <c r="D158" s="5">
         <v>-3.6805605508977268</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>40.547274281999997</v>
       </c>
       <c r="C159" s="5">
         <v>-0.13128320800000637</v>
       </c>
       <c r="D159" s="5">
         <v>-3.8047890841917287</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>40.134210289999999</v>
       </c>
       <c r="C160" s="5">
         <v>-0.41306399199999788</v>
       </c>
       <c r="D160" s="5">
         <v>-11.562453710754317</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>39.927321671999998</v>
       </c>
       <c r="C161" s="5">
         <v>-0.20688861800000069</v>
       </c>
       <c r="D161" s="5">
         <v>-6.0134991165050389</v>
       </c>
       <c r="E161" s="5">
         <v>-9.5343007602392227</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>40.030436002999998</v>
       </c>
       <c r="C162" s="5">
         <v>0.10311433100000045</v>
       </c>
       <c r="D162" s="5">
         <v>3.1434610921682538</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>39.799561457999999</v>
       </c>
       <c r="C163" s="5">
         <v>-0.23087454499999893</v>
       </c>
       <c r="D163" s="5">
         <v>-6.7055956902476899</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>39.715223258000002</v>
       </c>
       <c r="C164" s="5">
         <v>-8.4338199999997698E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-2.5134595487624645</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>39.552867864</v>
       </c>
       <c r="C165" s="5">
         <v>-0.16235539400000221</v>
       </c>
       <c r="D165" s="5">
         <v>-4.7967790717996177</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>39.330012977000003</v>
       </c>
       <c r="C166" s="5">
         <v>-0.22285488699999689</v>
       </c>
       <c r="D166" s="5">
         <v>-6.5555880079417594</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>38.925869102</v>
       </c>
       <c r="C167" s="5">
         <v>-0.40414387500000259</v>
       </c>
       <c r="D167" s="5">
         <v>-11.657285802130479</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>39.195799506999997</v>
       </c>
       <c r="C168" s="5">
         <v>0.26993040499999665</v>
       </c>
       <c r="D168" s="5">
         <v>8.6461936049610379</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>38.900287497999997</v>
       </c>
       <c r="C169" s="5">
         <v>-0.29551200899999941</v>
       </c>
       <c r="D169" s="5">
         <v>-8.6813668340763872</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>38.779876109</v>
       </c>
       <c r="C170" s="5">
         <v>-0.12041138899999737</v>
       </c>
       <c r="D170" s="5">
         <v>-3.6518733359209188</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>38.508065815999998</v>
       </c>
       <c r="C171" s="5">
         <v>-0.27181029300000148</v>
       </c>
       <c r="D171" s="5">
         <v>-8.0940862040749018</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>38.392515830000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.11554998599999777</v>
       </c>
       <c r="D172" s="5">
         <v>-3.5419675118939398</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>38.289694408000003</v>
       </c>
       <c r="C173" s="5">
         <v>-0.10282142199999811</v>
       </c>
       <c r="D173" s="5">
         <v>-3.166876992972667</v>
       </c>
       <c r="E173" s="5">
         <v>-4.1015204512162899</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>38.367143958</v>
       </c>
       <c r="C174" s="5">
         <v>7.7449549999997203E-2</v>
       </c>
       <c r="D174" s="5">
         <v>2.4544571408912974</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>38.248461399999997</v>
       </c>
       <c r="C175" s="5">
         <v>-0.11868255800000327</v>
       </c>
       <c r="D175" s="5">
         <v>-3.6494990042626685</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>38.117329886</v>
       </c>
       <c r="C176" s="5">
         <v>-0.13113151399999623</v>
       </c>
       <c r="D176" s="5">
         <v>-4.0373985920723161</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>38.159868216</v>
       </c>
       <c r="C177" s="5">
         <v>4.2538329999999291E-2</v>
       </c>
       <c r="D177" s="5">
         <v>1.3474312191581017</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>38.085009089000003</v>
       </c>
       <c r="C178" s="5">
         <v>-7.4859126999996306E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-2.3288349022721033</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>38.115895721999998</v>
       </c>
       <c r="C179" s="5">
         <v>3.088663299999439E-2</v>
       </c>
       <c r="D179" s="5">
         <v>0.9775428799765784</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>37.698279495999998</v>
       </c>
       <c r="C180" s="5">
         <v>-0.41761622599999981</v>
       </c>
       <c r="D180" s="5">
         <v>-12.383722376525363</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>37.591921434</v>
       </c>
       <c r="C181" s="5">
         <v>-0.1063580619999982</v>
       </c>
       <c r="D181" s="5">
         <v>-3.3335137862636199</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>37.481607062000002</v>
       </c>
       <c r="C182" s="5">
         <v>-0.11031437199999772</v>
       </c>
       <c r="D182" s="5">
         <v>-3.465144919977825</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>37.249383539999997</v>
       </c>
       <c r="C183" s="5">
         <v>-0.23222352200000529</v>
       </c>
       <c r="D183" s="5">
         <v>-7.1866098826956932</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>37.118986706000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.13039683399999547</v>
       </c>
       <c r="D184" s="5">
         <v>-4.1208295163419173</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>37.018957753999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.10002895200000239</v>
       </c>
       <c r="D185" s="5">
         <v>-3.1862812551968211</v>
       </c>
       <c r="E185" s="5">
         <v>-3.3187432640739645</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>37.543402082999997</v>
       </c>
       <c r="C186" s="5">
         <v>0.52444432899999782</v>
       </c>
       <c r="D186" s="5">
         <v>18.389516953968531</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>37.414368928999998</v>
       </c>
       <c r="C187" s="5">
         <v>-0.12903315399999826</v>
       </c>
       <c r="D187" s="5">
         <v>-4.0472124642301877</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>37.622221258000003</v>
       </c>
       <c r="C188" s="5">
         <v>0.20785232900000494</v>
       </c>
       <c r="D188" s="5">
         <v>6.8740103797057639</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>36.871425285999997</v>
       </c>
       <c r="C189" s="5">
         <v>-0.75079597200000592</v>
       </c>
       <c r="D189" s="5">
         <v>-21.486215511365291</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>36.642649011000003</v>
       </c>
       <c r="C190" s="5">
         <v>-0.2287762749999942</v>
       </c>
       <c r="D190" s="5">
         <v>-7.196738045212248</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>36.637383008</v>
       </c>
       <c r="C191" s="5">
         <v>-5.2660030000026836E-3</v>
       </c>
       <c r="D191" s="5">
         <v>-0.17231863276448989</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>36.398624181999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.23875882600000153</v>
       </c>
       <c r="D192" s="5">
         <v>-7.5458770716145374</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>36.494910574000002</v>
       </c>
       <c r="C193" s="5">
         <v>9.6286392000003218E-2</v>
       </c>
       <c r="D193" s="5">
         <v>3.2209916342602174</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>36.391059640999998</v>
       </c>
       <c r="C194" s="5">
         <v>-0.10385093300000392</v>
       </c>
       <c r="D194" s="5">
         <v>-3.36181295449689</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>36.058950371000002</v>
       </c>
       <c r="C195" s="5">
         <v>-0.33210926999999657</v>
       </c>
       <c r="D195" s="5">
         <v>-10.418042059453148</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>36.216708621999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.15775825099999707</v>
       </c>
       <c r="D196" s="5">
         <v>5.3782006533237725</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>36.120421516999997</v>
       </c>
       <c r="C197" s="5">
         <v>-9.6287105000001816E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-3.1441250049380476</v>
       </c>
       <c r="E197" s="5">
         <v>-2.4272326708142167</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>35.939050733000002</v>
       </c>
       <c r="C198" s="5">
         <v>-0.18137078399999496</v>
       </c>
       <c r="D198" s="5">
         <v>-5.8618836405400554</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>35.991953168000002</v>
       </c>
       <c r="C199" s="5">
         <v>5.2902435000000025E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.7807763454207981</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>36.012459372999999</v>
       </c>
       <c r="C200" s="5">
         <v>2.0506204999996669E-2</v>
       </c>
       <c r="D200" s="5">
         <v>0.68583947729885519</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>36.581816105000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.56935673200000281</v>
       </c>
       <c r="D201" s="5">
         <v>20.71181242249105</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>36.634353984999997</v>
       </c>
       <c r="C202" s="5">
         <v>5.2537879999995596E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.7370882068521443</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>36.663424648000003</v>
       </c>
       <c r="C203" s="5">
         <v>2.9070663000005936E-2</v>
       </c>
       <c r="D203" s="5">
         <v>0.95640970917763024</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>36.803219265000003</v>
       </c>
       <c r="C204" s="5">
         <v>0.13979461699999973</v>
       </c>
       <c r="D204" s="5">
         <v>4.672684227625723</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>36.795238894000001</v>
       </c>
       <c r="C205" s="5">
         <v>-7.980371000002151E-3</v>
       </c>
       <c r="D205" s="5">
         <v>-0.25989662420559112</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>36.808161089000002</v>
       </c>
       <c r="C206" s="5">
         <v>1.292219500000158E-2</v>
       </c>
       <c r="D206" s="5">
         <v>0.4222454179668933</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>37.049811439999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.24165035099999699</v>
       </c>
       <c r="D207" s="5">
         <v>8.168939863789614</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>37.080055129999998</v>
       </c>
       <c r="C208" s="5">
         <v>3.0243689999998935E-2</v>
       </c>
       <c r="D208" s="5">
         <v>0.98396754729255242</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>37.094265413000002</v>
       </c>
       <c r="C209" s="5">
         <v>1.4210283000004154E-2</v>
       </c>
       <c r="D209" s="5">
         <v>0.46084958760828076</v>
       </c>
       <c r="E209" s="5">
         <v>2.6961033540034096</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>37.263832549</v>
       </c>
       <c r="C210" s="5">
         <v>0.16956713599999773</v>
       </c>
       <c r="D210" s="5">
         <v>5.6255381775555557</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>37.303140331999998</v>
       </c>
       <c r="C211" s="5">
         <v>3.9307782999998153E-2</v>
       </c>
       <c r="D211" s="5">
         <v>1.2731907123851416</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>37.313060929000002</v>
       </c>
       <c r="C212" s="5">
         <v>9.9205970000042498E-3</v>
       </c>
       <c r="D212" s="5">
         <v>0.31960164109121614</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>37.185240948000001</v>
       </c>
       <c r="C213" s="5">
         <v>-0.1278199810000018</v>
       </c>
       <c r="D213" s="5">
         <v>-4.034159467484832</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>37.342629138</v>
       </c>
       <c r="C214" s="5">
         <v>0.15738818999999893</v>
       </c>
       <c r="D214" s="5">
         <v>5.1989728709267879</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>37.385404909000002</v>
       </c>
       <c r="C215" s="5">
         <v>4.2775771000002294E-2</v>
       </c>
       <c r="D215" s="5">
         <v>1.3832866211473727</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>37.400646741000003</v>
       </c>
       <c r="C216" s="5">
         <v>1.5241832000000954E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.49033216908500599</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>37.509959543999997</v>
       </c>
       <c r="C217" s="5">
         <v>0.10931280299999457</v>
       </c>
       <c r="D217" s="5">
         <v>3.5642352786099396</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>37.635348122000003</v>
       </c>
       <c r="C218" s="5">
         <v>0.12538857800000613</v>
       </c>
       <c r="D218" s="5">
         <v>4.0859479152751899</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>37.406760020999997</v>
       </c>
       <c r="C219" s="5">
         <v>-0.22858810100000682</v>
       </c>
       <c r="D219" s="5">
         <v>-7.0498978667630556</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>37.332095846999998</v>
       </c>
       <c r="C220" s="5">
         <v>-7.4664173999998695E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-2.3690884757268438</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>37.366400552000002</v>
       </c>
       <c r="C221" s="5">
         <v>3.4304705000003821E-2</v>
       </c>
       <c r="D221" s="5">
         <v>1.1082778566078533</v>
       </c>
       <c r="E221" s="5">
         <v>0.73363129305865638</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>37.270371619000002</v>
       </c>
       <c r="C222" s="5">
         <v>-9.6028932999999483E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-3.0406941489733108</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>37.320503844999998</v>
       </c>
       <c r="C223" s="5">
         <v>5.0132225999995228E-2</v>
       </c>
       <c r="D223" s="5">
         <v>1.626110114074919</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>37.325734820999998</v>
       </c>
       <c r="C224" s="5">
         <v>5.2309759999999983E-3</v>
       </c>
       <c r="D224" s="5">
         <v>0.16832603754592945</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>37.183989498999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.14174532199999845</v>
       </c>
       <c r="D225" s="5">
         <v>-4.463041952142655</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>37.164895780000002</v>
       </c>
       <c r="C226" s="5">
         <v>-1.9093718999997122E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-0.61445434168233559</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>36.914218396000003</v>
       </c>
       <c r="C227" s="5">
         <v>-0.25067738399999939</v>
       </c>
       <c r="D227" s="5">
         <v>-7.8003873382292754</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>37.109811485999998</v>
       </c>
       <c r="C228" s="5">
         <v>0.19559308999999558</v>
       </c>
       <c r="D228" s="5">
         <v>6.5469078729228913</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>36.834476549000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.27533493699999667</v>
       </c>
       <c r="D229" s="5">
         <v>-8.5488750727311427</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>36.529357558000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.30511899100000051</v>
       </c>
       <c r="D230" s="5">
         <v>-9.499624359705761</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>36.458768010999997</v>
       </c>
       <c r="C231" s="5">
         <v>-7.0589547000004416E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-2.2943995024091723</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>36.291900953999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.16686705699999749</v>
       </c>
       <c r="D232" s="5">
         <v>-5.3560770951775698</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>36.435882159000002</v>
       </c>
       <c r="C233" s="5">
         <v>0.14398120500000289</v>
       </c>
       <c r="D233" s="5">
         <v>4.8660385503018988</v>
       </c>
       <c r="E233" s="5">
         <v>-2.4902542906295344</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>35.861853699000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.57402846000000096</v>
       </c>
       <c r="D234" s="5">
         <v>-17.350287326171877</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>35.750685533999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11116816500000226</v>
       </c>
       <c r="D235" s="5">
         <v>-3.6571090348469393</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>35.660159718000003</v>
       </c>
       <c r="C236" s="5">
         <v>-9.0525815999995984E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-2.9966081670185329</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>35.370051080000003</v>
       </c>
       <c r="C237" s="5">
         <v>-0.29010863799999953</v>
       </c>
       <c r="D237" s="5">
         <v>-9.3372608508289545</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>34.985911973999997</v>
       </c>
       <c r="C238" s="5">
         <v>-0.38413910600000634</v>
       </c>
       <c r="D238" s="5">
         <v>-12.281712360082253</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>34.745535316000002</v>
       </c>
       <c r="C239" s="5">
         <v>-0.2403766579999953</v>
       </c>
       <c r="D239" s="5">
         <v>-7.9402700910395811</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>34.410998225999997</v>
       </c>
       <c r="C240" s="5">
         <v>-0.33453709000000487</v>
       </c>
       <c r="D240" s="5">
         <v>-10.961226503091325</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>34.249942474999997</v>
       </c>
       <c r="C241" s="5">
         <v>-0.16105575099999925</v>
       </c>
       <c r="D241" s="5">
         <v>-5.4740823364621383</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>33.919046281999996</v>
       </c>
       <c r="C242" s="5">
         <v>-0.33089619300000095</v>
       </c>
       <c r="D242" s="5">
         <v>-10.996838608335546</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>34.129354749999997</v>
       </c>
       <c r="C243" s="5">
         <v>0.21030846800000091</v>
       </c>
       <c r="D243" s="5">
         <v>7.6994141934178639</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>33.966259098999998</v>
       </c>
       <c r="C244" s="5">
         <v>-0.16309565099999901</v>
       </c>
       <c r="D244" s="5">
         <v>-5.5861545543356979</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>34.012411434000001</v>
       </c>
       <c r="C245" s="5">
         <v>4.6152335000002154E-2</v>
       </c>
       <c r="D245" s="5">
         <v>1.6427646884479952</v>
       </c>
       <c r="E245" s="5">
         <v>-6.651329901728154</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>33.453320329999997</v>
       </c>
       <c r="C246" s="5">
         <v>-0.55909110400000372</v>
       </c>
       <c r="D246" s="5">
         <v>-18.036279751306239</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>33.077989117000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.3753312129999955</v>
       </c>
       <c r="D247" s="5">
         <v>-12.662963720616583</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.885139209000002</v>
       </c>
       <c r="C248" s="5">
         <v>-0.19284990799999946</v>
       </c>
       <c r="D248" s="5">
         <v>-6.7761539849470864</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>32.857817949000001</v>
       </c>
       <c r="C249" s="5">
         <v>-2.7321260000000791E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-0.99242743697262048</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>32.504237279000002</v>
       </c>
       <c r="C250" s="5">
         <v>-0.35358066999999949</v>
       </c>
       <c r="D250" s="5">
         <v>-12.175612972531491</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>32.850188031999998</v>
       </c>
       <c r="C251" s="5">
         <v>0.34595075299999678</v>
       </c>
       <c r="D251" s="5">
         <v>13.54671164693122</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>32.410523998000002</v>
       </c>
       <c r="C252" s="5">
         <v>-0.43966403399999621</v>
       </c>
       <c r="D252" s="5">
         <v>-14.929631623422324</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>32.347847958999999</v>
       </c>
       <c r="C253" s="5">
         <v>-6.2676039000002959E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-2.2960577371159197</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>32.310620039</v>
       </c>
       <c r="C254" s="5">
         <v>-3.7227919999999415E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-1.3723266608149265</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>32.320761728000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.0141689000001008E-2</v>
       </c>
       <c r="D255" s="5">
         <v>0.3773080941219531</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>32.348601676999998</v>
       </c>
       <c r="C256" s="5">
         <v>2.7839948999996977E-2</v>
       </c>
       <c r="D256" s="5">
         <v>1.0385480582645767</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>32.386482332999996</v>
       </c>
       <c r="C257" s="5">
         <v>3.788065599999868E-2</v>
       </c>
       <c r="D257" s="5">
         <v>1.4143022725537691</v>
       </c>
       <c r="E257" s="5">
         <v>-4.7803993673164458</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>32.666713145999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.28023081300000285</v>
       </c>
       <c r="D258" s="5">
         <v>10.891922352534378</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>32.525391423000002</v>
       </c>
       <c r="C259" s="5">
         <v>-0.14132172299999723</v>
       </c>
       <c r="D259" s="5">
         <v>-5.0696430361891753</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>32.317550253999997</v>
       </c>
       <c r="C260" s="5">
         <v>-0.20784116900000527</v>
       </c>
       <c r="D260" s="5">
         <v>-7.4043013276567482</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>32.345980159</v>
       </c>
       <c r="C261" s="5">
         <v>2.8429905000002975E-2</v>
       </c>
       <c r="D261" s="5">
         <v>1.0607684129126937</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>32.410128034000003</v>
       </c>
       <c r="C262" s="5">
         <v>6.4147875000003296E-2</v>
       </c>
       <c r="D262" s="5">
         <v>2.4059452008738935</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>32.228332889999997</v>
       </c>
       <c r="C263" s="5">
         <v>-0.18179514400000585</v>
       </c>
       <c r="D263" s="5">
         <v>-6.5272262722776748</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>32.072991619</v>
       </c>
       <c r="C264" s="5">
         <v>-0.1553412709999975</v>
       </c>
       <c r="D264" s="5">
         <v>-5.6331281546140417</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>32.025473169000001</v>
       </c>
       <c r="C265" s="5">
         <v>-4.7518449999998325E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-1.7634704768433096</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>32.129189994000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.10371682499999935</v>
       </c>
       <c r="D266" s="5">
         <v>3.9562631981415297</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>31.935493356999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.19369663700000217</v>
       </c>
       <c r="D267" s="5">
         <v>-6.9992959376573687</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>31.75142468</v>
       </c>
       <c r="C268" s="5">
         <v>-0.18406867699999907</v>
       </c>
       <c r="D268" s="5">
         <v>-6.701417805776666</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>31.774597904</v>
       </c>
       <c r="C269" s="5">
         <v>2.3173224000000658E-2</v>
       </c>
       <c r="D269" s="5">
         <v>0.87932318212515792</v>
       </c>
       <c r="E269" s="5">
         <v>-1.8893204353240933</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>31.886313908999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.11171600499999812</v>
       </c>
       <c r="D270" s="5">
         <v>4.3016180951277905</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>31.862042011</v>
       </c>
       <c r="C271" s="5">
         <v>-2.4271897999998515E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-0.90962681679384039</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>31.839813851999999</v>
       </c>
       <c r="C272" s="5">
         <v>-2.2228159000000858E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-0.83396038783987159</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>31.827589906</v>
       </c>
       <c r="C273" s="5">
         <v>-1.2223945999998875E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.45973261482872285</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>31.992546406999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.16495650099999892</v>
       </c>
       <c r="D274" s="5">
         <v>6.3997628190560985</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>32.092250159000002</v>
       </c>
       <c r="C275" s="5">
         <v>9.9703752000003476E-2</v>
       </c>
       <c r="D275" s="5">
         <v>3.804534045311847</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>32.423241808999997</v>
       </c>
       <c r="C276" s="5">
         <v>0.33099164999999431</v>
       </c>
       <c r="D276" s="5">
         <v>13.103279138022582</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>32.694536296000003</v>
       </c>
       <c r="C277" s="5">
         <v>0.2712944870000058</v>
       </c>
       <c r="D277" s="5">
         <v>10.515950538682773</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>32.959104875999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.26456857999999528</v>
       </c>
       <c r="D278" s="5">
         <v>10.154619328122694</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>32.471954257999997</v>
       </c>
       <c r="C279" s="5">
         <v>-0.48715061800000115</v>
       </c>
       <c r="D279" s="5">
         <v>-16.363429125539874</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>32.586072917000003</v>
       </c>
       <c r="C280" s="5">
         <v>0.11411865900000606</v>
       </c>
       <c r="D280" s="5">
         <v>4.2997293372142753</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>32.571013876000002</v>
       </c>
       <c r="C281" s="5">
         <v>-1.5059041000000661E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-0.55315007913130376</v>
       </c>
       <c r="E281" s="5">
         <v>2.50645491850503</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>32.512123154000001</v>
       </c>
       <c r="C282" s="5">
         <v>-5.8890722000001006E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-2.1482391045084759</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>32.589737651</v>
       </c>
       <c r="C283" s="5">
         <v>7.7614496999999005E-2</v>
       </c>
       <c r="D283" s="5">
         <v>2.902611459004345</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>32.862955255000003</v>
       </c>
       <c r="C284" s="5">
         <v>0.27321760400000272</v>
       </c>
       <c r="D284" s="5">
         <v>10.537340998217303</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>32.797047859000003</v>
       </c>
       <c r="C285" s="5">
         <v>-6.5907396000000062E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-2.3802576620189475</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>32.859897482999997</v>
       </c>
       <c r="C286" s="5">
         <v>6.2849623999994719E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.3239760016625421</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>33.044214527000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.1843170440000037</v>
       </c>
       <c r="D287" s="5">
         <v>6.9426017798391415</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>33.050889939999998</v>
       </c>
       <c r="C288" s="5">
         <v>6.6754129999964107E-3</v>
       </c>
       <c r="D288" s="5">
         <v>0.24268701839742501</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>33.167853039999997</v>
       </c>
       <c r="C289" s="5">
         <v>0.11696309999999954</v>
       </c>
       <c r="D289" s="5">
         <v>4.3302938153408244</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>33.206405336000003</v>
       </c>
       <c r="C290" s="5">
         <v>3.8552296000005981E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.4037585008326969</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>33.735101942999997</v>
       </c>
       <c r="C291" s="5">
         <v>0.52869660699999343</v>
       </c>
       <c r="D291" s="5">
         <v>20.870952469334348</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>33.647672286000002</v>
       </c>
       <c r="C292" s="5">
         <v>-8.7429656999994165E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-3.0660336137929844</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>33.575630248000003</v>
       </c>
       <c r="C293" s="5">
         <v>-7.2042037999999309E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-2.5392438692753871</v>
       </c>
       <c r="E293" s="5">
         <v>3.0843877805727615</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>33.234756320000002</v>
       </c>
       <c r="C294" s="5">
         <v>-0.3408739280000006</v>
       </c>
       <c r="D294" s="5">
         <v>-11.525136071569941</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>33.105318179000001</v>
       </c>
       <c r="C295" s="5">
         <v>-0.12943814100000139</v>
       </c>
       <c r="D295" s="5">
         <v>-4.5747713080534709</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>33.052323682000001</v>
       </c>
       <c r="C296" s="5">
         <v>-5.2994497000000251E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-1.9041193457281502</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>32.945069257999997</v>
       </c>
       <c r="C297" s="5">
         <v>-0.10725442400000418</v>
       </c>
       <c r="D297" s="5">
         <v>-3.8252352797217393</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>32.719193116</v>
       </c>
       <c r="C298" s="5">
         <v>-0.22587614199999706</v>
       </c>
       <c r="D298" s="5">
         <v>-7.9241106929522465</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>32.613426545999999</v>
       </c>
       <c r="C299" s="5">
         <v>-0.10576657000000012</v>
       </c>
       <c r="D299" s="5">
         <v>-3.8108368734660725</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>32.406167533999998</v>
       </c>
       <c r="C300" s="5">
         <v>-0.20725901200000152</v>
       </c>
       <c r="D300" s="5">
         <v>-7.3650422259517567</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>32.271520649999999</v>
       </c>
       <c r="C301" s="5">
         <v>-0.13464688399999858</v>
       </c>
       <c r="D301" s="5">
         <v>-4.8735946339368734</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>32.156474783</v>
       </c>
       <c r="C302" s="5">
         <v>-0.11504586699999919</v>
       </c>
       <c r="D302" s="5">
         <v>-4.1950327230166788</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>32.178981391000001</v>
       </c>
       <c r="C303" s="5">
         <v>2.2506608000000483E-2</v>
       </c>
       <c r="D303" s="5">
         <v>0.84313158528088739</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>32.114086192999999</v>
       </c>
       <c r="C304" s="5">
         <v>-6.4895198000002097E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-2.3933713004778645</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>32.083797580999999</v>
       </c>
       <c r="C305" s="5">
         <v>-3.0288611999999659E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-1.1259353327948807</v>
       </c>
       <c r="E305" s="5">
         <v>-4.4432007857510563</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>32.226204602000003</v>
       </c>
       <c r="C306" s="5">
         <v>0.14240702100000391</v>
       </c>
       <c r="D306" s="5">
         <v>5.4582860472294437</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>32.193517258999996</v>
       </c>
       <c r="C307" s="5">
         <v>-3.2687343000006308E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-1.2104039776659192</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>32.127264812</v>
       </c>
       <c r="C308" s="5">
         <v>-6.625244699999655E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-2.4417714622375408</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>32.399428561999997</v>
       </c>
       <c r="C309" s="5">
         <v>0.27216374999999715</v>
       </c>
       <c r="D309" s="5">
         <v>10.65299411029228</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>32.187442746999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.21198581499999847</v>
       </c>
       <c r="D310" s="5">
         <v>-7.5749954326517983</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>32.090157681000001</v>
       </c>
       <c r="C311" s="5">
         <v>-9.7285065999997755E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-3.5672556539239508</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>32.170394293999998</v>
       </c>
       <c r="C312" s="5">
         <v>8.0236612999996737E-2</v>
       </c>
       <c r="D312" s="5">
         <v>3.0420268972871423</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>32.195375824999999</v>
       </c>
       <c r="C313" s="5">
         <v>2.4981531000001667E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.93583569463842053</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>32.101390883000001</v>
       </c>
       <c r="C314" s="5">
         <v>-9.3984941999998739E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-3.4473475496510475</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>31.822843102</v>
       </c>
       <c r="C315" s="5">
         <v>-0.27854778100000033</v>
       </c>
       <c r="D315" s="5">
         <v>-9.9297158354340382</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>31.864405276999999</v>
       </c>
       <c r="C316" s="5">
         <v>4.1562174999999257E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.5785653324912996</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>31.989651713000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.12524643600000118</v>
       </c>
       <c r="D317" s="5">
         <v>4.8200433812112031</v>
       </c>
       <c r="E317" s="5">
         <v>-0.29343742043725918</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>32.511640200999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.52198848799999809</v>
       </c>
       <c r="D318" s="5">
         <v>21.437388688833426</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>32.376584223999998</v>
       </c>
       <c r="C319" s="5">
         <v>-0.13505597700000038</v>
       </c>
       <c r="D319" s="5">
         <v>-4.872567100906311</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>32.205159211999998</v>
       </c>
       <c r="C320" s="5">
         <v>-0.17142501200000027</v>
       </c>
       <c r="D320" s="5">
         <v>-6.1718683815576991</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>32.474841632</v>
       </c>
       <c r="C321" s="5">
         <v>0.26968242000000231</v>
       </c>
       <c r="D321" s="5">
         <v>10.524636723421033</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>32.562895351999998</v>
       </c>
       <c r="C322" s="5">
         <v>8.8053719999997782E-2</v>
       </c>
       <c r="D322" s="5">
         <v>3.3026969808340523</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>32.667061078000003</v>
       </c>
       <c r="C323" s="5">
         <v>0.10416572600000507</v>
       </c>
       <c r="D323" s="5">
         <v>3.9069535964396218</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>32.645974178000003</v>
       </c>
       <c r="C324" s="5">
         <v>-2.1086900000000242E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-0.77186726757201285</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>32.629306945000003</v>
       </c>
       <c r="C325" s="5">
         <v>-1.6667232999999726E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.61093637825576641</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>32.633910225000001</v>
       </c>
       <c r="C326" s="5">
         <v>4.6032799999977669E-3</v>
       </c>
       <c r="D326" s="5">
         <v>0.16942511865689625</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>32.552777909</v>
       </c>
       <c r="C327" s="5">
         <v>-8.1132316000001481E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-2.9429047985933932</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>32.489454919000003</v>
       </c>
       <c r="C328" s="5">
         <v>-6.3322989999996082E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-2.3094759786775221</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>32.585574037999997</v>
       </c>
       <c r="C329" s="5">
         <v>9.6119118999993702E-2</v>
       </c>
       <c r="D329" s="5">
         <v>3.6085058524745195</v>
       </c>
       <c r="E329" s="5">
         <v>1.8628596845830181</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>32.481118475000002</v>
       </c>
       <c r="C330" s="5">
         <v>-0.10445556299999481</v>
       </c>
       <c r="D330" s="5">
         <v>-3.7795919635595032</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>32.352188953999999</v>
       </c>
       <c r="C331" s="5">
         <v>-0.12892952100000343</v>
       </c>
       <c r="D331" s="5">
         <v>-4.6606167742047173</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>32.593398442000002</v>
       </c>
       <c r="C332" s="5">
         <v>0.24120948800000264</v>
       </c>
       <c r="D332" s="5">
         <v>9.3230410326067048</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>32.499151965000003</v>
       </c>
       <c r="C333" s="5">
         <v>-9.4246476999998663E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.4152423691013456</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>32.371275928000003</v>
       </c>
       <c r="C334" s="5">
         <v>-0.12787603700000005</v>
       </c>
       <c r="D334" s="5">
         <v>-4.6208454809377741</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>32.171699009000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.19957691900000185</v>
       </c>
       <c r="D335" s="5">
         <v>-7.1525135868606764</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>32.147873955999998</v>
       </c>
       <c r="C336" s="5">
         <v>-2.3825053000003038E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.88506053275088092</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>32.060818333999997</v>
       </c>
       <c r="C337" s="5">
         <v>-8.7055622000001165E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-3.2016049602680563</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>31.615632436999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.44518589699999822</v>
       </c>
       <c r="D338" s="5">
         <v>-15.447345497000997</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>31.532991798000001</v>
       </c>
       <c r="C339" s="5">
         <v>-8.2640638999997407E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-3.091996100115435</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>31.664538361000002</v>
       </c>
       <c r="C340" s="5">
         <v>0.13154656300000056</v>
       </c>
       <c r="D340" s="5">
         <v>5.1225278190049961</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>31.883421714000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.21888335299999895</v>
       </c>
       <c r="D341" s="5">
         <v>8.6178375846565061</v>
       </c>
       <c r="E341" s="5">
         <v>-2.1547950119926496</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>31.847994775</v>
       </c>
       <c r="C342" s="5">
         <v>-3.5426939000000601E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-1.3252493028672041</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>31.859952812</v>
       </c>
       <c r="C343" s="5">
         <v>1.1958036999999422E-2</v>
       </c>
       <c r="D343" s="5">
         <v>0.45149828211217269</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>31.776989008000001</v>
       </c>
       <c r="C344" s="5">
         <v>-8.2963803999998476E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-3.0804506269281107</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>31.544563173</v>
       </c>
       <c r="C345" s="5">
         <v>-0.2324258350000008</v>
       </c>
       <c r="D345" s="5">
         <v>-8.4325146876170436</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>31.618285065999999</v>
       </c>
       <c r="C346" s="5">
         <v>7.3721892999998317E-2</v>
       </c>
       <c r="D346" s="5">
         <v>2.8408164137227354</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>31.592201118999998</v>
       </c>
       <c r="C347" s="5">
         <v>-2.6083947000000052E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-0.98547739882559604</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>31.656633547999999</v>
       </c>
       <c r="C348" s="5">
         <v>6.4432429000000013E-2</v>
       </c>
       <c r="D348" s="5">
         <v>2.4750458291977973</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>31.569395155999999</v>
       </c>
       <c r="C349" s="5">
         <v>-8.723839199999972E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-3.257259072095009</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>31.803228909000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.23383375300000253</v>
       </c>
       <c r="D350" s="5">
         <v>9.2595599069013268</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>31.790009770000001</v>
       </c>
       <c r="C351" s="5">
         <v>-1.3219139000000268E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.49764609634466161</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>32.011508196999998</v>
       </c>
       <c r="C352" s="5">
         <v>0.22149842699999667</v>
       </c>
       <c r="D352" s="5">
         <v>8.6890258201505866</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>31.877865721999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.13364247499999848</v>
       </c>
       <c r="D353" s="5">
         <v>-4.8963444681436545</v>
       </c>
       <c r="E353" s="5">
         <v>-1.7425959013561698E-2</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>31.920653040000001</v>
       </c>
       <c r="C354" s="5">
         <v>4.2787318000002017E-2</v>
       </c>
       <c r="D354" s="5">
         <v>1.6226156058738672</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>32.183814277000003</v>
       </c>
       <c r="C355" s="5">
         <v>0.26316123700000205</v>
       </c>
       <c r="D355" s="5">
         <v>10.354220822414906</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>32.266454889000002</v>
       </c>
       <c r="C356" s="5">
         <v>8.2640611999998725E-2</v>
       </c>
       <c r="D356" s="5">
         <v>3.1252145556871724</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>32.622289234999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.35583434599999464</v>
       </c>
       <c r="D357" s="5">
         <v>14.066517202243766</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>32.676494406000003</v>
       </c>
       <c r="C358" s="5">
         <v>5.4205171000006658E-2</v>
       </c>
       <c r="D358" s="5">
         <v>2.0122424114004778</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>32.810944730999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.13445032499999598</v>
       </c>
       <c r="D359" s="5">
         <v>5.0507898015625941</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>32.249070738</v>
       </c>
       <c r="C360" s="5">
         <v>-0.56187399299999896</v>
       </c>
       <c r="D360" s="5">
         <v>-18.720385467845404</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>32.559153131999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.31008239399999837</v>
       </c>
       <c r="D361" s="5">
         <v>12.168456815888028</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>32.578339321000001</v>
       </c>
       <c r="C362" s="5">
         <v>1.9186189000002685E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.70942239412661312</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>32.737019512000003</v>
       </c>
       <c r="C363" s="5">
         <v>0.15868019100000197</v>
       </c>
       <c r="D363" s="5">
         <v>6.0040206920444206</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>32.838059971</v>
       </c>
       <c r="C364" s="5">
         <v>0.10104045899999647</v>
       </c>
       <c r="D364" s="5">
         <v>3.7672369976413655</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>32.885450976000001</v>
       </c>
       <c r="C365" s="5">
         <v>4.7391005000001485E-2</v>
       </c>
       <c r="D365" s="5">
         <v>1.7456202100160079</v>
       </c>
       <c r="E365" s="5">
         <v>3.1607676084306702</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>32.795040915000001</v>
       </c>
       <c r="C366" s="5">
         <v>-9.0410061000000042E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-3.2496596779360232</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>32.915634507</v>
       </c>
       <c r="C367" s="5">
         <v>0.12059359199999875</v>
       </c>
       <c r="D367" s="5">
         <v>4.502974208986954</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>32.170918251000003</v>
       </c>
       <c r="C368" s="5">
         <v>-0.74471625599999669</v>
       </c>
       <c r="D368" s="5">
         <v>-24.013802943875039</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>28.460183528000002</v>
       </c>
       <c r="C369" s="5">
         <v>-3.7107347230000016</v>
       </c>
       <c r="D369" s="5">
         <v>-77.023129795495024</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>28.427190602</v>
       </c>
       <c r="C370" s="5">
         <v>-3.2992926000002143E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-1.3822837807708765</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>28.203051517999999</v>
       </c>
       <c r="C371" s="5">
         <v>-0.22413908400000082</v>
       </c>
       <c r="D371" s="5">
         <v>-9.061892572687313</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>27.619890168000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.58316134999999747</v>
       </c>
       <c r="D372" s="5">
         <v>-22.176607575594577</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>27.172024755999999</v>
       </c>
       <c r="C373" s="5">
         <v>-0.44786541200000229</v>
       </c>
       <c r="D373" s="5">
         <v>-17.813468543983614</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>28.212120737999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.0400959820000004</v>
       </c>
       <c r="D374" s="5">
         <v>56.951252748066118</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>28.046175992999999</v>
       </c>
       <c r="C375" s="5">
         <v>-0.16594474500000089</v>
       </c>
       <c r="D375" s="5">
         <v>-6.8345140009784426</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>27.888185795999998</v>
       </c>
       <c r="C376" s="5">
         <v>-0.15799019700000017</v>
       </c>
       <c r="D376" s="5">
         <v>-6.5543050939780851</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>27.910415111999999</v>
       </c>
       <c r="C377" s="5">
         <v>2.2229316000000665E-2</v>
       </c>
       <c r="D377" s="5">
         <v>0.96070910131955678</v>
       </c>
       <c r="E377" s="5">
         <v>-15.128379621829769</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>28.054190535</v>
       </c>
       <c r="C378" s="5">
         <v>0.14377542300000101</v>
       </c>
       <c r="D378" s="5">
         <v>6.3597621268953075</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>28.098678605</v>
       </c>
       <c r="C379" s="5">
         <v>4.448806999999988E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.9196339248966021</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>27.970547675999999</v>
       </c>
       <c r="C380" s="5">
         <v>-0.128130929000001</v>
       </c>
       <c r="D380" s="5">
         <v>-5.3368657740257781</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>28.805691546999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.83514387099999965</v>
       </c>
       <c r="D381" s="5">
         <v>42.340350033350617</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>29.065271130999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.25957958400000081</v>
       </c>
       <c r="D382" s="5">
         <v>11.366064233146744</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>29.619957131</v>
       </c>
       <c r="C383" s="5">
         <v>0.55468600000000023</v>
       </c>
       <c r="D383" s="5">
         <v>25.46441466885998</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>30.301058390000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.68110125900000185</v>
       </c>
       <c r="D384" s="5">
         <v>31.365242554777197</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>30.549063423</v>
       </c>
       <c r="C385" s="5">
         <v>0.24800503299999832</v>
       </c>
       <c r="D385" s="5">
         <v>10.27605515264165</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>30.785115104999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.23605168199999937</v>
       </c>
       <c r="D386" s="5">
         <v>9.6767517005941883</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>31.319880609999998</v>
       </c>
       <c r="C387" s="5">
         <v>0.53476550499999931</v>
       </c>
       <c r="D387" s="5">
         <v>22.95658527821136</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>31.466325693000002</v>
       </c>
       <c r="C388" s="5">
         <v>0.14644508300000325</v>
       </c>
       <c r="D388" s="5">
         <v>5.7575126133618371</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>31.499539015</v>
       </c>
       <c r="C389" s="5">
         <v>3.3213321999998158E-2</v>
       </c>
       <c r="D389" s="5">
         <v>1.2740025975598757</v>
       </c>
       <c r="E389" s="5">
         <v>12.859442930524057</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>31.737781406</v>
       </c>
       <c r="C390" s="5">
         <v>0.238242391</v>
       </c>
       <c r="D390" s="5">
         <v>9.463265117080244</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>31.936560495999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.1987790899999986</v>
       </c>
       <c r="D391" s="5">
         <v>7.7801849977188198</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>32.298344153999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.36178365800000023</v>
       </c>
       <c r="D392" s="5">
         <v>14.47361400460716</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>32.249486093999998</v>
       </c>
       <c r="C393" s="5">
         <v>-4.8858060000000592E-2</v>
       </c>
       <c r="D393" s="5">
         <v>-1.8002263332263957</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>32.498039849999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.24855375599999974</v>
       </c>
       <c r="D394" s="5">
         <v>9.6509558334431755</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>32.415529188999997</v>
       </c>
       <c r="C395" s="5">
         <v>-8.2510661000000596E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-3.004544137092513</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>32.788453961999998</v>
       </c>
       <c r="C396" s="5">
         <v>0.37292477300000115</v>
       </c>
       <c r="D396" s="5">
         <v>14.713328396079195</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>32.829917264000002</v>
       </c>
       <c r="C397" s="5">
         <v>4.1463302000003921E-2</v>
       </c>
       <c r="D397" s="5">
         <v>1.5280831731431244</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>32.866646467999999</v>
       </c>
       <c r="C398" s="5">
         <v>3.6729203999996685E-2</v>
       </c>
       <c r="D398" s="5">
         <v>1.3508186165008151</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>33.000212925</v>
       </c>
       <c r="C399" s="5">
         <v>0.13356645700000058</v>
       </c>
       <c r="D399" s="5">
         <v>4.9871592783498953</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>33.370308635000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.37009571000000108</v>
       </c>
       <c r="D400" s="5">
         <v>14.319884183239173</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>33.379433804000001</v>
       </c>
       <c r="C401" s="5">
         <v>9.1251690000007102E-3</v>
       </c>
       <c r="D401" s="5">
         <v>0.32863606018278535</v>
       </c>
       <c r="E401" s="5">
         <v>5.9680073035506931</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>33.528391693000003</v>
       </c>
       <c r="C402" s="5">
         <v>0.14895788900000184</v>
       </c>
       <c r="D402" s="5">
         <v>5.48848836369491</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>33.543748276999999</v>
       </c>
       <c r="C403" s="5">
         <v>1.5356583999995621E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.55100744325964346</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>33.314225282000002</v>
       </c>
       <c r="C404" s="5">
         <v>-0.2295229949999964</v>
       </c>
       <c r="D404" s="5">
         <v>-7.9089265652012797</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>33.167215927999997</v>
       </c>
       <c r="C405" s="5">
         <v>-0.14700935400000503</v>
       </c>
       <c r="D405" s="5">
         <v>-5.1687229962087633</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>33.006182486</v>
       </c>
       <c r="C406" s="5">
         <v>-0.16103344199999725</v>
       </c>
       <c r="D406" s="5">
         <v>-5.6731482063503762</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>32.625042925999999</v>
       </c>
       <c r="C407" s="5">
         <v>-0.38113956000000115</v>
       </c>
       <c r="D407" s="5">
         <v>-13.009957436604857</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>32.311902117999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.31314080799999999</v>
       </c>
       <c r="D408" s="5">
         <v>-10.928822511708214</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>32.034967668999997</v>
       </c>
       <c r="C409" s="5">
         <v>-0.2769344490000023</v>
       </c>
       <c r="D409" s="5">
         <v>-9.8135721509888025</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>31.938242805000002</v>
       </c>
       <c r="C410" s="5">
         <v>-9.6724863999995137E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-3.5636557998352636</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>31.698997820999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.2392449840000026</v>
       </c>
       <c r="D411" s="5">
         <v>-8.627782375890158</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>31.17780514</v>
       </c>
       <c r="C412" s="5">
         <v>-0.52119268099999871</v>
       </c>
       <c r="D412" s="5">
         <v>-18.0403534777017</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>31.072605178</v>
       </c>
       <c r="C413" s="5">
         <v>-0.10519996200000037</v>
       </c>
       <c r="D413" s="5">
         <v>-3.9747293058808308</v>
       </c>
       <c r="E413" s="5">
         <v>-6.9109279670392816</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>30.826242862000001</v>
       </c>
       <c r="C414" s="5">
         <v>-0.24636231599999903</v>
       </c>
       <c r="D414" s="5">
         <v>-9.1102002050109316</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>30.501786672000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.32445618999999937</v>
       </c>
       <c r="D415" s="5">
         <v>-11.924279598305699</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>30.429321260999998</v>
       </c>
       <c r="C416" s="5">
         <v>-7.2465411000003144E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-2.8139721176630217</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>30.341771873999999</v>
       </c>
       <c r="C417" s="5">
         <v>-8.7549386999999257E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-3.3984530640694954</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>29.991514433999999</v>
       </c>
       <c r="C418" s="5">
         <v>-0.35025744000000003</v>
       </c>
       <c r="D418" s="5">
         <v>-13.005962161852825</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>30.040938247</v>
       </c>
       <c r="C419" s="5">
         <v>4.9423813000000649E-2</v>
       </c>
       <c r="D419" s="5">
         <v>1.9955340529483667</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>29.661203247</v>
       </c>
       <c r="C420" s="5">
         <v>-0.37973500000000016</v>
       </c>
       <c r="D420" s="5">
         <v>-14.157320171471499</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>29.551751588999998</v>
       </c>
       <c r="C421" s="5">
         <v>-0.10945165800000112</v>
       </c>
       <c r="D421" s="5">
         <v>-4.3393005921150145</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>29.618431351000002</v>
       </c>
       <c r="C422" s="5">
         <v>6.6679762000003251E-2</v>
       </c>
       <c r="D422" s="5">
         <v>2.7415031473665419</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>29.396365861</v>
       </c>
       <c r="C423" s="5">
         <v>-0.22206549000000209</v>
       </c>
       <c r="D423" s="5">
         <v>-8.6351633988228311</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>29.291444597999998</v>
       </c>
       <c r="C424" s="5">
         <v>-0.10492126300000137</v>
       </c>
       <c r="D424" s="5">
         <v>-4.1999440231482161</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>29.459567203999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.16812260600000073</v>
       </c>
       <c r="D425" s="5">
         <v>7.1092202390631964</v>
       </c>
       <c r="E425" s="5">
         <v>-5.1911900040556125</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>29.027412384000002</v>
       </c>
       <c r="C426" s="5">
         <v>-0.43215481999999739</v>
       </c>
       <c r="D426" s="5">
         <v>-16.250248449206705</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>28.979687734999999</v>
       </c>
       <c r="C427" s="5">
         <v>-4.7724649000002728E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.9552048011987733</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>28.740895171999998</v>
       </c>
       <c r="C428" s="5">
         <v>-0.23879256300000051</v>
       </c>
       <c r="D428" s="5">
         <v>-9.4519566804487365</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>28.623982335000001</v>
       </c>
       <c r="C429" s="5">
         <v>-0.11691283699999744</v>
       </c>
       <c r="D429" s="5">
         <v>-4.7736420685276943</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>28.686912735</v>
       </c>
       <c r="C430" s="5">
         <v>6.2930399999999054E-2</v>
       </c>
       <c r="D430" s="5">
         <v>2.6703600805539685</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>28.639430323999999</v>
       </c>
       <c r="C431" s="5">
         <v>-4.7482411000000724E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-1.9682506011014178</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>28.688131822999999</v>
       </c>
       <c r="C432" s="5">
         <v>4.870149899999987E-2</v>
       </c>
       <c r="D432" s="5">
         <v>2.0598001249674258</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>28.657022699999999</v>
       </c>
       <c r="C433" s="5">
         <v>-3.1109123000000238E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-1.2935350225708353</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>28.402248003</v>
       </c>
       <c r="C434" s="5">
         <v>-0.25477469699999844</v>
       </c>
       <c r="D434" s="5">
         <v>-10.162062892701595</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>28.372854886999999</v>
       </c>
       <c r="C435" s="5">
         <v>-2.9393116000001385E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-1.2348201345021792</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>27.805719250999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.56713563599999972</v>
       </c>
       <c r="D436" s="5">
         <v>-21.517440282444877</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>27.930713788999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.12499453799999927</v>
       </c>
       <c r="D437" s="5">
         <v>5.5297265980753574</v>
       </c>
       <c r="E437" s="5">
         <v>-5.1896669235263371</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>27.793617818000001</v>
       </c>
       <c r="C438" s="5">
         <v>-0.13709597099999726</v>
       </c>
       <c r="D438" s="5">
         <v>-5.7336781428959371</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>27.67359175</v>
       </c>
       <c r="C439" s="5">
         <v>-0.12002606800000137</v>
       </c>
       <c r="D439" s="5">
         <v>-5.0608408057246752</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>27.676367978999998</v>
+        <v>27.644666618999999</v>
       </c>
       <c r="C440" s="5">
-        <v>2.7762289999984091E-3</v>
+        <v>-2.8925131000001159E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>0.1204510650056001</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2470846394807555</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>27.374323875999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.2703427430000005</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-11.123993535417064</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>