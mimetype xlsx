--- v6 (2026-06-01)
+++ v7 (2026-07-12)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1E8CCF85-800B-4804-AC87-B69CE9049D4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{13601C9A-3480-4893-92A3-F17268337255}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8528FC3D-258F-47FB-8DB3-2F9E20F40232}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9613AC16-854C-4F68-950B-6EC59E331D82}"/>
   </bookViews>
   <sheets>
     <sheet name="houinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47708CBB-D652-431D-A736-642F2E5BCD89}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{371DAB65-5CF2-4797-B8CE-BA869E663C2E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>35.794641863999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>35.794689236000004</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>36.265055150999999</v>
+        <v>36.265089123000003</v>
       </c>
       <c r="C7" s="5">
-        <v>0.47041328699999951</v>
+        <v>0.47039988699999924</v>
       </c>
       <c r="D7" s="5">
-        <v>16.961747613761034</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>16.961204910223103</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>36.051205617999997</v>
+        <v>36.051228958999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.2138495330000012</v>
+        <v>-0.21386016400000329</v>
       </c>
       <c r="D8" s="5">
-        <v>-6.8511692874767434</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-6.8514926949587167</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>35.967201428999999</v>
+        <v>35.967218819000003</v>
       </c>
       <c r="C9" s="5">
-        <v>-8.4004188999998064E-2</v>
+        <v>-8.4010139999996625E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.7606044094515725</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-2.7607957111173143</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>36.418481727</v>
+        <v>36.418493241</v>
       </c>
       <c r="C10" s="5">
-        <v>0.45128029800000036</v>
+        <v>0.45127442199999734</v>
       </c>
       <c r="D10" s="5">
-        <v>16.140119783999097</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>16.139886568601792</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>36.490924476000004</v>
+        <v>36.490931351</v>
       </c>
       <c r="C11" s="5">
-        <v>7.2442749000003914E-2</v>
+        <v>7.2438110000000222E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>2.4132994542410691</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>2.4131424484892028</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>36.530902267000002</v>
+        <v>36.530890622999998</v>
       </c>
       <c r="C12" s="5">
-        <v>3.9977790999998319E-2</v>
+        <v>3.995927199999727E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>1.3226157979354225</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>1.3219991744287674</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>36.505543242999998</v>
+        <v>36.505523404000002</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.5359024000003672E-2</v>
+        <v>-2.5367218999996055E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.82984297491578429</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-0.83011038645279811</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>36.380475834999999</v>
+        <v>36.380457331000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.1250674079999996</v>
+        <v>-0.12506607299999928</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.0345920941392777</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-4.034551987575508</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>36.050534673999998</v>
+        <v>36.050512167000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.3299411610000007</v>
+        <v>-0.32994516400000151</v>
       </c>
       <c r="D15" s="5">
-        <v>-10.35624875560549</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-10.356373210089398</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>36.185589428</v>
+        <v>36.185561698999997</v>
       </c>
       <c r="C16" s="5">
-        <v>0.13505475400000222</v>
+        <v>0.13504953199999647</v>
       </c>
       <c r="D16" s="5">
-        <v>4.5893086637744496</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>4.5891304668871147</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>36.071168919000002</v>
+        <v>36.071132968999997</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.11442050899999856</v>
+        <v>-0.1144287300000002</v>
       </c>
       <c r="D17" s="5">
-        <v>-3.7291558366324917</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-3.7294219383303018</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>35.168893932000003</v>
+        <v>35.168937301</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.90227498699999842</v>
+        <v>-0.9021956679999974</v>
       </c>
       <c r="D18" s="5">
-        <v>-26.212648249770474</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-26.21067384721276</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>34.929149844999998</v>
+        <v>34.929181561</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.23974408700000538</v>
+        <v>-0.23975573999999966</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.8804803271916857</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-7.8808397625807274</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>34.954482998000003</v>
+        <v>34.954503678000002</v>
       </c>
       <c r="C20" s="5">
-        <v>2.5333153000005382E-2</v>
+        <v>2.5322117000001754E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.87380718068781338</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.87342420465901238</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>34.756364087000001</v>
+        <v>34.756380475</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.19811891100000167</v>
+        <v>-0.19812320300000152</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.5934223752024952</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-6.5935570102748979</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>34.616406480999999</v>
+        <v>34.616419059999998</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.13995760600000295</v>
+        <v>-0.13996141500000192</v>
       </c>
       <c r="D22" s="5">
-        <v>-4.7265862074304614</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-4.7267098281705504</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>34.52234215</v>
+        <v>34.522352668000003</v>
       </c>
       <c r="C23" s="5">
-        <v>-9.4064330999998447E-2</v>
+        <v>-9.4066391999994892E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-3.2125055205336039</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-3.2125737096143969</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>35.156042915999997</v>
+        <v>35.156028014</v>
       </c>
       <c r="C24" s="5">
-        <v>0.63370076599999692</v>
+        <v>0.63367534599999686</v>
       </c>
       <c r="D24" s="5">
-        <v>24.393246137796321</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>24.392158616318071</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>35.044869358</v>
+        <v>35.044849698999997</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.11117355799999729</v>
+        <v>-0.11117831500000364</v>
       </c>
       <c r="D25" s="5">
-        <v>-3.7294367871539391</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-3.7295951540545991</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>34.788571841</v>
+        <v>34.788555092999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.25629751700000014</v>
+        <v>-0.25629460599999732</v>
       </c>
       <c r="D26" s="5">
-        <v>-8.4315508867475746</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-8.4314634819009804</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>34.929908210000001</v>
+        <v>34.929888140999999</v>
       </c>
       <c r="C27" s="5">
-        <v>0.14133636900000113</v>
+        <v>0.14133304799999991</v>
       </c>
       <c r="D27" s="5">
-        <v>4.9856955654487001</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>4.9855782399774728</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>34.762086660999998</v>
+        <v>34.762062583999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.16782154900000279</v>
+        <v>-0.16782555700000046</v>
       </c>
       <c r="D28" s="5">
-        <v>-5.6154906745134898</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-5.6156244042847137</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>34.876374806999998</v>
+        <v>34.876343781000003</v>
       </c>
       <c r="C29" s="5">
-        <v>0.11428814599999981</v>
+        <v>0.11428119700000394</v>
       </c>
       <c r="D29" s="5">
-        <v>4.0173966679069251</v>
+        <v>4.0171507996654698</v>
       </c>
       <c r="E29" s="5">
-        <v>-3.3123243515700507</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-3.3123140019660879</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>34.836107112000001</v>
+        <v>34.836144105000002</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.0267694999997161E-2</v>
+        <v>-4.0199676000000295E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.3767360323814648</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-1.3744264284505481</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>34.687947620999999</v>
+        <v>34.687977187000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.14815949100000125</v>
+        <v>-0.14816691800000115</v>
       </c>
       <c r="D31" s="5">
-        <v>-4.985945684011261</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-4.9861846323723817</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>34.561147265000002</v>
+        <v>34.561163733000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.12680035599999684</v>
+        <v>-0.12681345400000055</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.2994244298154127</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-4.2998560611295584</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>35.142876157000003</v>
+        <v>35.142891761999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.581728892000001</v>
+        <v>0.58172802899999709</v>
       </c>
       <c r="D33" s="5">
-        <v>22.177101607385463</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>22.177054039956069</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>35.545306156999999</v>
+        <v>35.545320828999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.4024299999999954</v>
+        <v>0.40242906699999992</v>
       </c>
       <c r="D34" s="5">
-        <v>14.640873344090766</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>14.640830318725563</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>35.161255934000003</v>
+        <v>35.161272134999997</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.38405022299999558</v>
+        <v>-0.38404869400000052</v>
       </c>
       <c r="D35" s="5">
-        <v>-12.222048455103396</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-12.221997901489612</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>34.802654281999999</v>
+        <v>34.802635025999997</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.35860165200000438</v>
+        <v>-0.35863710900000001</v>
       </c>
       <c r="D36" s="5">
-        <v>-11.574839557187676</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-11.575915565308858</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>34.500263762000003</v>
+        <v>34.500243466000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.30239051999999589</v>
+        <v>-0.30239155999999667</v>
       </c>
       <c r="D37" s="5">
-        <v>-9.9423571636642389</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-9.942394981646995</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>34.414487334</v>
+        <v>34.414471601000002</v>
       </c>
       <c r="C38" s="5">
-        <v>-8.5776428000002625E-2</v>
+        <v>-8.5771864999998115E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-2.943043709947879</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-2.9428909926801583</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>34.285097276000002</v>
+        <v>34.285079828000001</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.12939005799999848</v>
+        <v>-0.12939177300000182</v>
       </c>
       <c r="D39" s="5">
-        <v>-4.4195699758138414</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-4.419629327873964</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>34.218868897</v>
+        <v>34.218850260000004</v>
       </c>
       <c r="C40" s="5">
-        <v>-6.622837900000178E-2</v>
+        <v>-6.622956799999713E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.2935653084366736</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-2.293607203254866</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>34.049345649000003</v>
+        <v>34.049325068999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.1695232479999973</v>
+        <v>-0.16952519100000529</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.7855659159863677</v>
+        <v>-5.7856334970002754</v>
       </c>
       <c r="E41" s="5">
-        <v>-2.3713162924089315</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-2.3712884503981457</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>33.904211216999997</v>
+        <v>33.904237328000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.14513443200000609</v>
+        <v>-0.14508774099999755</v>
       </c>
       <c r="D42" s="5">
-        <v>-4.9967423869126453</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-4.9951753251547544</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>33.730584086999997</v>
+        <v>33.730608947</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.17362712999999985</v>
+        <v>-0.17362838100000033</v>
       </c>
       <c r="D43" s="5">
-        <v>-5.9751606983834638</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-5.9751980717882347</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>33.77836447</v>
+        <v>33.778375140999998</v>
       </c>
       <c r="C44" s="5">
-        <v>4.7780383000002757E-2</v>
+        <v>4.7766193999997597E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>1.7131419630758593</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.7126279825327995</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>33.835683885999998</v>
+        <v>33.835697260000003</v>
       </c>
       <c r="C45" s="5">
-        <v>5.7319415999998569E-2</v>
+        <v>5.73221190000055E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>2.0554253195034233</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>2.0555224977981013</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>33.747836688</v>
+        <v>33.747851599999997</v>
       </c>
       <c r="C46" s="5">
-        <v>-8.7847197999998627E-2</v>
+        <v>-8.7845660000006376E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-3.0714403021213532</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-3.0713860971427809</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>33.813240678</v>
+        <v>33.813261619999999</v>
       </c>
       <c r="C47" s="5">
-        <v>6.5403990000000078E-2</v>
+        <v>6.5410020000001623E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>2.3505741955683668</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>2.3507921751663607</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>33.851201426000003</v>
+        <v>33.851179006999999</v>
       </c>
       <c r="C48" s="5">
-        <v>3.7960748000003264E-2</v>
+        <v>3.7917387000000247E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>1.3555407297497934</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>1.3539819454324364</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>33.752982863</v>
+        <v>33.752963067000003</v>
       </c>
       <c r="C49" s="5">
-        <v>-9.8218563000003201E-2</v>
+        <v>-9.8215939999995783E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-3.4267465010425546</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-3.4266586759198248</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>34.044453377000004</v>
+        <v>34.044438911999997</v>
       </c>
       <c r="C50" s="5">
-        <v>0.29147051400000379</v>
+        <v>0.29147584499999368</v>
       </c>
       <c r="D50" s="5">
-        <v>10.869088945920137</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>10.869303957748965</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>33.658648124999999</v>
+        <v>33.658633942999998</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.38580525200000437</v>
+        <v>-0.38580496899999872</v>
       </c>
       <c r="D51" s="5">
-        <v>-12.782498619906457</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-12.782494917228993</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>33.459990376</v>
+        <v>33.459977641000002</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.19865774899999877</v>
+        <v>-0.19865630199999629</v>
       </c>
       <c r="D52" s="5">
-        <v>-6.8571088884569527</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-6.8570633481888299</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>33.015271544000001</v>
+        <v>33.015260857000001</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.44471883199999951</v>
+        <v>-0.44471678400000059</v>
       </c>
       <c r="D53" s="5">
-        <v>-14.833511195610072</v>
+        <v>-14.833453038648459</v>
       </c>
       <c r="E53" s="5">
-        <v>-3.0369867182172161</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>-3.036959498916636</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>33.786575882000001</v>
+        <v>33.786592714999998</v>
       </c>
       <c r="C54" s="5">
-        <v>0.7713043380000002</v>
+        <v>0.77133185799999637</v>
       </c>
       <c r="D54" s="5">
-        <v>31.932465723752056</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>31.933766976233713</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>33.797228144000002</v>
+        <v>33.797247343000002</v>
       </c>
       <c r="C55" s="5">
-        <v>1.065226200000069E-2</v>
+        <v>1.0654628000004607E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.37899382160957451</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.37907795772202935</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>33.494973901000002</v>
+        <v>33.494980011000003</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.30225424300000014</v>
+        <v>-0.30226733199999956</v>
       </c>
       <c r="D56" s="5">
-        <v>-10.219354368519362</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>-10.219769853098581</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>33.444896190000001</v>
+        <v>33.444907333000003</v>
       </c>
       <c r="C57" s="5">
-        <v>-5.0077711000000136E-2</v>
+        <v>-5.0072677999999371E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-1.7794181319505387</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-1.7792404396368644</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>33.445424868000003</v>
+        <v>33.445438754999998</v>
       </c>
       <c r="C58" s="5">
-        <v>5.2867800000200305E-4</v>
+        <v>5.3142199999456352E-4</v>
       </c>
       <c r="D58" s="5">
-        <v>1.897057045077144E-2</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>1.9069035745866714E-2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>33.450022459000003</v>
+        <v>33.450043618999999</v>
       </c>
       <c r="C59" s="5">
-        <v>4.5975909999995679E-3</v>
+        <v>4.60486400000093E-3</v>
       </c>
       <c r="D59" s="5">
-        <v>0.16508333799727382</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>0.16534461495401054</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>34.985806580000002</v>
+        <v>34.985784545000001</v>
       </c>
       <c r="C60" s="5">
-        <v>1.5357841209999989</v>
+        <v>1.5357409260000026</v>
       </c>
       <c r="D60" s="5">
-        <v>71.374312384084647</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>71.371716263142133</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>34.982575894</v>
+        <v>34.982557409000002</v>
       </c>
       <c r="C61" s="5">
-        <v>-3.230686000001981E-3</v>
+        <v>-3.2271359999995752E-3</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.11075505193798296</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-0.11063348147742902</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>35.059496912</v>
+        <v>35.059484005999998</v>
       </c>
       <c r="C62" s="5">
-        <v>7.6921018000000174E-2</v>
+        <v>7.6926596999996377E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>2.6707509382741579</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>2.6709484222391389</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>35.360433512</v>
+        <v>35.360421946000002</v>
       </c>
       <c r="C63" s="5">
-        <v>0.3009366</v>
+        <v>0.30093794000000429</v>
       </c>
       <c r="D63" s="5">
-        <v>10.800778141111245</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>10.800832692808381</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>35.404291794000002</v>
+        <v>35.404283538000001</v>
       </c>
       <c r="C64" s="5">
-        <v>4.3858282000002191E-2</v>
+        <v>4.386159199999895E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>1.4985804953505877</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>1.4986948600068661</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>35.116690050999999</v>
+        <v>35.116686141999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.2876017430000033</v>
+        <v>-0.28759739600000245</v>
       </c>
       <c r="D65" s="5">
-        <v>-9.3240831138743712</v>
+        <v>-9.3239504975316638</v>
       </c>
       <c r="E65" s="5">
-        <v>6.3649893177446737</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>6.3650119079839085</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>35.004902223000002</v>
+        <v>35.004912373000003</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.11178782799999709</v>
+        <v>-0.11177376899999558</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.7538128358004075</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-3.7533493816405139</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>35.292122685000002</v>
+        <v>35.29213652</v>
       </c>
       <c r="C67" s="5">
-        <v>0.28722046200000051</v>
+        <v>0.28722414699999632</v>
       </c>
       <c r="D67" s="5">
-        <v>10.302901482826798</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>10.303036565670155</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>35.413814958000003</v>
+        <v>35.413817215999998</v>
       </c>
       <c r="C68" s="5">
-        <v>0.12169227300000074</v>
+        <v>0.12168069599999853</v>
       </c>
       <c r="D68" s="5">
-        <v>4.2171520813191865</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>4.2167415666110708</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>34.884814581000001</v>
+        <v>34.884824106000003</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.52900037700000269</v>
+        <v>-0.52899310999999472</v>
       </c>
       <c r="D69" s="5">
-        <v>-16.523455519073728</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-16.523245878177317</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>34.125248864</v>
+        <v>34.125261047000002</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.75956571700000097</v>
+        <v>-0.75956305900000132</v>
       </c>
       <c r="D70" s="5">
-        <v>-23.215616961875398</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-23.215539593659429</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>34.155623820000002</v>
+        <v>34.155644266000003</v>
       </c>
       <c r="C71" s="5">
-        <v>3.037495600000284E-2</v>
+        <v>3.038321900000085E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>1.0733671367865627</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>1.0736601745584107</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>34.588829539999999</v>
+        <v>34.588810211000002</v>
       </c>
       <c r="C72" s="5">
-        <v>0.43320571999999657</v>
+        <v>0.43316594499999894</v>
       </c>
       <c r="D72" s="5">
-        <v>16.327858225781512</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>16.326242533793089</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>34.882155058999999</v>
+        <v>34.882140083000003</v>
       </c>
       <c r="C73" s="5">
-        <v>0.2933255189999997</v>
+        <v>0.29332987200000105</v>
       </c>
       <c r="D73" s="5">
-        <v>10.664749873494106</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>10.664921834463282</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>35.156722428999998</v>
+        <v>35.156712081999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.27456736999999976</v>
+        <v>0.27457199899999551</v>
       </c>
       <c r="D74" s="5">
-        <v>9.8653799599166305</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>9.8655579691470319</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>35.700649767000002</v>
+        <v>35.700641374</v>
       </c>
       <c r="C75" s="5">
-        <v>0.54392733800000315</v>
+        <v>0.5439292920000014</v>
       </c>
       <c r="D75" s="5">
-        <v>20.230010432243194</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>20.230095868152542</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>35.854040109000003</v>
+        <v>35.854034761999998</v>
       </c>
       <c r="C76" s="5">
-        <v>0.15339034200000157</v>
+        <v>0.1533933879999978</v>
       </c>
       <c r="D76" s="5">
-        <v>5.2794853914651885</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.2795939911219669</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>36.077127617000002</v>
+        <v>36.077125791999997</v>
       </c>
       <c r="C77" s="5">
-        <v>0.22308750799999899</v>
+        <v>0.22309102999999908</v>
       </c>
       <c r="D77" s="5">
-        <v>7.7274133546100465</v>
+        <v>7.7275407484307612</v>
       </c>
       <c r="E77" s="5">
-        <v>2.7349888745356044</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.7349951134805428</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>36.052825949000002</v>
+        <v>36.052833659999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-2.4301667999999665E-2</v>
+        <v>-2.4292131999999356E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.80533584141798675</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-0.8050210367589794</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>36.123716516999998</v>
+        <v>36.123725653999998</v>
       </c>
       <c r="C79" s="5">
-        <v>7.0890567999995824E-2</v>
+        <v>7.0891994000000125E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>2.3852422843546162</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.3852902691112732</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>35.607235498999998</v>
+        <v>35.607236127999997</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.51648101800000035</v>
+        <v>-0.51648952600000086</v>
       </c>
       <c r="D80" s="5">
-        <v>-15.870176603043419</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-15.870414122744902</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>36.122300653000003</v>
+        <v>36.122308898</v>
       </c>
       <c r="C81" s="5">
-        <v>0.51506515400000552</v>
+        <v>0.51507277000000329</v>
       </c>
       <c r="D81" s="5">
-        <v>18.808018691074313</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>18.808318925078616</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>36.196892359000003</v>
+        <v>36.19690173</v>
       </c>
       <c r="C82" s="5">
-        <v>7.4591705999999647E-2</v>
+        <v>7.4592832000000442E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>2.506309801399853</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.5063474875697045</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>36.127179130999998</v>
+        <v>36.127194695</v>
       </c>
       <c r="C83" s="5">
-        <v>-6.971322800000479E-2</v>
+        <v>-6.9707035000000417E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.2868094767022895</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-2.2866078882855523</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>36.472649050000001</v>
+        <v>36.472634913</v>
       </c>
       <c r="C84" s="5">
-        <v>0.34546991900000279</v>
+        <v>0.34544021800000024</v>
       </c>
       <c r="D84" s="5">
-        <v>12.098309558175613</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>12.097208645793266</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>36.654329572000002</v>
+        <v>36.654318164999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.18168052200000062</v>
+        <v>0.18168325199999913</v>
       </c>
       <c r="D85" s="5">
-        <v>6.1440542961994415</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>6.1441516101753635</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>36.544513883</v>
+        <v>36.544505614999998</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.10981568900000127</v>
+        <v>-0.1098125500000009</v>
       </c>
       <c r="D86" s="5">
-        <v>-3.5365243372479149</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-3.5364259906353723</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>36.637296116999998</v>
+        <v>36.637289746</v>
       </c>
       <c r="C87" s="5">
-        <v>9.2782233999997743E-2</v>
+        <v>9.2784131000001935E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>3.0895644497561658</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>3.0896292116342705</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>37.033901829000001</v>
+        <v>37.033898043000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.39660571200000305</v>
+        <v>0.39660829700000022</v>
       </c>
       <c r="D88" s="5">
-        <v>13.792247734099817</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>13.792345590731259</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>37.669093902999997</v>
+        <v>37.669093107000002</v>
       </c>
       <c r="C89" s="5">
-        <v>0.63519207399999544</v>
+        <v>0.63519506400000125</v>
       </c>
       <c r="D89" s="5">
-        <v>22.638952725136097</v>
+        <v>22.639072076359533</v>
       </c>
       <c r="E89" s="5">
-        <v>4.4126747087532614</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.4126777841959397</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>38.228575704000001</v>
+        <v>38.228581001999999</v>
       </c>
       <c r="C90" s="5">
-        <v>0.559481801000004</v>
+        <v>0.55948789499999663</v>
       </c>
       <c r="D90" s="5">
-        <v>19.353546084683828</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>19.35377484096572</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>38.389065209000002</v>
+        <v>38.389071645999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.16048950500000103</v>
+        <v>0.16049064399999935</v>
       </c>
       <c r="D91" s="5">
-        <v>5.155751621051019</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>5.1557883294875984</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>38.397332996999999</v>
+        <v>38.39733391</v>
       </c>
       <c r="C92" s="5">
-        <v>8.2677879999977222E-3</v>
+        <v>8.2622640000025172E-3</v>
       </c>
       <c r="D92" s="5">
-        <v>0.25874832001033798</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>0.2585751930532787</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>39.557552172000001</v>
+        <v>39.557561116999999</v>
       </c>
       <c r="C93" s="5">
-        <v>1.1602191750000017</v>
+        <v>1.1602272069999984</v>
       </c>
       <c r="D93" s="5">
-        <v>42.935528686273884</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>42.93587576018674</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>40.166228545999999</v>
+        <v>40.166235428</v>
       </c>
       <c r="C94" s="5">
-        <v>0.60867637399999808</v>
+        <v>0.60867431100000147</v>
       </c>
       <c r="D94" s="5">
-        <v>20.110160230835049</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>20.110081263359447</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>40.666870732</v>
+        <v>40.666880484000004</v>
       </c>
       <c r="C95" s="5">
-        <v>0.50064218600000032</v>
+        <v>0.50064505600000331</v>
       </c>
       <c r="D95" s="5">
-        <v>16.02628903049601</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>16.026384354150803</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>40.825269882000001</v>
+        <v>40.825260233000002</v>
       </c>
       <c r="C96" s="5">
-        <v>0.15839915000000104</v>
+        <v>0.15837974899999807</v>
       </c>
       <c r="D96" s="5">
-        <v>4.775492235480705</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>4.7748935699929662</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>40.910719938</v>
+        <v>40.910710905999998</v>
       </c>
       <c r="C97" s="5">
-        <v>8.5450055999999108E-2</v>
+        <v>8.5450672999996868E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>2.5407981461398998</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>2.5408173113685928</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>41.131115528000002</v>
+        <v>41.131107669999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.22039559000000253</v>
+        <v>0.22039676400000019</v>
       </c>
       <c r="D98" s="5">
-        <v>6.6597086898461555</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>6.6597467364703178</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>40.875776778000002</v>
+        <v>40.875770735000003</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.25533874999999995</v>
+        <v>-0.25533693499999544</v>
       </c>
       <c r="D99" s="5">
-        <v>-7.200344007083026</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-7.2002958892429803</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>41.213482783000003</v>
+        <v>41.213479327999998</v>
       </c>
       <c r="C100" s="5">
-        <v>0.33770600500000114</v>
+        <v>0.33770859299999501</v>
       </c>
       <c r="D100" s="5">
-        <v>10.37725075923599</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>10.37733553745721</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>41.58514967</v>
+        <v>41.585149428000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.37166688699999639</v>
+        <v>0.37167010000000289</v>
       </c>
       <c r="D101" s="5">
-        <v>11.37492599818113</v>
+        <v>11.37503026174369</v>
       </c>
       <c r="E101" s="5">
-        <v>10.395938317720255</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>10.39594000810251</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>41.313496289</v>
+        <v>41.313499286999999</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.27165338100000014</v>
+        <v>-0.27165014100000207</v>
       </c>
       <c r="D102" s="5">
-        <v>-7.56335494634508</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-7.5632679969193877</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>41.461608421000001</v>
+        <v>41.461613372000002</v>
       </c>
       <c r="C103" s="5">
-        <v>0.1481121320000014</v>
+        <v>0.14811408500000312</v>
       </c>
       <c r="D103" s="5">
-        <v>4.3879446874362626</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>4.388003367569393</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>41.879275618999998</v>
+        <v>41.879280082999998</v>
       </c>
       <c r="C104" s="5">
-        <v>0.41766719799999663</v>
+        <v>0.41766671099999542</v>
       </c>
       <c r="D104" s="5">
-        <v>12.781063459104814</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>12.781046109450189</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>41.558865623000003</v>
+        <v>41.558877586000001</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.32040999599999509</v>
+        <v>-0.32040249699999634</v>
       </c>
       <c r="D105" s="5">
-        <v>-8.8043164917283594</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-8.8041181249094986</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>42.236873631999998</v>
+        <v>42.236878728000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.67800800899999558</v>
+        <v>0.67800114199999939</v>
       </c>
       <c r="D106" s="5">
-        <v>21.433064552356118</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>21.432820903694672</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>42.491479163000001</v>
+        <v>42.491483023000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.25460553100000283</v>
+        <v>0.25460429500000004</v>
       </c>
       <c r="D107" s="5">
-        <v>7.4783578931501893</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>7.4783194445491086</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>42.679390712999997</v>
+        <v>42.679382238999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.18791154999999549</v>
+        <v>0.18789921599999815</v>
       </c>
       <c r="D108" s="5">
-        <v>5.4378001452491942</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>5.4374339917143022</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>42.872047924999997</v>
+        <v>42.872039285</v>
       </c>
       <c r="C109" s="5">
-        <v>0.1926572120000003</v>
+        <v>0.19265704600000078</v>
       </c>
       <c r="D109" s="5">
-        <v>5.5533992715412372</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>5.5533954972708743</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>43.200294646000003</v>
+        <v>43.200286798</v>
       </c>
       <c r="C110" s="5">
-        <v>0.3282467210000064</v>
+        <v>0.32824751300000088</v>
       </c>
       <c r="D110" s="5">
-        <v>9.5846570361316275</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>9.5846831582509395</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>43.391406275999998</v>
+        <v>43.391400283000003</v>
       </c>
       <c r="C111" s="5">
-        <v>0.19111162999999465</v>
+        <v>0.19111348500000247</v>
       </c>
       <c r="D111" s="5">
-        <v>5.439708934219234</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>5.4397640376944167</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>43.735969943999997</v>
+        <v>43.735965255000004</v>
       </c>
       <c r="C112" s="5">
-        <v>0.34456366799999927</v>
+        <v>0.34456497200000058</v>
       </c>
       <c r="D112" s="5">
-        <v>9.9563826088915128</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>9.956423385193137</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>43.581194754999999</v>
+        <v>43.581194250999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.15477518899999865</v>
+        <v>-0.1547710040000041</v>
       </c>
       <c r="D113" s="5">
-        <v>-4.1649364637242563</v>
+        <v>-4.1648264677301983</v>
       </c>
       <c r="E113" s="5">
-        <v>4.7998987639570112</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.7998981618568637</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>43.676517351999998</v>
+        <v>43.676520433999997</v>
       </c>
       <c r="C114" s="5">
-        <v>9.5322596999999121E-2</v>
+        <v>9.53261829999974E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>2.6564956861772293</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>2.6565968589497446</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>43.900510511</v>
+        <v>43.900516490000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.22399315900000261</v>
+        <v>0.22399605600000427</v>
       </c>
       <c r="D115" s="5">
-        <v>6.330737958932553</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>6.3308217008971157</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>44.052430512999997</v>
+        <v>44.052438707</v>
       </c>
       <c r="C116" s="5">
-        <v>0.15192000199999711</v>
+        <v>0.15192221699999919</v>
       </c>
       <c r="D116" s="5">
-        <v>4.2326190980662481</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.2326814016369951</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>44.153974001999998</v>
+        <v>44.153989774000003</v>
       </c>
       <c r="C117" s="5">
-        <v>0.10154348900000087</v>
+        <v>0.1015510670000026</v>
       </c>
       <c r="D117" s="5">
-        <v>2.8014104567356091</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>2.801621650771513</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>44.425738322999997</v>
+        <v>44.425744391000002</v>
       </c>
       <c r="C118" s="5">
-        <v>0.27176432099999914</v>
+        <v>0.27175461699999914</v>
       </c>
       <c r="D118" s="5">
-        <v>7.6411376519988305</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>7.6408526828001477</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>44.522157866000001</v>
+        <v>44.522161005999997</v>
       </c>
       <c r="C119" s="5">
-        <v>9.6419543000003216E-2</v>
+        <v>9.6416614999995431E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>2.6357387035210733</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.6356573411642215</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>44.635486862</v>
+        <v>44.635473247999997</v>
       </c>
       <c r="C120" s="5">
-        <v>0.1133289959999999</v>
+        <v>0.11331224199999923</v>
       </c>
       <c r="D120" s="5">
-        <v>3.0976703309373077</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.0972057359266003</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>44.843772289999997</v>
+        <v>44.843760914999997</v>
       </c>
       <c r="C121" s="5">
-        <v>0.20828542799999639</v>
+        <v>0.20828766700000045</v>
       </c>
       <c r="D121" s="5">
-        <v>5.7456105243344657</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>5.7456756791633534</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>45.083531489000002</v>
+        <v>45.083522334999998</v>
       </c>
       <c r="C122" s="5">
-        <v>0.2397591990000052</v>
+        <v>0.23976142000000067</v>
       </c>
       <c r="D122" s="5">
-        <v>6.6079203802555941</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>6.6079851293682434</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>45.576492045000002</v>
+        <v>45.576485458999997</v>
       </c>
       <c r="C123" s="5">
-        <v>0.49296055599999988</v>
+        <v>0.4929631239999992</v>
       </c>
       <c r="D123" s="5">
-        <v>13.939840331765051</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>13.939920373630832</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>45.673052243999997</v>
+        <v>45.67304609</v>
       </c>
       <c r="C124" s="5">
-        <v>9.656019899999535E-2</v>
+        <v>9.6560631000002672E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>2.5722037464599889</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.5722157646877797</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>45.924526337000003</v>
+        <v>45.924526288999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.25147409300000589</v>
+        <v>0.25148019899999952</v>
       </c>
       <c r="D125" s="5">
-        <v>6.8109556190189657</v>
+        <v>6.8111269803721619</v>
       </c>
       <c r="E125" s="5">
-        <v>5.3769328610046019</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>5.3769339695096452</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>46.807382113999999</v>
+        <v>46.807386407999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.88285577699999607</v>
+        <v>0.88286011900000005</v>
       </c>
       <c r="D126" s="5">
-        <v>25.671268191907281</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>25.671408113654447</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>46.894316003999997</v>
+        <v>46.894324318000002</v>
       </c>
       <c r="C127" s="5">
-        <v>8.6933889999997405E-2</v>
+        <v>8.6937910000003171E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>2.2516304369432971</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.2517354141629253</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>46.827727568999997</v>
+        <v>46.827739952000002</v>
       </c>
       <c r="C128" s="5">
-        <v>-6.658843499999989E-2</v>
+        <v>-6.6584366000000728E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-1.6907169207309392</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-1.6906141146671994</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>47.541028830999998</v>
+        <v>47.541048130999997</v>
       </c>
       <c r="C129" s="5">
-        <v>0.71330126200000166</v>
+        <v>0.71330817899999488</v>
       </c>
       <c r="D129" s="5">
-        <v>19.890815767870439</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>19.891019382554198</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>47.829989531999999</v>
+        <v>47.829997417999998</v>
       </c>
       <c r="C130" s="5">
-        <v>0.2889607010000006</v>
+        <v>0.28894928700000122</v>
       </c>
       <c r="D130" s="5">
-        <v>7.5425964479099994</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>7.5422853197671502</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>47.955791562999998</v>
+        <v>47.955796927999998</v>
       </c>
       <c r="C131" s="5">
-        <v>0.1258020309999992</v>
+        <v>0.12579951000000023</v>
       </c>
       <c r="D131" s="5">
-        <v>3.2022906430065889</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>3.2022250041914058</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>48.296343436999997</v>
+        <v>48.296322410999998</v>
       </c>
       <c r="C132" s="5">
-        <v>0.34055187399999909</v>
+        <v>0.34052548300000041</v>
       </c>
       <c r="D132" s="5">
-        <v>8.862485810218379</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>8.8617709415853785</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>48.515698682</v>
+        <v>48.515682845000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.2193552450000027</v>
+        <v>0.21936043400000216</v>
       </c>
       <c r="D133" s="5">
-        <v>5.5884628659199409</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>5.5886008787754626</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>48.890569038999999</v>
+        <v>48.890557555000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.37487035699999893</v>
+        <v>0.37487471000000028</v>
       </c>
       <c r="D134" s="5">
-        <v>9.6765102830548742</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>9.6766307586266365</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>48.959344975999997</v>
+        <v>48.959337646000002</v>
       </c>
       <c r="C135" s="5">
-        <v>6.8775936999998066E-2</v>
+        <v>6.8780091000000709E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>1.7012007690038855</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.7013047189389674</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>49.035513868000002</v>
+        <v>49.035506382999998</v>
       </c>
       <c r="C136" s="5">
-        <v>7.6168892000005428E-2</v>
+        <v>7.6168736999996156E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>1.8829672443826162</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.8829636641155556</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>49.067883457999997</v>
+        <v>49.067884749000001</v>
       </c>
       <c r="C137" s="5">
-        <v>3.236958999999473E-2</v>
+        <v>3.2378366000003211E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.7950329147306423</v>
+        <v>0.7952493682279238</v>
       </c>
       <c r="E137" s="5">
-        <v>6.8446152235379421</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>6.8446181463452715</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>48.973060355000001</v>
+        <v>48.973066514000003</v>
       </c>
       <c r="C138" s="5">
-        <v>-9.4823102999995967E-2</v>
+        <v>-9.4818234999998197E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.2944960866868258</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-2.2943794819093699</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>49.050895087000001</v>
+        <v>49.050905514999997</v>
       </c>
       <c r="C139" s="5">
-        <v>7.7834731999999462E-2</v>
+        <v>7.7839000999993857E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>1.9239654639432002</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>1.9240716677187075</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>48.916685888000004</v>
+        <v>48.916700528</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.13420919899999717</v>
+        <v>-0.13420498699999683</v>
       </c>
       <c r="D140" s="5">
-        <v>-3.234383466321844</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-3.2342828042706273</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>48.816668589000002</v>
+        <v>48.816687621</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.100017299000001</v>
+        <v>-0.10001290699999998</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.4261704082470859</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-2.4260643465034315</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>48.212957209999999</v>
+        <v>48.212965726999997</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.60371137900000349</v>
+        <v>-0.60372189400000309</v>
       </c>
       <c r="D142" s="5">
-        <v>-13.871361191887853</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-13.871581556568668</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>47.627785609999997</v>
+        <v>47.627791492999997</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.58517160000000246</v>
+        <v>-0.58517423400000013</v>
       </c>
       <c r="D143" s="5">
-        <v>-13.630692776150044</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-13.630747845286495</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>46.084031508000002</v>
+        <v>46.084010259999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.5437541019999941</v>
+        <v>-1.5437812329999971</v>
       </c>
       <c r="D144" s="5">
-        <v>-32.658792715127191</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-32.659265118400683</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>45.909602604</v>
+        <v>45.909586404999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.17442890400000266</v>
+        <v>-0.17442385500000057</v>
       </c>
       <c r="D145" s="5">
-        <v>-4.4486508594728136</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-4.4485267665750445</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>45.283827914</v>
+        <v>45.283816578</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.62577469000000008</v>
+        <v>-0.62576982699999917</v>
       </c>
       <c r="D146" s="5">
-        <v>-15.184510293127085</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-15.184405956363033</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>45.085022121999998</v>
+        <v>45.085015312000003</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.1988057920000017</v>
+        <v>-0.1988012659999967</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.1428942922940752</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-5.1427812784072717</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>44.748333229000004</v>
+        <v>44.748326824999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.33668889299999449</v>
+        <v>-0.33668848700000353</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.6023737182636566</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-8.602365013767276</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>44.135315382000002</v>
+        <v>44.135317297</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.61301784700000184</v>
+        <v>-0.61300952799999919</v>
       </c>
       <c r="D149" s="5">
-        <v>-15.255318888127533</v>
+        <v>-15.255129228530894</v>
       </c>
       <c r="E149" s="5">
-        <v>-10.052538908106889</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-10.052537371912141</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>43.426136268</v>
+        <v>43.426142509999998</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.70917911400000122</v>
+        <v>-0.70917478700000203</v>
       </c>
       <c r="D150" s="5">
-        <v>-17.665950155894606</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-17.665851010136848</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>42.858339792000002</v>
+        <v>42.858348651</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.56779647599999805</v>
+        <v>-0.56779385899999824</v>
       </c>
       <c r="D151" s="5">
-        <v>-14.609445276592348</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-14.609380756257584</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>42.512126713999997</v>
+        <v>42.512139105000003</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.34621307800000523</v>
+        <v>-0.3462095459999972</v>
       </c>
       <c r="D152" s="5">
-        <v>-9.2743989697610765</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-9.274306684873789</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>41.764470852999999</v>
+        <v>41.764484863</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.74765586099999837</v>
+        <v>-0.74765424200000297</v>
       </c>
       <c r="D153" s="5">
-        <v>-19.177957474231032</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-19.177914816859854</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>41.676611594000001</v>
+        <v>41.676618151</v>
       </c>
       <c r="C154" s="5">
-        <v>-8.7859258999998247E-2</v>
+        <v>-8.7866712000000291E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-2.4954167177786757</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-2.4956251302089894</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>41.441621794</v>
+        <v>41.441627644999997</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.23498980000000103</v>
+        <v>-0.2349905060000026</v>
       </c>
       <c r="D155" s="5">
-        <v>-6.5601603739456449</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-6.5601784757302051</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>41.096055841999998</v>
+        <v>41.096037385999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.34556595200000118</v>
+        <v>-0.34559025899999796</v>
       </c>
       <c r="D156" s="5">
-        <v>-9.559948930783257</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-9.5605895488688688</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>40.805876896999997</v>
+        <v>40.805863520999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.29017894500000097</v>
+        <v>-0.29017386499999986</v>
       </c>
       <c r="D157" s="5">
-        <v>-8.1517541252706938</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-8.1516204327202644</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>40.678557490000003</v>
+        <v>40.678548567</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.12731940699999456</v>
+        <v>-0.12731495399999915</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.6805605508977268</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-3.6804352098793069</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>40.547274281999997</v>
+        <v>40.547269024000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.13128320800000637</v>
+        <v>-0.131279542999998</v>
       </c>
       <c r="D159" s="5">
-        <v>-3.8047890841917287</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-3.804685564872845</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>40.134210289999999</v>
+        <v>40.134205516000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.41306399199999788</v>
+        <v>-0.41306350800000047</v>
       </c>
       <c r="D160" s="5">
-        <v>-11.562453710754317</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-11.562442328940591</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>39.927321671999998</v>
+        <v>39.927324132000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.20688861800000069</v>
+        <v>-0.206881383999999</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.0134991165050389</v>
+        <v>-6.0132954706494157</v>
       </c>
       <c r="E161" s="5">
-        <v>-9.5343007602392227</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-9.5342991117139402</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>40.030436002999998</v>
+        <v>40.030441861</v>
       </c>
       <c r="C162" s="5">
-        <v>0.10311433100000045</v>
+        <v>0.10311772899999738</v>
       </c>
       <c r="D162" s="5">
-        <v>3.1434610921682538</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>3.1435659602771393</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>39.799561457999999</v>
+        <v>39.799568006000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.23087454499999893</v>
+        <v>-0.23087385499999868</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.7055956902476899</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-6.7055753306760835</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>39.715223258000002</v>
+        <v>39.715232788000002</v>
       </c>
       <c r="C164" s="5">
-        <v>-8.4338199999997698E-2</v>
+        <v>-8.4335217999999657E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.5134595487624645</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.5133713032164939</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>39.552867864</v>
+        <v>39.552876777999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.16235539400000221</v>
+        <v>-0.16235601000000344</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.7967790717996177</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-4.7967957389667415</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>39.330012977000003</v>
+        <v>39.330017267000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.22285488699999689</v>
+        <v>-0.22285951099999579</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.5555880079417594</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-6.5557184101503019</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>38.925869102</v>
+        <v>38.925873246000002</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.40414387500000259</v>
+        <v>-0.40414402100000046</v>
       </c>
       <c r="D167" s="5">
-        <v>-11.657285802130479</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-11.657288577757296</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>39.195799506999997</v>
+        <v>39.195786871999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.26993040499999665</v>
+        <v>0.26991362599999746</v>
       </c>
       <c r="D168" s="5">
-        <v>8.6461936049610379</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>8.6456345372719845</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>38.900287497999997</v>
+        <v>38.900278010000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.29551200899999941</v>
+        <v>-0.29550886199999837</v>
       </c>
       <c r="D169" s="5">
-        <v>-8.6813668340763872</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-8.6812808663013996</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>38.779876109</v>
+        <v>38.779869728999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.12041138899999737</v>
+        <v>-0.12040828100000311</v>
       </c>
       <c r="D170" s="5">
-        <v>-3.6518733359209188</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-3.6517815500076156</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>38.508065815999998</v>
+        <v>38.508061755999996</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.27181029300000148</v>
+        <v>-0.27180797300000137</v>
       </c>
       <c r="D171" s="5">
-        <v>-8.0940862040749018</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-8.0940210399623176</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>38.392515830000001</v>
+        <v>38.392512902999997</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.11554998599999777</v>
+        <v>-0.11554885299999995</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.5419675118939398</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-3.5419337203521972</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>38.289694408000003</v>
+        <v>38.289696530999997</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.10282142199999811</v>
+        <v>-0.10281637199999949</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.166876992972667</v>
+        <v>-3.1667239757404042</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.1015204512162899</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-4.101521042547196</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>38.367143958</v>
+        <v>38.367148682</v>
       </c>
       <c r="C174" s="5">
-        <v>7.7449549999997203E-2</v>
+        <v>7.74521510000028E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>2.4544571408912974</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>2.4545403508889008</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>38.248461399999997</v>
+        <v>38.248465332000002</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.11868255800000327</v>
+        <v>-0.11868334999999774</v>
       </c>
       <c r="D175" s="5">
-        <v>-3.6494990042626685</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-3.6495225037540879</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>38.117329886</v>
+        <v>38.117336418000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.13113151399999623</v>
+        <v>-0.13112891400000137</v>
       </c>
       <c r="D176" s="5">
-        <v>-4.0373985920723161</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-4.0373196369749902</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>38.159868216</v>
+        <v>38.159872694000001</v>
       </c>
       <c r="C177" s="5">
-        <v>4.2538329999999291E-2</v>
+        <v>4.2536275999999873E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>1.3474312191581017</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>1.3473655251233341</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>38.085009089000003</v>
+        <v>38.085011113</v>
       </c>
       <c r="C178" s="5">
-        <v>-7.4859126999996306E-2</v>
+        <v>-7.4861581000000399E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-2.3288349022721033</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-2.3289101529591183</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>38.115895721999998</v>
+        <v>38.115898454000003</v>
       </c>
       <c r="C179" s="5">
-        <v>3.088663299999439E-2</v>
+        <v>3.0887341000003232E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>0.9775428799765784</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>0.9775653356014713</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>37.698279495999998</v>
+        <v>37.698272496000001</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.41761622599999981</v>
+        <v>-0.41762595800000213</v>
       </c>
       <c r="D180" s="5">
-        <v>-12.383722376525363</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-12.383992964276235</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>37.591921434</v>
+        <v>37.591915895</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.1063580619999982</v>
+        <v>-0.10635660100000166</v>
       </c>
       <c r="D181" s="5">
-        <v>-3.3335137862636199</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-3.3334693126496284</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>37.481607062000002</v>
+        <v>37.481603243999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.11031437199999772</v>
+        <v>-0.11031265100000098</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.465144919977825</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-3.4650922325543787</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>37.249383539999997</v>
+        <v>37.249380637000002</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.23222352200000529</v>
+        <v>-0.23222260699999708</v>
       </c>
       <c r="D183" s="5">
-        <v>-7.1866098826956932</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-7.1865832313768196</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>37.118986706000001</v>
+        <v>37.118985367000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.13039683399999547</v>
+        <v>-0.13039527000000106</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.1208295163419173</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-4.1207813531602078</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>37.018957753999999</v>
+        <v>37.018959281999997</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.10002895200000239</v>
+        <v>-0.10002608500000321</v>
       </c>
       <c r="D185" s="5">
-        <v>-3.1862812551968211</v>
+        <v>-3.1861913934381758</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.3187432640739645</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-3.3187446340066651</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>37.543402082999997</v>
+        <v>37.543405423999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.52444432899999782</v>
+        <v>0.52444614200000217</v>
       </c>
       <c r="D186" s="5">
-        <v>18.389516953968531</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>18.389584740300258</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>37.414368928999998</v>
+        <v>37.414370753999997</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.12903315399999826</v>
+        <v>-0.1290346700000029</v>
       </c>
       <c r="D187" s="5">
-        <v>-4.0472124642301877</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-4.0472587659869603</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>37.622221258000003</v>
+        <v>37.622225266999997</v>
       </c>
       <c r="C188" s="5">
-        <v>0.20785232900000494</v>
+        <v>0.20785451300000091</v>
       </c>
       <c r="D188" s="5">
-        <v>6.8740103797057639</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>6.8740844835741388</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>36.871425285999997</v>
+        <v>36.871426294999999</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.75079597200000592</v>
+        <v>-0.75079897199999834</v>
       </c>
       <c r="D189" s="5">
-        <v>-21.486215511365291</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>-21.486290125172502</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>36.642649011000003</v>
+        <v>36.642649456000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.2287762749999942</v>
+        <v>-0.22877683899999823</v>
       </c>
       <c r="D190" s="5">
-        <v>-7.196738045212248</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-7.1967549959632615</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>36.637383008</v>
+        <v>36.637383837000002</v>
       </c>
       <c r="C191" s="5">
-        <v>-5.2660030000026836E-3</v>
+        <v>-5.265618999999333E-3</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.17231863276448989</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-0.17230607502832784</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>36.398624181999999</v>
+        <v>36.398622263</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.23875882600000153</v>
+        <v>-0.23876157400000153</v>
       </c>
       <c r="D192" s="5">
-        <v>-7.5458770716145374</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-7.5459606674143531</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>36.494910574000002</v>
+        <v>36.494908312</v>
       </c>
       <c r="C193" s="5">
-        <v>9.6286392000003218E-2</v>
+        <v>9.6286048999999707E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>3.2209916342602174</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.2209801649972558</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>36.391059640999998</v>
+        <v>36.391057689999997</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.10385093300000392</v>
+        <v>-0.10385062200000306</v>
       </c>
       <c r="D194" s="5">
-        <v>-3.36181295449689</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-3.361803249111639</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>36.058950371000002</v>
+        <v>36.058948305000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.33210926999999657</v>
+        <v>-0.33210938499999543</v>
       </c>
       <c r="D195" s="5">
-        <v>-10.418042059453148</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-10.418046018616046</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>36.216708621999999</v>
+        <v>36.216708251999997</v>
       </c>
       <c r="C196" s="5">
-        <v>0.15775825099999707</v>
+        <v>0.15775994699999529</v>
       </c>
       <c r="D196" s="5">
-        <v>5.3782006533237725</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.3782601862789381</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>36.120421516999997</v>
+        <v>36.120422114999997</v>
       </c>
       <c r="C197" s="5">
-        <v>-9.6287105000001816E-2</v>
+        <v>-9.6286136999999883E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-3.1441250049380476</v>
+        <v>-3.1440938886150294</v>
       </c>
       <c r="E197" s="5">
-        <v>-2.4272326708142167</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-2.4272350828536182</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>35.939050733000002</v>
+        <v>35.939052658999998</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.18137078399999496</v>
+        <v>-0.18136945599999876</v>
       </c>
       <c r="D198" s="5">
-        <v>-5.8618836405400554</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-5.8618418036711635</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>35.991953168000002</v>
+        <v>35.991953514000002</v>
       </c>
       <c r="C199" s="5">
-        <v>5.2902435000000025E-2</v>
+        <v>5.2900855000004299E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>1.7807763454207981</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>1.7807226327029912</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>36.012459372999999</v>
+        <v>36.012461653999999</v>
       </c>
       <c r="C200" s="5">
-        <v>2.0506204999996669E-2</v>
+        <v>2.0508139999996899E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>0.68583947729885519</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>0.68590439060167707</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>36.581816105000001</v>
+        <v>36.581816324000002</v>
       </c>
       <c r="C201" s="5">
-        <v>0.56935673200000281</v>
+        <v>0.56935467000000273</v>
       </c>
       <c r="D201" s="5">
-        <v>20.71181242249105</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>20.711729344873774</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>36.634353984999997</v>
+        <v>36.634353767</v>
       </c>
       <c r="C202" s="5">
-        <v>5.2537879999995596E-2</v>
+        <v>5.2537442999998518E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.7370882068521443</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.7370736332845027</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>36.663424648000003</v>
+        <v>36.663425007000001</v>
       </c>
       <c r="C203" s="5">
-        <v>2.9070663000005936E-2</v>
+        <v>2.9071240000000387E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>0.95640970917763024</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>0.95642878082233818</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>36.803219265000003</v>
+        <v>36.803218559999998</v>
       </c>
       <c r="C204" s="5">
-        <v>0.13979461699999973</v>
+        <v>0.13979355299999696</v>
       </c>
       <c r="D204" s="5">
-        <v>4.672684227625723</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>4.6726478672204141</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>36.795238894000001</v>
+        <v>36.795238163999997</v>
       </c>
       <c r="C205" s="5">
-        <v>-7.980371000002151E-3</v>
+        <v>-7.9803960000006668E-3</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.25989662420559112</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-0.25989744238200663</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>36.808161089000002</v>
+        <v>36.808160346999998</v>
       </c>
       <c r="C206" s="5">
-        <v>1.292219500000158E-2</v>
+        <v>1.2922183000000587E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>0.4222454179668933</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>0.4222450334908423</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>37.049811439999999</v>
+        <v>37.049810086000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.24165035099999699</v>
+        <v>0.24164973900000319</v>
       </c>
       <c r="D207" s="5">
-        <v>8.168939863789614</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>8.1689185932489963</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>37.080055129999998</v>
+        <v>37.08005498</v>
       </c>
       <c r="C208" s="5">
-        <v>3.0243689999998935E-2</v>
+        <v>3.0244893999999078E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>0.98396754729255242</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>0.98400693116200699</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>37.094265413000002</v>
+        <v>37.094265712000002</v>
       </c>
       <c r="C209" s="5">
-        <v>1.4210283000004154E-2</v>
+        <v>1.4210732000002224E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>0.46084958760828076</v>
+        <v>0.46086418157258446</v>
       </c>
       <c r="E209" s="5">
-        <v>2.6961033540034096</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.6961024815808754</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>37.263832549</v>
+        <v>37.263833607999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.16956713599999773</v>
+        <v>0.16956789599999667</v>
       </c>
       <c r="D210" s="5">
-        <v>5.6255381775555557</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>5.6255639820018022</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>37.303140331999998</v>
+        <v>37.303140192999997</v>
       </c>
       <c r="C211" s="5">
-        <v>3.9307782999998153E-2</v>
+        <v>3.9306584999998506E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>1.2731907123851416</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.2731516470234405</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>37.313060929000002</v>
+        <v>37.313062535999997</v>
       </c>
       <c r="C212" s="5">
-        <v>9.9205970000042498E-3</v>
+        <v>9.9223429999995005E-3</v>
       </c>
       <c r="D212" s="5">
-        <v>0.31960164109121614</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>0.31965797368052051</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>37.185240948000001</v>
+        <v>37.185240866999997</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.1278199810000018</v>
+        <v>-0.12782166899999936</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.034159467484832</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-4.0342115726747956</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>37.342629138</v>
+        <v>37.342628892</v>
       </c>
       <c r="C214" s="5">
-        <v>0.15738818999999893</v>
+        <v>0.15738802500000304</v>
       </c>
       <c r="D214" s="5">
-        <v>5.1989728709267879</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.1989673046029417</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>37.385404909000002</v>
+        <v>37.385404755000003</v>
       </c>
       <c r="C215" s="5">
-        <v>4.2775771000002294E-2</v>
+        <v>4.2775863000002801E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>1.3832866211473727</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.3832896241902981</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>37.400646741000003</v>
+        <v>37.400646594000001</v>
       </c>
       <c r="C216" s="5">
-        <v>1.5241832000000954E-2</v>
+        <v>1.5241838999997981E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.49033216908500599</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.49033239680560392</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>37.509959543999997</v>
+        <v>37.509959387000002</v>
       </c>
       <c r="C217" s="5">
-        <v>0.10931280299999457</v>
+        <v>0.10931279300000085</v>
       </c>
       <c r="D217" s="5">
-        <v>3.5642352786099396</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.5642349615274238</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>37.635348122000003</v>
+        <v>37.635347805999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.12538857800000613</v>
+        <v>0.12538841899999653</v>
       </c>
       <c r="D218" s="5">
-        <v>4.0859479152751899</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>4.0859426558452983</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>37.406760020999997</v>
+        <v>37.406759242</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.22858810100000682</v>
+        <v>-0.22858856399999894</v>
       </c>
       <c r="D219" s="5">
-        <v>-7.0498978667630556</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-7.0499117298060909</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>37.332095846999998</v>
+        <v>37.332095787</v>
       </c>
       <c r="C220" s="5">
-        <v>-7.4664173999998695E-2</v>
+        <v>-7.4663454999999601E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-2.3690884757268438</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-2.369065960571215</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>37.366400552000002</v>
+        <v>37.366400683000002</v>
       </c>
       <c r="C221" s="5">
-        <v>3.4304705000003821E-2</v>
+        <v>3.4304896000001861E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>1.1082778566078533</v>
+        <v>1.1082840602310906</v>
       </c>
       <c r="E221" s="5">
-        <v>0.73363129305865638</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>0.73363083424500264</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>37.270371619000002</v>
+        <v>37.270372041999998</v>
       </c>
       <c r="C222" s="5">
-        <v>-9.6028932999999483E-2</v>
+        <v>-9.6028641000003745E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.0406941489733108</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-3.0406850227663429</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>37.320503844999998</v>
+        <v>37.320503776000002</v>
       </c>
       <c r="C223" s="5">
-        <v>5.0132225999995228E-2</v>
+        <v>5.0131734000004258E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>1.626110114074919</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>1.6260940185159001</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>37.325734820999998</v>
+        <v>37.325735858000002</v>
       </c>
       <c r="C224" s="5">
-        <v>5.2309759999999983E-3</v>
+        <v>5.2320819999991386E-3</v>
       </c>
       <c r="D224" s="5">
-        <v>0.16832603754592945</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>0.16836165495233146</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>37.183989498999999</v>
+        <v>37.183989505</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.14174532199999845</v>
+        <v>-0.14174635300000205</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.463041952142655</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-4.4630736181452519</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>37.164895780000002</v>
+        <v>37.164895624000003</v>
       </c>
       <c r="C226" s="5">
-        <v>-1.9093718999997122E-2</v>
+        <v>-1.9093880999996315E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.61445434168233559</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-0.61445954018519711</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>36.914218396000003</v>
+        <v>36.914218228999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.25067738399999939</v>
+        <v>-0.25067739500000386</v>
       </c>
       <c r="D227" s="5">
-        <v>-7.8003873382292754</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-7.8003876994592547</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>37.109811485999998</v>
+        <v>37.109811397999998</v>
       </c>
       <c r="C228" s="5">
-        <v>0.19559308999999558</v>
+        <v>0.19559316899999857</v>
       </c>
       <c r="D228" s="5">
-        <v>6.5469078729228913</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>6.5469106252360687</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>36.834476549000001</v>
+        <v>36.834476479999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.27533493699999667</v>
+        <v>-0.27533491799999865</v>
       </c>
       <c r="D229" s="5">
-        <v>-8.5488750727311427</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-8.5488745261144583</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>36.529357558000001</v>
+        <v>36.529357216000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.30511899100000051</v>
+        <v>-0.30511926399999822</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.499624359705761</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-9.4996324928883435</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>36.458768010999997</v>
+        <v>36.458767694999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-7.0589547000004416E-2</v>
+        <v>-7.0589521000002264E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.2943995024091723</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-2.2943986875356814</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>36.291900953999999</v>
+        <v>36.291901017999997</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.16686705699999749</v>
+        <v>-0.16686667700000157</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.3560770951775698</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-5.356065248630304</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>36.435882159000002</v>
+        <v>36.435882266</v>
       </c>
       <c r="C233" s="5">
-        <v>0.14398120500000289</v>
+        <v>0.14398124800000289</v>
       </c>
       <c r="D233" s="5">
-        <v>4.8660385503018988</v>
+        <v>4.8660400266312909</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.4902542906295344</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-2.4902543461279736</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>35.861853699000001</v>
+        <v>35.861853672000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.57402846000000096</v>
+        <v>-0.57402859399999784</v>
       </c>
       <c r="D234" s="5">
-        <v>-17.350287326171877</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-17.35029098545925</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>35.750685533999999</v>
+        <v>35.750685654000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.11116816500000226</v>
+        <v>-0.11116801800000076</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.6571090348469393</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-3.657104283830237</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>35.660159718000003</v>
+        <v>35.660160199000003</v>
       </c>
       <c r="C236" s="5">
-        <v>-9.0525815999995984E-2</v>
+        <v>-9.052545499999809E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.9966081670185329</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-2.9965963731168666</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>35.370051080000003</v>
+        <v>35.370051152999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.29010863799999953</v>
+        <v>-0.29010904600000487</v>
       </c>
       <c r="D237" s="5">
-        <v>-9.3372608508289545</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-9.33727328019922</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>34.985911973999997</v>
+        <v>34.985911909000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.38413910600000634</v>
+        <v>-0.38413924399999644</v>
       </c>
       <c r="D238" s="5">
-        <v>-12.281712360082253</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-12.281716488227602</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>34.745535316000002</v>
+        <v>34.745535259</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.2403766579999953</v>
+        <v>-0.24037665000000175</v>
       </c>
       <c r="D239" s="5">
-        <v>-7.9402700910395811</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-7.9402698508830749</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>34.410998225999997</v>
+        <v>34.410998247000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.33453709000000487</v>
+        <v>-0.33453701199999841</v>
       </c>
       <c r="D240" s="5">
-        <v>-10.961226503091325</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-10.96122409822301</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>34.249942474999997</v>
+        <v>34.249942527999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.16105575099999925</v>
+        <v>-0.16105571900000371</v>
       </c>
       <c r="D241" s="5">
-        <v>-5.4740823364621383</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-5.4740812734111133</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>33.919046281999996</v>
+        <v>33.919045896999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.33089619300000095</v>
+        <v>-0.33089663100000166</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.996838608335546</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-10.996852383890833</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>34.129354749999997</v>
+        <v>34.129354753000001</v>
       </c>
       <c r="C243" s="5">
-        <v>0.21030846800000091</v>
+        <v>0.2103088560000046</v>
       </c>
       <c r="D243" s="5">
-        <v>7.6994141934178639</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>7.6994289763991475</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>33.966259098999998</v>
+        <v>33.966259041999997</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.16309565099999901</v>
+        <v>-0.16309571100000397</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.5861545543356979</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-5.5861565551957648</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>34.012411434000001</v>
+        <v>34.012411299999997</v>
       </c>
       <c r="C245" s="5">
-        <v>4.6152335000002154E-2</v>
+        <v>4.6152257999999335E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>1.6427646884479952</v>
+        <v>1.6427619299415941</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.651329901728154</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-6.6513305436313175</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>33.453320329999997</v>
+        <v>33.453320028999997</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.55909110400000372</v>
+        <v>-0.55909127099999978</v>
       </c>
       <c r="D246" s="5">
-        <v>-18.036279751306239</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-18.036284726051811</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>33.077989117000001</v>
+        <v>33.077989217000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.3753312129999955</v>
+        <v>-0.3753308119999943</v>
       </c>
       <c r="D247" s="5">
-        <v>-12.662963720616583</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-12.662951122314048</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.885139209000002</v>
+        <v>32.885139492</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.19284990799999946</v>
+        <v>-0.19284972500000208</v>
       </c>
       <c r="D248" s="5">
-        <v>-6.7761539849470864</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-6.7761477398228358</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>32.857817949000001</v>
+        <v>32.857818301000002</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.7321260000000791E-2</v>
+        <v>-2.7321190999998635E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.99242743697262048</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-0.99242493353134398</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>32.504237279000002</v>
+        <v>32.504237521</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.35358066999999949</v>
+        <v>-0.35358078000000148</v>
       </c>
       <c r="D250" s="5">
-        <v>-12.175612972531491</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-12.175616416273449</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>32.850188031999998</v>
+        <v>32.850188177</v>
       </c>
       <c r="C251" s="5">
-        <v>0.34595075299999678</v>
+        <v>0.34595065599999941</v>
       </c>
       <c r="D251" s="5">
-        <v>13.54671164693122</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>13.546707516730461</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>32.410523998000002</v>
+        <v>32.410524115999998</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.43966403399999621</v>
+        <v>-0.43966406100000199</v>
       </c>
       <c r="D252" s="5">
-        <v>-14.929631623422324</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-14.929632412724059</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>32.347847958999999</v>
+        <v>32.347848069000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-6.2676039000002959E-2</v>
+        <v>-6.2676046999996515E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-2.2960577371159197</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-2.2960580188048696</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>32.310620039</v>
+        <v>32.310619498999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-3.7227919999999415E-2</v>
+        <v>-3.7228570000003458E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.3723266608149265</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-1.3723504655557939</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>32.320761728000001</v>
+        <v>32.320761722</v>
       </c>
       <c r="C255" s="5">
-        <v>1.0141689000001008E-2</v>
+        <v>1.0142223000002559E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>0.3773080941219531</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>0.37732800151224488</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>32.348601676999998</v>
+        <v>32.348601240000001</v>
       </c>
       <c r="C256" s="5">
-        <v>2.7839948999996977E-2</v>
+        <v>2.7839518000000396E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0385480582645767</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.0385319040867147</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>32.386482332999996</v>
+        <v>32.386481619000001</v>
       </c>
       <c r="C257" s="5">
-        <v>3.788065599999868E-2</v>
+        <v>3.788037900000063E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>1.4143022725537691</v>
+        <v>1.4142918830845508</v>
       </c>
       <c r="E257" s="5">
-        <v>-4.7803993673164458</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-4.7804010914098143</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>32.666713145999999</v>
+        <v>32.666712384</v>
       </c>
       <c r="C258" s="5">
-        <v>0.28023081300000285</v>
+        <v>0.28023076499999888</v>
       </c>
       <c r="D258" s="5">
-        <v>10.891922352534378</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>10.891920648884978</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>32.525391423000002</v>
+        <v>32.525391526999996</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.14132172299999723</v>
+        <v>-0.14132085700000374</v>
       </c>
       <c r="D259" s="5">
-        <v>-5.0696430361891753</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-5.0696128209915869</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>32.317550253999997</v>
+        <v>32.317551057000003</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.20784116900000527</v>
+        <v>-0.20784046999999362</v>
       </c>
       <c r="D260" s="5">
-        <v>-7.4043013276567482</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-7.4042772716482963</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>32.345980159</v>
+        <v>32.345981285999997</v>
       </c>
       <c r="C261" s="5">
-        <v>2.8429905000002975E-2</v>
+        <v>2.8430228999994256E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>1.0607684129126937</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>1.0607805339732712</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>32.410128034000003</v>
+        <v>32.410128915999998</v>
       </c>
       <c r="C262" s="5">
-        <v>6.4147875000003296E-2</v>
+        <v>6.4147630000000788E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>2.4059452008738935</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>2.405935826642569</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>32.228332889999997</v>
+        <v>32.228333263000003</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.18179514400000585</v>
+        <v>-0.18179565299999467</v>
       </c>
       <c r="D263" s="5">
-        <v>-6.5272262722776748</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-6.5272438152994772</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>32.072991619</v>
+        <v>32.072991610000003</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.1553412709999975</v>
+        <v>-0.15534165300000069</v>
       </c>
       <c r="D264" s="5">
-        <v>-5.6331281546140417</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-5.6331415784256595</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>32.025473169000001</v>
+        <v>32.025473093000002</v>
       </c>
       <c r="C265" s="5">
-        <v>-4.7518449999998325E-2</v>
+        <v>-4.7518517000000315E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.7634704768433096</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-1.763472943563793</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>32.129189994000001</v>
+        <v>32.129189363999998</v>
       </c>
       <c r="C266" s="5">
-        <v>0.10371682499999935</v>
+        <v>0.10371627099999614</v>
       </c>
       <c r="D266" s="5">
-        <v>3.9562631981415297</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.9562416976262504</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>31.935493356999999</v>
+        <v>31.935493102999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.19369663700000217</v>
+        <v>-0.19369626099999948</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.9992959376573687</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-6.9992829307959585</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>31.75142468</v>
+        <v>31.751423546000002</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.18406867699999907</v>
+        <v>-0.18406955699999727</v>
       </c>
       <c r="D268" s="5">
-        <v>-6.701417805776666</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-6.7014488869630684</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>31.774597904</v>
+        <v>31.774596762000002</v>
       </c>
       <c r="C269" s="5">
-        <v>2.3173224000000658E-2</v>
+        <v>2.3173215999999996E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>0.87932318212515792</v>
+        <v>0.87932290887142717</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.8893204353240933</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-1.889321798515553</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>31.886313908999998</v>
+        <v>31.886312626999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.11171600499999812</v>
+        <v>0.11171586499999719</v>
       </c>
       <c r="D270" s="5">
-        <v>4.3016180951277905</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.3016127573743512</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>31.862042011</v>
+        <v>31.862041040000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-2.4271897999998515E-2</v>
+        <v>-2.4271586999997652E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.90962681679384039</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-0.90961524675934324</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>31.839813851999999</v>
+        <v>31.839812931000001</v>
       </c>
       <c r="C272" s="5">
-        <v>-2.2228159000000858E-2</v>
+        <v>-2.2228109000000273E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.83396038783987159</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-0.83395854443959472</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>31.827589906</v>
+        <v>31.827598686000002</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.2223945999998875E-2</v>
+        <v>-1.2214244999999124E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.45973261482872285</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.45936855085014772</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>31.992546406999999</v>
+        <v>31.992545642</v>
       </c>
       <c r="C274" s="5">
-        <v>0.16495650099999892</v>
+        <v>0.16494695599999787</v>
       </c>
       <c r="D274" s="5">
-        <v>6.3997628190560985</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>6.3993800703399106</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>32.092250159000002</v>
+        <v>32.092249543000001</v>
       </c>
       <c r="C275" s="5">
-        <v>9.9703752000003476E-2</v>
+        <v>9.9703901000001594E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>3.804534045311847</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.8045399212562891</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>32.423241808999997</v>
+        <v>32.423241269999998</v>
       </c>
       <c r="C276" s="5">
-        <v>0.33099164999999431</v>
+        <v>0.33099172699999713</v>
       </c>
       <c r="D276" s="5">
-        <v>13.103279138022582</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>13.103282627197132</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>32.694536296000003</v>
+        <v>32.694536059000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.2712944870000058</v>
+        <v>0.27129478900000237</v>
       </c>
       <c r="D277" s="5">
-        <v>10.515950538682773</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>10.515962971674497</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>32.959104875999998</v>
+        <v>32.959104449999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.26456857999999528</v>
+        <v>0.2645683909999974</v>
       </c>
       <c r="D278" s="5">
-        <v>10.154619328122694</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>10.1546118250194</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>32.471954257999997</v>
+        <v>32.471954728999997</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.48715061800000115</v>
+        <v>-0.48714972100000153</v>
       </c>
       <c r="D279" s="5">
-        <v>-16.363429125539874</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-16.363401595789064</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>32.586072917000003</v>
+        <v>32.586069729000002</v>
       </c>
       <c r="C280" s="5">
-        <v>0.11411865900000606</v>
+        <v>0.1141150000000053</v>
       </c>
       <c r="D280" s="5">
-        <v>4.2997293372142753</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.2995887353883822</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>32.571013876000002</v>
+        <v>32.571012914000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.5059041000000661E-2</v>
+        <v>-1.5056815000001222E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.55315007913130376</v>
+        <v>-0.55306857514821894</v>
       </c>
       <c r="E281" s="5">
-        <v>2.50645491850503</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.5064555750789363</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>32.512123154000001</v>
+        <v>32.512122040999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-5.8890722000001006E-2</v>
+        <v>-5.8890873000002841E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.1482391045084759</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-2.1482446209058259</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>32.589737651</v>
+        <v>32.589734997000001</v>
       </c>
       <c r="C283" s="5">
-        <v>7.7614496999999005E-2</v>
+        <v>7.7612956000002953E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>2.902611459004345</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>2.9025531709099939</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>32.862955255000003</v>
+        <v>32.862952088999997</v>
       </c>
       <c r="C284" s="5">
-        <v>0.27321760400000272</v>
+        <v>0.27321709199999589</v>
       </c>
       <c r="D284" s="5">
-        <v>10.537340998217303</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>10.537321230425878</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>32.797047859000003</v>
+        <v>32.797064816000002</v>
       </c>
       <c r="C285" s="5">
-        <v>-6.5907396000000062E-2</v>
+        <v>-6.5887272999994195E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-2.3802576620189475</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-2.3795391379383801</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>32.859897482999997</v>
+        <v>32.859895108000003</v>
       </c>
       <c r="C286" s="5">
-        <v>6.2849623999994719E-2</v>
+        <v>6.2830292000001009E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.3239760016625421</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.3232524042703817</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>33.044214527000001</v>
+        <v>33.044212430000002</v>
       </c>
       <c r="C287" s="5">
-        <v>0.1843170440000037</v>
+        <v>0.18431732199999828</v>
       </c>
       <c r="D287" s="5">
-        <v>6.9426017798391415</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.94261309366766</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>33.050889939999998</v>
+        <v>33.050888057000002</v>
       </c>
       <c r="C288" s="5">
-        <v>6.6754129999964107E-3</v>
+        <v>6.6756269999999063E-3</v>
       </c>
       <c r="D288" s="5">
-        <v>0.24268701839742501</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>0.24269482250882657</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>33.167853039999997</v>
+        <v>33.167851914000003</v>
       </c>
       <c r="C289" s="5">
-        <v>0.11696309999999954</v>
+        <v>0.11696385700000178</v>
       </c>
       <c r="D289" s="5">
-        <v>4.3302938153408244</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.3303226408210271</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>33.206405336000003</v>
+        <v>33.206405705999998</v>
       </c>
       <c r="C290" s="5">
-        <v>3.8552296000005981E-2</v>
+        <v>3.8553791999994758E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.4037585008326969</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.4038133695652988</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>33.735101942999997</v>
+        <v>33.735104532999998</v>
       </c>
       <c r="C291" s="5">
-        <v>0.52869660699999343</v>
+        <v>0.52869882699999948</v>
       </c>
       <c r="D291" s="5">
-        <v>20.870952469334348</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>20.871047665689836</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>33.647672286000002</v>
+        <v>33.647668146000001</v>
       </c>
       <c r="C292" s="5">
-        <v>-8.7429656999994165E-2</v>
+        <v>-8.7436386999996785E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-3.0660336137929844</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>-3.0662660390845753</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>33.575630248000003</v>
+        <v>33.575630603999997</v>
       </c>
       <c r="C293" s="5">
-        <v>-7.2042037999999309E-2</v>
+        <v>-7.2037542000003896E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-2.5392438692753871</v>
+        <v>-2.5390875701849946</v>
       </c>
       <c r="E293" s="5">
-        <v>3.0843877805727615</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.0843919182144353</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>33.234756320000002</v>
+        <v>33.234757113000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.3408739280000006</v>
+        <v>-0.34087349099999642</v>
       </c>
       <c r="D294" s="5">
-        <v>-11.525136071569941</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-11.52512199595963</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>33.105318179000001</v>
+        <v>33.105316696000003</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.12943814100000139</v>
+        <v>-0.12944041699999786</v>
       </c>
       <c r="D295" s="5">
-        <v>-4.5747713080534709</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-4.5748499273306482</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>33.052323682000001</v>
+        <v>33.052307839000001</v>
       </c>
       <c r="C296" s="5">
-        <v>-5.2994497000000251E-2</v>
+        <v>-5.3008857000001797E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-1.9041193457281502</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-1.9046308570270565</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>32.945069257999997</v>
+        <v>32.945096382999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.10725442400000418</v>
+        <v>-0.1072114560000017</v>
       </c>
       <c r="D297" s="5">
-        <v>-3.8252352797217393</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-3.8237318591897274</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>32.719193116</v>
+        <v>32.719189313999998</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.22587614199999706</v>
+        <v>-0.22590706900000157</v>
       </c>
       <c r="D298" s="5">
-        <v>-7.9241106929522465</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-7.9251487957348044</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>32.613426545999999</v>
+        <v>32.61342174</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.10576657000000012</v>
+        <v>-0.10576757399999792</v>
       </c>
       <c r="D299" s="5">
-        <v>-3.8108368734660725</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-3.8108728424907756</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>32.406167533999998</v>
+        <v>32.406161771999997</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.20725901200000152</v>
+        <v>-0.20725996800000246</v>
       </c>
       <c r="D300" s="5">
-        <v>-7.3650422259517567</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-7.3650760670270206</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>32.271520649999999</v>
+        <v>32.271515301999997</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.13464688399999858</v>
+        <v>-0.13464646999999985</v>
       </c>
       <c r="D301" s="5">
-        <v>-4.8735946339368734</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-4.8735808366614952</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>32.156474783</v>
+        <v>32.156474123999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.11504586699999919</v>
+        <v>-0.11504117799999847</v>
       </c>
       <c r="D302" s="5">
-        <v>-4.1950327230166788</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-4.194865763157285</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>32.178981391000001</v>
+        <v>32.178998601000004</v>
       </c>
       <c r="C303" s="5">
-        <v>2.2506608000000483E-2</v>
+        <v>2.2524477000004595E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>0.84313158528088739</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>0.84380358342170947</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>32.114086192999999</v>
+        <v>32.114083931000003</v>
       </c>
       <c r="C304" s="5">
-        <v>-6.4895198000002097E-2</v>
+        <v>-6.4914670000000285E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-2.3933713004778645</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-2.3940802235095093</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>32.083797580999999</v>
+        <v>32.083802873000003</v>
       </c>
       <c r="C305" s="5">
-        <v>-3.0288611999999659E-2</v>
+        <v>-3.0281057999999916E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-1.1259353327948807</v>
+        <v>-1.1256560573399077</v>
       </c>
       <c r="E305" s="5">
-        <v>-4.4432007857510563</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-4.4431860375014569</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>32.226204602000003</v>
+        <v>32.226209097000002</v>
       </c>
       <c r="C306" s="5">
-        <v>0.14240702100000391</v>
+        <v>0.14240622399999836</v>
       </c>
       <c r="D306" s="5">
-        <v>5.4582860472294437</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>5.4582538272355041</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>32.193517258999996</v>
+        <v>32.193517202999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-3.2687343000006308E-2</v>
+        <v>-3.2691894000002719E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.2104039776659192</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-1.2105713929709827</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>32.127264812</v>
+        <v>32.127236211000003</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.625244699999655E-2</v>
+        <v>-6.628099199999582E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.4417714622375408</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-2.4428116244633258</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>32.399428561999997</v>
+        <v>32.399454003000002</v>
       </c>
       <c r="C309" s="5">
-        <v>0.27216374999999715</v>
+        <v>0.27221779199999929</v>
       </c>
       <c r="D309" s="5">
-        <v>10.65299411029228</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>10.655218882886563</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>32.187442746999999</v>
+        <v>32.187437207999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.21198581499999847</v>
+        <v>-0.21201679500000381</v>
       </c>
       <c r="D310" s="5">
-        <v>-7.5749954326517983</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-7.5760571850583602</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>32.090157681000001</v>
+        <v>32.090149044999997</v>
       </c>
       <c r="C311" s="5">
-        <v>-9.7285065999997755E-2</v>
+        <v>-9.7288163000001759E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-3.5672556539239508</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-3.567367937517163</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>32.170394293999998</v>
+        <v>32.170382218999997</v>
       </c>
       <c r="C312" s="5">
-        <v>8.0236612999996737E-2</v>
+        <v>8.0233173999999963E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>3.0420268972871423</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>3.0418955455500774</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>32.195375824999999</v>
+        <v>32.195341958999997</v>
       </c>
       <c r="C313" s="5">
-        <v>2.4981531000001667E-2</v>
+        <v>2.4959739999999897E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>0.93583569463842053</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.93501624565630603</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>32.101390883000001</v>
+        <v>32.101393907000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-9.3984941999998739E-2</v>
+        <v>-9.3948051999994675E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-3.4473475496510475</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-3.4460196415420863</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>31.822843102</v>
+        <v>31.822887462000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.27854778100000033</v>
+        <v>-0.27850644500000143</v>
       </c>
       <c r="D315" s="5">
-        <v>-9.9297158354340382</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-9.9283109823428575</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>31.864405276999999</v>
+        <v>31.864427456000001</v>
       </c>
       <c r="C316" s="5">
-        <v>4.1562174999999257E-2</v>
+        <v>4.1539994000000746E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.5785653324912996</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.5777146073999271</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>31.989651713000001</v>
+        <v>31.989681277999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.12524643600000118</v>
+        <v>0.12525382199999768</v>
       </c>
       <c r="D317" s="5">
-        <v>4.8200433812112031</v>
+        <v>4.8203303727868407</v>
       </c>
       <c r="E317" s="5">
-        <v>-0.29343742043725918</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-0.29336171704013037</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>32.511640200999999</v>
+        <v>32.511655404999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.52198848799999809</v>
+        <v>0.52197412700000001</v>
       </c>
       <c r="D318" s="5">
-        <v>21.437388688833426</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>21.436723373703636</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>32.376584223999998</v>
+        <v>32.376576892999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.13505597700000038</v>
+        <v>-0.13507851199999976</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.872567100906311</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-4.8733594066316392</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>32.205159211999998</v>
+        <v>32.205097520999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.17142501200000027</v>
+        <v>-0.1714793720000003</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.1718683815576991</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-6.1737702232846692</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>32.474841632</v>
+        <v>32.474845471000002</v>
       </c>
       <c r="C321" s="5">
-        <v>0.26968242000000231</v>
+        <v>0.26974795000000285</v>
       </c>
       <c r="D321" s="5">
-        <v>10.524636723421033</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>10.527334148639621</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>32.562895351999998</v>
+        <v>32.562876049000003</v>
       </c>
       <c r="C322" s="5">
-        <v>8.8053719999997782E-2</v>
+        <v>8.8030578000001469E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>3.3026969808340523</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>3.3018155985169662</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>32.667061078000003</v>
+        <v>32.667040405999998</v>
       </c>
       <c r="C323" s="5">
-        <v>0.10416572600000507</v>
+        <v>0.10416435699999482</v>
       </c>
       <c r="D323" s="5">
-        <v>3.9069535964396218</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>3.9069036993637063</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>32.645974178000003</v>
+        <v>32.645975614999998</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.1086900000000242E-2</v>
+        <v>-2.1064791000000582E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-0.77186726757201285</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-0.77106134146565086</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>32.629306945000003</v>
+        <v>32.629232756999997</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.6667232999999726E-2</v>
+        <v>-1.6742858000000638E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.61093637825576641</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-0.61370056649580063</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>32.633910225000001</v>
+        <v>32.633917359999998</v>
       </c>
       <c r="C326" s="5">
-        <v>4.6032799999977669E-3</v>
+        <v>4.6846030000011751E-3</v>
       </c>
       <c r="D326" s="5">
-        <v>0.16942511865689625</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>0.17242099259655586</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>32.552777909</v>
+        <v>32.552861067999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-8.1132316000001481E-2</v>
+        <v>-8.105629199999953E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.9429047985933932</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.940184115219735</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>32.489454919000003</v>
+        <v>32.489522667999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-6.3322989999996082E-2</v>
+        <v>-6.333839999999924E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.3094759786775221</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-2.310026163526846</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>32.585574037999997</v>
+        <v>32.585665024000001</v>
       </c>
       <c r="C329" s="5">
-        <v>9.6119118999993702E-2</v>
+        <v>9.6142356000001428E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>3.6085058524745195</v>
+        <v>3.6093848138970985</v>
       </c>
       <c r="E329" s="5">
-        <v>1.8628596845830181</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.8630499654582966</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>32.481118475000002</v>
+        <v>32.481200842</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.10445556299999481</v>
+        <v>-0.10446418200000096</v>
       </c>
       <c r="D330" s="5">
-        <v>-3.7795919635595032</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-3.779887984068131</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>32.352188953999999</v>
+        <v>32.352103970000002</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.12892952100000343</v>
+        <v>-0.12909687199999809</v>
       </c>
       <c r="D331" s="5">
-        <v>-4.6606167742047173</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-4.6665230742276904</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>32.593398442000002</v>
+        <v>32.593243569999998</v>
       </c>
       <c r="C332" s="5">
-        <v>0.24120948800000264</v>
+        <v>0.24113959999999679</v>
       </c>
       <c r="D332" s="5">
-        <v>9.3230410326067048</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>9.3202535855689383</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>32.499151965000003</v>
+        <v>32.499123838999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-9.4246476999998663E-2</v>
+        <v>-9.4119730999999263E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.4152423691013456</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-3.410738080252218</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>32.371275928000003</v>
+        <v>32.371245492</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.12787603700000005</v>
+        <v>-0.12787834699999934</v>
       </c>
       <c r="D334" s="5">
-        <v>-4.6208454809377741</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-4.6209310684617089</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>32.171699009000001</v>
+        <v>32.171678516999997</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.19957691900000185</v>
+        <v>-0.19956697500000331</v>
       </c>
       <c r="D335" s="5">
-        <v>-7.1525135868606764</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-7.1521757040436391</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>32.147873955999998</v>
+        <v>32.147908639000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.3825053000003038E-2</v>
+        <v>-2.376987799999597E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.88506053275088092</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.88301975664974997</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>32.060818333999997</v>
+        <v>32.060740011999997</v>
       </c>
       <c r="C337" s="5">
-        <v>-8.7055622000001165E-2</v>
+        <v>-8.7168627000004051E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-3.2016049602680563</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-3.205695705920597</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>31.615632436999999</v>
+        <v>31.615539080000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.44518589699999822</v>
+        <v>-0.44520093199999522</v>
       </c>
       <c r="D338" s="5">
-        <v>-15.447345497000997</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-15.447862913512866</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>31.532991798000001</v>
+        <v>31.533180057999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-8.2640638999997407E-2</v>
+        <v>-8.2359022000002113E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.091996100115435</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-3.0816188880590678</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>31.664538361000002</v>
+        <v>31.664689240000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.13154656300000056</v>
+        <v>0.13150918200000206</v>
       </c>
       <c r="D340" s="5">
-        <v>5.1225278190049961</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>5.1210073442091941</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>31.883421714000001</v>
+        <v>31.883591549999998</v>
       </c>
       <c r="C341" s="5">
-        <v>0.21888335299999895</v>
+        <v>0.21890230999999716</v>
       </c>
       <c r="D341" s="5">
-        <v>8.6178375846565061</v>
+        <v>8.6185699204235142</v>
       </c>
       <c r="E341" s="5">
-        <v>-2.1547950119926496</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>-2.1545470177850023</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>31.847994775</v>
+        <v>31.848142106000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-3.5426939000000601E-2</v>
+        <v>-3.5449443999997499E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.3252493028672041</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.3260790068403971</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>31.859952812</v>
+        <v>31.859787042000001</v>
       </c>
       <c r="C343" s="5">
-        <v>1.1958036999999422E-2</v>
+        <v>1.1644935999999717E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>0.45149828211217269</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>0.43965074088014866</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>31.776989008000001</v>
+        <v>31.776662945999998</v>
       </c>
       <c r="C344" s="5">
-        <v>-8.2963803999998476E-2</v>
+        <v>-8.3124096000002368E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-3.0804506269281107</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-3.086332963919558</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>31.544563173</v>
+        <v>31.544494433000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.2324258350000008</v>
+        <v>-0.23216851299999774</v>
       </c>
       <c r="D345" s="5">
-        <v>-8.4325146876170436</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-8.4236338321446613</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>31.618285065999999</v>
+        <v>31.618173258999999</v>
       </c>
       <c r="C346" s="5">
-        <v>7.3721892999998317E-2</v>
+        <v>7.367882599999831E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>2.8408164137227354</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.8391417495689408</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>31.592201118999998</v>
+        <v>31.592053493000002</v>
       </c>
       <c r="C347" s="5">
-        <v>-2.6083947000000052E-2</v>
+        <v>-2.6119765999997213E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.98547739882559604</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-0.98682800720866215</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>31.656633547999999</v>
+        <v>31.657119056999999</v>
       </c>
       <c r="C348" s="5">
-        <v>6.4432429000000013E-2</v>
+        <v>6.5065563999997522E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>2.4750458291977973</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.4996544493782524</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>31.569395155999999</v>
+        <v>31.569201517</v>
       </c>
       <c r="C349" s="5">
-        <v>-8.723839199999972E-2</v>
+        <v>-8.7917539999999406E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-3.257259072095009</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-3.2821811030897319</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>31.803228909000001</v>
+        <v>31.802955741000002</v>
       </c>
       <c r="C350" s="5">
-        <v>0.23383375300000253</v>
+        <v>0.2337542240000019</v>
       </c>
       <c r="D350" s="5">
-        <v>9.2595599069013268</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>9.2563404104442526</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>31.790009770000001</v>
+        <v>31.790462145999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.3219139000000268E-2</v>
+        <v>-1.2493595000002244E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.49764609634466161</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-0.47039537748942983</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>32.011508196999998</v>
+        <v>32.011721756</v>
       </c>
       <c r="C352" s="5">
-        <v>0.22149842699999667</v>
+        <v>0.22125961000000061</v>
       </c>
       <c r="D352" s="5">
-        <v>8.6890258201505866</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>8.6791676521699621</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>31.877865721999999</v>
+        <v>31.878047990999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.13364247499999848</v>
+        <v>-0.13367376500000105</v>
       </c>
       <c r="D353" s="5">
-        <v>-4.8963444681436545</v>
+        <v>-4.8974327344289303</v>
       </c>
       <c r="E353" s="5">
-        <v>-1.7425959013561698E-2</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>-1.7386871210245403E-2</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>31.920653040000001</v>
+        <v>31.920785767999998</v>
       </c>
       <c r="C354" s="5">
-        <v>4.2787318000002017E-2</v>
+        <v>4.2737776999999255E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>1.6226156058738672</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.6207136616012363</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>32.183814277000003</v>
+        <v>32.183455387999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.26316123700000205</v>
+        <v>0.26266962000000049</v>
       </c>
       <c r="D355" s="5">
-        <v>10.354220822414906</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>10.333949280768429</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>32.266454889000002</v>
+        <v>32.265856278000001</v>
       </c>
       <c r="C356" s="5">
-        <v>8.2640611999998725E-2</v>
+        <v>8.2400890000002391E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>3.1252145556871724</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.1160562069807662</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>32.622289234999997</v>
+        <v>32.622166954999997</v>
       </c>
       <c r="C357" s="5">
-        <v>0.35583434599999464</v>
+        <v>0.35631067699999619</v>
       </c>
       <c r="D357" s="5">
-        <v>14.066517202243766</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>14.086782585772472</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>32.676494406000003</v>
+        <v>32.676396187999998</v>
       </c>
       <c r="C358" s="5">
-        <v>5.4205171000006658E-2</v>
+        <v>5.4229233000000931E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>2.0122424114004778</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.0131514556145591</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>32.810944730999999</v>
+        <v>32.810869506000003</v>
       </c>
       <c r="C359" s="5">
-        <v>0.13445032499999598</v>
+        <v>0.13447331800000484</v>
       </c>
       <c r="D359" s="5">
-        <v>5.0507898015625941</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>5.0516887346527373</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>32.249070738</v>
+        <v>32.250133443000003</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.56187399299999896</v>
+        <v>-0.56073606300000023</v>
       </c>
       <c r="D360" s="5">
-        <v>-18.720385467845404</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-18.686001619161054</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>32.559153131999999</v>
+        <v>32.558913654999998</v>
       </c>
       <c r="C361" s="5">
-        <v>0.31008239399999837</v>
+        <v>0.30878021199999495</v>
       </c>
       <c r="D361" s="5">
-        <v>12.168456815888028</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>12.114214955282353</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>32.578339321000001</v>
+        <v>32.577891571999999</v>
       </c>
       <c r="C362" s="5">
-        <v>1.9186189000002685E-2</v>
+        <v>1.8977917000000843E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.70942239412661312</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>0.70170186848466098</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>32.737019512000003</v>
+        <v>32.737718903000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.15868019100000197</v>
+        <v>0.15982733100000246</v>
       </c>
       <c r="D363" s="5">
-        <v>6.0040206920444206</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>6.0486885954144531</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>32.838059971</v>
+        <v>32.838281920999997</v>
       </c>
       <c r="C364" s="5">
-        <v>0.10104045899999647</v>
+        <v>0.10056301799999545</v>
       </c>
       <c r="D364" s="5">
-        <v>3.7672369976413655</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.7490526102474719</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>32.885450976000001</v>
+        <v>32.885489710000002</v>
       </c>
       <c r="C365" s="5">
-        <v>4.7391005000001485E-2</v>
+        <v>4.7207789000005107E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>1.7456202100160079</v>
+        <v>1.738806260641379</v>
       </c>
       <c r="E365" s="5">
-        <v>3.1607676084306702</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.1602992732943758</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>32.795040915000001</v>
+        <v>32.794887213999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-9.0410061000000042E-2</v>
+        <v>-9.0602496000002475E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-3.2496596779360232</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-3.2564682293238278</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>32.915634507</v>
+        <v>32.914832285000003</v>
       </c>
       <c r="C367" s="5">
-        <v>0.12059359199999875</v>
+        <v>0.11994507100000362</v>
       </c>
       <c r="D367" s="5">
-        <v>4.502974208986954</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>4.4782906334032369</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>32.170918251000003</v>
+        <v>32.169889409</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.74471625599999669</v>
+        <v>-0.7449428760000032</v>
       </c>
       <c r="D368" s="5">
-        <v>-24.013802943875039</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-24.020740453236467</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>28.460183528000002</v>
+        <v>28.460039038000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.7107347230000016</v>
+        <v>-3.7098503709999981</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.023129795495024</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-77.015710539386049</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>28.427190602</v>
+        <v>28.427347517000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-3.2992926000002143E-2</v>
+        <v>-3.2691521000000279E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-1.3822837807708765</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-1.3697425894340753</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>28.203051517999999</v>
+        <v>28.203456032999998</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.22413908400000082</v>
+        <v>-0.22389148400000281</v>
       </c>
       <c r="D371" s="5">
-        <v>-9.061892572687313</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-9.0522639297649921</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>27.619890168000001</v>
+        <v>27.621680937000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.58316134999999747</v>
+        <v>-0.58177509599999766</v>
       </c>
       <c r="D372" s="5">
-        <v>-22.176607575594577</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-22.129440474544548</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>27.172024755999999</v>
+        <v>27.171994722000001</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.44786541200000229</v>
+        <v>-0.44968621499999983</v>
       </c>
       <c r="D373" s="5">
-        <v>-17.813468543983614</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-17.878474824961334</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>28.212120737999999</v>
+        <v>28.211615591000001</v>
       </c>
       <c r="C374" s="5">
-        <v>1.0400959820000004</v>
+        <v>1.0396208690000002</v>
       </c>
       <c r="D374" s="5">
-        <v>56.951252748066118</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>56.919614282440214</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>28.046175992999999</v>
+        <v>28.046627700999998</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.16594474500000089</v>
+        <v>-0.16498789000000258</v>
       </c>
       <c r="D375" s="5">
-        <v>-6.8345140009784426</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-6.7964821822339427</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>27.888185795999998</v>
+        <v>27.888556597000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.15799019700000017</v>
+        <v>-0.15807110399999758</v>
       </c>
       <c r="D376" s="5">
-        <v>-6.5543050939780851</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-6.5574558478159624</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>27.910415111999999</v>
+        <v>27.909886659000001</v>
       </c>
       <c r="C377" s="5">
-        <v>2.2229316000000665E-2</v>
+        <v>2.1330062000000538E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>0.96070910131955678</v>
+        <v>0.92166911278510621</v>
       </c>
       <c r="E377" s="5">
-        <v>-15.128379621829769</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-15.130086536272536</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>28.054190535</v>
+        <v>28.053339588</v>
       </c>
       <c r="C378" s="5">
-        <v>0.14377542300000101</v>
+        <v>0.14345292899999862</v>
       </c>
       <c r="D378" s="5">
-        <v>6.3597621268953075</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>6.3452148408317477</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>28.098678605</v>
+        <v>28.097355368999999</v>
       </c>
       <c r="C379" s="5">
-        <v>4.448806999999988E-2</v>
+        <v>4.401578099999881E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>1.9196339248966021</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>1.8991368668135777</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>27.970547675999999</v>
+        <v>27.968968506</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.128130929000001</v>
+        <v>-0.12838686299999935</v>
       </c>
       <c r="D380" s="5">
-        <v>-5.3368657740257781</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-5.347504937496117</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>28.805691546999999</v>
+        <v>28.805105609000002</v>
       </c>
       <c r="C381" s="5">
-        <v>0.83514387099999965</v>
+        <v>0.83613710300000221</v>
       </c>
       <c r="D381" s="5">
-        <v>42.340350033350617</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>42.402057105014258</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>29.065271130999999</v>
+        <v>29.064688094000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.25957958400000081</v>
+        <v>0.25958248499999925</v>
       </c>
       <c r="D382" s="5">
-        <v>11.366064233146744</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>11.366440401340228</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>29.619957131</v>
+        <v>29.625150275999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.55468600000000023</v>
+        <v>0.56046218199999842</v>
       </c>
       <c r="D383" s="5">
-        <v>25.46441466885998</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>25.758903965472179</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>30.301058390000001</v>
+        <v>30.302916707000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.68110125900000185</v>
+        <v>0.677766431000002</v>
       </c>
       <c r="D384" s="5">
-        <v>31.365242554777197</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>31.185683050294454</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>30.549063423</v>
+        <v>30.549297839000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.24800503299999832</v>
+        <v>0.24638113199999978</v>
       </c>
       <c r="D385" s="5">
-        <v>10.27605515264165</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>10.205078079427388</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>30.785115104999999</v>
+        <v>30.784666976</v>
       </c>
       <c r="C386" s="5">
-        <v>0.23605168199999937</v>
+        <v>0.23536913699999928</v>
       </c>
       <c r="D386" s="5">
-        <v>9.6767517005941883</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>9.6474979941688197</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>31.319880609999998</v>
+        <v>31.320019343999999</v>
       </c>
       <c r="C387" s="5">
-        <v>0.53476550499999931</v>
+        <v>0.53535236799999808</v>
       </c>
       <c r="D387" s="5">
-        <v>22.95658527821136</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>22.984602440564107</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>31.466325693000002</v>
+        <v>31.466618325999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.14644508300000325</v>
+        <v>0.14659898200000043</v>
       </c>
       <c r="D388" s="5">
-        <v>5.7575126133618371</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>5.7636935958026658</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>31.499539015</v>
+        <v>31.497167609000002</v>
       </c>
       <c r="C389" s="5">
-        <v>3.3213321999998158E-2</v>
+        <v>3.0549283000002703E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>1.2740025975598757</v>
+        <v>1.1712577891357379</v>
       </c>
       <c r="E389" s="5">
-        <v>12.859442930524057</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>12.85308318815126</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>31.737781406</v>
+        <v>31.735975103000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.238242391</v>
+        <v>0.23880749399999956</v>
       </c>
       <c r="D390" s="5">
-        <v>9.463265117080244</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>9.4874001067589031</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>31.936560495999998</v>
+        <v>31.934124829999998</v>
       </c>
       <c r="C391" s="5">
-        <v>0.1987790899999986</v>
+        <v>0.198149726999997</v>
       </c>
       <c r="D391" s="5">
-        <v>7.7801849977188198</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>7.755156544952424</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>32.298344153999999</v>
+        <v>32.295258580000002</v>
       </c>
       <c r="C392" s="5">
-        <v>0.36178365800000023</v>
+        <v>0.36113375000000403</v>
       </c>
       <c r="D392" s="5">
-        <v>14.47361400460716</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>14.447147008600037</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>32.249486093999998</v>
+        <v>32.248171335999999</v>
       </c>
       <c r="C393" s="5">
-        <v>-4.8858060000000592E-2</v>
+        <v>-4.7087244000003636E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>-1.8002263332263957</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>-1.7356656002127879</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>32.498039849999998</v>
+        <v>32.496777739999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.24855375599999974</v>
+        <v>0.24860640400000023</v>
       </c>
       <c r="D394" s="5">
-        <v>9.6509558334431755</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>9.6534979057980141</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>32.415529188999997</v>
+        <v>32.426688202000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-8.2510661000000596E-2</v>
+        <v>-7.0089537999997731E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-3.004544137092513</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-2.5576954577833377</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>32.788453961999998</v>
+        <v>32.791448811999999</v>
       </c>
       <c r="C396" s="5">
-        <v>0.37292477300000115</v>
+        <v>0.3647606099999976</v>
       </c>
       <c r="D396" s="5">
-        <v>14.713328396079195</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>14.365785371314587</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>32.829917264000002</v>
+        <v>32.832870796000002</v>
       </c>
       <c r="C397" s="5">
-        <v>4.1463302000003921E-2</v>
+        <v>4.1421984000002965E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>1.5280831731431244</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>1.5264094589784172</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>32.866646467999999</v>
+        <v>32.868181747000001</v>
       </c>
       <c r="C398" s="5">
-        <v>3.6729203999996685E-2</v>
+        <v>3.5310950999999591E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>1.3508186165008151</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>1.2982320129177438</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>33.000212925</v>
+        <v>32.994017354</v>
       </c>
       <c r="C399" s="5">
-        <v>0.13356645700000058</v>
+        <v>0.12583560699999907</v>
       </c>
       <c r="D399" s="5">
-        <v>4.9871592783498953</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>4.6921755341980953</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>33.370308635000001</v>
+        <v>33.373525424</v>
       </c>
       <c r="C400" s="5">
-        <v>0.37009571000000108</v>
+        <v>0.37950806999999998</v>
       </c>
       <c r="D400" s="5">
-        <v>14.319884183239173</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>14.710361711234853</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>33.379433804000001</v>
+        <v>33.373821890000002</v>
       </c>
       <c r="C401" s="5">
-        <v>9.1251690000007102E-3</v>
+        <v>2.9646600000177159E-4</v>
       </c>
       <c r="D401" s="5">
-        <v>0.32863606018278535</v>
+        <v>1.0660443500420946E-2</v>
       </c>
       <c r="E401" s="5">
-        <v>5.9680073035506931</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.9581683797617524</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>33.528391693000003</v>
+        <v>33.524192489999997</v>
       </c>
       <c r="C402" s="5">
-        <v>0.14895788900000184</v>
+        <v>0.15037059999999514</v>
       </c>
       <c r="D402" s="5">
-        <v>5.48848836369491</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>5.5427926121957238</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>33.543748276999999</v>
+        <v>33.539870532999998</v>
       </c>
       <c r="C403" s="5">
-        <v>1.5356583999995621E-2</v>
+        <v>1.5678043000001196E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.55100744325964346</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>0.5626419979242403</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>33.314225282000002</v>
+        <v>33.310099725000001</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.2295229949999964</v>
+        <v>-0.22977080799999783</v>
       </c>
       <c r="D404" s="5">
-        <v>-7.9089265652012797</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-7.9180277712322944</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>33.167215927999997</v>
+        <v>33.165142494000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.14700935400000503</v>
+        <v>-0.14495723099999935</v>
       </c>
       <c r="D405" s="5">
-        <v>-5.1687229962087633</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-5.0989065901550497</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>33.006182486</v>
+        <v>33.004194830000003</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.16103344199999725</v>
+        <v>-0.16094766399999827</v>
       </c>
       <c r="D406" s="5">
-        <v>-5.6731482063503762</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-5.670551557198511</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>32.625042925999999</v>
+        <v>32.642192637000001</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.38113956000000115</v>
+        <v>-0.36200219300000214</v>
       </c>
       <c r="D407" s="5">
-        <v>-13.009957436604857</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-12.396355301332418</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>32.311902117999999</v>
+        <v>32.315659773</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.31314080799999999</v>
+        <v>-0.3265328640000007</v>
       </c>
       <c r="D408" s="5">
-        <v>-10.928822511708214</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-11.365164231209423</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>32.034967668999997</v>
+        <v>32.041053964</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.2769344490000023</v>
+        <v>-0.27460580900000053</v>
       </c>
       <c r="D409" s="5">
-        <v>-9.8135721509888025</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-9.7337926634874616</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>31.938242805000002</v>
+        <v>31.94343692</v>
       </c>
       <c r="C410" s="5">
-        <v>-9.6724863999995137E-2</v>
+        <v>-9.7617043999999709E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-3.5636557998352636</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-3.5953060262157388</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>31.698997820999999</v>
+        <v>31.686909634999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.2392449840000026</v>
+        <v>-0.25652728500000066</v>
       </c>
       <c r="D411" s="5">
-        <v>-8.627782375890158</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-9.2223527312288223</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>31.17780514</v>
+        <v>31.183484923999998</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.52119268099999871</v>
+        <v>-0.50342471100000097</v>
       </c>
       <c r="D412" s="5">
-        <v>-18.0403534777017</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-17.484192109621411</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>31.072605178</v>
+        <v>31.062653847</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.10519996200000037</v>
+        <v>-0.12083107699999829</v>
       </c>
       <c r="D413" s="5">
-        <v>-3.9747293058808308</v>
+        <v>-4.5519841886512591</v>
       </c>
       <c r="E413" s="5">
-        <v>-6.9109279670392816</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-6.9250925189737185</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>30.826242862000001</v>
+        <v>30.820265386999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.24636231599999903</v>
+        <v>-0.2423884600000008</v>
       </c>
       <c r="D414" s="5">
-        <v>-9.1102002050109316</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-8.9722509457752952</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>30.501786672000001</v>
+        <v>30.497055411000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.32445618999999937</v>
+        <v>-0.32320997599999757</v>
       </c>
       <c r="D415" s="5">
-        <v>-11.924279598305699</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-11.883260734512756</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>30.429321260999998</v>
+        <v>30.424932546000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-7.2465411000003144E-2</v>
+        <v>-7.2122865000000758E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.8139721176630217</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-2.8012717892901606</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>30.341771873999999</v>
+        <v>30.339657493000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-8.7549386999999257E-2</v>
+        <v>-8.5275053000000156E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.3984530640694954</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-3.3119958043489772</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>29.991514433999999</v>
+        <v>29.990088714999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.35025744000000003</v>
+        <v>-0.34956877800000186</v>
       </c>
       <c r="D418" s="5">
-        <v>-13.005962161852825</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-12.982836733680092</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>30.040938247</v>
+        <v>30.059213761999999</v>
       </c>
       <c r="C419" s="5">
-        <v>4.9423813000000649E-2</v>
+        <v>6.9125046999999995E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>1.9955340529483667</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.8012503006793477</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>29.661203247</v>
+        <v>29.666324512999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.37973500000000016</v>
+        <v>-0.39288924899999955</v>
       </c>
       <c r="D420" s="5">
-        <v>-14.157320171471499</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-14.604789302680576</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>29.551751588999998</v>
+        <v>29.561061669000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.10945165800000112</v>
+        <v>-0.10526284399999852</v>
       </c>
       <c r="D421" s="5">
-        <v>-4.3393005921150145</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-4.1757535671046231</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>29.618431351000002</v>
+        <v>29.627289006000002</v>
       </c>
       <c r="C422" s="5">
-        <v>6.6679762000003251E-2</v>
+        <v>6.622733700000083E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>2.7415031473665419</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.7218039851205411</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>29.396365861</v>
+        <v>29.377243973999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.22206549000000209</v>
+        <v>-0.25004503200000272</v>
       </c>
       <c r="D423" s="5">
-        <v>-8.6351633988228311</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-9.670494402833075</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>29.291444597999998</v>
+        <v>29.302369388999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.10492126300000137</v>
+        <v>-7.4874584999999882E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-4.1999440231482161</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-3.0159613034248189</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>29.459567203999999</v>
+        <v>29.444512267</v>
       </c>
       <c r="C425" s="5">
-        <v>0.16812260600000073</v>
+        <v>0.14214287800000136</v>
       </c>
       <c r="D425" s="5">
-        <v>7.1092202390631964</v>
+        <v>5.9789256135869717</v>
       </c>
       <c r="E425" s="5">
-        <v>-5.1911900040556125</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-5.2092831088103475</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>29.027412384000002</v>
+        <v>29.019535114</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.43215481999999739</v>
+        <v>-0.42497715300000038</v>
       </c>
       <c r="D426" s="5">
-        <v>-16.250248449206705</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-16.00894582825584</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>28.979687734999999</v>
+        <v>28.974238788000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-4.7724649000002728E-2</v>
+        <v>-4.5296325999998999E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.9552048011987733</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.8570722478365664</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>28.740895171999998</v>
+        <v>28.736613912999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.23879256300000051</v>
+        <v>-0.23762487500000162</v>
       </c>
       <c r="D428" s="5">
-        <v>-9.4519566804487365</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-9.4094914921794341</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>28.623982335000001</v>
+        <v>28.621558561000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.11691283699999744</v>
+        <v>-0.11505535199999883</v>
       </c>
       <c r="D429" s="5">
-        <v>-4.7736420685276943</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-4.7001465441732337</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>28.686912735</v>
+        <v>28.685080957</v>
       </c>
       <c r="C430" s="5">
-        <v>6.2930399999999054E-2</v>
+        <v>6.3522395999999759E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>2.6703600805539685</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.696019068410993</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>28.639430323999999</v>
+        <v>28.659762440000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-4.7482411000000724E-2</v>
+        <v>-2.5318516999998764E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.9682506011014178</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-1.0540379128263999</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>28.688131822999999</v>
+        <v>28.693469955000001</v>
       </c>
       <c r="C432" s="5">
-        <v>4.870149899999987E-2</v>
+        <v>3.3707514999999688E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>2.0598001249674258</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.4205176701346467</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>28.657022699999999</v>
+        <v>28.667851486</v>
       </c>
       <c r="C433" s="5">
-        <v>-3.1109123000000238E-2</v>
+        <v>-2.5618469000001198E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.2935350225708353</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.0661537059148962</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>28.402248003</v>
+        <v>28.413641093999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.25477469699999844</v>
+        <v>-0.25421039200000095</v>
       </c>
       <c r="D434" s="5">
-        <v>-10.162062892701595</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-10.136995801846316</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>28.372854886999999</v>
+        <v>28.487345383000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.9393116000001385E-2</v>
+        <v>7.3704289000001921E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.2348201345021792</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>3.1575663254307607</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>27.805719250999999</v>
+        <v>28.435384461999998</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.56713563599999972</v>
+        <v>-5.1960921000002713E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-21.517440282444877</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-2.1669750417278366</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>27.930713788999999</v>
+        <v>28.474294345000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.12499453799999927</v>
+        <v>3.890988300000231E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>5.5297265980753574</v>
+        <v>1.6544481679940271</v>
       </c>
       <c r="E437" s="5">
-        <v>-5.1896669235263371</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-3.2950721452002951</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>27.793617818000001</v>
+        <v>28.360104828000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.13709597099999726</v>
+        <v>-0.1141895169999998</v>
       </c>
       <c r="D438" s="5">
-        <v>-5.7336781428959371</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-4.7075835153335577</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>27.67359175</v>
+        <v>28.220281698000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.12002606800000137</v>
+        <v>-0.13982312999999991</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.0608408057246752</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-5.7585078638536125</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>27.644666618999999</v>
+        <v>28.190785152</v>
       </c>
       <c r="C440" s="5">
-        <v>-2.8925131000001159E-2</v>
+        <v>-2.9496546000000734E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.2470846394807555</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-1.2470846805963109</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>27.374323875999998</v>
+        <v>27.982981696</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.2703427430000005</v>
+        <v>-0.20780345600000061</v>
       </c>
       <c r="D441" s="5">
-        <v>-11.123993535417064</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-8.4956374558431413</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>27.858008477999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-0.12497321800000094</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-5.2295519455302646</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>