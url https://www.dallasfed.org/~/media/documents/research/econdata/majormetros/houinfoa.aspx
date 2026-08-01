--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{13601C9A-3480-4893-92A3-F17268337255}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7A68E598-D213-44D0-98A6-CFAD48AEDE78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9613AC16-854C-4F68-950B-6EC59E331D82}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BF3CC7B9-DC47-4790-8291-A70771CA7449}"/>
   </bookViews>
   <sheets>
     <sheet name="houinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{371DAB65-5CF2-4797-B8CE-BA869E663C2E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{501C4114-A739-446D-9ADC-2CC4B0D04AC2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>35.794689236000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>36.265089123000003</v>
       </c>
       <c r="C7" s="5">
         <v>0.47039988699999924</v>
       </c>
       <c r="D7" s="5">
         <v>16.961204910223103</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>36.051228958999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.21386016400000329</v>
       </c>
       <c r="D8" s="5">
         <v>-6.8514926949587167</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>35.967218819000003</v>
       </c>
       <c r="C9" s="5">
         <v>-8.4010139999996625E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.7607957111173143</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-2.7607957111173032</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>36.418493241</v>
       </c>
       <c r="C10" s="5">
         <v>0.45127442199999734</v>
       </c>
       <c r="D10" s="5">
         <v>16.139886568601792</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>36.490931351</v>
       </c>
       <c r="C11" s="5">
         <v>7.2438110000000222E-2</v>
       </c>
       <c r="D11" s="5">
         <v>2.4131424484892028</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>36.530890622999998</v>
       </c>
       <c r="C12" s="5">
         <v>3.995927199999727E-2</v>
       </c>
       <c r="D12" s="5">
         <v>1.3219991744287674</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>36.505523404000002</v>
       </c>
       <c r="C13" s="5">
         <v>-2.5367218999996055E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-0.83011038645279811</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>36.380457331000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.12506607299999928</v>
       </c>
       <c r="D14" s="5">
         <v>-4.034551987575508</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>36.050512167000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.32994516400000151</v>
       </c>
       <c r="D15" s="5">
         <v>-10.356373210089398</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>36.185561698999997</v>
       </c>
       <c r="C16" s="5">
         <v>0.13504953199999647</v>
       </c>
       <c r="D16" s="5">
         <v>4.5891304668871147</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>36.071132968999997</v>
       </c>
       <c r="C17" s="5">
         <v>-0.1144287300000002</v>
       </c>
       <c r="D17" s="5">
         <v>-3.7294219383303018</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>35.168937301</v>
       </c>
       <c r="C18" s="5">
         <v>-0.9021956679999974</v>
       </c>
       <c r="D18" s="5">
         <v>-26.21067384721276</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>34.929181561</v>
       </c>
       <c r="C19" s="5">
         <v>-0.23975573999999966</v>
       </c>
       <c r="D19" s="5">
         <v>-7.8808397625807274</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>34.954503678000002</v>
       </c>
       <c r="C20" s="5">
         <v>2.5322117000001754E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.87342420465901238</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>34.756380475</v>
       </c>
       <c r="C21" s="5">
         <v>-0.19812320300000152</v>
       </c>
       <c r="D21" s="5">
         <v>-6.5935570102748979</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>34.616419059999998</v>
       </c>
       <c r="C22" s="5">
         <v>-0.13996141500000192</v>
       </c>
       <c r="D22" s="5">
         <v>-4.7267098281705504</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>34.522352668000003</v>
       </c>
       <c r="C23" s="5">
         <v>-9.4066391999994892E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-3.2125737096143969</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>35.156028014</v>
       </c>
       <c r="C24" s="5">
         <v>0.63367534599999686</v>
       </c>
       <c r="D24" s="5">
         <v>24.392158616318071</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>35.044849698999997</v>
       </c>
       <c r="C25" s="5">
         <v>-0.11117831500000364</v>
       </c>
       <c r="D25" s="5">
         <v>-3.7295951540545991</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>34.788555092999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.25629460599999732</v>
       </c>
       <c r="D26" s="5">
         <v>-8.4314634819009804</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>34.929888140999999</v>
       </c>
       <c r="C27" s="5">
         <v>0.14133304799999991</v>
       </c>
       <c r="D27" s="5">
         <v>4.9855782399774728</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>34.762062583999999</v>
       </c>
       <c r="C28" s="5">
         <v>-0.16782555700000046</v>
       </c>
       <c r="D28" s="5">
         <v>-5.6156244042847137</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>34.876343781000003</v>
       </c>
       <c r="C29" s="5">
         <v>0.11428119700000394</v>
       </c>
       <c r="D29" s="5">
         <v>4.0171507996654698</v>
       </c>
       <c r="E29" s="5">
         <v>-3.3123140019660879</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>34.836144105000002</v>
       </c>
       <c r="C30" s="5">
         <v>-4.0199676000000295E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-1.3744264284505481</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>34.687977187000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.14816691800000115</v>
       </c>
       <c r="D31" s="5">
         <v>-4.9861846323723817</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>34.561163733000001</v>
       </c>
       <c r="C32" s="5">
         <v>-0.12681345400000055</v>
       </c>
       <c r="D32" s="5">
         <v>-4.2998560611295584</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>35.142891761999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.58172802899999709</v>
       </c>
       <c r="D33" s="5">
         <v>22.177054039956069</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>35.545320828999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.40242906699999992</v>
       </c>
       <c r="D34" s="5">
         <v>14.640830318725563</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>35.161272134999997</v>
       </c>
       <c r="C35" s="5">
         <v>-0.38404869400000052</v>
       </c>
       <c r="D35" s="5">
         <v>-12.221997901489612</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>34.802635025999997</v>
       </c>
       <c r="C36" s="5">
         <v>-0.35863710900000001</v>
       </c>
       <c r="D36" s="5">
         <v>-11.575915565308858</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>34.500243466000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.30239155999999667</v>
       </c>
       <c r="D37" s="5">
         <v>-9.942394981646995</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>34.414471601000002</v>
       </c>
       <c r="C38" s="5">
         <v>-8.5771864999998115E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-2.9428909926801583</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>34.285079828000001</v>
       </c>
       <c r="C39" s="5">
         <v>-0.12939177300000182</v>
       </c>
       <c r="D39" s="5">
         <v>-4.419629327873964</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>34.218850260000004</v>
       </c>
       <c r="C40" s="5">
         <v>-6.622956799999713E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-2.293607203254866</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>34.049325068999998</v>
       </c>
       <c r="C41" s="5">
         <v>-0.16952519100000529</v>
       </c>
       <c r="D41" s="5">
         <v>-5.7856334970002754</v>
       </c>
       <c r="E41" s="5">
         <v>-2.3712884503981457</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>33.904237328000001</v>
       </c>
       <c r="C42" s="5">
         <v>-0.14508774099999755</v>
       </c>
       <c r="D42" s="5">
         <v>-4.9951753251547544</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>33.730608947</v>
       </c>
       <c r="C43" s="5">
         <v>-0.17362838100000033</v>
       </c>
       <c r="D43" s="5">
         <v>-5.9751980717882347</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>33.778375140999998</v>
       </c>
       <c r="C44" s="5">
         <v>4.7766193999997597E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.7126279825327995</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>33.835697260000003</v>
       </c>
       <c r="C45" s="5">
         <v>5.73221190000055E-2</v>
       </c>
       <c r="D45" s="5">
         <v>2.0555224977981013</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>33.747851599999997</v>
       </c>
       <c r="C46" s="5">
         <v>-8.7845660000006376E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-3.0713860971427809</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>33.813261619999999</v>
       </c>
       <c r="C47" s="5">
         <v>6.5410020000001623E-2</v>
       </c>
       <c r="D47" s="5">
         <v>2.3507921751663607</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>33.851179006999999</v>
       </c>
       <c r="C48" s="5">
         <v>3.7917387000000247E-2</v>
       </c>
       <c r="D48" s="5">
         <v>1.3539819454324364</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>33.752963067000003</v>
       </c>
       <c r="C49" s="5">
         <v>-9.8215939999995783E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-3.4266586759198248</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>34.044438911999997</v>
       </c>
       <c r="C50" s="5">
         <v>0.29147584499999368</v>
       </c>
       <c r="D50" s="5">
         <v>10.869303957748965</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>33.658633942999998</v>
       </c>
       <c r="C51" s="5">
         <v>-0.38580496899999872</v>
       </c>
       <c r="D51" s="5">
         <v>-12.782494917228993</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>33.459977641000002</v>
       </c>
       <c r="C52" s="5">
         <v>-0.19865630199999629</v>
       </c>
       <c r="D52" s="5">
         <v>-6.8570633481888299</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>33.015260857000001</v>
       </c>
       <c r="C53" s="5">
         <v>-0.44471678400000059</v>
       </c>
       <c r="D53" s="5">
         <v>-14.833453038648459</v>
       </c>
       <c r="E53" s="5">
         <v>-3.036959498916636</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>33.786592714999998</v>
       </c>
       <c r="C54" s="5">
         <v>0.77133185799999637</v>
       </c>
       <c r="D54" s="5">
-        <v>31.933766976233713</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.933766976233734</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>33.797247343000002</v>
       </c>
       <c r="C55" s="5">
         <v>1.0654628000004607E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.37907795772202935</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>33.494980011000003</v>
       </c>
       <c r="C56" s="5">
         <v>-0.30226733199999956</v>
       </c>
       <c r="D56" s="5">
         <v>-10.219769853098581</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>33.444907333000003</v>
       </c>
       <c r="C57" s="5">
         <v>-5.0072677999999371E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-1.7792404396368644</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>33.445438754999998</v>
       </c>
       <c r="C58" s="5">
         <v>5.3142199999456352E-4</v>
       </c>
       <c r="D58" s="5">
         <v>1.9069035745866714E-2</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>33.450043618999999</v>
       </c>
       <c r="C59" s="5">
         <v>4.60486400000093E-3</v>
       </c>
       <c r="D59" s="5">
         <v>0.16534461495401054</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>34.985784545000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.5357409260000026</v>
       </c>
       <c r="D60" s="5">
         <v>71.371716263142133</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>34.982557409000002</v>
       </c>
       <c r="C61" s="5">
         <v>-3.2271359999995752E-3</v>
       </c>
       <c r="D61" s="5">
         <v>-0.11063348147742902</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>35.059484005999998</v>
       </c>
       <c r="C62" s="5">
         <v>7.6926596999996377E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.6709484222391389</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>35.360421946000002</v>
       </c>
       <c r="C63" s="5">
         <v>0.30093794000000429</v>
       </c>
       <c r="D63" s="5">
         <v>10.800832692808381</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>35.404283538000001</v>
       </c>
       <c r="C64" s="5">
         <v>4.386159199999895E-2</v>
       </c>
       <c r="D64" s="5">
         <v>1.4986948600068661</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>35.116686141999999</v>
       </c>
       <c r="C65" s="5">
         <v>-0.28759739600000245</v>
       </c>
       <c r="D65" s="5">
         <v>-9.3239504975316638</v>
       </c>
       <c r="E65" s="5">
         <v>6.3650119079839085</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>35.004912373000003</v>
       </c>
       <c r="C66" s="5">
         <v>-0.11177376899999558</v>
       </c>
       <c r="D66" s="5">
         <v>-3.7533493816405139</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>35.29213652</v>
       </c>
       <c r="C67" s="5">
         <v>0.28722414699999632</v>
       </c>
       <c r="D67" s="5">
         <v>10.303036565670155</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>35.413817215999998</v>
       </c>
       <c r="C68" s="5">
         <v>0.12168069599999853</v>
       </c>
       <c r="D68" s="5">
         <v>4.2167415666110708</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>34.884824106000003</v>
       </c>
       <c r="C69" s="5">
         <v>-0.52899310999999472</v>
       </c>
       <c r="D69" s="5">
         <v>-16.523245878177317</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>34.125261047000002</v>
       </c>
       <c r="C70" s="5">
         <v>-0.75956305900000132</v>
       </c>
       <c r="D70" s="5">
         <v>-23.215539593659429</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>34.155644266000003</v>
       </c>
       <c r="C71" s="5">
         <v>3.038321900000085E-2</v>
       </c>
       <c r="D71" s="5">
         <v>1.0736601745584107</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>34.588810211000002</v>
       </c>
       <c r="C72" s="5">
         <v>0.43316594499999894</v>
       </c>
       <c r="D72" s="5">
         <v>16.326242533793089</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>34.882140083000003</v>
       </c>
       <c r="C73" s="5">
         <v>0.29332987200000105</v>
       </c>
       <c r="D73" s="5">
         <v>10.664921834463282</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>35.156712081999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.27457199899999551</v>
       </c>
       <c r="D74" s="5">
         <v>9.8655579691470319</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>35.700641374</v>
       </c>
       <c r="C75" s="5">
         <v>0.5439292920000014</v>
       </c>
       <c r="D75" s="5">
         <v>20.230095868152542</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>35.854034761999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.1533933879999978</v>
       </c>
       <c r="D76" s="5">
         <v>5.2795939911219669</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>36.077125791999997</v>
       </c>
       <c r="C77" s="5">
         <v>0.22309102999999908</v>
       </c>
       <c r="D77" s="5">
         <v>7.7275407484307612</v>
       </c>
       <c r="E77" s="5">
         <v>2.7349951134805428</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>36.052833659999997</v>
       </c>
       <c r="C78" s="5">
         <v>-2.4292131999999356E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.8050210367589794</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>36.123725653999998</v>
       </c>
       <c r="C79" s="5">
         <v>7.0891994000000125E-2</v>
       </c>
       <c r="D79" s="5">
         <v>2.3852902691112732</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>35.607236127999997</v>
       </c>
       <c r="C80" s="5">
         <v>-0.51648952600000086</v>
       </c>
       <c r="D80" s="5">
         <v>-15.870414122744902</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>36.122308898</v>
       </c>
       <c r="C81" s="5">
         <v>0.51507277000000329</v>
       </c>
       <c r="D81" s="5">
         <v>18.808318925078616</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>36.19690173</v>
       </c>
       <c r="C82" s="5">
         <v>7.4592832000000442E-2</v>
       </c>
       <c r="D82" s="5">
         <v>2.5063474875697045</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>36.127194695</v>
       </c>
       <c r="C83" s="5">
         <v>-6.9707035000000417E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-2.2866078882855523</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>36.472634913</v>
       </c>
       <c r="C84" s="5">
         <v>0.34544021800000024</v>
       </c>
       <c r="D84" s="5">
         <v>12.097208645793266</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>36.654318164999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.18168325199999913</v>
       </c>
       <c r="D85" s="5">
         <v>6.1441516101753635</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>36.544505614999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.1098125500000009</v>
       </c>
       <c r="D86" s="5">
         <v>-3.5364259906353723</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>36.637289746</v>
       </c>
       <c r="C87" s="5">
         <v>9.2784131000001935E-2</v>
       </c>
       <c r="D87" s="5">
         <v>3.0896292116342705</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>37.033898043000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.39660829700000022</v>
       </c>
       <c r="D88" s="5">
         <v>13.792345590731259</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>37.669093107000002</v>
       </c>
       <c r="C89" s="5">
         <v>0.63519506400000125</v>
       </c>
       <c r="D89" s="5">
         <v>22.639072076359533</v>
       </c>
       <c r="E89" s="5">
         <v>4.4126777841959397</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>38.228581001999999</v>
       </c>
       <c r="C90" s="5">
         <v>0.55948789499999663</v>
       </c>
       <c r="D90" s="5">
         <v>19.35377484096572</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>38.389071645999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.16049064399999935</v>
       </c>
       <c r="D91" s="5">
         <v>5.1557883294875984</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>38.39733391</v>
       </c>
       <c r="C92" s="5">
         <v>8.2622640000025172E-3</v>
       </c>
       <c r="D92" s="5">
         <v>0.2585751930532787</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>39.557561116999999</v>
       </c>
       <c r="C93" s="5">
         <v>1.1602272069999984</v>
       </c>
       <c r="D93" s="5">
         <v>42.93587576018674</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>40.166235428</v>
       </c>
       <c r="C94" s="5">
         <v>0.60867431100000147</v>
       </c>
       <c r="D94" s="5">
         <v>20.110081263359447</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>40.666880484000004</v>
       </c>
       <c r="C95" s="5">
         <v>0.50064505600000331</v>
       </c>
       <c r="D95" s="5">
         <v>16.026384354150803</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>40.825260233000002</v>
       </c>
       <c r="C96" s="5">
         <v>0.15837974899999807</v>
       </c>
       <c r="D96" s="5">
         <v>4.7748935699929662</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>40.910710905999998</v>
       </c>
       <c r="C97" s="5">
         <v>8.5450672999996868E-2</v>
       </c>
       <c r="D97" s="5">
         <v>2.5408173113685928</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>41.131107669999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.22039676400000019</v>
       </c>
       <c r="D98" s="5">
         <v>6.6597467364703178</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>40.875770735000003</v>
       </c>
       <c r="C99" s="5">
         <v>-0.25533693499999544</v>
       </c>
       <c r="D99" s="5">
         <v>-7.2002958892429803</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>41.213479327999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.33770859299999501</v>
       </c>
       <c r="D100" s="5">
         <v>10.37733553745721</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>41.585149428000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.37167010000000289</v>
       </c>
       <c r="D101" s="5">
         <v>11.37503026174369</v>
       </c>
       <c r="E101" s="5">
         <v>10.39594000810251</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>41.313499286999999</v>
       </c>
       <c r="C102" s="5">
         <v>-0.27165014100000207</v>
       </c>
       <c r="D102" s="5">
         <v>-7.5632679969193877</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>41.461613372000002</v>
       </c>
       <c r="C103" s="5">
         <v>0.14811408500000312</v>
       </c>
       <c r="D103" s="5">
         <v>4.388003367569393</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>41.879280082999998</v>
       </c>
       <c r="C104" s="5">
         <v>0.41766671099999542</v>
       </c>
       <c r="D104" s="5">
         <v>12.781046109450189</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>41.558877586000001</v>
       </c>
       <c r="C105" s="5">
         <v>-0.32040249699999634</v>
       </c>
       <c r="D105" s="5">
         <v>-8.8041181249094986</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>42.236878728000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.67800114199999939</v>
       </c>
       <c r="D106" s="5">
         <v>21.432820903694672</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>42.491483023000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.25460429500000004</v>
       </c>
       <c r="D107" s="5">
         <v>7.4783194445491086</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>42.679382238999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.18789921599999815</v>
       </c>
       <c r="D108" s="5">
         <v>5.4374339917143022</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>42.872039285</v>
       </c>
       <c r="C109" s="5">
         <v>0.19265704600000078</v>
       </c>
       <c r="D109" s="5">
         <v>5.5533954972708743</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>43.200286798</v>
       </c>
       <c r="C110" s="5">
         <v>0.32824751300000088</v>
       </c>
       <c r="D110" s="5">
         <v>9.5846831582509395</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>43.391400283000003</v>
       </c>
       <c r="C111" s="5">
         <v>0.19111348500000247</v>
       </c>
       <c r="D111" s="5">
         <v>5.4397640376944167</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>43.735965255000004</v>
       </c>
       <c r="C112" s="5">
         <v>0.34456497200000058</v>
       </c>
       <c r="D112" s="5">
         <v>9.956423385193137</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>43.581194250999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.1547710040000041</v>
       </c>
       <c r="D113" s="5">
         <v>-4.1648264677301983</v>
       </c>
       <c r="E113" s="5">
         <v>4.7998981618568637</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>43.676520433999997</v>
       </c>
       <c r="C114" s="5">
         <v>9.53261829999974E-2</v>
       </c>
       <c r="D114" s="5">
         <v>2.6565968589497446</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>43.900516490000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.22399605600000427</v>
       </c>
       <c r="D115" s="5">
         <v>6.3308217008971157</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>44.052438707</v>
       </c>
       <c r="C116" s="5">
         <v>0.15192221699999919</v>
       </c>
       <c r="D116" s="5">
         <v>4.2326814016369951</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>44.153989774000003</v>
       </c>
       <c r="C117" s="5">
         <v>0.1015510670000026</v>
       </c>
       <c r="D117" s="5">
         <v>2.801621650771513</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>44.425744391000002</v>
       </c>
       <c r="C118" s="5">
         <v>0.27175461699999914</v>
       </c>
       <c r="D118" s="5">
         <v>7.6408526828001477</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>44.522161005999997</v>
       </c>
       <c r="C119" s="5">
         <v>9.6416614999995431E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.6356573411642215</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>44.635473247999997</v>
       </c>
       <c r="C120" s="5">
         <v>0.11331224199999923</v>
       </c>
       <c r="D120" s="5">
         <v>3.0972057359266003</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>44.843760914999997</v>
       </c>
       <c r="C121" s="5">
         <v>0.20828766700000045</v>
       </c>
       <c r="D121" s="5">
         <v>5.7456756791633534</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>45.083522334999998</v>
       </c>
       <c r="C122" s="5">
         <v>0.23976142000000067</v>
       </c>
       <c r="D122" s="5">
         <v>6.6079851293682434</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>45.576485458999997</v>
       </c>
       <c r="C123" s="5">
         <v>0.4929631239999992</v>
       </c>
       <c r="D123" s="5">
         <v>13.939920373630832</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>45.67304609</v>
       </c>
       <c r="C124" s="5">
         <v>9.6560631000002672E-2</v>
       </c>
       <c r="D124" s="5">
         <v>2.5722157646877797</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>45.924526288999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.25148019899999952</v>
       </c>
       <c r="D125" s="5">
         <v>6.8111269803721619</v>
       </c>
       <c r="E125" s="5">
         <v>5.3769339695096452</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>46.807386407999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.88286011900000005</v>
       </c>
       <c r="D126" s="5">
         <v>25.671408113654447</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>46.894324318000002</v>
       </c>
       <c r="C127" s="5">
         <v>8.6937910000003171E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.2517354141629253</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>46.827739952000002</v>
       </c>
       <c r="C128" s="5">
         <v>-6.6584366000000728E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-1.6906141146671994</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>47.541048130999997</v>
       </c>
       <c r="C129" s="5">
         <v>0.71330817899999488</v>
       </c>
       <c r="D129" s="5">
         <v>19.891019382554198</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>47.829997417999998</v>
       </c>
       <c r="C130" s="5">
         <v>0.28894928700000122</v>
       </c>
       <c r="D130" s="5">
         <v>7.5422853197671502</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>47.955796927999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.12579951000000023</v>
       </c>
       <c r="D131" s="5">
         <v>3.2022250041914058</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>48.296322410999998</v>
       </c>
       <c r="C132" s="5">
         <v>0.34052548300000041</v>
       </c>
       <c r="D132" s="5">
         <v>8.8617709415853785</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>48.515682845000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.21936043400000216</v>
       </c>
       <c r="D133" s="5">
         <v>5.5886008787754626</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>48.890557555000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.37487471000000028</v>
       </c>
       <c r="D134" s="5">
         <v>9.6766307586266365</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>48.959337646000002</v>
       </c>
       <c r="C135" s="5">
         <v>6.8780091000000709E-2</v>
       </c>
       <c r="D135" s="5">
         <v>1.7013047189389674</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>49.035506382999998</v>
       </c>
       <c r="C136" s="5">
         <v>7.6168736999996156E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.8829636641155556</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>49.067884749000001</v>
       </c>
       <c r="C137" s="5">
         <v>3.2378366000003211E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.7952493682279238</v>
       </c>
       <c r="E137" s="5">
         <v>6.8446181463452715</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>48.973066514000003</v>
       </c>
       <c r="C138" s="5">
         <v>-9.4818234999998197E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-2.2943794819093699</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>49.050905514999997</v>
       </c>
       <c r="C139" s="5">
         <v>7.7839000999993857E-2</v>
       </c>
       <c r="D139" s="5">
         <v>1.9240716677187075</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>48.916700528</v>
       </c>
       <c r="C140" s="5">
         <v>-0.13420498699999683</v>
       </c>
       <c r="D140" s="5">
         <v>-3.2342828042706273</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>48.816687621</v>
       </c>
       <c r="C141" s="5">
         <v>-0.10001290699999998</v>
       </c>
       <c r="D141" s="5">
         <v>-2.4260643465034315</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>48.212965726999997</v>
       </c>
       <c r="C142" s="5">
         <v>-0.60372189400000309</v>
       </c>
       <c r="D142" s="5">
         <v>-13.871581556568668</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>47.627791492999997</v>
       </c>
       <c r="C143" s="5">
         <v>-0.58517423400000013</v>
       </c>
       <c r="D143" s="5">
         <v>-13.630747845286495</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>46.084010259999999</v>
       </c>
       <c r="C144" s="5">
         <v>-1.5437812329999971</v>
       </c>
       <c r="D144" s="5">
         <v>-32.659265118400683</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>45.909586404999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.17442385500000057</v>
       </c>
       <c r="D145" s="5">
         <v>-4.4485267665750445</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>45.283816578</v>
       </c>
       <c r="C146" s="5">
         <v>-0.62576982699999917</v>
       </c>
       <c r="D146" s="5">
         <v>-15.184405956363033</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>45.085015312000003</v>
       </c>
       <c r="C147" s="5">
         <v>-0.1988012659999967</v>
       </c>
       <c r="D147" s="5">
         <v>-5.1427812784072717</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>44.748326824999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.33668848700000353</v>
       </c>
       <c r="D148" s="5">
         <v>-8.602365013767276</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>44.135317297</v>
       </c>
       <c r="C149" s="5">
         <v>-0.61300952799999919</v>
       </c>
       <c r="D149" s="5">
         <v>-15.255129228530894</v>
       </c>
       <c r="E149" s="5">
         <v>-10.052537371912141</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>43.426142509999998</v>
       </c>
       <c r="C150" s="5">
         <v>-0.70917478700000203</v>
       </c>
       <c r="D150" s="5">
         <v>-17.665851010136848</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>42.858348651</v>
       </c>
       <c r="C151" s="5">
         <v>-0.56779385899999824</v>
       </c>
       <c r="D151" s="5">
         <v>-14.609380756257584</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>42.512139105000003</v>
       </c>
       <c r="C152" s="5">
         <v>-0.3462095459999972</v>
       </c>
       <c r="D152" s="5">
         <v>-9.274306684873789</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>41.764484863</v>
       </c>
       <c r="C153" s="5">
         <v>-0.74765424200000297</v>
       </c>
       <c r="D153" s="5">
         <v>-19.177914816859854</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>41.676618151</v>
       </c>
       <c r="C154" s="5">
         <v>-8.7866712000000291E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-2.4956251302089894</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>41.441627644999997</v>
       </c>
       <c r="C155" s="5">
         <v>-0.2349905060000026</v>
       </c>
       <c r="D155" s="5">
         <v>-6.5601784757302051</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>41.096037385999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.34559025899999796</v>
       </c>
       <c r="D156" s="5">
         <v>-9.5605895488688688</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>40.805863520999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.29017386499999986</v>
       </c>
       <c r="D157" s="5">
         <v>-8.1516204327202644</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>40.678548567</v>
       </c>
       <c r="C158" s="5">
         <v>-0.12731495399999915</v>
       </c>
       <c r="D158" s="5">
         <v>-3.6804352098793069</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>40.547269024000002</v>
       </c>
       <c r="C159" s="5">
         <v>-0.131279542999998</v>
       </c>
       <c r="D159" s="5">
         <v>-3.804685564872845</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>40.134205516000002</v>
       </c>
       <c r="C160" s="5">
         <v>-0.41306350800000047</v>
       </c>
       <c r="D160" s="5">
         <v>-11.562442328940591</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>39.927324132000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.206881383999999</v>
       </c>
       <c r="D161" s="5">
         <v>-6.0132954706494157</v>
       </c>
       <c r="E161" s="5">
         <v>-9.5342991117139402</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>40.030441861</v>
       </c>
       <c r="C162" s="5">
         <v>0.10311772899999738</v>
       </c>
       <c r="D162" s="5">
         <v>3.1435659602771393</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>39.799568006000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.23087385499999868</v>
       </c>
       <c r="D163" s="5">
         <v>-6.7055753306760835</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>39.715232788000002</v>
       </c>
       <c r="C164" s="5">
         <v>-8.4335217999999657E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-2.5133713032164939</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>39.552876777999998</v>
       </c>
       <c r="C165" s="5">
         <v>-0.16235601000000344</v>
       </c>
       <c r="D165" s="5">
         <v>-4.7967957389667415</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>39.330017267000002</v>
       </c>
       <c r="C166" s="5">
         <v>-0.22285951099999579</v>
       </c>
       <c r="D166" s="5">
         <v>-6.5557184101503019</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>38.925873246000002</v>
       </c>
       <c r="C167" s="5">
         <v>-0.40414402100000046</v>
       </c>
       <c r="D167" s="5">
         <v>-11.657288577757296</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>39.195786871999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.26991362599999746</v>
       </c>
       <c r="D168" s="5">
         <v>8.6456345372719845</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>38.900278010000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.29550886199999837</v>
       </c>
       <c r="D169" s="5">
         <v>-8.6812808663013996</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>38.779869728999998</v>
       </c>
       <c r="C170" s="5">
         <v>-0.12040828100000311</v>
       </c>
       <c r="D170" s="5">
         <v>-3.6517815500076156</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>38.508061755999996</v>
       </c>
       <c r="C171" s="5">
         <v>-0.27180797300000137</v>
       </c>
       <c r="D171" s="5">
         <v>-8.0940210399623176</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>38.392512902999997</v>
       </c>
       <c r="C172" s="5">
         <v>-0.11554885299999995</v>
       </c>
       <c r="D172" s="5">
         <v>-3.5419337203521972</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>38.289696530999997</v>
       </c>
       <c r="C173" s="5">
         <v>-0.10281637199999949</v>
       </c>
       <c r="D173" s="5">
         <v>-3.1667239757404042</v>
       </c>
       <c r="E173" s="5">
         <v>-4.101521042547196</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>38.367148682</v>
       </c>
       <c r="C174" s="5">
         <v>7.74521510000028E-2</v>
       </c>
       <c r="D174" s="5">
         <v>2.4545403508889008</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>38.248465332000002</v>
       </c>
       <c r="C175" s="5">
         <v>-0.11868334999999774</v>
       </c>
       <c r="D175" s="5">
         <v>-3.6495225037540879</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>38.117336418000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.13112891400000137</v>
       </c>
       <c r="D176" s="5">
         <v>-4.0373196369749902</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>38.159872694000001</v>
       </c>
       <c r="C177" s="5">
         <v>4.2536275999999873E-2</v>
       </c>
       <c r="D177" s="5">
         <v>1.3473655251233341</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>38.085011113</v>
       </c>
       <c r="C178" s="5">
         <v>-7.4861581000000399E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-2.3289101529591183</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>38.115898454000003</v>
       </c>
       <c r="C179" s="5">
         <v>3.0887341000003232E-2</v>
       </c>
       <c r="D179" s="5">
         <v>0.9775653356014713</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>37.698272496000001</v>
       </c>
       <c r="C180" s="5">
         <v>-0.41762595800000213</v>
       </c>
       <c r="D180" s="5">
         <v>-12.383992964276235</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>37.591915895</v>
       </c>
       <c r="C181" s="5">
         <v>-0.10635660100000166</v>
       </c>
       <c r="D181" s="5">
         <v>-3.3334693126496284</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>37.481603243999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.11031265100000098</v>
       </c>
       <c r="D182" s="5">
         <v>-3.4650922325543787</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>37.249380637000002</v>
       </c>
       <c r="C183" s="5">
         <v>-0.23222260699999708</v>
       </c>
       <c r="D183" s="5">
         <v>-7.1865832313768196</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>37.118985367000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.13039527000000106</v>
       </c>
       <c r="D184" s="5">
         <v>-4.1207813531602078</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>37.018959281999997</v>
       </c>
       <c r="C185" s="5">
         <v>-0.10002608500000321</v>
       </c>
       <c r="D185" s="5">
         <v>-3.1861913934381758</v>
       </c>
       <c r="E185" s="5">
         <v>-3.3187446340066651</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>37.543405423999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.52444614200000217</v>
       </c>
       <c r="D186" s="5">
         <v>18.389584740300258</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>37.414370753999997</v>
       </c>
       <c r="C187" s="5">
         <v>-0.1290346700000029</v>
       </c>
       <c r="D187" s="5">
         <v>-4.0472587659869603</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>37.622225266999997</v>
       </c>
       <c r="C188" s="5">
         <v>0.20785451300000091</v>
       </c>
       <c r="D188" s="5">
         <v>6.8740844835741388</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>36.871426294999999</v>
       </c>
       <c r="C189" s="5">
         <v>-0.75079897199999834</v>
       </c>
       <c r="D189" s="5">
         <v>-21.486290125172502</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>36.642649456000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.22877683899999823</v>
       </c>
       <c r="D190" s="5">
         <v>-7.1967549959632615</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>36.637383837000002</v>
       </c>
       <c r="C191" s="5">
         <v>-5.265618999999333E-3</v>
       </c>
       <c r="D191" s="5">
         <v>-0.17230607502832784</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>36.398622263</v>
       </c>
       <c r="C192" s="5">
         <v>-0.23876157400000153</v>
       </c>
       <c r="D192" s="5">
         <v>-7.5459606674143531</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>36.494908312</v>
       </c>
       <c r="C193" s="5">
         <v>9.6286048999999707E-2</v>
       </c>
       <c r="D193" s="5">
         <v>3.2209801649972558</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>36.391057689999997</v>
       </c>
       <c r="C194" s="5">
         <v>-0.10385062200000306</v>
       </c>
       <c r="D194" s="5">
         <v>-3.361803249111639</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>36.058948305000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.33210938499999543</v>
       </c>
       <c r="D195" s="5">
         <v>-10.418046018616046</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>36.216708251999997</v>
       </c>
       <c r="C196" s="5">
         <v>0.15775994699999529</v>
       </c>
       <c r="D196" s="5">
         <v>5.3782601862789381</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>36.120422114999997</v>
       </c>
       <c r="C197" s="5">
         <v>-9.6286136999999883E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-3.1440938886150294</v>
       </c>
       <c r="E197" s="5">
         <v>-2.4272350828536182</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>35.939052658999998</v>
       </c>
       <c r="C198" s="5">
         <v>-0.18136945599999876</v>
       </c>
       <c r="D198" s="5">
         <v>-5.8618418036711635</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>35.991953514000002</v>
       </c>
       <c r="C199" s="5">
         <v>5.2900855000004299E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.7807226327029912</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>36.012461653999999</v>
       </c>
       <c r="C200" s="5">
         <v>2.0508139999996899E-2</v>
       </c>
       <c r="D200" s="5">
         <v>0.68590439060167707</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>36.581816324000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.56935467000000273</v>
       </c>
       <c r="D201" s="5">
         <v>20.711729344873774</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>36.634353767</v>
       </c>
       <c r="C202" s="5">
         <v>5.2537442999998518E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.7370736332845027</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>36.663425007000001</v>
       </c>
       <c r="C203" s="5">
         <v>2.9071240000000387E-2</v>
       </c>
       <c r="D203" s="5">
         <v>0.95642878082233818</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>36.803218559999998</v>
       </c>
       <c r="C204" s="5">
         <v>0.13979355299999696</v>
       </c>
       <c r="D204" s="5">
         <v>4.6726478672204141</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>36.795238163999997</v>
       </c>
       <c r="C205" s="5">
         <v>-7.9803960000006668E-3</v>
       </c>
       <c r="D205" s="5">
         <v>-0.25989744238200663</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>36.808160346999998</v>
       </c>
       <c r="C206" s="5">
         <v>1.2922183000000587E-2</v>
       </c>
       <c r="D206" s="5">
         <v>0.4222450334908423</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>37.049810086000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.24164973900000319</v>
       </c>
       <c r="D207" s="5">
         <v>8.1689185932489963</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>37.08005498</v>
       </c>
       <c r="C208" s="5">
         <v>3.0244893999999078E-2</v>
       </c>
       <c r="D208" s="5">
         <v>0.98400693116200699</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>37.094265712000002</v>
       </c>
       <c r="C209" s="5">
         <v>1.4210732000002224E-2</v>
       </c>
       <c r="D209" s="5">
         <v>0.46086418157258446</v>
       </c>
       <c r="E209" s="5">
         <v>2.6961024815808754</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>37.263833607999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.16956789599999667</v>
       </c>
       <c r="D210" s="5">
         <v>5.6255639820018022</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>37.303140192999997</v>
       </c>
       <c r="C211" s="5">
         <v>3.9306584999998506E-2</v>
       </c>
       <c r="D211" s="5">
         <v>1.2731516470234405</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>37.313062535999997</v>
       </c>
       <c r="C212" s="5">
         <v>9.9223429999995005E-3</v>
       </c>
       <c r="D212" s="5">
         <v>0.31965797368052051</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>37.185240866999997</v>
       </c>
       <c r="C213" s="5">
         <v>-0.12782166899999936</v>
       </c>
       <c r="D213" s="5">
         <v>-4.0342115726747956</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>37.342628892</v>
       </c>
       <c r="C214" s="5">
         <v>0.15738802500000304</v>
       </c>
       <c r="D214" s="5">
         <v>5.1989673046029417</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>37.385404755000003</v>
       </c>
       <c r="C215" s="5">
         <v>4.2775863000002801E-2</v>
       </c>
       <c r="D215" s="5">
         <v>1.3832896241902981</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>37.400646594000001</v>
       </c>
       <c r="C216" s="5">
         <v>1.5241838999997981E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.49033239680560392</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>37.509959387000002</v>
       </c>
       <c r="C217" s="5">
         <v>0.10931279300000085</v>
       </c>
       <c r="D217" s="5">
         <v>3.5642349615274238</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>37.635347805999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.12538841899999653</v>
       </c>
       <c r="D218" s="5">
         <v>4.0859426558452983</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>37.406759242</v>
       </c>
       <c r="C219" s="5">
         <v>-0.22858856399999894</v>
       </c>
       <c r="D219" s="5">
         <v>-7.0499117298060909</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>37.332095787</v>
       </c>
       <c r="C220" s="5">
         <v>-7.4663454999999601E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-2.369065960571215</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>37.366400683000002</v>
       </c>
       <c r="C221" s="5">
         <v>3.4304896000001861E-2</v>
       </c>
       <c r="D221" s="5">
         <v>1.1082840602310906</v>
       </c>
       <c r="E221" s="5">
         <v>0.73363083424500264</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>37.270372041999998</v>
       </c>
       <c r="C222" s="5">
         <v>-9.6028641000003745E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-3.0406850227663429</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>37.320503776000002</v>
       </c>
       <c r="C223" s="5">
         <v>5.0131734000004258E-2</v>
       </c>
       <c r="D223" s="5">
         <v>1.6260940185159001</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>37.325735858000002</v>
       </c>
       <c r="C224" s="5">
         <v>5.2320819999991386E-3</v>
       </c>
       <c r="D224" s="5">
         <v>0.16836165495233146</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>37.183989505</v>
       </c>
       <c r="C225" s="5">
         <v>-0.14174635300000205</v>
       </c>
       <c r="D225" s="5">
         <v>-4.4630736181452519</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>37.164895624000003</v>
       </c>
       <c r="C226" s="5">
         <v>-1.9093880999996315E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-0.61445954018519711</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>36.914218228999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.25067739500000386</v>
       </c>
       <c r="D227" s="5">
         <v>-7.8003876994592547</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>37.109811397999998</v>
       </c>
       <c r="C228" s="5">
         <v>0.19559316899999857</v>
       </c>
       <c r="D228" s="5">
         <v>6.5469106252360687</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>36.834476479999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.27533491799999865</v>
       </c>
       <c r="D229" s="5">
         <v>-8.5488745261144583</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>36.529357216000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.30511926399999822</v>
       </c>
       <c r="D230" s="5">
         <v>-9.4996324928883435</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>36.458767694999999</v>
       </c>
       <c r="C231" s="5">
         <v>-7.0589521000002264E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-2.2943986875356814</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>36.291901017999997</v>
       </c>
       <c r="C232" s="5">
         <v>-0.16686667700000157</v>
       </c>
       <c r="D232" s="5">
         <v>-5.356065248630304</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>36.435882266</v>
       </c>
       <c r="C233" s="5">
         <v>0.14398124800000289</v>
       </c>
       <c r="D233" s="5">
         <v>4.8660400266312909</v>
       </c>
       <c r="E233" s="5">
         <v>-2.4902543461279736</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>35.861853672000002</v>
       </c>
       <c r="C234" s="5">
         <v>-0.57402859399999784</v>
       </c>
       <c r="D234" s="5">
         <v>-17.35029098545925</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>35.750685654000002</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11116801800000076</v>
       </c>
       <c r="D235" s="5">
         <v>-3.657104283830237</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>35.660160199000003</v>
       </c>
       <c r="C236" s="5">
         <v>-9.052545499999809E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-2.9965963731168666</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>35.370051152999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.29010904600000487</v>
       </c>
       <c r="D237" s="5">
         <v>-9.33727328019922</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>34.985911909000002</v>
       </c>
       <c r="C238" s="5">
         <v>-0.38413924399999644</v>
       </c>
       <c r="D238" s="5">
         <v>-12.281716488227602</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>34.745535259</v>
       </c>
       <c r="C239" s="5">
         <v>-0.24037665000000175</v>
       </c>
       <c r="D239" s="5">
         <v>-7.9402698508830749</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>34.410998247000002</v>
       </c>
       <c r="C240" s="5">
         <v>-0.33453701199999841</v>
       </c>
       <c r="D240" s="5">
         <v>-10.96122409822301</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>34.249942527999998</v>
       </c>
       <c r="C241" s="5">
         <v>-0.16105571900000371</v>
       </c>
       <c r="D241" s="5">
         <v>-5.4740812734111133</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>33.919045896999997</v>
       </c>
       <c r="C242" s="5">
         <v>-0.33089663100000166</v>
       </c>
       <c r="D242" s="5">
         <v>-10.996852383890833</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>34.129354753000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.2103088560000046</v>
       </c>
       <c r="D243" s="5">
         <v>7.6994289763991475</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>33.966259041999997</v>
       </c>
       <c r="C244" s="5">
         <v>-0.16309571100000397</v>
       </c>
       <c r="D244" s="5">
         <v>-5.5861565551957648</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>34.012411299999997</v>
       </c>
       <c r="C245" s="5">
         <v>4.6152257999999335E-2</v>
       </c>
       <c r="D245" s="5">
         <v>1.6427619299415941</v>
       </c>
       <c r="E245" s="5">
         <v>-6.6513305436313175</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>33.453320028999997</v>
       </c>
       <c r="C246" s="5">
         <v>-0.55909127099999978</v>
       </c>
       <c r="D246" s="5">
         <v>-18.036284726051811</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>33.077989217000002</v>
       </c>
       <c r="C247" s="5">
         <v>-0.3753308119999943</v>
       </c>
       <c r="D247" s="5">
         <v>-12.662951122314048</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.885139492</v>
       </c>
       <c r="C248" s="5">
         <v>-0.19284972500000208</v>
       </c>
       <c r="D248" s="5">
         <v>-6.7761477398228358</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>32.857818301000002</v>
       </c>
       <c r="C249" s="5">
         <v>-2.7321190999998635E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-0.99242493353134398</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>32.504237521</v>
       </c>
       <c r="C250" s="5">
         <v>-0.35358078000000148</v>
       </c>
       <c r="D250" s="5">
         <v>-12.175616416273449</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>32.850188177</v>
       </c>
       <c r="C251" s="5">
         <v>0.34595065599999941</v>
       </c>
       <c r="D251" s="5">
         <v>13.546707516730461</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>32.410524115999998</v>
       </c>
       <c r="C252" s="5">
         <v>-0.43966406100000199</v>
       </c>
       <c r="D252" s="5">
         <v>-14.929632412724059</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>32.347848069000001</v>
       </c>
       <c r="C253" s="5">
         <v>-6.2676046999996515E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-2.2960580188048696</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>32.310619498999998</v>
       </c>
       <c r="C254" s="5">
         <v>-3.7228570000003458E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-1.3723504655557939</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>32.320761722</v>
       </c>
       <c r="C255" s="5">
         <v>1.0142223000002559E-2</v>
       </c>
       <c r="D255" s="5">
         <v>0.37732800151224488</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>32.348601240000001</v>
       </c>
       <c r="C256" s="5">
         <v>2.7839518000000396E-2</v>
       </c>
       <c r="D256" s="5">
         <v>1.0385319040867147</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>32.386481619000001</v>
       </c>
       <c r="C257" s="5">
         <v>3.788037900000063E-2</v>
       </c>
       <c r="D257" s="5">
         <v>1.4142918830845508</v>
       </c>
       <c r="E257" s="5">
         <v>-4.7804010914098143</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>32.666712384</v>
       </c>
       <c r="C258" s="5">
         <v>0.28023076499999888</v>
       </c>
       <c r="D258" s="5">
         <v>10.891920648884978</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>32.525391526999996</v>
       </c>
       <c r="C259" s="5">
         <v>-0.14132085700000374</v>
       </c>
       <c r="D259" s="5">
         <v>-5.0696128209915869</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>32.317551057000003</v>
       </c>
       <c r="C260" s="5">
         <v>-0.20784046999999362</v>
       </c>
       <c r="D260" s="5">
         <v>-7.4042772716482963</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>32.345981285999997</v>
       </c>
       <c r="C261" s="5">
         <v>2.8430228999994256E-2</v>
       </c>
       <c r="D261" s="5">
         <v>1.0607805339732712</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>32.410128915999998</v>
       </c>
       <c r="C262" s="5">
         <v>6.4147630000000788E-2</v>
       </c>
       <c r="D262" s="5">
         <v>2.405935826642569</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>32.228333263000003</v>
       </c>
       <c r="C263" s="5">
         <v>-0.18179565299999467</v>
       </c>
       <c r="D263" s="5">
         <v>-6.5272438152994772</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>32.072991610000003</v>
       </c>
       <c r="C264" s="5">
         <v>-0.15534165300000069</v>
       </c>
       <c r="D264" s="5">
         <v>-5.6331415784256595</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>32.025473093000002</v>
       </c>
       <c r="C265" s="5">
         <v>-4.7518517000000315E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-1.763472943563793</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>32.129189363999998</v>
       </c>
       <c r="C266" s="5">
         <v>0.10371627099999614</v>
       </c>
       <c r="D266" s="5">
         <v>3.9562416976262504</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>31.935493102999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.19369626099999948</v>
       </c>
       <c r="D267" s="5">
         <v>-6.9992829307959585</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>31.751423546000002</v>
       </c>
       <c r="C268" s="5">
         <v>-0.18406955699999727</v>
       </c>
       <c r="D268" s="5">
         <v>-6.7014488869630684</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>31.774596762000002</v>
       </c>
       <c r="C269" s="5">
         <v>2.3173215999999996E-2</v>
       </c>
       <c r="D269" s="5">
         <v>0.87932290887142717</v>
       </c>
       <c r="E269" s="5">
         <v>-1.889321798515553</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>31.886312626999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.11171586499999719</v>
       </c>
       <c r="D270" s="5">
         <v>4.3016127573743512</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>31.862041040000001</v>
       </c>
       <c r="C271" s="5">
         <v>-2.4271586999997652E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-0.90961524675934324</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>31.839812931000001</v>
       </c>
       <c r="C272" s="5">
         <v>-2.2228109000000273E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-0.83395854443959472</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>31.827598686000002</v>
       </c>
       <c r="C273" s="5">
         <v>-1.2214244999999124E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.45936855085014772</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>31.992545642</v>
       </c>
       <c r="C274" s="5">
         <v>0.16494695599999787</v>
       </c>
       <c r="D274" s="5">
         <v>6.3993800703399106</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>32.092249543000001</v>
       </c>
       <c r="C275" s="5">
         <v>9.9703901000001594E-2</v>
       </c>
       <c r="D275" s="5">
         <v>3.8045399212562891</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>32.423241269999998</v>
       </c>
       <c r="C276" s="5">
         <v>0.33099172699999713</v>
       </c>
       <c r="D276" s="5">
         <v>13.103282627197132</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>32.694536059000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.27129478900000237</v>
       </c>
       <c r="D277" s="5">
         <v>10.515962971674497</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>32.959104449999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.2645683909999974</v>
       </c>
       <c r="D278" s="5">
         <v>10.1546118250194</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>32.471954728999997</v>
       </c>
       <c r="C279" s="5">
         <v>-0.48714972100000153</v>
       </c>
       <c r="D279" s="5">
         <v>-16.363401595789064</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>32.586069729000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.1141150000000053</v>
       </c>
       <c r="D280" s="5">
         <v>4.2995887353883822</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>32.571012914000001</v>
       </c>
       <c r="C281" s="5">
         <v>-1.5056815000001222E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.55306857514821894</v>
+        <v>-0.55306857514820784</v>
       </c>
       <c r="E281" s="5">
         <v>2.5064555750789363</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>32.512122040999998</v>
       </c>
       <c r="C282" s="5">
         <v>-5.8890873000002841E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-2.1482446209058259</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>32.589734997000001</v>
       </c>
       <c r="C283" s="5">
         <v>7.7612956000002953E-2</v>
       </c>
       <c r="D283" s="5">
         <v>2.9025531709099939</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>32.862952088999997</v>
       </c>
       <c r="C284" s="5">
         <v>0.27321709199999589</v>
       </c>
       <c r="D284" s="5">
         <v>10.537321230425878</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>32.797064816000002</v>
       </c>
       <c r="C285" s="5">
         <v>-6.5887272999994195E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-2.3795391379383801</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>32.859895108000003</v>
       </c>
       <c r="C286" s="5">
         <v>6.2830292000001009E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.3232524042703817</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>33.044212430000002</v>
       </c>
       <c r="C287" s="5">
         <v>0.18431732199999828</v>
       </c>
       <c r="D287" s="5">
         <v>6.94261309366766</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>33.050888057000002</v>
       </c>
       <c r="C288" s="5">
         <v>6.6756269999999063E-3</v>
       </c>
       <c r="D288" s="5">
         <v>0.24269482250882657</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>33.167851914000003</v>
       </c>
       <c r="C289" s="5">
         <v>0.11696385700000178</v>
       </c>
       <c r="D289" s="5">
         <v>4.3303226408210271</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>33.206405705999998</v>
       </c>
       <c r="C290" s="5">
         <v>3.8553791999994758E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.4038133695652988</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>33.735104532999998</v>
       </c>
       <c r="C291" s="5">
         <v>0.52869882699999948</v>
       </c>
       <c r="D291" s="5">
         <v>20.871047665689836</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>33.647668146000001</v>
       </c>
       <c r="C292" s="5">
         <v>-8.7436386999996785E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-3.0662660390845753</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>33.575630603999997</v>
       </c>
       <c r="C293" s="5">
         <v>-7.2037542000003896E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-2.5390875701849946</v>
       </c>
       <c r="E293" s="5">
         <v>3.0843919182144353</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>33.234757113000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.34087349099999642</v>
       </c>
       <c r="D294" s="5">
         <v>-11.52512199595963</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>33.105316696000003</v>
       </c>
       <c r="C295" s="5">
         <v>-0.12944041699999786</v>
       </c>
       <c r="D295" s="5">
         <v>-4.5748499273306482</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>33.052307839000001</v>
       </c>
       <c r="C296" s="5">
         <v>-5.3008857000001797E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-1.9046308570270565</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>32.945096382999999</v>
       </c>
       <c r="C297" s="5">
         <v>-0.1072114560000017</v>
       </c>
       <c r="D297" s="5">
         <v>-3.8237318591897274</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>32.719189313999998</v>
       </c>
       <c r="C298" s="5">
         <v>-0.22590706900000157</v>
       </c>
       <c r="D298" s="5">
         <v>-7.9251487957348044</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>32.61342174</v>
       </c>
       <c r="C299" s="5">
         <v>-0.10576757399999792</v>
       </c>
       <c r="D299" s="5">
         <v>-3.8108728424907756</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>32.406161771999997</v>
       </c>
       <c r="C300" s="5">
         <v>-0.20725996800000246</v>
       </c>
       <c r="D300" s="5">
         <v>-7.3650760670270206</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>32.271515301999997</v>
       </c>
       <c r="C301" s="5">
         <v>-0.13464646999999985</v>
       </c>
       <c r="D301" s="5">
         <v>-4.8735808366614952</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>32.156474123999999</v>
       </c>
       <c r="C302" s="5">
         <v>-0.11504117799999847</v>
       </c>
       <c r="D302" s="5">
         <v>-4.194865763157285</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>32.178998601000004</v>
       </c>
       <c r="C303" s="5">
         <v>2.2524477000004595E-2</v>
       </c>
       <c r="D303" s="5">
         <v>0.84380358342170947</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>32.114083931000003</v>
       </c>
       <c r="C304" s="5">
         <v>-6.4914670000000285E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-2.3940802235095093</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>32.083802873000003</v>
       </c>
       <c r="C305" s="5">
         <v>-3.0281057999999916E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-1.1256560573399077</v>
       </c>
       <c r="E305" s="5">
         <v>-4.4431860375014569</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>32.226209097000002</v>
       </c>
       <c r="C306" s="5">
         <v>0.14240622399999836</v>
       </c>
       <c r="D306" s="5">
         <v>5.4582538272355041</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>32.193517202999999</v>
       </c>
       <c r="C307" s="5">
         <v>-3.2691894000002719E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-1.2105713929709827</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>32.127236211000003</v>
       </c>
       <c r="C308" s="5">
         <v>-6.628099199999582E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-2.4428116244633258</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>32.399454003000002</v>
       </c>
       <c r="C309" s="5">
         <v>0.27221779199999929</v>
       </c>
       <c r="D309" s="5">
         <v>10.655218882886563</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>32.187437207999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.21201679500000381</v>
       </c>
       <c r="D310" s="5">
         <v>-7.5760571850583602</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>32.090149044999997</v>
       </c>
       <c r="C311" s="5">
         <v>-9.7288163000001759E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-3.567367937517163</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>32.170382218999997</v>
       </c>
       <c r="C312" s="5">
         <v>8.0233173999999963E-2</v>
       </c>
       <c r="D312" s="5">
         <v>3.0418955455500774</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>32.195341958999997</v>
       </c>
       <c r="C313" s="5">
         <v>2.4959739999999897E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.93501624565630603</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>32.101393907000002</v>
       </c>
       <c r="C314" s="5">
         <v>-9.3948051999994675E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-3.4460196415420863</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>31.822887462000001</v>
       </c>
       <c r="C315" s="5">
         <v>-0.27850644500000143</v>
       </c>
       <c r="D315" s="5">
         <v>-9.9283109823428575</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>31.864427456000001</v>
       </c>
       <c r="C316" s="5">
         <v>4.1539994000000746E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.5777146073999271</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>31.989681277999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.12525382199999768</v>
       </c>
       <c r="D317" s="5">
         <v>4.8203303727868407</v>
       </c>
       <c r="E317" s="5">
         <v>-0.29336171704013037</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>32.511655404999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.52197412700000001</v>
       </c>
       <c r="D318" s="5">
         <v>21.436723373703636</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>32.376576892999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.13507851199999976</v>
       </c>
       <c r="D319" s="5">
         <v>-4.8733594066316392</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>32.205097520999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.1714793720000003</v>
       </c>
       <c r="D320" s="5">
         <v>-6.1737702232846692</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>32.474845471000002</v>
       </c>
       <c r="C321" s="5">
         <v>0.26974795000000285</v>
       </c>
       <c r="D321" s="5">
         <v>10.527334148639621</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>32.562876049000003</v>
       </c>
       <c r="C322" s="5">
         <v>8.8030578000001469E-2</v>
       </c>
       <c r="D322" s="5">
         <v>3.3018155985169662</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>32.667040405999998</v>
       </c>
       <c r="C323" s="5">
         <v>0.10416435699999482</v>
       </c>
       <c r="D323" s="5">
         <v>3.9069036993637063</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>32.645975614999998</v>
       </c>
       <c r="C324" s="5">
         <v>-2.1064791000000582E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-0.77106134146565086</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>32.629232756999997</v>
       </c>
       <c r="C325" s="5">
         <v>-1.6742858000000638E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.61370056649580063</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>32.633917359999998</v>
       </c>
       <c r="C326" s="5">
         <v>4.6846030000011751E-3</v>
       </c>
       <c r="D326" s="5">
         <v>0.17242099259655586</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>32.552861067999999</v>
       </c>
       <c r="C327" s="5">
         <v>-8.105629199999953E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-2.940184115219735</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>32.489522667999999</v>
       </c>
       <c r="C328" s="5">
         <v>-6.333839999999924E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-2.310026163526846</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>32.585665024000001</v>
       </c>
       <c r="C329" s="5">
         <v>9.6142356000001428E-2</v>
       </c>
       <c r="D329" s="5">
         <v>3.6093848138970985</v>
       </c>
       <c r="E329" s="5">
         <v>1.8630499654582966</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>32.481200842</v>
       </c>
       <c r="C330" s="5">
         <v>-0.10446418200000096</v>
       </c>
       <c r="D330" s="5">
         <v>-3.779887984068131</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>32.352103970000002</v>
       </c>
       <c r="C331" s="5">
         <v>-0.12909687199999809</v>
       </c>
       <c r="D331" s="5">
         <v>-4.6665230742276904</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>32.593243569999998</v>
       </c>
       <c r="C332" s="5">
         <v>0.24113959999999679</v>
       </c>
       <c r="D332" s="5">
         <v>9.3202535855689383</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>32.499123838999999</v>
       </c>
       <c r="C333" s="5">
         <v>-9.4119730999999263E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.410738080252218</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>32.371245492</v>
       </c>
       <c r="C334" s="5">
         <v>-0.12787834699999934</v>
       </c>
       <c r="D334" s="5">
         <v>-4.6209310684617089</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>32.171678516999997</v>
       </c>
       <c r="C335" s="5">
         <v>-0.19956697500000331</v>
       </c>
       <c r="D335" s="5">
         <v>-7.1521757040436391</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>32.147908639000001</v>
       </c>
       <c r="C336" s="5">
         <v>-2.376987799999597E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.88301975664974997</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>32.060740011999997</v>
       </c>
       <c r="C337" s="5">
         <v>-8.7168627000004051E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-3.205695705920597</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>31.615539080000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.44520093199999522</v>
       </c>
       <c r="D338" s="5">
         <v>-15.447862913512866</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>31.533180057999999</v>
       </c>
       <c r="C339" s="5">
         <v>-8.2359022000002113E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-3.0816188880590678</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>31.664689240000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.13150918200000206</v>
       </c>
       <c r="D340" s="5">
         <v>5.1210073442091941</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>31.883591549999998</v>
       </c>
       <c r="C341" s="5">
         <v>0.21890230999999716</v>
       </c>
       <c r="D341" s="5">
         <v>8.6185699204235142</v>
       </c>
       <c r="E341" s="5">
         <v>-2.1545470177850023</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>31.848142106000001</v>
       </c>
       <c r="C342" s="5">
         <v>-3.5449443999997499E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-1.3260790068403971</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>31.859787042000001</v>
       </c>
       <c r="C343" s="5">
         <v>1.1644935999999717E-2</v>
       </c>
       <c r="D343" s="5">
         <v>0.43965074088014866</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>31.776662945999998</v>
       </c>
       <c r="C344" s="5">
         <v>-8.3124096000002368E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-3.086332963919558</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>31.544494433000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.23216851299999774</v>
       </c>
       <c r="D345" s="5">
         <v>-8.4236338321446613</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>31.618173258999999</v>
       </c>
       <c r="C346" s="5">
         <v>7.367882599999831E-2</v>
       </c>
       <c r="D346" s="5">
         <v>2.8391417495689408</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>31.592053493000002</v>
       </c>
       <c r="C347" s="5">
         <v>-2.6119765999997213E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-0.98682800720866215</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>31.657119056999999</v>
       </c>
       <c r="C348" s="5">
         <v>6.5065563999997522E-2</v>
       </c>
       <c r="D348" s="5">
         <v>2.4996544493782524</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>31.569201517</v>
       </c>
       <c r="C349" s="5">
         <v>-8.7917539999999406E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-3.2821811030897319</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>31.802955741000002</v>
       </c>
       <c r="C350" s="5">
         <v>0.2337542240000019</v>
       </c>
       <c r="D350" s="5">
         <v>9.2563404104442526</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>31.790462145999999</v>
       </c>
       <c r="C351" s="5">
         <v>-1.2493595000002244E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.47039537748942983</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>32.011721756</v>
       </c>
       <c r="C352" s="5">
         <v>0.22125961000000061</v>
       </c>
       <c r="D352" s="5">
         <v>8.6791676521699621</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>31.878047990999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.13367376500000105</v>
       </c>
       <c r="D353" s="5">
         <v>-4.8974327344289303</v>
       </c>
       <c r="E353" s="5">
         <v>-1.7386871210245403E-2</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>31.920785767999998</v>
       </c>
       <c r="C354" s="5">
         <v>4.2737776999999255E-2</v>
       </c>
       <c r="D354" s="5">
         <v>1.6207136616012363</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>32.183455387999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.26266962000000049</v>
       </c>
       <c r="D355" s="5">
         <v>10.333949280768429</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>32.265856278000001</v>
       </c>
       <c r="C356" s="5">
         <v>8.2400890000002391E-2</v>
       </c>
       <c r="D356" s="5">
         <v>3.1160562069807662</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>32.622166954999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.35631067699999619</v>
       </c>
       <c r="D357" s="5">
         <v>14.086782585772472</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>32.676396187999998</v>
       </c>
       <c r="C358" s="5">
         <v>5.4229233000000931E-2</v>
       </c>
       <c r="D358" s="5">
         <v>2.0131514556145591</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>32.810869506000003</v>
       </c>
       <c r="C359" s="5">
         <v>0.13447331800000484</v>
       </c>
       <c r="D359" s="5">
         <v>5.0516887346527373</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>32.250133443000003</v>
       </c>
       <c r="C360" s="5">
         <v>-0.56073606300000023</v>
       </c>
       <c r="D360" s="5">
         <v>-18.686001619161054</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>32.558913654999998</v>
       </c>
       <c r="C361" s="5">
         <v>0.30878021199999495</v>
       </c>
       <c r="D361" s="5">
         <v>12.114214955282353</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>32.577891571999999</v>
       </c>
       <c r="C362" s="5">
         <v>1.8977917000000843E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.70170186848466098</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>32.737718903000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.15982733100000246</v>
       </c>
       <c r="D363" s="5">
         <v>6.0486885954144531</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>32.838281920999997</v>
       </c>
       <c r="C364" s="5">
         <v>0.10056301799999545</v>
       </c>
       <c r="D364" s="5">
         <v>3.7490526102474719</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>32.885489710000002</v>
       </c>
       <c r="C365" s="5">
         <v>4.7207789000005107E-2</v>
       </c>
       <c r="D365" s="5">
         <v>1.738806260641379</v>
       </c>
       <c r="E365" s="5">
         <v>3.1602992732943758</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>32.794887213999999</v>
       </c>
       <c r="C366" s="5">
         <v>-9.0602496000002475E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-3.2564682293238278</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>32.914832285000003</v>
       </c>
       <c r="C367" s="5">
         <v>0.11994507100000362</v>
       </c>
       <c r="D367" s="5">
         <v>4.4782906334032369</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>32.169889409</v>
       </c>
       <c r="C368" s="5">
         <v>-0.7449428760000032</v>
       </c>
       <c r="D368" s="5">
         <v>-24.020740453236467</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>28.460039038000001</v>
       </c>
       <c r="C369" s="5">
         <v>-3.7098503709999981</v>
       </c>
       <c r="D369" s="5">
         <v>-77.015710539386049</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>28.427347517000001</v>
       </c>
       <c r="C370" s="5">
         <v>-3.2691521000000279E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-1.3697425894340753</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>28.203456032999998</v>
       </c>
       <c r="C371" s="5">
         <v>-0.22389148400000281</v>
       </c>
       <c r="D371" s="5">
         <v>-9.0522639297649921</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>27.621680937000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.58177509599999766</v>
       </c>
       <c r="D372" s="5">
         <v>-22.129440474544548</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>27.171994722000001</v>
       </c>
       <c r="C373" s="5">
         <v>-0.44968621499999983</v>
       </c>
       <c r="D373" s="5">
         <v>-17.878474824961334</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>28.211615591000001</v>
       </c>
       <c r="C374" s="5">
         <v>1.0396208690000002</v>
       </c>
       <c r="D374" s="5">
         <v>56.919614282440214</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>28.046627700999998</v>
       </c>
       <c r="C375" s="5">
         <v>-0.16498789000000258</v>
       </c>
       <c r="D375" s="5">
         <v>-6.7964821822339427</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>27.888556597000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.15807110399999758</v>
       </c>
       <c r="D376" s="5">
         <v>-6.5574558478159624</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>27.909886659000001</v>
       </c>
       <c r="C377" s="5">
         <v>2.1330062000000538E-2</v>
       </c>
       <c r="D377" s="5">
         <v>0.92166911278510621</v>
       </c>
       <c r="E377" s="5">
         <v>-15.130086536272536</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>28.053339588</v>
       </c>
       <c r="C378" s="5">
         <v>0.14345292899999862</v>
       </c>
       <c r="D378" s="5">
         <v>6.3452148408317477</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>28.097355368999999</v>
       </c>
       <c r="C379" s="5">
         <v>4.401578099999881E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.8991368668135777</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>27.968968506</v>
       </c>
       <c r="C380" s="5">
         <v>-0.12838686299999935</v>
       </c>
       <c r="D380" s="5">
         <v>-5.347504937496117</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>28.805105609000002</v>
       </c>
       <c r="C381" s="5">
         <v>0.83613710300000221</v>
       </c>
       <c r="D381" s="5">
         <v>42.402057105014258</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>29.064688094000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.25958248499999925</v>
       </c>
       <c r="D382" s="5">
         <v>11.366440401340228</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>29.625150275999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.56046218199999842</v>
       </c>
       <c r="D383" s="5">
         <v>25.758903965472179</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>30.302916707000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.677766431000002</v>
       </c>
       <c r="D384" s="5">
         <v>31.185683050294454</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>30.549297839000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.24638113199999978</v>
       </c>
       <c r="D385" s="5">
         <v>10.205078079427388</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>30.784666976</v>
       </c>
       <c r="C386" s="5">
         <v>0.23536913699999928</v>
       </c>
       <c r="D386" s="5">
         <v>9.6474979941688197</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>31.320019343999999</v>
       </c>
       <c r="C387" s="5">
         <v>0.53535236799999808</v>
       </c>
       <c r="D387" s="5">
         <v>22.984602440564107</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>31.466618325999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.14659898200000043</v>
       </c>
       <c r="D388" s="5">
         <v>5.7636935958026658</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>31.497167609000002</v>
       </c>
       <c r="C389" s="5">
         <v>3.0549283000002703E-2</v>
       </c>
       <c r="D389" s="5">
         <v>1.1712577891357379</v>
       </c>
       <c r="E389" s="5">
         <v>12.85308318815126</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>31.735975103000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.23880749399999956</v>
       </c>
       <c r="D390" s="5">
         <v>9.4874001067589031</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>31.934124829999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.198149726999997</v>
       </c>
       <c r="D391" s="5">
         <v>7.755156544952424</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>32.295258580000002</v>
       </c>
       <c r="C392" s="5">
         <v>0.36113375000000403</v>
       </c>
       <c r="D392" s="5">
         <v>14.447147008600037</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>32.248171335999999</v>
       </c>
       <c r="C393" s="5">
         <v>-4.7087244000003636E-2</v>
       </c>
       <c r="D393" s="5">
         <v>-1.7356656002127879</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>32.496777739999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.24860640400000023</v>
       </c>
       <c r="D394" s="5">
         <v>9.6534979057980141</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>32.426688202000001</v>
       </c>
       <c r="C395" s="5">
         <v>-7.0089537999997731E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-2.5576954577833377</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>32.791448811999999</v>
       </c>
       <c r="C396" s="5">
         <v>0.3647606099999976</v>
       </c>
       <c r="D396" s="5">
         <v>14.365785371314587</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>32.832870796000002</v>
       </c>
       <c r="C397" s="5">
         <v>4.1421984000002965E-2</v>
       </c>
       <c r="D397" s="5">
         <v>1.5264094589784172</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>32.868181747000001</v>
       </c>
       <c r="C398" s="5">
         <v>3.5310950999999591E-2</v>
       </c>
       <c r="D398" s="5">
         <v>1.2982320129177438</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>32.994017354</v>
       </c>
       <c r="C399" s="5">
         <v>0.12583560699999907</v>
       </c>
       <c r="D399" s="5">
         <v>4.6921755341980953</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>33.373525424</v>
       </c>
       <c r="C400" s="5">
         <v>0.37950806999999998</v>
       </c>
       <c r="D400" s="5">
         <v>14.710361711234853</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>33.373821890000002</v>
       </c>
       <c r="C401" s="5">
         <v>2.9646600000177159E-4</v>
       </c>
       <c r="D401" s="5">
         <v>1.0660443500420946E-2</v>
       </c>
       <c r="E401" s="5">
         <v>5.9581683797617524</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>33.524192489999997</v>
       </c>
       <c r="C402" s="5">
         <v>0.15037059999999514</v>
       </c>
       <c r="D402" s="5">
         <v>5.5427926121957238</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>33.539870532999998</v>
       </c>
       <c r="C403" s="5">
         <v>1.5678043000001196E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.5626419979242403</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>33.310099725000001</v>
       </c>
       <c r="C404" s="5">
         <v>-0.22977080799999783</v>
       </c>
       <c r="D404" s="5">
         <v>-7.9180277712322944</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>33.165142494000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.14495723099999935</v>
       </c>
       <c r="D405" s="5">
         <v>-5.0989065901550497</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>33.004194830000003</v>
       </c>
       <c r="C406" s="5">
         <v>-0.16094766399999827</v>
       </c>
       <c r="D406" s="5">
         <v>-5.670551557198511</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>32.642192637000001</v>
       </c>
       <c r="C407" s="5">
         <v>-0.36200219300000214</v>
       </c>
       <c r="D407" s="5">
         <v>-12.396355301332418</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>32.315659773</v>
       </c>
       <c r="C408" s="5">
         <v>-0.3265328640000007</v>
       </c>
       <c r="D408" s="5">
         <v>-11.365164231209423</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>32.041053964</v>
       </c>
       <c r="C409" s="5">
         <v>-0.27460580900000053</v>
       </c>
       <c r="D409" s="5">
         <v>-9.7337926634874616</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>31.94343692</v>
       </c>
       <c r="C410" s="5">
         <v>-9.7617043999999709E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-3.5953060262157388</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>31.686909634999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.25652728500000066</v>
       </c>
       <c r="D411" s="5">
         <v>-9.2223527312288223</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>31.183484923999998</v>
       </c>
       <c r="C412" s="5">
         <v>-0.50342471100000097</v>
       </c>
       <c r="D412" s="5">
         <v>-17.484192109621411</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>31.062653847</v>
       </c>
       <c r="C413" s="5">
         <v>-0.12083107699999829</v>
       </c>
       <c r="D413" s="5">
         <v>-4.5519841886512591</v>
       </c>
       <c r="E413" s="5">
         <v>-6.9250925189737185</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>30.820265386999999</v>
       </c>
       <c r="C414" s="5">
         <v>-0.2423884600000008</v>
       </c>
       <c r="D414" s="5">
         <v>-8.9722509457752952</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>30.497055411000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.32320997599999757</v>
       </c>
       <c r="D415" s="5">
         <v>-11.883260734512756</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>30.424932546000001</v>
       </c>
       <c r="C416" s="5">
         <v>-7.2122865000000758E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-2.8012717892901606</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>30.339657493000001</v>
       </c>
       <c r="C417" s="5">
         <v>-8.5275053000000156E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-3.3119958043489772</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>29.990088714999999</v>
       </c>
       <c r="C418" s="5">
         <v>-0.34956877800000186</v>
       </c>
       <c r="D418" s="5">
         <v>-12.982836733680092</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>30.059213761999999</v>
       </c>
       <c r="C419" s="5">
         <v>6.9125046999999995E-2</v>
       </c>
       <c r="D419" s="5">
         <v>2.8012503006793477</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>29.666324512999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.39288924899999955</v>
       </c>
       <c r="D420" s="5">
         <v>-14.604789302680576</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>29.561061669000001</v>
       </c>
       <c r="C421" s="5">
         <v>-0.10526284399999852</v>
       </c>
       <c r="D421" s="5">
         <v>-4.1757535671046231</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>29.627289006000002</v>
       </c>
       <c r="C422" s="5">
         <v>6.622733700000083E-2</v>
       </c>
       <c r="D422" s="5">
         <v>2.7218039851205411</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>29.377243973999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.25004503200000272</v>
       </c>
       <c r="D423" s="5">
         <v>-9.670494402833075</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>29.302369388999999</v>
       </c>
       <c r="C424" s="5">
         <v>-7.4874584999999882E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-3.0159613034248189</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>29.444512267</v>
       </c>
       <c r="C425" s="5">
         <v>0.14214287800000136</v>
       </c>
       <c r="D425" s="5">
         <v>5.9789256135869717</v>
       </c>
       <c r="E425" s="5">
         <v>-5.2092831088103475</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>29.019535114</v>
       </c>
       <c r="C426" s="5">
         <v>-0.42497715300000038</v>
       </c>
       <c r="D426" s="5">
         <v>-16.00894582825584</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>28.974238788000001</v>
       </c>
       <c r="C427" s="5">
         <v>-4.5296325999998999E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.8570722478365664</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>28.736613912999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.23762487500000162</v>
       </c>
       <c r="D428" s="5">
         <v>-9.4094914921794341</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>28.621558561000001</v>
       </c>
       <c r="C429" s="5">
         <v>-0.11505535199999883</v>
       </c>
       <c r="D429" s="5">
         <v>-4.7001465441732337</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>28.685080957</v>
       </c>
       <c r="C430" s="5">
         <v>6.3522395999999759E-2</v>
       </c>
       <c r="D430" s="5">
         <v>2.696019068410993</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>28.659762440000002</v>
       </c>
       <c r="C431" s="5">
         <v>-2.5318516999998764E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-1.0540379128263999</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>28.693469955000001</v>
       </c>
       <c r="C432" s="5">
         <v>3.3707514999999688E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>1.4205176701346467</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4205176701346245</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>28.667851486</v>
       </c>
       <c r="C433" s="5">
         <v>-2.5618469000001198E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-1.0661537059148962</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>28.413641093999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.25421039200000095</v>
       </c>
       <c r="D434" s="5">
         <v>-10.136995801846316</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>28.487345383000001</v>
       </c>
       <c r="C435" s="5">
         <v>7.3704289000001921E-2</v>
       </c>
       <c r="D435" s="5">
         <v>3.1575663254307607</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>28.435384461999998</v>
       </c>
       <c r="C436" s="5">
         <v>-5.1960921000002713E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-2.1669750417278366</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>28.474294345000001</v>
       </c>
       <c r="C437" s="5">
         <v>3.890988300000231E-2</v>
       </c>
       <c r="D437" s="5">
         <v>1.6544481679940271</v>
       </c>
       <c r="E437" s="5">
         <v>-3.2950721452002951</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>28.360104828000001</v>
       </c>
       <c r="C438" s="5">
         <v>-0.1141895169999998</v>
       </c>
       <c r="D438" s="5">
         <v>-4.7075835153335577</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>28.220281698000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.13982312999999991</v>
       </c>
       <c r="D439" s="5">
         <v>-5.7585078638536125</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>28.190785152</v>
       </c>
       <c r="C440" s="5">
         <v>-2.9496546000000734E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-1.2470846805963109</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>27.982981696</v>
       </c>
       <c r="C441" s="5">
         <v>-0.20780345600000061</v>
       </c>
       <c r="D441" s="5">
         <v>-8.4956374558431413</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>27.858008477999999</v>
+        <v>27.784176467999998</v>
       </c>
       <c r="C442" s="5">
-        <v>-0.12497321800000094</v>
+        <v>-0.19880522800000122</v>
       </c>
       <c r="D442" s="5">
-        <v>-5.2295519455302646</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.200041798595425</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>27.787606525000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>3.4300570000027619E-3</v>
+      </c>
+      <c r="D443" s="5">
+        <v>0.14824496758141237</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE91BA95-35D5-41EA-A71F-7179C0828704}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E50357C0-99C5-4CDC-895B-207DA72BDC10}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB808767-BEB1-46DB-A162-669D06F03653}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houinfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>