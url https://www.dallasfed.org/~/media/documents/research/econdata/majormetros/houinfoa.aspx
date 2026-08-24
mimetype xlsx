--- v8 (2026-08-01)
+++ v9 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7A68E598-D213-44D0-98A6-CFAD48AEDE78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A586C4C8-FE15-4294-8AA3-B09BA2611A46}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BF3CC7B9-DC47-4790-8291-A70771CA7449}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{70FEF70C-0FCD-4B92-9566-8D5E04373D90}"/>
   </bookViews>
   <sheets>
     <sheet name="houinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{501C4114-A739-446D-9ADC-2CC4B0D04AC2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE5B0319-9B89-49A7-BF2A-8922C48B8267}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>35.794689236000004</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>36.265089123000003</v>
       </c>
       <c r="C7" s="5">
         <v>0.47039988699999924</v>
       </c>
       <c r="D7" s="5">
         <v>16.961204910223103</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>36.051228958999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.21386016400000329</v>
       </c>
       <c r="D8" s="5">
         <v>-6.8514926949587167</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>35.967218819000003</v>
       </c>
       <c r="C9" s="5">
         <v>-8.4010139999996625E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-2.7607957111173032</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>36.418493241</v>
       </c>
       <c r="C10" s="5">
         <v>0.45127442199999734</v>
       </c>
       <c r="D10" s="5">
         <v>16.139886568601792</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>36.490931351</v>
       </c>
       <c r="C11" s="5">
         <v>7.2438110000000222E-2</v>
       </c>
       <c r="D11" s="5">
         <v>2.4131424484892028</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>36.530890622999998</v>
       </c>
       <c r="C12" s="5">
         <v>3.995927199999727E-2</v>
       </c>
       <c r="D12" s="5">
         <v>1.3219991744287674</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>36.505523404000002</v>
       </c>
       <c r="C13" s="5">
         <v>-2.5367218999996055E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-0.83011038645279811</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>36.380457331000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.12506607299999928</v>
       </c>
       <c r="D14" s="5">
         <v>-4.034551987575508</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>36.050512167000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.32994516400000151</v>
       </c>
       <c r="D15" s="5">
         <v>-10.356373210089398</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>36.185561698999997</v>
       </c>
       <c r="C16" s="5">
         <v>0.13504953199999647</v>
       </c>
       <c r="D16" s="5">
         <v>4.5891304668871147</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>36.071132968999997</v>
       </c>
       <c r="C17" s="5">
         <v>-0.1144287300000002</v>
       </c>
       <c r="D17" s="5">
         <v>-3.7294219383303018</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>35.168937301</v>
       </c>
       <c r="C18" s="5">
         <v>-0.9021956679999974</v>
       </c>
       <c r="D18" s="5">
         <v>-26.21067384721276</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>34.929181561</v>
       </c>
       <c r="C19" s="5">
         <v>-0.23975573999999966</v>
       </c>
       <c r="D19" s="5">
         <v>-7.8808397625807274</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>34.954503678000002</v>
       </c>
       <c r="C20" s="5">
         <v>2.5322117000001754E-2</v>
       </c>
       <c r="D20" s="5">
         <v>0.87342420465901238</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>34.756380475</v>
       </c>
       <c r="C21" s="5">
         <v>-0.19812320300000152</v>
       </c>
       <c r="D21" s="5">
         <v>-6.5935570102748979</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>34.616419059999998</v>
       </c>
       <c r="C22" s="5">
         <v>-0.13996141500000192</v>
       </c>
       <c r="D22" s="5">
         <v>-4.7267098281705504</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>34.522352668000003</v>
       </c>
       <c r="C23" s="5">
         <v>-9.4066391999994892E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-3.2125737096143969</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>35.156028014</v>
       </c>
       <c r="C24" s="5">
         <v>0.63367534599999686</v>
       </c>
       <c r="D24" s="5">
         <v>24.392158616318071</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>35.044849698999997</v>
       </c>
       <c r="C25" s="5">
         <v>-0.11117831500000364</v>
       </c>
       <c r="D25" s="5">
         <v>-3.7295951540545991</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>34.788555092999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.25629460599999732</v>
       </c>
       <c r="D26" s="5">
         <v>-8.4314634819009804</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>34.929888140999999</v>
       </c>
       <c r="C27" s="5">
         <v>0.14133304799999991</v>
       </c>
       <c r="D27" s="5">
         <v>4.9855782399774728</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>34.762062583999999</v>
       </c>
       <c r="C28" s="5">
         <v>-0.16782555700000046</v>
       </c>
       <c r="D28" s="5">
         <v>-5.6156244042847137</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>34.876343781000003</v>
       </c>
       <c r="C29" s="5">
         <v>0.11428119700000394</v>
       </c>
       <c r="D29" s="5">
         <v>4.0171507996654698</v>
       </c>
       <c r="E29" s="5">
         <v>-3.3123140019660879</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>34.836144105000002</v>
       </c>
       <c r="C30" s="5">
         <v>-4.0199676000000295E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-1.3744264284505481</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>34.687977187000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.14816691800000115</v>
       </c>
       <c r="D31" s="5">
         <v>-4.9861846323723817</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>34.561163733000001</v>
       </c>
       <c r="C32" s="5">
         <v>-0.12681345400000055</v>
       </c>
       <c r="D32" s="5">
         <v>-4.2998560611295584</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>35.142891761999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.58172802899999709</v>
       </c>
       <c r="D33" s="5">
         <v>22.177054039956069</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>35.545320828999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.40242906699999992</v>
       </c>
       <c r="D34" s="5">
         <v>14.640830318725563</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>35.161272134999997</v>
       </c>
       <c r="C35" s="5">
         <v>-0.38404869400000052</v>
       </c>
       <c r="D35" s="5">
         <v>-12.221997901489612</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>34.802635025999997</v>
       </c>
       <c r="C36" s="5">
         <v>-0.35863710900000001</v>
       </c>
       <c r="D36" s="5">
         <v>-11.575915565308858</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>34.500243466000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.30239155999999667</v>
       </c>
       <c r="D37" s="5">
         <v>-9.942394981646995</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>34.414471601000002</v>
       </c>
       <c r="C38" s="5">
         <v>-8.5771864999998115E-2</v>
       </c>
       <c r="D38" s="5">
         <v>-2.9428909926801583</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>34.285079828000001</v>
       </c>
       <c r="C39" s="5">
         <v>-0.12939177300000182</v>
       </c>
       <c r="D39" s="5">
         <v>-4.419629327873964</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>34.218850260000004</v>
       </c>
       <c r="C40" s="5">
         <v>-6.622956799999713E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-2.293607203254866</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>34.049325068999998</v>
       </c>
       <c r="C41" s="5">
         <v>-0.16952519100000529</v>
       </c>
       <c r="D41" s="5">
         <v>-5.7856334970002754</v>
       </c>
       <c r="E41" s="5">
         <v>-2.3712884503981457</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>33.904237328000001</v>
       </c>
       <c r="C42" s="5">
         <v>-0.14508774099999755</v>
       </c>
       <c r="D42" s="5">
         <v>-4.9951753251547544</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>33.730608947</v>
       </c>
       <c r="C43" s="5">
         <v>-0.17362838100000033</v>
       </c>
       <c r="D43" s="5">
         <v>-5.9751980717882347</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>33.778375140999998</v>
       </c>
       <c r="C44" s="5">
         <v>4.7766193999997597E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.7126279825327995</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>33.835697260000003</v>
       </c>
       <c r="C45" s="5">
         <v>5.73221190000055E-2</v>
       </c>
       <c r="D45" s="5">
         <v>2.0555224977981013</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>33.747851599999997</v>
       </c>
       <c r="C46" s="5">
         <v>-8.7845660000006376E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-3.0713860971427809</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>33.813261619999999</v>
       </c>
       <c r="C47" s="5">
         <v>6.5410020000001623E-2</v>
       </c>
       <c r="D47" s="5">
         <v>2.3507921751663607</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>33.851179006999999</v>
       </c>
       <c r="C48" s="5">
         <v>3.7917387000000247E-2</v>
       </c>
       <c r="D48" s="5">
         <v>1.3539819454324364</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>33.752963067000003</v>
       </c>
       <c r="C49" s="5">
         <v>-9.8215939999995783E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-3.4266586759198248</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>34.044438911999997</v>
       </c>
       <c r="C50" s="5">
         <v>0.29147584499999368</v>
       </c>
       <c r="D50" s="5">
         <v>10.869303957748965</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>33.658633942999998</v>
       </c>
       <c r="C51" s="5">
         <v>-0.38580496899999872</v>
       </c>
       <c r="D51" s="5">
         <v>-12.782494917228993</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>33.459977641000002</v>
       </c>
       <c r="C52" s="5">
         <v>-0.19865630199999629</v>
       </c>
       <c r="D52" s="5">
         <v>-6.8570633481888299</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>33.015260857000001</v>
       </c>
       <c r="C53" s="5">
         <v>-0.44471678400000059</v>
       </c>
       <c r="D53" s="5">
         <v>-14.833453038648459</v>
       </c>
       <c r="E53" s="5">
         <v>-3.036959498916636</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>33.786592714999998</v>
       </c>
       <c r="C54" s="5">
         <v>0.77133185799999637</v>
       </c>
       <c r="D54" s="5">
         <v>31.933766976233734</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>33.797247343000002</v>
       </c>
       <c r="C55" s="5">
         <v>1.0654628000004607E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.37907795772202935</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>33.494980011000003</v>
       </c>
       <c r="C56" s="5">
         <v>-0.30226733199999956</v>
       </c>
       <c r="D56" s="5">
         <v>-10.219769853098581</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>33.444907333000003</v>
       </c>
       <c r="C57" s="5">
         <v>-5.0072677999999371E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-1.7792404396368644</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>33.445438754999998</v>
       </c>
       <c r="C58" s="5">
         <v>5.3142199999456352E-4</v>
       </c>
       <c r="D58" s="5">
         <v>1.9069035745866714E-2</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>33.450043618999999</v>
       </c>
       <c r="C59" s="5">
         <v>4.60486400000093E-3</v>
       </c>
       <c r="D59" s="5">
         <v>0.16534461495401054</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>34.985784545000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.5357409260000026</v>
       </c>
       <c r="D60" s="5">
         <v>71.371716263142133</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>34.982557409000002</v>
       </c>
       <c r="C61" s="5">
         <v>-3.2271359999995752E-3</v>
       </c>
       <c r="D61" s="5">
         <v>-0.11063348147742902</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>35.059484005999998</v>
       </c>
       <c r="C62" s="5">
         <v>7.6926596999996377E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.6709484222391389</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>35.360421946000002</v>
       </c>
       <c r="C63" s="5">
         <v>0.30093794000000429</v>
       </c>
       <c r="D63" s="5">
         <v>10.800832692808381</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>35.404283538000001</v>
       </c>
       <c r="C64" s="5">
         <v>4.386159199999895E-2</v>
       </c>
       <c r="D64" s="5">
         <v>1.4986948600068661</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>35.116686141999999</v>
       </c>
       <c r="C65" s="5">
         <v>-0.28759739600000245</v>
       </c>
       <c r="D65" s="5">
         <v>-9.3239504975316638</v>
       </c>
       <c r="E65" s="5">
         <v>6.3650119079839085</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>35.004912373000003</v>
       </c>
       <c r="C66" s="5">
         <v>-0.11177376899999558</v>
       </c>
       <c r="D66" s="5">
         <v>-3.7533493816405139</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>35.29213652</v>
       </c>
       <c r="C67" s="5">
         <v>0.28722414699999632</v>
       </c>
       <c r="D67" s="5">
         <v>10.303036565670155</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>35.413817215999998</v>
       </c>
       <c r="C68" s="5">
         <v>0.12168069599999853</v>
       </c>
       <c r="D68" s="5">
         <v>4.2167415666110708</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>34.884824106000003</v>
       </c>
       <c r="C69" s="5">
         <v>-0.52899310999999472</v>
       </c>
       <c r="D69" s="5">
         <v>-16.523245878177317</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>34.125261047000002</v>
       </c>
       <c r="C70" s="5">
         <v>-0.75956305900000132</v>
       </c>
       <c r="D70" s="5">
         <v>-23.215539593659429</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>34.155644266000003</v>
       </c>
       <c r="C71" s="5">
         <v>3.038321900000085E-2</v>
       </c>
       <c r="D71" s="5">
         <v>1.0736601745584107</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>34.588810211000002</v>
       </c>
       <c r="C72" s="5">
         <v>0.43316594499999894</v>
       </c>
       <c r="D72" s="5">
         <v>16.326242533793089</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>34.882140083000003</v>
       </c>
       <c r="C73" s="5">
         <v>0.29332987200000105</v>
       </c>
       <c r="D73" s="5">
         <v>10.664921834463282</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>35.156712081999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.27457199899999551</v>
       </c>
       <c r="D74" s="5">
         <v>9.8655579691470319</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>35.700641374</v>
       </c>
       <c r="C75" s="5">
         <v>0.5439292920000014</v>
       </c>
       <c r="D75" s="5">
         <v>20.230095868152542</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>35.854034761999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.1533933879999978</v>
       </c>
       <c r="D76" s="5">
         <v>5.2795939911219669</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>36.077125791999997</v>
       </c>
       <c r="C77" s="5">
         <v>0.22309102999999908</v>
       </c>
       <c r="D77" s="5">
         <v>7.7275407484307612</v>
       </c>
       <c r="E77" s="5">
         <v>2.7349951134805428</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>36.052833659999997</v>
       </c>
       <c r="C78" s="5">
         <v>-2.4292131999999356E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.8050210367589794</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>36.123725653999998</v>
       </c>
       <c r="C79" s="5">
         <v>7.0891994000000125E-2</v>
       </c>
       <c r="D79" s="5">
         <v>2.3852902691112732</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>35.607236127999997</v>
       </c>
       <c r="C80" s="5">
         <v>-0.51648952600000086</v>
       </c>
       <c r="D80" s="5">
         <v>-15.870414122744902</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>36.122308898</v>
       </c>
       <c r="C81" s="5">
         <v>0.51507277000000329</v>
       </c>
       <c r="D81" s="5">
         <v>18.808318925078616</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>36.19690173</v>
       </c>
       <c r="C82" s="5">
         <v>7.4592832000000442E-2</v>
       </c>
       <c r="D82" s="5">
         <v>2.5063474875697045</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>36.127194695</v>
       </c>
       <c r="C83" s="5">
         <v>-6.9707035000000417E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-2.2866078882855523</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>36.472634913</v>
       </c>
       <c r="C84" s="5">
         <v>0.34544021800000024</v>
       </c>
       <c r="D84" s="5">
         <v>12.097208645793266</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>36.654318164999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.18168325199999913</v>
       </c>
       <c r="D85" s="5">
         <v>6.1441516101753635</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>36.544505614999998</v>
       </c>
       <c r="C86" s="5">
         <v>-0.1098125500000009</v>
       </c>
       <c r="D86" s="5">
         <v>-3.5364259906353723</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>36.637289746</v>
       </c>
       <c r="C87" s="5">
         <v>9.2784131000001935E-2</v>
       </c>
       <c r="D87" s="5">
         <v>3.0896292116342705</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>37.033898043000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.39660829700000022</v>
       </c>
       <c r="D88" s="5">
         <v>13.792345590731259</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>37.669093107000002</v>
       </c>
       <c r="C89" s="5">
         <v>0.63519506400000125</v>
       </c>
       <c r="D89" s="5">
         <v>22.639072076359533</v>
       </c>
       <c r="E89" s="5">
         <v>4.4126777841959397</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>38.228581001999999</v>
       </c>
       <c r="C90" s="5">
         <v>0.55948789499999663</v>
       </c>
       <c r="D90" s="5">
         <v>19.35377484096572</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>38.389071645999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.16049064399999935</v>
       </c>
       <c r="D91" s="5">
         <v>5.1557883294875984</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>38.39733391</v>
       </c>
       <c r="C92" s="5">
         <v>8.2622640000025172E-3</v>
       </c>
       <c r="D92" s="5">
         <v>0.2585751930532787</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>39.557561116999999</v>
       </c>
       <c r="C93" s="5">
         <v>1.1602272069999984</v>
       </c>
       <c r="D93" s="5">
         <v>42.93587576018674</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>40.166235428</v>
       </c>
       <c r="C94" s="5">
         <v>0.60867431100000147</v>
       </c>
       <c r="D94" s="5">
         <v>20.110081263359447</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>40.666880484000004</v>
       </c>
       <c r="C95" s="5">
         <v>0.50064505600000331</v>
       </c>
       <c r="D95" s="5">
         <v>16.026384354150803</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>40.825260233000002</v>
       </c>
       <c r="C96" s="5">
         <v>0.15837974899999807</v>
       </c>
       <c r="D96" s="5">
         <v>4.7748935699929662</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>40.910710905999998</v>
       </c>
       <c r="C97" s="5">
         <v>8.5450672999996868E-2</v>
       </c>
       <c r="D97" s="5">
         <v>2.5408173113685928</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>41.131107669999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.22039676400000019</v>
       </c>
       <c r="D98" s="5">
         <v>6.6597467364703178</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>40.875770735000003</v>
       </c>
       <c r="C99" s="5">
         <v>-0.25533693499999544</v>
       </c>
       <c r="D99" s="5">
         <v>-7.2002958892429803</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>41.213479327999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.33770859299999501</v>
       </c>
       <c r="D100" s="5">
         <v>10.37733553745721</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>41.585149428000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.37167010000000289</v>
       </c>
       <c r="D101" s="5">
         <v>11.37503026174369</v>
       </c>
       <c r="E101" s="5">
         <v>10.39594000810251</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>41.313499286999999</v>
       </c>
       <c r="C102" s="5">
         <v>-0.27165014100000207</v>
       </c>
       <c r="D102" s="5">
         <v>-7.5632679969193877</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>41.461613372000002</v>
       </c>
       <c r="C103" s="5">
         <v>0.14811408500000312</v>
       </c>
       <c r="D103" s="5">
         <v>4.388003367569393</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>41.879280082999998</v>
       </c>
       <c r="C104" s="5">
         <v>0.41766671099999542</v>
       </c>
       <c r="D104" s="5">
         <v>12.781046109450189</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>41.558877586000001</v>
       </c>
       <c r="C105" s="5">
         <v>-0.32040249699999634</v>
       </c>
       <c r="D105" s="5">
         <v>-8.8041181249094986</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>42.236878728000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.67800114199999939</v>
       </c>
       <c r="D106" s="5">
         <v>21.432820903694672</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>42.491483023000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.25460429500000004</v>
       </c>
       <c r="D107" s="5">
         <v>7.4783194445491086</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>42.679382238999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.18789921599999815</v>
       </c>
       <c r="D108" s="5">
         <v>5.4374339917143022</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>42.872039285</v>
       </c>
       <c r="C109" s="5">
         <v>0.19265704600000078</v>
       </c>
       <c r="D109" s="5">
         <v>5.5533954972708743</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>43.200286798</v>
       </c>
       <c r="C110" s="5">
         <v>0.32824751300000088</v>
       </c>
       <c r="D110" s="5">
         <v>9.5846831582509395</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>43.391400283000003</v>
       </c>
       <c r="C111" s="5">
         <v>0.19111348500000247</v>
       </c>
       <c r="D111" s="5">
         <v>5.4397640376944167</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>43.735965255000004</v>
       </c>
       <c r="C112" s="5">
         <v>0.34456497200000058</v>
       </c>
       <c r="D112" s="5">
         <v>9.956423385193137</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>43.581194250999999</v>
       </c>
       <c r="C113" s="5">
         <v>-0.1547710040000041</v>
       </c>
       <c r="D113" s="5">
         <v>-4.1648264677301983</v>
       </c>
       <c r="E113" s="5">
         <v>4.7998981618568637</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>43.676520433999997</v>
       </c>
       <c r="C114" s="5">
         <v>9.53261829999974E-2</v>
       </c>
       <c r="D114" s="5">
         <v>2.6565968589497446</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>43.900516490000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.22399605600000427</v>
       </c>
       <c r="D115" s="5">
         <v>6.3308217008971157</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>44.052438707</v>
       </c>
       <c r="C116" s="5">
         <v>0.15192221699999919</v>
       </c>
       <c r="D116" s="5">
         <v>4.2326814016369951</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>44.153989774000003</v>
       </c>
       <c r="C117" s="5">
         <v>0.1015510670000026</v>
       </c>
       <c r="D117" s="5">
         <v>2.801621650771513</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>44.425744391000002</v>
       </c>
       <c r="C118" s="5">
         <v>0.27175461699999914</v>
       </c>
       <c r="D118" s="5">
         <v>7.6408526828001477</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>44.522161005999997</v>
       </c>
       <c r="C119" s="5">
         <v>9.6416614999995431E-2</v>
       </c>
       <c r="D119" s="5">
         <v>2.6356573411642215</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>44.635473247999997</v>
       </c>
       <c r="C120" s="5">
         <v>0.11331224199999923</v>
       </c>
       <c r="D120" s="5">
         <v>3.0972057359266003</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>44.843760914999997</v>
       </c>
       <c r="C121" s="5">
         <v>0.20828766700000045</v>
       </c>
       <c r="D121" s="5">
         <v>5.7456756791633534</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>45.083522334999998</v>
       </c>
       <c r="C122" s="5">
         <v>0.23976142000000067</v>
       </c>
       <c r="D122" s="5">
         <v>6.6079851293682434</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>45.576485458999997</v>
       </c>
       <c r="C123" s="5">
         <v>0.4929631239999992</v>
       </c>
       <c r="D123" s="5">
         <v>13.939920373630832</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>45.67304609</v>
       </c>
       <c r="C124" s="5">
         <v>9.6560631000002672E-2</v>
       </c>
       <c r="D124" s="5">
         <v>2.5722157646877797</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>45.924526288999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.25148019899999952</v>
       </c>
       <c r="D125" s="5">
         <v>6.8111269803721619</v>
       </c>
       <c r="E125" s="5">
         <v>5.3769339695096452</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>46.807386407999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.88286011900000005</v>
       </c>
       <c r="D126" s="5">
         <v>25.671408113654447</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>46.894324318000002</v>
       </c>
       <c r="C127" s="5">
         <v>8.6937910000003171E-2</v>
       </c>
       <c r="D127" s="5">
         <v>2.2517354141629253</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>46.827739952000002</v>
       </c>
       <c r="C128" s="5">
         <v>-6.6584366000000728E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-1.6906141146671994</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>47.541048130999997</v>
       </c>
       <c r="C129" s="5">
         <v>0.71330817899999488</v>
       </c>
       <c r="D129" s="5">
         <v>19.891019382554198</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>47.829997417999998</v>
       </c>
       <c r="C130" s="5">
         <v>0.28894928700000122</v>
       </c>
       <c r="D130" s="5">
         <v>7.5422853197671502</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>47.955796927999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.12579951000000023</v>
       </c>
       <c r="D131" s="5">
         <v>3.2022250041914058</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>48.296322410999998</v>
       </c>
       <c r="C132" s="5">
         <v>0.34052548300000041</v>
       </c>
       <c r="D132" s="5">
         <v>8.8617709415853785</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>48.515682845000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.21936043400000216</v>
       </c>
       <c r="D133" s="5">
         <v>5.5886008787754626</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>48.890557555000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.37487471000000028</v>
       </c>
       <c r="D134" s="5">
         <v>9.6766307586266365</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>48.959337646000002</v>
       </c>
       <c r="C135" s="5">
         <v>6.8780091000000709E-2</v>
       </c>
       <c r="D135" s="5">
         <v>1.7013047189389674</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>49.035506382999998</v>
       </c>
       <c r="C136" s="5">
         <v>7.6168736999996156E-2</v>
       </c>
       <c r="D136" s="5">
         <v>1.8829636641155556</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>49.067884749000001</v>
       </c>
       <c r="C137" s="5">
         <v>3.2378366000003211E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.7952493682279238</v>
       </c>
       <c r="E137" s="5">
         <v>6.8446181463452715</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>48.973066514000003</v>
       </c>
       <c r="C138" s="5">
         <v>-9.4818234999998197E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-2.2943794819093699</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>49.050905514999997</v>
       </c>
       <c r="C139" s="5">
         <v>7.7839000999993857E-2</v>
       </c>
       <c r="D139" s="5">
         <v>1.9240716677187075</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>48.916700528</v>
       </c>
       <c r="C140" s="5">
         <v>-0.13420498699999683</v>
       </c>
       <c r="D140" s="5">
         <v>-3.2342828042706273</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>48.816687621</v>
       </c>
       <c r="C141" s="5">
         <v>-0.10001290699999998</v>
       </c>
       <c r="D141" s="5">
         <v>-2.4260643465034315</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>48.212965726999997</v>
       </c>
       <c r="C142" s="5">
         <v>-0.60372189400000309</v>
       </c>
       <c r="D142" s="5">
         <v>-13.871581556568668</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>47.627791492999997</v>
       </c>
       <c r="C143" s="5">
         <v>-0.58517423400000013</v>
       </c>
       <c r="D143" s="5">
         <v>-13.630747845286495</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>46.084010259999999</v>
       </c>
       <c r="C144" s="5">
         <v>-1.5437812329999971</v>
       </c>
       <c r="D144" s="5">
         <v>-32.659265118400683</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>45.909586404999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.17442385500000057</v>
       </c>
       <c r="D145" s="5">
         <v>-4.4485267665750445</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>45.283816578</v>
       </c>
       <c r="C146" s="5">
         <v>-0.62576982699999917</v>
       </c>
       <c r="D146" s="5">
         <v>-15.184405956363033</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>45.085015312000003</v>
       </c>
       <c r="C147" s="5">
         <v>-0.1988012659999967</v>
       </c>
       <c r="D147" s="5">
         <v>-5.1427812784072717</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>44.748326824999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.33668848700000353</v>
       </c>
       <c r="D148" s="5">
         <v>-8.602365013767276</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>44.135317297</v>
       </c>
       <c r="C149" s="5">
         <v>-0.61300952799999919</v>
       </c>
       <c r="D149" s="5">
         <v>-15.255129228530894</v>
       </c>
       <c r="E149" s="5">
         <v>-10.052537371912141</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>43.426142509999998</v>
       </c>
       <c r="C150" s="5">
         <v>-0.70917478700000203</v>
       </c>
       <c r="D150" s="5">
         <v>-17.665851010136848</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>42.858348651</v>
       </c>
       <c r="C151" s="5">
         <v>-0.56779385899999824</v>
       </c>
       <c r="D151" s="5">
         <v>-14.609380756257584</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>42.512139105000003</v>
       </c>
       <c r="C152" s="5">
         <v>-0.3462095459999972</v>
       </c>
       <c r="D152" s="5">
         <v>-9.274306684873789</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>41.764484863</v>
       </c>
       <c r="C153" s="5">
         <v>-0.74765424200000297</v>
       </c>
       <c r="D153" s="5">
         <v>-19.177914816859854</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>41.676618151</v>
       </c>
       <c r="C154" s="5">
         <v>-8.7866712000000291E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-2.4956251302089894</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>41.441627644999997</v>
       </c>
       <c r="C155" s="5">
         <v>-0.2349905060000026</v>
       </c>
       <c r="D155" s="5">
         <v>-6.5601784757302051</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>41.096037385999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.34559025899999796</v>
       </c>
       <c r="D156" s="5">
         <v>-9.5605895488688688</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>40.805863520999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.29017386499999986</v>
       </c>
       <c r="D157" s="5">
         <v>-8.1516204327202644</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>40.678548567</v>
       </c>
       <c r="C158" s="5">
         <v>-0.12731495399999915</v>
       </c>
       <c r="D158" s="5">
         <v>-3.6804352098793069</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>40.547269024000002</v>
       </c>
       <c r="C159" s="5">
         <v>-0.131279542999998</v>
       </c>
       <c r="D159" s="5">
         <v>-3.804685564872845</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>40.134205516000002</v>
       </c>
       <c r="C160" s="5">
         <v>-0.41306350800000047</v>
       </c>
       <c r="D160" s="5">
         <v>-11.562442328940591</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>39.927324132000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.206881383999999</v>
       </c>
       <c r="D161" s="5">
         <v>-6.0132954706494157</v>
       </c>
       <c r="E161" s="5">
         <v>-9.5342991117139402</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>40.030441861</v>
       </c>
       <c r="C162" s="5">
         <v>0.10311772899999738</v>
       </c>
       <c r="D162" s="5">
         <v>3.1435659602771393</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>39.799568006000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.23087385499999868</v>
       </c>
       <c r="D163" s="5">
         <v>-6.7055753306760835</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>39.715232788000002</v>
       </c>
       <c r="C164" s="5">
         <v>-8.4335217999999657E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-2.5133713032164939</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>39.552876777999998</v>
       </c>
       <c r="C165" s="5">
         <v>-0.16235601000000344</v>
       </c>
       <c r="D165" s="5">
         <v>-4.7967957389667415</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>39.330017267000002</v>
       </c>
       <c r="C166" s="5">
         <v>-0.22285951099999579</v>
       </c>
       <c r="D166" s="5">
         <v>-6.5557184101503019</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>38.925873246000002</v>
       </c>
       <c r="C167" s="5">
         <v>-0.40414402100000046</v>
       </c>
       <c r="D167" s="5">
         <v>-11.657288577757296</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>39.195786871999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.26991362599999746</v>
       </c>
       <c r="D168" s="5">
         <v>8.6456345372719845</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>38.900278010000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.29550886199999837</v>
       </c>
       <c r="D169" s="5">
         <v>-8.6812808663013996</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>38.779869728999998</v>
       </c>
       <c r="C170" s="5">
         <v>-0.12040828100000311</v>
       </c>
       <c r="D170" s="5">
         <v>-3.6517815500076156</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>38.508061755999996</v>
       </c>
       <c r="C171" s="5">
         <v>-0.27180797300000137</v>
       </c>
       <c r="D171" s="5">
         <v>-8.0940210399623176</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>38.392512902999997</v>
       </c>
       <c r="C172" s="5">
         <v>-0.11554885299999995</v>
       </c>
       <c r="D172" s="5">
         <v>-3.5419337203521972</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>38.289696530999997</v>
       </c>
       <c r="C173" s="5">
         <v>-0.10281637199999949</v>
       </c>
       <c r="D173" s="5">
         <v>-3.1667239757404042</v>
       </c>
       <c r="E173" s="5">
         <v>-4.101521042547196</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>38.367148682</v>
       </c>
       <c r="C174" s="5">
         <v>7.74521510000028E-2</v>
       </c>
       <c r="D174" s="5">
         <v>2.4545403508889008</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>38.248465332000002</v>
       </c>
       <c r="C175" s="5">
         <v>-0.11868334999999774</v>
       </c>
       <c r="D175" s="5">
         <v>-3.6495225037540879</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>38.117336418000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.13112891400000137</v>
       </c>
       <c r="D176" s="5">
         <v>-4.0373196369749902</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>38.159872694000001</v>
       </c>
       <c r="C177" s="5">
         <v>4.2536275999999873E-2</v>
       </c>
       <c r="D177" s="5">
         <v>1.3473655251233341</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>38.085011113</v>
       </c>
       <c r="C178" s="5">
         <v>-7.4861581000000399E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-2.3289101529591183</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>38.115898454000003</v>
       </c>
       <c r="C179" s="5">
         <v>3.0887341000003232E-2</v>
       </c>
       <c r="D179" s="5">
         <v>0.9775653356014713</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>37.698272496000001</v>
       </c>
       <c r="C180" s="5">
         <v>-0.41762595800000213</v>
       </c>
       <c r="D180" s="5">
         <v>-12.383992964276235</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>37.591915895</v>
       </c>
       <c r="C181" s="5">
         <v>-0.10635660100000166</v>
       </c>
       <c r="D181" s="5">
         <v>-3.3334693126496284</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>37.481603243999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.11031265100000098</v>
       </c>
       <c r="D182" s="5">
         <v>-3.4650922325543787</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>37.249380637000002</v>
       </c>
       <c r="C183" s="5">
         <v>-0.23222260699999708</v>
       </c>
       <c r="D183" s="5">
         <v>-7.1865832313768196</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>37.118985367000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.13039527000000106</v>
       </c>
       <c r="D184" s="5">
         <v>-4.1207813531602078</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>37.018959281999997</v>
       </c>
       <c r="C185" s="5">
         <v>-0.10002608500000321</v>
       </c>
       <c r="D185" s="5">
         <v>-3.1861913934381758</v>
       </c>
       <c r="E185" s="5">
         <v>-3.3187446340066651</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>37.543405423999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.52444614200000217</v>
       </c>
       <c r="D186" s="5">
         <v>18.389584740300258</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>37.414370753999997</v>
       </c>
       <c r="C187" s="5">
         <v>-0.1290346700000029</v>
       </c>
       <c r="D187" s="5">
         <v>-4.0472587659869603</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>37.622225266999997</v>
       </c>
       <c r="C188" s="5">
         <v>0.20785451300000091</v>
       </c>
       <c r="D188" s="5">
         <v>6.8740844835741388</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>36.871426294999999</v>
       </c>
       <c r="C189" s="5">
         <v>-0.75079897199999834</v>
       </c>
       <c r="D189" s="5">
         <v>-21.486290125172502</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>36.642649456000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.22877683899999823</v>
       </c>
       <c r="D190" s="5">
         <v>-7.1967549959632615</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>36.637383837000002</v>
       </c>
       <c r="C191" s="5">
         <v>-5.265618999999333E-3</v>
       </c>
       <c r="D191" s="5">
         <v>-0.17230607502832784</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>36.398622263</v>
       </c>
       <c r="C192" s="5">
         <v>-0.23876157400000153</v>
       </c>
       <c r="D192" s="5">
         <v>-7.5459606674143531</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>36.494908312</v>
       </c>
       <c r="C193" s="5">
         <v>9.6286048999999707E-2</v>
       </c>
       <c r="D193" s="5">
         <v>3.2209801649972558</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>36.391057689999997</v>
       </c>
       <c r="C194" s="5">
         <v>-0.10385062200000306</v>
       </c>
       <c r="D194" s="5">
         <v>-3.361803249111639</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>36.058948305000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.33210938499999543</v>
       </c>
       <c r="D195" s="5">
         <v>-10.418046018616046</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>36.216708251999997</v>
       </c>
       <c r="C196" s="5">
         <v>0.15775994699999529</v>
       </c>
       <c r="D196" s="5">
         <v>5.3782601862789381</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>36.120422114999997</v>
       </c>
       <c r="C197" s="5">
         <v>-9.6286136999999883E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-3.1440938886150294</v>
       </c>
       <c r="E197" s="5">
         <v>-2.4272350828536182</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>35.939052658999998</v>
       </c>
       <c r="C198" s="5">
         <v>-0.18136945599999876</v>
       </c>
       <c r="D198" s="5">
         <v>-5.8618418036711635</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>35.991953514000002</v>
       </c>
       <c r="C199" s="5">
         <v>5.2900855000004299E-2</v>
       </c>
       <c r="D199" s="5">
         <v>1.7807226327029912</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>36.012461653999999</v>
       </c>
       <c r="C200" s="5">
         <v>2.0508139999996899E-2</v>
       </c>
       <c r="D200" s="5">
         <v>0.68590439060167707</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>36.581816324000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.56935467000000273</v>
       </c>
       <c r="D201" s="5">
         <v>20.711729344873774</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>36.634353767</v>
       </c>
       <c r="C202" s="5">
         <v>5.2537442999998518E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.7370736332845027</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>36.663425007000001</v>
       </c>
       <c r="C203" s="5">
         <v>2.9071240000000387E-2</v>
       </c>
       <c r="D203" s="5">
         <v>0.95642878082233818</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>36.803218559999998</v>
       </c>
       <c r="C204" s="5">
         <v>0.13979355299999696</v>
       </c>
       <c r="D204" s="5">
         <v>4.6726478672204141</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>36.795238163999997</v>
       </c>
       <c r="C205" s="5">
         <v>-7.9803960000006668E-3</v>
       </c>
       <c r="D205" s="5">
         <v>-0.25989744238200663</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>36.808160346999998</v>
       </c>
       <c r="C206" s="5">
         <v>1.2922183000000587E-2</v>
       </c>
       <c r="D206" s="5">
         <v>0.4222450334908423</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>37.049810086000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.24164973900000319</v>
       </c>
       <c r="D207" s="5">
         <v>8.1689185932489963</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>37.08005498</v>
       </c>
       <c r="C208" s="5">
         <v>3.0244893999999078E-2</v>
       </c>
       <c r="D208" s="5">
         <v>0.98400693116200699</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>37.094265712000002</v>
       </c>
       <c r="C209" s="5">
         <v>1.4210732000002224E-2</v>
       </c>
       <c r="D209" s="5">
         <v>0.46086418157258446</v>
       </c>
       <c r="E209" s="5">
         <v>2.6961024815808754</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>37.263833607999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.16956789599999667</v>
       </c>
       <c r="D210" s="5">
         <v>5.6255639820018022</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>37.303140192999997</v>
       </c>
       <c r="C211" s="5">
         <v>3.9306584999998506E-2</v>
       </c>
       <c r="D211" s="5">
         <v>1.2731516470234405</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>37.313062535999997</v>
       </c>
       <c r="C212" s="5">
         <v>9.9223429999995005E-3</v>
       </c>
       <c r="D212" s="5">
         <v>0.31965797368052051</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>37.185240866999997</v>
       </c>
       <c r="C213" s="5">
         <v>-0.12782166899999936</v>
       </c>
       <c r="D213" s="5">
         <v>-4.0342115726747956</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>37.342628892</v>
       </c>
       <c r="C214" s="5">
         <v>0.15738802500000304</v>
       </c>
       <c r="D214" s="5">
         <v>5.1989673046029417</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>37.385404755000003</v>
       </c>
       <c r="C215" s="5">
         <v>4.2775863000002801E-2</v>
       </c>
       <c r="D215" s="5">
         <v>1.3832896241902981</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>37.400646594000001</v>
       </c>
       <c r="C216" s="5">
         <v>1.5241838999997981E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.49033239680560392</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>37.509959387000002</v>
       </c>
       <c r="C217" s="5">
         <v>0.10931279300000085</v>
       </c>
       <c r="D217" s="5">
         <v>3.5642349615274238</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>37.635347805999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.12538841899999653</v>
       </c>
       <c r="D218" s="5">
         <v>4.0859426558452983</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>37.406759242</v>
       </c>
       <c r="C219" s="5">
         <v>-0.22858856399999894</v>
       </c>
       <c r="D219" s="5">
         <v>-7.0499117298060909</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>37.332095787</v>
       </c>
       <c r="C220" s="5">
         <v>-7.4663454999999601E-2</v>
       </c>
       <c r="D220" s="5">
         <v>-2.369065960571215</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>37.366400683000002</v>
       </c>
       <c r="C221" s="5">
         <v>3.4304896000001861E-2</v>
       </c>
       <c r="D221" s="5">
         <v>1.1082840602310906</v>
       </c>
       <c r="E221" s="5">
         <v>0.73363083424500264</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>37.270372041999998</v>
       </c>
       <c r="C222" s="5">
         <v>-9.6028641000003745E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-3.0406850227663429</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>37.320503776000002</v>
       </c>
       <c r="C223" s="5">
         <v>5.0131734000004258E-2</v>
       </c>
       <c r="D223" s="5">
         <v>1.6260940185159001</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>37.325735858000002</v>
       </c>
       <c r="C224" s="5">
         <v>5.2320819999991386E-3</v>
       </c>
       <c r="D224" s="5">
         <v>0.16836165495233146</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>37.183989505</v>
       </c>
       <c r="C225" s="5">
         <v>-0.14174635300000205</v>
       </c>
       <c r="D225" s="5">
         <v>-4.4630736181452519</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>37.164895624000003</v>
       </c>
       <c r="C226" s="5">
         <v>-1.9093880999996315E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-0.61445954018519711</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>36.914218228999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.25067739500000386</v>
       </c>
       <c r="D227" s="5">
         <v>-7.8003876994592547</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>37.109811397999998</v>
       </c>
       <c r="C228" s="5">
         <v>0.19559316899999857</v>
       </c>
       <c r="D228" s="5">
         <v>6.5469106252360687</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>36.834476479999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.27533491799999865</v>
       </c>
       <c r="D229" s="5">
         <v>-8.5488745261144583</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>36.529357216000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.30511926399999822</v>
       </c>
       <c r="D230" s="5">
         <v>-9.4996324928883435</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>36.458767694999999</v>
       </c>
       <c r="C231" s="5">
         <v>-7.0589521000002264E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-2.2943986875356814</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>36.291901017999997</v>
       </c>
       <c r="C232" s="5">
         <v>-0.16686667700000157</v>
       </c>
       <c r="D232" s="5">
         <v>-5.356065248630304</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>36.435882266</v>
       </c>
       <c r="C233" s="5">
         <v>0.14398124800000289</v>
       </c>
       <c r="D233" s="5">
         <v>4.8660400266312909</v>
       </c>
       <c r="E233" s="5">
         <v>-2.4902543461279736</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>35.861853672000002</v>
       </c>
       <c r="C234" s="5">
         <v>-0.57402859399999784</v>
       </c>
       <c r="D234" s="5">
         <v>-17.35029098545925</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>35.750685654000002</v>
       </c>
       <c r="C235" s="5">
         <v>-0.11116801800000076</v>
       </c>
       <c r="D235" s="5">
         <v>-3.657104283830237</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>35.660160199000003</v>
       </c>
       <c r="C236" s="5">
         <v>-9.052545499999809E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-2.9965963731168666</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>35.370051152999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.29010904600000487</v>
       </c>
       <c r="D237" s="5">
         <v>-9.33727328019922</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>34.985911909000002</v>
       </c>
       <c r="C238" s="5">
         <v>-0.38413924399999644</v>
       </c>
       <c r="D238" s="5">
         <v>-12.281716488227602</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>34.745535259</v>
       </c>
       <c r="C239" s="5">
         <v>-0.24037665000000175</v>
       </c>
       <c r="D239" s="5">
         <v>-7.9402698508830749</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>34.410998247000002</v>
       </c>
       <c r="C240" s="5">
         <v>-0.33453701199999841</v>
       </c>
       <c r="D240" s="5">
         <v>-10.96122409822301</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>34.249942527999998</v>
       </c>
       <c r="C241" s="5">
         <v>-0.16105571900000371</v>
       </c>
       <c r="D241" s="5">
         <v>-5.4740812734111133</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>33.919045896999997</v>
       </c>
       <c r="C242" s="5">
         <v>-0.33089663100000166</v>
       </c>
       <c r="D242" s="5">
         <v>-10.996852383890833</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>34.129354753000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.2103088560000046</v>
       </c>
       <c r="D243" s="5">
         <v>7.6994289763991475</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>33.966259041999997</v>
       </c>
       <c r="C244" s="5">
         <v>-0.16309571100000397</v>
       </c>
       <c r="D244" s="5">
         <v>-5.5861565551957648</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>34.012411299999997</v>
       </c>
       <c r="C245" s="5">
         <v>4.6152257999999335E-2</v>
       </c>
       <c r="D245" s="5">
         <v>1.6427619299415941</v>
       </c>
       <c r="E245" s="5">
         <v>-6.6513305436313175</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>33.453320028999997</v>
       </c>
       <c r="C246" s="5">
         <v>-0.55909127099999978</v>
       </c>
       <c r="D246" s="5">
         <v>-18.036284726051811</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>33.077989217000002</v>
       </c>
       <c r="C247" s="5">
         <v>-0.3753308119999943</v>
       </c>
       <c r="D247" s="5">
         <v>-12.662951122314048</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.885139492</v>
       </c>
       <c r="C248" s="5">
         <v>-0.19284972500000208</v>
       </c>
       <c r="D248" s="5">
         <v>-6.7761477398228358</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>32.857818301000002</v>
       </c>
       <c r="C249" s="5">
         <v>-2.7321190999998635E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-0.99242493353134398</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>32.504237521</v>
       </c>
       <c r="C250" s="5">
         <v>-0.35358078000000148</v>
       </c>
       <c r="D250" s="5">
         <v>-12.175616416273449</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>32.850188177</v>
       </c>
       <c r="C251" s="5">
         <v>0.34595065599999941</v>
       </c>
       <c r="D251" s="5">
         <v>13.546707516730461</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>32.410524115999998</v>
       </c>
       <c r="C252" s="5">
         <v>-0.43966406100000199</v>
       </c>
       <c r="D252" s="5">
         <v>-14.929632412724059</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>32.347848069000001</v>
       </c>
       <c r="C253" s="5">
         <v>-6.2676046999996515E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-2.2960580188048696</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>32.310619498999998</v>
       </c>
       <c r="C254" s="5">
         <v>-3.7228570000003458E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-1.3723504655557939</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>32.320761722</v>
       </c>
       <c r="C255" s="5">
         <v>1.0142223000002559E-2</v>
       </c>
       <c r="D255" s="5">
         <v>0.37732800151224488</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>32.348601240000001</v>
       </c>
       <c r="C256" s="5">
         <v>2.7839518000000396E-2</v>
       </c>
       <c r="D256" s="5">
         <v>1.0385319040867147</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>32.386481619000001</v>
       </c>
       <c r="C257" s="5">
         <v>3.788037900000063E-2</v>
       </c>
       <c r="D257" s="5">
         <v>1.4142918830845508</v>
       </c>
       <c r="E257" s="5">
         <v>-4.7804010914098143</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>32.666712384</v>
       </c>
       <c r="C258" s="5">
         <v>0.28023076499999888</v>
       </c>
       <c r="D258" s="5">
         <v>10.891920648884978</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>32.525391526999996</v>
       </c>
       <c r="C259" s="5">
         <v>-0.14132085700000374</v>
       </c>
       <c r="D259" s="5">
         <v>-5.0696128209915869</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>32.317551057000003</v>
       </c>
       <c r="C260" s="5">
         <v>-0.20784046999999362</v>
       </c>
       <c r="D260" s="5">
         <v>-7.4042772716482963</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>32.345981285999997</v>
       </c>
       <c r="C261" s="5">
         <v>2.8430228999994256E-2</v>
       </c>
       <c r="D261" s="5">
         <v>1.0607805339732712</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>32.410128915999998</v>
       </c>
       <c r="C262" s="5">
         <v>6.4147630000000788E-2</v>
       </c>
       <c r="D262" s="5">
         <v>2.405935826642569</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>32.228333263000003</v>
       </c>
       <c r="C263" s="5">
         <v>-0.18179565299999467</v>
       </c>
       <c r="D263" s="5">
         <v>-6.5272438152994772</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>32.072991610000003</v>
       </c>
       <c r="C264" s="5">
         <v>-0.15534165300000069</v>
       </c>
       <c r="D264" s="5">
         <v>-5.6331415784256595</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>32.025473093000002</v>
       </c>
       <c r="C265" s="5">
         <v>-4.7518517000000315E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-1.763472943563793</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>32.129189363999998</v>
       </c>
       <c r="C266" s="5">
         <v>0.10371627099999614</v>
       </c>
       <c r="D266" s="5">
         <v>3.9562416976262504</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>31.935493102999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.19369626099999948</v>
       </c>
       <c r="D267" s="5">
         <v>-6.9992829307959585</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>31.751423546000002</v>
       </c>
       <c r="C268" s="5">
         <v>-0.18406955699999727</v>
       </c>
       <c r="D268" s="5">
         <v>-6.7014488869630684</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>31.774596762000002</v>
       </c>
       <c r="C269" s="5">
         <v>2.3173215999999996E-2</v>
       </c>
       <c r="D269" s="5">
         <v>0.87932290887142717</v>
       </c>
       <c r="E269" s="5">
         <v>-1.889321798515553</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>31.886312626999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.11171586499999719</v>
       </c>
       <c r="D270" s="5">
         <v>4.3016127573743512</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>31.862041040000001</v>
       </c>
       <c r="C271" s="5">
         <v>-2.4271586999997652E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-0.90961524675934324</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>31.839812931000001</v>
       </c>
       <c r="C272" s="5">
         <v>-2.2228109000000273E-2</v>
       </c>
       <c r="D272" s="5">
         <v>-0.83395854443959472</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>31.827598686000002</v>
       </c>
       <c r="C273" s="5">
         <v>-1.2214244999999124E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.45936855085014772</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>31.992545642</v>
       </c>
       <c r="C274" s="5">
         <v>0.16494695599999787</v>
       </c>
       <c r="D274" s="5">
         <v>6.3993800703399106</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>32.092249543000001</v>
       </c>
       <c r="C275" s="5">
         <v>9.9703901000001594E-2</v>
       </c>
       <c r="D275" s="5">
         <v>3.8045399212562891</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>32.423241269999998</v>
       </c>
       <c r="C276" s="5">
         <v>0.33099172699999713</v>
       </c>
       <c r="D276" s="5">
         <v>13.103282627197132</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>32.694536059000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.27129478900000237</v>
       </c>
       <c r="D277" s="5">
         <v>10.515962971674497</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>32.959104449999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.2645683909999974</v>
       </c>
       <c r="D278" s="5">
         <v>10.1546118250194</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>32.471954728999997</v>
       </c>
       <c r="C279" s="5">
         <v>-0.48714972100000153</v>
       </c>
       <c r="D279" s="5">
         <v>-16.363401595789064</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>32.586069729000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.1141150000000053</v>
       </c>
       <c r="D280" s="5">
         <v>4.2995887353883822</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>32.571012914000001</v>
       </c>
       <c r="C281" s="5">
         <v>-1.5056815000001222E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-0.55306857514820784</v>
       </c>
       <c r="E281" s="5">
         <v>2.5064555750789363</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>32.512122040999998</v>
       </c>
       <c r="C282" s="5">
         <v>-5.8890873000002841E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-2.1482446209058259</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>32.589734997000001</v>
       </c>
       <c r="C283" s="5">
         <v>7.7612956000002953E-2</v>
       </c>
       <c r="D283" s="5">
         <v>2.9025531709099939</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>32.862952088999997</v>
       </c>
       <c r="C284" s="5">
         <v>0.27321709199999589</v>
       </c>
       <c r="D284" s="5">
         <v>10.537321230425878</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>32.797064816000002</v>
       </c>
       <c r="C285" s="5">
         <v>-6.5887272999994195E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-2.3795391379383801</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>32.859895108000003</v>
       </c>
       <c r="C286" s="5">
         <v>6.2830292000001009E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.3232524042703817</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>33.044212430000002</v>
       </c>
       <c r="C287" s="5">
         <v>0.18431732199999828</v>
       </c>
       <c r="D287" s="5">
         <v>6.94261309366766</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>33.050888057000002</v>
       </c>
       <c r="C288" s="5">
         <v>6.6756269999999063E-3</v>
       </c>
       <c r="D288" s="5">
         <v>0.24269482250882657</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>33.167851914000003</v>
       </c>
       <c r="C289" s="5">
         <v>0.11696385700000178</v>
       </c>
       <c r="D289" s="5">
         <v>4.3303226408210271</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>33.206405705999998</v>
       </c>
       <c r="C290" s="5">
         <v>3.8553791999994758E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.4038133695652988</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>33.735104532999998</v>
       </c>
       <c r="C291" s="5">
         <v>0.52869882699999948</v>
       </c>
       <c r="D291" s="5">
         <v>20.871047665689836</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>33.647668146000001</v>
       </c>
       <c r="C292" s="5">
         <v>-8.7436386999996785E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-3.0662660390845753</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>33.575630603999997</v>
       </c>
       <c r="C293" s="5">
         <v>-7.2037542000003896E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-2.5390875701849946</v>
       </c>
       <c r="E293" s="5">
         <v>3.0843919182144353</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>33.234757113000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.34087349099999642</v>
       </c>
       <c r="D294" s="5">
         <v>-11.52512199595963</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>33.105316696000003</v>
       </c>
       <c r="C295" s="5">
         <v>-0.12944041699999786</v>
       </c>
       <c r="D295" s="5">
         <v>-4.5748499273306482</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>33.052307839000001</v>
       </c>
       <c r="C296" s="5">
         <v>-5.3008857000001797E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-1.9046308570270565</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>32.945096382999999</v>
       </c>
       <c r="C297" s="5">
         <v>-0.1072114560000017</v>
       </c>
       <c r="D297" s="5">
         <v>-3.8237318591897274</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>32.719189313999998</v>
       </c>
       <c r="C298" s="5">
         <v>-0.22590706900000157</v>
       </c>
       <c r="D298" s="5">
         <v>-7.9251487957348044</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>32.61342174</v>
       </c>
       <c r="C299" s="5">
         <v>-0.10576757399999792</v>
       </c>
       <c r="D299" s="5">
         <v>-3.8108728424907756</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>32.406161771999997</v>
       </c>
       <c r="C300" s="5">
         <v>-0.20725996800000246</v>
       </c>
       <c r="D300" s="5">
         <v>-7.3650760670270206</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>32.271515301999997</v>
       </c>
       <c r="C301" s="5">
         <v>-0.13464646999999985</v>
       </c>
       <c r="D301" s="5">
         <v>-4.8735808366614952</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>32.156474123999999</v>
       </c>
       <c r="C302" s="5">
         <v>-0.11504117799999847</v>
       </c>
       <c r="D302" s="5">
         <v>-4.194865763157285</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>32.178998601000004</v>
       </c>
       <c r="C303" s="5">
         <v>2.2524477000004595E-2</v>
       </c>
       <c r="D303" s="5">
         <v>0.84380358342170947</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>32.114083931000003</v>
       </c>
       <c r="C304" s="5">
         <v>-6.4914670000000285E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-2.3940802235095093</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>32.083802873000003</v>
       </c>
       <c r="C305" s="5">
         <v>-3.0281057999999916E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-1.1256560573399077</v>
       </c>
       <c r="E305" s="5">
         <v>-4.4431860375014569</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>32.226209097000002</v>
       </c>
       <c r="C306" s="5">
         <v>0.14240622399999836</v>
       </c>
       <c r="D306" s="5">
         <v>5.4582538272355041</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>32.193517202999999</v>
       </c>
       <c r="C307" s="5">
         <v>-3.2691894000002719E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-1.2105713929709827</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>32.127236211000003</v>
       </c>
       <c r="C308" s="5">
         <v>-6.628099199999582E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-2.4428116244633258</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>32.399454003000002</v>
       </c>
       <c r="C309" s="5">
         <v>0.27221779199999929</v>
       </c>
       <c r="D309" s="5">
         <v>10.655218882886563</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>32.187437207999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.21201679500000381</v>
       </c>
       <c r="D310" s="5">
         <v>-7.5760571850583602</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>32.090149044999997</v>
       </c>
       <c r="C311" s="5">
         <v>-9.7288163000001759E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-3.567367937517163</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>32.170382218999997</v>
       </c>
       <c r="C312" s="5">
         <v>8.0233173999999963E-2</v>
       </c>
       <c r="D312" s="5">
         <v>3.0418955455500774</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>32.195341958999997</v>
       </c>
       <c r="C313" s="5">
         <v>2.4959739999999897E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.93501624565630603</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>32.101393907000002</v>
       </c>
       <c r="C314" s="5">
         <v>-9.3948051999994675E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-3.4460196415420863</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>31.822887462000001</v>
       </c>
       <c r="C315" s="5">
         <v>-0.27850644500000143</v>
       </c>
       <c r="D315" s="5">
         <v>-9.9283109823428575</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>31.864427456000001</v>
       </c>
       <c r="C316" s="5">
         <v>4.1539994000000746E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.5777146073999271</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>31.989681277999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.12525382199999768</v>
       </c>
       <c r="D317" s="5">
         <v>4.8203303727868407</v>
       </c>
       <c r="E317" s="5">
         <v>-0.29336171704013037</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>32.511655404999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.52197412700000001</v>
       </c>
       <c r="D318" s="5">
         <v>21.436723373703636</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>32.376576892999999</v>
       </c>
       <c r="C319" s="5">
         <v>-0.13507851199999976</v>
       </c>
       <c r="D319" s="5">
         <v>-4.8733594066316392</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>32.205097520999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.1714793720000003</v>
       </c>
       <c r="D320" s="5">
         <v>-6.1737702232846692</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>32.474845471000002</v>
       </c>
       <c r="C321" s="5">
         <v>0.26974795000000285</v>
       </c>
       <c r="D321" s="5">
         <v>10.527334148639621</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>32.562876049000003</v>
       </c>
       <c r="C322" s="5">
         <v>8.8030578000001469E-2</v>
       </c>
       <c r="D322" s="5">
         <v>3.3018155985169662</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>32.667040405999998</v>
       </c>
       <c r="C323" s="5">
         <v>0.10416435699999482</v>
       </c>
       <c r="D323" s="5">
         <v>3.9069036993637063</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>32.645975614999998</v>
       </c>
       <c r="C324" s="5">
         <v>-2.1064791000000582E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-0.77106134146565086</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>32.629232756999997</v>
       </c>
       <c r="C325" s="5">
         <v>-1.6742858000000638E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.61370056649580063</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>32.633917359999998</v>
       </c>
       <c r="C326" s="5">
         <v>4.6846030000011751E-3</v>
       </c>
       <c r="D326" s="5">
         <v>0.17242099259655586</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>32.552861067999999</v>
       </c>
       <c r="C327" s="5">
         <v>-8.105629199999953E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-2.940184115219735</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>32.489522667999999</v>
       </c>
       <c r="C328" s="5">
         <v>-6.333839999999924E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-2.310026163526846</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>32.585665024000001</v>
       </c>
       <c r="C329" s="5">
         <v>9.6142356000001428E-2</v>
       </c>
       <c r="D329" s="5">
         <v>3.6093848138970985</v>
       </c>
       <c r="E329" s="5">
         <v>1.8630499654582966</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>32.481200842</v>
       </c>
       <c r="C330" s="5">
         <v>-0.10446418200000096</v>
       </c>
       <c r="D330" s="5">
         <v>-3.779887984068131</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>32.352103970000002</v>
       </c>
       <c r="C331" s="5">
         <v>-0.12909687199999809</v>
       </c>
       <c r="D331" s="5">
         <v>-4.6665230742276904</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>32.593243569999998</v>
       </c>
       <c r="C332" s="5">
         <v>0.24113959999999679</v>
       </c>
       <c r="D332" s="5">
         <v>9.3202535855689383</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>32.499123838999999</v>
       </c>
       <c r="C333" s="5">
         <v>-9.4119730999999263E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-3.410738080252218</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>32.371245492</v>
       </c>
       <c r="C334" s="5">
         <v>-0.12787834699999934</v>
       </c>
       <c r="D334" s="5">
         <v>-4.6209310684617089</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>32.171678516999997</v>
       </c>
       <c r="C335" s="5">
         <v>-0.19956697500000331</v>
       </c>
       <c r="D335" s="5">
         <v>-7.1521757040436391</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>32.147908639000001</v>
       </c>
       <c r="C336" s="5">
         <v>-2.376987799999597E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.88301975664974997</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>32.060740011999997</v>
       </c>
       <c r="C337" s="5">
         <v>-8.7168627000004051E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-3.205695705920597</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>31.615539080000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.44520093199999522</v>
       </c>
       <c r="D338" s="5">
         <v>-15.447862913512866</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>31.533180057999999</v>
       </c>
       <c r="C339" s="5">
         <v>-8.2359022000002113E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-3.0816188880590678</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>31.664689240000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.13150918200000206</v>
       </c>
       <c r="D340" s="5">
         <v>5.1210073442091941</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>31.883591549999998</v>
       </c>
       <c r="C341" s="5">
         <v>0.21890230999999716</v>
       </c>
       <c r="D341" s="5">
         <v>8.6185699204235142</v>
       </c>
       <c r="E341" s="5">
         <v>-2.1545470177850023</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>31.848142106000001</v>
       </c>
       <c r="C342" s="5">
         <v>-3.5449443999997499E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-1.3260790068403971</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>31.859787042000001</v>
       </c>
       <c r="C343" s="5">
         <v>1.1644935999999717E-2</v>
       </c>
       <c r="D343" s="5">
         <v>0.43965074088014866</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>31.776662945999998</v>
       </c>
       <c r="C344" s="5">
         <v>-8.3124096000002368E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-3.086332963919558</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>31.544494433000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.23216851299999774</v>
       </c>
       <c r="D345" s="5">
         <v>-8.4236338321446613</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>31.618173258999999</v>
       </c>
       <c r="C346" s="5">
         <v>7.367882599999831E-2</v>
       </c>
       <c r="D346" s="5">
         <v>2.8391417495689408</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>31.592053493000002</v>
       </c>
       <c r="C347" s="5">
         <v>-2.6119765999997213E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-0.98682800720866215</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>31.657119056999999</v>
       </c>
       <c r="C348" s="5">
         <v>6.5065563999997522E-2</v>
       </c>
       <c r="D348" s="5">
         <v>2.4996544493782524</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>31.569201517</v>
       </c>
       <c r="C349" s="5">
         <v>-8.7917539999999406E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-3.2821811030897319</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>31.802955741000002</v>
       </c>
       <c r="C350" s="5">
         <v>0.2337542240000019</v>
       </c>
       <c r="D350" s="5">
         <v>9.2563404104442526</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>31.790462145999999</v>
       </c>
       <c r="C351" s="5">
         <v>-1.2493595000002244E-2</v>
       </c>
       <c r="D351" s="5">
         <v>-0.47039537748942983</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>32.011721756</v>
       </c>
       <c r="C352" s="5">
         <v>0.22125961000000061</v>
       </c>
       <c r="D352" s="5">
         <v>8.6791676521699621</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>31.878047990999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.13367376500000105</v>
       </c>
       <c r="D353" s="5">
         <v>-4.8974327344289303</v>
       </c>
       <c r="E353" s="5">
         <v>-1.7386871210245403E-2</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>31.920785767999998</v>
       </c>
       <c r="C354" s="5">
         <v>4.2737776999999255E-2</v>
       </c>
       <c r="D354" s="5">
         <v>1.6207136616012363</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>32.183455387999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.26266962000000049</v>
       </c>
       <c r="D355" s="5">
         <v>10.333949280768429</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>32.265856278000001</v>
       </c>
       <c r="C356" s="5">
         <v>8.2400890000002391E-2</v>
       </c>
       <c r="D356" s="5">
         <v>3.1160562069807662</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>32.622166954999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.35631067699999619</v>
       </c>
       <c r="D357" s="5">
         <v>14.086782585772472</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>32.676396187999998</v>
       </c>
       <c r="C358" s="5">
         <v>5.4229233000000931E-2</v>
       </c>
       <c r="D358" s="5">
         <v>2.0131514556145591</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>32.810869506000003</v>
       </c>
       <c r="C359" s="5">
         <v>0.13447331800000484</v>
       </c>
       <c r="D359" s="5">
         <v>5.0516887346527373</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>32.250133443000003</v>
       </c>
       <c r="C360" s="5">
         <v>-0.56073606300000023</v>
       </c>
       <c r="D360" s="5">
         <v>-18.686001619161054</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>32.558913654999998</v>
       </c>
       <c r="C361" s="5">
         <v>0.30878021199999495</v>
       </c>
       <c r="D361" s="5">
         <v>12.114214955282353</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>32.577891571999999</v>
       </c>
       <c r="C362" s="5">
         <v>1.8977917000000843E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.70170186848466098</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>32.737718903000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.15982733100000246</v>
       </c>
       <c r="D363" s="5">
         <v>6.0486885954144531</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>32.838281920999997</v>
       </c>
       <c r="C364" s="5">
         <v>0.10056301799999545</v>
       </c>
       <c r="D364" s="5">
         <v>3.7490526102474719</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>32.885489710000002</v>
       </c>
       <c r="C365" s="5">
         <v>4.7207789000005107E-2</v>
       </c>
       <c r="D365" s="5">
         <v>1.738806260641379</v>
       </c>
       <c r="E365" s="5">
         <v>3.1602992732943758</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>32.794887213999999</v>
       </c>
       <c r="C366" s="5">
         <v>-9.0602496000002475E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-3.2564682293238278</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>32.914832285000003</v>
       </c>
       <c r="C367" s="5">
         <v>0.11994507100000362</v>
       </c>
       <c r="D367" s="5">
         <v>4.4782906334032369</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>32.169889409</v>
       </c>
       <c r="C368" s="5">
         <v>-0.7449428760000032</v>
       </c>
       <c r="D368" s="5">
         <v>-24.020740453236467</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>28.460039038000001</v>
       </c>
       <c r="C369" s="5">
         <v>-3.7098503709999981</v>
       </c>
       <c r="D369" s="5">
         <v>-77.015710539386049</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>28.427347517000001</v>
       </c>
       <c r="C370" s="5">
         <v>-3.2691521000000279E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-1.3697425894340753</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>28.203456032999998</v>
       </c>
       <c r="C371" s="5">
         <v>-0.22389148400000281</v>
       </c>
       <c r="D371" s="5">
         <v>-9.0522639297649921</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>27.621680937000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.58177509599999766</v>
       </c>
       <c r="D372" s="5">
         <v>-22.129440474544548</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>27.171994722000001</v>
       </c>
       <c r="C373" s="5">
         <v>-0.44968621499999983</v>
       </c>
       <c r="D373" s="5">
         <v>-17.878474824961334</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>28.211615591000001</v>
       </c>
       <c r="C374" s="5">
         <v>1.0396208690000002</v>
       </c>
       <c r="D374" s="5">
         <v>56.919614282440214</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>28.046627700999998</v>
       </c>
       <c r="C375" s="5">
         <v>-0.16498789000000258</v>
       </c>
       <c r="D375" s="5">
         <v>-6.7964821822339427</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>27.888556597000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.15807110399999758</v>
       </c>
       <c r="D376" s="5">
         <v>-6.5574558478159624</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>27.909886659000001</v>
       </c>
       <c r="C377" s="5">
         <v>2.1330062000000538E-2</v>
       </c>
       <c r="D377" s="5">
         <v>0.92166911278510621</v>
       </c>
       <c r="E377" s="5">
         <v>-15.130086536272536</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>28.053339588</v>
       </c>
       <c r="C378" s="5">
         <v>0.14345292899999862</v>
       </c>
       <c r="D378" s="5">
         <v>6.3452148408317477</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>28.097355368999999</v>
       </c>
       <c r="C379" s="5">
         <v>4.401578099999881E-2</v>
       </c>
       <c r="D379" s="5">
         <v>1.8991368668135777</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>27.968968506</v>
       </c>
       <c r="C380" s="5">
         <v>-0.12838686299999935</v>
       </c>
       <c r="D380" s="5">
         <v>-5.347504937496117</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>28.805105609000002</v>
       </c>
       <c r="C381" s="5">
         <v>0.83613710300000221</v>
       </c>
       <c r="D381" s="5">
         <v>42.402057105014258</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>29.064688094000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.25958248499999925</v>
       </c>
       <c r="D382" s="5">
         <v>11.366440401340228</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>29.625150275999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.56046218199999842</v>
       </c>
       <c r="D383" s="5">
         <v>25.758903965472179</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>30.302916707000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.677766431000002</v>
       </c>
       <c r="D384" s="5">
         <v>31.185683050294454</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>30.549297839000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.24638113199999978</v>
       </c>
       <c r="D385" s="5">
         <v>10.205078079427388</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>30.784666976</v>
       </c>
       <c r="C386" s="5">
         <v>0.23536913699999928</v>
       </c>
       <c r="D386" s="5">
         <v>9.6474979941688197</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>31.320019343999999</v>
       </c>
       <c r="C387" s="5">
         <v>0.53535236799999808</v>
       </c>
       <c r="D387" s="5">
         <v>22.984602440564107</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>31.466618325999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.14659898200000043</v>
       </c>
       <c r="D388" s="5">
         <v>5.7636935958026658</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>31.497167609000002</v>
       </c>
       <c r="C389" s="5">
         <v>3.0549283000002703E-2</v>
       </c>
       <c r="D389" s="5">
         <v>1.1712577891357379</v>
       </c>
       <c r="E389" s="5">
         <v>12.85308318815126</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>31.735975103000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.23880749399999956</v>
       </c>
       <c r="D390" s="5">
         <v>9.4874001067589031</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>31.934124829999998</v>
       </c>
       <c r="C391" s="5">
         <v>0.198149726999997</v>
       </c>
       <c r="D391" s="5">
         <v>7.755156544952424</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>32.295258580000002</v>
       </c>
       <c r="C392" s="5">
         <v>0.36113375000000403</v>
       </c>
       <c r="D392" s="5">
         <v>14.447147008600037</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>32.248171335999999</v>
       </c>
       <c r="C393" s="5">
         <v>-4.7087244000003636E-2</v>
       </c>
       <c r="D393" s="5">
         <v>-1.7356656002127879</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>32.496777739999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.24860640400000023</v>
       </c>
       <c r="D394" s="5">
         <v>9.6534979057980141</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>32.426688202000001</v>
       </c>
       <c r="C395" s="5">
         <v>-7.0089537999997731E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-2.5576954577833377</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>32.791448811999999</v>
       </c>
       <c r="C396" s="5">
         <v>0.3647606099999976</v>
       </c>
       <c r="D396" s="5">
         <v>14.365785371314587</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>32.832870796000002</v>
       </c>
       <c r="C397" s="5">
         <v>4.1421984000002965E-2</v>
       </c>
       <c r="D397" s="5">
         <v>1.5264094589784172</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>32.868181747000001</v>
       </c>
       <c r="C398" s="5">
         <v>3.5310950999999591E-2</v>
       </c>
       <c r="D398" s="5">
         <v>1.2982320129177438</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>32.994017354</v>
       </c>
       <c r="C399" s="5">
         <v>0.12583560699999907</v>
       </c>
       <c r="D399" s="5">
         <v>4.6921755341980953</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>33.373525424</v>
       </c>
       <c r="C400" s="5">
         <v>0.37950806999999998</v>
       </c>
       <c r="D400" s="5">
         <v>14.710361711234853</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>33.373821890000002</v>
       </c>
       <c r="C401" s="5">
         <v>2.9646600000177159E-4</v>
       </c>
       <c r="D401" s="5">
         <v>1.0660443500420946E-2</v>
       </c>
       <c r="E401" s="5">
         <v>5.9581683797617524</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>33.524192489999997</v>
       </c>
       <c r="C402" s="5">
         <v>0.15037059999999514</v>
       </c>
       <c r="D402" s="5">
         <v>5.5427926121957238</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>33.539870532999998</v>
       </c>
       <c r="C403" s="5">
         <v>1.5678043000001196E-2</v>
       </c>
       <c r="D403" s="5">
         <v>0.5626419979242403</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>33.310099725000001</v>
       </c>
       <c r="C404" s="5">
         <v>-0.22977080799999783</v>
       </c>
       <c r="D404" s="5">
         <v>-7.9180277712322944</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>33.165142494000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.14495723099999935</v>
       </c>
       <c r="D405" s="5">
         <v>-5.0989065901550497</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>33.004194830000003</v>
       </c>
       <c r="C406" s="5">
         <v>-0.16094766399999827</v>
       </c>
       <c r="D406" s="5">
         <v>-5.670551557198511</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>32.642192637000001</v>
       </c>
       <c r="C407" s="5">
         <v>-0.36200219300000214</v>
       </c>
       <c r="D407" s="5">
         <v>-12.396355301332418</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>32.315659773</v>
       </c>
       <c r="C408" s="5">
         <v>-0.3265328640000007</v>
       </c>
       <c r="D408" s="5">
         <v>-11.365164231209423</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>32.041053964</v>
       </c>
       <c r="C409" s="5">
         <v>-0.27460580900000053</v>
       </c>
       <c r="D409" s="5">
         <v>-9.7337926634874616</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>31.94343692</v>
       </c>
       <c r="C410" s="5">
         <v>-9.7617043999999709E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-3.5953060262157388</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>31.686909634999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.25652728500000066</v>
       </c>
       <c r="D411" s="5">
         <v>-9.2223527312288223</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>31.183484923999998</v>
       </c>
       <c r="C412" s="5">
         <v>-0.50342471100000097</v>
       </c>
       <c r="D412" s="5">
         <v>-17.484192109621411</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>31.062653847</v>
       </c>
       <c r="C413" s="5">
         <v>-0.12083107699999829</v>
       </c>
       <c r="D413" s="5">
         <v>-4.5519841886512591</v>
       </c>
       <c r="E413" s="5">
         <v>-6.9250925189737185</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>30.820265386999999</v>
       </c>
       <c r="C414" s="5">
         <v>-0.2423884600000008</v>
       </c>
       <c r="D414" s="5">
         <v>-8.9722509457752952</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>30.497055411000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.32320997599999757</v>
       </c>
       <c r="D415" s="5">
         <v>-11.883260734512756</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>30.424932546000001</v>
       </c>
       <c r="C416" s="5">
         <v>-7.2122865000000758E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-2.8012717892901606</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>30.339657493000001</v>
       </c>
       <c r="C417" s="5">
         <v>-8.5275053000000156E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-3.3119958043489772</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>29.990088714999999</v>
       </c>
       <c r="C418" s="5">
         <v>-0.34956877800000186</v>
       </c>
       <c r="D418" s="5">
         <v>-12.982836733680092</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>30.059213761999999</v>
       </c>
       <c r="C419" s="5">
         <v>6.9125046999999995E-2</v>
       </c>
       <c r="D419" s="5">
         <v>2.8012503006793477</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>29.666324512999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.39288924899999955</v>
       </c>
       <c r="D420" s="5">
         <v>-14.604789302680576</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>29.561061669000001</v>
       </c>
       <c r="C421" s="5">
         <v>-0.10526284399999852</v>
       </c>
       <c r="D421" s="5">
         <v>-4.1757535671046231</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>29.627289006000002</v>
       </c>
       <c r="C422" s="5">
         <v>6.622733700000083E-2</v>
       </c>
       <c r="D422" s="5">
         <v>2.7218039851205411</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>29.377243973999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.25004503200000272</v>
       </c>
       <c r="D423" s="5">
         <v>-9.670494402833075</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>29.302369388999999</v>
       </c>
       <c r="C424" s="5">
         <v>-7.4874584999999882E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-3.0159613034248189</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>29.444512267</v>
       </c>
       <c r="C425" s="5">
         <v>0.14214287800000136</v>
       </c>
       <c r="D425" s="5">
         <v>5.9789256135869717</v>
       </c>
       <c r="E425" s="5">
         <v>-5.2092831088103475</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>29.019535114</v>
       </c>
       <c r="C426" s="5">
         <v>-0.42497715300000038</v>
       </c>
       <c r="D426" s="5">
         <v>-16.00894582825584</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>28.974238788000001</v>
       </c>
       <c r="C427" s="5">
         <v>-4.5296325999998999E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.8570722478365664</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>28.736613912999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.23762487500000162</v>
       </c>
       <c r="D428" s="5">
         <v>-9.4094914921794341</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>28.621558561000001</v>
       </c>
       <c r="C429" s="5">
         <v>-0.11505535199999883</v>
       </c>
       <c r="D429" s="5">
         <v>-4.7001465441732337</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>28.685080957</v>
       </c>
       <c r="C430" s="5">
         <v>6.3522395999999759E-2</v>
       </c>
       <c r="D430" s="5">
         <v>2.696019068410993</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>28.659762440000002</v>
       </c>
       <c r="C431" s="5">
         <v>-2.5318516999998764E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-1.0540379128263999</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>28.693469955000001</v>
       </c>
       <c r="C432" s="5">
         <v>3.3707514999999688E-2</v>
       </c>
       <c r="D432" s="5">
         <v>1.4205176701346245</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>28.667851486</v>
       </c>
       <c r="C433" s="5">
         <v>-2.5618469000001198E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-1.0661537059148962</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>28.413641093999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.25421039200000095</v>
       </c>
       <c r="D434" s="5">
         <v>-10.136995801846316</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>28.487345383000001</v>
       </c>
       <c r="C435" s="5">
         <v>7.3704289000001921E-2</v>
       </c>
       <c r="D435" s="5">
         <v>3.1575663254307607</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>28.435384461999998</v>
       </c>
       <c r="C436" s="5">
         <v>-5.1960921000002713E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-2.1669750417278366</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>28.474294345000001</v>
       </c>
       <c r="C437" s="5">
         <v>3.890988300000231E-2</v>
       </c>
       <c r="D437" s="5">
         <v>1.6544481679940271</v>
       </c>
       <c r="E437" s="5">
         <v>-3.2950721452002951</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>28.360104828000001</v>
       </c>
       <c r="C438" s="5">
         <v>-0.1141895169999998</v>
       </c>
       <c r="D438" s="5">
         <v>-4.7075835153335577</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>28.220281698000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.13982312999999991</v>
       </c>
       <c r="D439" s="5">
         <v>-5.7585078638536125</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>28.190785152</v>
       </c>
       <c r="C440" s="5">
         <v>-2.9496546000000734E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-1.2470846805963109</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>27.982981696</v>
       </c>
       <c r="C441" s="5">
         <v>-0.20780345600000061</v>
       </c>
       <c r="D441" s="5">
         <v>-8.4956374558431413</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>27.784176467999998</v>
       </c>
       <c r="C442" s="5">
         <v>-0.19880522800000122</v>
       </c>
       <c r="D442" s="5">
         <v>-8.200041798595425</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>27.787606525000001</v>
+        <v>27.781972689</v>
       </c>
       <c r="C443" s="5">
-        <v>3.4300570000027619E-3</v>
+        <v>-2.2037789999984625E-3</v>
       </c>
       <c r="D443" s="5">
-        <v>0.14824496758141237</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-9.5139815846279063E-2</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>27.759133443</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-2.2839246000000202E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-0.98205817163954379</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB808767-BEB1-46DB-A162-669D06F03653}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houinfoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>