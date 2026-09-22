--- v9 (2026-08-24)
+++ v10 (2026-09-22)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A586C4C8-FE15-4294-8AA3-B09BA2611A46}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D33FC850-C979-4811-AE4C-78095857509D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{70FEF70C-0FCD-4B92-9566-8D5E04373D90}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A1A656D6-4E99-495A-9BC6-7B7D1BF463C5}"/>
   </bookViews>
   <sheets>
     <sheet name="houinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Information Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE5B0319-9B89-49A7-BF2A-8922C48B8267}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0277CBC-3A4D-4B55-B37F-DCA263EA76CE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>35.794689236000004</v>
+        <v>35.795260534999997</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>36.265089123000003</v>
+        <v>36.265482196999997</v>
       </c>
       <c r="C7" s="5">
-        <v>0.47039988699999924</v>
+        <v>0.47022166200000015</v>
       </c>
       <c r="D7" s="5">
-        <v>16.961204910223103</v>
+        <v>16.954016981748232</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>36.051228958999999</v>
+        <v>36.051497843</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.21386016400000329</v>
+        <v>-0.21398435399999727</v>
       </c>
       <c r="D8" s="5">
-        <v>-6.8514926949587167</v>
+        <v>-6.8552712711986485</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>35.967218819000003</v>
+        <v>35.967376709</v>
       </c>
       <c r="C9" s="5">
-        <v>-8.4010139999996625E-2</v>
+        <v>-8.4121134000000097E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.7607957111173032</v>
+        <v>-2.7643762311396092</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>36.418493241</v>
+        <v>36.418578717000003</v>
       </c>
       <c r="C10" s="5">
-        <v>0.45127442199999734</v>
+        <v>0.45120200800000276</v>
       </c>
       <c r="D10" s="5">
-        <v>16.139886568601792</v>
+        <v>16.13703963237343</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>36.490931351</v>
+        <v>36.490928249</v>
       </c>
       <c r="C11" s="5">
-        <v>7.2438110000000222E-2</v>
+        <v>7.2349531999996941E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>2.4131424484892028</v>
+        <v>2.4101536005945112</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>36.530890622999998</v>
+        <v>36.530822827000001</v>
       </c>
       <c r="C12" s="5">
-        <v>3.995927199999727E-2</v>
+        <v>3.9894578000001957E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>1.3219991744287674</v>
+        <v>1.3198460866129968</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>36.505523404000002</v>
+        <v>36.505396738999998</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.5367218999996055E-2</v>
+        <v>-2.5426088000003233E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.83011038645279811</v>
+        <v>-0.83203097031216977</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>36.380457331000002</v>
+        <v>36.380223371</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.12506607299999928</v>
+        <v>-0.12517336799999867</v>
       </c>
       <c r="D14" s="5">
-        <v>-4.034551987575508</v>
+        <v>-4.037961991188233</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>36.050512167000001</v>
+        <v>36.050274199999997</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.32994516400000151</v>
+        <v>-0.32994917100000265</v>
       </c>
       <c r="D15" s="5">
-        <v>-10.356373210089398</v>
+        <v>-10.356556092018588</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>36.185561698999997</v>
+        <v>36.185247017000002</v>
       </c>
       <c r="C16" s="5">
-        <v>0.13504953199999647</v>
+        <v>0.13497281700000485</v>
       </c>
       <c r="D16" s="5">
-        <v>4.5891304668871147</v>
+        <v>4.586500595929488</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>36.071132968999997</v>
+        <v>36.070703961</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.1144287300000002</v>
+        <v>-0.11454305600000225</v>
       </c>
       <c r="D17" s="5">
-        <v>-3.7294219383303018</v>
+        <v>-3.7331152843826376</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>35.168937301</v>
+        <v>35.169460086000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.9021956679999974</v>
+        <v>-0.9012438749999987</v>
       </c>
       <c r="D18" s="5">
-        <v>-26.21067384721276</v>
+        <v>-26.186976308004471</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>34.929181561</v>
+        <v>34.929544364999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.23975573999999966</v>
+        <v>-0.23991572100000269</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.8808397625807274</v>
+        <v>-7.885789814068767</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>34.954503678000002</v>
+        <v>34.954740575000002</v>
       </c>
       <c r="C20" s="5">
-        <v>2.5322117000001754E-2</v>
+        <v>2.5196210000004271E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>0.87342420465901238</v>
+        <v>0.86905504517049703</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>34.756380475</v>
+        <v>34.756523637999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.19812320300000152</v>
+        <v>-0.19821693700000509</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.5935570102748979</v>
+        <v>-6.5965365222606547</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>34.616419059999998</v>
+        <v>34.61650023</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.13996141500000192</v>
+        <v>-0.14002340799999757</v>
       </c>
       <c r="D22" s="5">
-        <v>-4.7267098281705504</v>
+        <v>-4.7287382078769369</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>34.522352668000003</v>
+        <v>34.522361486999998</v>
       </c>
       <c r="C23" s="5">
-        <v>-9.4066391999994892E-2</v>
+        <v>-9.4138743000002023E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-3.2125737096143969</v>
+        <v>-3.2150003884949374</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>35.156028014</v>
+        <v>35.155955656000003</v>
       </c>
       <c r="C24" s="5">
-        <v>0.63367534599999686</v>
+        <v>0.63359416900000554</v>
       </c>
       <c r="D24" s="5">
-        <v>24.392158616318071</v>
+        <v>24.388705056486582</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>35.044849698999997</v>
+        <v>35.044736907999997</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.11117831500000364</v>
+        <v>-0.11121874800000597</v>
       </c>
       <c r="D25" s="5">
-        <v>-3.7295951540545991</v>
+        <v>-3.7309355553867385</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>34.788555092999999</v>
+        <v>34.788345399999997</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.25629460599999732</v>
+        <v>-0.2563915080000001</v>
       </c>
       <c r="D26" s="5">
-        <v>-8.4314634819009804</v>
+        <v>-8.4345502204143266</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>34.929888140999999</v>
+        <v>34.929688957000003</v>
       </c>
       <c r="C27" s="5">
-        <v>0.14133304799999991</v>
+        <v>0.14134355700000611</v>
       </c>
       <c r="D27" s="5">
-        <v>4.9855782399774728</v>
+        <v>4.9859880004164525</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>34.762062583999999</v>
+        <v>34.761800127999997</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.16782555700000046</v>
+        <v>-0.16788882900000601</v>
       </c>
       <c r="D28" s="5">
-        <v>-5.6156244042847137</v>
+        <v>-5.617717095207075</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>34.876343781000003</v>
+        <v>34.875978506000003</v>
       </c>
       <c r="C29" s="5">
-        <v>0.11428119700000394</v>
+        <v>0.11417837800000541</v>
       </c>
       <c r="D29" s="5">
-        <v>4.0171507996654698</v>
+        <v>4.0135018736799921</v>
       </c>
       <c r="E29" s="5">
-        <v>-3.3123140019660879</v>
+        <v>-3.3121767079781539</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>34.836144105000002</v>
+        <v>34.836584647999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.0199676000000295E-2</v>
+        <v>-3.9393858000003945E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.3744264284505481</v>
+        <v>-1.3470604818279441</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>34.687977187000001</v>
+        <v>34.688305722999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.14816691800000115</v>
+        <v>-0.14827892499999962</v>
       </c>
       <c r="D31" s="5">
-        <v>-4.9861846323723817</v>
+        <v>-4.9898045146375303</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>34.561163733000001</v>
+        <v>34.561350611999998</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.12681345400000055</v>
+        <v>-0.1269551110000009</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.2998560611295584</v>
+        <v>-4.3045229958935778</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>35.142891761999998</v>
+        <v>35.143017825999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.58172802899999709</v>
+        <v>0.58166721399999943</v>
       </c>
       <c r="D33" s="5">
-        <v>22.177054039956069</v>
+        <v>22.174385715264911</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>35.545320828999998</v>
+        <v>35.545397065000003</v>
       </c>
       <c r="C34" s="5">
-        <v>0.40242906699999992</v>
+        <v>0.40237923900000538</v>
       </c>
       <c r="D34" s="5">
-        <v>14.640830318725563</v>
+        <v>14.63884600705574</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>35.161272134999997</v>
+        <v>35.161293970999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.38404869400000052</v>
+        <v>-0.38410309400000386</v>
       </c>
       <c r="D35" s="5">
-        <v>-12.221997901489612</v>
+        <v>-12.223602885032459</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>34.802635025999997</v>
+        <v>34.802552474000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.35863710900000001</v>
+        <v>-0.35874149699999691</v>
       </c>
       <c r="D36" s="5">
-        <v>-11.575915565308858</v>
+        <v>-11.579091380689398</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>34.500243466000001</v>
+        <v>34.500143893000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.30239155999999667</v>
+        <v>-0.30240858100000167</v>
       </c>
       <c r="D37" s="5">
-        <v>-9.942394981646995</v>
+        <v>-9.9429506179877674</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>34.414471601000002</v>
+        <v>34.414282436000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-8.5771864999998115E-2</v>
+        <v>-8.586145700000003E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>-2.9428909926801583</v>
+        <v>-2.9459313881787907</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>34.285079828000001</v>
+        <v>34.284926038999998</v>
       </c>
       <c r="C39" s="5">
-        <v>-0.12939177300000182</v>
+        <v>-0.12935639700000223</v>
       </c>
       <c r="D39" s="5">
-        <v>-4.419629327873964</v>
+        <v>-4.4184696483390855</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>34.218850260000004</v>
+        <v>34.218664898</v>
       </c>
       <c r="C40" s="5">
-        <v>-6.622956799999713E-2</v>
+        <v>-6.6261140999998247E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.293607203254866</v>
+        <v>-2.2946992008372247</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>34.049325068999998</v>
+        <v>34.049090757999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.16952519100000529</v>
+        <v>-0.16957414000000171</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.7856334970002754</v>
+        <v>-5.7872892847707362</v>
       </c>
       <c r="E41" s="5">
-        <v>-2.3712884503981457</v>
+        <v>-2.3709377727072156</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>33.904237328000001</v>
+        <v>33.904537380999997</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.14508774099999755</v>
+        <v>-0.14455337700000115</v>
       </c>
       <c r="D42" s="5">
-        <v>-4.9951753251547544</v>
+        <v>-4.9772387931839912</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>33.730608947</v>
+        <v>33.730869679000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.17362838100000033</v>
+        <v>-0.17366770199999593</v>
       </c>
       <c r="D43" s="5">
-        <v>-5.9751980717882347</v>
+        <v>-5.9764619503425154</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>33.778375140999998</v>
+        <v>33.778498804000002</v>
       </c>
       <c r="C44" s="5">
-        <v>4.7766193999997597E-2</v>
+        <v>4.7629125000000272E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>1.7126279825327995</v>
+        <v>1.7076619240705027</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>33.835697260000003</v>
+        <v>33.835789906999999</v>
       </c>
       <c r="C45" s="5">
-        <v>5.73221190000055E-2</v>
+        <v>5.7291102999997179E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>2.0555224977981013</v>
+        <v>2.0543923032786182</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>33.747851599999997</v>
+        <v>33.747910769999997</v>
       </c>
       <c r="C46" s="5">
-        <v>-8.7845660000006376E-2</v>
+        <v>-8.7879137000001606E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-3.0713860971427809</v>
+        <v>-3.0725316059035057</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>33.813261619999999</v>
+        <v>33.813298048999997</v>
       </c>
       <c r="C47" s="5">
-        <v>6.5410020000001623E-2</v>
+        <v>6.538727899999941E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>2.3507921751663607</v>
+        <v>2.349961985695459</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>33.851179006999999</v>
+        <v>33.851091414000003</v>
       </c>
       <c r="C48" s="5">
-        <v>3.7917387000000247E-2</v>
+        <v>3.7793365000005963E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>1.3539819454324364</v>
+        <v>1.3495245537727074</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>33.752963067000003</v>
+        <v>33.752877267000002</v>
       </c>
       <c r="C49" s="5">
-        <v>-9.8215939999995783E-2</v>
+        <v>-9.8214147000000196E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-3.4266586759198248</v>
+        <v>-3.4266058403749189</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>34.044438911999997</v>
+        <v>34.044287679</v>
       </c>
       <c r="C50" s="5">
-        <v>0.29147584499999368</v>
+        <v>0.29141041199999762</v>
       </c>
       <c r="D50" s="5">
-        <v>10.869303957748965</v>
+        <v>10.866775859253973</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>33.658633942999998</v>
+        <v>33.658528629999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.38580496899999872</v>
+        <v>-0.38575904900000069</v>
       </c>
       <c r="D51" s="5">
-        <v>-12.782494917228993</v>
+        <v>-12.781120317172846</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>33.459977641000002</v>
+        <v>33.459868309999997</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.19865630199999629</v>
+        <v>-0.19866032000000189</v>
       </c>
       <c r="D52" s="5">
-        <v>-6.8570633481888299</v>
+        <v>-6.8572183311630619</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>33.015260857000001</v>
+        <v>33.015144274999997</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.44471678400000059</v>
+        <v>-0.44472403500000013</v>
       </c>
       <c r="D53" s="5">
-        <v>-14.833453038648459</v>
+        <v>-14.833722478086331</v>
       </c>
       <c r="E53" s="5">
-        <v>-3.036959498916636</v>
+        <v>-3.0366346354111395</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>33.786592714999998</v>
+        <v>33.786771512999998</v>
       </c>
       <c r="C54" s="5">
-        <v>0.77133185799999637</v>
+        <v>0.77162723800000066</v>
       </c>
       <c r="D54" s="5">
-        <v>31.933766976233734</v>
+        <v>31.947736537802605</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>33.797247343000002</v>
+        <v>33.797434344000003</v>
       </c>
       <c r="C55" s="5">
-        <v>1.0654628000004607E-2</v>
+        <v>1.0662831000004758E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.37907795772202935</v>
+        <v>0.37936830558704671</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>33.494980011000003</v>
+        <v>33.495053302000002</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.30226733199999956</v>
+        <v>-0.30238104200000038</v>
       </c>
       <c r="D56" s="5">
-        <v>-10.219769853098581</v>
+        <v>-10.223373443638216</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>33.444907333000003</v>
+        <v>33.444967253999998</v>
       </c>
       <c r="C57" s="5">
-        <v>-5.0072677999999371E-2</v>
+        <v>-5.0086048000004268E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-1.7792404396368644</v>
+        <v>-1.77970775538</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>33.445438754999998</v>
+        <v>33.445479671000001</v>
       </c>
       <c r="C58" s="5">
-        <v>5.3142199999456352E-4</v>
+        <v>5.1241700000304036E-4</v>
       </c>
       <c r="D58" s="5">
-        <v>1.9069035745866714E-2</v>
+        <v>1.838698819893736E-2</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>33.450043618999999</v>
+        <v>33.450082833000003</v>
       </c>
       <c r="C59" s="5">
-        <v>4.60486400000093E-3</v>
+        <v>4.6031620000022144E-3</v>
       </c>
       <c r="D59" s="5">
-        <v>0.16534461495401054</v>
+        <v>0.16528325344347117</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>34.985784545000001</v>
+        <v>34.985702332999999</v>
       </c>
       <c r="C60" s="5">
-        <v>1.5357409260000026</v>
+        <v>1.5356194999999957</v>
       </c>
       <c r="D60" s="5">
-        <v>71.371716263142133</v>
+        <v>71.364473179217043</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>34.982557409000002</v>
+        <v>34.982487526</v>
       </c>
       <c r="C61" s="5">
-        <v>-3.2271359999995752E-3</v>
+        <v>-3.214806999999098E-3</v>
       </c>
       <c r="D61" s="5">
-        <v>-0.11063348147742902</v>
+        <v>-0.1102112880626116</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>35.059484005999998</v>
+        <v>35.059363138999998</v>
       </c>
       <c r="C62" s="5">
-        <v>7.6926596999996377E-2</v>
+        <v>7.6875612999998566E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>2.6709484222391389</v>
+        <v>2.6691621666071086</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>35.360421946000002</v>
+        <v>35.360358550999997</v>
       </c>
       <c r="C63" s="5">
-        <v>0.30093794000000429</v>
+        <v>0.30099541199999891</v>
       </c>
       <c r="D63" s="5">
-        <v>10.800832692808381</v>
+        <v>10.80303277299266</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>35.404283538000001</v>
+        <v>35.404233068000003</v>
       </c>
       <c r="C64" s="5">
-        <v>4.386159199999895E-2</v>
+        <v>4.3874517000006108E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>1.4986948600068661</v>
+        <v>1.4991422150705036</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>35.116686141999999</v>
+        <v>35.116650614999998</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.28759739600000245</v>
+        <v>-0.28758245300000596</v>
       </c>
       <c r="D65" s="5">
-        <v>-9.3239504975316638</v>
+        <v>-9.3235001810982219</v>
       </c>
       <c r="E65" s="5">
-        <v>6.3650119079839085</v>
+        <v>6.3652798924502152</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>35.004912373000003</v>
+        <v>35.005004176</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.11177376899999558</v>
+        <v>-0.1116464389999976</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.7533493816405139</v>
+        <v>-3.7491518703392623</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>35.29213652</v>
+        <v>35.292258404999998</v>
       </c>
       <c r="C67" s="5">
-        <v>0.28722414699999632</v>
+        <v>0.28725422899999842</v>
       </c>
       <c r="D67" s="5">
-        <v>10.303036565670155</v>
+        <v>10.304136545989561</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>35.413817215999998</v>
+        <v>35.413854368000003</v>
       </c>
       <c r="C68" s="5">
-        <v>0.12168069599999853</v>
+        <v>0.1215959630000043</v>
       </c>
       <c r="D68" s="5">
-        <v>4.2167415666110708</v>
+        <v>4.2137345217166056</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>34.884824106000003</v>
+        <v>34.884854183999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.52899310999999472</v>
+        <v>-0.52900018400000448</v>
       </c>
       <c r="D69" s="5">
-        <v>-16.523245878177317</v>
+        <v>-16.523433072724913</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>34.125261047000002</v>
+        <v>34.125289987000002</v>
       </c>
       <c r="C70" s="5">
-        <v>-0.75956305900000132</v>
+        <v>-0.759564196999996</v>
       </c>
       <c r="D70" s="5">
-        <v>-23.215539593659429</v>
+        <v>-23.215552637741187</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>34.155644266000003</v>
+        <v>34.155688687000001</v>
       </c>
       <c r="C71" s="5">
-        <v>3.038321900000085E-2</v>
+        <v>3.0398699999999224E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>1.0736601745584107</v>
+        <v>1.074208998488313</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>34.588810211000002</v>
+        <v>34.588741833</v>
       </c>
       <c r="C72" s="5">
-        <v>0.43316594499999894</v>
+        <v>0.43305314599999889</v>
       </c>
       <c r="D72" s="5">
-        <v>16.326242533793089</v>
+        <v>16.321667610897773</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>34.882140083000003</v>
+        <v>34.882086571000002</v>
       </c>
       <c r="C73" s="5">
-        <v>0.29332987200000105</v>
+        <v>0.29334473800000183</v>
       </c>
       <c r="D73" s="5">
-        <v>10.664921834463282</v>
+        <v>10.665509868735136</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>35.156712081999999</v>
+        <v>35.156636046999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.27457199899999551</v>
+        <v>0.27454947599999713</v>
       </c>
       <c r="D74" s="5">
-        <v>9.8655579691470319</v>
+        <v>9.8647291475391086</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>35.700641374</v>
+        <v>35.700608996</v>
       </c>
       <c r="C75" s="5">
-        <v>0.5439292920000014</v>
+        <v>0.54397294900000048</v>
       </c>
       <c r="D75" s="5">
-        <v>20.230095868152542</v>
+        <v>20.231907724845311</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>35.854034761999998</v>
+        <v>35.854012363000002</v>
       </c>
       <c r="C76" s="5">
-        <v>0.1533933879999978</v>
+        <v>0.15340336700000279</v>
       </c>
       <c r="D76" s="5">
-        <v>5.2795939911219669</v>
+        <v>5.2799505146402304</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>36.077125791999997</v>
+        <v>36.077109348</v>
       </c>
       <c r="C77" s="5">
-        <v>0.22309102999999908</v>
+        <v>0.22309698499999797</v>
       </c>
       <c r="D77" s="5">
-        <v>7.7275407484307612</v>
+        <v>7.7277591247949529</v>
       </c>
       <c r="E77" s="5">
-        <v>2.7349951134805428</v>
+        <v>2.7350522221778917</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>36.052833659999997</v>
+        <v>36.052895573999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-2.4292131999999356E-2</v>
+        <v>-2.4213774000003241E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.8050210367589794</v>
+        <v>-0.8024342603607626</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>36.123725653999998</v>
+        <v>36.123798460000003</v>
       </c>
       <c r="C79" s="5">
-        <v>7.0891994000000125E-2</v>
+        <v>7.0902886000006049E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>2.3852902691112732</v>
+        <v>2.385656582067619</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>35.607236127999997</v>
+        <v>35.607254996000002</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.51648952600000086</v>
+        <v>-0.51654346400000151</v>
       </c>
       <c r="D80" s="5">
-        <v>-15.870414122744902</v>
+        <v>-15.871913871941034</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>36.122308898</v>
+        <v>36.122318298000003</v>
       </c>
       <c r="C81" s="5">
-        <v>0.51507277000000329</v>
+        <v>0.5150633020000015</v>
       </c>
       <c r="D81" s="5">
-        <v>18.808318925078616</v>
+        <v>18.807934464087928</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>36.19690173</v>
+        <v>36.196920271000003</v>
       </c>
       <c r="C82" s="5">
-        <v>7.4592832000000442E-2</v>
+        <v>7.4601973000000044E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>2.5063474875697045</v>
+        <v>2.5066574660838059</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>36.127194695</v>
+        <v>36.127229653999997</v>
       </c>
       <c r="C83" s="5">
-        <v>-6.9707035000000417E-2</v>
+        <v>-6.9690617000006227E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.2866078882855523</v>
+        <v>-2.2860738582441642</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>36.472634913</v>
+        <v>36.472586425000003</v>
       </c>
       <c r="C84" s="5">
-        <v>0.34544021800000024</v>
+        <v>0.34535677100000584</v>
       </c>
       <c r="D84" s="5">
-        <v>12.097208645793266</v>
+        <v>12.094118706563917</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>36.654318164999999</v>
+        <v>36.654281632999997</v>
       </c>
       <c r="C85" s="5">
-        <v>0.18168325199999913</v>
+        <v>0.18169520799999361</v>
       </c>
       <c r="D85" s="5">
-        <v>6.1441516101753635</v>
+        <v>6.144575473318814</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>36.544505614999998</v>
+        <v>36.544461830000003</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.1098125500000009</v>
+        <v>-0.1098198029999935</v>
       </c>
       <c r="D86" s="5">
-        <v>-3.5364259906353723</v>
+        <v>-3.5366591992468832</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>36.637289746</v>
+        <v>36.637272392</v>
       </c>
       <c r="C87" s="5">
-        <v>9.2784131000001935E-2</v>
+        <v>9.2810561999996821E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>3.0896292116342705</v>
+        <v>3.0905254252076686</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>37.033898043000001</v>
+        <v>37.033888752000003</v>
       </c>
       <c r="C88" s="5">
-        <v>0.39660829700000022</v>
+        <v>0.396616360000003</v>
       </c>
       <c r="D88" s="5">
-        <v>13.792345590731259</v>
+        <v>13.792649815738688</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>37.669093107000002</v>
+        <v>37.669088446000004</v>
       </c>
       <c r="C89" s="5">
-        <v>0.63519506400000125</v>
+        <v>0.63519969400000065</v>
       </c>
       <c r="D89" s="5">
-        <v>22.639072076359533</v>
+        <v>22.639259188741413</v>
       </c>
       <c r="E89" s="5">
-        <v>4.4126777841959397</v>
+        <v>4.4127124560999764</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>38.228581001999999</v>
+        <v>38.228616703999997</v>
       </c>
       <c r="C90" s="5">
-        <v>0.55948789499999663</v>
+        <v>0.55952825799999317</v>
       </c>
       <c r="D90" s="5">
-        <v>19.35377484096572</v>
+        <v>19.355289655578069</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>38.389071645999998</v>
+        <v>38.389111665999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.16049064399999935</v>
+        <v>0.16049496200000135</v>
       </c>
       <c r="D91" s="5">
-        <v>5.1557883294875984</v>
+        <v>5.1559253376727288</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>38.39733391</v>
+        <v>38.397345608999998</v>
       </c>
       <c r="C92" s="5">
-        <v>8.2622640000025172E-3</v>
+        <v>8.2339430000004654E-3</v>
       </c>
       <c r="D92" s="5">
-        <v>0.2585751930532787</v>
+        <v>0.25768754636927849</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>39.557561116999999</v>
+        <v>39.557561890000002</v>
       </c>
       <c r="C93" s="5">
-        <v>1.1602272069999984</v>
+        <v>1.1602162810000038</v>
       </c>
       <c r="D93" s="5">
-        <v>42.93587576018674</v>
+        <v>42.935386677757222</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>40.166235428</v>
+        <v>40.166244745999997</v>
       </c>
       <c r="C94" s="5">
-        <v>0.60867431100000147</v>
+        <v>0.60868285599999439</v>
       </c>
       <c r="D94" s="5">
-        <v>20.110081263359447</v>
+        <v>20.110387464783862</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>40.666880484000004</v>
+        <v>40.666902004999997</v>
       </c>
       <c r="C95" s="5">
-        <v>0.50064505600000331</v>
+        <v>0.50065725900000047</v>
       </c>
       <c r="D95" s="5">
-        <v>16.026384354150803</v>
+        <v>16.026798173842959</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>40.825260233000002</v>
+        <v>40.82523115</v>
       </c>
       <c r="C96" s="5">
-        <v>0.15837974899999807</v>
+        <v>0.15832914500000328</v>
       </c>
       <c r="D96" s="5">
-        <v>4.7748935699929662</v>
+        <v>4.7733325448909847</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>40.910710905999998</v>
+        <v>40.910688417999999</v>
       </c>
       <c r="C97" s="5">
-        <v>8.5450672999996868E-2</v>
+        <v>8.5457267999998976E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>2.5408173113685928</v>
+        <v>2.5410175033732774</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>41.131107669999999</v>
+        <v>41.131090639999996</v>
       </c>
       <c r="C98" s="5">
-        <v>0.22039676400000019</v>
+        <v>0.22040222199999704</v>
       </c>
       <c r="D98" s="5">
-        <v>6.6597467364703178</v>
+        <v>6.6599203485316227</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>40.875770735000003</v>
+        <v>40.875759225000003</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.25533693499999544</v>
+        <v>-0.25533141499999346</v>
       </c>
       <c r="D99" s="5">
-        <v>-7.2002958892429803</v>
+        <v>-7.2001483854878696</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>41.213479327999998</v>
+        <v>41.213476118999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.33770859299999501</v>
+        <v>0.33771689399999616</v>
       </c>
       <c r="D100" s="5">
-        <v>10.37733553745721</v>
+        <v>10.377605373372933</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>41.585149428000001</v>
+        <v>41.585155598999997</v>
       </c>
       <c r="C101" s="5">
-        <v>0.37167010000000289</v>
+        <v>0.3716794799999974</v>
       </c>
       <c r="D101" s="5">
-        <v>11.37503026174369</v>
+        <v>11.375332654967796</v>
       </c>
       <c r="E101" s="5">
-        <v>10.39594000810251</v>
+        <v>10.395970050121651</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>41.313499286999999</v>
+        <v>41.313510180999998</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.27165014100000207</v>
+        <v>-0.27164541799999853</v>
       </c>
       <c r="D102" s="5">
-        <v>-7.5632679969193877</v>
+        <v>-7.5631401050228479</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>41.461613372000002</v>
+        <v>41.461625490999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.14811408500000312</v>
+        <v>0.14811531000000144</v>
       </c>
       <c r="D103" s="5">
-        <v>4.388003367569393</v>
+        <v>4.3880391978031286</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>41.879280082999998</v>
+        <v>41.879292038999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.41766671099999542</v>
+        <v>0.41766654799999969</v>
       </c>
       <c r="D104" s="5">
-        <v>12.781046109450189</v>
+        <v>12.78103689674257</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>41.558877586000001</v>
+        <v>41.558873564999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.32040249699999634</v>
+        <v>-0.32041847400000023</v>
       </c>
       <c r="D105" s="5">
-        <v>-8.8041181249094986</v>
+        <v>-8.8045364301575617</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>42.236878728000001</v>
+        <v>42.236877448999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.67800114199999939</v>
+        <v>0.67800388399999889</v>
       </c>
       <c r="D106" s="5">
-        <v>21.432820903694672</v>
+        <v>21.432917767354411</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>42.491483023000001</v>
+        <v>42.491484919999998</v>
       </c>
       <c r="C107" s="5">
-        <v>0.25460429500000004</v>
+        <v>0.25460747099999992</v>
       </c>
       <c r="D107" s="5">
-        <v>7.4783194445491086</v>
+        <v>7.4784160794252541</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>42.679382238999999</v>
+        <v>42.679380879999997</v>
       </c>
       <c r="C108" s="5">
-        <v>0.18789921599999815</v>
+        <v>0.18789595999999875</v>
       </c>
       <c r="D108" s="5">
-        <v>5.4374339917143022</v>
+        <v>5.4373372175115842</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>42.872039285</v>
+        <v>42.872034904000003</v>
       </c>
       <c r="C109" s="5">
-        <v>0.19265704600000078</v>
+        <v>0.19265402400000653</v>
       </c>
       <c r="D109" s="5">
-        <v>5.5533954972708743</v>
+        <v>5.553306394519919</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>43.200286798</v>
+        <v>43.200282369</v>
       </c>
       <c r="C110" s="5">
-        <v>0.32824751300000088</v>
+        <v>0.32824746499999691</v>
       </c>
       <c r="D110" s="5">
-        <v>9.5846831582509395</v>
+        <v>9.5846827181766727</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>43.391400283000003</v>
+        <v>43.391397996000002</v>
       </c>
       <c r="C111" s="5">
-        <v>0.19111348500000247</v>
+        <v>0.19111562700000206</v>
       </c>
       <c r="D111" s="5">
-        <v>5.4397640376944167</v>
+        <v>5.4398270689821837</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>43.735965255000004</v>
+        <v>43.735967264000003</v>
       </c>
       <c r="C112" s="5">
-        <v>0.34456497200000058</v>
+        <v>0.34456926800000076</v>
       </c>
       <c r="D112" s="5">
-        <v>9.956423385193137</v>
+        <v>9.9565535398514537</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>43.581194250999999</v>
+        <v>43.581196738999999</v>
       </c>
       <c r="C113" s="5">
-        <v>-0.1547710040000041</v>
+        <v>-0.15477052500000354</v>
       </c>
       <c r="D113" s="5">
-        <v>-4.1648264677301983</v>
+        <v>-4.1648136402590126</v>
       </c>
       <c r="E113" s="5">
-        <v>4.7998981618568637</v>
+        <v>4.799888593053625</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>43.676520433999997</v>
+        <v>43.676523189999997</v>
       </c>
       <c r="C114" s="5">
-        <v>9.53261829999974E-2</v>
+        <v>9.5326450999998258E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>2.6565968589497446</v>
+        <v>2.6566042642934606</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>43.900516490000001</v>
+        <v>43.900515208000002</v>
       </c>
       <c r="C115" s="5">
-        <v>0.22399605600000427</v>
+        <v>0.22399201800000412</v>
       </c>
       <c r="D115" s="5">
-        <v>6.3308217008971157</v>
+        <v>6.3307039255590114</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>44.052438707</v>
+        <v>44.052440234000002</v>
       </c>
       <c r="C116" s="5">
-        <v>0.15192221699999919</v>
+        <v>0.15192502600000068</v>
       </c>
       <c r="D116" s="5">
-        <v>4.2326814016369951</v>
+        <v>4.2327612842901985</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>44.153989774000003</v>
+        <v>44.153978860999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.1015510670000026</v>
+        <v>0.1015386269999965</v>
       </c>
       <c r="D117" s="5">
-        <v>2.801621650771513</v>
+        <v>2.8012739914933471</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>44.425744391000002</v>
+        <v>44.425738715000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.27175461699999914</v>
+        <v>0.27175985400000258</v>
       </c>
       <c r="D118" s="5">
-        <v>7.6408526828001477</v>
+        <v>7.6410069029718919</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>44.522161005999997</v>
+        <v>44.522157350000001</v>
       </c>
       <c r="C119" s="5">
-        <v>9.6416614999995431E-2</v>
+        <v>9.6418634999999142E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>2.6356573411642215</v>
+        <v>2.6357135617316008</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>44.635473247999997</v>
+        <v>44.635483786000002</v>
       </c>
       <c r="C120" s="5">
-        <v>0.11331224199999923</v>
+        <v>0.11332643600000125</v>
       </c>
       <c r="D120" s="5">
-        <v>3.0972057359266003</v>
+        <v>3.0975994112562244</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>44.843760914999997</v>
+        <v>44.843767947000003</v>
       </c>
       <c r="C121" s="5">
-        <v>0.20828766700000045</v>
+        <v>0.20828416100000169</v>
       </c>
       <c r="D121" s="5">
-        <v>5.7456756791633534</v>
+        <v>5.7455750781195247</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>45.083522334999998</v>
+        <v>45.083527252000003</v>
       </c>
       <c r="C122" s="5">
-        <v>0.23976142000000067</v>
+        <v>0.23975930499999976</v>
       </c>
       <c r="D122" s="5">
-        <v>6.6079851293682434</v>
+        <v>6.6079240470175549</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>45.576485458999997</v>
+        <v>45.576489305000003</v>
       </c>
       <c r="C123" s="5">
-        <v>0.4929631239999992</v>
+        <v>0.4929620529999994</v>
       </c>
       <c r="D123" s="5">
-        <v>13.939920373630832</v>
+        <v>13.939886631082432</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>45.67304609</v>
+        <v>45.673051405000002</v>
       </c>
       <c r="C124" s="5">
-        <v>9.6560631000002672E-2</v>
+        <v>9.6562099999999873E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>2.5722157646877797</v>
+        <v>2.5722551339400157</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>45.924526288999999</v>
+        <v>45.924526467</v>
       </c>
       <c r="C125" s="5">
-        <v>0.25148019899999952</v>
+        <v>0.25147506199999725</v>
       </c>
       <c r="D125" s="5">
-        <v>6.8111269803721619</v>
+        <v>6.8109827922749222</v>
       </c>
       <c r="E125" s="5">
-        <v>5.3769339695096452</v>
+        <v>5.3769283620956676</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>46.807386407999999</v>
+        <v>46.807384050000003</v>
       </c>
       <c r="C126" s="5">
-        <v>0.88286011900000005</v>
+        <v>0.88285758300000339</v>
       </c>
       <c r="D126" s="5">
-        <v>25.671408113654447</v>
+        <v>25.671326297688225</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>46.894324318000002</v>
+        <v>46.894317043999997</v>
       </c>
       <c r="C127" s="5">
-        <v>8.6937910000003171E-2</v>
+        <v>8.6932993999994324E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>2.2517354141629253</v>
+        <v>2.2516068984545168</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>46.827739952000002</v>
+        <v>46.827732929</v>
       </c>
       <c r="C128" s="5">
-        <v>-6.6584366000000728E-2</v>
+        <v>-6.6584114999997723E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-1.6906141146671994</v>
+        <v>-1.6906080515173949</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>47.541048130999997</v>
+        <v>47.541031087</v>
       </c>
       <c r="C129" s="5">
-        <v>0.71330817899999488</v>
+        <v>0.71329815800000063</v>
       </c>
       <c r="D129" s="5">
-        <v>19.891019382554198</v>
+        <v>19.890719363686426</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>47.829997417999998</v>
+        <v>47.829989071999996</v>
       </c>
       <c r="C130" s="5">
-        <v>0.28894928700000122</v>
+        <v>0.28895798499999614</v>
       </c>
       <c r="D130" s="5">
-        <v>7.5422853197671502</v>
+        <v>7.5425227969871722</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>47.955796927999998</v>
+        <v>47.955791384999998</v>
       </c>
       <c r="C131" s="5">
-        <v>0.12579951000000023</v>
+        <v>0.12580231300000122</v>
       </c>
       <c r="D131" s="5">
-        <v>3.2022250041914058</v>
+        <v>3.2022979567202015</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>48.296322410999998</v>
+        <v>48.296341353000003</v>
       </c>
       <c r="C132" s="5">
-        <v>0.34052548300000041</v>
+        <v>0.34054996800000481</v>
       </c>
       <c r="D132" s="5">
-        <v>8.8617709415853785</v>
+        <v>8.8624342897352104</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>48.515682845000001</v>
+        <v>48.515696769999998</v>
       </c>
       <c r="C133" s="5">
-        <v>0.21936043400000216</v>
+        <v>0.21935541699999561</v>
       </c>
       <c r="D133" s="5">
-        <v>5.5886008787754626</v>
+        <v>5.5884676051617621</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>48.890557555000001</v>
+        <v>48.890567421</v>
       </c>
       <c r="C134" s="5">
-        <v>0.37487471000000028</v>
+        <v>0.37487065100000194</v>
       </c>
       <c r="D134" s="5">
-        <v>9.6766307586266365</v>
+        <v>9.6765185951402941</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>48.959337646000002</v>
+        <v>48.959343873000002</v>
       </c>
       <c r="C135" s="5">
-        <v>6.8780091000000709E-2</v>
+        <v>6.8776452000001598E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>1.7013047189389674</v>
+        <v>1.7012136631972652</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>49.035506382999998</v>
+        <v>49.035513426000001</v>
       </c>
       <c r="C136" s="5">
-        <v>7.6168736999996156E-2</v>
+        <v>7.6169552999999723E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>1.8829636641155556</v>
+        <v>1.8829837677892369</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>49.067884749000001</v>
+        <v>49.067883207999998</v>
       </c>
       <c r="C137" s="5">
-        <v>3.2378366000003211E-2</v>
+        <v>3.2369781999996405E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.7952493682279238</v>
+        <v>0.79503765479020938</v>
       </c>
       <c r="E137" s="5">
-        <v>6.8446181463452715</v>
+        <v>6.8446143767181056</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>48.973066514000003</v>
+        <v>48.973061651999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-9.4818234999998197E-2</v>
+        <v>-9.4821555999999418E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.2943794819093699</v>
+        <v>-2.2944590614562888</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>49.050905514999997</v>
+        <v>49.050895660999998</v>
       </c>
       <c r="C139" s="5">
-        <v>7.7839000999993857E-2</v>
+        <v>7.7834009000000037E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>1.9240716677187075</v>
+        <v>1.9239473844877786</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>48.916700528</v>
+        <v>48.916689712999997</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.13420498699999683</v>
+        <v>-0.13420594800000174</v>
       </c>
       <c r="D140" s="5">
-        <v>-3.2342828042706273</v>
+        <v>-3.2343062565685643</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>48.816687621</v>
+        <v>48.816669574999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.10001290699999998</v>
+        <v>-0.10002013799999787</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.4260643465034315</v>
+        <v>-2.4262383151070654</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>48.212965726999997</v>
+        <v>48.212956912999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.60372189400000309</v>
+        <v>-0.60371266199999951</v>
       </c>
       <c r="D142" s="5">
-        <v>-13.871581556568668</v>
+        <v>-13.871388434222332</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>47.627791492999997</v>
+        <v>47.627785551999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.58517423400000013</v>
+        <v>-0.58517136100000045</v>
       </c>
       <c r="D143" s="5">
-        <v>-13.630747845286495</v>
+        <v>-13.630687653696983</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>46.084010259999999</v>
+        <v>46.084029651999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.5437812329999971</v>
+        <v>-1.5437559000000007</v>
       </c>
       <c r="D144" s="5">
-        <v>-32.659265118400683</v>
+        <v>-32.658824276444861</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>45.909586404999999</v>
+        <v>45.909601131999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.17442385500000057</v>
+        <v>-0.17442851999999931</v>
       </c>
       <c r="D145" s="5">
-        <v>-4.4485267665750445</v>
+        <v>-4.4486414443252524</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>45.283816578</v>
+        <v>45.283826879999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.62576982699999917</v>
+        <v>-0.62577425199999936</v>
       </c>
       <c r="D146" s="5">
-        <v>-15.184405956363033</v>
+        <v>-15.184500899725794</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>45.085015312000003</v>
+        <v>45.085021525999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.1988012659999967</v>
+        <v>-0.19880535400000099</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.1427812784072717</v>
+        <v>-5.1428833484876257</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>44.748326824999999</v>
+        <v>44.748333189</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.33668848700000353</v>
+        <v>-0.33668833699999823</v>
       </c>
       <c r="D148" s="5">
-        <v>-8.602365013767276</v>
+        <v>-8.6023601999178574</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>44.135317297</v>
+        <v>44.135315407999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.61300952799999919</v>
+        <v>-0.61301778100000348</v>
       </c>
       <c r="D149" s="5">
-        <v>-15.255129228530894</v>
+        <v>-15.255317380026012</v>
       </c>
       <c r="E149" s="5">
-        <v>-10.052537371912141</v>
+        <v>-10.052538396838361</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>43.426142509999998</v>
+        <v>43.426137232999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.70917478700000203</v>
+        <v>-0.70917817499999813</v>
       </c>
       <c r="D150" s="5">
-        <v>-17.665851010136848</v>
+        <v>-17.665928782753205</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>42.858348651</v>
+        <v>42.858340320000003</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.56779385899999824</v>
+        <v>-0.56779691299999513</v>
       </c>
       <c r="D151" s="5">
-        <v>-14.609380756257584</v>
+        <v>-14.60945542302332</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>42.512139105000003</v>
+        <v>42.512129238999997</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.3462095459999972</v>
+        <v>-0.34621108100000697</v>
       </c>
       <c r="D152" s="5">
-        <v>-9.274306684873789</v>
+        <v>-9.2743477186807866</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>41.764484863</v>
+        <v>41.764470842999998</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.74765424200000297</v>
+        <v>-0.7476583959999985</v>
       </c>
       <c r="D153" s="5">
-        <v>-19.177914816859854</v>
+        <v>-19.178015311356411</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>41.676618151</v>
+        <v>41.676611477999998</v>
       </c>
       <c r="C154" s="5">
-        <v>-8.7866712000000291E-2</v>
+        <v>-8.7859364999999912E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-2.4956251302089894</v>
+        <v>-2.4954196942789997</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>41.441627644999997</v>
+        <v>41.441621990000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.2349905060000026</v>
+        <v>-0.23498948799999653</v>
       </c>
       <c r="D155" s="5">
-        <v>-6.5601784757302051</v>
+        <v>-6.5601519499171594</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>41.096037385999999</v>
+        <v>41.096054439</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.34559025899999796</v>
+        <v>-0.34556755100000203</v>
       </c>
       <c r="D156" s="5">
-        <v>-9.5605895488688688</v>
+        <v>-9.5599911146264649</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>40.805863520999999</v>
+        <v>40.805875849000003</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.29017386499999986</v>
+        <v>-0.29017858999999646</v>
       </c>
       <c r="D157" s="5">
-        <v>-8.1516204327202644</v>
+        <v>-8.1517448041931395</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>40.678548567</v>
+        <v>40.678556815999997</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.12731495399999915</v>
+        <v>-0.12731903300000624</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.6804352098793069</v>
+        <v>-3.6805500170380978</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>40.547269024000002</v>
+        <v>40.547273920000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.131279542999998</v>
+        <v>-0.13128289599999476</v>
       </c>
       <c r="D159" s="5">
-        <v>-3.804685564872845</v>
+        <v>-3.8047802637726003</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>40.134205516000002</v>
+        <v>40.134210406999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.41306350800000047</v>
+        <v>-0.41306351300000443</v>
       </c>
       <c r="D160" s="5">
-        <v>-11.562442328940591</v>
+        <v>-11.562441142289837</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>39.927324132000003</v>
+        <v>39.927321814999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.206881383999999</v>
+        <v>-0.20688859199999854</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.0132954706494157</v>
+        <v>-6.0134983650392382</v>
       </c>
       <c r="E161" s="5">
-        <v>-9.5342991117139402</v>
+        <v>-9.5343004895287464</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>40.030441861</v>
+        <v>40.030436684000001</v>
       </c>
       <c r="C162" s="5">
-        <v>0.10311772899999738</v>
+        <v>0.10311486900000233</v>
       </c>
       <c r="D162" s="5">
-        <v>3.1435659602771393</v>
+        <v>3.1434777154480509</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>39.799568006000001</v>
+        <v>39.799561910000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.23087385499999868</v>
+        <v>-0.23087477400000012</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.7055753306760835</v>
+        <v>-6.7056020213697387</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>39.715232788000002</v>
+        <v>39.715224732999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-8.4335217999999657E-2</v>
+        <v>-8.4337177000001873E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.5133713032164939</v>
+        <v>-2.5134293873956604</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>39.552876777999998</v>
+        <v>39.552867583000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.16235601000000344</v>
+        <v>-0.16235714999999828</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.7967957389667415</v>
+        <v>-4.7968296176425511</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>39.330017267000002</v>
+        <v>39.330012947</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.22285951099999579</v>
+        <v>-0.22285463600000099</v>
       </c>
       <c r="D166" s="5">
-        <v>-6.5557184101503019</v>
+        <v>-6.5555808968527192</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>38.925873246000002</v>
+        <v>38.925869253999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.40414402100000046</v>
+        <v>-0.40414369300000175</v>
       </c>
       <c r="D167" s="5">
-        <v>-11.657288577757296</v>
+        <v>-11.657280853912377</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>39.195786871999999</v>
+        <v>39.195798621999998</v>
       </c>
       <c r="C168" s="5">
-        <v>0.26991362599999746</v>
+        <v>0.26992936799999967</v>
       </c>
       <c r="D168" s="5">
-        <v>8.6456345372719845</v>
+        <v>8.6461590765867911</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>38.900278010000001</v>
+        <v>38.90028684</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.29550886199999837</v>
+        <v>-0.29551178199999839</v>
       </c>
       <c r="D169" s="5">
-        <v>-8.6812808663013996</v>
+        <v>-8.6813606274319444</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>38.779869728999998</v>
+        <v>38.779875703999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.12040828100000311</v>
+        <v>-0.12041113600000131</v>
       </c>
       <c r="D170" s="5">
-        <v>-3.6517815500076156</v>
+        <v>-3.6518658537396886</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>38.508061755999996</v>
+        <v>38.508065602000002</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.27180797300000137</v>
+        <v>-0.27181010199999633</v>
       </c>
       <c r="D171" s="5">
-        <v>-8.0940210399623176</v>
+        <v>-8.0940808151341201</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>38.392512902999997</v>
+        <v>38.392515989000003</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.11554885299999995</v>
+        <v>-0.11554961299999889</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.5419337203521972</v>
+        <v>-3.5419562856720876</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>38.289696530999997</v>
+        <v>38.289694584999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.10281637199999949</v>
+        <v>-0.10282140400000372</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.1667239757404042</v>
+        <v>-3.1668764337945632</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.101521042547196</v>
+        <v>-4.1015203513719563</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>38.367148682</v>
+        <v>38.367144351999997</v>
       </c>
       <c r="C174" s="5">
-        <v>7.74521510000028E-2</v>
+        <v>7.7449766999997394E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>2.4545403508889008</v>
+        <v>2.4544640830615583</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>38.248465332000002</v>
+        <v>38.24846178</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.11868334999999774</v>
+        <v>-0.11868257199999732</v>
       </c>
       <c r="D175" s="5">
-        <v>-3.6495225037540879</v>
+        <v>-3.6494993906239226</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>38.117336418000001</v>
+        <v>38.117330451999997</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.13112891400000137</v>
+        <v>-0.13113132800000216</v>
       </c>
       <c r="D176" s="5">
-        <v>-4.0373196369749902</v>
+        <v>-4.037392933523809</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>38.159872694000001</v>
+        <v>38.159868007</v>
       </c>
       <c r="C177" s="5">
-        <v>4.2536275999999873E-2</v>
+        <v>4.2537555000002669E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>1.3473655251233341</v>
+        <v>1.3474064994927204</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>38.085011113</v>
+        <v>38.085009098999997</v>
       </c>
       <c r="C178" s="5">
-        <v>-7.4861581000000399E-2</v>
+        <v>-7.4858908000003055E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-2.3289101529591183</v>
+        <v>-2.3288281752345874</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>38.115898454000003</v>
+        <v>38.115895821000002</v>
       </c>
       <c r="C179" s="5">
-        <v>3.0887341000003232E-2</v>
+        <v>3.0886722000005307E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>0.9775653356014713</v>
+        <v>0.97754570909005523</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>37.698272496000001</v>
+        <v>37.698279034999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.41762595800000213</v>
+        <v>-0.41761678600000351</v>
       </c>
       <c r="D180" s="5">
-        <v>-12.383992964276235</v>
+        <v>-12.383737964528486</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>37.591915895</v>
+        <v>37.591921100999997</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.10635660100000166</v>
+        <v>-0.10635793400000182</v>
       </c>
       <c r="D181" s="5">
-        <v>-3.3334693126496284</v>
+        <v>-3.3335098766202442</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>37.481603243999999</v>
+        <v>37.481606855999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.11031265100000098</v>
+        <v>-0.11031424499999787</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.4650922325543787</v>
+        <v>-3.4651410250774783</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>37.249380637000002</v>
+        <v>37.249383407000003</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.23222260699999708</v>
+        <v>-0.2322234489999957</v>
       </c>
       <c r="D183" s="5">
-        <v>-7.1865832313768196</v>
+        <v>-7.1866077381490427</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>37.118985367000001</v>
+        <v>37.118986839000002</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.13039527000000106</v>
+        <v>-0.13039656800000188</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.1207813531602078</v>
+        <v>-4.1208212857660627</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>37.018959281999997</v>
+        <v>37.018957872999998</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.10002608500000321</v>
+        <v>-0.10002896600000355</v>
       </c>
       <c r="D185" s="5">
-        <v>-3.1861913934381758</v>
+        <v>-3.1862816833102658</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.3187446340066651</v>
+        <v>-3.3187434002093452</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>37.543405423999999</v>
+        <v>37.543402327000003</v>
       </c>
       <c r="C186" s="5">
-        <v>0.52444614200000217</v>
+        <v>0.52444445400000461</v>
       </c>
       <c r="D186" s="5">
-        <v>18.389584740300258</v>
+        <v>18.389521620280668</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>37.414370753999997</v>
+        <v>37.414369073000003</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.1290346700000029</v>
+        <v>-0.12903325399999943</v>
       </c>
       <c r="D187" s="5">
-        <v>-4.0472587659869603</v>
+        <v>-4.0472155159385963</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>37.622225266999997</v>
+        <v>37.622221543999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.20785451300000091</v>
+        <v>0.20785247099999538</v>
       </c>
       <c r="D188" s="5">
-        <v>6.8740844835741388</v>
+        <v>6.8740151930137605</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>36.871426294999999</v>
+        <v>36.871425062</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.75079897199999834</v>
+        <v>-0.75079648199999838</v>
       </c>
       <c r="D189" s="5">
-        <v>-21.486290125172502</v>
+        <v>-21.486228397412699</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>36.642649456000001</v>
+        <v>36.642649032999998</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.22877683899999823</v>
+        <v>-0.22877602900000227</v>
       </c>
       <c r="D190" s="5">
-        <v>-7.1967549959632615</v>
+        <v>-7.1967306110489186</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>36.637383837000002</v>
+        <v>36.637382983999998</v>
       </c>
       <c r="C191" s="5">
-        <v>-5.265618999999333E-3</v>
+        <v>-5.2660489999993843E-3</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.17230607502832784</v>
+        <v>-0.1723201367226368</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>36.398622263</v>
+        <v>36.398624075000001</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.23876157400000153</v>
+        <v>-0.23875890899999774</v>
       </c>
       <c r="D192" s="5">
-        <v>-7.5459606674143531</v>
+        <v>-7.5458796062659372</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>36.494908312</v>
+        <v>36.494910464</v>
       </c>
       <c r="C193" s="5">
-        <v>9.6286048999999707E-2</v>
+        <v>9.6286388999999417E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>3.2209801649972558</v>
+        <v>3.2209915420458701</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>36.391057689999997</v>
+        <v>36.391059552999998</v>
       </c>
       <c r="C194" s="5">
-        <v>-0.10385062200000306</v>
+        <v>-0.1038509110000021</v>
       </c>
       <c r="D194" s="5">
-        <v>-3.361803249111639</v>
+        <v>-3.361812263407149</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>36.058948305000001</v>
+        <v>36.058950283999998</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.33210938499999543</v>
+        <v>-0.33210926900000004</v>
       </c>
       <c r="D195" s="5">
-        <v>-10.418046018616046</v>
+        <v>-10.41804205358331</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>36.216708251999997</v>
+        <v>36.216708691999997</v>
       </c>
       <c r="C196" s="5">
-        <v>0.15775994699999529</v>
+        <v>0.15775840799999941</v>
       </c>
       <c r="D196" s="5">
-        <v>5.3782601862789381</v>
+        <v>5.3782061484074717</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>36.120422114999997</v>
+        <v>36.120421569999998</v>
       </c>
       <c r="C197" s="5">
-        <v>-9.6286136999999883E-2</v>
+        <v>-9.628712199999967E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-3.1440938886150294</v>
+        <v>-3.1441255459697892</v>
       </c>
       <c r="E197" s="5">
-        <v>-2.4272350828536182</v>
+        <v>-2.4272328412987321</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>35.939052658999998</v>
+        <v>35.939050858000002</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.18136945599999876</v>
+        <v>-0.1813707119999961</v>
       </c>
       <c r="D198" s="5">
-        <v>-5.8618418036711635</v>
+        <v>-5.8618813690286542</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>35.991953514000002</v>
+        <v>35.991953166999998</v>
       </c>
       <c r="C199" s="5">
-        <v>5.2900855000004299E-2</v>
+        <v>5.2902308999996706E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>1.7807226327029912</v>
+        <v>1.7807720634285928</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>36.012461653999999</v>
+        <v>36.012459493000001</v>
       </c>
       <c r="C200" s="5">
-        <v>2.0508139999996899E-2</v>
+        <v>2.0506326000003128E-2</v>
       </c>
       <c r="D200" s="5">
-        <v>0.68590439060167707</v>
+        <v>0.68584353690903654</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>36.581816324000002</v>
+        <v>36.581816076000003</v>
       </c>
       <c r="C201" s="5">
-        <v>0.56935467000000273</v>
+        <v>0.56935658300000114</v>
       </c>
       <c r="D201" s="5">
-        <v>20.711729344873774</v>
+        <v>20.711806447366719</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>36.634353767</v>
+        <v>36.634353945000001</v>
       </c>
       <c r="C202" s="5">
-        <v>5.2537442999998518E-2</v>
+        <v>5.2537868999998238E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.7370736332845027</v>
+        <v>1.7370878416635982</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>36.663425007000001</v>
+        <v>36.663424620999997</v>
       </c>
       <c r="C203" s="5">
-        <v>2.9071240000000387E-2</v>
+        <v>2.9070675999996354E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>0.95642878082233818</v>
+        <v>0.95641013978773337</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>36.803218559999998</v>
+        <v>36.803219239999997</v>
       </c>
       <c r="C204" s="5">
-        <v>0.13979355299999696</v>
+        <v>0.1397946189999999</v>
       </c>
       <c r="D204" s="5">
-        <v>4.6726478672204141</v>
+        <v>4.672684299398</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>36.795238163999997</v>
+        <v>36.795238871999999</v>
       </c>
       <c r="C205" s="5">
-        <v>-7.9803960000006668E-3</v>
+        <v>-7.9803679999983501E-3</v>
       </c>
       <c r="D205" s="5">
-        <v>-0.25989744238200663</v>
+        <v>-0.25989652679727637</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>36.808160346999998</v>
+        <v>36.808161040999998</v>
       </c>
       <c r="C206" s="5">
-        <v>1.2922183000000587E-2</v>
+        <v>1.2922168999999428E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>0.4222450334908423</v>
+        <v>0.42224456700266089</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>37.049810086000001</v>
+        <v>37.049811372000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.24164973900000319</v>
+        <v>0.24165033100000244</v>
       </c>
       <c r="D207" s="5">
-        <v>8.1689185932489963</v>
+        <v>8.168939174137213</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>37.08005498</v>
+        <v>37.080055166000001</v>
       </c>
       <c r="C208" s="5">
-        <v>3.0244893999999078E-2</v>
+        <v>3.0243794000000435E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>0.98400693116200699</v>
+        <v>0.98397094791480288</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>37.094265712000002</v>
+        <v>37.094265427000003</v>
       </c>
       <c r="C209" s="5">
-        <v>1.4210732000002224E-2</v>
+        <v>1.4210261000002333E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>0.46086418157258446</v>
+        <v>0.46084887217954229</v>
       </c>
       <c r="E209" s="5">
-        <v>2.6961024815808754</v>
+        <v>2.6961032420752096</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>37.263833607999999</v>
+        <v>37.263832598</v>
       </c>
       <c r="C210" s="5">
-        <v>0.16956789599999667</v>
+        <v>0.16956717099999707</v>
       </c>
       <c r="D210" s="5">
-        <v>5.6255639820018022</v>
+        <v>5.6255393658820818</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>37.303140192999997</v>
+        <v>37.303140309</v>
       </c>
       <c r="C211" s="5">
-        <v>3.9306584999998506E-2</v>
+        <v>3.9307710999999301E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>1.2731516470234405</v>
+        <v>1.2731883650531906</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>37.313062535999997</v>
+        <v>37.313061042999998</v>
       </c>
       <c r="C212" s="5">
-        <v>9.9223429999995005E-3</v>
+        <v>9.9207339999978217E-3</v>
       </c>
       <c r="D212" s="5">
-        <v>0.31965797368052051</v>
+        <v>0.3196060613337659</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>37.185240866999997</v>
+        <v>37.185240964999998</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.12782166899999936</v>
+        <v>-0.12782007799999917</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.0342115726747956</v>
+        <v>-4.0341624593846053</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>37.342628892</v>
+        <v>37.342629144999997</v>
       </c>
       <c r="C214" s="5">
-        <v>0.15738802500000304</v>
+        <v>0.1573881799999981</v>
       </c>
       <c r="D214" s="5">
-        <v>5.1989673046029417</v>
+        <v>5.1989725304389944</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>37.385404755000003</v>
+        <v>37.385404887999997</v>
       </c>
       <c r="C215" s="5">
-        <v>4.2775863000002801E-2</v>
+        <v>4.2775742999999977E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>1.3832896241902981</v>
+        <v>1.3832857097077378</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>37.400646594000001</v>
+        <v>37.400646725000001</v>
       </c>
       <c r="C216" s="5">
-        <v>1.5241838999997981E-2</v>
+        <v>1.5241837000004921E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.49033239680560392</v>
+        <v>0.49033233057298453</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>37.509959387000002</v>
+        <v>37.509959502999997</v>
       </c>
       <c r="C217" s="5">
-        <v>0.10931279300000085</v>
+        <v>0.10931277799999606</v>
       </c>
       <c r="D217" s="5">
-        <v>3.5642349615274238</v>
+        <v>3.5642344518655333</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>37.635347805999999</v>
+        <v>37.635348039999997</v>
       </c>
       <c r="C218" s="5">
-        <v>0.12538841899999653</v>
+        <v>0.12538853699999919</v>
       </c>
       <c r="D218" s="5">
-        <v>4.0859426558452983</v>
+        <v>4.085946559127196</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>37.406759242</v>
+        <v>37.406759956000002</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.22858856399999894</v>
+        <v>-0.22858808399999475</v>
       </c>
       <c r="D219" s="5">
-        <v>-7.0499117298060909</v>
+        <v>-7.0498973747046385</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>37.332095787</v>
+        <v>37.332095867</v>
       </c>
       <c r="C220" s="5">
-        <v>-7.4663454999999601E-2</v>
+        <v>-7.4664089000002321E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>-2.369065960571215</v>
+        <v>-2.3690858122940694</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>37.366400683000002</v>
+        <v>37.366400593000002</v>
       </c>
       <c r="C221" s="5">
-        <v>3.4304896000001861E-2</v>
+        <v>3.4304726000002006E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>1.1082840602310906</v>
+        <v>1.1082785378881077</v>
       </c>
       <c r="E221" s="5">
-        <v>0.73363083424500264</v>
+        <v>0.73363136556929831</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>37.270372041999998</v>
+        <v>37.270371560999997</v>
       </c>
       <c r="C222" s="5">
-        <v>-9.6028641000003745E-2</v>
+        <v>-9.6029032000004122E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.0406850227663429</v>
+        <v>-3.0406972362799434</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>37.320503776000002</v>
+        <v>37.320503883000001</v>
       </c>
       <c r="C223" s="5">
-        <v>5.0131734000004258E-2</v>
+        <v>5.0132322000003171E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>1.6260940185159001</v>
+        <v>1.6261132535938527</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>37.325735858000002</v>
+        <v>37.325734967000002</v>
       </c>
       <c r="C224" s="5">
-        <v>5.2320819999991386E-3</v>
+        <v>5.2310840000018288E-3</v>
       </c>
       <c r="D224" s="5">
-        <v>0.16836165495233146</v>
+        <v>0.1683295153544373</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>37.183989505</v>
+        <v>37.183989609999998</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.14174635300000205</v>
+        <v>-0.1417453570000049</v>
       </c>
       <c r="D225" s="5">
-        <v>-4.4630736181452519</v>
+        <v>-4.4630430141561757</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>37.164895624000003</v>
+        <v>37.164895833000003</v>
       </c>
       <c r="C226" s="5">
-        <v>-1.9093880999996315E-2</v>
+        <v>-1.9093776999994816E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-0.61445954018519711</v>
+        <v>-0.61445620108102617</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>36.914218228999999</v>
+        <v>36.914218380999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.25067739500000386</v>
+        <v>-0.25067745200000502</v>
       </c>
       <c r="D227" s="5">
-        <v>-7.8003876994592547</v>
+        <v>-7.800389365615179</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>37.109811397999998</v>
+        <v>37.109811405000002</v>
       </c>
       <c r="C228" s="5">
-        <v>0.19559316899999857</v>
+        <v>0.19559302400000433</v>
       </c>
       <c r="D228" s="5">
-        <v>6.5469106252360687</v>
+        <v>6.5469056017303906</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>36.834476479999999</v>
+        <v>36.834476461000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.27533491799999865</v>
+        <v>-0.2753349440000008</v>
       </c>
       <c r="D229" s="5">
-        <v>-8.5488745261144583</v>
+        <v>-8.5488752991880084</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>36.529357216000001</v>
+        <v>36.529357220000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.30511926399999822</v>
+        <v>-0.30511924099999987</v>
       </c>
       <c r="D230" s="5">
-        <v>-9.4996324928883435</v>
+        <v>-9.4996318137858573</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>36.458767694999999</v>
+        <v>36.458768044999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-7.0589521000002264E-2</v>
+        <v>-7.0589175000002058E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.2943986875356814</v>
+        <v>-2.2943875603701147</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>36.291901017999997</v>
+        <v>36.291901054</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.16686667700000157</v>
+        <v>-0.16686699099999913</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.356065248630304</v>
+        <v>-5.3560750248886402</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>36.435882266</v>
+        <v>36.435882282000001</v>
       </c>
       <c r="C233" s="5">
-        <v>0.14398124800000289</v>
+        <v>0.14398122800000124</v>
       </c>
       <c r="D233" s="5">
-        <v>4.8660400266312909</v>
+        <v>4.8660393309548633</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.4902543461279736</v>
+        <v>-2.4902540684486385</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>35.861853672000002</v>
+        <v>35.861853545000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.57402859399999784</v>
+        <v>-0.57402873699999901</v>
       </c>
       <c r="D234" s="5">
-        <v>-17.35029098545925</v>
+        <v>-17.35029493330018</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>35.750685654000002</v>
+        <v>35.750685650000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.11116801800000076</v>
+        <v>-0.11116789500000124</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.657104283830237</v>
+        <v>-3.6571003189561857</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>35.660160199000003</v>
+        <v>35.660159923000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-9.052545499999809E-2</v>
+        <v>-9.0525726999999279E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.9965963731168666</v>
+        <v>-2.9966052522381492</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>35.370051152999999</v>
+        <v>35.370051251</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.29010904600000487</v>
+        <v>-0.29010867200000234</v>
       </c>
       <c r="D237" s="5">
-        <v>-9.33727328019922</v>
+        <v>-9.3372618453417147</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>34.985911909000002</v>
+        <v>34.985912055999997</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.38413924399999644</v>
+        <v>-0.38413919500000304</v>
       </c>
       <c r="D238" s="5">
-        <v>-12.281716488227602</v>
+        <v>-12.281714981944559</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>34.745535259</v>
+        <v>34.745535345</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.24037665000000175</v>
+        <v>-0.24037671099999613</v>
       </c>
       <c r="D239" s="5">
-        <v>-7.9402698508830749</v>
+        <v>-7.9402717582350624</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>34.410998247000002</v>
+        <v>34.410998278000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.33453701199999841</v>
+        <v>-0.33453706699999941</v>
       </c>
       <c r="D240" s="5">
-        <v>-10.96122409822301</v>
+        <v>-10.961225780268935</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>34.249942527999998</v>
+        <v>34.249941636000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.16105571900000371</v>
+        <v>-0.16105664199999836</v>
       </c>
       <c r="D241" s="5">
-        <v>-5.4740812734111133</v>
+        <v>-5.4741118370926989</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>33.919045896999997</v>
+        <v>33.919045943</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.33089663100000166</v>
+        <v>-0.33089569300000221</v>
       </c>
       <c r="D242" s="5">
-        <v>-10.996852383890833</v>
+        <v>-10.996823119640597</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>34.129354753000001</v>
+        <v>34.129355072000003</v>
       </c>
       <c r="C243" s="5">
-        <v>0.2103088560000046</v>
+        <v>0.21030912900000232</v>
       </c>
       <c r="D243" s="5">
-        <v>7.6994289763991475</v>
+        <v>7.6994393034249153</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>33.966259041999997</v>
+        <v>33.966259375999996</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.16309571100000397</v>
+        <v>-0.16309569600000628</v>
       </c>
       <c r="D244" s="5">
-        <v>-5.5861565551957648</v>
+        <v>-5.5861560040132989</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>34.012411299999997</v>
+        <v>34.012411636000003</v>
       </c>
       <c r="C245" s="5">
-        <v>4.6152257999999335E-2</v>
+        <v>4.6152260000006606E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>1.6427619299415941</v>
+        <v>1.6427619853889963</v>
       </c>
       <c r="E245" s="5">
-        <v>-6.6513305436313175</v>
+        <v>-6.6513296624554075</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>33.453320028999997</v>
+        <v>33.453320152000003</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.55909127099999978</v>
+        <v>-0.55909148399999964</v>
       </c>
       <c r="D246" s="5">
-        <v>-18.036284726051811</v>
+        <v>-18.036290826101119</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>33.077989217000002</v>
+        <v>33.07798932</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.3753308119999943</v>
+        <v>-0.37533083200000306</v>
       </c>
       <c r="D247" s="5">
-        <v>-12.662951122314048</v>
+        <v>-12.662951712271086</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.885139492</v>
+        <v>32.885139482</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.19284972500000208</v>
+        <v>-0.19284983800000077</v>
       </c>
       <c r="D248" s="5">
-        <v>-6.7761477398228358</v>
+        <v>-6.776151563427268</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>32.857818301000002</v>
+        <v>32.857818066</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.7321190999998635E-2</v>
+        <v>-2.7321415999999488E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.99242493353134398</v>
+        <v>-0.99243306950408394</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>32.504237521</v>
+        <v>32.504237181000001</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.35358078000000148</v>
+        <v>-0.35358088499999951</v>
       </c>
       <c r="D250" s="5">
-        <v>-12.175616416273449</v>
+        <v>-12.175619902705726</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>32.850188177</v>
+        <v>32.850187845000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.34595065599999941</v>
+        <v>0.34595066400000007</v>
       </c>
       <c r="D251" s="5">
-        <v>13.546707516730461</v>
+        <v>13.546707998651319</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>32.410524115999998</v>
+        <v>32.410524015999997</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.43966406100000199</v>
+        <v>-0.43966382900000411</v>
       </c>
       <c r="D252" s="5">
-        <v>-14.929632412724059</v>
+        <v>-14.929625245304345</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>32.347848069000001</v>
+        <v>32.347846447000002</v>
       </c>
       <c r="C253" s="5">
-        <v>-6.2676046999996515E-2</v>
+        <v>-6.2677568999994548E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-2.2960580188048696</v>
+        <v>-2.2961131906686361</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>32.310619498999998</v>
+        <v>32.310619776000003</v>
       </c>
       <c r="C254" s="5">
-        <v>-3.7228570000003458E-2</v>
+        <v>-3.7226670999999101E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.3723504655557939</v>
+        <v>-1.3722809739020847</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>32.320761722</v>
+        <v>32.320763991</v>
       </c>
       <c r="C255" s="5">
-        <v>1.0142223000002559E-2</v>
+        <v>1.0144214999996848E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>0.37732800151224488</v>
+        <v>0.37740223601592238</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>32.348601240000001</v>
+        <v>32.348601836999997</v>
       </c>
       <c r="C256" s="5">
-        <v>2.7839518000000396E-2</v>
+        <v>2.7837845999997057E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>1.0385319040867147</v>
+        <v>1.038469162393163</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>32.386481619000001</v>
+        <v>32.386482094000002</v>
       </c>
       <c r="C257" s="5">
-        <v>3.788037900000063E-2</v>
+        <v>3.7880257000004747E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>1.4142918830845508</v>
+        <v>1.4142872724792754</v>
       </c>
       <c r="E257" s="5">
-        <v>-4.7804010914098143</v>
+        <v>-4.7804006355111177</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>32.666712384</v>
+        <v>32.666712509</v>
       </c>
       <c r="C258" s="5">
-        <v>0.28023076499999888</v>
+        <v>0.28023041499999835</v>
       </c>
       <c r="D258" s="5">
-        <v>10.891920648884978</v>
+        <v>10.891906223947823</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>32.525391526999996</v>
+        <v>32.525391390999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.14132085700000374</v>
+        <v>-0.14132111800000047</v>
       </c>
       <c r="D259" s="5">
-        <v>-5.0696128209915869</v>
+        <v>-5.0696219432778244</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>32.317551057000003</v>
+        <v>32.317550511</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.20784046999999362</v>
+        <v>-0.20784087999999912</v>
       </c>
       <c r="D260" s="5">
-        <v>-7.4042772716482963</v>
+        <v>-7.404291398231722</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>32.345981285999997</v>
+        <v>32.345980218000001</v>
       </c>
       <c r="C261" s="5">
-        <v>2.8430228999994256E-2</v>
+        <v>2.8429707000000803E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>1.0607805339732712</v>
+        <v>1.0607609809363705</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>32.410128915999998</v>
+        <v>32.410127791000001</v>
       </c>
       <c r="C262" s="5">
-        <v>6.4147630000000788E-2</v>
+        <v>6.4147572999999625E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>2.405935826642569</v>
+        <v>2.4059337457227103</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>32.228333263000003</v>
+        <v>32.228332291000001</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.18179565299999467</v>
+        <v>-0.18179549999999978</v>
       </c>
       <c r="D263" s="5">
-        <v>-6.5272438152994772</v>
+        <v>-6.5272387099219786</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>32.072991610000003</v>
+        <v>32.072991547000001</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.15534165300000069</v>
+        <v>-0.15534074400000009</v>
       </c>
       <c r="D264" s="5">
-        <v>-5.6331415784256595</v>
+        <v>-5.6331096497391435</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>32.025473093000002</v>
+        <v>32.025471275999998</v>
       </c>
       <c r="C265" s="5">
-        <v>-4.7518517000000315E-2</v>
+        <v>-4.7520271000003333E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.763472943563793</v>
+        <v>-1.7635375106610174</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>32.129189363999998</v>
+        <v>32.129190702000002</v>
       </c>
       <c r="C266" s="5">
-        <v>0.10371627099999614</v>
+        <v>0.10371942600000494</v>
       </c>
       <c r="D266" s="5">
-        <v>3.9562416976262504</v>
+        <v>3.9563644248556074</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>31.935493102999999</v>
+        <v>31.935498009</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.19369626099999948</v>
+        <v>-0.19369269300000269</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.9992829307959585</v>
+        <v>-6.9991579625324434</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>31.751423546000002</v>
+        <v>31.751424644</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.18406955699999727</v>
+        <v>-0.18407336499999971</v>
       </c>
       <c r="D268" s="5">
-        <v>-6.7014488869630684</v>
+        <v>-6.7015821631465355</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>31.774596762000002</v>
+        <v>31.774597122999999</v>
       </c>
       <c r="C269" s="5">
-        <v>2.3173215999999996E-2</v>
+        <v>2.3172478999999413E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>0.87932290887142717</v>
+        <v>0.87929480004353966</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.889321798515553</v>
+        <v>-1.8893221228043156</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>31.886312626999999</v>
+        <v>31.886313008999998</v>
       </c>
       <c r="C270" s="5">
-        <v>0.11171586499999719</v>
+        <v>0.11171588599999893</v>
       </c>
       <c r="D270" s="5">
-        <v>4.3016127573743512</v>
+        <v>4.3016135318574067</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>31.862041040000001</v>
+        <v>31.862041979000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-2.4271586999997652E-2</v>
+        <v>-2.4271029999997751E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.90961524675934324</v>
+        <v>-0.90959444878393469</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>31.839812931000001</v>
+        <v>31.839813763999999</v>
       </c>
       <c r="C272" s="5">
-        <v>-2.2228109000000273E-2</v>
+        <v>-2.2228215000001939E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>-0.83395854443959472</v>
+        <v>-0.83396248163798425</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>31.827598686000002</v>
+        <v>31.827590860000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.2214244999999124E-2</v>
+        <v>-1.2222903999997925E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.45936855085014772</v>
+        <v>-0.45969351003374292</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>31.992545642</v>
+        <v>31.992541764999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.16494695599999787</v>
+        <v>0.16495090499999776</v>
       </c>
       <c r="D274" s="5">
-        <v>6.3993800703399106</v>
+        <v>6.3995392900289438</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>32.092249543000001</v>
+        <v>32.092245607000002</v>
       </c>
       <c r="C275" s="5">
-        <v>9.9703901000001594E-2</v>
+        <v>9.9703842000003817E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>3.8045399212562891</v>
+        <v>3.804538100164967</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>32.423241269999998</v>
+        <v>32.423240405999998</v>
       </c>
       <c r="C276" s="5">
-        <v>0.33099172699999713</v>
+        <v>0.33099479899999551</v>
       </c>
       <c r="D276" s="5">
-        <v>13.103282627197132</v>
+        <v>13.103412920747948</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>32.694536059000001</v>
+        <v>32.694536122000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.27129478900000237</v>
+        <v>0.27129571600000446</v>
       </c>
       <c r="D277" s="5">
-        <v>10.515962971674497</v>
+        <v>10.516000866914844</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>32.959104449999998</v>
+        <v>32.959108381</v>
       </c>
       <c r="C278" s="5">
-        <v>0.2645683909999974</v>
+        <v>0.2645722589999977</v>
       </c>
       <c r="D278" s="5">
-        <v>10.1546118250194</v>
+        <v>10.154766934387528</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>32.471954728999997</v>
+        <v>32.471979447000002</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.48714972100000153</v>
+        <v>-0.48712893399999757</v>
       </c>
       <c r="D279" s="5">
-        <v>-16.363401595789064</v>
+        <v>-16.362757315747633</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>32.586069729000002</v>
+        <v>32.586064602</v>
       </c>
       <c r="C280" s="5">
-        <v>0.1141150000000053</v>
+        <v>0.11408515499999794</v>
       </c>
       <c r="D280" s="5">
-        <v>4.2995887353883822</v>
+        <v>4.2984390920664417</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>32.571012914000001</v>
+        <v>32.571012582999998</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.5056815000001222E-2</v>
+        <v>-1.5052019000002304E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.55306857514820784</v>
+        <v>-0.5528929420395623</v>
       </c>
       <c r="E281" s="5">
-        <v>2.5064555750789363</v>
+        <v>2.5064533687620294</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>32.512122040999998</v>
+        <v>32.512114740999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-5.8890873000002841E-2</v>
+        <v>-5.8897842000000367E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.1482446209058259</v>
+        <v>-2.1484963374735599</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>32.589734997000001</v>
+        <v>32.589739213000001</v>
       </c>
       <c r="C283" s="5">
-        <v>7.7612956000002953E-2</v>
+        <v>7.7624472000003664E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>2.9025531709099939</v>
+        <v>2.9029901753655496</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>32.862952088999997</v>
+        <v>32.862954446000003</v>
       </c>
       <c r="C284" s="5">
-        <v>0.27321709199999589</v>
+        <v>0.27321523300000194</v>
       </c>
       <c r="D284" s="5">
-        <v>10.537321230425878</v>
+        <v>10.537244768984078</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>32.797064816000002</v>
+        <v>32.797047794000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-6.5887272999994195E-2</v>
+        <v>-6.5906652000002452E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-2.3795391379383801</v>
+        <v>-2.3802311459565351</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>32.859895108000003</v>
+        <v>32.859882771999999</v>
       </c>
       <c r="C286" s="5">
-        <v>6.2830292000001009E-2</v>
+        <v>6.2834977999997932E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.3232524042703817</v>
+        <v>2.3234287252614783</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>33.044212430000002</v>
+        <v>33.044199417999998</v>
       </c>
       <c r="C287" s="5">
-        <v>0.18431732199999828</v>
+        <v>0.1843166459999992</v>
       </c>
       <c r="D287" s="5">
-        <v>6.94261309366766</v>
+        <v>6.9425895276638228</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>33.050888057000002</v>
+        <v>33.050886101000003</v>
       </c>
       <c r="C288" s="5">
-        <v>6.6756269999999063E-3</v>
+        <v>6.6866830000051891E-3</v>
       </c>
       <c r="D288" s="5">
-        <v>0.24269482250882657</v>
+        <v>0.24309731065392803</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>33.167851914000003</v>
+        <v>33.167863099999998</v>
       </c>
       <c r="C289" s="5">
-        <v>0.11696385700000178</v>
+        <v>0.11697699899999492</v>
       </c>
       <c r="D289" s="5">
-        <v>4.3303226408210271</v>
+        <v>4.3308189651626749</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>33.206405705999998</v>
+        <v>33.206427075000001</v>
       </c>
       <c r="C290" s="5">
-        <v>3.8553791999994758E-2</v>
+        <v>3.8563975000002415E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.4038133695652988</v>
+        <v>1.4041860487167934</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>33.735104532999998</v>
+        <v>33.735162539999997</v>
       </c>
       <c r="C291" s="5">
-        <v>0.52869882699999948</v>
+        <v>0.52873546499999691</v>
       </c>
       <c r="D291" s="5">
-        <v>20.871047665689836</v>
+        <v>20.872608309252193</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>33.647668146000001</v>
+        <v>33.647662683999997</v>
       </c>
       <c r="C292" s="5">
-        <v>-8.7436386999996785E-2</v>
+        <v>-8.7499856000000875E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-3.0662660390845753</v>
+        <v>-3.0684549478084078</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>33.575630603999997</v>
+        <v>33.575622094000003</v>
       </c>
       <c r="C293" s="5">
-        <v>-7.2037542000003896E-2</v>
+        <v>-7.2040589999993188E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-2.5390875701849946</v>
+        <v>-2.5391941476431312</v>
       </c>
       <c r="E293" s="5">
-        <v>3.0843919182144353</v>
+        <v>3.0843668382736888</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>33.234757113000001</v>
+        <v>33.234720907000003</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.34087349099999642</v>
+        <v>-0.34090118700000005</v>
       </c>
       <c r="D294" s="5">
-        <v>-11.52512199595963</v>
+        <v>-11.52600951266316</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>33.105316696000003</v>
+        <v>33.105293273999997</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.12944041699999786</v>
+        <v>-0.12942763300000593</v>
       </c>
       <c r="D295" s="5">
-        <v>-4.5748499273306482</v>
+        <v>-4.5744126092425175</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>33.052307839000001</v>
+        <v>33.052324583000001</v>
       </c>
       <c r="C296" s="5">
-        <v>-5.3008857000001797E-2</v>
+        <v>-5.2968690999996682E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-1.9046308570270565</v>
+        <v>-1.9032016864856671</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>32.945096382999999</v>
+        <v>32.945049028</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.1072114560000017</v>
+        <v>-0.10727555500000108</v>
       </c>
       <c r="D297" s="5">
-        <v>-3.8237318591897274</v>
+        <v>-3.8259754137399238</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>32.719189313999998</v>
+        <v>32.719178507999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.22590706900000157</v>
+        <v>-0.22587052000000085</v>
       </c>
       <c r="D298" s="5">
-        <v>-7.9251487957348044</v>
+        <v>-7.9239255243819029</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>32.61342174</v>
+        <v>32.613425390000003</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.10576757399999792</v>
+        <v>-0.10575311799999554</v>
       </c>
       <c r="D299" s="5">
-        <v>-3.8108728424907756</v>
+        <v>-3.810362443851012</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>32.406161771999997</v>
+        <v>32.406168514000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.20725996800000246</v>
+        <v>-0.20725687600000242</v>
       </c>
       <c r="D300" s="5">
-        <v>-7.3650760670270206</v>
+        <v>-7.3649692073275652</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>32.271515301999997</v>
+        <v>32.271513329000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-0.13464646999999985</v>
+        <v>-0.13465518499999973</v>
       </c>
       <c r="D301" s="5">
-        <v>-4.8735808366614952</v>
+        <v>-4.8738881146749407</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>32.156474123999999</v>
+        <v>32.156612160999998</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.11504117799999847</v>
+        <v>-0.11490116800000294</v>
       </c>
       <c r="D302" s="5">
-        <v>-4.194865763157285</v>
+        <v>-4.1898602423500186</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>32.178998601000004</v>
+        <v>32.179063794000001</v>
       </c>
       <c r="C303" s="5">
-        <v>2.2524477000004595E-2</v>
+        <v>2.2451633000002857E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>0.84380358342170947</v>
+        <v>0.84106061676680888</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>32.114083931000003</v>
+        <v>32.11404314</v>
       </c>
       <c r="C304" s="5">
-        <v>-6.4914670000000285E-2</v>
+        <v>-6.5020654000001343E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-2.3940802235095093</v>
+        <v>-2.3979408179081063</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>32.083802873000003</v>
+        <v>32.083763939000001</v>
       </c>
       <c r="C305" s="5">
-        <v>-3.0281057999999916E-2</v>
+        <v>-3.0279200999999034E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-1.1256560573399077</v>
+        <v>-1.1255888058484098</v>
       </c>
       <c r="E305" s="5">
-        <v>-4.4431860375014569</v>
+        <v>-4.4432777770232246</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>32.226209097000002</v>
+        <v>32.226125727000003</v>
       </c>
       <c r="C306" s="5">
-        <v>0.14240622399999836</v>
+        <v>0.14236178800000232</v>
       </c>
       <c r="D306" s="5">
-        <v>5.4582538272355041</v>
+        <v>5.4565156560561823</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>32.193517202999999</v>
+        <v>32.193434685</v>
       </c>
       <c r="C307" s="5">
-        <v>-3.2691894000002719E-2</v>
+        <v>-3.2691042000003279E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.2105713929709827</v>
+        <v>-1.2105431337254835</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>32.127236211000003</v>
+        <v>32.127239783</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.628099199999582E-2</v>
+        <v>-6.6194901999999445E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.4428116244633258</v>
+        <v>-2.4396807224365546</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>32.399454003000002</v>
+        <v>32.399386327000002</v>
       </c>
       <c r="C309" s="5">
-        <v>0.27221779199999929</v>
+        <v>0.27214654400000171</v>
       </c>
       <c r="D309" s="5">
-        <v>10.655218882886563</v>
+        <v>10.652297642617746</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>32.187437207999999</v>
+        <v>32.187460604999998</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.21201679500000381</v>
+        <v>-0.2119257220000037</v>
       </c>
       <c r="D310" s="5">
-        <v>-7.5760571850583602</v>
+        <v>-7.5729342739801702</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>32.090149044999997</v>
+        <v>32.090220381000002</v>
       </c>
       <c r="C311" s="5">
-        <v>-9.7288163000001759E-2</v>
+        <v>-9.7240223999996545E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-3.567367937517163</v>
+        <v>-3.5656366629423841</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>32.170382218999997</v>
+        <v>32.170447138999997</v>
       </c>
       <c r="C312" s="5">
-        <v>8.0233173999999963E-2</v>
+        <v>8.0226757999994902E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>3.0418955455500774</v>
+        <v>3.0416420852835468</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>32.195341958999997</v>
+        <v>32.195341403999997</v>
       </c>
       <c r="C313" s="5">
-        <v>2.4959739999999897E-2</v>
+        <v>2.489426500000036E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>0.93501624565630603</v>
+        <v>0.93255114987866872</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>32.101393907000002</v>
+        <v>32.101644090999997</v>
       </c>
       <c r="C314" s="5">
-        <v>-9.3948051999994675E-2</v>
+        <v>-9.3697312999999838E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-3.4460196415420863</v>
+        <v>-3.4369692933895801</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>31.822887462000001</v>
+        <v>31.822925038000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.27850644500000143</v>
+        <v>-0.27871905299999611</v>
       </c>
       <c r="D315" s="5">
-        <v>-9.9283109823428575</v>
+        <v>-9.93545814735457</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>31.864427456000001</v>
+        <v>31.864340578</v>
       </c>
       <c r="C316" s="5">
-        <v>4.1539994000000746E-2</v>
+        <v>4.141553999999914E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.5777146073999271</v>
+        <v>1.5729520117792495</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>31.989681277999999</v>
+        <v>31.989571581</v>
       </c>
       <c r="C317" s="5">
-        <v>0.12525382199999768</v>
+        <v>0.12523100299999967</v>
       </c>
       <c r="D317" s="5">
-        <v>4.8203303727868407</v>
+        <v>4.8194465518023311</v>
       </c>
       <c r="E317" s="5">
-        <v>-0.29336171704013037</v>
+        <v>-0.29358263007758234</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>32.511655404999999</v>
+        <v>32.511467023999998</v>
       </c>
       <c r="C318" s="5">
-        <v>0.52197412700000001</v>
+        <v>0.52189544299999824</v>
       </c>
       <c r="D318" s="5">
-        <v>21.436723373703636</v>
+        <v>21.433276852585294</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>32.376576892999999</v>
+        <v>32.376410499000002</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.13507851199999976</v>
+        <v>-0.13505652499999599</v>
       </c>
       <c r="D319" s="5">
-        <v>-4.8733594066316392</v>
+        <v>-4.872611786641956</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>32.205097520999999</v>
+        <v>32.205079107000003</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.1714793720000003</v>
+        <v>-0.17133139199999903</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.1737702232846692</v>
+        <v>-6.1686273846169204</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>32.474845471000002</v>
+        <v>32.474686337000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.26974795000000285</v>
+        <v>0.26960722999999831</v>
       </c>
       <c r="D321" s="5">
-        <v>10.527334148639621</v>
+        <v>10.521593336712831</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>32.562876049000003</v>
+        <v>32.562768396999999</v>
       </c>
       <c r="C322" s="5">
-        <v>8.8030578000001469E-2</v>
+        <v>8.8082059999997853E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>3.3018155985169662</v>
+        <v>3.3037918927303123</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>32.667040405999998</v>
+        <v>32.667805530999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.10416435699999482</v>
+        <v>0.10503713399999981</v>
       </c>
       <c r="D323" s="5">
-        <v>3.9069036993637063</v>
+        <v>3.9402352681634278</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>32.645975614999998</v>
+        <v>32.646200675000003</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.1064791000000582E-2</v>
+        <v>-2.1604855999996175E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-0.77106134146565086</v>
+        <v>-0.7907397236631919</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>32.629232756999997</v>
+        <v>32.629078960999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.6742858000000638E-2</v>
+        <v>-1.7121714000005284E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.61370056649580063</v>
+        <v>-0.62754298641848338</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>32.633917359999998</v>
+        <v>32.634158614</v>
       </c>
       <c r="C326" s="5">
-        <v>4.6846030000011751E-3</v>
+        <v>5.0796530000027929E-3</v>
       </c>
       <c r="D326" s="5">
-        <v>0.17242099259655586</v>
+        <v>0.18697449462161675</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>32.552861067999999</v>
+        <v>32.552743249999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-8.105629199999953E-2</v>
+        <v>-8.1415364000001489E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.940184115219735</v>
+        <v>-2.9530091397662273</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>32.489522667999999</v>
+        <v>32.489253847999997</v>
       </c>
       <c r="C328" s="5">
-        <v>-6.333839999999924E-2</v>
+        <v>-6.348940200000186E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-2.310026163526846</v>
+        <v>-2.3154827353210838</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>32.585665024000001</v>
+        <v>32.585413569000004</v>
       </c>
       <c r="C329" s="5">
-        <v>9.6142356000001428E-2</v>
+        <v>9.6159721000006471E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>3.6093848138970985</v>
+        <v>3.6100777387913396</v>
       </c>
       <c r="E329" s="5">
-        <v>1.8630499654582966</v>
+        <v>1.8626132159703657</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>32.481200842</v>
+        <v>32.480916491999999</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.10446418200000096</v>
+        <v>-0.10449707700000488</v>
       </c>
       <c r="D330" s="5">
-        <v>-3.779887984068131</v>
+        <v>-3.7810859935846985</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>32.352103970000002</v>
+        <v>32.351838790999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.12909687199999809</v>
+        <v>-0.12907770099999993</v>
       </c>
       <c r="D331" s="5">
-        <v>-4.6665230742276904</v>
+        <v>-4.6658851248335793</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>32.593243569999998</v>
+        <v>32.593402400000002</v>
       </c>
       <c r="C332" s="5">
-        <v>0.24113959999999679</v>
+        <v>0.24156360900000351</v>
       </c>
       <c r="D332" s="5">
-        <v>9.3202535855689383</v>
+        <v>9.3374004189752604</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>32.499123838999999</v>
+        <v>32.498892593000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-9.4119730999999263E-2</v>
+        <v>-9.4509807000001445E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.410738080252218</v>
+        <v>-3.424632677790318</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>32.371245492</v>
+        <v>32.371080049</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.12787834699999934</v>
+        <v>-0.12781254400000108</v>
       </c>
       <c r="D334" s="5">
-        <v>-4.6209310684617089</v>
+        <v>-4.6186366045456229</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>32.171678516999997</v>
+        <v>32.173244345999997</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.19956697500000331</v>
+        <v>-0.19783570300000264</v>
       </c>
       <c r="D335" s="5">
-        <v>-7.1521757040436391</v>
+        <v>-7.0922353479076161</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>32.147908639000001</v>
+        <v>32.148382914999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.376987799999597E-2</v>
+        <v>-2.4861430999997935E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.88301975664974997</v>
+        <v>-0.92335258902231931</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>32.060740011999997</v>
+        <v>32.060454432</v>
       </c>
       <c r="C337" s="5">
-        <v>-8.7168627000004051E-2</v>
+        <v>-8.7928482999998892E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-3.205695705920597</v>
+        <v>-3.23317403070289</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>31.615539080000001</v>
+        <v>31.615583172000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.44520093199999522</v>
+        <v>-0.44487125999999932</v>
       </c>
       <c r="D338" s="5">
-        <v>-15.447862913512866</v>
+        <v>-15.437409455106742</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>31.533180057999999</v>
+        <v>31.532685333</v>
       </c>
       <c r="C339" s="5">
-        <v>-8.2359022000002113E-2</v>
+        <v>-8.2897839000001028E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.0816188880590678</v>
+        <v>-3.1014856421187398</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>31.664689240000001</v>
+        <v>31.664121567999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.13150918200000206</v>
+        <v>0.1314362349999989</v>
       </c>
       <c r="D340" s="5">
-        <v>5.1210073442091941</v>
+        <v>5.1181834808873061</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>31.883591549999998</v>
+        <v>31.883172112</v>
       </c>
       <c r="C341" s="5">
-        <v>0.21890230999999716</v>
+        <v>0.21905054400000168</v>
       </c>
       <c r="D341" s="5">
-        <v>8.6185699204235142</v>
+        <v>8.6247905335212529</v>
       </c>
       <c r="E341" s="5">
-        <v>-2.1545470177850023</v>
+        <v>-2.1550791599222685</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>31.848142106000001</v>
+        <v>31.847756840999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-3.5449443999997499E-2</v>
+        <v>-3.5415271000001525E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.3260790068403971</v>
+        <v>-1.3248257981715916</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>31.859787042000001</v>
+        <v>31.859341226000002</v>
       </c>
       <c r="C343" s="5">
-        <v>1.1644935999999717E-2</v>
+        <v>1.1584385000002584E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>0.43965074088014866</v>
+        <v>0.4373653837310254</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>31.776662945999998</v>
+        <v>31.777415164000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-8.3124096000002368E-2</v>
+        <v>-8.1926062000000854E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-3.086332963919558</v>
+        <v>-3.0425201326272577</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>31.544494433000001</v>
+        <v>31.544141824</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.23216851299999774</v>
+        <v>-0.23327334000000022</v>
       </c>
       <c r="D345" s="5">
-        <v>-8.4236338321446613</v>
+        <v>-8.4619230129783229</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>31.618173258999999</v>
+        <v>31.617974781000001</v>
       </c>
       <c r="C346" s="5">
-        <v>7.367882599999831E-2</v>
+        <v>7.3832957000000476E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>2.8391417495689408</v>
+        <v>2.8451899187185159</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>31.592053493000002</v>
+        <v>31.594284740999999</v>
       </c>
       <c r="C347" s="5">
-        <v>-2.6119765999997213E-2</v>
+        <v>-2.3690040000001744E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.98682800720866215</v>
+        <v>-0.89541441249963993</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>31.657119056999999</v>
+        <v>31.658457063</v>
       </c>
       <c r="C348" s="5">
-        <v>6.5065563999997522E-2</v>
+        <v>6.4172322000001003E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>2.4996544493782524</v>
+        <v>2.4647780591026569</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>31.569201517</v>
+        <v>31.568981884999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-8.7917539999999406E-2</v>
+        <v>-8.947517800000071E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-3.2821811030897319</v>
+        <v>-3.3392918012205008</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>31.802955741000002</v>
+        <v>31.803270143999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.2337542240000019</v>
+        <v>0.2342882589999995</v>
       </c>
       <c r="D350" s="5">
-        <v>9.2563404104442526</v>
+        <v>9.2784252326760797</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>31.790462145999999</v>
+        <v>31.787209181000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.2493595000002244E-2</v>
+        <v>-1.6060962999997486E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.47039537748942983</v>
+        <v>-0.60433135639227364</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>32.011721756</v>
+        <v>32.011273463000002</v>
       </c>
       <c r="C352" s="5">
-        <v>0.22125961000000061</v>
+        <v>0.2240642820000005</v>
       </c>
       <c r="D352" s="5">
-        <v>8.6791676521699621</v>
+        <v>8.794419463236558</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>31.878047990999999</v>
+        <v>31.877688680999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.13367376500000105</v>
+        <v>-0.13358478200000334</v>
       </c>
       <c r="D353" s="5">
-        <v>-4.8974327344289303</v>
+        <v>-4.8943140780912442</v>
       </c>
       <c r="E353" s="5">
-        <v>-1.7386871210245403E-2</v>
+        <v>-1.7198511430227548E-2</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>31.920785767999998</v>
+        <v>31.920470252000001</v>
       </c>
       <c r="C354" s="5">
-        <v>4.2737776999999255E-2</v>
+        <v>4.2781571000002572E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>1.6207136616012363</v>
+        <v>1.6224051292567321</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>32.183455387999999</v>
+        <v>32.183063934000003</v>
       </c>
       <c r="C355" s="5">
-        <v>0.26266962000000049</v>
+        <v>0.2625936820000021</v>
       </c>
       <c r="D355" s="5">
-        <v>10.333949280768429</v>
+        <v>10.33093205740343</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>32.265856278000001</v>
+        <v>32.267501185</v>
       </c>
       <c r="C356" s="5">
-        <v>8.2400890000002391E-2</v>
+        <v>8.4437250999997104E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>3.1160562069807662</v>
+        <v>3.1942169951417521</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>32.622166954999997</v>
+        <v>32.621842096999998</v>
       </c>
       <c r="C357" s="5">
-        <v>0.35631067699999619</v>
+        <v>0.35434091199999784</v>
       </c>
       <c r="D357" s="5">
-        <v>14.086782585772472</v>
+        <v>14.00338814540083</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>32.676396187999998</v>
+        <v>32.676253922000001</v>
       </c>
       <c r="C358" s="5">
-        <v>5.4229233000000931E-2</v>
+        <v>5.4411825000002523E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>2.0131514556145591</v>
+        <v>2.020012421625017</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>32.810869506000003</v>
+        <v>32.813288624999998</v>
       </c>
       <c r="C359" s="5">
-        <v>0.13447331800000484</v>
+        <v>0.13703470299999765</v>
       </c>
       <c r="D359" s="5">
-        <v>5.0516887346527373</v>
+        <v>5.1501644342021757</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>32.250133443000003</v>
+        <v>32.252446425999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.56073606300000023</v>
+        <v>-0.56084219899999965</v>
       </c>
       <c r="D360" s="5">
-        <v>-18.686001619161054</v>
+        <v>-18.687961857479461</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>32.558913654999998</v>
+        <v>32.559105924000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.30878021199999495</v>
+        <v>0.30665949800000192</v>
       </c>
       <c r="D361" s="5">
-        <v>12.114214955282353</v>
+        <v>12.025707993696289</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>32.577891571999999</v>
+        <v>32.578446348999996</v>
       </c>
       <c r="C362" s="5">
-        <v>1.8977917000000843E-2</v>
+        <v>1.9340424999995776E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.70170186848466098</v>
+        <v>0.71514506047594129</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>32.737718903000001</v>
+        <v>32.731287719999997</v>
       </c>
       <c r="C363" s="5">
-        <v>0.15982733100000246</v>
+        <v>0.15284137100000095</v>
       </c>
       <c r="D363" s="5">
-        <v>6.0486885954144531</v>
+        <v>5.7773471322040137</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>32.838281920999997</v>
+        <v>32.837531282</v>
       </c>
       <c r="C364" s="5">
-        <v>0.10056301799999545</v>
+        <v>0.10624356200000307</v>
       </c>
       <c r="D364" s="5">
-        <v>3.7490526102474719</v>
+        <v>3.9654154577567491</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>32.885489710000002</v>
+        <v>32.884845468999998</v>
       </c>
       <c r="C365" s="5">
-        <v>4.7207789000005107E-2</v>
+        <v>4.7314186999997787E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>1.738806260641379</v>
+        <v>1.7427964845885935</v>
       </c>
       <c r="E365" s="5">
-        <v>3.1602992732943758</v>
+        <v>3.159441068888702</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>32.794887213999999</v>
+        <v>32.794564231000003</v>
       </c>
       <c r="C366" s="5">
-        <v>-9.0602496000002475E-2</v>
+        <v>-9.0281237999995767E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-3.2564682293238278</v>
+        <v>-3.2451578634720257</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>32.914832285000003</v>
+        <v>32.914863382</v>
       </c>
       <c r="C367" s="5">
-        <v>0.11994507100000362</v>
+        <v>0.12029915099999755</v>
       </c>
       <c r="D367" s="5">
-        <v>4.4782906334032369</v>
+        <v>4.4918236184926519</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>32.169889409</v>
+        <v>32.172682465999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.7449428760000032</v>
+        <v>-0.74218091600000236</v>
       </c>
       <c r="D368" s="5">
-        <v>-24.020740453236467</v>
+        <v>-23.942404794439355</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>28.460039038000001</v>
+        <v>28.460194609999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.7098503709999981</v>
+        <v>-3.7124878559999992</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.015710539386049</v>
+        <v>-77.038137406838942</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>28.427347517000001</v>
+        <v>28.427778937999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-3.2691521000000279E-2</v>
+        <v>-3.2415671999999063E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-1.3697425894340753</v>
+        <v>-1.3582497175834707</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>28.203456032999998</v>
+        <v>28.206262941999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.22389148400000281</v>
+        <v>-0.22151599600000083</v>
       </c>
       <c r="D371" s="5">
-        <v>-9.0522639297649921</v>
+        <v>-8.9601682411861621</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>27.621680937000001</v>
+        <v>27.624915132999998</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.58177509599999766</v>
+        <v>-0.58134780900000038</v>
       </c>
       <c r="D372" s="5">
-        <v>-22.129440474544548</v>
+        <v>-22.11302654245787</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>27.171994722000001</v>
+        <v>27.172707032000002</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.44968621499999983</v>
+        <v>-0.45220810099999653</v>
       </c>
       <c r="D373" s="5">
-        <v>-17.878474824961334</v>
+        <v>-17.967972318194036</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>28.211615591000001</v>
+        <v>28.212078793</v>
       </c>
       <c r="C374" s="5">
-        <v>1.0396208690000002</v>
+        <v>1.0393717609999982</v>
       </c>
       <c r="D374" s="5">
-        <v>56.919614282440214</v>
+        <v>56.901169510032609</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>28.046627700999998</v>
+        <v>28.037924444000002</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.16498789000000258</v>
+        <v>-0.17415434899999838</v>
       </c>
       <c r="D375" s="5">
-        <v>-6.7964821822339427</v>
+        <v>-7.1612518592255592</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>27.888556597000001</v>
+        <v>27.882043373999998</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.15807110399999758</v>
+        <v>-0.15588107000000306</v>
       </c>
       <c r="D376" s="5">
-        <v>-6.5574558478159624</v>
+        <v>-6.4713106295760774</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>27.909886659000001</v>
+        <v>27.908657731000002</v>
       </c>
       <c r="C377" s="5">
-        <v>2.1330062000000538E-2</v>
+        <v>2.6614357000003253E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>0.92166911278510621</v>
+        <v>1.1514734063493126</v>
       </c>
       <c r="E377" s="5">
-        <v>-15.130086536272536</v>
+        <v>-15.132160930149318</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>28.053339588</v>
+        <v>28.053636495999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.14345292899999862</v>
+        <v>0.14497876499999762</v>
       </c>
       <c r="D378" s="5">
-        <v>6.3452148408317477</v>
+        <v>6.4149362600499416</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>28.097355368999999</v>
+        <v>28.09922426</v>
       </c>
       <c r="C379" s="5">
-        <v>4.401578099999881E-2</v>
+        <v>4.5587764000000419E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>1.8991368668135777</v>
+        <v>1.9675492054412658</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>27.968968506</v>
+        <v>27.974457995000002</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.12838686299999935</v>
+        <v>-0.1247662649999981</v>
       </c>
       <c r="D380" s="5">
-        <v>-5.347504937496117</v>
+        <v>-5.2000289355122238</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>28.805105609000002</v>
+        <v>28.809003602000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.83613710300000221</v>
+        <v>0.83454560699999902</v>
       </c>
       <c r="D381" s="5">
-        <v>42.402057105014258</v>
+        <v>42.297963482826752</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>29.064688094000001</v>
+        <v>29.069495580000002</v>
       </c>
       <c r="C382" s="5">
-        <v>0.25958248499999925</v>
+        <v>0.26049197800000101</v>
       </c>
       <c r="D382" s="5">
-        <v>11.366440401340228</v>
+        <v>11.406645027248263</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>29.625150275999999</v>
+        <v>29.625661103999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.56046218199999842</v>
+        <v>0.55616552399999719</v>
       </c>
       <c r="D383" s="5">
-        <v>25.758903965472179</v>
+        <v>25.535528646592542</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>30.302916707000001</v>
+        <v>30.309805016999999</v>
       </c>
       <c r="C384" s="5">
-        <v>0.677766431000002</v>
+        <v>0.68414391299999977</v>
       </c>
       <c r="D384" s="5">
-        <v>31.185683050294454</v>
+        <v>31.51676100711822</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>30.549297839000001</v>
+        <v>30.550697164999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.24638113199999978</v>
+        <v>0.24089214800000036</v>
       </c>
       <c r="D385" s="5">
-        <v>10.205078079427388</v>
+        <v>9.9653326836727008</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>30.784666976</v>
+        <v>30.781958642999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.23536913699999928</v>
+        <v>0.23126147800000041</v>
       </c>
       <c r="D386" s="5">
-        <v>9.6474979941688197</v>
+        <v>9.4716089174769813</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>31.320019343999999</v>
+        <v>31.304656378000001</v>
       </c>
       <c r="C387" s="5">
-        <v>0.53535236799999808</v>
+        <v>0.52269773500000127</v>
       </c>
       <c r="D387" s="5">
-        <v>22.984602440564107</v>
+        <v>22.391790465282256</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>31.466618325999999</v>
+        <v>31.448139277999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.14659898200000043</v>
+        <v>0.14348289999999864</v>
       </c>
       <c r="D388" s="5">
-        <v>5.7636935958026658</v>
+        <v>5.6409160372682177</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>31.497167609000002</v>
+        <v>31.487461198999998</v>
       </c>
       <c r="C389" s="5">
-        <v>3.0549283000002703E-2</v>
+        <v>3.9321920999999094E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>1.1712577891357379</v>
+        <v>1.5108100317416717</v>
       </c>
       <c r="E389" s="5">
-        <v>12.85308318815126</v>
+        <v>12.823273345836261</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>31.735975103000001</v>
+        <v>31.73789747</v>
       </c>
       <c r="C390" s="5">
-        <v>0.23880749399999956</v>
+        <v>0.25043627100000165</v>
       </c>
       <c r="D390" s="5">
-        <v>9.4874001067589031</v>
+        <v>9.9730043343680297</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>31.934124829999998</v>
+        <v>31.942553190000002</v>
       </c>
       <c r="C391" s="5">
-        <v>0.198149726999997</v>
+        <v>0.20465572000000165</v>
       </c>
       <c r="D391" s="5">
-        <v>7.755156544952424</v>
+        <v>8.018386548083356</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>32.295258580000002</v>
+        <v>32.310583647000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.36113375000000403</v>
+        <v>0.3680304569999997</v>
       </c>
       <c r="D392" s="5">
-        <v>14.447147008600037</v>
+        <v>14.736637093609616</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>32.248171335999999</v>
+        <v>32.262427786000003</v>
       </c>
       <c r="C393" s="5">
-        <v>-4.7087244000003636E-2</v>
+        <v>-4.8155860999997913E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>-1.7356656002127879</v>
+        <v>-1.7738981678044108</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>32.496777739999999</v>
+        <v>32.511968402999997</v>
       </c>
       <c r="C394" s="5">
-        <v>0.24860640400000023</v>
+        <v>0.24954061699999386</v>
       </c>
       <c r="D394" s="5">
-        <v>9.6534979057980141</v>
+        <v>9.6868652319302093</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>32.426688202000001</v>
+        <v>32.427157539</v>
       </c>
       <c r="C395" s="5">
-        <v>-7.0089537999997731E-2</v>
+        <v>-8.4810863999997821E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-2.5576954577833377</v>
+        <v>-3.0858017355702927</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>32.791448811999999</v>
+        <v>32.802546989</v>
       </c>
       <c r="C396" s="5">
-        <v>0.3647606099999976</v>
+        <v>0.37538945000000012</v>
       </c>
       <c r="D396" s="5">
-        <v>14.365785371314587</v>
+        <v>14.811189822450244</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>32.832870796000002</v>
+        <v>32.833878235999997</v>
       </c>
       <c r="C397" s="5">
-        <v>4.1421984000002965E-2</v>
+        <v>3.133124699999712E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>1.5264094589784172</v>
+        <v>1.1522165583020438</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>32.868181747000001</v>
+        <v>32.860304550999999</v>
       </c>
       <c r="C398" s="5">
-        <v>3.5310950999999591E-2</v>
+        <v>2.6426315000001921E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>1.2982320129177438</v>
+        <v>0.9701056859874102</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>32.994017354</v>
+        <v>32.962930477999997</v>
       </c>
       <c r="C399" s="5">
-        <v>0.12583560699999907</v>
+        <v>0.10262592699999828</v>
       </c>
       <c r="D399" s="5">
-        <v>4.6921755341980953</v>
+        <v>3.8127662627726266</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>33.373525424</v>
+        <v>33.325696753999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.37950806999999998</v>
+        <v>0.36276627600000211</v>
       </c>
       <c r="D400" s="5">
-        <v>14.710361711234853</v>
+        <v>14.035765954920333</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>33.373821890000002</v>
+        <v>33.350930204999997</v>
       </c>
       <c r="C401" s="5">
-        <v>2.9646600000177159E-4</v>
+        <v>2.5233450999998297E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>1.0660443500420946E-2</v>
+        <v>0.91240585549767772</v>
       </c>
       <c r="E401" s="5">
-        <v>5.9581683797617524</v>
+        <v>5.918130376478814</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>33.524192489999997</v>
+        <v>33.529771914000001</v>
       </c>
       <c r="C402" s="5">
-        <v>0.15037059999999514</v>
+        <v>0.17884170900000385</v>
       </c>
       <c r="D402" s="5">
-        <v>5.5427926121957238</v>
+        <v>6.6281248162490369</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>33.539870532999998</v>
+        <v>33.561169505999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.5678043000001196E-2</v>
+        <v>3.1397591999997587E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>0.5626419979242403</v>
+        <v>1.1294966174340892</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>33.310099725000001</v>
+        <v>33.349843456999999</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.22977080799999783</v>
+        <v>-0.21132604900000018</v>
       </c>
       <c r="D404" s="5">
-        <v>-7.9180277712322944</v>
+        <v>-7.2998235120472437</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>33.165142494000001</v>
+        <v>33.198965694999998</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.14495723099999935</v>
+        <v>-0.15087776200000036</v>
       </c>
       <c r="D405" s="5">
-        <v>-5.0989065901550497</v>
+        <v>-5.295842108052895</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>33.004194830000003</v>
+        <v>33.033237686</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.16094766399999827</v>
+        <v>-0.16572800899999862</v>
       </c>
       <c r="D406" s="5">
-        <v>-5.670551557198511</v>
+        <v>-5.8285919019145371</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>32.642192637000001</v>
+        <v>32.642571814</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.36200219300000214</v>
+        <v>-0.39066587199999958</v>
       </c>
       <c r="D407" s="5">
-        <v>-12.396355301332418</v>
+        <v>-13.304069624582626</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>32.315659773</v>
+        <v>32.327039569999997</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.3265328640000007</v>
+        <v>-0.31553224400000346</v>
       </c>
       <c r="D408" s="5">
-        <v>-11.365164231209423</v>
+        <v>-11.002296751886853</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>32.041053964</v>
+        <v>32.036546690999998</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.27460580900000053</v>
+        <v>-0.29049287899999854</v>
       </c>
       <c r="D409" s="5">
-        <v>-9.7337926634874616</v>
+        <v>-10.26597765030175</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>31.94343692</v>
+        <v>31.924286827</v>
       </c>
       <c r="C410" s="5">
-        <v>-9.7617043999999709E-2</v>
+        <v>-0.11225986399999854</v>
       </c>
       <c r="D410" s="5">
-        <v>-3.5953060262157388</v>
+        <v>-4.1248412662434397</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>31.686909634999999</v>
+        <v>31.637958567999998</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.25652728500000066</v>
+        <v>-0.28632825900000114</v>
       </c>
       <c r="D411" s="5">
-        <v>-9.2223527312288223</v>
+        <v>-10.247410739462415</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>31.183484923999998</v>
+        <v>31.110232395000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.50342471100000097</v>
+        <v>-0.5277261729999978</v>
       </c>
       <c r="D412" s="5">
-        <v>-17.484192109621411</v>
+        <v>-18.278255638701214</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>31.062653847</v>
+        <v>31.022669943</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.12083107699999829</v>
+        <v>-8.7562452000000235E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-4.5519841886512591</v>
+        <v>-3.3257071618246536</v>
       </c>
       <c r="E413" s="5">
-        <v>-6.9250925189737185</v>
+        <v>-6.9810954227925599</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>30.820265386999999</v>
+        <v>30.834126091000002</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.2423884600000008</v>
+        <v>-0.18854385199999868</v>
       </c>
       <c r="D414" s="5">
-        <v>-8.9722509457752952</v>
+        <v>-7.054223340447674</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>30.497055411000002</v>
+        <v>30.533015249000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.32320997599999757</v>
+        <v>-0.30111084199999993</v>
       </c>
       <c r="D415" s="5">
-        <v>-11.883260734512756</v>
+        <v>-11.10924256805802</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>30.424932546000001</v>
+        <v>30.491810585</v>
       </c>
       <c r="C416" s="5">
-        <v>-7.2122865000000758E-2</v>
+        <v>-4.1204664000002111E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.8012717892901606</v>
+        <v>-1.6074482496223341</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>30.339657493000001</v>
+        <v>30.388580802</v>
       </c>
       <c r="C417" s="5">
-        <v>-8.5275053000000156E-2</v>
+        <v>-0.10322978299999974</v>
       </c>
       <c r="D417" s="5">
-        <v>-3.3119958043489772</v>
+        <v>-3.9877914117760871</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>29.990088714999999</v>
+        <v>30.027420256999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.34956877800000186</v>
+        <v>-0.36116054500000061</v>
       </c>
       <c r="D418" s="5">
-        <v>-12.982836733680092</v>
+        <v>-13.365425171357249</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>30.059213761999999</v>
+        <v>30.062106234000002</v>
       </c>
       <c r="C419" s="5">
-        <v>6.9125046999999995E-2</v>
+        <v>3.468597700000231E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>2.8012503006793477</v>
+        <v>1.3950128570751286</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>29.666324512999999</v>
+        <v>29.673907605</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.39288924899999955</v>
+        <v>-0.38819862900000146</v>
       </c>
       <c r="D420" s="5">
-        <v>-14.604789302680576</v>
+        <v>-14.441331164803161</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>29.561061669000001</v>
+        <v>29.549602892999999</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.10526284399999852</v>
+        <v>-0.12430471200000071</v>
       </c>
       <c r="D421" s="5">
-        <v>-4.1757535671046231</v>
+        <v>-4.9126145976907232</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>29.627289006000002</v>
+        <v>29.598547419999999</v>
       </c>
       <c r="C422" s="5">
-        <v>6.622733700000083E-2</v>
+        <v>4.8944526999999738E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>2.7218039851205411</v>
+        <v>2.005829162044126</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>29.377243973999999</v>
+        <v>29.313334448999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.25004503200000272</v>
+        <v>-0.28521297099999998</v>
       </c>
       <c r="D423" s="5">
-        <v>-9.670494402833075</v>
+        <v>-10.969687111433057</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>29.302369388999999</v>
+        <v>29.202828790000002</v>
       </c>
       <c r="C424" s="5">
-        <v>-7.4874584999999882E-2</v>
+        <v>-0.11050565899999754</v>
       </c>
       <c r="D424" s="5">
-        <v>-3.0159613034248189</v>
+        <v>-4.4311433546508354</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>29.444512267</v>
+        <v>29.391650721000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.14214287800000136</v>
+        <v>0.18882193099999967</v>
       </c>
       <c r="D425" s="5">
-        <v>5.9789256135869717</v>
+        <v>8.041018260909194</v>
       </c>
       <c r="E425" s="5">
-        <v>-5.2092831088103475</v>
+        <v>-5.2575075742893107</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>29.019535114</v>
+        <v>29.042595898999998</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.42497715300000038</v>
+        <v>-0.34905482200000293</v>
       </c>
       <c r="D426" s="5">
-        <v>-16.00894582825584</v>
+        <v>-13.356208446237517</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>28.974238788000001</v>
+        <v>29.024748070000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-4.5296325999998999E-2</v>
+        <v>-1.7847828999997262E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.8570722478365664</v>
+        <v>-0.734960223188863</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>28.736613912999999</v>
+        <v>28.831624733999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.23762487500000162</v>
+        <v>-0.19312333600000287</v>
       </c>
       <c r="D428" s="5">
-        <v>-9.4094914921794341</v>
+        <v>-7.6986838080683739</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>28.621558561000001</v>
+        <v>28.683109919</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.11505535199999883</v>
+        <v>-0.14851481499999863</v>
       </c>
       <c r="D429" s="5">
-        <v>-4.7001465441732337</v>
+        <v>-6.0091782300792485</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>28.685080957</v>
+        <v>28.729099934000001</v>
       </c>
       <c r="C430" s="5">
-        <v>6.3522395999999759E-2</v>
+        <v>4.5990015000000994E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>2.696019068410993</v>
+        <v>1.9411183147987732</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>28.659762440000002</v>
+        <v>28.661661302999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.5318516999998764E-2</v>
+        <v>-6.7438631000001692E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.0540379128263999</v>
+        <v>-2.7807928083321554</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>28.693469955000001</v>
+        <v>28.697062041999999</v>
       </c>
       <c r="C432" s="5">
-        <v>3.3707514999999688E-2</v>
+        <v>3.5400738999999959E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>1.4205176701346245</v>
+        <v>1.4922602857364131</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>28.667851486</v>
+        <v>28.6486655</v>
       </c>
       <c r="C433" s="5">
-        <v>-2.5618469000001198E-2</v>
+        <v>-4.8396541999998988E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.0661537059148962</v>
+        <v>-2.0050896413096986</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>28.413641093999999</v>
+        <v>28.374593074</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.25421039200000095</v>
+        <v>-0.27407242600000004</v>
       </c>
       <c r="D434" s="5">
-        <v>-10.136995801846316</v>
+        <v>-10.894821730672211</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>28.487345383000001</v>
+        <v>28.446777151999999</v>
       </c>
       <c r="C435" s="5">
-        <v>7.3704289000001921E-2</v>
+        <v>7.2184077999999374E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>3.1575663254307607</v>
+        <v>3.095840514661341</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>28.435384461999998</v>
+        <v>28.349136353999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-5.1960921000002713E-2</v>
+        <v>-9.7640798000000473E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.1669750417278366</v>
+        <v>-4.0420090244239759</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>28.474294345000001</v>
+        <v>28.438440890999999</v>
       </c>
       <c r="C437" s="5">
-        <v>3.890988300000231E-2</v>
+        <v>8.9304537000000295E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>1.6544481679940271</v>
+        <v>3.8463894976279889</v>
       </c>
       <c r="E437" s="5">
-        <v>-3.2950721452002951</v>
+        <v>-3.2431313200076417</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>28.360104828000001</v>
+        <v>27.706500639000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.1141895169999998</v>
+        <v>-0.73194025199999757</v>
       </c>
       <c r="D438" s="5">
-        <v>-4.7075835153335577</v>
+        <v>-26.867447232971376</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>28.220281698000001</v>
+        <v>27.539957745999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.13982312999999991</v>
+        <v>-0.16654289300000258</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.7585078638536125</v>
+        <v>-6.9794064158290929</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>28.190785152</v>
+        <v>27.534017542000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-2.9496546000000734E-2</v>
+        <v>-5.9402039999980616E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.2470846805963109</v>
+        <v>-0.25852597829584267</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>27.982981696</v>
+        <v>27.331388751999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.20780345600000061</v>
+        <v>-0.20262879000000211</v>
       </c>
       <c r="D441" s="5">
-        <v>-8.4956374558431413</v>
+        <v>-8.4822411526294434</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>27.784176467999998</v>
+        <v>27.136983042000001</v>
       </c>
       <c r="C442" s="5">
-        <v>-0.19880522800000122</v>
+        <v>-0.19440570999999807</v>
       </c>
       <c r="D442" s="5">
-        <v>-8.200041798595425</v>
+        <v>-8.2093668384168321</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>27.781972689</v>
+        <v>27.135823638000002</v>
       </c>
       <c r="C443" s="5">
-        <v>-2.2037789999984625E-3</v>
+        <v>-1.1594039999991423E-3</v>
       </c>
       <c r="D443" s="5">
-        <v>-9.5139815846279063E-2</v>
+        <v>-5.1256910781849463E-2</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>27.759133443</v>
+        <v>27.111645707000001</v>
       </c>
       <c r="C444" s="5">
-        <v>-2.2839246000000202E-2</v>
+        <v>-2.4177931000000541E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>-0.98205817163954379</v>
+        <v>-1.0639720684060272</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>27.027941681000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-8.3704025999999487E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-3.6425914490163525</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>