--- v10 (2026-09-22)
+++ v11 (2026-11-08)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D33FC850-C979-4811-AE4C-78095857509D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C02DE1CF-B4C5-4EC7-AC92-98EBF076D2B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A1A656D6-4E99-495A-9BC6-7B7D1BF463C5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{05090E48-E703-48B9-901C-CC26E41FF35B}"/>
   </bookViews>
   <sheets>
     <sheet name="houinfoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Information Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0277CBC-3A4D-4B55-B37F-DCA263EA76CE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D08D9693-1DF4-4491-A525-06A2669671E3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-1.1594039999991423E-3</v>
       </c>
       <c r="D443" s="5">
         <v>-5.1256910781849463E-2</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>27.111645707000001</v>
       </c>
       <c r="C444" s="5">
         <v>-2.4177931000000541E-2</v>
       </c>
       <c r="D444" s="5">
         <v>-1.0639720684060272</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>27.027941681000001</v>
+        <v>27.021950889999999</v>
       </c>
       <c r="C445" s="5">
-        <v>-8.3704025999999487E-2</v>
+        <v>-8.9694817000001592E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>-3.6425914490163525</v>
+        <v>-3.8985727133459824</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>26.884849042999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.13710184700000028</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-5.9214049551281072</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>