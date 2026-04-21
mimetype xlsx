--- v3 (2026-02-15)
+++ v4 (2026-04-21)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4200519F-7F27-43C1-9FD9-0A8C5DD34A30}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3C49E600-036B-4230-913C-1DDF786BFEEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7000B45C-FF5C-4445-8828-DD3696C0DB98}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{390C6B2C-3CD6-4DDF-AAFC-482C2E041DE0}"/>
   </bookViews>
   <sheets>
     <sheet name="houleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA17BBE8-A1E5-4CF9-A594-FE306B3366CE}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E047C4B7-9402-4A11-8912-8FBBAC9C4161}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>130.19540258000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>130.19999791000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>132.10179817</v>
+        <v>132.08650238999999</v>
       </c>
       <c r="C7" s="5">
-        <v>1.9063955899999883</v>
+        <v>1.8865044799999851</v>
       </c>
       <c r="D7" s="5">
-        <v>19.057556589605351</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>18.841891930032983</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>132.72484888</v>
+        <v>132.71159957</v>
       </c>
       <c r="C8" s="5">
-        <v>0.62305071000000112</v>
+        <v>0.62509718000001158</v>
       </c>
       <c r="D8" s="5">
-        <v>5.8088813913268034</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5.8291531260863838</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>134.47153639999999</v>
+        <v>134.46610081</v>
       </c>
       <c r="C9" s="5">
-        <v>1.7466875199999947</v>
+        <v>1.7545012399999962</v>
       </c>
       <c r="D9" s="5">
-        <v>16.986979690040592</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>17.07040854547639</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>135.81209770000001</v>
+        <v>135.79226206999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.3405613000000187</v>
+        <v>1.3261612599999921</v>
       </c>
       <c r="D10" s="5">
-        <v>12.64115200362539</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>12.49844954052406</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>137.80627358999999</v>
+        <v>137.92983376000001</v>
       </c>
       <c r="C11" s="5">
-        <v>1.9941758899999797</v>
+        <v>2.1375716900000157</v>
       </c>
       <c r="D11" s="5">
-        <v>19.114980315680729</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>20.614154663419715</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>140.27234580000001</v>
+        <v>140.32963749000001</v>
       </c>
       <c r="C12" s="5">
-        <v>2.4660722100000214</v>
+        <v>2.3998037300000021</v>
       </c>
       <c r="D12" s="5">
-        <v>23.719127401052219</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>22.996934197290365</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>142.10485274000001</v>
+        <v>142.08215595999999</v>
       </c>
       <c r="C13" s="5">
-        <v>1.8325069400000018</v>
+        <v>1.7525184699999841</v>
       </c>
       <c r="D13" s="5">
-        <v>16.85362482620323</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>16.059747695846326</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>141.24347309000001</v>
+        <v>141.29730803999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.86137965000000349</v>
+        <v>-0.78484792000000425</v>
       </c>
       <c r="D14" s="5">
-        <v>-7.0362252368044835</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-6.4309559542583106</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>141.19374106999999</v>
+        <v>141.20959176</v>
       </c>
       <c r="C15" s="5">
-        <v>-4.9732020000021748E-2</v>
+        <v>-8.7716279999995095E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.42170436290445146</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.74241248057007603</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>140.39207918</v>
+        <v>140.40213889</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.80166188999999122</v>
+        <v>-0.80745286999999166</v>
       </c>
       <c r="D16" s="5">
-        <v>-6.60450559414274</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6500011149396414</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>141.09532118000001</v>
+        <v>141.10545402</v>
       </c>
       <c r="C17" s="5">
-        <v>0.70324200000001724</v>
+        <v>0.70331512999999291</v>
       </c>
       <c r="D17" s="5">
-        <v>6.1793540519110124</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1795593860364706</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>136.0225021</v>
+        <v>136.02951673000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-5.0728190800000164</v>
+        <v>-5.0759372899999846</v>
       </c>
       <c r="D18" s="5">
-        <v>-35.556701411367975</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-35.572355121491448</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>137.46551822000001</v>
+        <v>137.43597359</v>
       </c>
       <c r="C19" s="5">
-        <v>1.44301612000001</v>
+        <v>1.4064568599999916</v>
       </c>
       <c r="D19" s="5">
-        <v>13.500081034570343</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.137666734207244</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>138.02253741000001</v>
+        <v>138.01028581</v>
       </c>
       <c r="C20" s="5">
-        <v>0.55701919000000544</v>
+        <v>0.57431221999999593</v>
       </c>
       <c r="D20" s="5">
-        <v>4.9723218251711998</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1313844366465577</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>138.67238716</v>
+        <v>138.66784258000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.64984974999998713</v>
+        <v>0.65755677000001356</v>
       </c>
       <c r="D21" s="5">
-        <v>5.7985739850069384</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8696901436976257</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>139.08040073000001</v>
+        <v>139.06312890999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.40801357000000849</v>
+        <v>0.39528632999997626</v>
       </c>
       <c r="D22" s="5">
-        <v>3.5884415458584007</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4748619775488043</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>139.53547237000001</v>
+        <v>139.56449344000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.45507163999999989</v>
+        <v>0.50136453000001779</v>
       </c>
       <c r="D23" s="5">
-        <v>3.9978409446864482</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4131895019857703</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>138.76537741999999</v>
+        <v>138.72880982000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.77009495000001493</v>
+        <v>-0.83568361999999752</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.4254103125234163</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9533800406501589</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>138.12261864000001</v>
+        <v>138.10853406000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.64275877999997988</v>
+        <v>-0.6202757599999984</v>
       </c>
       <c r="D25" s="5">
-        <v>-5.4189378592256361</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2353721648823015</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>140.85911781999999</v>
+        <v>140.9162398</v>
       </c>
       <c r="C26" s="5">
-        <v>2.7364991799999814</v>
+        <v>2.8077057399999887</v>
       </c>
       <c r="D26" s="5">
-        <v>26.544107805033732</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.316990877994705</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>140.71149753</v>
+        <v>140.72172949</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.14762028999999188</v>
+        <v>-0.1945103099999983</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.2503759050886853</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6438735678652838</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>141.54351596000001</v>
+        <v>141.55010779</v>
       </c>
       <c r="C28" s="5">
-        <v>0.83201843000000508</v>
+        <v>0.82837829999999713</v>
       </c>
       <c r="D28" s="5">
-        <v>7.3308901590594999</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2972236759534903</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>141.70923221999999</v>
+        <v>141.71654487000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.16571625999998219</v>
+        <v>0.16643708000000856</v>
       </c>
       <c r="D29" s="5">
-        <v>1.4140176947281313</v>
+        <v>1.4201415482476332</v>
       </c>
       <c r="E29" s="5">
-        <v>0.43510375458644113</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.43307386964177574</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>139.59923641</v>
+        <v>139.61618851</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.1099958099999867</v>
+        <v>-2.1003563600000064</v>
       </c>
       <c r="D30" s="5">
-        <v>-16.474559895079111</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.404544797470244</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>138.7700772</v>
+        <v>138.70765419</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.82915921000000026</v>
+        <v>-0.90853432000000112</v>
       </c>
       <c r="D31" s="5">
-        <v>-6.8991929645653922</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5353367621631691</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>139.85690502</v>
+        <v>139.85023548999999</v>
       </c>
       <c r="C32" s="5">
-        <v>1.0868278199999963</v>
+        <v>1.1425812999999891</v>
       </c>
       <c r="D32" s="5">
-        <v>9.8138202258611695</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.345162729986557</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>139.72299774000001</v>
+        <v>139.72559686</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.1339072799999883</v>
+        <v>-0.12463862999999265</v>
       </c>
       <c r="D33" s="5">
-        <v>-1.1429198995764334</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0642484121048512</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>139.98848151999999</v>
+        <v>140.07024981999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.26548377999998252</v>
+        <v>0.34465295999999057</v>
       </c>
       <c r="D34" s="5">
-        <v>2.3040659806618624</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0004583628362447</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>139.18750175</v>
+        <v>139.31714224999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.80097976999999787</v>
+        <v>-0.75310756999999739</v>
       </c>
       <c r="D35" s="5">
-        <v>-6.654100338733504</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2645540462556104</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>140.7813572</v>
+        <v>140.84900271999999</v>
       </c>
       <c r="C36" s="5">
-        <v>1.5938554500000066</v>
+        <v>1.531860469999998</v>
       </c>
       <c r="D36" s="5">
-        <v>14.640717175300487</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.022517906981591</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>140.69361218</v>
+        <v>140.7885331</v>
       </c>
       <c r="C37" s="5">
-        <v>-8.774501999999984E-2</v>
+        <v>-6.0469619999992119E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.74536733894388085</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.51397202146151733</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>141.19534630999999</v>
+        <v>141.35346824000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.50173412999998845</v>
+        <v>0.5649351400000171</v>
       </c>
       <c r="D38" s="5">
-        <v>4.3643173073013797</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9228835835589457</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>142.47636750000001</v>
+        <v>142.48012788</v>
       </c>
       <c r="C39" s="5">
-        <v>1.2810211900000184</v>
+        <v>1.1266596399999855</v>
       </c>
       <c r="D39" s="5">
-        <v>11.447264593539263</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9952496175425019</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>144.79860647000001</v>
+        <v>144.90060177000001</v>
       </c>
       <c r="C40" s="5">
-        <v>2.3222389700000008</v>
+        <v>2.4204738900000109</v>
       </c>
       <c r="D40" s="5">
-        <v>21.411151601511701</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.402620076553447</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>144.52644154999999</v>
+        <v>144.52857030999999</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.2721649200000229</v>
+        <v>-0.37203146000001652</v>
       </c>
       <c r="D41" s="5">
-        <v>-2.2323602047493063</v>
+        <v>-3.0378559161926999</v>
       </c>
       <c r="E41" s="5">
-        <v>1.9880210243651275</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9842605128282731</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>144.14687239</v>
+        <v>144.16990622</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.37956915999998841</v>
+        <v>-0.35866408999999067</v>
       </c>
       <c r="D42" s="5">
-        <v>-3.1064278893595976</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9376253879194514</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>144.97785959000001</v>
+        <v>144.97990442</v>
       </c>
       <c r="C43" s="5">
-        <v>0.83098720000000981</v>
+        <v>0.80999819999999545</v>
       </c>
       <c r="D43" s="5">
-        <v>7.1414497909782604</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9543167678625339</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>144.92933803</v>
+        <v>145.03265402</v>
       </c>
       <c r="C44" s="5">
-        <v>-4.8521560000011732E-2</v>
+        <v>5.2749599999998509E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-0.40088060436219708</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.43748369271541243</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>145.36943532000001</v>
+        <v>145.48063879</v>
       </c>
       <c r="C45" s="5">
-        <v>0.4400972900000113</v>
+        <v>0.44798477000000503</v>
       </c>
       <c r="D45" s="5">
-        <v>3.7054400604388249</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7702490667323785</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>145.59622302</v>
+        <v>145.68005937999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.22678769999998849</v>
+        <v>0.19942058999998835</v>
       </c>
       <c r="D46" s="5">
-        <v>1.8882411472597393</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6573831024947694</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>145.66016728</v>
+        <v>145.69923634</v>
       </c>
       <c r="C47" s="5">
-        <v>6.3944259999999531E-2</v>
+        <v>1.9176960000010013E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>0.52830172298004019</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15807942760752702</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>144.66106748999999</v>
+        <v>144.73890908000001</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.99909979000000249</v>
+        <v>-0.96032725999998547</v>
       </c>
       <c r="D48" s="5">
-        <v>-7.9274155173865708</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6288748664484984</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>147.38868418000001</v>
+        <v>147.49793897000001</v>
       </c>
       <c r="C49" s="5">
-        <v>2.7276166900000192</v>
+        <v>2.7590298899999937</v>
       </c>
       <c r="D49" s="5">
-        <v>25.126620133652587</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.431865837649291</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>149.03567815</v>
+        <v>149.19008054</v>
       </c>
       <c r="C50" s="5">
-        <v>1.6469939699999827</v>
+        <v>1.6921415699999898</v>
       </c>
       <c r="D50" s="5">
-        <v>14.26501384752752</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.669510553402866</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>147.81839873999999</v>
+        <v>147.92039922999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-1.2172794100000033</v>
+        <v>-1.2696813100000099</v>
       </c>
       <c r="D51" s="5">
-        <v>-9.3727203023622589</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.7478695092505614</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>148.09784741999999</v>
+        <v>148.19565939</v>
       </c>
       <c r="C52" s="5">
-        <v>0.27944868000000156</v>
+        <v>0.27526016000001619</v>
       </c>
       <c r="D52" s="5">
-        <v>2.2923210153366069</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2560371670593549</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>148.45887067999999</v>
+        <v>148.55769548000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.36102325999999607</v>
+        <v>0.3620360900000037</v>
       </c>
       <c r="D53" s="5">
-        <v>2.9648229141734372</v>
+        <v>2.9712638597085395</v>
       </c>
       <c r="E53" s="5">
-        <v>2.7209063530700295</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7877707233648907</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>145.65110150000001</v>
+        <v>145.78466431000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-2.8077691799999798</v>
+        <v>-2.7730311699999959</v>
       </c>
       <c r="D54" s="5">
-        <v>-20.477239112432677</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.237226084558213</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>144.86413938999999</v>
+        <v>144.82493110999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.78696211000001881</v>
+        <v>-0.9597332000000165</v>
       </c>
       <c r="D55" s="5">
-        <v>-6.2944297432702356</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6200180284484826</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>146.92880632000001</v>
+        <v>147.04245528999999</v>
       </c>
       <c r="C56" s="5">
-        <v>2.0646669300000156</v>
+        <v>2.2175241799999981</v>
       </c>
       <c r="D56" s="5">
-        <v>18.509377085343925</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.003243220649548</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>148.13969469</v>
+        <v>148.25882551000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.2108883699999922</v>
+        <v>1.2163702200000159</v>
       </c>
       <c r="D57" s="5">
-        <v>10.350406998262617</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.391011781759097</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>149.42638317000001</v>
+        <v>149.51788163000001</v>
       </c>
       <c r="C58" s="5">
-        <v>1.2866884800000093</v>
+        <v>1.2590561199999968</v>
       </c>
       <c r="D58" s="5">
-        <v>10.935379140050895</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.680461043029709</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>149.44800301000001</v>
+        <v>149.58444555</v>
       </c>
       <c r="C59" s="5">
-        <v>2.1619839999999613E-2</v>
+        <v>6.6563919999993004E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>0.17376090305174507</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.53553846214822176</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>149.37589621999999</v>
+        <v>149.4676805</v>
       </c>
       <c r="C60" s="5">
-        <v>-7.2106790000020737E-2</v>
+        <v>-0.11676504999999793</v>
       </c>
       <c r="D60" s="5">
-        <v>-0.57745099995253346</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.93270430671168469</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>150.32269231000001</v>
+        <v>150.34559138</v>
       </c>
       <c r="C61" s="5">
-        <v>0.94679609000002074</v>
+        <v>0.87791088000000173</v>
       </c>
       <c r="D61" s="5">
-        <v>7.876850353632725</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2805106904115124</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>150.99189439</v>
+        <v>151.03797487</v>
       </c>
       <c r="C62" s="5">
-        <v>0.66920207999999093</v>
+        <v>0.69238348999999744</v>
       </c>
       <c r="D62" s="5">
-        <v>5.4748852856336461</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6684835278508539</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>151.99025051000001</v>
+        <v>152.19154499000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.99835612000001106</v>
+        <v>1.1535701200000119</v>
       </c>
       <c r="D63" s="5">
-        <v>8.2293779519426522</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5601108450831251</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>153.32101549000001</v>
+        <v>153.51985766999999</v>
       </c>
       <c r="C64" s="5">
-        <v>1.3307649799999979</v>
+        <v>1.328312679999982</v>
       </c>
       <c r="D64" s="5">
-        <v>11.027733674116934</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.991162174113089</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>153.04583944000001</v>
+        <v>153.24482638000001</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.2751760499999989</v>
+        <v>-0.27503128999998694</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.132591459505695</v>
+        <v>-2.1287470332515213</v>
       </c>
       <c r="E65" s="5">
-        <v>3.0897235975121617</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1550912827878586</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>153.28643511999999</v>
+        <v>153.30805597</v>
       </c>
       <c r="C66" s="5">
-        <v>0.24059567999998421</v>
+        <v>6.3229589999991731E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>1.9028563721893654</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.49625121599736755</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>154.51829903000001</v>
+        <v>154.34285811000001</v>
       </c>
       <c r="C67" s="5">
-        <v>1.2318639100000155</v>
+        <v>1.0348021400000107</v>
       </c>
       <c r="D67" s="5">
-        <v>10.081498657280408</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4073528332708758</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>153.67366548999999</v>
+        <v>153.69680679999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.844633540000018</v>
+        <v>-0.64605131000001847</v>
       </c>
       <c r="D68" s="5">
-        <v>-6.3658267602657919</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9089423662141307</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>153.16709718000001</v>
+        <v>153.18568249</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.50656830999997737</v>
+        <v>-0.51112430999998537</v>
       </c>
       <c r="D69" s="5">
-        <v>-3.8847331917022943</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9184559816429099</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>154.31861377999999</v>
+        <v>154.32595817999999</v>
       </c>
       <c r="C70" s="5">
-        <v>1.1515165999999795</v>
+        <v>1.1402756899999815</v>
       </c>
       <c r="D70" s="5">
-        <v>9.4041965588834699</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3074279287086661</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>155.74396827000001</v>
+        <v>155.78027706</v>
       </c>
       <c r="C71" s="5">
-        <v>1.4253544900000179</v>
+        <v>1.4543188800000166</v>
       </c>
       <c r="D71" s="5">
-        <v>11.664486098561767</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.91334528374024</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>156.15938510000001</v>
+        <v>156.16945042</v>
       </c>
       <c r="C72" s="5">
-        <v>0.41541682999999807</v>
+        <v>0.38917336000000091</v>
       </c>
       <c r="D72" s="5">
-        <v>3.2481431132860727</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0393998865612559</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>156.34435328000001</v>
+        <v>156.37382001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.18496817999999848</v>
+        <v>0.20436958999999888</v>
       </c>
       <c r="D73" s="5">
-        <v>1.4306763929415434</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5817202078262538</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>156.33034196</v>
+        <v>156.36742085</v>
       </c>
       <c r="C74" s="5">
-        <v>-1.4011320000008709E-2</v>
+        <v>-6.3991600000008475E-3</v>
       </c>
       <c r="D74" s="5">
-        <v>-0.10748900547589146</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.909558331820385E-2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>156.81160211</v>
+        <v>156.8090383</v>
       </c>
       <c r="C75" s="5">
-        <v>0.48126014999999711</v>
+        <v>0.44161744999999542</v>
       </c>
       <c r="D75" s="5">
-        <v>3.7573733051096125</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4422172909284843</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>156.40449645000001</v>
+        <v>156.40195968</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.40710565999998494</v>
+        <v>-0.40707861999999295</v>
       </c>
       <c r="D76" s="5">
-        <v>-3.0712729448822307</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0711213512836344</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>156.67592679000001</v>
+        <v>156.67610754</v>
       </c>
       <c r="C77" s="5">
-        <v>0.27143033999999489</v>
+        <v>0.27414785999999935</v>
       </c>
       <c r="D77" s="5">
-        <v>2.1025188168118492</v>
+        <v>2.1238070546197196</v>
       </c>
       <c r="E77" s="5">
-        <v>2.3718954813032544</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2390845035717311</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>156.90484778999999</v>
+        <v>156.9141454</v>
       </c>
       <c r="C78" s="5">
-        <v>0.2289209999999855</v>
+        <v>0.2380378599999915</v>
       </c>
       <c r="D78" s="5">
-        <v>1.7674926509991362</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8384708462444443</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>156.76546737999999</v>
+        <v>156.57945445999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.13938041000000112</v>
+        <v>-0.33469094000000155</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.0607813700385549</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5297327473362108</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>156.58522611000001</v>
+        <v>156.61779023</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.18024126999998202</v>
+        <v>3.8335770000003322E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.3710099599482661</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.29419518257653987</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>159.03693482</v>
+        <v>159.04461520000001</v>
       </c>
       <c r="C81" s="5">
-        <v>2.4517087099999912</v>
+        <v>2.4268249700000126</v>
       </c>
       <c r="D81" s="5">
-        <v>20.494314841254635</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.263691838044686</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>159.10550823</v>
+        <v>159.13045873999999</v>
       </c>
       <c r="C82" s="5">
-        <v>6.8573409999999058E-2</v>
+        <v>8.5843539999984841E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>0.51864378448971404</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64962023793808665</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>158.87356657999999</v>
+        <v>158.89957652000001</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.23194165000001021</v>
+        <v>-0.23088221999998382</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.7353842259714036</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7272520378886269</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>158.90939732000001</v>
+        <v>158.93977876</v>
       </c>
       <c r="C84" s="5">
-        <v>3.5830740000022843E-2</v>
+        <v>4.0202239999985068E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.2709718363071989</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.30402771666069306</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>158.2543402</v>
+        <v>158.28170216000001</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.65505712000000926</v>
+        <v>-0.65807659999998691</v>
       </c>
       <c r="D85" s="5">
-        <v>-4.8360218996597144</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8569007349569819</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>158.74929564000001</v>
+        <v>158.77399220999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.49495544000001246</v>
+        <v>0.49229004999997983</v>
       </c>
       <c r="D86" s="5">
-        <v>3.81835169550373</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7967686611945384</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>159.36841243999999</v>
+        <v>159.36405636000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.61911679999997205</v>
+        <v>0.59006415000001766</v>
       </c>
       <c r="D87" s="5">
-        <v>4.7816595184311694</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5519478302983085</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>160.34596314999999</v>
+        <v>160.34652216000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.97755071000000271</v>
+        <v>0.98246579999999994</v>
       </c>
       <c r="D88" s="5">
-        <v>7.614157760491036</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6539651906459838</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>160.24697886999999</v>
+        <v>160.25466025</v>
       </c>
       <c r="C89" s="5">
-        <v>-9.8984279999996261E-2</v>
+        <v>-9.1861910000005764E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.73827037201509293</v>
+        <v>-0.68531336095886131</v>
       </c>
       <c r="E89" s="5">
-        <v>2.2792602240588211</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2840449422617759</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>162.74120299000001</v>
+        <v>162.82470047999999</v>
       </c>
       <c r="C90" s="5">
-        <v>2.4942241200000126</v>
+        <v>2.5700402299999894</v>
       </c>
       <c r="D90" s="5">
-        <v>20.362737749478256</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.036245084150384</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>164.09588708999999</v>
+        <v>164.03863727000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.3546840999999858</v>
+        <v>1.2139367900000195</v>
       </c>
       <c r="D91" s="5">
-        <v>10.459249491706558</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3227072608409465</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>163.67840566999999</v>
+        <v>163.81263422000001</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.41748142000000144</v>
+        <v>-0.22600305000000276</v>
       </c>
       <c r="D92" s="5">
-        <v>-3.0105981404079829</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6408207496731664</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>161.83868150999999</v>
+        <v>161.93065571</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.8397241600000029</v>
+        <v>-1.8819785100000104</v>
       </c>
       <c r="D93" s="5">
-        <v>-12.684499812531024</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.947717206421661</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>163.70845069000001</v>
+        <v>163.84165492</v>
       </c>
       <c r="C94" s="5">
-        <v>1.86976918000002</v>
+        <v>1.9109992099999999</v>
       </c>
       <c r="D94" s="5">
-        <v>14.779730814687952</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.117942356326353</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>163.82747097000001</v>
+        <v>163.94924699000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.11902028000000087</v>
+        <v>0.1075920700000097</v>
       </c>
       <c r="D95" s="5">
-        <v>0.87592806065017736</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.79087227309635466</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>165.03205675000001</v>
+        <v>165.17381233</v>
       </c>
       <c r="C96" s="5">
-        <v>1.2045857800000022</v>
+        <v>1.2245653399999981</v>
       </c>
       <c r="D96" s="5">
-        <v>9.1890335375848444</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3405355979460083</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>166.25517977000001</v>
+        <v>166.36885071</v>
       </c>
       <c r="C97" s="5">
-        <v>1.2231230200000027</v>
+        <v>1.1950383799999997</v>
       </c>
       <c r="D97" s="5">
-        <v>9.2653527132792401</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0359934797838761</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>166.46544696999999</v>
+        <v>166.57432104</v>
       </c>
       <c r="C98" s="5">
-        <v>0.21026719999997567</v>
+        <v>0.20547032999999715</v>
       </c>
       <c r="D98" s="5">
-        <v>1.5282723875846838</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4921431312847622</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>166.96606113999999</v>
+        <v>167.06277990999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.50061417000000574</v>
+        <v>0.48845886999998811</v>
       </c>
       <c r="D99" s="5">
-        <v>3.6690714521528944</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5761643246391417</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>167.46409826999999</v>
+        <v>167.56497866000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.49803713000000016</v>
+        <v>0.50219875000001934</v>
       </c>
       <c r="D100" s="5">
-        <v>3.6387485409920428</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6674991116366407</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>168.35386964</v>
+        <v>168.48196776</v>
       </c>
       <c r="C101" s="5">
-        <v>0.88977137000000539</v>
+        <v>0.91698909999999501</v>
       </c>
       <c r="D101" s="5">
-        <v>6.5655067655317367</v>
+        <v>6.7682309858068779</v>
       </c>
       <c r="E101" s="5">
-        <v>5.0589975718523306</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1338959485891067</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>169.18246452</v>
+        <v>169.34595557</v>
       </c>
       <c r="C102" s="5">
-        <v>0.82859487999999715</v>
+        <v>0.86398780999999758</v>
       </c>
       <c r="D102" s="5">
-        <v>6.0686222331945538</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3302498194576451</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>169.16232120999999</v>
+        <v>169.24194002999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-2.0143310000008796E-2</v>
+        <v>-0.10401554000000601</v>
       </c>
       <c r="D103" s="5">
-        <v>-0.1427816379566238</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.7345781990178768</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>170.00839919000001</v>
+        <v>170.14187509999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.84607798000001821</v>
+        <v>0.89993506999999795</v>
       </c>
       <c r="D104" s="5">
-        <v>6.1697773668312861</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5709008391892088</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>171.4023813</v>
+        <v>171.57943427000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.3939821099999961</v>
+        <v>1.4375591700000143</v>
       </c>
       <c r="D105" s="5">
-        <v>10.295470884218405</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.62370539099593</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>171.56131239999999</v>
+        <v>171.69873539</v>
       </c>
       <c r="C106" s="5">
-        <v>0.15893109999998956</v>
+        <v>0.11930111999998871</v>
       </c>
       <c r="D106" s="5">
-        <v>1.1183797724696687</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.83757179202426091</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>173.06482202999999</v>
+        <v>173.19034442</v>
       </c>
       <c r="C107" s="5">
-        <v>1.5035096299999964</v>
+        <v>1.4916090300000064</v>
       </c>
       <c r="D107" s="5">
-        <v>11.038422550988013</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.937647727401512</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>173.85511574</v>
+        <v>174.00620015999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.79029371000001447</v>
+        <v>0.81585573999998928</v>
       </c>
       <c r="D108" s="5">
-        <v>5.619496345151842</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8016811434477233</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>174.19324417000001</v>
+        <v>174.39083410999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.3381284300000118</v>
+        <v>0.38463394999999423</v>
       </c>
       <c r="D109" s="5">
-        <v>2.3589911439991118</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6850407267861032</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>175.01163316</v>
+        <v>175.20353746999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.81838898999998833</v>
+        <v>0.81270336000000043</v>
       </c>
       <c r="D110" s="5">
-        <v>5.7857867166489552</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7378774608183969</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>174.01059046</v>
+        <v>174.20609206</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.0010426999999993</v>
+        <v>-0.99744540999998321</v>
       </c>
       <c r="D111" s="5">
-        <v>-6.651969857392082</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6217751572381189</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>174.13726192999999</v>
+        <v>174.33488338999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.1266714699999909</v>
+        <v>0.12879132999998433</v>
       </c>
       <c r="D112" s="5">
-        <v>0.87704911673207597</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89078155064210573</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>174.68947036</v>
+        <v>174.8354764</v>
       </c>
       <c r="C113" s="5">
-        <v>0.55220843000000741</v>
+        <v>0.5005930100000171</v>
       </c>
       <c r="D113" s="5">
-        <v>3.8724078963158215</v>
+        <v>3.5006764040113048</v>
       </c>
       <c r="E113" s="5">
-        <v>3.7632640898292102</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7710318347245808</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>174.09633909999999</v>
+        <v>174.24553951999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.59313126000000693</v>
+        <v>-0.58993688000001043</v>
       </c>
       <c r="D114" s="5">
-        <v>-3.9991829613763241</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.974782675943711</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>175.88888990000001</v>
+        <v>176.01200064</v>
       </c>
       <c r="C115" s="5">
-        <v>1.792550800000015</v>
+        <v>1.7664611200000024</v>
       </c>
       <c r="D115" s="5">
-        <v>13.079851287546296</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.867087567796155</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>177.57879567000001</v>
+        <v>177.80547946999999</v>
       </c>
       <c r="C116" s="5">
-        <v>1.6899057699999958</v>
+        <v>1.793478829999998</v>
       </c>
       <c r="D116" s="5">
-        <v>12.158548585209816</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.936502639168545</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>176.22767630999999</v>
+        <v>176.29702975000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.3511193600000126</v>
+        <v>-1.5084497199999873</v>
       </c>
       <c r="D117" s="5">
-        <v>-8.7577257555688686</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.7186057508440999</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>177.56558074</v>
+        <v>177.70704497</v>
       </c>
       <c r="C118" s="5">
-        <v>1.3379044300000089</v>
+        <v>1.4100152199999911</v>
       </c>
       <c r="D118" s="5">
-        <v>9.5004882759806009</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.031186955760552</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>177.75171237999999</v>
+        <v>177.97455624</v>
       </c>
       <c r="C119" s="5">
-        <v>0.18613163999998505</v>
+        <v>0.26751126999999997</v>
       </c>
       <c r="D119" s="5">
-        <v>1.2651675477563407</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8214512140619865</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>179.0219262</v>
+        <v>179.07074725999999</v>
       </c>
       <c r="C120" s="5">
-        <v>1.2702138200000093</v>
+        <v>1.096191019999992</v>
       </c>
       <c r="D120" s="5">
-        <v>8.9203903421871225</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6467013403940687</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>179.34852033000001</v>
+        <v>179.43674247999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.32659413000001791</v>
+        <v>0.36599522000000206</v>
       </c>
       <c r="D121" s="5">
-        <v>2.2112896821566252</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4803891259246758</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>181.05018591999999</v>
+        <v>181.23638811000001</v>
       </c>
       <c r="C122" s="5">
-        <v>1.7016655899999762</v>
+        <v>1.7996456300000148</v>
       </c>
       <c r="D122" s="5">
-        <v>11.998995012117565</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.721890731135609</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>181.79119012999999</v>
+        <v>181.97246738000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.74100420999999983</v>
+        <v>0.73607927000000473</v>
       </c>
       <c r="D123" s="5">
-        <v>5.023452874972878</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9840743734705262</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>181.84557945</v>
+        <v>182.03246934000001</v>
       </c>
       <c r="C124" s="5">
-        <v>5.4389320000012731E-2</v>
+        <v>6.0001959999993915E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>0.35961417969867515</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.39639553387913473</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>181.55123842</v>
+        <v>181.81705818</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.29434102999999823</v>
+        <v>-0.21541116000000216</v>
       </c>
       <c r="D125" s="5">
-        <v>-1.9251592739783052</v>
+        <v>-1.4108340290681753</v>
       </c>
       <c r="E125" s="5">
-        <v>3.9279803446992334</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9932294770811172</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>181.93871149</v>
+        <v>182.20199980000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.38747306999999864</v>
+        <v>0.38494162000000642</v>
       </c>
       <c r="D126" s="5">
-        <v>2.5913600539869464</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5704246908804018</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>182.62770295999999</v>
+        <v>182.78073652</v>
       </c>
       <c r="C127" s="5">
-        <v>0.68899146999999061</v>
+        <v>0.57873671999999488</v>
       </c>
       <c r="D127" s="5">
-        <v>4.6401863993053238</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8789147041306427</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>183.23213502999999</v>
+        <v>183.45050094000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.60443207000000143</v>
+        <v>0.66976442000000702</v>
       </c>
       <c r="D128" s="5">
-        <v>4.0446668774815286</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4868768306168594</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>183.85893694999999</v>
+        <v>183.93107627000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.62680191999999124</v>
+        <v>0.48057532999999353</v>
       </c>
       <c r="D129" s="5">
-        <v>4.183089570332954</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1892655668041892</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>183.38410321000001</v>
+        <v>183.62235340999999</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.4748337399999798</v>
+        <v>-0.30872286000001736</v>
       </c>
       <c r="D130" s="5">
-        <v>-3.055473713532697</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.995674138519099</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>183.99720073</v>
+        <v>184.21294481000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.61309751999999662</v>
+        <v>0.5905914000000223</v>
       </c>
       <c r="D131" s="5">
-        <v>4.0864892530961594</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9286177625359908</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>182.86892652</v>
+        <v>183.20022933000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.1282742100000007</v>
+        <v>-1.0127154799999971</v>
       </c>
       <c r="D132" s="5">
-        <v>-7.115254451396547</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4011714275762905</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>183.55556279999999</v>
+        <v>183.92987767</v>
       </c>
       <c r="C133" s="5">
-        <v>0.68663627999998766</v>
+        <v>0.72964833999998291</v>
       </c>
       <c r="D133" s="5">
-        <v>4.5999850047275581</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8854457496866344</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>183.94178120999999</v>
+        <v>184.22438431</v>
       </c>
       <c r="C134" s="5">
-        <v>0.3862184099999979</v>
+        <v>0.2945066400000087</v>
       </c>
       <c r="D134" s="5">
-        <v>2.554339989332588</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9384395104729446</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>186.75448159999999</v>
+        <v>187.02505128999999</v>
       </c>
       <c r="C135" s="5">
-        <v>2.8127003900000034</v>
+        <v>2.8006669799999884</v>
       </c>
       <c r="D135" s="5">
-        <v>19.974165498395635</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.848340567274114</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>186.64388036</v>
+        <v>186.92522792</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.11060123999999405</v>
+        <v>-9.9823369999995748E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.70836336307236181</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.63861509294815821</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>186.52615963</v>
+        <v>186.69458395999999</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.11772073000000205</v>
+        <v>-0.23064396000000897</v>
       </c>
       <c r="D137" s="5">
-        <v>-0.75424846193332673</v>
+        <v>-1.4706531565763403</v>
       </c>
       <c r="E137" s="5">
-        <v>2.7402298399590297</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6826557578393917</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>186.9712955</v>
+        <v>187.25353115999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.44513587000000143</v>
+        <v>0.55894720000000575</v>
       </c>
       <c r="D138" s="5">
-        <v>2.9016319754504138</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6524482442852557</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>187.53501592000001</v>
+        <v>187.82267988999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.56372042000000988</v>
+        <v>0.56914872999999488</v>
       </c>
       <c r="D139" s="5">
-        <v>3.6786155797200459</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7089410043050774</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>187.91452226000001</v>
+        <v>188.11711228999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.37950634000000605</v>
+        <v>0.29443240000000515</v>
       </c>
       <c r="D140" s="5">
-        <v>2.4555984319712287</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8974338734781826</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>187.70501536</v>
+        <v>187.99134874000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.20950690000000805</v>
+        <v>-0.12576354999998784</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.329712901022817</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.79930304861839385</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>187.96306584000001</v>
+        <v>188.29345605</v>
       </c>
       <c r="C142" s="5">
-        <v>0.25805048000000852</v>
+        <v>0.30210730999999669</v>
       </c>
       <c r="D142" s="5">
-        <v>1.6622504621611967</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9455696604811612</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>188.97220953999999</v>
+        <v>189.17584131000001</v>
       </c>
       <c r="C143" s="5">
-        <v>1.0091436999999814</v>
+        <v>0.88238526000000661</v>
       </c>
       <c r="D143" s="5">
-        <v>6.6362958883982692</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7706971680247632</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>189.73468294</v>
+        <v>189.95906714</v>
       </c>
       <c r="C144" s="5">
-        <v>0.76247340000000463</v>
+        <v>0.78322582999999213</v>
       </c>
       <c r="D144" s="5">
-        <v>4.9507189915101613</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0829483103063788</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>190.18435581</v>
+        <v>190.35817478000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.44967287000000056</v>
+        <v>0.39910764000001109</v>
       </c>
       <c r="D145" s="5">
-        <v>2.8813768228636905</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5505622586416754</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>189.23243678</v>
+        <v>189.42329652999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.95191902999999911</v>
+        <v>-0.93487825000002545</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.8436739033815188</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7367735929588992</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>188.63604258000001</v>
+        <v>188.79206818</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.59639419999999177</v>
+        <v>-0.63122834999998645</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.7171054437158735</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9263601030752104</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>188.59446075</v>
+        <v>188.76585202999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-4.1581830000012587E-2</v>
+        <v>-2.621615000001043E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.26420054076639055</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.16650786500569392</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>189.21486942999999</v>
+        <v>189.39000339</v>
       </c>
       <c r="C149" s="5">
-        <v>0.62040867999999705</v>
+        <v>0.62415136000001326</v>
       </c>
       <c r="D149" s="5">
-        <v>4.0197857108122736</v>
+        <v>4.0407393486946885</v>
       </c>
       <c r="E149" s="5">
-        <v>1.4414652643540249</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4437587705155464</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>189.15207364</v>
+        <v>189.25502965999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-6.2795789999995577E-2</v>
+        <v>-0.13497373000001289</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.39752453766028761</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.8518670893016056</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>189.69821214999999</v>
+        <v>189.88944946000001</v>
       </c>
       <c r="C151" s="5">
-        <v>0.54613850999999158</v>
+        <v>0.63441980000001763</v>
       </c>
       <c r="D151" s="5">
-        <v>3.5203121214927746</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.097634839912101</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>189.21148006000001</v>
+        <v>189.30465737</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.48673208999997541</v>
+        <v>-0.58479209000000765</v>
       </c>
       <c r="D152" s="5">
-        <v>-3.0359066652578925</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6336163157098089</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>191.21136752000001</v>
+        <v>191.41517490000001</v>
       </c>
       <c r="C153" s="5">
-        <v>1.9998874599999965</v>
+        <v>2.1105175300000099</v>
       </c>
       <c r="D153" s="5">
-        <v>13.447438795016865</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.230160926344059</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>192.91626183</v>
+        <v>193.13268310999999</v>
       </c>
       <c r="C154" s="5">
-        <v>1.704894309999986</v>
+        <v>1.717508209999977</v>
       </c>
       <c r="D154" s="5">
-        <v>11.240149778219299</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.314800796506418</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>192.72912098</v>
+        <v>192.91735936000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.18714084999999159</v>
+        <v>-0.21532374999998183</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.1578844140912481</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3297073448270358</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>193.25347167000001</v>
+        <v>193.47415351000001</v>
       </c>
       <c r="C156" s="5">
-        <v>0.52435069000000567</v>
+        <v>0.55679415000000176</v>
       </c>
       <c r="D156" s="5">
-        <v>3.3140927004841725</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5189261285600182</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>193.88548191000001</v>
+        <v>194.06250194</v>
       </c>
       <c r="C157" s="5">
-        <v>0.63201023999999961</v>
+        <v>0.58834842999999637</v>
       </c>
       <c r="D157" s="5">
-        <v>3.9958075644265012</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7108161392112926</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>195.15647910999999</v>
+        <v>195.35507999999999</v>
       </c>
       <c r="C158" s="5">
-        <v>1.2709971999999823</v>
+        <v>1.2925780599999825</v>
       </c>
       <c r="D158" s="5">
-        <v>8.1563955818547917</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2921545694366152</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>194.72370656999999</v>
+        <v>194.87445753</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.43277254000000198</v>
+        <v>-0.48062246999998592</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.6288627698011324</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9126779313235152</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>195.77675101</v>
+        <v>195.94475801999999</v>
       </c>
       <c r="C160" s="5">
-        <v>1.0530444400000079</v>
+        <v>1.0703004899999939</v>
       </c>
       <c r="D160" s="5">
-        <v>6.6860092865847154</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7934861639098676</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>196.60075007</v>
+        <v>196.77362477</v>
       </c>
       <c r="C161" s="5">
-        <v>0.82399906000000556</v>
+        <v>0.82886675000000309</v>
       </c>
       <c r="D161" s="5">
-        <v>5.1692172606932596</v>
+        <v>5.1959052309279219</v>
       </c>
       <c r="E161" s="5">
-        <v>3.9034356349739285</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8986331104262861</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>196.31836417</v>
+        <v>196.4413199</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.28238590000000841</v>
+        <v>-0.33230487000000153</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.7100589775814856</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0078035869369293</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>197.05335246999999</v>
+        <v>197.14369926000001</v>
       </c>
       <c r="C163" s="5">
-        <v>0.73498829999999771</v>
+        <v>0.702379360000009</v>
       </c>
       <c r="D163" s="5">
-        <v>4.5863039807330974</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3760112088715886</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>197.16391371</v>
+        <v>197.34907991</v>
       </c>
       <c r="C164" s="5">
-        <v>0.11056124000000978</v>
+        <v>0.20538064999999506</v>
       </c>
       <c r="D164" s="5">
-        <v>0.67536872650924007</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2573257164263607</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>196.80766704999999</v>
+        <v>197.12239772000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.35624666000001071</v>
+        <v>-0.22668218999999112</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.1468084027096213</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3696882407733257</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>198.21791167000001</v>
+        <v>198.4257987</v>
       </c>
       <c r="C166" s="5">
-        <v>1.4102446200000145</v>
+        <v>1.3034009799999922</v>
       </c>
       <c r="D166" s="5">
-        <v>8.9458261326378352</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2295786978837882</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>198.39087004000001</v>
+        <v>198.56303738</v>
       </c>
       <c r="C167" s="5">
-        <v>0.17295837000000347</v>
+        <v>0.13723867999999584</v>
       </c>
       <c r="D167" s="5">
-        <v>1.0521198718133284</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.83312921800664519</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>197.69032644999999</v>
+        <v>197.91307771000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.70054359000002364</v>
+        <v>-0.649959669999987</v>
       </c>
       <c r="D168" s="5">
-        <v>-4.1560202771786958</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8580293912089836</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>198.54005391000001</v>
+        <v>198.72567151000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.8497274600000253</v>
+        <v>0.81259380000000192</v>
       </c>
       <c r="D169" s="5">
-        <v>5.2816306297631899</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0397714803983806</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>198.50131637999999</v>
+        <v>198.61350435</v>
       </c>
       <c r="C170" s="5">
-        <v>-3.8737530000020115E-2</v>
+        <v>-0.1121671600000127</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.23388320744552882</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.67521989071117616</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>200.03945626999999</v>
+        <v>200.07243403999999</v>
       </c>
       <c r="C171" s="5">
-        <v>1.5381398899999965</v>
+        <v>1.4589296899999908</v>
       </c>
       <c r="D171" s="5">
-        <v>9.7052195496890814</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1796702109232733</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>200.37171601</v>
+        <v>200.44107876999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.33225974000001202</v>
+        <v>0.36864472999999975</v>
       </c>
       <c r="D172" s="5">
-        <v>2.0114746578852705</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2336128818251311</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>200.21326429000001</v>
+        <v>200.38892471</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.15845171999998797</v>
+        <v>-5.2154059999992342E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.94483019648846645</v>
+        <v>-0.31178930998341237</v>
       </c>
       <c r="E173" s="5">
-        <v>1.8374875063873253</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8372888867731918</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>203.22519543999999</v>
+        <v>203.35209721000001</v>
       </c>
       <c r="C174" s="5">
-        <v>3.011931149999981</v>
+        <v>2.9631725000000131</v>
       </c>
       <c r="D174" s="5">
-        <v>19.623482391819437</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.261231763720453</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>203.43429864999999</v>
+        <v>203.52452708000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.20910320999999499</v>
+        <v>0.17242987000000198</v>
       </c>
       <c r="D175" s="5">
-        <v>1.2417197146821657</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0222838314733584</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>203.07299141999999</v>
+        <v>203.15496941999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.36130722999999421</v>
+        <v>-0.36955766000002654</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.1105509749875351</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1573175427072711</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>202.75445549</v>
+        <v>202.87290234</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.31853592999999591</v>
+        <v>-0.28206707999999026</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.8661399235559095</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6534552706597427</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>202.95349976</v>
+        <v>203.05005507000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.19904427000000169</v>
+        <v>0.1771527300000173</v>
       </c>
       <c r="D178" s="5">
-        <v>1.1844228329412898</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0529115880499651</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>202.85094504</v>
+        <v>202.91712813000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.10255472000000054</v>
+        <v>-0.13292694000000438</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.60469129097505681</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78275892289288995</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>205.26171307999999</v>
+        <v>205.39363828</v>
       </c>
       <c r="C180" s="5">
-        <v>2.4107680399999936</v>
+        <v>2.4765101499999957</v>
       </c>
       <c r="D180" s="5">
-        <v>15.231433763466228</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.669636121501851</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>205.07108431</v>
+        <v>205.17119984999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.19062876999998934</v>
+        <v>-0.22243843000001107</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.1087780222109878</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2918701815310629</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>205.54065115</v>
+        <v>205.65939696999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.46956683999999882</v>
+        <v>0.48819711999999527</v>
       </c>
       <c r="D182" s="5">
-        <v>2.7826009323537626</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.893020798797985</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>206.69462763000001</v>
+        <v>206.92461338999999</v>
       </c>
       <c r="C183" s="5">
-        <v>1.1539764800000114</v>
+        <v>1.2652164200000016</v>
       </c>
       <c r="D183" s="5">
-        <v>6.9491968768669921</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.637383684765453</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>206.116714</v>
+        <v>206.39754002000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.57791363000001184</v>
+        <v>-0.52707336999998233</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.3040559917373868</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0141509874568539</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>206.21989481</v>
+        <v>206.39262708999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.10318080999999779</v>
+        <v>-4.912930000017468E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>0.6023696008132573</v>
+        <v>-2.8560147725664731E-2</v>
       </c>
       <c r="E185" s="5">
-        <v>3.000116171773537</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9960250491330553</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>206.44756598999999</v>
+        <v>206.56299627000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.22767117999998732</v>
+        <v>0.17036918000002288</v>
       </c>
       <c r="D186" s="5">
-        <v>1.3328998732657915</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.99506342230588629</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>205.29780163999999</v>
+        <v>205.39000934000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.1497643499999981</v>
+        <v>-1.1729869300000075</v>
       </c>
       <c r="D187" s="5">
-        <v>-6.4821779828581283</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6054613556981163</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>206.21203098999999</v>
+        <v>206.39568292999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.91422934999999939</v>
+        <v>1.0056735899999865</v>
       </c>
       <c r="D188" s="5">
-        <v>5.4766696811828552</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0365365022804207</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>208.33439498000001</v>
+        <v>208.45277378</v>
       </c>
       <c r="C189" s="5">
-        <v>2.1223639900000251</v>
+        <v>2.0570908500000087</v>
       </c>
       <c r="D189" s="5">
-        <v>13.074249292962371</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.637974359313819</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>208.69779113999999</v>
+        <v>208.88375596</v>
       </c>
       <c r="C190" s="5">
-        <v>0.36339615999997932</v>
+        <v>0.43098218000000088</v>
       </c>
       <c r="D190" s="5">
-        <v>2.1133493069046549</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5094431542653339</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>208.91955443000001</v>
+        <v>209.07990348999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.2217632900000126</v>
+        <v>0.19614752999999041</v>
       </c>
       <c r="D191" s="5">
-        <v>1.2826045598558045</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1326705992599884</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>209.12014454000001</v>
+        <v>209.25453833</v>
       </c>
       <c r="C192" s="5">
-        <v>0.20059011000000737</v>
+        <v>0.17463484000001017</v>
       </c>
       <c r="D192" s="5">
-        <v>1.1582607561460234</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0069222116289467</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>209.62704271999999</v>
+        <v>209.73207828</v>
       </c>
       <c r="C193" s="5">
-        <v>0.50689817999997899</v>
+        <v>0.4775399499999935</v>
       </c>
       <c r="D193" s="5">
-        <v>2.9478418449800925</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7731564794547969</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>210.52972194</v>
+        <v>210.66353544</v>
       </c>
       <c r="C194" s="5">
-        <v>0.90267922000001022</v>
+        <v>0.93145716000000789</v>
       </c>
       <c r="D194" s="5">
-        <v>5.2914995018253697</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4615369677327497</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>211.38004515</v>
+        <v>211.39993559999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.85032320999999911</v>
+        <v>0.73640015999998809</v>
       </c>
       <c r="D195" s="5">
-        <v>4.955894327065713</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2763418299964551</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>211.73563343999999</v>
+        <v>211.81892456</v>
       </c>
       <c r="C196" s="5">
-        <v>0.35558828999998582</v>
+        <v>0.41898896000000718</v>
       </c>
       <c r="D196" s="5">
-        <v>2.037449413900716</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4044658554564835</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>211.89783145999999</v>
+        <v>212.07523433</v>
       </c>
       <c r="C197" s="5">
-        <v>0.16219802000000527</v>
+        <v>0.25630977000000144</v>
       </c>
       <c r="D197" s="5">
-        <v>0.92313121708789136</v>
+        <v>1.4617530713918248</v>
       </c>
       <c r="E197" s="5">
-        <v>2.7533408720004093</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7532995340584732</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>214.23327372</v>
+        <v>214.43623693000001</v>
       </c>
       <c r="C198" s="5">
-        <v>2.3354422600000078</v>
+        <v>2.3610026000000062</v>
       </c>
       <c r="D198" s="5">
-        <v>14.05778821754784</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.208561499618376</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>215.05841898</v>
+        <v>215.14465018999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.82514525999999933</v>
+        <v>0.70841325999998617</v>
       </c>
       <c r="D199" s="5">
-        <v>4.7211234324336049</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0371599424253279</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>216.46595088000001</v>
+        <v>216.55872228999999</v>
       </c>
       <c r="C200" s="5">
-        <v>1.4075319000000093</v>
+        <v>1.4140720999999985</v>
       </c>
       <c r="D200" s="5">
-        <v>8.142831673514328</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1786478494147996</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>216.61588748</v>
+        <v>216.73310405999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.14993659999998954</v>
+        <v>0.17438176999999655</v>
       </c>
       <c r="D201" s="5">
-        <v>0.83436191537631377</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.97057916001062061</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>217.13559193</v>
+        <v>217.20698465000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.51970445000000609</v>
+        <v>0.47388059000002158</v>
       </c>
       <c r="D202" s="5">
-        <v>2.9173339280865074</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6555483000065161</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>216.51332821</v>
+        <v>216.58778375</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.62226372000000651</v>
+        <v>-0.61920090000000982</v>
       </c>
       <c r="D203" s="5">
-        <v>-3.3852514067797657</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3677594759578433</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>220.07081578</v>
+        <v>220.20219624999999</v>
       </c>
       <c r="C204" s="5">
-        <v>3.5574875700000064</v>
+        <v>3.614412499999986</v>
       </c>
       <c r="D204" s="5">
-        <v>21.600065350931487</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.969787221736816</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>220.81196256000001</v>
+        <v>220.91458793999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.74114678000000822</v>
+        <v>0.71239169000000402</v>
       </c>
       <c r="D205" s="5">
-        <v>4.1170208179396095</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9520329738950144</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>222.25132937999999</v>
+        <v>222.39394365999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.4393668199999752</v>
+        <v>1.4793557200000009</v>
       </c>
       <c r="D206" s="5">
-        <v>8.1088469470592006</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3384784862179817</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>221.34122113999999</v>
+        <v>221.37236422000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.91010823999999957</v>
+        <v>-1.0215794399999822</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.8047647951757977</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3751148135964382</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>223.00063162000001</v>
+        <v>223.09074912</v>
       </c>
       <c r="C208" s="5">
-        <v>1.6594104800000196</v>
+        <v>1.7183848999999896</v>
       </c>
       <c r="D208" s="5">
-        <v>9.3768717564395754</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.723057856260775</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>224.36803839000001</v>
+        <v>224.54165316999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.3674067700000023</v>
+        <v>1.4509040499999912</v>
       </c>
       <c r="D209" s="5">
-        <v>7.6115221356694462</v>
+        <v>8.0896840988410545</v>
       </c>
       <c r="E209" s="5">
-        <v>5.8850092254738362</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8783001604994611</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>223.53701150000001</v>
+        <v>223.72754832000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.83102689000000396</v>
+        <v>-0.81410484999997834</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.3551932896092822</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2650372002672192</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>224.76228843999999</v>
+        <v>224.94490961</v>
       </c>
       <c r="C211" s="5">
-        <v>1.2252769399999863</v>
+        <v>1.2173612899999853</v>
       </c>
       <c r="D211" s="5">
-        <v>6.779542868102939</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.728516957318198</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>225.84977670000001</v>
+        <v>226.05408527</v>
       </c>
       <c r="C212" s="5">
-        <v>1.0874882600000149</v>
+        <v>1.1091756600000053</v>
       </c>
       <c r="D212" s="5">
-        <v>5.9630969920850152</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0801887086867845</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>226.72969071</v>
+        <v>226.93599467000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.87991400999999314</v>
+        <v>0.88190940000001206</v>
       </c>
       <c r="D213" s="5">
-        <v>4.776710857297739</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7833562689936437</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>226.94414707000001</v>
+        <v>227.10900412000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.214456360000014</v>
+        <v>0.17300944999999501</v>
       </c>
       <c r="D214" s="5">
-        <v>1.140965059135568</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91869110146853838</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>228.94448854999999</v>
+        <v>229.12793884000001</v>
       </c>
       <c r="C215" s="5">
-        <v>2.0003414799999746</v>
+        <v>2.0189347200000043</v>
       </c>
       <c r="D215" s="5">
-        <v>11.105223349450345</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.205007938288514</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>228.9957201</v>
+        <v>229.21576049000001</v>
       </c>
       <c r="C216" s="5">
-        <v>5.1231550000011339E-2</v>
+        <v>8.7821649999995088E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.26885810074996908</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.46091465867397208</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>230.51996025</v>
+        <v>230.71538808</v>
       </c>
       <c r="C217" s="5">
-        <v>1.5242401499999971</v>
+        <v>1.4996275899999887</v>
       </c>
       <c r="D217" s="5">
-        <v>8.2864325113332082</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1396681751498612</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>230.26618016</v>
+        <v>230.51863882999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.25378008999999224</v>
+        <v>-0.19674925000001053</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.3131136319647796</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0185487483910793</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>230.59902341</v>
+        <v>230.73740917999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.33284324999999626</v>
+        <v>0.21877034999999978</v>
       </c>
       <c r="D219" s="5">
-        <v>1.7484226800855041</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1448057424390701</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>231.90741550000001</v>
+        <v>232.10823561999999</v>
       </c>
       <c r="C220" s="5">
-        <v>1.3083920900000123</v>
+        <v>1.3708264400000019</v>
       </c>
       <c r="D220" s="5">
-        <v>7.0252044971163663</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3669116148822544</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>233.56207878999999</v>
+        <v>233.82855556999999</v>
       </c>
       <c r="C221" s="5">
-        <v>1.6546632899999736</v>
+        <v>1.7203199500000039</v>
       </c>
       <c r="D221" s="5">
-        <v>8.9061368248444683</v>
+        <v>9.2657269306540826</v>
       </c>
       <c r="E221" s="5">
-        <v>4.0977496019369619</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1359374837099505</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>232.95011109000001</v>
+        <v>233.03518348</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.61196769999997969</v>
+        <v>-0.7933720899999912</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.0992632771371875</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9964301366211652</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>232.99140281000001</v>
+        <v>233.06477064000001</v>
       </c>
       <c r="C223" s="5">
-        <v>4.1291720000003806E-2</v>
+        <v>2.9587160000005497E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>0.21291425436911204</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15246365360215286</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>232.9309993</v>
+        <v>233.04425222</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.0403510000014649E-2</v>
+        <v>-2.0518420000001925E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.31065930385774099</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.10559375947393201</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>233.59054007</v>
+        <v>233.68928758000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.65954077000000666</v>
+        <v>0.6450353600000085</v>
       </c>
       <c r="D225" s="5">
-        <v>3.4511995849668464</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3724722863889722</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>233.99229364000001</v>
+        <v>234.05260444999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.401753570000011</v>
+        <v>0.36331686999997714</v>
       </c>
       <c r="D226" s="5">
-        <v>2.0835218132907896</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8816764735612113</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>233.98070777999999</v>
+        <v>234.08281925</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.158586000002515E-2</v>
+        <v>3.02148000000102E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.9400445411661451E-2</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15502290522879658</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>234.56697996</v>
+        <v>234.67971994999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.5862721800000088</v>
+        <v>0.59690069999999196</v>
       </c>
       <c r="D228" s="5">
-        <v>3.0485563738022581</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1032280929916389</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>234.42296424</v>
+        <v>234.51269789</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.14401571999999874</v>
+        <v>-0.16702205999999364</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.73427419943309369</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.85070746011098874</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>228.42901477000001</v>
+        <v>228.57379652</v>
       </c>
       <c r="C230" s="5">
-        <v>-5.9939494699999898</v>
+        <v>-5.9389013699999964</v>
       </c>
       <c r="D230" s="5">
-        <v>-26.715292166472381</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.494312053264746</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>231.08305605999999</v>
+        <v>231.14613122</v>
       </c>
       <c r="C231" s="5">
-        <v>2.6540412899999808</v>
+        <v>2.572334699999999</v>
       </c>
       <c r="D231" s="5">
-        <v>14.868785582162047</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.372666091013997</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>232.44690051000001</v>
+        <v>232.54940651000001</v>
       </c>
       <c r="C232" s="5">
-        <v>1.3638444500000162</v>
+        <v>1.4032752900000105</v>
       </c>
       <c r="D232" s="5">
-        <v>7.3168424351031991</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5333756419951881</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>233.77170835999999</v>
+        <v>233.92125956999999</v>
       </c>
       <c r="C233" s="5">
-        <v>1.3248078499999849</v>
+        <v>1.3718530599999781</v>
       </c>
       <c r="D233" s="5">
-        <v>7.0577944464362163</v>
+        <v>7.3132875125760055</v>
       </c>
       <c r="E233" s="5">
-        <v>8.9753255787927699E-2</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9646141496274545E-2</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>234.94640852000001</v>
+        <v>235.14161412999999</v>
       </c>
       <c r="C234" s="5">
-        <v>1.1747001600000146</v>
+        <v>1.2203545600000041</v>
       </c>
       <c r="D234" s="5">
-        <v>6.199462890702323</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4431248548999287</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>235.52630391</v>
+        <v>235.69975957</v>
       </c>
       <c r="C235" s="5">
-        <v>0.57989538999999013</v>
+        <v>0.5581454400000041</v>
       </c>
       <c r="D235" s="5">
-        <v>3.0023834043909625</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8858697188868909</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>235.59554957</v>
+        <v>235.71358294999999</v>
       </c>
       <c r="C236" s="5">
-        <v>6.9245660000007092E-2</v>
+        <v>1.3823379999990948E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>0.35337577358776073</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0400613940146961E-2</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>235.07561817000001</v>
+        <v>235.16584068</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.51993139999999016</v>
+        <v>-0.54774226999998632</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.6163486423799731</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7531498925464581</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>235.93676843</v>
+        <v>236.09871705</v>
       </c>
       <c r="C238" s="5">
-        <v>0.86115025999998807</v>
+        <v>0.93287637000000245</v>
       </c>
       <c r="D238" s="5">
-        <v>4.4856089943964061</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8655092139318734</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>236.01017092999999</v>
+        <v>236.11497215</v>
       </c>
       <c r="C239" s="5">
-        <v>7.3402499999986048E-2</v>
+        <v>1.6255099999995082E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>0.37397255499991289</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2649784312116559E-2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>235.54548603000001</v>
+        <v>235.65515353000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.46468489999998042</v>
+        <v>-0.45981861999999296</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.3372840940693584</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3120535488417637</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>235.54758100000001</v>
+        <v>235.73105545999999</v>
       </c>
       <c r="C241" s="5">
-        <v>2.0949700000016946E-3</v>
+        <v>7.5901929999986351E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>1.0673467037269901E-2</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.38719221434815321</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>234.51763362</v>
+        <v>234.65679971</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.0299473800000101</v>
+        <v>-1.0742557499999918</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.1227130171835107</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.333545455620758</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>233.45509570999999</v>
+        <v>233.53562682</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.0625379100000032</v>
+        <v>-1.1211728899999969</v>
       </c>
       <c r="D243" s="5">
-        <v>-5.3034287158634115</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5852169219209991</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>233.46833519</v>
+        <v>233.56844520999999</v>
       </c>
       <c r="C244" s="5">
-        <v>1.3239480000009962E-2</v>
+        <v>3.281838999998854E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>6.8074472013490706E-2</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.16876448979488146</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>233.27845794000001</v>
+        <v>233.41500479000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.189877249999995</v>
+        <v>-0.15344041999998126</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.9715932233889335</v>
+        <v>-0.78548568961159804</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.21099662720537316</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21642102172781952</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>232.14758315</v>
+        <v>232.2505956</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.1308747900000071</v>
+        <v>-1.1644091900000149</v>
       </c>
       <c r="D246" s="5">
-        <v>-5.6646705770551868</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8247485051909802</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>232.08918980000001</v>
+        <v>232.26024090000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-5.8393349999988686E-2</v>
+        <v>9.6453000000167322E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.30142532390559085</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9847037313943687E-2</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>232.63520790999999</v>
+        <v>232.75428113999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.54601810999997724</v>
+        <v>0.49404023999997548</v>
       </c>
       <c r="D248" s="5">
-        <v>2.8599641452013325</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5825920660484503</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>234.94466793000001</v>
+        <v>235.03393700000001</v>
       </c>
       <c r="C249" s="5">
-        <v>2.3094600200000173</v>
+        <v>2.2796558600000196</v>
       </c>
       <c r="D249" s="5">
-        <v>12.585328630778303</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.407365785168366</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>233.78253101999999</v>
+        <v>233.94987462</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.1621369100000152</v>
+        <v>-1.084062380000006</v>
       </c>
       <c r="D250" s="5">
-        <v>-5.7768636868301915</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3965670215526558</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>233.83930502999999</v>
+        <v>233.94172974</v>
       </c>
       <c r="C251" s="5">
-        <v>5.6774009999998043E-2</v>
+        <v>-8.1448800000032406E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>0.29180915798867613</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.176956593876513E-2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>234.20196945999999</v>
+        <v>234.31249893</v>
       </c>
       <c r="C252" s="5">
-        <v>0.36266442999999526</v>
+        <v>0.3707691900000043</v>
       </c>
       <c r="D252" s="5">
-        <v>1.8770532048981048</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9185200926459034</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>235.18075087</v>
+        <v>235.26598135</v>
       </c>
       <c r="C253" s="5">
-        <v>0.97878141000001051</v>
+        <v>0.95348242000000027</v>
       </c>
       <c r="D253" s="5">
-        <v>5.1319590943255777</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9939177648643973</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>236.47633678</v>
+        <v>236.59719655000001</v>
       </c>
       <c r="C254" s="5">
-        <v>1.2955859099999998</v>
+        <v>1.3312152000000026</v>
       </c>
       <c r="D254" s="5">
-        <v>6.8146935036140777</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0053572821755727</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>238.27554222000001</v>
+        <v>238.37520036000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.7992054400000086</v>
+        <v>1.7780038100000013</v>
       </c>
       <c r="D255" s="5">
-        <v>9.5219904128386101</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4001004795386311</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>238.40858815000001</v>
+        <v>238.50650798999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.13304593000000864</v>
+        <v>0.13130762999998069</v>
       </c>
       <c r="D256" s="5">
-        <v>0.67210564179864818</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.66301952474030479</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>238.72933918000001</v>
+        <v>238.85559579</v>
       </c>
       <c r="C257" s="5">
-        <v>0.32075102999999672</v>
+        <v>0.34908780000000661</v>
       </c>
       <c r="D257" s="5">
-        <v>1.6264605635674556</v>
+        <v>1.7705766940214085</v>
       </c>
       <c r="E257" s="5">
-        <v>2.3366414919469225</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3308660061913233</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>238.96805775000001</v>
+        <v>238.97381537000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.23871857000000318</v>
+        <v>0.11821958000001587</v>
       </c>
       <c r="D258" s="5">
-        <v>1.206567318648899</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.59554942051660564</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>238.1660862</v>
+        <v>238.13591983000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.80197155000001885</v>
+        <v>-0.83789554000000521</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.9536658322209428</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1272709447449207</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>240.46087990000001</v>
+        <v>240.47768571</v>
       </c>
       <c r="C260" s="5">
-        <v>2.2947937000000138</v>
+        <v>2.341765879999997</v>
       </c>
       <c r="D260" s="5">
-        <v>12.195165695372223</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.460110491018849</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>242.85151697000001</v>
+        <v>242.84164079999999</v>
       </c>
       <c r="C261" s="5">
-        <v>2.3906370699999968</v>
+        <v>2.3639550899999904</v>
       </c>
       <c r="D261" s="5">
-        <v>12.604737924884279</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.455447551250632</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>242.50295471000001</v>
+        <v>242.48352098999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.34856225999999424</v>
+        <v>-0.35811981000000515</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.708816004643321</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7553630778338269</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>242.71892979</v>
+        <v>242.71838625999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.21597507999999266</v>
+        <v>0.23486527000000024</v>
       </c>
       <c r="D263" s="5">
-        <v>1.0739802200689264</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1685107132434425</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>241.87908888000001</v>
+        <v>241.89046400999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.83984090999999239</v>
+        <v>-0.8279222500000003</v>
       </c>
       <c r="D264" s="5">
-        <v>-4.0740506764624485</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0173227927568389</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>244.26650658</v>
+        <v>244.25971181</v>
       </c>
       <c r="C265" s="5">
-        <v>2.3874176999999861</v>
+        <v>2.3692478000000108</v>
       </c>
       <c r="D265" s="5">
-        <v>12.508974850443376</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.407972102237675</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>246.31079213000001</v>
+        <v>246.31894821</v>
       </c>
       <c r="C266" s="5">
-        <v>2.0442855500000121</v>
+        <v>2.0592364000000032</v>
       </c>
       <c r="D266" s="5">
-        <v>10.518309973500184</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.599145872141747</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>246.06478614</v>
+        <v>246.06506679</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.24600599000001466</v>
+        <v>-0.25388141999999903</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.1919532301625235</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2298548852750391</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>247.28372027</v>
+        <v>247.28264009</v>
       </c>
       <c r="C268" s="5">
-        <v>1.2189341300000081</v>
+        <v>1.217573299999998</v>
       </c>
       <c r="D268" s="5">
-        <v>6.1091181454829169</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1021040430043305</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>247.50323137000001</v>
+        <v>247.52174975</v>
       </c>
       <c r="C269" s="5">
-        <v>0.2195111000000054</v>
+        <v>0.23910965999999689</v>
       </c>
       <c r="D269" s="5">
-        <v>1.0704432672585806</v>
+        <v>1.166529465910604</v>
       </c>
       <c r="E269" s="5">
-        <v>3.6752467125058974</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6281980044625906</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>250.23972850999999</v>
+        <v>250.24802883000001</v>
       </c>
       <c r="C270" s="5">
-        <v>2.7364971399999831</v>
+        <v>2.7262790800000118</v>
       </c>
       <c r="D270" s="5">
-        <v>14.104991163507631</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.047977054362359</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>251.1231477</v>
+        <v>251.09964041999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.88341919000001212</v>
+        <v>0.8516115899999761</v>
       </c>
       <c r="D271" s="5">
-        <v>4.3195810260976186</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.160991703256256</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>252.99157018</v>
+        <v>253.0043427</v>
       </c>
       <c r="C272" s="5">
-        <v>1.8684224799999924</v>
+        <v>1.9047022800000093</v>
       </c>
       <c r="D272" s="5">
-        <v>9.3028910577424462</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.49205801638211</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>253.59075748999999</v>
+        <v>253.58289066</v>
       </c>
       <c r="C273" s="5">
-        <v>0.5991873099999907</v>
+        <v>0.57854796000000874</v>
       </c>
       <c r="D273" s="5">
-        <v>2.8794054409279513</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7788300435084956</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>254.45000881999999</v>
+        <v>254.43905923</v>
       </c>
       <c r="C274" s="5">
-        <v>0.85925133000000642</v>
+        <v>0.85616856999999413</v>
       </c>
       <c r="D274" s="5">
-        <v>4.1426421262135582</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1276328291417697</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>256.93417142999999</v>
+        <v>256.92915084999998</v>
       </c>
       <c r="C275" s="5">
-        <v>2.4841626099999985</v>
+        <v>2.490091619999987</v>
       </c>
       <c r="D275" s="5">
-        <v>12.365443844825762</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.397125631869299</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>255.7993309</v>
+        <v>255.80870449</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.1348405299999911</v>
+        <v>-1.1204463599999883</v>
       </c>
       <c r="D276" s="5">
-        <v>-5.1733441465907308</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1093895113219485</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>258.45930886999997</v>
+        <v>258.45918805999997</v>
       </c>
       <c r="C277" s="5">
-        <v>2.6599779699999715</v>
+        <v>2.6504835699999774</v>
       </c>
       <c r="D277" s="5">
-        <v>13.21743050359192</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.167022298991803</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>260.58941613000002</v>
+        <v>260.58362426999997</v>
       </c>
       <c r="C278" s="5">
-        <v>2.1301072600000452</v>
+        <v>2.1244362099999989</v>
       </c>
       <c r="D278" s="5">
-        <v>10.350709475338494</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.321900019552865</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>261.19996931999998</v>
+        <v>261.20190558000002</v>
       </c>
       <c r="C279" s="5">
-        <v>0.61055318999996189</v>
+        <v>0.61828131000004305</v>
       </c>
       <c r="D279" s="5">
-        <v>2.8480792383155373</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8846657115094709</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>262.69489695999999</v>
+        <v>262.69338820000002</v>
       </c>
       <c r="C280" s="5">
-        <v>1.4949276400000144</v>
+        <v>1.4914826199999993</v>
       </c>
       <c r="D280" s="5">
-        <v>7.0883377674037185</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0714324367237458</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>263.57895389999999</v>
+        <v>263.59673211</v>
       </c>
       <c r="C281" s="5">
-        <v>0.88405693999999357</v>
+        <v>0.90334390999998959</v>
       </c>
       <c r="D281" s="5">
-        <v>4.1139979443920449</v>
+        <v>4.2054798692793494</v>
       </c>
       <c r="E281" s="5">
-        <v>6.4951566252352988</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4943716567275045</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>264.97029877</v>
+        <v>264.97843351</v>
       </c>
       <c r="C282" s="5">
-        <v>1.3913448700000117</v>
+        <v>1.3817013999999972</v>
       </c>
       <c r="D282" s="5">
-        <v>6.521576445356625</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4746147462376946</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>267.60947530999999</v>
+        <v>267.59560589</v>
       </c>
       <c r="C283" s="5">
-        <v>2.639176539999994</v>
+        <v>2.6171723799999995</v>
       </c>
       <c r="D283" s="5">
-        <v>12.629328068304124</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.517841683016528</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>267.61175646999999</v>
+        <v>267.61738085000002</v>
       </c>
       <c r="C284" s="5">
-        <v>2.2811599999954524E-3</v>
+        <v>2.1774960000016108E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>1.0229534429151421E-2</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7690877743250581E-2</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>268.51126475000001</v>
+        <v>268.50624292999998</v>
       </c>
       <c r="C285" s="5">
-        <v>0.89950828000002048</v>
+        <v>0.88886207999996714</v>
       </c>
       <c r="D285" s="5">
-        <v>4.1089005426776071</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0592907136835166</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>269.70705239</v>
+        <v>269.70441937999999</v>
       </c>
       <c r="C286" s="5">
-        <v>1.1957876399999918</v>
+        <v>1.1981764500000054</v>
       </c>
       <c r="D286" s="5">
-        <v>5.4769370125997918</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4882533141530798</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>269.77113348</v>
+        <v>269.76087811999997</v>
       </c>
       <c r="C287" s="5">
-        <v>6.408109000000195E-2</v>
+        <v>5.6458739999982299E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>0.28548706568587434</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25149215892139587</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>272.08130951999999</v>
+        <v>272.08586567999998</v>
       </c>
       <c r="C288" s="5">
-        <v>2.3101760399999876</v>
+        <v>2.3249875600000109</v>
       </c>
       <c r="D288" s="5">
-        <v>10.774242744369511</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.847060237030149</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>273.53529594000003</v>
+        <v>273.53836172000001</v>
       </c>
       <c r="C289" s="5">
-        <v>1.4539864200000352</v>
+        <v>1.4524960400000282</v>
       </c>
       <c r="D289" s="5">
-        <v>6.604607995893752</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5975243317720089</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>273.70079190000001</v>
+        <v>273.69402778</v>
       </c>
       <c r="C290" s="5">
-        <v>0.16549595999998701</v>
+        <v>0.15566605999998728</v>
       </c>
       <c r="D290" s="5">
-        <v>0.7284520253732385</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.68504123165340491</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>274.88545234999998</v>
+        <v>274.88694205000002</v>
       </c>
       <c r="C291" s="5">
-        <v>1.1846604499999671</v>
+        <v>1.192914270000017</v>
       </c>
       <c r="D291" s="5">
-        <v>5.319413039273635</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3575032511246512</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>276.62641159999998</v>
+        <v>276.62515852000001</v>
       </c>
       <c r="C292" s="5">
-        <v>1.7409592500000031</v>
+        <v>1.7382164699999976</v>
       </c>
       <c r="D292" s="5">
-        <v>7.8704870732782872</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8576091314025431</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>278.10607023</v>
+        <v>278.11936630000002</v>
       </c>
       <c r="C293" s="5">
-        <v>1.4796586300000172</v>
+        <v>1.4942077800000106</v>
       </c>
       <c r="D293" s="5">
-        <v>6.6109719250101673</v>
+        <v>6.6779507186432996</v>
       </c>
       <c r="E293" s="5">
-        <v>5.51148569149853</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5094135931623267</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>278.40410883999999</v>
+        <v>278.41073510000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.29803860999999188</v>
+        <v>0.29136879999998655</v>
       </c>
       <c r="D294" s="5">
-        <v>1.2936140471607516</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2644364285992804</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>279.83972301</v>
+        <v>279.83332359000002</v>
       </c>
       <c r="C295" s="5">
-        <v>1.435614170000008</v>
+        <v>1.4225884900000096</v>
       </c>
       <c r="D295" s="5">
-        <v>6.3664489804482471</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.306897455059346</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>282.21823218999998</v>
+        <v>282.21968270000002</v>
       </c>
       <c r="C296" s="5">
-        <v>2.3785091799999805</v>
+        <v>2.3863591100000008</v>
       </c>
       <c r="D296" s="5">
-        <v>10.690018058401375</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.727226895982046</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>283.26151355000002</v>
+        <v>283.25902832999998</v>
       </c>
       <c r="C297" s="5">
-        <v>1.0432813600000372</v>
+        <v>1.0393456299999571</v>
       </c>
       <c r="D297" s="5">
-        <v>4.5273767055311387</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.50992632717373</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>284.702201</v>
+        <v>284.70262379000002</v>
       </c>
       <c r="C298" s="5">
-        <v>1.4406874499999844</v>
+        <v>1.44359546000004</v>
       </c>
       <c r="D298" s="5">
-        <v>6.2769394277518042</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2900233300004382</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>286.02885792000001</v>
+        <v>286.01925969000001</v>
       </c>
       <c r="C299" s="5">
-        <v>1.3266569200000049</v>
+        <v>1.3166358999999943</v>
       </c>
       <c r="D299" s="5">
-        <v>5.7373272825732569</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6928730947627182</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>286.77322614000002</v>
+        <v>286.77448280999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.74436822000001257</v>
+        <v>0.75522311999998237</v>
       </c>
       <c r="D300" s="5">
-        <v>3.1679974409192013</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2149778611407331</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>286.68797240999999</v>
+        <v>286.68947301999998</v>
       </c>
       <c r="C301" s="5">
-        <v>-8.5253730000033556E-2</v>
+        <v>-8.5009790000015073E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-0.35616074629011285</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35514175614368426</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>288.09876059999999</v>
+        <v>288.09309545000002</v>
       </c>
       <c r="C302" s="5">
-        <v>1.4107881900000052</v>
+        <v>1.4036224300000413</v>
       </c>
       <c r="D302" s="5">
-        <v>6.0676634697449883</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0359772308373083</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>290.07783028</v>
+        <v>290.08050443000002</v>
       </c>
       <c r="C303" s="5">
-        <v>1.9790696800000092</v>
+        <v>1.9874089799999979</v>
       </c>
       <c r="D303" s="5">
-        <v>8.5619862552206438</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5996196665093052</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>290.19535744000001</v>
+        <v>290.19472671</v>
       </c>
       <c r="C304" s="5">
-        <v>0.11752716000000873</v>
+        <v>0.11422227999997858</v>
       </c>
       <c r="D304" s="5">
-        <v>0.48727367004006705</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4735374043510765</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>291.71165894000001</v>
+        <v>291.72009200999997</v>
       </c>
       <c r="C305" s="5">
-        <v>1.5163014999999973</v>
+        <v>1.5253652999999758</v>
       </c>
       <c r="D305" s="5">
-        <v>6.4534942260344508</v>
+        <v>6.4932070495686611</v>
       </c>
       <c r="E305" s="5">
-        <v>4.892230039692369</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8902476267435491</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>292.19443147999999</v>
+        <v>292.20045305000002</v>
       </c>
       <c r="C306" s="5">
-        <v>0.48277253999998493</v>
+        <v>0.48036104000004798</v>
       </c>
       <c r="D306" s="5">
-        <v>2.0041347031033885</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9939748323381412</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>293.76483646000003</v>
+        <v>293.76195166999997</v>
       </c>
       <c r="C307" s="5">
-        <v>1.5704049800000348</v>
+        <v>1.5614986199999521</v>
       </c>
       <c r="D307" s="5">
-        <v>6.6435258454328405</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6045935701972258</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>294.09675128999999</v>
+        <v>294.09702073</v>
       </c>
       <c r="C308" s="5">
-        <v>0.33191482999995969</v>
+        <v>0.33506906000002346</v>
       </c>
       <c r="D308" s="5">
-        <v>1.3642962621723598</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3773564024968321</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>296.93840533000002</v>
+        <v>296.93818289000001</v>
       </c>
       <c r="C309" s="5">
-        <v>2.8416540400000372</v>
+        <v>2.8411621600000103</v>
       </c>
       <c r="D309" s="5">
-        <v>12.231233671824505</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.228990947138296</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>297.21632941000001</v>
+        <v>297.21603377000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.27792407999999114</v>
+        <v>0.27785088000001679</v>
       </c>
       <c r="D310" s="5">
-        <v>1.12895839000553</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1286603614013124</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>298.70328993999999</v>
+        <v>298.69595874999999</v>
       </c>
       <c r="C311" s="5">
-        <v>1.4869605299999762</v>
+        <v>1.4799249799999643</v>
       </c>
       <c r="D311" s="5">
-        <v>6.1715298229238158</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1415312743874129</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>299.85837877</v>
+        <v>299.85770522000001</v>
       </c>
       <c r="C312" s="5">
-        <v>1.1550888300000111</v>
+        <v>1.1617464700000255</v>
       </c>
       <c r="D312" s="5">
-        <v>4.7403911009714861</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7684201832480122</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>301.76541522000002</v>
+        <v>301.76548319</v>
       </c>
       <c r="C313" s="5">
-        <v>1.907036450000021</v>
+        <v>1.9077779699999837</v>
       </c>
       <c r="D313" s="5">
-        <v>7.9044392510086992</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9076394904205483</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>303.90905916999998</v>
+        <v>303.90459274</v>
       </c>
       <c r="C314" s="5">
-        <v>2.1436439499999551</v>
+        <v>2.1391095500000006</v>
       </c>
       <c r="D314" s="5">
-        <v>8.8654764881104029</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8459844115404316</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>305.12443094000002</v>
+        <v>305.12821286000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.215371770000047</v>
+        <v>1.223620120000021</v>
       </c>
       <c r="D315" s="5">
-        <v>4.9059296213773473</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.940039637613447</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>304.55077835999998</v>
+        <v>304.55049668999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.5736525800000436</v>
+        <v>-0.57771617000003062</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.2328903701038016</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.248515600288481</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>306.95333044</v>
+        <v>306.95405061000002</v>
       </c>
       <c r="C317" s="5">
-        <v>2.4025520800000209</v>
+        <v>2.4035539200000358</v>
       </c>
       <c r="D317" s="5">
-        <v>9.8883449564371126</v>
+        <v>9.8926584514075202</v>
       </c>
       <c r="E317" s="5">
-        <v>5.2249099523083986</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2221149715933279</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>309.71227318000001</v>
+        <v>309.72111445000002</v>
       </c>
       <c r="C318" s="5">
-        <v>2.7589427400000091</v>
+        <v>2.7670638399999916</v>
       </c>
       <c r="D318" s="5">
-        <v>11.335276340721979</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.370285827843073</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>309.94694336999999</v>
+        <v>309.94618396999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.23467018999997435</v>
+        <v>0.22506951999997682</v>
       </c>
       <c r="D319" s="5">
-        <v>0.9130433984714692</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87551506897649567</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>309.80698126999999</v>
+        <v>309.80852578999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.1399620999999911</v>
+        <v>-0.13765818000001673</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.54053771142735796</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.53166292876194454</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>311.03702483000001</v>
+        <v>311.03803140999997</v>
       </c>
       <c r="C321" s="5">
-        <v>1.2300435600000128</v>
+        <v>1.2295056199999976</v>
       </c>
       <c r="D321" s="5">
-        <v>4.8698552947849194</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8676540411227265</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>311.55270590999999</v>
+        <v>311.55259338000002</v>
       </c>
       <c r="C322" s="5">
-        <v>0.51568107999997892</v>
+        <v>0.51456197000004522</v>
       </c>
       <c r="D322" s="5">
-        <v>2.0077718796224442</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0033684312511069</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>311.48497493999997</v>
+        <v>311.47984961999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-6.7730970000013713E-2</v>
+        <v>-7.2743760000037128E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.26056603132896816</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.2798259473840603</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>311.62419389000002</v>
+        <v>311.62279553000002</v>
       </c>
       <c r="C324" s="5">
-        <v>0.1392189500000427</v>
+        <v>0.1429459100000372</v>
       </c>
       <c r="D324" s="5">
-        <v>0.53766327728741459</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.55210224633090998</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>313.27284637000002</v>
+        <v>313.27344419000002</v>
       </c>
       <c r="C325" s="5">
-        <v>1.6486524800000097</v>
+        <v>1.6506486600000017</v>
       </c>
       <c r="D325" s="5">
-        <v>6.5366459054132964</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5448226607380366</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>314.33485013000001</v>
+        <v>314.32492325999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0620037599999819</v>
+        <v>1.0514790699999708</v>
       </c>
       <c r="D326" s="5">
-        <v>4.1447465439221398</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1029020622453505</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>312.23522636000001</v>
+        <v>312.23940279999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.0996237699999938</v>
+        <v>-2.0855204599999979</v>
       </c>
       <c r="D327" s="5">
-        <v>-7.7274805957240789</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.67768771925601</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>313.29895200999999</v>
+        <v>313.29706218000001</v>
       </c>
       <c r="C328" s="5">
-        <v>1.0637256499999808</v>
+        <v>1.0576593800000182</v>
       </c>
       <c r="D328" s="5">
-        <v>4.1656487760233007</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1413919577560021</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>313.47743630000002</v>
+        <v>313.47519993999998</v>
       </c>
       <c r="C329" s="5">
-        <v>0.17848429000002852</v>
+        <v>0.17813775999997006</v>
       </c>
       <c r="D329" s="5">
-        <v>0.68577797394966389</v>
+        <v>0.68444650047372324</v>
       </c>
       <c r="E329" s="5">
-        <v>2.1254390205338591</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1244708506177767</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>315.90982795000002</v>
+        <v>315.91688961</v>
       </c>
       <c r="C330" s="5">
-        <v>2.4323916499999996</v>
+        <v>2.4416896700000166</v>
       </c>
       <c r="D330" s="5">
-        <v>9.7190928108668029</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7579234098845724</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>314.64580437000001</v>
+        <v>314.64733408000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-1.2640235800000141</v>
+        <v>-1.269555529999991</v>
       </c>
       <c r="D331" s="5">
-        <v>-4.697192106239056</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7171938495798704</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>315.80105873999997</v>
+        <v>315.80692197000002</v>
       </c>
       <c r="C332" s="5">
-        <v>1.155254369999966</v>
+        <v>1.1595878900000116</v>
       </c>
       <c r="D332" s="5">
-        <v>4.4959935320636024</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5131795593687185</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>314.98712754000002</v>
+        <v>314.99538335</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.81393119999995633</v>
+        <v>-0.81153862000002164</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.0493573949970654</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0404643561780853</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>316.24581498999999</v>
+        <v>316.25010161</v>
       </c>
       <c r="C334" s="5">
-        <v>1.2586874499999681</v>
+        <v>1.2547182600000042</v>
       </c>
       <c r="D334" s="5">
-        <v>4.9020009633351735</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.886071715890572</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>317.35204669000001</v>
+        <v>317.34105037</v>
       </c>
       <c r="C335" s="5">
-        <v>1.1062317000000235</v>
+        <v>1.0909487600000034</v>
       </c>
       <c r="D335" s="5">
-        <v>4.2793218513248465</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2190173241197337</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>317.39439336999999</v>
+        <v>317.39170916</v>
       </c>
       <c r="C336" s="5">
-        <v>4.2346679999980097E-2</v>
+        <v>5.0658789999999954E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.16024263063565414</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.19173047432625712</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>318.49004860999997</v>
+        <v>318.49336575000001</v>
       </c>
       <c r="C337" s="5">
-        <v>1.095655239999985</v>
+        <v>1.1016565900000046</v>
       </c>
       <c r="D337" s="5">
-        <v>4.2219981060297673</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2456035681856852</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>314.09000695999998</v>
+        <v>314.07332659999997</v>
       </c>
       <c r="C338" s="5">
-        <v>-4.4000416499999915</v>
+        <v>-4.4200391500000364</v>
       </c>
       <c r="D338" s="5">
-        <v>-15.374933186244633</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.439416777416415</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>317.12500577999998</v>
+        <v>317.12884935</v>
       </c>
       <c r="C339" s="5">
-        <v>3.0349988199999984</v>
+        <v>3.0555227500000228</v>
       </c>
       <c r="D339" s="5">
-        <v>12.231929057107127</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.319811858320517</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>318.86686706</v>
+        <v>318.86002736</v>
       </c>
       <c r="C340" s="5">
-        <v>1.7418612800000233</v>
+        <v>1.7311780100000078</v>
       </c>
       <c r="D340" s="5">
-        <v>6.7940063500847803</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7509938328416785</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>319.43456859999998</v>
+        <v>319.43237928999997</v>
       </c>
       <c r="C341" s="5">
-        <v>0.56770153999997319</v>
+        <v>0.57235192999996798</v>
       </c>
       <c r="D341" s="5">
-        <v>2.1574908416946759</v>
+        <v>2.1753861356771154</v>
       </c>
       <c r="E341" s="5">
-        <v>1.9003384646475663</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9003670309932774</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>320.16740023</v>
+        <v>320.16735328999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.73283163000002105</v>
+        <v>0.73497400000002244</v>
       </c>
       <c r="D342" s="5">
-        <v>2.787986770492612</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7962600357384959</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>321.68079800999999</v>
+        <v>321.68152995999998</v>
       </c>
       <c r="C343" s="5">
-        <v>1.5133977799999911</v>
+        <v>1.5141766699999835</v>
       </c>
       <c r="D343" s="5">
-        <v>5.8220901636445221</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8251658221936786</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>322.50894269999998</v>
+        <v>322.51731282999998</v>
       </c>
       <c r="C344" s="5">
-        <v>0.8281446899999878</v>
+        <v>0.83578287000000273</v>
       </c>
       <c r="D344" s="5">
-        <v>3.1334362855207409</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1627436844919199</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>323.10338688000002</v>
+        <v>323.13909518000003</v>
       </c>
       <c r="C345" s="5">
-        <v>0.59444418000003907</v>
+        <v>0.62178235000004634</v>
       </c>
       <c r="D345" s="5">
-        <v>2.2343847485368107</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3381738453381207</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>323.76744544000002</v>
+        <v>323.77245261000002</v>
       </c>
       <c r="C346" s="5">
-        <v>0.66405856000000085</v>
+        <v>0.63335742999998956</v>
       </c>
       <c r="D346" s="5">
-        <v>2.4943718569345519</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3775391689249803</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>323.62548729000002</v>
+        <v>323.60561982000002</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.14195814999999357</v>
+        <v>-0.16683279000000084</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.52488161260870747</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.61658411370059119</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>326.55118076000002</v>
+        <v>326.54381051000001</v>
       </c>
       <c r="C348" s="5">
-        <v>2.9256934699999988</v>
+        <v>2.938190689999999</v>
       </c>
       <c r="D348" s="5">
-        <v>11.404438199429666</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.456349572693147</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>327.68339744999997</v>
+        <v>327.68968675999997</v>
       </c>
       <c r="C349" s="5">
-        <v>1.1322166899999502</v>
+        <v>1.145876249999958</v>
       </c>
       <c r="D349" s="5">
-        <v>4.2408999427545613</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2931543524742821</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>326.67292773999998</v>
+        <v>326.64992623000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.0104697099999953</v>
+        <v>-1.0397605299999668</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.6382930653236834</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7418535588045754</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>329.01236791999997</v>
+        <v>329.01744742</v>
       </c>
       <c r="C351" s="5">
-        <v>2.3394401799999969</v>
+        <v>2.3675211899999908</v>
       </c>
       <c r="D351" s="5">
-        <v>8.9403956616391778</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0526870608713885</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>327.83501373000001</v>
+        <v>327.83061595999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.17735418999996</v>
+        <v>-1.1868314600000076</v>
       </c>
       <c r="D352" s="5">
-        <v>-4.2106246158541749</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2437848155561948</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>328.87503276000001</v>
+        <v>328.87709050000001</v>
       </c>
       <c r="C353" s="5">
-        <v>1.0400190299999963</v>
+        <v>1.0464745400000197</v>
       </c>
       <c r="D353" s="5">
-        <v>3.8739925762906413</v>
+        <v>3.8985158309883916</v>
       </c>
       <c r="E353" s="5">
-        <v>2.9553671042477303</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9567169211188737</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>329.73251221999999</v>
+        <v>329.68984132999998</v>
       </c>
       <c r="C354" s="5">
-        <v>0.8574794599999791</v>
+        <v>0.81275082999997039</v>
       </c>
       <c r="D354" s="5">
-        <v>3.1740325918303114</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0061905250498233</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>332.05281008999998</v>
+        <v>332.05593528000003</v>
       </c>
       <c r="C355" s="5">
-        <v>2.3202978699999903</v>
+        <v>2.3660939500000495</v>
       </c>
       <c r="D355" s="5">
-        <v>8.7788996664705188</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9602728879429439</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>331.42822819000003</v>
+        <v>331.43836426000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.62458189999995284</v>
+        <v>-0.61757102000001396</v>
       </c>
       <c r="D356" s="5">
-        <v>-2.2339605349223857</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2091198950477842</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>331.80736469999999</v>
+        <v>331.90820824999997</v>
       </c>
       <c r="C357" s="5">
-        <v>0.37913650999996662</v>
+        <v>0.46984398999995847</v>
       </c>
       <c r="D357" s="5">
-        <v>1.3814069455657219</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7144350045703582</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>332.76194931999999</v>
+        <v>332.75699546999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.95458461999999145</v>
+        <v>0.84878722000001972</v>
       </c>
       <c r="D358" s="5">
-        <v>3.5074624062487736</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1122865257330101</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>333.45881629000002</v>
+        <v>333.42522345999998</v>
       </c>
       <c r="C359" s="5">
-        <v>0.69686697000003051</v>
+        <v>0.66822798999999122</v>
       </c>
       <c r="D359" s="5">
-        <v>2.5421770046788472</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4365820486810019</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>334.03432786000002</v>
+        <v>334.01946550000002</v>
       </c>
       <c r="C360" s="5">
-        <v>0.5755115700000033</v>
+        <v>0.59424204000004011</v>
       </c>
       <c r="D360" s="5">
-        <v>2.0908348239964791</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1597707981651393</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>334.57824135999999</v>
+        <v>334.58360417</v>
       </c>
       <c r="C361" s="5">
-        <v>0.54391349999997374</v>
+        <v>0.56413866999997708</v>
       </c>
       <c r="D361" s="5">
-        <v>1.97157407333719</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0456604071399376</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>337.77878871000001</v>
+        <v>337.75243225000003</v>
       </c>
       <c r="C362" s="5">
-        <v>3.2005473500000221</v>
+        <v>3.1688280800000257</v>
       </c>
       <c r="D362" s="5">
-        <v>12.102722245835128</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.976260716979613</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>337.62867326999998</v>
+        <v>337.63402826999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.15011544000003596</v>
+        <v>-0.11840398000003916</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.53200162900393089</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.41986712183075259</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>338.26688790999998</v>
+        <v>338.26474335</v>
       </c>
       <c r="C364" s="5">
-        <v>0.63821464000000105</v>
+        <v>0.63071508000001586</v>
       </c>
       <c r="D364" s="5">
-        <v>2.2920750102329412</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2648275889672442</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>339.32392439</v>
+        <v>339.33758813999998</v>
       </c>
       <c r="C365" s="5">
-        <v>1.057036480000022</v>
+        <v>1.0728447899999765</v>
       </c>
       <c r="D365" s="5">
-        <v>3.8149547022991781</v>
+        <v>3.8730325186184134</v>
       </c>
       <c r="E365" s="5">
-        <v>3.1771617146824305</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1806708165949216</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>340.11560334000001</v>
+        <v>340.02420201000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.79167895000000499</v>
+        <v>0.6866138700000306</v>
       </c>
       <c r="D366" s="5">
-        <v>2.8359353691501221</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4552779268838032</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>340.86771906000001</v>
+        <v>340.87088972999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.75211572000000615</v>
+        <v>0.84668771999997716</v>
       </c>
       <c r="D367" s="5">
-        <v>2.6861374486838008</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0293617994967548</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>330.65553679999999</v>
+        <v>330.66776302</v>
       </c>
       <c r="C368" s="5">
-        <v>-10.21218226000002</v>
+        <v>-10.203126709999992</v>
       </c>
       <c r="D368" s="5">
-        <v>-30.580880991537562</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-30.557824490975992</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>205.86154762000001</v>
+        <v>205.96484971000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-124.79398917999998</v>
+        <v>-124.70291330999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.660848916685367</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-99.658952379984598</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>244.86241939000001</v>
+        <v>244.85331019</v>
       </c>
       <c r="C370" s="5">
-        <v>39.000871770000003</v>
+        <v>38.888460479999992</v>
       </c>
       <c r="D370" s="5">
-        <v>701.9787015684152</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>696.80939148081779</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>267.00085720999999</v>
+        <v>266.95889574</v>
       </c>
       <c r="C371" s="5">
-        <v>22.138437819999979</v>
+        <v>22.105585550000001</v>
       </c>
       <c r="D371" s="5">
-        <v>182.54409343704089</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>182.13762797258539</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>258.64185793000001</v>
+        <v>258.62348392000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-8.3589992799999777</v>
+        <v>-8.3354118199999903</v>
       </c>
       <c r="D372" s="5">
-        <v>-31.72937671002617</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-31.658780063519821</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>263.37614266999998</v>
+        <v>263.37493941000002</v>
       </c>
       <c r="C373" s="5">
-        <v>4.7342847399999641</v>
+        <v>4.7514554900000121</v>
       </c>
       <c r="D373" s="5">
-        <v>24.317268139800021</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.416474500249706</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>272.09009488999999</v>
+        <v>272.06439697000002</v>
       </c>
       <c r="C374" s="5">
-        <v>8.7139522200000101</v>
+        <v>8.6894575599999939</v>
       </c>
       <c r="D374" s="5">
-        <v>47.786781546232795</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>47.627466641083437</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>283.83272119999998</v>
+        <v>283.83375699999999</v>
       </c>
       <c r="C375" s="5">
-        <v>11.742626309999991</v>
+        <v>11.769360029999973</v>
       </c>
       <c r="D375" s="5">
-        <v>66.033891175840822</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>66.229461661267081</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>287.10683590999997</v>
+        <v>287.11599901</v>
       </c>
       <c r="C376" s="5">
-        <v>3.2741147099999921</v>
+        <v>3.2822420100000045</v>
       </c>
       <c r="D376" s="5">
-        <v>14.755329621535029</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.794259572302359</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>288.74978100999999</v>
+        <v>288.79571078999999</v>
       </c>
       <c r="C377" s="5">
-        <v>1.6429451000000199</v>
+        <v>1.679711779999991</v>
       </c>
       <c r="D377" s="5">
-        <v>7.0872007181247643</v>
+        <v>7.2507021695988438</v>
       </c>
       <c r="E377" s="5">
-        <v>-14.904384791292491</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.89427611807862</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>289.77977320999997</v>
+        <v>289.64659771999999</v>
       </c>
       <c r="C378" s="5">
-        <v>1.029992199999981</v>
+        <v>0.85088693000000148</v>
       </c>
       <c r="D378" s="5">
-        <v>4.3654754685673369</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5934538109907654</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>288.59996196999998</v>
+        <v>288.59811540999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.1798112399999923</v>
+        <v>-1.0484823099999971</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.7777550819525283</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2583933785734445</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>292.76999525000002</v>
+        <v>292.78874330000002</v>
       </c>
       <c r="C380" s="5">
-        <v>4.170033280000041</v>
+        <v>4.1906278900000302</v>
       </c>
       <c r="D380" s="5">
-        <v>18.785533825161281</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.885973458915096</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>301.81221778999998</v>
+        <v>302.02854295999998</v>
       </c>
       <c r="C381" s="5">
-        <v>9.0422225399999547</v>
+        <v>9.2397996599999601</v>
       </c>
       <c r="D381" s="5">
-        <v>44.053233711452869</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>45.185532969561692</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>305.54388827000002</v>
+        <v>305.52255847999999</v>
       </c>
       <c r="C382" s="5">
-        <v>3.731670480000048</v>
+        <v>3.4940155200000049</v>
       </c>
       <c r="D382" s="5">
-        <v>15.888785788773617</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.800435622426079</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>310.2527743</v>
+        <v>310.18026767999999</v>
       </c>
       <c r="C383" s="5">
-        <v>4.7088860299999737</v>
+        <v>4.6577091999999993</v>
       </c>
       <c r="D383" s="5">
-        <v>20.144770349903695</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.908676823752323</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>316.21792006999999</v>
+        <v>316.18506875999998</v>
       </c>
       <c r="C384" s="5">
-        <v>5.9651457699999924</v>
+        <v>6.0048010799999929</v>
       </c>
       <c r="D384" s="5">
-        <v>25.675218516763287</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.8711763576732</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>317.37942882999999</v>
+        <v>317.37794381999998</v>
       </c>
       <c r="C385" s="5">
-        <v>1.1615087600000038</v>
+        <v>1.1928750600000058</v>
       </c>
       <c r="D385" s="5">
-        <v>4.4978987245190449</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6223854349961568</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>320.3949748</v>
+        <v>320.33008911000002</v>
       </c>
       <c r="C386" s="5">
-        <v>3.0155459700000051</v>
+        <v>2.9521452900000327</v>
       </c>
       <c r="D386" s="5">
-        <v>12.016773468971076</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.751126181309912</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>323.58845201999998</v>
+        <v>323.58658611999999</v>
       </c>
       <c r="C387" s="5">
-        <v>3.193477219999977</v>
+        <v>3.2564970099999755</v>
       </c>
       <c r="D387" s="5">
-        <v>12.638750309907486</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.905034439369057</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>325.93142413999999</v>
+        <v>325.94376932</v>
       </c>
       <c r="C388" s="5">
-        <v>2.3429721200000131</v>
+        <v>2.3571832000000086</v>
       </c>
       <c r="D388" s="5">
-        <v>9.0432125570350852</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1003341312516639</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>328.35726908999999</v>
+        <v>328.43768607999999</v>
       </c>
       <c r="C389" s="5">
-        <v>2.4258449499999983</v>
+        <v>2.4939167599999905</v>
       </c>
       <c r="D389" s="5">
-        <v>9.3062031987879212</v>
+        <v>9.5780587613930166</v>
       </c>
       <c r="E389" s="5">
-        <v>13.716889391728504</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.726649603472119</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>328.31104521999998</v>
+        <v>328.16095532999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-4.6223870000005718E-2</v>
+        <v>-0.2767307500000129</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.16879698624919781</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0064080469304515</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>330.56598766000002</v>
+        <v>330.57499157000001</v>
       </c>
       <c r="C391" s="5">
-        <v>2.2549424400000362</v>
+        <v>2.4140362400000299</v>
       </c>
       <c r="D391" s="5">
-        <v>8.5605593508138345</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1935683187092785</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>331.38062818999998</v>
+        <v>331.42615597999998</v>
       </c>
       <c r="C392" s="5">
-        <v>0.81464052999996284</v>
+        <v>0.85116440999996712</v>
       </c>
       <c r="D392" s="5">
-        <v>2.9976712105160619</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1338927568771879</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>336.82405562999998</v>
+        <v>337.10148061000001</v>
       </c>
       <c r="C393" s="5">
-        <v>5.4434274399999936</v>
+        <v>5.6753246300000342</v>
       </c>
       <c r="D393" s="5">
-        <v>21.593905245269585</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.5988971668456</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>338.28703469999999</v>
+        <v>338.26059600000002</v>
       </c>
       <c r="C394" s="5">
-        <v>1.4629790700000171</v>
+        <v>1.1591153900000108</v>
       </c>
       <c r="D394" s="5">
-        <v>5.338475475639326</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.205105253770558</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>339.69338565999999</v>
+        <v>339.57321848999999</v>
       </c>
       <c r="C395" s="5">
-        <v>1.4063509599999975</v>
+        <v>1.312622489999967</v>
       </c>
       <c r="D395" s="5">
-        <v>5.1043882329124379</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7572898034452971</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>341.53292269000002</v>
+        <v>341.46367812</v>
       </c>
       <c r="C396" s="5">
-        <v>1.8395370300000309</v>
+        <v>1.8904596300000094</v>
       </c>
       <c r="D396" s="5">
-        <v>6.695427706899415</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8889960127963779</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>342.68733108999999</v>
+        <v>342.68006265000002</v>
       </c>
       <c r="C397" s="5">
-        <v>1.1544083999999657</v>
+        <v>1.2163845300000276</v>
       </c>
       <c r="D397" s="5">
-        <v>4.1323559501856622</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3594742767404604</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>343.10395806000002</v>
+        <v>342.99490960000003</v>
       </c>
       <c r="C398" s="5">
-        <v>0.41662697000003845</v>
+        <v>0.31484695000000329</v>
       </c>
       <c r="D398" s="5">
-        <v>1.4687119602569521</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.108122275841783</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>344.47164988999998</v>
+        <v>344.46105389000002</v>
       </c>
       <c r="C399" s="5">
-        <v>1.3676918299999556</v>
+        <v>1.4661442899999884</v>
       </c>
       <c r="D399" s="5">
-        <v>4.8897582532475559</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2517717825153465</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>346.21651061</v>
+        <v>346.23127672999999</v>
       </c>
       <c r="C400" s="5">
-        <v>1.7448607200000197</v>
+        <v>1.770222839999974</v>
       </c>
       <c r="D400" s="5">
-        <v>6.2506211515774179</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3442602708625673</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>345.96189758999998</v>
+        <v>346.07527673999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.25461302000002206</v>
+        <v>-0.15599998999999798</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.87893792760949108</v>
+        <v>-0.53934116875797855</v>
       </c>
       <c r="E401" s="5">
-        <v>5.3614249347331278</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3701482526289368</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>351.49172687999999</v>
+        <v>351.35660436000001</v>
       </c>
       <c r="C402" s="5">
-        <v>5.5298292900000092</v>
+        <v>5.2813276200000132</v>
       </c>
       <c r="D402" s="5">
-        <v>20.960073641570599</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.93075205042252</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>352.98963560999999</v>
+        <v>353.03252305000001</v>
       </c>
       <c r="C403" s="5">
-        <v>1.497908730000006</v>
+        <v>1.6759186900000032</v>
       </c>
       <c r="D403" s="5">
-        <v>5.235473198151519</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8763943849724054</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>353.54768180999997</v>
+        <v>353.63190076000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.5580461999999784</v>
+        <v>0.59937770999999884</v>
       </c>
       <c r="D404" s="5">
-        <v>1.9136791469781311</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0564896000037747</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>353.71064589999997</v>
+        <v>354.01260382999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.16296409000000267</v>
+        <v>0.38070306999998138</v>
       </c>
       <c r="D405" s="5">
-        <v>0.55453182151510294</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2995388733374025</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>354.91199843999999</v>
+        <v>354.87419159000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2013525400000162</v>
+        <v>0.86158776000002035</v>
       </c>
       <c r="D406" s="5">
-        <v>4.1527172514114863</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9599449732407912</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>356.88255858999997</v>
+        <v>356.71383084000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.970560149999983</v>
+        <v>1.8396392500000047</v>
       </c>
       <c r="D407" s="5">
-        <v>6.8699744157536546</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.401166182297735</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>356.86787930999998</v>
+        <v>356.76044237000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.4679279999995742E-2</v>
+        <v>4.6611530000006951E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.9347190341164637E-2</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15691584473089826</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>357.73468434</v>
+        <v>357.73926752</v>
       </c>
       <c r="C409" s="5">
-        <v>0.86680503000002318</v>
+        <v>0.97882514999997738</v>
       </c>
       <c r="D409" s="5">
-        <v>2.953963872785037</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3425172368884315</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>359.48756536000002</v>
+        <v>359.35023894</v>
       </c>
       <c r="C410" s="5">
-        <v>1.752881020000018</v>
+        <v>1.6109714199999985</v>
       </c>
       <c r="D410" s="5">
-        <v>6.0410160199281915</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5397095063167923</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>360.00926859999998</v>
+        <v>359.98197849000002</v>
       </c>
       <c r="C411" s="5">
-        <v>0.52170323999996526</v>
+        <v>0.63173955000002024</v>
       </c>
       <c r="D411" s="5">
-        <v>1.7554574208229035</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1301239572463215</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>360.02428122999999</v>
+        <v>360.01824277999998</v>
       </c>
       <c r="C412" s="5">
-        <v>1.5012630000001081E-2</v>
+        <v>3.6264289999962784E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>5.0052290285518275E-2</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1209540200632464</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>360.23177328000003</v>
+        <v>360.34488826</v>
       </c>
       <c r="C413" s="5">
-        <v>0.20749205000004167</v>
+        <v>0.32664548000002469</v>
       </c>
       <c r="D413" s="5">
-        <v>0.69378995273310373</v>
+        <v>1.0942126660228313</v>
       </c>
       <c r="E413" s="5">
-        <v>4.1246957510076232</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1232681093022805</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>360.73131717000001</v>
+        <v>362.01439976</v>
       </c>
       <c r="C414" s="5">
-        <v>0.499543889999984</v>
+        <v>1.6695114999999987</v>
       </c>
       <c r="D414" s="5">
-        <v>1.6768257116099194</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7035955772961167</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>361.93154963000001</v>
+        <v>363.44090435999999</v>
       </c>
       <c r="C415" s="5">
-        <v>1.2002324599999952</v>
+        <v>1.426504599999987</v>
       </c>
       <c r="D415" s="5">
-        <v>4.0665450558297733</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8323943842259354</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>362.25538943999999</v>
+        <v>363.78026383999998</v>
       </c>
       <c r="C416" s="5">
-        <v>0.3238398099999813</v>
+        <v>0.33935947999998461</v>
       </c>
       <c r="D416" s="5">
-        <v>1.0790048125378426</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.126260859417938</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>363.18406262000002</v>
+        <v>364.53913251</v>
       </c>
       <c r="C417" s="5">
-        <v>0.92867318000003252</v>
+        <v>0.75886867000002667</v>
       </c>
       <c r="D417" s="5">
-        <v>3.1200521638487189</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5321976112114175</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>363.12482115</v>
+        <v>364.76352395999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-5.9241470000017671E-2</v>
+        <v>0.22439144999998462</v>
       </c>
       <c r="D418" s="5">
-        <v>-0.19556480661424569</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74116385848570498</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>363.11976678000002</v>
+        <v>364.84340961999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-5.0543699999821001E-3</v>
+        <v>7.988566000000219E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.6701639059890638E-2</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.2631248474826986</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>357.23610243000002</v>
+        <v>358.47720177000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-5.8836643500000037</v>
+        <v>-6.3662078499999666</v>
       </c>
       <c r="D420" s="5">
-        <v>-17.801210987196235</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.041878694309457</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>363.20181875999998</v>
+        <v>365.40852095000002</v>
       </c>
       <c r="C421" s="5">
-        <v>5.9657163299999638</v>
+        <v>6.9313191800000027</v>
       </c>
       <c r="D421" s="5">
-        <v>21.986583017570194</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.836188353512956</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>363.27469445999998</v>
+        <v>366.46243442000002</v>
       </c>
       <c r="C422" s="5">
-        <v>7.2875699999997323E-2</v>
+        <v>1.0539134699999977</v>
       </c>
       <c r="D422" s="5">
-        <v>0.24104342992863348</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.516481604970112</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>364.91250357000001</v>
+        <v>367.69502196000002</v>
       </c>
       <c r="C423" s="5">
-        <v>1.6378091100000347</v>
+        <v>1.2325875399999973</v>
       </c>
       <c r="D423" s="5">
-        <v>5.5463405667541155</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1116800823174371</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>365.13848209000002</v>
+        <v>368.14373365</v>
       </c>
       <c r="C424" s="5">
-        <v>0.2259785200000124</v>
+        <v>0.4487116899999819</v>
       </c>
       <c r="D424" s="5">
-        <v>0.74565749987098862</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4742728633698965</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>365.41285643999998</v>
+        <v>368.58125917000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.27437434999995958</v>
+        <v>0.43752552000000833</v>
       </c>
       <c r="D425" s="5">
-        <v>0.90544652134538772</v>
+        <v>1.4355157979287325</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4382637913432417</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2856910638502592</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>365.20259465999999</v>
+        <v>367.58149916999997</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.21026177999999618</v>
+        <v>-0.99976000000003751</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.68830953911296344</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2068232076167269</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>364.56761329</v>
+        <v>367.16186612000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.63498136999999133</v>
+        <v>-0.41963304999995898</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.0666145380095591</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3613576754250789</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>364.93214397000003</v>
+        <v>367.66313019</v>
       </c>
       <c r="C428" s="5">
-        <v>0.36453068000002986</v>
+        <v>0.50126406999999062</v>
       </c>
       <c r="D428" s="5">
-        <v>1.2064991371598888</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6506457771408467</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>365.27913663999999</v>
+        <v>368.43122245000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.34699266999996325</v>
+        <v>0.76809226000000308</v>
       </c>
       <c r="D429" s="5">
-        <v>1.1469959523397133</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5359502626773223</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>364.93048500999998</v>
+        <v>368.14029561000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.34865163000000621</v>
+        <v>-0.29092683999999736</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.1393822765699224</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.94345966208068122</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>361.46296784999998</v>
+        <v>366.13273977</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.4675171599999999</v>
+        <v>-2.0075558400000091</v>
       </c>
       <c r="D431" s="5">
-        <v>-10.82482102814204</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3511378909292819</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>361.55398143000002</v>
+        <v>367.47030984999998</v>
       </c>
       <c r="C432" s="5">
-        <v>9.1013580000037564E-2</v>
+        <v>1.3375700799999777</v>
       </c>
       <c r="D432" s="5">
-        <v>0.30256950710589869</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4730518345050818</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>362.06733115999998</v>
+        <v>367.93696546000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.51334972999995898</v>
+        <v>0.46665561000003208</v>
       </c>
       <c r="D433" s="5">
-        <v>1.7171795321953676</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5345854141774806</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>362.26646651999999</v>
+        <v>368.40099555</v>
       </c>
       <c r="C434" s="5">
-        <v>0.19913536000001386</v>
+        <v>0.46403008999999429</v>
       </c>
       <c r="D434" s="5">
-        <v>0.66199458919427023</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5239426681591173</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>363.96220819000001</v>
+        <v>370.51525229999999</v>
       </c>
       <c r="C435" s="5">
-        <v>1.6957416700000181</v>
+        <v>2.1142567499999814</v>
       </c>
       <c r="D435" s="5">
-        <v>5.7640016326374166</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1084029619573164</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>363.84836904999997</v>
+        <v>370.89452607999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.1138391400000387</v>
+        <v>0.37927378000000544</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.37468783337758493</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2353059049536652</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>363.11958134999998</v>
+        <v>371.51688876999998</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.72878769999999804</v>
+        <v>0.62236268999998856</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.3772948580689124</v>
+        <v>2.0322933726736103</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.62758467568493348</v>
+        <v>0.79646740765133561</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>374.75250851999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>3.2356197500000121</v>
+      </c>
+      <c r="D438" s="5">
+        <v>10.966490232157255</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>373.18816368</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-1.5643448399999897</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-4.89578894556848</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>