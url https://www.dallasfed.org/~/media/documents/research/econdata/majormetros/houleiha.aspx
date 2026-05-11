--- v4 (2026-04-21)
+++ v5 (2026-05-11)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3C49E600-036B-4230-913C-1DDF786BFEEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3A3ECF84-5043-4482-8899-2D8F8872EBCA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{390C6B2C-3CD6-4DDF-AAFC-482C2E041DE0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3EB61612-CA00-4044-BA92-483172B69E24}"/>
   </bookViews>
   <sheets>
     <sheet name="houleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E047C4B7-9402-4A11-8912-8FBBAC9C4161}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72E8F834-85C5-4920-B0D3-2A8F2FC5E22A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>130.19999791000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>132.08650238999999</v>
       </c>
       <c r="C7" s="5">
         <v>1.8865044799999851</v>
       </c>
       <c r="D7" s="5">
         <v>18.841891930032983</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>132.71159957</v>
       </c>
       <c r="C8" s="5">
         <v>0.62509718000001158</v>
       </c>
       <c r="D8" s="5">
         <v>5.8291531260863838</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>134.46610081</v>
       </c>
       <c r="C9" s="5">
         <v>1.7545012399999962</v>
       </c>
       <c r="D9" s="5">
         <v>17.07040854547639</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>135.79226206999999</v>
       </c>
       <c r="C10" s="5">
         <v>1.3261612599999921</v>
       </c>
       <c r="D10" s="5">
         <v>12.49844954052406</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>137.92983376000001</v>
       </c>
       <c r="C11" s="5">
         <v>2.1375716900000157</v>
       </c>
       <c r="D11" s="5">
         <v>20.614154663419715</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>140.32963749000001</v>
       </c>
       <c r="C12" s="5">
         <v>2.3998037300000021</v>
       </c>
       <c r="D12" s="5">
         <v>22.996934197290365</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>142.08215595999999</v>
       </c>
       <c r="C13" s="5">
         <v>1.7525184699999841</v>
       </c>
       <c r="D13" s="5">
         <v>16.059747695846326</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>141.29730803999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.78484792000000425</v>
       </c>
       <c r="D14" s="5">
         <v>-6.4309559542583106</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>141.20959176</v>
       </c>
       <c r="C15" s="5">
         <v>-8.7716279999995095E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.74241248057007603</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>140.40213889</v>
       </c>
       <c r="C16" s="5">
         <v>-0.80745286999999166</v>
       </c>
       <c r="D16" s="5">
         <v>-6.6500011149396414</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>141.10545402</v>
       </c>
       <c r="C17" s="5">
         <v>0.70331512999999291</v>
       </c>
       <c r="D17" s="5">
         <v>6.1795593860364706</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>136.02951673000001</v>
       </c>
       <c r="C18" s="5">
         <v>-5.0759372899999846</v>
       </c>
       <c r="D18" s="5">
         <v>-35.572355121491448</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>137.43597359</v>
       </c>
       <c r="C19" s="5">
         <v>1.4064568599999916</v>
       </c>
       <c r="D19" s="5">
         <v>13.137666734207244</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>138.01028581</v>
       </c>
       <c r="C20" s="5">
         <v>0.57431221999999593</v>
       </c>
       <c r="D20" s="5">
         <v>5.1313844366465577</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>138.66784258000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.65755677000001356</v>
       </c>
       <c r="D21" s="5">
         <v>5.8696901436976257</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>139.06312890999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.39528632999997626</v>
       </c>
       <c r="D22" s="5">
         <v>3.4748619775488043</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>139.56449344000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.50136453000001779</v>
       </c>
       <c r="D23" s="5">
         <v>4.4131895019857703</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>138.72880982000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.83568361999999752</v>
       </c>
       <c r="D24" s="5">
         <v>-6.9533800406501589</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>138.10853406000001</v>
       </c>
       <c r="C25" s="5">
         <v>-0.6202757599999984</v>
       </c>
       <c r="D25" s="5">
         <v>-5.2353721648823015</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>140.9162398</v>
       </c>
       <c r="C26" s="5">
         <v>2.8077057399999887</v>
       </c>
       <c r="D26" s="5">
         <v>27.316990877994705</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>140.72172949</v>
       </c>
       <c r="C27" s="5">
         <v>-0.1945103099999983</v>
       </c>
       <c r="D27" s="5">
         <v>-1.6438735678652838</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>141.55010779</v>
       </c>
       <c r="C28" s="5">
         <v>0.82837829999999713</v>
       </c>
       <c r="D28" s="5">
         <v>7.2972236759534903</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>141.71654487000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.16643708000000856</v>
       </c>
       <c r="D29" s="5">
         <v>1.4201415482476332</v>
       </c>
       <c r="E29" s="5">
         <v>0.43307386964177574</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>139.61618851</v>
       </c>
       <c r="C30" s="5">
         <v>-2.1003563600000064</v>
       </c>
       <c r="D30" s="5">
         <v>-16.404544797470244</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>138.70765419</v>
       </c>
       <c r="C31" s="5">
         <v>-0.90853432000000112</v>
       </c>
       <c r="D31" s="5">
         <v>-7.5353367621631691</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>139.85023548999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.1425812999999891</v>
       </c>
       <c r="D32" s="5">
         <v>10.345162729986557</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>139.72559686</v>
       </c>
       <c r="C33" s="5">
         <v>-0.12463862999999265</v>
       </c>
       <c r="D33" s="5">
         <v>-1.0642484121048512</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>140.07024981999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.34465295999999057</v>
       </c>
       <c r="D34" s="5">
         <v>3.0004583628362447</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>139.31714224999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.75310756999999739</v>
       </c>
       <c r="D35" s="5">
         <v>-6.2645540462556104</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>140.84900271999999</v>
       </c>
       <c r="C36" s="5">
         <v>1.531860469999998</v>
       </c>
       <c r="D36" s="5">
         <v>14.022517906981591</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>140.7885331</v>
       </c>
       <c r="C37" s="5">
         <v>-6.0469619999992119E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.51397202146151733</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>141.35346824000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.5649351400000171</v>
       </c>
       <c r="D38" s="5">
         <v>4.9228835835589457</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>142.48012788</v>
       </c>
       <c r="C39" s="5">
         <v>1.1266596399999855</v>
       </c>
       <c r="D39" s="5">
         <v>9.9952496175425019</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>144.90060177000001</v>
       </c>
       <c r="C40" s="5">
         <v>2.4204738900000109</v>
       </c>
       <c r="D40" s="5">
         <v>22.402620076553447</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>144.52857030999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.37203146000001652</v>
       </c>
       <c r="D41" s="5">
         <v>-3.0378559161926999</v>
       </c>
       <c r="E41" s="5">
         <v>1.9842605128282731</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>144.16990622</v>
       </c>
       <c r="C42" s="5">
         <v>-0.35866408999999067</v>
       </c>
       <c r="D42" s="5">
         <v>-2.9376253879194514</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>144.97990442</v>
       </c>
       <c r="C43" s="5">
         <v>0.80999819999999545</v>
       </c>
       <c r="D43" s="5">
         <v>6.9543167678625339</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>145.03265402</v>
       </c>
       <c r="C44" s="5">
         <v>5.2749599999998509E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.43748369271541243</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>145.48063879</v>
       </c>
       <c r="C45" s="5">
         <v>0.44798477000000503</v>
       </c>
       <c r="D45" s="5">
         <v>3.7702490667323785</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>145.68005937999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.19942058999998835</v>
       </c>
       <c r="D46" s="5">
         <v>1.6573831024947694</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>145.69923634</v>
       </c>
       <c r="C47" s="5">
         <v>1.9176960000010013E-2</v>
       </c>
       <c r="D47" s="5">
         <v>0.15807942760752702</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>144.73890908000001</v>
       </c>
       <c r="C48" s="5">
         <v>-0.96032725999998547</v>
       </c>
       <c r="D48" s="5">
         <v>-7.6288748664484984</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>147.49793897000001</v>
       </c>
       <c r="C49" s="5">
         <v>2.7590298899999937</v>
       </c>
       <c r="D49" s="5">
         <v>25.431865837649291</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>149.19008054</v>
       </c>
       <c r="C50" s="5">
         <v>1.6921415699999898</v>
       </c>
       <c r="D50" s="5">
         <v>14.669510553402866</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>147.92039922999999</v>
       </c>
       <c r="C51" s="5">
         <v>-1.2696813100000099</v>
       </c>
       <c r="D51" s="5">
         <v>-9.7478695092505614</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>148.19565939</v>
       </c>
       <c r="C52" s="5">
         <v>0.27526016000001619</v>
       </c>
       <c r="D52" s="5">
         <v>2.2560371670593549</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>148.55769548000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.3620360900000037</v>
       </c>
       <c r="D53" s="5">
         <v>2.9712638597085395</v>
       </c>
       <c r="E53" s="5">
         <v>2.7877707233648907</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>145.78466431000001</v>
       </c>
       <c r="C54" s="5">
         <v>-2.7730311699999959</v>
       </c>
       <c r="D54" s="5">
         <v>-20.237226084558213</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>144.82493110999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.9597332000000165</v>
       </c>
       <c r="D55" s="5">
         <v>-7.6200180284484826</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>147.04245528999999</v>
       </c>
       <c r="C56" s="5">
         <v>2.2175241799999981</v>
       </c>
       <c r="D56" s="5">
         <v>20.003243220649548</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>148.25882551000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.2163702200000159</v>
       </c>
       <c r="D57" s="5">
         <v>10.391011781759097</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>149.51788163000001</v>
       </c>
       <c r="C58" s="5">
         <v>1.2590561199999968</v>
       </c>
       <c r="D58" s="5">
         <v>10.680461043029709</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>149.58444555</v>
       </c>
       <c r="C59" s="5">
         <v>6.6563919999993004E-2</v>
       </c>
       <c r="D59" s="5">
         <v>0.53553846214822176</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>149.4676805</v>
       </c>
       <c r="C60" s="5">
         <v>-0.11676504999999793</v>
       </c>
       <c r="D60" s="5">
         <v>-0.93270430671168469</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>150.34559138</v>
       </c>
       <c r="C61" s="5">
         <v>0.87791088000000173</v>
       </c>
       <c r="D61" s="5">
         <v>7.2805106904115124</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>151.03797487</v>
       </c>
       <c r="C62" s="5">
         <v>0.69238348999999744</v>
       </c>
       <c r="D62" s="5">
         <v>5.6684835278508539</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>152.19154499000001</v>
       </c>
       <c r="C63" s="5">
         <v>1.1535701200000119</v>
       </c>
       <c r="D63" s="5">
         <v>9.5601108450831251</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>153.51985766999999</v>
       </c>
       <c r="C64" s="5">
         <v>1.328312679999982</v>
       </c>
       <c r="D64" s="5">
         <v>10.991162174113089</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>153.24482638000001</v>
       </c>
       <c r="C65" s="5">
         <v>-0.27503128999998694</v>
       </c>
       <c r="D65" s="5">
         <v>-2.1287470332515213</v>
       </c>
       <c r="E65" s="5">
         <v>3.1550912827878586</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>153.30805597</v>
       </c>
       <c r="C66" s="5">
         <v>6.3229589999991731E-2</v>
       </c>
       <c r="D66" s="5">
         <v>0.49625121599736755</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>154.34285811000001</v>
       </c>
       <c r="C67" s="5">
         <v>1.0348021400000107</v>
       </c>
       <c r="D67" s="5">
         <v>8.4073528332708758</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>153.69680679999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.64605131000001847</v>
       </c>
       <c r="D68" s="5">
         <v>-4.9089423662141307</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>153.18568249</v>
       </c>
       <c r="C69" s="5">
         <v>-0.51112430999998537</v>
       </c>
       <c r="D69" s="5">
         <v>-3.9184559816429099</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>154.32595817999999</v>
       </c>
       <c r="C70" s="5">
         <v>1.1402756899999815</v>
       </c>
       <c r="D70" s="5">
         <v>9.3074279287086661</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>155.78027706</v>
       </c>
       <c r="C71" s="5">
         <v>1.4543188800000166</v>
       </c>
       <c r="D71" s="5">
         <v>11.91334528374024</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>156.16945042</v>
       </c>
       <c r="C72" s="5">
         <v>0.38917336000000091</v>
       </c>
       <c r="D72" s="5">
         <v>3.0393998865612559</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>156.37382001</v>
       </c>
       <c r="C73" s="5">
         <v>0.20436958999999888</v>
       </c>
       <c r="D73" s="5">
         <v>1.5817202078262538</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>156.36742085</v>
       </c>
       <c r="C74" s="5">
         <v>-6.3991600000008475E-3</v>
       </c>
       <c r="D74" s="5">
         <v>-4.909558331820385E-2</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>156.8090383</v>
       </c>
       <c r="C75" s="5">
         <v>0.44161744999999542</v>
       </c>
       <c r="D75" s="5">
         <v>3.4422172909284843</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>156.40195968</v>
       </c>
       <c r="C76" s="5">
         <v>-0.40707861999999295</v>
       </c>
       <c r="D76" s="5">
         <v>-3.0711213512836344</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>156.67610754</v>
       </c>
       <c r="C77" s="5">
         <v>0.27414785999999935</v>
       </c>
       <c r="D77" s="5">
         <v>2.1238070546197196</v>
       </c>
       <c r="E77" s="5">
         <v>2.2390845035717311</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>156.9141454</v>
       </c>
       <c r="C78" s="5">
         <v>0.2380378599999915</v>
       </c>
       <c r="D78" s="5">
         <v>1.8384708462444443</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>156.57945445999999</v>
       </c>
       <c r="C79" s="5">
         <v>-0.33469094000000155</v>
       </c>
       <c r="D79" s="5">
         <v>-2.5297327473362108</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>156.61779023</v>
       </c>
       <c r="C80" s="5">
         <v>3.8335770000003322E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.29419518257653987</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>159.04461520000001</v>
       </c>
       <c r="C81" s="5">
         <v>2.4268249700000126</v>
       </c>
       <c r="D81" s="5">
         <v>20.263691838044686</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>159.13045873999999</v>
       </c>
       <c r="C82" s="5">
         <v>8.5843539999984841E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.64962023793808665</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>158.89957652000001</v>
       </c>
       <c r="C83" s="5">
         <v>-0.23088221999998382</v>
       </c>
       <c r="D83" s="5">
         <v>-1.7272520378886269</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>158.93977876</v>
       </c>
       <c r="C84" s="5">
         <v>4.0202239999985068E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.30402771666069306</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>158.28170216000001</v>
       </c>
       <c r="C85" s="5">
         <v>-0.65807659999998691</v>
       </c>
       <c r="D85" s="5">
         <v>-4.8569007349569819</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>158.77399220999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.49229004999997983</v>
       </c>
       <c r="D86" s="5">
         <v>3.7967686611945384</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>159.36405636000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.59006415000001766</v>
       </c>
       <c r="D87" s="5">
         <v>4.5519478302983085</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>160.34652216000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.98246579999999994</v>
       </c>
       <c r="D88" s="5">
         <v>7.6539651906459838</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>160.25466025</v>
       </c>
       <c r="C89" s="5">
         <v>-9.1861910000005764E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-0.68531336095886131</v>
       </c>
       <c r="E89" s="5">
         <v>2.2840449422617759</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>162.82470047999999</v>
       </c>
       <c r="C90" s="5">
         <v>2.5700402299999894</v>
       </c>
       <c r="D90" s="5">
         <v>21.036245084150384</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>164.03863727000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.2139367900000195</v>
       </c>
       <c r="D91" s="5">
         <v>9.3227072608409465</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>163.81263422000001</v>
       </c>
       <c r="C92" s="5">
         <v>-0.22600305000000276</v>
       </c>
       <c r="D92" s="5">
         <v>-1.6408207496731664</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>161.93065571</v>
       </c>
       <c r="C93" s="5">
         <v>-1.8819785100000104</v>
       </c>
       <c r="D93" s="5">
         <v>-12.947717206421661</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>163.84165492</v>
       </c>
       <c r="C94" s="5">
         <v>1.9109992099999999</v>
       </c>
       <c r="D94" s="5">
         <v>15.117942356326353</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>163.94924699000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.1075920700000097</v>
       </c>
       <c r="D95" s="5">
         <v>0.79087227309635466</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>165.17381233</v>
       </c>
       <c r="C96" s="5">
         <v>1.2245653399999981</v>
       </c>
       <c r="D96" s="5">
         <v>9.3405355979460083</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>166.36885071</v>
       </c>
       <c r="C97" s="5">
         <v>1.1950383799999997</v>
       </c>
       <c r="D97" s="5">
         <v>9.0359934797838761</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>166.57432104</v>
       </c>
       <c r="C98" s="5">
         <v>0.20547032999999715</v>
       </c>
       <c r="D98" s="5">
         <v>1.4921431312847622</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>167.06277990999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.48845886999998811</v>
       </c>
       <c r="D99" s="5">
         <v>3.5761643246391417</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>167.56497866000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.50219875000001934</v>
       </c>
       <c r="D100" s="5">
         <v>3.6674991116366407</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>168.48196776</v>
       </c>
       <c r="C101" s="5">
         <v>0.91698909999999501</v>
       </c>
       <c r="D101" s="5">
         <v>6.7682309858068779</v>
       </c>
       <c r="E101" s="5">
         <v>5.1338959485891067</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>169.34595557</v>
       </c>
       <c r="C102" s="5">
         <v>0.86398780999999758</v>
       </c>
       <c r="D102" s="5">
         <v>6.3302498194576451</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>169.24194002999999</v>
       </c>
       <c r="C103" s="5">
         <v>-0.10401554000000601</v>
       </c>
       <c r="D103" s="5">
         <v>-0.7345781990178768</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>170.14187509999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.89993506999999795</v>
       </c>
       <c r="D104" s="5">
         <v>6.5709008391892088</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>171.57943427000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.4375591700000143</v>
       </c>
       <c r="D105" s="5">
         <v>10.62370539099593</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>171.69873539</v>
       </c>
       <c r="C106" s="5">
         <v>0.11930111999998871</v>
       </c>
       <c r="D106" s="5">
         <v>0.83757179202426091</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>173.19034442</v>
       </c>
       <c r="C107" s="5">
         <v>1.4916090300000064</v>
       </c>
       <c r="D107" s="5">
         <v>10.937647727401512</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>174.00620015999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.81585573999998928</v>
       </c>
       <c r="D108" s="5">
         <v>5.8016811434477233</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>174.39083410999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.38463394999999423</v>
       </c>
       <c r="D109" s="5">
         <v>2.6850407267861032</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>175.20353746999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.81270336000000043</v>
       </c>
       <c r="D110" s="5">
         <v>5.7378774608183969</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>174.20609206</v>
       </c>
       <c r="C111" s="5">
         <v>-0.99744540999998321</v>
       </c>
       <c r="D111" s="5">
         <v>-6.6217751572381189</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>174.33488338999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.12879132999998433</v>
       </c>
       <c r="D112" s="5">
         <v>0.89078155064210573</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>174.8354764</v>
       </c>
       <c r="C113" s="5">
         <v>0.5005930100000171</v>
       </c>
       <c r="D113" s="5">
         <v>3.5006764040113048</v>
       </c>
       <c r="E113" s="5">
         <v>3.7710318347245808</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>174.24553951999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.58993688000001043</v>
       </c>
       <c r="D114" s="5">
         <v>-3.974782675943711</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>176.01200064</v>
       </c>
       <c r="C115" s="5">
         <v>1.7664611200000024</v>
       </c>
       <c r="D115" s="5">
         <v>12.867087567796155</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>177.80547946999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.793478829999998</v>
       </c>
       <c r="D116" s="5">
         <v>12.936502639168545</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>176.29702975000001</v>
       </c>
       <c r="C117" s="5">
         <v>-1.5084497199999873</v>
       </c>
       <c r="D117" s="5">
         <v>-9.7186057508440999</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>177.70704497</v>
       </c>
       <c r="C118" s="5">
         <v>1.4100152199999911</v>
       </c>
       <c r="D118" s="5">
         <v>10.031186955760552</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>177.97455624</v>
       </c>
       <c r="C119" s="5">
         <v>0.26751126999999997</v>
       </c>
       <c r="D119" s="5">
         <v>1.8214512140619865</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>179.07074725999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.096191019999992</v>
       </c>
       <c r="D120" s="5">
         <v>7.6467013403940687</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>179.43674247999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.36599522000000206</v>
       </c>
       <c r="D121" s="5">
         <v>2.4803891259246758</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>181.23638811000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.7996456300000148</v>
       </c>
       <c r="D122" s="5">
         <v>12.721890731135609</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>181.97246738000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.73607927000000473</v>
       </c>
       <c r="D123" s="5">
         <v>4.9840743734705262</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>182.03246934000001</v>
       </c>
       <c r="C124" s="5">
         <v>6.0001959999993915E-2</v>
       </c>
       <c r="D124" s="5">
         <v>0.39639553387913473</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>181.81705818</v>
       </c>
       <c r="C125" s="5">
         <v>-0.21541116000000216</v>
       </c>
       <c r="D125" s="5">
         <v>-1.4108340290681753</v>
       </c>
       <c r="E125" s="5">
         <v>3.9932294770811172</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>182.20199980000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.38494162000000642</v>
       </c>
       <c r="D126" s="5">
         <v>2.5704246908804018</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>182.78073652</v>
       </c>
       <c r="C127" s="5">
         <v>0.57873671999999488</v>
       </c>
       <c r="D127" s="5">
         <v>3.8789147041306427</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>183.45050094000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.66976442000000702</v>
       </c>
       <c r="D128" s="5">
         <v>4.4868768306168594</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>183.93107627000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.48057532999999353</v>
       </c>
       <c r="D129" s="5">
         <v>3.1892655668041892</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>183.62235340999999</v>
       </c>
       <c r="C130" s="5">
         <v>-0.30872286000001736</v>
       </c>
       <c r="D130" s="5">
         <v>-1.995674138519099</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>184.21294481000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.5905914000000223</v>
       </c>
       <c r="D131" s="5">
         <v>3.9286177625359908</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>183.20022933000001</v>
       </c>
       <c r="C132" s="5">
         <v>-1.0127154799999971</v>
       </c>
       <c r="D132" s="5">
         <v>-6.4011714275762905</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>183.92987767</v>
       </c>
       <c r="C133" s="5">
         <v>0.72964833999998291</v>
       </c>
       <c r="D133" s="5">
         <v>4.8854457496866344</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>184.22438431</v>
       </c>
       <c r="C134" s="5">
         <v>0.2945066400000087</v>
       </c>
       <c r="D134" s="5">
         <v>1.9384395104729446</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>187.02505128999999</v>
       </c>
       <c r="C135" s="5">
         <v>2.8006669799999884</v>
       </c>
       <c r="D135" s="5">
         <v>19.848340567274114</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>186.92522792</v>
       </c>
       <c r="C136" s="5">
         <v>-9.9823369999995748E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-0.63861509294815821</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>186.69458395999999</v>
       </c>
       <c r="C137" s="5">
         <v>-0.23064396000000897</v>
       </c>
       <c r="D137" s="5">
         <v>-1.4706531565763403</v>
       </c>
       <c r="E137" s="5">
         <v>2.6826557578393917</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>187.25353115999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.55894720000000575</v>
       </c>
       <c r="D138" s="5">
         <v>3.6524482442852557</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>187.82267988999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.56914872999999488</v>
       </c>
       <c r="D139" s="5">
         <v>3.7089410043050774</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>188.11711228999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.29443240000000515</v>
       </c>
       <c r="D140" s="5">
         <v>1.8974338734781826</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>187.99134874000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.12576354999998784</v>
       </c>
       <c r="D141" s="5">
         <v>-0.79930304861839385</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>188.29345605</v>
       </c>
       <c r="C142" s="5">
         <v>0.30210730999999669</v>
       </c>
       <c r="D142" s="5">
         <v>1.9455696604811612</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>189.17584131000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.88238526000000661</v>
       </c>
       <c r="D143" s="5">
         <v>5.7706971680247632</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>189.95906714</v>
       </c>
       <c r="C144" s="5">
         <v>0.78322582999999213</v>
       </c>
       <c r="D144" s="5">
         <v>5.0829483103063788</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>190.35817478000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.39910764000001109</v>
       </c>
       <c r="D145" s="5">
         <v>2.5505622586416754</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>189.42329652999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.93487825000002545</v>
       </c>
       <c r="D146" s="5">
         <v>-5.7367735929588992</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>188.79206818</v>
       </c>
       <c r="C147" s="5">
         <v>-0.63122834999998645</v>
       </c>
       <c r="D147" s="5">
         <v>-3.9263601030752104</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>188.76585202999999</v>
       </c>
       <c r="C148" s="5">
         <v>-2.621615000001043E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.16650786500569392</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>189.39000339</v>
       </c>
       <c r="C149" s="5">
         <v>0.62415136000001326</v>
       </c>
       <c r="D149" s="5">
         <v>4.0407393486946885</v>
       </c>
       <c r="E149" s="5">
         <v>1.4437587705155464</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>189.25502965999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.13497373000001289</v>
       </c>
       <c r="D150" s="5">
         <v>-0.8518670893016056</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>189.88944946000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.63441980000001763</v>
       </c>
       <c r="D151" s="5">
         <v>4.097634839912101</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>189.30465737</v>
       </c>
       <c r="C152" s="5">
         <v>-0.58479209000000765</v>
       </c>
       <c r="D152" s="5">
         <v>-3.6336163157098089</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>191.41517490000001</v>
       </c>
       <c r="C153" s="5">
         <v>2.1105175300000099</v>
       </c>
       <c r="D153" s="5">
         <v>14.230160926344059</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>193.13268310999999</v>
       </c>
       <c r="C154" s="5">
         <v>1.717508209999977</v>
       </c>
       <c r="D154" s="5">
         <v>11.314800796506418</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>192.91735936000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.21532374999998183</v>
       </c>
       <c r="D155" s="5">
         <v>-1.3297073448270358</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>193.47415351000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.55679415000000176</v>
       </c>
       <c r="D156" s="5">
         <v>3.5189261285600182</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>194.06250194</v>
       </c>
       <c r="C157" s="5">
         <v>0.58834842999999637</v>
       </c>
       <c r="D157" s="5">
         <v>3.7108161392112926</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>195.35507999999999</v>
       </c>
       <c r="C158" s="5">
         <v>1.2925780599999825</v>
       </c>
       <c r="D158" s="5">
         <v>8.2921545694366152</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>194.87445753</v>
       </c>
       <c r="C159" s="5">
         <v>-0.48062246999998592</v>
       </c>
       <c r="D159" s="5">
         <v>-2.9126779313235152</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>195.94475801999999</v>
       </c>
       <c r="C160" s="5">
         <v>1.0703004899999939</v>
       </c>
       <c r="D160" s="5">
         <v>6.7934861639098676</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>196.77362477</v>
       </c>
       <c r="C161" s="5">
         <v>0.82886675000000309</v>
       </c>
       <c r="D161" s="5">
         <v>5.1959052309279219</v>
       </c>
       <c r="E161" s="5">
         <v>3.8986331104262861</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>196.4413199</v>
       </c>
       <c r="C162" s="5">
         <v>-0.33230487000000153</v>
       </c>
       <c r="D162" s="5">
         <v>-2.0078035869369293</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>197.14369926000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.702379360000009</v>
       </c>
       <c r="D163" s="5">
         <v>4.3760112088715886</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>197.34907991</v>
       </c>
       <c r="C164" s="5">
         <v>0.20538064999999506</v>
       </c>
       <c r="D164" s="5">
         <v>1.2573257164263607</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>197.12239772000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.22668218999999112</v>
       </c>
       <c r="D165" s="5">
         <v>-1.3696882407733257</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>198.4257987</v>
       </c>
       <c r="C166" s="5">
         <v>1.3034009799999922</v>
       </c>
       <c r="D166" s="5">
         <v>8.2295786978837882</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>198.56303738</v>
       </c>
       <c r="C167" s="5">
         <v>0.13723867999999584</v>
       </c>
       <c r="D167" s="5">
         <v>0.83312921800664519</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>197.91307771000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.649959669999987</v>
       </c>
       <c r="D168" s="5">
         <v>-3.8580293912089836</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>198.72567151000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.81259380000000192</v>
       </c>
       <c r="D169" s="5">
         <v>5.0397714803983806</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>198.61350435</v>
       </c>
       <c r="C170" s="5">
         <v>-0.1121671600000127</v>
       </c>
       <c r="D170" s="5">
         <v>-0.67521989071117616</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>200.07243403999999</v>
       </c>
       <c r="C171" s="5">
         <v>1.4589296899999908</v>
       </c>
       <c r="D171" s="5">
         <v>9.1796702109232733</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>200.44107876999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.36864472999999975</v>
       </c>
       <c r="D172" s="5">
         <v>2.2336128818251311</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>200.38892471</v>
       </c>
       <c r="C173" s="5">
         <v>-5.2154059999992342E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.31178930998341237</v>
       </c>
       <c r="E173" s="5">
         <v>1.8372888867731918</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>203.35209721000001</v>
       </c>
       <c r="C174" s="5">
         <v>2.9631725000000131</v>
       </c>
       <c r="D174" s="5">
         <v>19.261231763720453</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>203.52452708000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.17242987000000198</v>
       </c>
       <c r="D175" s="5">
         <v>1.0222838314733584</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>203.15496941999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.36955766000002654</v>
       </c>
       <c r="D176" s="5">
         <v>-2.1573175427072711</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>202.87290234</v>
       </c>
       <c r="C177" s="5">
         <v>-0.28206707999999026</v>
       </c>
       <c r="D177" s="5">
         <v>-1.6534552706597427</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>203.05005507000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.1771527300000173</v>
       </c>
       <c r="D178" s="5">
         <v>1.0529115880499651</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>202.91712813000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.13292694000000438</v>
       </c>
       <c r="D179" s="5">
         <v>-0.78275892289288995</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>205.39363828</v>
       </c>
       <c r="C180" s="5">
         <v>2.4765101499999957</v>
       </c>
       <c r="D180" s="5">
         <v>15.669636121501851</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>205.17119984999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.22243843000001107</v>
       </c>
       <c r="D181" s="5">
         <v>-1.2918701815310629</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>205.65939696999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.48819711999999527</v>
       </c>
       <c r="D182" s="5">
         <v>2.893020798797985</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>206.92461338999999</v>
       </c>
       <c r="C183" s="5">
         <v>1.2652164200000016</v>
       </c>
       <c r="D183" s="5">
         <v>7.637383684765453</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>206.39754002000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.52707336999998233</v>
       </c>
       <c r="D184" s="5">
         <v>-3.0141509874568539</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>206.39262708999999</v>
       </c>
       <c r="C185" s="5">
         <v>-4.912930000017468E-3</v>
       </c>
       <c r="D185" s="5">
         <v>-2.8560147725664731E-2</v>
       </c>
       <c r="E185" s="5">
         <v>2.9960250491330553</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>206.56299627000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.17036918000002288</v>
       </c>
       <c r="D186" s="5">
         <v>0.99506342230588629</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>205.39000934000001</v>
       </c>
       <c r="C187" s="5">
         <v>-1.1729869300000075</v>
       </c>
       <c r="D187" s="5">
         <v>-6.6054613556981163</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>206.39568292999999</v>
       </c>
       <c r="C188" s="5">
         <v>1.0056735899999865</v>
       </c>
       <c r="D188" s="5">
         <v>6.0365365022804207</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>208.45277378</v>
       </c>
       <c r="C189" s="5">
         <v>2.0570908500000087</v>
       </c>
       <c r="D189" s="5">
         <v>12.637974359313819</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>208.88375596</v>
       </c>
       <c r="C190" s="5">
         <v>0.43098218000000088</v>
       </c>
       <c r="D190" s="5">
         <v>2.5094431542653339</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>209.07990348999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.19614752999999041</v>
       </c>
       <c r="D191" s="5">
         <v>1.1326705992599884</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>209.25453833</v>
       </c>
       <c r="C192" s="5">
         <v>0.17463484000001017</v>
       </c>
       <c r="D192" s="5">
         <v>1.0069222116289467</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>209.73207828</v>
       </c>
       <c r="C193" s="5">
         <v>0.4775399499999935</v>
       </c>
       <c r="D193" s="5">
         <v>2.7731564794547969</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>210.66353544</v>
       </c>
       <c r="C194" s="5">
         <v>0.93145716000000789</v>
       </c>
       <c r="D194" s="5">
         <v>5.4615369677327497</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>211.39993559999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.73640015999998809</v>
       </c>
       <c r="D195" s="5">
         <v>4.2763418299964551</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>211.81892456</v>
       </c>
       <c r="C196" s="5">
         <v>0.41898896000000718</v>
       </c>
       <c r="D196" s="5">
         <v>2.4044658554564835</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>212.07523433</v>
       </c>
       <c r="C197" s="5">
         <v>0.25630977000000144</v>
       </c>
       <c r="D197" s="5">
         <v>1.4617530713918248</v>
       </c>
       <c r="E197" s="5">
         <v>2.7532995340584732</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>214.43623693000001</v>
       </c>
       <c r="C198" s="5">
         <v>2.3610026000000062</v>
       </c>
       <c r="D198" s="5">
         <v>14.208561499618376</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>215.14465018999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.70841325999998617</v>
       </c>
       <c r="D199" s="5">
         <v>4.0371599424253279</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>216.55872228999999</v>
       </c>
       <c r="C200" s="5">
         <v>1.4140720999999985</v>
       </c>
       <c r="D200" s="5">
         <v>8.1786478494147996</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>216.73310405999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.17438176999999655</v>
       </c>
       <c r="D201" s="5">
         <v>0.97057916001062061</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>217.20698465000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.47388059000002158</v>
       </c>
       <c r="D202" s="5">
         <v>2.6555483000065161</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>216.58778375</v>
       </c>
       <c r="C203" s="5">
         <v>-0.61920090000000982</v>
       </c>
       <c r="D203" s="5">
         <v>-3.3677594759578433</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>220.20219624999999</v>
       </c>
       <c r="C204" s="5">
         <v>3.614412499999986</v>
       </c>
       <c r="D204" s="5">
         <v>21.969787221736816</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>220.91458793999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.71239169000000402</v>
       </c>
       <c r="D205" s="5">
         <v>3.9520329738950144</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>222.39394365999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.4793557200000009</v>
       </c>
       <c r="D206" s="5">
         <v>8.3384784862179817</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>221.37236422000001</v>
       </c>
       <c r="C207" s="5">
         <v>-1.0215794399999822</v>
       </c>
       <c r="D207" s="5">
         <v>-5.3751148135964382</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>223.09074912</v>
       </c>
       <c r="C208" s="5">
         <v>1.7183848999999896</v>
       </c>
       <c r="D208" s="5">
         <v>9.723057856260775</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>224.54165316999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.4509040499999912</v>
       </c>
       <c r="D209" s="5">
         <v>8.0896840988410545</v>
       </c>
       <c r="E209" s="5">
         <v>5.8783001604994611</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>223.72754832000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.81410484999997834</v>
       </c>
       <c r="D210" s="5">
         <v>-4.2650372002672192</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>224.94490961</v>
       </c>
       <c r="C211" s="5">
         <v>1.2173612899999853</v>
       </c>
       <c r="D211" s="5">
         <v>6.728516957318198</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>226.05408527</v>
       </c>
       <c r="C212" s="5">
         <v>1.1091756600000053</v>
       </c>
       <c r="D212" s="5">
         <v>6.0801887086867845</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>226.93599467000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.88190940000001206</v>
       </c>
       <c r="D213" s="5">
         <v>4.7833562689936437</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>227.10900412000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.17300944999999501</v>
       </c>
       <c r="D214" s="5">
         <v>0.91869110146853838</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>229.12793884000001</v>
       </c>
       <c r="C215" s="5">
         <v>2.0189347200000043</v>
       </c>
       <c r="D215" s="5">
         <v>11.205007938288514</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>229.21576049000001</v>
       </c>
       <c r="C216" s="5">
         <v>8.7821649999995088E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.46091465867397208</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>230.71538808</v>
       </c>
       <c r="C217" s="5">
         <v>1.4996275899999887</v>
       </c>
       <c r="D217" s="5">
         <v>8.1396681751498612</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>230.51863882999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.19674925000001053</v>
       </c>
       <c r="D218" s="5">
         <v>-1.0185487483910793</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>230.73740917999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.21877034999999978</v>
       </c>
       <c r="D219" s="5">
         <v>1.1448057424390701</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>232.10823561999999</v>
       </c>
       <c r="C220" s="5">
         <v>1.3708264400000019</v>
       </c>
       <c r="D220" s="5">
         <v>7.3669116148822544</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>233.82855556999999</v>
       </c>
       <c r="C221" s="5">
         <v>1.7203199500000039</v>
       </c>
       <c r="D221" s="5">
         <v>9.2657269306540826</v>
       </c>
       <c r="E221" s="5">
         <v>4.1359374837099505</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>233.03518348</v>
       </c>
       <c r="C222" s="5">
         <v>-0.7933720899999912</v>
       </c>
       <c r="D222" s="5">
         <v>-3.9964301366211652</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>233.06477064000001</v>
       </c>
       <c r="C223" s="5">
         <v>2.9587160000005497E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.15246365360215286</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>233.04425222</v>
       </c>
       <c r="C224" s="5">
         <v>-2.0518420000001925E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.10559375947393201</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>233.68928758000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.6450353600000085</v>
       </c>
       <c r="D225" s="5">
         <v>3.3724722863889722</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>234.05260444999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.36331686999997714</v>
       </c>
       <c r="D226" s="5">
         <v>1.8816764735612113</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>234.08281925</v>
       </c>
       <c r="C227" s="5">
         <v>3.02148000000102E-2</v>
       </c>
       <c r="D227" s="5">
         <v>0.15502290522879658</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>234.67971994999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.59690069999999196</v>
       </c>
       <c r="D228" s="5">
         <v>3.1032280929916389</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>234.51269789</v>
       </c>
       <c r="C229" s="5">
         <v>-0.16702205999999364</v>
       </c>
       <c r="D229" s="5">
         <v>-0.85070746011098874</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>228.57379652</v>
       </c>
       <c r="C230" s="5">
         <v>-5.9389013699999964</v>
       </c>
       <c r="D230" s="5">
         <v>-26.494312053264746</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>231.14613122</v>
       </c>
       <c r="C231" s="5">
         <v>2.572334699999999</v>
       </c>
       <c r="D231" s="5">
         <v>14.372666091013997</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>232.54940651000001</v>
       </c>
       <c r="C232" s="5">
         <v>1.4032752900000105</v>
       </c>
       <c r="D232" s="5">
         <v>7.5333756419951881</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>233.92125956999999</v>
       </c>
       <c r="C233" s="5">
         <v>1.3718530599999781</v>
       </c>
       <c r="D233" s="5">
         <v>7.3132875125760055</v>
       </c>
       <c r="E233" s="5">
         <v>3.9646141496274545E-2</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>235.14161412999999</v>
       </c>
       <c r="C234" s="5">
         <v>1.2203545600000041</v>
       </c>
       <c r="D234" s="5">
         <v>6.4431248548999287</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>235.69975957</v>
       </c>
       <c r="C235" s="5">
         <v>0.5581454400000041</v>
       </c>
       <c r="D235" s="5">
         <v>2.8858697188868909</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>235.71358294999999</v>
       </c>
       <c r="C236" s="5">
         <v>1.3823379999990948E-2</v>
       </c>
       <c r="D236" s="5">
         <v>7.0400613940146961E-2</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>235.16584068</v>
       </c>
       <c r="C237" s="5">
         <v>-0.54774226999998632</v>
       </c>
       <c r="D237" s="5">
         <v>-2.7531498925464581</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>236.09871705</v>
       </c>
       <c r="C238" s="5">
         <v>0.93287637000000245</v>
       </c>
       <c r="D238" s="5">
         <v>4.8655092139318734</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>236.11497215</v>
       </c>
       <c r="C239" s="5">
         <v>1.6255099999995082E-2</v>
       </c>
       <c r="D239" s="5">
         <v>8.2649784312116559E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>235.65515353000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.45981861999999296</v>
       </c>
       <c r="D240" s="5">
         <v>-2.3120535488417637</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>235.73105545999999</v>
       </c>
       <c r="C241" s="5">
         <v>7.5901929999986351E-2</v>
       </c>
       <c r="D241" s="5">
         <v>0.38719221434815321</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>234.65679971</v>
       </c>
       <c r="C242" s="5">
         <v>-1.0742557499999918</v>
       </c>
       <c r="D242" s="5">
         <v>-5.333545455620758</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>233.53562682</v>
       </c>
       <c r="C243" s="5">
         <v>-1.1211728899999969</v>
       </c>
       <c r="D243" s="5">
         <v>-5.5852169219209991</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>233.56844520999999</v>
       </c>
       <c r="C244" s="5">
         <v>3.281838999998854E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.16876448979488146</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>233.41500479000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.15344041999998126</v>
       </c>
       <c r="D245" s="5">
         <v>-0.78548568961159804</v>
       </c>
       <c r="E245" s="5">
         <v>-0.21642102172781952</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>232.2505956</v>
       </c>
       <c r="C246" s="5">
         <v>-1.1644091900000149</v>
       </c>
       <c r="D246" s="5">
         <v>-5.8247485051909802</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>232.26024090000001</v>
       </c>
       <c r="C247" s="5">
         <v>9.6453000000167322E-3</v>
       </c>
       <c r="D247" s="5">
         <v>4.9847037313943687E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>232.75428113999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.49404023999997548</v>
       </c>
       <c r="D248" s="5">
         <v>2.5825920660484503</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>235.03393700000001</v>
       </c>
       <c r="C249" s="5">
         <v>2.2796558600000196</v>
       </c>
       <c r="D249" s="5">
         <v>12.407365785168366</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>233.94987462</v>
       </c>
       <c r="C250" s="5">
         <v>-1.084062380000006</v>
       </c>
       <c r="D250" s="5">
         <v>-5.3965670215526558</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>233.94172974</v>
       </c>
       <c r="C251" s="5">
         <v>-8.1448800000032406E-3</v>
       </c>
       <c r="D251" s="5">
         <v>-4.176956593876513E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>234.31249893</v>
       </c>
       <c r="C252" s="5">
         <v>0.3707691900000043</v>
       </c>
       <c r="D252" s="5">
         <v>1.9185200926459034</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>235.26598135</v>
       </c>
       <c r="C253" s="5">
         <v>0.95348242000000027</v>
       </c>
       <c r="D253" s="5">
         <v>4.9939177648643973</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>236.59719655000001</v>
       </c>
       <c r="C254" s="5">
         <v>1.3312152000000026</v>
       </c>
       <c r="D254" s="5">
         <v>7.0053572821755727</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>238.37520036000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.7780038100000013</v>
       </c>
       <c r="D255" s="5">
         <v>9.4001004795386311</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>238.50650798999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.13130762999998069</v>
       </c>
       <c r="D256" s="5">
         <v>0.66301952474030479</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>238.85559579</v>
       </c>
       <c r="C257" s="5">
         <v>0.34908780000000661</v>
       </c>
       <c r="D257" s="5">
         <v>1.7705766940214085</v>
       </c>
       <c r="E257" s="5">
         <v>2.3308660061913233</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>238.97381537000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.11821958000001587</v>
       </c>
       <c r="D258" s="5">
         <v>0.59554942051660564</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>238.13591983000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.83789554000000521</v>
       </c>
       <c r="D259" s="5">
         <v>-4.1272709447449207</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>240.47768571</v>
       </c>
       <c r="C260" s="5">
         <v>2.341765879999997</v>
       </c>
       <c r="D260" s="5">
         <v>12.460110491018849</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>242.84164079999999</v>
       </c>
       <c r="C261" s="5">
         <v>2.3639550899999904</v>
       </c>
       <c r="D261" s="5">
         <v>12.455447551250632</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>242.48352098999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.35811981000000515</v>
       </c>
       <c r="D262" s="5">
         <v>-1.7553630778338269</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>242.71838625999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.23486527000000024</v>
       </c>
       <c r="D263" s="5">
         <v>1.1685107132434425</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>241.89046400999999</v>
       </c>
       <c r="C264" s="5">
         <v>-0.8279222500000003</v>
       </c>
       <c r="D264" s="5">
         <v>-4.0173227927568389</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>244.25971181</v>
       </c>
       <c r="C265" s="5">
         <v>2.3692478000000108</v>
       </c>
       <c r="D265" s="5">
         <v>12.407972102237675</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>246.31894821</v>
       </c>
       <c r="C266" s="5">
         <v>2.0592364000000032</v>
       </c>
       <c r="D266" s="5">
         <v>10.599145872141747</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>246.06506679</v>
       </c>
       <c r="C267" s="5">
         <v>-0.25388141999999903</v>
       </c>
       <c r="D267" s="5">
         <v>-1.2298548852750391</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>247.28264009</v>
       </c>
       <c r="C268" s="5">
         <v>1.217573299999998</v>
       </c>
       <c r="D268" s="5">
         <v>6.1021040430043305</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>247.52174975</v>
       </c>
       <c r="C269" s="5">
         <v>0.23910965999999689</v>
       </c>
       <c r="D269" s="5">
         <v>1.166529465910604</v>
       </c>
       <c r="E269" s="5">
         <v>3.6281980044625906</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>250.24802883000001</v>
       </c>
       <c r="C270" s="5">
         <v>2.7262790800000118</v>
       </c>
       <c r="D270" s="5">
         <v>14.047977054362359</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>251.09964041999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.8516115899999761</v>
       </c>
       <c r="D271" s="5">
         <v>4.160991703256256</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>253.0043427</v>
       </c>
       <c r="C272" s="5">
         <v>1.9047022800000093</v>
       </c>
       <c r="D272" s="5">
         <v>9.49205801638211</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>253.58289066</v>
       </c>
       <c r="C273" s="5">
         <v>0.57854796000000874</v>
       </c>
       <c r="D273" s="5">
         <v>2.7788300435084956</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>254.43905923</v>
       </c>
       <c r="C274" s="5">
         <v>0.85616856999999413</v>
       </c>
       <c r="D274" s="5">
         <v>4.1276328291417697</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>256.92915084999998</v>
       </c>
       <c r="C275" s="5">
         <v>2.490091619999987</v>
       </c>
       <c r="D275" s="5">
         <v>12.397125631869299</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>255.80870449</v>
       </c>
       <c r="C276" s="5">
         <v>-1.1204463599999883</v>
       </c>
       <c r="D276" s="5">
         <v>-5.1093895113219485</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>258.45918805999997</v>
       </c>
       <c r="C277" s="5">
         <v>2.6504835699999774</v>
       </c>
       <c r="D277" s="5">
         <v>13.167022298991803</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>260.58362426999997</v>
       </c>
       <c r="C278" s="5">
         <v>2.1244362099999989</v>
       </c>
       <c r="D278" s="5">
         <v>10.321900019552865</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>261.20190558000002</v>
       </c>
       <c r="C279" s="5">
         <v>0.61828131000004305</v>
       </c>
       <c r="D279" s="5">
         <v>2.8846657115094709</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>262.69338820000002</v>
       </c>
       <c r="C280" s="5">
         <v>1.4914826199999993</v>
       </c>
       <c r="D280" s="5">
         <v>7.0714324367237458</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>263.59673211</v>
       </c>
       <c r="C281" s="5">
         <v>0.90334390999998959</v>
       </c>
       <c r="D281" s="5">
         <v>4.2054798692793494</v>
       </c>
       <c r="E281" s="5">
         <v>6.4943716567275045</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>264.97843351</v>
       </c>
       <c r="C282" s="5">
         <v>1.3817013999999972</v>
       </c>
       <c r="D282" s="5">
         <v>6.4746147462376946</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>267.59560589</v>
       </c>
       <c r="C283" s="5">
         <v>2.6171723799999995</v>
       </c>
       <c r="D283" s="5">
         <v>12.517841683016528</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>267.61738085000002</v>
       </c>
       <c r="C284" s="5">
         <v>2.1774960000016108E-2</v>
       </c>
       <c r="D284" s="5">
         <v>9.7690877743250581E-2</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>268.50624292999998</v>
       </c>
       <c r="C285" s="5">
         <v>0.88886207999996714</v>
       </c>
       <c r="D285" s="5">
         <v>4.0592907136835166</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>269.70441937999999</v>
       </c>
       <c r="C286" s="5">
         <v>1.1981764500000054</v>
       </c>
       <c r="D286" s="5">
         <v>5.4882533141530798</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>269.76087811999997</v>
       </c>
       <c r="C287" s="5">
         <v>5.6458739999982299E-2</v>
       </c>
       <c r="D287" s="5">
         <v>0.25149215892139587</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>272.08586567999998</v>
       </c>
       <c r="C288" s="5">
         <v>2.3249875600000109</v>
       </c>
       <c r="D288" s="5">
         <v>10.847060237030149</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>273.53836172000001</v>
       </c>
       <c r="C289" s="5">
         <v>1.4524960400000282</v>
       </c>
       <c r="D289" s="5">
         <v>6.5975243317720089</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>273.69402778</v>
       </c>
       <c r="C290" s="5">
         <v>0.15566605999998728</v>
       </c>
       <c r="D290" s="5">
         <v>0.68504123165340491</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>274.88694205000002</v>
       </c>
       <c r="C291" s="5">
         <v>1.192914270000017</v>
       </c>
       <c r="D291" s="5">
         <v>5.3575032511246512</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>276.62515852000001</v>
       </c>
       <c r="C292" s="5">
         <v>1.7382164699999976</v>
       </c>
       <c r="D292" s="5">
         <v>7.8576091314025431</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>278.11936630000002</v>
       </c>
       <c r="C293" s="5">
         <v>1.4942077800000106</v>
       </c>
       <c r="D293" s="5">
         <v>6.6779507186432996</v>
       </c>
       <c r="E293" s="5">
         <v>5.5094135931623267</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>278.41073510000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.29136879999998655</v>
       </c>
       <c r="D294" s="5">
         <v>1.2644364285992804</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>279.83332359000002</v>
       </c>
       <c r="C295" s="5">
         <v>1.4225884900000096</v>
       </c>
       <c r="D295" s="5">
         <v>6.306897455059346</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>282.21968270000002</v>
       </c>
       <c r="C296" s="5">
         <v>2.3863591100000008</v>
       </c>
       <c r="D296" s="5">
         <v>10.727226895982046</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>283.25902832999998</v>
       </c>
       <c r="C297" s="5">
         <v>1.0393456299999571</v>
       </c>
       <c r="D297" s="5">
         <v>4.50992632717373</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>284.70262379000002</v>
       </c>
       <c r="C298" s="5">
         <v>1.44359546000004</v>
       </c>
       <c r="D298" s="5">
         <v>6.2900233300004382</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>286.01925969000001</v>
       </c>
       <c r="C299" s="5">
         <v>1.3166358999999943</v>
       </c>
       <c r="D299" s="5">
         <v>5.6928730947627182</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>286.77448280999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.75522311999998237</v>
       </c>
       <c r="D300" s="5">
         <v>3.2149778611407331</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>286.68947301999998</v>
       </c>
       <c r="C301" s="5">
         <v>-8.5009790000015073E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-0.35514175614368426</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>288.09309545000002</v>
       </c>
       <c r="C302" s="5">
         <v>1.4036224300000413</v>
       </c>
       <c r="D302" s="5">
         <v>6.0359772308373083</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>290.08050443000002</v>
       </c>
       <c r="C303" s="5">
         <v>1.9874089799999979</v>
       </c>
       <c r="D303" s="5">
         <v>8.5996196665093052</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>290.19472671</v>
       </c>
       <c r="C304" s="5">
         <v>0.11422227999997858</v>
       </c>
       <c r="D304" s="5">
         <v>0.4735374043510765</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>291.72009200999997</v>
       </c>
       <c r="C305" s="5">
         <v>1.5253652999999758</v>
       </c>
       <c r="D305" s="5">
         <v>6.4932070495686611</v>
       </c>
       <c r="E305" s="5">
         <v>4.8902476267435491</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>292.20045305000002</v>
       </c>
       <c r="C306" s="5">
         <v>0.48036104000004798</v>
       </c>
       <c r="D306" s="5">
         <v>1.9939748323381412</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>293.76195166999997</v>
       </c>
       <c r="C307" s="5">
         <v>1.5614986199999521</v>
       </c>
       <c r="D307" s="5">
         <v>6.6045935701972258</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>294.09702073</v>
       </c>
       <c r="C308" s="5">
         <v>0.33506906000002346</v>
       </c>
       <c r="D308" s="5">
         <v>1.3773564024968321</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>296.93818289000001</v>
       </c>
       <c r="C309" s="5">
         <v>2.8411621600000103</v>
       </c>
       <c r="D309" s="5">
         <v>12.228990947138296</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>297.21603377000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.27785088000001679</v>
       </c>
       <c r="D310" s="5">
         <v>1.1286603614013124</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>298.69595874999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.4799249799999643</v>
       </c>
       <c r="D311" s="5">
         <v>6.1415312743874129</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>299.85770522000001</v>
       </c>
       <c r="C312" s="5">
         <v>1.1617464700000255</v>
       </c>
       <c r="D312" s="5">
         <v>4.7684201832480122</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>301.76548319</v>
       </c>
       <c r="C313" s="5">
         <v>1.9077779699999837</v>
       </c>
       <c r="D313" s="5">
         <v>7.9076394904205483</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>303.90459274</v>
       </c>
       <c r="C314" s="5">
         <v>2.1391095500000006</v>
       </c>
       <c r="D314" s="5">
         <v>8.8459844115404316</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>305.12821286000002</v>
       </c>
       <c r="C315" s="5">
         <v>1.223620120000021</v>
       </c>
       <c r="D315" s="5">
         <v>4.940039637613447</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>304.55049668999999</v>
       </c>
       <c r="C316" s="5">
         <v>-0.57771617000003062</v>
       </c>
       <c r="D316" s="5">
         <v>-2.248515600288481</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>306.95405061000002</v>
       </c>
       <c r="C317" s="5">
         <v>2.4035539200000358</v>
       </c>
       <c r="D317" s="5">
         <v>9.8926584514075202</v>
       </c>
       <c r="E317" s="5">
         <v>5.2221149715933279</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>309.72111445000002</v>
       </c>
       <c r="C318" s="5">
         <v>2.7670638399999916</v>
       </c>
       <c r="D318" s="5">
         <v>11.370285827843073</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>309.94618396999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.22506951999997682</v>
       </c>
       <c r="D319" s="5">
         <v>0.87551506897649567</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>309.80852578999998</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13765818000001673</v>
       </c>
       <c r="D320" s="5">
         <v>-0.53166292876194454</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>311.03803140999997</v>
       </c>
       <c r="C321" s="5">
         <v>1.2295056199999976</v>
       </c>
       <c r="D321" s="5">
         <v>4.8676540411227265</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>311.55259338000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.51456197000004522</v>
       </c>
       <c r="D322" s="5">
         <v>2.0033684312511069</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>311.47984961999998</v>
       </c>
       <c r="C323" s="5">
         <v>-7.2743760000037128E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.2798259473840603</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>311.62279553000002</v>
       </c>
       <c r="C324" s="5">
         <v>0.1429459100000372</v>
       </c>
       <c r="D324" s="5">
         <v>0.55210224633090998</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>313.27344419000002</v>
       </c>
       <c r="C325" s="5">
         <v>1.6506486600000017</v>
       </c>
       <c r="D325" s="5">
         <v>6.5448226607380366</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>314.32492325999999</v>
       </c>
       <c r="C326" s="5">
         <v>1.0514790699999708</v>
       </c>
       <c r="D326" s="5">
         <v>4.1029020622453505</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>312.23940279999999</v>
       </c>
       <c r="C327" s="5">
         <v>-2.0855204599999979</v>
       </c>
       <c r="D327" s="5">
         <v>-7.67768771925601</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>313.29706218000001</v>
       </c>
       <c r="C328" s="5">
         <v>1.0576593800000182</v>
       </c>
       <c r="D328" s="5">
         <v>4.1413919577560021</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>313.47519993999998</v>
       </c>
       <c r="C329" s="5">
         <v>0.17813775999997006</v>
       </c>
       <c r="D329" s="5">
         <v>0.68444650047372324</v>
       </c>
       <c r="E329" s="5">
         <v>2.1244708506177767</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>315.91688961</v>
       </c>
       <c r="C330" s="5">
         <v>2.4416896700000166</v>
       </c>
       <c r="D330" s="5">
         <v>9.7579234098845724</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>314.64733408000001</v>
       </c>
       <c r="C331" s="5">
         <v>-1.269555529999991</v>
       </c>
       <c r="D331" s="5">
         <v>-4.7171938495798704</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>315.80692197000002</v>
       </c>
       <c r="C332" s="5">
         <v>1.1595878900000116</v>
       </c>
       <c r="D332" s="5">
         <v>4.5131795593687185</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>314.99538335</v>
       </c>
       <c r="C333" s="5">
         <v>-0.81153862000002164</v>
       </c>
       <c r="D333" s="5">
         <v>-3.0404643561780853</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>316.25010161</v>
       </c>
       <c r="C334" s="5">
         <v>1.2547182600000042</v>
       </c>
       <c r="D334" s="5">
         <v>4.886071715890572</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>317.34105037</v>
       </c>
       <c r="C335" s="5">
         <v>1.0909487600000034</v>
       </c>
       <c r="D335" s="5">
         <v>4.2190173241197337</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>317.39170916</v>
       </c>
       <c r="C336" s="5">
         <v>5.0658789999999954E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.19173047432625712</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>318.49336575000001</v>
       </c>
       <c r="C337" s="5">
         <v>1.1016565900000046</v>
       </c>
       <c r="D337" s="5">
         <v>4.2456035681856852</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>314.07332659999997</v>
       </c>
       <c r="C338" s="5">
         <v>-4.4200391500000364</v>
       </c>
       <c r="D338" s="5">
         <v>-15.439416777416415</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>317.12884935</v>
       </c>
       <c r="C339" s="5">
         <v>3.0555227500000228</v>
       </c>
       <c r="D339" s="5">
         <v>12.319811858320517</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>318.86002736</v>
       </c>
       <c r="C340" s="5">
         <v>1.7311780100000078</v>
       </c>
       <c r="D340" s="5">
         <v>6.7509938328416785</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>319.43237928999997</v>
       </c>
       <c r="C341" s="5">
         <v>0.57235192999996798</v>
       </c>
       <c r="D341" s="5">
         <v>2.1753861356771154</v>
       </c>
       <c r="E341" s="5">
         <v>1.9003670309932774</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>320.16735328999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.73497400000002244</v>
       </c>
       <c r="D342" s="5">
         <v>2.7962600357384959</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>321.68152995999998</v>
       </c>
       <c r="C343" s="5">
         <v>1.5141766699999835</v>
       </c>
       <c r="D343" s="5">
         <v>5.8251658221936786</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>322.51731282999998</v>
       </c>
       <c r="C344" s="5">
         <v>0.83578287000000273</v>
       </c>
       <c r="D344" s="5">
         <v>3.1627436844919199</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>323.13909518000003</v>
       </c>
       <c r="C345" s="5">
         <v>0.62178235000004634</v>
       </c>
       <c r="D345" s="5">
         <v>2.3381738453381207</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>323.77245261000002</v>
       </c>
       <c r="C346" s="5">
         <v>0.63335742999998956</v>
       </c>
       <c r="D346" s="5">
         <v>2.3775391689249803</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>323.60561982000002</v>
       </c>
       <c r="C347" s="5">
         <v>-0.16683279000000084</v>
       </c>
       <c r="D347" s="5">
         <v>-0.61658411370059119</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>326.54381051000001</v>
       </c>
       <c r="C348" s="5">
         <v>2.938190689999999</v>
       </c>
       <c r="D348" s="5">
         <v>11.456349572693147</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>327.68968675999997</v>
       </c>
       <c r="C349" s="5">
         <v>1.145876249999958</v>
       </c>
       <c r="D349" s="5">
         <v>4.2931543524742821</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>326.64992623000001</v>
       </c>
       <c r="C350" s="5">
         <v>-1.0397605299999668</v>
       </c>
       <c r="D350" s="5">
         <v>-3.7418535588045754</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>329.01744742</v>
       </c>
       <c r="C351" s="5">
         <v>2.3675211899999908</v>
       </c>
       <c r="D351" s="5">
         <v>9.0526870608713885</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>327.83061595999999</v>
       </c>
       <c r="C352" s="5">
         <v>-1.1868314600000076</v>
       </c>
       <c r="D352" s="5">
         <v>-4.2437848155561948</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>328.87709050000001</v>
       </c>
       <c r="C353" s="5">
         <v>1.0464745400000197</v>
       </c>
       <c r="D353" s="5">
         <v>3.8985158309883916</v>
       </c>
       <c r="E353" s="5">
         <v>2.9567169211188737</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>329.68984132999998</v>
       </c>
       <c r="C354" s="5">
         <v>0.81275082999997039</v>
       </c>
       <c r="D354" s="5">
         <v>3.0061905250498233</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>332.05593528000003</v>
       </c>
       <c r="C355" s="5">
         <v>2.3660939500000495</v>
       </c>
       <c r="D355" s="5">
         <v>8.9602728879429439</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>331.43836426000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.61757102000001396</v>
       </c>
       <c r="D356" s="5">
         <v>-2.2091198950477842</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>331.90820824999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.46984398999995847</v>
       </c>
       <c r="D357" s="5">
         <v>1.7144350045703582</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>332.75699546999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.84878722000001972</v>
       </c>
       <c r="D358" s="5">
         <v>3.1122865257330101</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>333.42522345999998</v>
       </c>
       <c r="C359" s="5">
         <v>0.66822798999999122</v>
       </c>
       <c r="D359" s="5">
         <v>2.4365820486810019</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>334.01946550000002</v>
       </c>
       <c r="C360" s="5">
         <v>0.59424204000004011</v>
       </c>
       <c r="D360" s="5">
         <v>2.1597707981651393</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>334.58360417</v>
       </c>
       <c r="C361" s="5">
         <v>0.56413866999997708</v>
       </c>
       <c r="D361" s="5">
         <v>2.0456604071399376</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>337.75243225000003</v>
       </c>
       <c r="C362" s="5">
         <v>3.1688280800000257</v>
       </c>
       <c r="D362" s="5">
         <v>11.976260716979613</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>337.63402826999999</v>
       </c>
       <c r="C363" s="5">
         <v>-0.11840398000003916</v>
       </c>
       <c r="D363" s="5">
         <v>-0.41986712183075259</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>338.26474335</v>
       </c>
       <c r="C364" s="5">
         <v>0.63071508000001586</v>
       </c>
       <c r="D364" s="5">
         <v>2.2648275889672442</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>339.33758813999998</v>
       </c>
       <c r="C365" s="5">
         <v>1.0728447899999765</v>
       </c>
       <c r="D365" s="5">
         <v>3.8730325186184134</v>
       </c>
       <c r="E365" s="5">
         <v>3.1806708165949216</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>340.02420201000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.6866138700000306</v>
       </c>
       <c r="D366" s="5">
         <v>2.4552779268838032</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>340.87088972999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.84668771999997716</v>
       </c>
       <c r="D367" s="5">
         <v>3.0293617994967548</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>330.66776302</v>
       </c>
       <c r="C368" s="5">
         <v>-10.203126709999992</v>
       </c>
       <c r="D368" s="5">
         <v>-30.557824490975992</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>205.96484971000001</v>
       </c>
       <c r="C369" s="5">
         <v>-124.70291330999999</v>
       </c>
       <c r="D369" s="5">
         <v>-99.658952379984598</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>244.85331019</v>
       </c>
       <c r="C370" s="5">
         <v>38.888460479999992</v>
       </c>
       <c r="D370" s="5">
         <v>696.80939148081779</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>266.95889574</v>
       </c>
       <c r="C371" s="5">
         <v>22.105585550000001</v>
       </c>
       <c r="D371" s="5">
         <v>182.13762797258539</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>258.62348392000001</v>
       </c>
       <c r="C372" s="5">
         <v>-8.3354118199999903</v>
       </c>
       <c r="D372" s="5">
         <v>-31.658780063519821</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>263.37493941000002</v>
       </c>
       <c r="C373" s="5">
         <v>4.7514554900000121</v>
       </c>
       <c r="D373" s="5">
         <v>24.416474500249706</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>272.06439697000002</v>
       </c>
       <c r="C374" s="5">
         <v>8.6894575599999939</v>
       </c>
       <c r="D374" s="5">
         <v>47.627466641083437</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>283.83375699999999</v>
       </c>
       <c r="C375" s="5">
         <v>11.769360029999973</v>
       </c>
       <c r="D375" s="5">
         <v>66.229461661267081</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>287.11599901</v>
       </c>
       <c r="C376" s="5">
         <v>3.2822420100000045</v>
       </c>
       <c r="D376" s="5">
         <v>14.794259572302359</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>288.79571078999999</v>
       </c>
       <c r="C377" s="5">
         <v>1.679711779999991</v>
       </c>
       <c r="D377" s="5">
         <v>7.2507021695988438</v>
       </c>
       <c r="E377" s="5">
         <v>-14.89427611807862</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>289.64659771999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.85088693000000148</v>
       </c>
       <c r="D378" s="5">
         <v>3.5934538109907654</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>288.59811540999999</v>
       </c>
       <c r="C379" s="5">
         <v>-1.0484823099999971</v>
       </c>
       <c r="D379" s="5">
         <v>-4.2583933785734445</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>292.78874330000002</v>
       </c>
       <c r="C380" s="5">
         <v>4.1906278900000302</v>
       </c>
       <c r="D380" s="5">
         <v>18.885973458915096</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>302.02854295999998</v>
       </c>
       <c r="C381" s="5">
         <v>9.2397996599999601</v>
       </c>
       <c r="D381" s="5">
         <v>45.185532969561692</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>305.52255847999999</v>
       </c>
       <c r="C382" s="5">
         <v>3.4940155200000049</v>
       </c>
       <c r="D382" s="5">
         <v>14.800435622426079</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>310.18026767999999</v>
       </c>
       <c r="C383" s="5">
         <v>4.6577091999999993</v>
       </c>
       <c r="D383" s="5">
         <v>19.908676823752323</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>316.18506875999998</v>
       </c>
       <c r="C384" s="5">
         <v>6.0048010799999929</v>
       </c>
       <c r="D384" s="5">
         <v>25.8711763576732</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>317.37794381999998</v>
       </c>
       <c r="C385" s="5">
         <v>1.1928750600000058</v>
       </c>
       <c r="D385" s="5">
         <v>4.6223854349961568</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>320.33008911000002</v>
       </c>
       <c r="C386" s="5">
         <v>2.9521452900000327</v>
       </c>
       <c r="D386" s="5">
         <v>11.751126181309912</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>323.58658611999999</v>
       </c>
       <c r="C387" s="5">
         <v>3.2564970099999755</v>
       </c>
       <c r="D387" s="5">
         <v>12.905034439369057</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>325.94376932</v>
       </c>
       <c r="C388" s="5">
         <v>2.3571832000000086</v>
       </c>
       <c r="D388" s="5">
         <v>9.1003341312516639</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>328.43768607999999</v>
       </c>
       <c r="C389" s="5">
         <v>2.4939167599999905</v>
       </c>
       <c r="D389" s="5">
         <v>9.5780587613930166</v>
       </c>
       <c r="E389" s="5">
         <v>13.726649603472119</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>328.16095532999998</v>
       </c>
       <c r="C390" s="5">
         <v>-0.2767307500000129</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0064080469304515</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>330.57499157000001</v>
       </c>
       <c r="C391" s="5">
         <v>2.4140362400000299</v>
       </c>
       <c r="D391" s="5">
         <v>9.1935683187092785</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>331.42615597999998</v>
       </c>
       <c r="C392" s="5">
         <v>0.85116440999996712</v>
       </c>
       <c r="D392" s="5">
         <v>3.1338927568771879</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>337.10148061000001</v>
       </c>
       <c r="C393" s="5">
         <v>5.6753246300000342</v>
       </c>
       <c r="D393" s="5">
         <v>22.5988971668456</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>338.26059600000002</v>
       </c>
       <c r="C394" s="5">
         <v>1.1591153900000108</v>
       </c>
       <c r="D394" s="5">
         <v>4.205105253770558</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>339.57321848999999</v>
       </c>
       <c r="C395" s="5">
         <v>1.312622489999967</v>
       </c>
       <c r="D395" s="5">
         <v>4.7572898034452971</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>341.46367812</v>
       </c>
       <c r="C396" s="5">
         <v>1.8904596300000094</v>
       </c>
       <c r="D396" s="5">
         <v>6.8889960127963779</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>342.68006265000002</v>
       </c>
       <c r="C397" s="5">
         <v>1.2163845300000276</v>
       </c>
       <c r="D397" s="5">
         <v>4.3594742767404604</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>342.99490960000003</v>
       </c>
       <c r="C398" s="5">
         <v>0.31484695000000329</v>
       </c>
       <c r="D398" s="5">
         <v>1.108122275841783</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>344.46105389000002</v>
       </c>
       <c r="C399" s="5">
         <v>1.4661442899999884</v>
       </c>
       <c r="D399" s="5">
         <v>5.2517717825153465</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>346.23127672999999</v>
       </c>
       <c r="C400" s="5">
         <v>1.770222839999974</v>
       </c>
       <c r="D400" s="5">
         <v>6.3442602708625673</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>346.07527673999999</v>
       </c>
       <c r="C401" s="5">
         <v>-0.15599998999999798</v>
       </c>
       <c r="D401" s="5">
         <v>-0.53934116875797855</v>
       </c>
       <c r="E401" s="5">
         <v>5.3701482526289368</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>351.35660436000001</v>
       </c>
       <c r="C402" s="5">
         <v>5.2813276200000132</v>
       </c>
       <c r="D402" s="5">
         <v>19.93075205042252</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>353.03252305000001</v>
       </c>
       <c r="C403" s="5">
         <v>1.6759186900000032</v>
       </c>
       <c r="D403" s="5">
         <v>5.8763943849724054</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>353.63190076000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.59937770999999884</v>
       </c>
       <c r="D404" s="5">
         <v>2.0564896000037747</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>354.01260382999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.38070306999998138</v>
       </c>
       <c r="D405" s="5">
         <v>1.2995388733374025</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>354.87419159000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.86158776000002035</v>
       </c>
       <c r="D406" s="5">
         <v>2.9599449732407912</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>356.71383084000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.8396392500000047</v>
       </c>
       <c r="D407" s="5">
         <v>6.401166182297735</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>356.76044237000002</v>
       </c>
       <c r="C408" s="5">
         <v>4.6611530000006951E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.15691584473089826</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>357.73926752</v>
       </c>
       <c r="C409" s="5">
         <v>0.97882514999997738</v>
       </c>
       <c r="D409" s="5">
         <v>3.3425172368884315</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>359.35023894</v>
       </c>
       <c r="C410" s="5">
         <v>1.6109714199999985</v>
       </c>
       <c r="D410" s="5">
         <v>5.5397095063167923</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>359.98197849000002</v>
       </c>
       <c r="C411" s="5">
         <v>0.63173955000002024</v>
       </c>
       <c r="D411" s="5">
         <v>2.1301239572463215</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>360.01824277999998</v>
       </c>
       <c r="C412" s="5">
         <v>3.6264289999962784E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.1209540200632464</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>360.34488826</v>
       </c>
       <c r="C413" s="5">
         <v>0.32664548000002469</v>
       </c>
       <c r="D413" s="5">
         <v>1.0942126660228313</v>
       </c>
       <c r="E413" s="5">
         <v>4.1232681093022805</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>362.01439976</v>
       </c>
       <c r="C414" s="5">
         <v>1.6695114999999987</v>
       </c>
       <c r="D414" s="5">
         <v>5.7035955772961167</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>363.44090435999999</v>
       </c>
       <c r="C415" s="5">
         <v>1.426504599999987</v>
       </c>
       <c r="D415" s="5">
         <v>4.8323943842259354</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>363.78026383999998</v>
       </c>
       <c r="C416" s="5">
         <v>0.33935947999998461</v>
       </c>
       <c r="D416" s="5">
         <v>1.126260859417938</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>364.53913251</v>
       </c>
       <c r="C417" s="5">
         <v>0.75886867000002667</v>
       </c>
       <c r="D417" s="5">
         <v>2.5321976112114175</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>364.76352395999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.22439144999998462</v>
       </c>
       <c r="D418" s="5">
         <v>0.74116385848570498</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>364.84340961999999</v>
       </c>
       <c r="C419" s="5">
         <v>7.988566000000219E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.2631248474826986</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>358.47720177000002</v>
       </c>
       <c r="C420" s="5">
         <v>-6.3662078499999666</v>
       </c>
       <c r="D420" s="5">
         <v>-19.041878694309457</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>365.40852095000002</v>
       </c>
       <c r="C421" s="5">
         <v>6.9313191800000027</v>
       </c>
       <c r="D421" s="5">
         <v>25.836188353512956</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>366.46243442000002</v>
       </c>
       <c r="C422" s="5">
         <v>1.0539134699999977</v>
       </c>
       <c r="D422" s="5">
         <v>3.516481604970112</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>367.69502196000002</v>
       </c>
       <c r="C423" s="5">
         <v>1.2325875399999973</v>
       </c>
       <c r="D423" s="5">
         <v>4.1116800823174371</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>368.14373365</v>
       </c>
       <c r="C424" s="5">
         <v>0.4487116899999819</v>
       </c>
       <c r="D424" s="5">
         <v>1.4742728633698965</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>368.58125917000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.43752552000000833</v>
       </c>
       <c r="D425" s="5">
         <v>1.4355157979287325</v>
       </c>
       <c r="E425" s="5">
         <v>2.2856910638502592</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>367.58149916999997</v>
       </c>
       <c r="C426" s="5">
         <v>-0.99976000000003751</v>
       </c>
       <c r="D426" s="5">
         <v>-3.2068232076167269</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>367.16186612000001</v>
       </c>
       <c r="C427" s="5">
         <v>-0.41963304999995898</v>
       </c>
       <c r="D427" s="5">
         <v>-1.3613576754250789</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>367.66313019</v>
       </c>
       <c r="C428" s="5">
         <v>0.50126406999999062</v>
       </c>
       <c r="D428" s="5">
         <v>1.6506457771408467</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>368.43122245000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.76809226000000308</v>
       </c>
       <c r="D429" s="5">
         <v>2.5359502626773223</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>368.14029561000001</v>
       </c>
       <c r="C430" s="5">
         <v>-0.29092683999999736</v>
       </c>
       <c r="D430" s="5">
         <v>-0.94345966208068122</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>366.13273977</v>
       </c>
       <c r="C431" s="5">
         <v>-2.0075558400000091</v>
       </c>
       <c r="D431" s="5">
         <v>-6.3511378909292819</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>367.47030984999998</v>
       </c>
       <c r="C432" s="5">
         <v>1.3375700799999777</v>
       </c>
       <c r="D432" s="5">
         <v>4.4730518345050818</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>367.93696546000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.46665561000003208</v>
       </c>
       <c r="D433" s="5">
         <v>1.5345854141774806</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>368.40099555</v>
       </c>
       <c r="C434" s="5">
         <v>0.46403008999999429</v>
       </c>
       <c r="D434" s="5">
         <v>1.5239426681591173</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>370.51525229999999</v>
       </c>
       <c r="C435" s="5">
         <v>2.1142567499999814</v>
       </c>
       <c r="D435" s="5">
         <v>7.1084029619573164</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>370.89452607999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.37927378000000544</v>
       </c>
       <c r="D436" s="5">
         <v>1.2353059049536652</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>371.51688876999998</v>
       </c>
       <c r="C437" s="5">
         <v>0.62236268999998856</v>
       </c>
       <c r="D437" s="5">
         <v>2.0322933726736103</v>
       </c>
       <c r="E437" s="5">
         <v>0.79646740765133561</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>374.75250851999999</v>
       </c>
       <c r="C438" s="5">
         <v>3.2356197500000121</v>
       </c>
       <c r="D438" s="5">
         <v>10.966490232157255</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>373.18816368</v>
+        <v>373.23009394000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.5643448399999897</v>
+        <v>-1.5224145799999746</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.89578894556848</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-4.7674823200309691</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>376.35654426000002</v>
+      </c>
+      <c r="C440" s="5">
+        <v>3.1264503200000036</v>
+      </c>
+      <c r="D440" s="5">
+        <v>10.528382988142294</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>