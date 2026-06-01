--- v5 (2026-05-11)
+++ v6 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3A3ECF84-5043-4482-8899-2D8F8872EBCA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9C5600B5-1B7C-4175-B45E-884B874DE84D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3EB61612-CA00-4044-BA92-483172B69E24}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EF376888-C275-4CD9-9C30-BD8B8A348118}"/>
   </bookViews>
   <sheets>
     <sheet name="houleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72E8F834-85C5-4920-B0D3-2A8F2FC5E22A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72E07A1B-AF27-4552-B45A-EE365E1CE292}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>130.19999791000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>132.08650238999999</v>
       </c>
       <c r="C7" s="5">
         <v>1.8865044799999851</v>
       </c>
       <c r="D7" s="5">
         <v>18.841891930032983</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>132.71159957</v>
       </c>
       <c r="C8" s="5">
         <v>0.62509718000001158</v>
       </c>
       <c r="D8" s="5">
         <v>5.8291531260863838</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>134.46610081</v>
       </c>
       <c r="C9" s="5">
         <v>1.7545012399999962</v>
       </c>
       <c r="D9" s="5">
         <v>17.07040854547639</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>135.79226206999999</v>
       </c>
       <c r="C10" s="5">
         <v>1.3261612599999921</v>
       </c>
       <c r="D10" s="5">
         <v>12.49844954052406</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>137.92983376000001</v>
       </c>
       <c r="C11" s="5">
         <v>2.1375716900000157</v>
       </c>
       <c r="D11" s="5">
         <v>20.614154663419715</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>140.32963749000001</v>
       </c>
       <c r="C12" s="5">
         <v>2.3998037300000021</v>
       </c>
       <c r="D12" s="5">
         <v>22.996934197290365</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>142.08215595999999</v>
       </c>
       <c r="C13" s="5">
         <v>1.7525184699999841</v>
       </c>
       <c r="D13" s="5">
         <v>16.059747695846326</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>141.29730803999999</v>
       </c>
       <c r="C14" s="5">
         <v>-0.78484792000000425</v>
       </c>
       <c r="D14" s="5">
         <v>-6.4309559542583106</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>141.20959176</v>
       </c>
       <c r="C15" s="5">
         <v>-8.7716279999995095E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.74241248057007603</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>140.40213889</v>
       </c>
       <c r="C16" s="5">
         <v>-0.80745286999999166</v>
       </c>
       <c r="D16" s="5">
         <v>-6.6500011149396414</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>141.10545402</v>
       </c>
       <c r="C17" s="5">
         <v>0.70331512999999291</v>
       </c>
       <c r="D17" s="5">
         <v>6.1795593860364706</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>136.02951673000001</v>
       </c>
       <c r="C18" s="5">
         <v>-5.0759372899999846</v>
       </c>
       <c r="D18" s="5">
         <v>-35.572355121491448</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>137.43597359</v>
       </c>
       <c r="C19" s="5">
         <v>1.4064568599999916</v>
       </c>
       <c r="D19" s="5">
         <v>13.137666734207244</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>138.01028581</v>
       </c>
       <c r="C20" s="5">
         <v>0.57431221999999593</v>
       </c>
       <c r="D20" s="5">
         <v>5.1313844366465577</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>138.66784258000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.65755677000001356</v>
       </c>
       <c r="D21" s="5">
         <v>5.8696901436976257</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>139.06312890999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.39528632999997626</v>
       </c>
       <c r="D22" s="5">
         <v>3.4748619775488043</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>139.56449344000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.50136453000001779</v>
       </c>
       <c r="D23" s="5">
         <v>4.4131895019857703</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>138.72880982000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.83568361999999752</v>
       </c>
       <c r="D24" s="5">
         <v>-6.9533800406501589</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>138.10853406000001</v>
       </c>
       <c r="C25" s="5">
         <v>-0.6202757599999984</v>
       </c>
       <c r="D25" s="5">
         <v>-5.2353721648823015</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>140.9162398</v>
       </c>
       <c r="C26" s="5">
         <v>2.8077057399999887</v>
       </c>
       <c r="D26" s="5">
         <v>27.316990877994705</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>140.72172949</v>
       </c>
       <c r="C27" s="5">
         <v>-0.1945103099999983</v>
       </c>
       <c r="D27" s="5">
         <v>-1.6438735678652838</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>141.55010779</v>
       </c>
       <c r="C28" s="5">
         <v>0.82837829999999713</v>
       </c>
       <c r="D28" s="5">
         <v>7.2972236759534903</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>141.71654487000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.16643708000000856</v>
       </c>
       <c r="D29" s="5">
         <v>1.4201415482476332</v>
       </c>
       <c r="E29" s="5">
         <v>0.43307386964177574</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>139.61618851</v>
       </c>
       <c r="C30" s="5">
         <v>-2.1003563600000064</v>
       </c>
       <c r="D30" s="5">
         <v>-16.404544797470244</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>138.70765419</v>
       </c>
       <c r="C31" s="5">
         <v>-0.90853432000000112</v>
       </c>
       <c r="D31" s="5">
         <v>-7.5353367621631691</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>139.85023548999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.1425812999999891</v>
       </c>
       <c r="D32" s="5">
         <v>10.345162729986557</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>139.72559686</v>
       </c>
       <c r="C33" s="5">
         <v>-0.12463862999999265</v>
       </c>
       <c r="D33" s="5">
         <v>-1.0642484121048512</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>140.07024981999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.34465295999999057</v>
       </c>
       <c r="D34" s="5">
         <v>3.0004583628362447</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>139.31714224999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.75310756999999739</v>
       </c>
       <c r="D35" s="5">
         <v>-6.2645540462556104</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>140.84900271999999</v>
       </c>
       <c r="C36" s="5">
         <v>1.531860469999998</v>
       </c>
       <c r="D36" s="5">
         <v>14.022517906981591</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>140.7885331</v>
       </c>
       <c r="C37" s="5">
         <v>-6.0469619999992119E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.51397202146151733</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>141.35346824000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.5649351400000171</v>
       </c>
       <c r="D38" s="5">
         <v>4.9228835835589457</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>142.48012788</v>
       </c>
       <c r="C39" s="5">
         <v>1.1266596399999855</v>
       </c>
       <c r="D39" s="5">
         <v>9.9952496175425019</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>144.90060177000001</v>
       </c>
       <c r="C40" s="5">
         <v>2.4204738900000109</v>
       </c>
       <c r="D40" s="5">
         <v>22.402620076553447</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>144.52857030999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.37203146000001652</v>
       </c>
       <c r="D41" s="5">
         <v>-3.0378559161926999</v>
       </c>
       <c r="E41" s="5">
         <v>1.9842605128282731</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>144.16990622</v>
       </c>
       <c r="C42" s="5">
         <v>-0.35866408999999067</v>
       </c>
       <c r="D42" s="5">
         <v>-2.9376253879194514</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>144.97990442</v>
       </c>
       <c r="C43" s="5">
         <v>0.80999819999999545</v>
       </c>
       <c r="D43" s="5">
         <v>6.9543167678625339</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>145.03265402</v>
       </c>
       <c r="C44" s="5">
         <v>5.2749599999998509E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.43748369271541243</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>145.48063879</v>
       </c>
       <c r="C45" s="5">
         <v>0.44798477000000503</v>
       </c>
       <c r="D45" s="5">
         <v>3.7702490667323785</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>145.68005937999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.19942058999998835</v>
       </c>
       <c r="D46" s="5">
         <v>1.6573831024947694</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>145.69923634</v>
       </c>
       <c r="C47" s="5">
         <v>1.9176960000010013E-2</v>
       </c>
       <c r="D47" s="5">
         <v>0.15807942760752702</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>144.73890908000001</v>
       </c>
       <c r="C48" s="5">
         <v>-0.96032725999998547</v>
       </c>
       <c r="D48" s="5">
         <v>-7.6288748664484984</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>147.49793897000001</v>
       </c>
       <c r="C49" s="5">
         <v>2.7590298899999937</v>
       </c>
       <c r="D49" s="5">
         <v>25.431865837649291</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>149.19008054</v>
       </c>
       <c r="C50" s="5">
         <v>1.6921415699999898</v>
       </c>
       <c r="D50" s="5">
         <v>14.669510553402866</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>147.92039922999999</v>
       </c>
       <c r="C51" s="5">
         <v>-1.2696813100000099</v>
       </c>
       <c r="D51" s="5">
         <v>-9.7478695092505614</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>148.19565939</v>
       </c>
       <c r="C52" s="5">
         <v>0.27526016000001619</v>
       </c>
       <c r="D52" s="5">
         <v>2.2560371670593549</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>148.55769548000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.3620360900000037</v>
       </c>
       <c r="D53" s="5">
         <v>2.9712638597085395</v>
       </c>
       <c r="E53" s="5">
         <v>2.7877707233648907</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>145.78466431000001</v>
       </c>
       <c r="C54" s="5">
         <v>-2.7730311699999959</v>
       </c>
       <c r="D54" s="5">
         <v>-20.237226084558213</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>144.82493110999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.9597332000000165</v>
       </c>
       <c r="D55" s="5">
         <v>-7.6200180284484826</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>147.04245528999999</v>
       </c>
       <c r="C56" s="5">
         <v>2.2175241799999981</v>
       </c>
       <c r="D56" s="5">
         <v>20.003243220649548</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>148.25882551000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.2163702200000159</v>
       </c>
       <c r="D57" s="5">
         <v>10.391011781759097</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>149.51788163000001</v>
       </c>
       <c r="C58" s="5">
         <v>1.2590561199999968</v>
       </c>
       <c r="D58" s="5">
         <v>10.680461043029709</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>149.58444555</v>
       </c>
       <c r="C59" s="5">
         <v>6.6563919999993004E-2</v>
       </c>
       <c r="D59" s="5">
         <v>0.53553846214822176</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>149.4676805</v>
       </c>
       <c r="C60" s="5">
         <v>-0.11676504999999793</v>
       </c>
       <c r="D60" s="5">
         <v>-0.93270430671168469</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>150.34559138</v>
       </c>
       <c r="C61" s="5">
         <v>0.87791088000000173</v>
       </c>
       <c r="D61" s="5">
         <v>7.2805106904115124</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>151.03797487</v>
       </c>
       <c r="C62" s="5">
         <v>0.69238348999999744</v>
       </c>
       <c r="D62" s="5">
         <v>5.6684835278508539</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>152.19154499000001</v>
       </c>
       <c r="C63" s="5">
         <v>1.1535701200000119</v>
       </c>
       <c r="D63" s="5">
         <v>9.5601108450831251</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>153.51985766999999</v>
       </c>
       <c r="C64" s="5">
         <v>1.328312679999982</v>
       </c>
       <c r="D64" s="5">
         <v>10.991162174113089</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>153.24482638000001</v>
       </c>
       <c r="C65" s="5">
         <v>-0.27503128999998694</v>
       </c>
       <c r="D65" s="5">
         <v>-2.1287470332515213</v>
       </c>
       <c r="E65" s="5">
         <v>3.1550912827878586</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>153.30805597</v>
       </c>
       <c r="C66" s="5">
         <v>6.3229589999991731E-2</v>
       </c>
       <c r="D66" s="5">
         <v>0.49625121599736755</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>154.34285811000001</v>
       </c>
       <c r="C67" s="5">
         <v>1.0348021400000107</v>
       </c>
       <c r="D67" s="5">
         <v>8.4073528332708758</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>153.69680679999999</v>
       </c>
       <c r="C68" s="5">
         <v>-0.64605131000001847</v>
       </c>
       <c r="D68" s="5">
         <v>-4.9089423662141307</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>153.18568249</v>
       </c>
       <c r="C69" s="5">
         <v>-0.51112430999998537</v>
       </c>
       <c r="D69" s="5">
         <v>-3.9184559816429099</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>154.32595817999999</v>
       </c>
       <c r="C70" s="5">
         <v>1.1402756899999815</v>
       </c>
       <c r="D70" s="5">
         <v>9.3074279287086661</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>155.78027706</v>
       </c>
       <c r="C71" s="5">
         <v>1.4543188800000166</v>
       </c>
       <c r="D71" s="5">
         <v>11.91334528374024</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>156.16945042</v>
       </c>
       <c r="C72" s="5">
         <v>0.38917336000000091</v>
       </c>
       <c r="D72" s="5">
         <v>3.0393998865612559</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>156.37382001</v>
       </c>
       <c r="C73" s="5">
         <v>0.20436958999999888</v>
       </c>
       <c r="D73" s="5">
         <v>1.5817202078262538</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>156.36742085</v>
       </c>
       <c r="C74" s="5">
         <v>-6.3991600000008475E-3</v>
       </c>
       <c r="D74" s="5">
         <v>-4.909558331820385E-2</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>156.8090383</v>
       </c>
       <c r="C75" s="5">
         <v>0.44161744999999542</v>
       </c>
       <c r="D75" s="5">
         <v>3.4422172909284843</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>156.40195968</v>
       </c>
       <c r="C76" s="5">
         <v>-0.40707861999999295</v>
       </c>
       <c r="D76" s="5">
         <v>-3.0711213512836344</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>156.67610754</v>
       </c>
       <c r="C77" s="5">
         <v>0.27414785999999935</v>
       </c>
       <c r="D77" s="5">
         <v>2.1238070546197196</v>
       </c>
       <c r="E77" s="5">
         <v>2.2390845035717311</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>156.9141454</v>
       </c>
       <c r="C78" s="5">
         <v>0.2380378599999915</v>
       </c>
       <c r="D78" s="5">
         <v>1.8384708462444443</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>156.57945445999999</v>
       </c>
       <c r="C79" s="5">
         <v>-0.33469094000000155</v>
       </c>
       <c r="D79" s="5">
         <v>-2.5297327473362108</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>156.61779023</v>
       </c>
       <c r="C80" s="5">
         <v>3.8335770000003322E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.29419518257653987</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>159.04461520000001</v>
       </c>
       <c r="C81" s="5">
         <v>2.4268249700000126</v>
       </c>
       <c r="D81" s="5">
         <v>20.263691838044686</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>159.13045873999999</v>
       </c>
       <c r="C82" s="5">
         <v>8.5843539999984841E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.64962023793808665</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>158.89957652000001</v>
       </c>
       <c r="C83" s="5">
         <v>-0.23088221999998382</v>
       </c>
       <c r="D83" s="5">
         <v>-1.7272520378886269</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>158.93977876</v>
       </c>
       <c r="C84" s="5">
         <v>4.0202239999985068E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.30402771666069306</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>158.28170216000001</v>
       </c>
       <c r="C85" s="5">
         <v>-0.65807659999998691</v>
       </c>
       <c r="D85" s="5">
         <v>-4.8569007349569819</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>158.77399220999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.49229004999997983</v>
       </c>
       <c r="D86" s="5">
         <v>3.7967686611945384</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>159.36405636000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.59006415000001766</v>
       </c>
       <c r="D87" s="5">
         <v>4.5519478302983085</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>160.34652216000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.98246579999999994</v>
       </c>
       <c r="D88" s="5">
         <v>7.6539651906459838</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>160.25466025</v>
       </c>
       <c r="C89" s="5">
         <v>-9.1861910000005764E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-0.68531336095886131</v>
       </c>
       <c r="E89" s="5">
         <v>2.2840449422617759</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>162.82470047999999</v>
       </c>
       <c r="C90" s="5">
         <v>2.5700402299999894</v>
       </c>
       <c r="D90" s="5">
         <v>21.036245084150384</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>164.03863727000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.2139367900000195</v>
       </c>
       <c r="D91" s="5">
         <v>9.3227072608409465</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>163.81263422000001</v>
       </c>
       <c r="C92" s="5">
         <v>-0.22600305000000276</v>
       </c>
       <c r="D92" s="5">
         <v>-1.6408207496731664</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>161.93065571</v>
       </c>
       <c r="C93" s="5">
         <v>-1.8819785100000104</v>
       </c>
       <c r="D93" s="5">
         <v>-12.947717206421661</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>163.84165492</v>
       </c>
       <c r="C94" s="5">
         <v>1.9109992099999999</v>
       </c>
       <c r="D94" s="5">
         <v>15.117942356326353</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>163.94924699000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.1075920700000097</v>
       </c>
       <c r="D95" s="5">
         <v>0.79087227309635466</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>165.17381233</v>
       </c>
       <c r="C96" s="5">
         <v>1.2245653399999981</v>
       </c>
       <c r="D96" s="5">
         <v>9.3405355979460083</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>166.36885071</v>
       </c>
       <c r="C97" s="5">
         <v>1.1950383799999997</v>
       </c>
       <c r="D97" s="5">
         <v>9.0359934797838761</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>166.57432104</v>
       </c>
       <c r="C98" s="5">
         <v>0.20547032999999715</v>
       </c>
       <c r="D98" s="5">
         <v>1.4921431312847622</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>167.06277990999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.48845886999998811</v>
       </c>
       <c r="D99" s="5">
         <v>3.5761643246391417</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>167.56497866000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.50219875000001934</v>
       </c>
       <c r="D100" s="5">
         <v>3.6674991116366407</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>168.48196776</v>
       </c>
       <c r="C101" s="5">
         <v>0.91698909999999501</v>
       </c>
       <c r="D101" s="5">
         <v>6.7682309858068779</v>
       </c>
       <c r="E101" s="5">
         <v>5.1338959485891067</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>169.34595557</v>
       </c>
       <c r="C102" s="5">
         <v>0.86398780999999758</v>
       </c>
       <c r="D102" s="5">
         <v>6.3302498194576451</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>169.24194002999999</v>
       </c>
       <c r="C103" s="5">
         <v>-0.10401554000000601</v>
       </c>
       <c r="D103" s="5">
         <v>-0.7345781990178768</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>170.14187509999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.89993506999999795</v>
       </c>
       <c r="D104" s="5">
         <v>6.5709008391892088</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>171.57943427000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.4375591700000143</v>
       </c>
       <c r="D105" s="5">
         <v>10.62370539099593</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>171.69873539</v>
       </c>
       <c r="C106" s="5">
         <v>0.11930111999998871</v>
       </c>
       <c r="D106" s="5">
         <v>0.83757179202426091</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>173.19034442</v>
       </c>
       <c r="C107" s="5">
         <v>1.4916090300000064</v>
       </c>
       <c r="D107" s="5">
         <v>10.937647727401512</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>174.00620015999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.81585573999998928</v>
       </c>
       <c r="D108" s="5">
         <v>5.8016811434477233</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>174.39083410999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.38463394999999423</v>
       </c>
       <c r="D109" s="5">
         <v>2.6850407267861032</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>175.20353746999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.81270336000000043</v>
       </c>
       <c r="D110" s="5">
         <v>5.7378774608183969</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>174.20609206</v>
       </c>
       <c r="C111" s="5">
         <v>-0.99744540999998321</v>
       </c>
       <c r="D111" s="5">
         <v>-6.6217751572381189</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>174.33488338999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.12879132999998433</v>
       </c>
       <c r="D112" s="5">
         <v>0.89078155064210573</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>174.8354764</v>
       </c>
       <c r="C113" s="5">
         <v>0.5005930100000171</v>
       </c>
       <c r="D113" s="5">
         <v>3.5006764040113048</v>
       </c>
       <c r="E113" s="5">
         <v>3.7710318347245808</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>174.24553951999999</v>
       </c>
       <c r="C114" s="5">
         <v>-0.58993688000001043</v>
       </c>
       <c r="D114" s="5">
         <v>-3.974782675943711</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>176.01200064</v>
       </c>
       <c r="C115" s="5">
         <v>1.7664611200000024</v>
       </c>
       <c r="D115" s="5">
         <v>12.867087567796155</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>177.80547946999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.793478829999998</v>
       </c>
       <c r="D116" s="5">
         <v>12.936502639168545</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>176.29702975000001</v>
       </c>
       <c r="C117" s="5">
         <v>-1.5084497199999873</v>
       </c>
       <c r="D117" s="5">
         <v>-9.7186057508440999</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>177.70704497</v>
       </c>
       <c r="C118" s="5">
         <v>1.4100152199999911</v>
       </c>
       <c r="D118" s="5">
         <v>10.031186955760552</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>177.97455624</v>
       </c>
       <c r="C119" s="5">
         <v>0.26751126999999997</v>
       </c>
       <c r="D119" s="5">
         <v>1.8214512140619865</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>179.07074725999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.096191019999992</v>
       </c>
       <c r="D120" s="5">
         <v>7.6467013403940687</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>179.43674247999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.36599522000000206</v>
       </c>
       <c r="D121" s="5">
         <v>2.4803891259246758</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>181.23638811000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.7996456300000148</v>
       </c>
       <c r="D122" s="5">
         <v>12.721890731135609</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>181.97246738000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.73607927000000473</v>
       </c>
       <c r="D123" s="5">
         <v>4.9840743734705262</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>182.03246934000001</v>
       </c>
       <c r="C124" s="5">
         <v>6.0001959999993915E-2</v>
       </c>
       <c r="D124" s="5">
         <v>0.39639553387913473</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>181.81705818</v>
       </c>
       <c r="C125" s="5">
         <v>-0.21541116000000216</v>
       </c>
       <c r="D125" s="5">
         <v>-1.4108340290681753</v>
       </c>
       <c r="E125" s="5">
         <v>3.9932294770811172</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>182.20199980000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.38494162000000642</v>
       </c>
       <c r="D126" s="5">
         <v>2.5704246908804018</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>182.78073652</v>
       </c>
       <c r="C127" s="5">
         <v>0.57873671999999488</v>
       </c>
       <c r="D127" s="5">
         <v>3.8789147041306427</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>183.45050094000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.66976442000000702</v>
       </c>
       <c r="D128" s="5">
         <v>4.4868768306168594</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>183.93107627000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.48057532999999353</v>
       </c>
       <c r="D129" s="5">
         <v>3.1892655668041892</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>183.62235340999999</v>
       </c>
       <c r="C130" s="5">
         <v>-0.30872286000001736</v>
       </c>
       <c r="D130" s="5">
         <v>-1.995674138519099</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>184.21294481000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.5905914000000223</v>
       </c>
       <c r="D131" s="5">
         <v>3.9286177625359908</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>183.20022933000001</v>
       </c>
       <c r="C132" s="5">
         <v>-1.0127154799999971</v>
       </c>
       <c r="D132" s="5">
         <v>-6.4011714275762905</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>183.92987767</v>
       </c>
       <c r="C133" s="5">
         <v>0.72964833999998291</v>
       </c>
       <c r="D133" s="5">
         <v>4.8854457496866344</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>184.22438431</v>
       </c>
       <c r="C134" s="5">
         <v>0.2945066400000087</v>
       </c>
       <c r="D134" s="5">
         <v>1.9384395104729446</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>187.02505128999999</v>
       </c>
       <c r="C135" s="5">
         <v>2.8006669799999884</v>
       </c>
       <c r="D135" s="5">
         <v>19.848340567274114</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>186.92522792</v>
       </c>
       <c r="C136" s="5">
         <v>-9.9823369999995748E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-0.63861509294815821</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>186.69458395999999</v>
       </c>
       <c r="C137" s="5">
         <v>-0.23064396000000897</v>
       </c>
       <c r="D137" s="5">
         <v>-1.4706531565763403</v>
       </c>
       <c r="E137" s="5">
         <v>2.6826557578393917</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>187.25353115999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.55894720000000575</v>
       </c>
       <c r="D138" s="5">
         <v>3.6524482442852557</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>187.82267988999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.56914872999999488</v>
       </c>
       <c r="D139" s="5">
         <v>3.7089410043050774</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>188.11711228999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.29443240000000515</v>
       </c>
       <c r="D140" s="5">
         <v>1.8974338734781826</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>187.99134874000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.12576354999998784</v>
       </c>
       <c r="D141" s="5">
         <v>-0.79930304861839385</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>188.29345605</v>
       </c>
       <c r="C142" s="5">
         <v>0.30210730999999669</v>
       </c>
       <c r="D142" s="5">
         <v>1.9455696604811612</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>189.17584131000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.88238526000000661</v>
       </c>
       <c r="D143" s="5">
         <v>5.7706971680247632</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>189.95906714</v>
       </c>
       <c r="C144" s="5">
         <v>0.78322582999999213</v>
       </c>
       <c r="D144" s="5">
         <v>5.0829483103063788</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>190.35817478000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.39910764000001109</v>
       </c>
       <c r="D145" s="5">
         <v>2.5505622586416754</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>189.42329652999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.93487825000002545</v>
       </c>
       <c r="D146" s="5">
         <v>-5.7367735929588992</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>188.79206818</v>
       </c>
       <c r="C147" s="5">
         <v>-0.63122834999998645</v>
       </c>
       <c r="D147" s="5">
         <v>-3.9263601030752104</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>188.76585202999999</v>
       </c>
       <c r="C148" s="5">
         <v>-2.621615000001043E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.16650786500569392</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>189.39000339</v>
       </c>
       <c r="C149" s="5">
         <v>0.62415136000001326</v>
       </c>
       <c r="D149" s="5">
         <v>4.0407393486946885</v>
       </c>
       <c r="E149" s="5">
         <v>1.4437587705155464</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>189.25502965999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.13497373000001289</v>
       </c>
       <c r="D150" s="5">
         <v>-0.8518670893016056</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>189.88944946000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.63441980000001763</v>
       </c>
       <c r="D151" s="5">
         <v>4.097634839912101</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>189.30465737</v>
       </c>
       <c r="C152" s="5">
         <v>-0.58479209000000765</v>
       </c>
       <c r="D152" s="5">
         <v>-3.6336163157098089</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>191.41517490000001</v>
       </c>
       <c r="C153" s="5">
         <v>2.1105175300000099</v>
       </c>
       <c r="D153" s="5">
         <v>14.230160926344059</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>193.13268310999999</v>
       </c>
       <c r="C154" s="5">
         <v>1.717508209999977</v>
       </c>
       <c r="D154" s="5">
         <v>11.314800796506418</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>192.91735936000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.21532374999998183</v>
       </c>
       <c r="D155" s="5">
         <v>-1.3297073448270358</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>193.47415351000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.55679415000000176</v>
       </c>
       <c r="D156" s="5">
         <v>3.5189261285600182</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>194.06250194</v>
       </c>
       <c r="C157" s="5">
         <v>0.58834842999999637</v>
       </c>
       <c r="D157" s="5">
         <v>3.7108161392112926</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>195.35507999999999</v>
       </c>
       <c r="C158" s="5">
         <v>1.2925780599999825</v>
       </c>
       <c r="D158" s="5">
         <v>8.2921545694366152</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>194.87445753</v>
       </c>
       <c r="C159" s="5">
         <v>-0.48062246999998592</v>
       </c>
       <c r="D159" s="5">
         <v>-2.9126779313235152</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>195.94475801999999</v>
       </c>
       <c r="C160" s="5">
         <v>1.0703004899999939</v>
       </c>
       <c r="D160" s="5">
         <v>6.7934861639098676</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>196.77362477</v>
       </c>
       <c r="C161" s="5">
         <v>0.82886675000000309</v>
       </c>
       <c r="D161" s="5">
         <v>5.1959052309279219</v>
       </c>
       <c r="E161" s="5">
         <v>3.8986331104262861</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>196.4413199</v>
       </c>
       <c r="C162" s="5">
         <v>-0.33230487000000153</v>
       </c>
       <c r="D162" s="5">
         <v>-2.0078035869369293</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>197.14369926000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.702379360000009</v>
       </c>
       <c r="D163" s="5">
         <v>4.3760112088715886</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>197.34907991</v>
       </c>
       <c r="C164" s="5">
         <v>0.20538064999999506</v>
       </c>
       <c r="D164" s="5">
         <v>1.2573257164263607</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>197.12239772000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.22668218999999112</v>
       </c>
       <c r="D165" s="5">
         <v>-1.3696882407733257</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>198.4257987</v>
       </c>
       <c r="C166" s="5">
         <v>1.3034009799999922</v>
       </c>
       <c r="D166" s="5">
         <v>8.2295786978837882</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>198.56303738</v>
       </c>
       <c r="C167" s="5">
         <v>0.13723867999999584</v>
       </c>
       <c r="D167" s="5">
         <v>0.83312921800664519</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>197.91307771000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.649959669999987</v>
       </c>
       <c r="D168" s="5">
         <v>-3.8580293912089836</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>198.72567151000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.81259380000000192</v>
       </c>
       <c r="D169" s="5">
         <v>5.0397714803983806</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>198.61350435</v>
       </c>
       <c r="C170" s="5">
         <v>-0.1121671600000127</v>
       </c>
       <c r="D170" s="5">
         <v>-0.67521989071117616</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>200.07243403999999</v>
       </c>
       <c r="C171" s="5">
         <v>1.4589296899999908</v>
       </c>
       <c r="D171" s="5">
         <v>9.1796702109232733</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>200.44107876999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.36864472999999975</v>
       </c>
       <c r="D172" s="5">
         <v>2.2336128818251311</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>200.38892471</v>
       </c>
       <c r="C173" s="5">
         <v>-5.2154059999992342E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.31178930998341237</v>
       </c>
       <c r="E173" s="5">
         <v>1.8372888867731918</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>203.35209721000001</v>
       </c>
       <c r="C174" s="5">
         <v>2.9631725000000131</v>
       </c>
       <c r="D174" s="5">
         <v>19.261231763720453</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>203.52452708000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.17242987000000198</v>
       </c>
       <c r="D175" s="5">
         <v>1.0222838314733584</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>203.15496941999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.36955766000002654</v>
       </c>
       <c r="D176" s="5">
         <v>-2.1573175427072711</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>202.87290234</v>
       </c>
       <c r="C177" s="5">
         <v>-0.28206707999999026</v>
       </c>
       <c r="D177" s="5">
         <v>-1.6534552706597427</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>203.05005507000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.1771527300000173</v>
       </c>
       <c r="D178" s="5">
         <v>1.0529115880499651</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>202.91712813000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.13292694000000438</v>
       </c>
       <c r="D179" s="5">
         <v>-0.78275892289288995</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>205.39363828</v>
       </c>
       <c r="C180" s="5">
         <v>2.4765101499999957</v>
       </c>
       <c r="D180" s="5">
         <v>15.669636121501851</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>205.17119984999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.22243843000001107</v>
       </c>
       <c r="D181" s="5">
         <v>-1.2918701815310629</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>205.65939696999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.48819711999999527</v>
       </c>
       <c r="D182" s="5">
         <v>2.893020798797985</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>206.92461338999999</v>
       </c>
       <c r="C183" s="5">
         <v>1.2652164200000016</v>
       </c>
       <c r="D183" s="5">
         <v>7.637383684765453</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>206.39754002000001</v>
       </c>
       <c r="C184" s="5">
         <v>-0.52707336999998233</v>
       </c>
       <c r="D184" s="5">
         <v>-3.0141509874568539</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>206.39262708999999</v>
       </c>
       <c r="C185" s="5">
         <v>-4.912930000017468E-3</v>
       </c>
       <c r="D185" s="5">
         <v>-2.8560147725664731E-2</v>
       </c>
       <c r="E185" s="5">
         <v>2.9960250491330553</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>206.56299627000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.17036918000002288</v>
       </c>
       <c r="D186" s="5">
         <v>0.99506342230588629</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>205.39000934000001</v>
       </c>
       <c r="C187" s="5">
         <v>-1.1729869300000075</v>
       </c>
       <c r="D187" s="5">
         <v>-6.6054613556981163</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>206.39568292999999</v>
       </c>
       <c r="C188" s="5">
         <v>1.0056735899999865</v>
       </c>
       <c r="D188" s="5">
         <v>6.0365365022804207</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>208.45277378</v>
       </c>
       <c r="C189" s="5">
         <v>2.0570908500000087</v>
       </c>
       <c r="D189" s="5">
         <v>12.637974359313819</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>208.88375596</v>
       </c>
       <c r="C190" s="5">
         <v>0.43098218000000088</v>
       </c>
       <c r="D190" s="5">
         <v>2.5094431542653339</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>209.07990348999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.19614752999999041</v>
       </c>
       <c r="D191" s="5">
         <v>1.1326705992599884</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>209.25453833</v>
       </c>
       <c r="C192" s="5">
         <v>0.17463484000001017</v>
       </c>
       <c r="D192" s="5">
         <v>1.0069222116289467</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>209.73207828</v>
       </c>
       <c r="C193" s="5">
         <v>0.4775399499999935</v>
       </c>
       <c r="D193" s="5">
         <v>2.7731564794547969</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>210.66353544</v>
       </c>
       <c r="C194" s="5">
         <v>0.93145716000000789</v>
       </c>
       <c r="D194" s="5">
         <v>5.4615369677327497</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>211.39993559999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.73640015999998809</v>
       </c>
       <c r="D195" s="5">
         <v>4.2763418299964551</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>211.81892456</v>
       </c>
       <c r="C196" s="5">
         <v>0.41898896000000718</v>
       </c>
       <c r="D196" s="5">
         <v>2.4044658554564835</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>212.07523433</v>
       </c>
       <c r="C197" s="5">
         <v>0.25630977000000144</v>
       </c>
       <c r="D197" s="5">
         <v>1.4617530713918248</v>
       </c>
       <c r="E197" s="5">
         <v>2.7532995340584732</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>214.43623693000001</v>
       </c>
       <c r="C198" s="5">
         <v>2.3610026000000062</v>
       </c>
       <c r="D198" s="5">
         <v>14.208561499618376</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>215.14465018999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.70841325999998617</v>
       </c>
       <c r="D199" s="5">
         <v>4.0371599424253279</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>216.55872228999999</v>
       </c>
       <c r="C200" s="5">
         <v>1.4140720999999985</v>
       </c>
       <c r="D200" s="5">
         <v>8.1786478494147996</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>216.73310405999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.17438176999999655</v>
       </c>
       <c r="D201" s="5">
         <v>0.97057916001062061</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>217.20698465000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.47388059000002158</v>
       </c>
       <c r="D202" s="5">
         <v>2.6555483000065161</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>216.58778375</v>
       </c>
       <c r="C203" s="5">
         <v>-0.61920090000000982</v>
       </c>
       <c r="D203" s="5">
         <v>-3.3677594759578433</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>220.20219624999999</v>
       </c>
       <c r="C204" s="5">
         <v>3.614412499999986</v>
       </c>
       <c r="D204" s="5">
         <v>21.969787221736816</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>220.91458793999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.71239169000000402</v>
       </c>
       <c r="D205" s="5">
         <v>3.9520329738950144</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>222.39394365999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.4793557200000009</v>
       </c>
       <c r="D206" s="5">
         <v>8.3384784862179817</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>221.37236422000001</v>
       </c>
       <c r="C207" s="5">
         <v>-1.0215794399999822</v>
       </c>
       <c r="D207" s="5">
         <v>-5.3751148135964382</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>223.09074912</v>
       </c>
       <c r="C208" s="5">
         <v>1.7183848999999896</v>
       </c>
       <c r="D208" s="5">
         <v>9.723057856260775</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>224.54165316999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.4509040499999912</v>
       </c>
       <c r="D209" s="5">
         <v>8.0896840988410545</v>
       </c>
       <c r="E209" s="5">
         <v>5.8783001604994611</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>223.72754832000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.81410484999997834</v>
       </c>
       <c r="D210" s="5">
         <v>-4.2650372002672192</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>224.94490961</v>
       </c>
       <c r="C211" s="5">
         <v>1.2173612899999853</v>
       </c>
       <c r="D211" s="5">
         <v>6.728516957318198</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>226.05408527</v>
       </c>
       <c r="C212" s="5">
         <v>1.1091756600000053</v>
       </c>
       <c r="D212" s="5">
         <v>6.0801887086867845</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>226.93599467000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.88190940000001206</v>
       </c>
       <c r="D213" s="5">
         <v>4.7833562689936437</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>227.10900412000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.17300944999999501</v>
       </c>
       <c r="D214" s="5">
         <v>0.91869110146853838</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>229.12793884000001</v>
       </c>
       <c r="C215" s="5">
         <v>2.0189347200000043</v>
       </c>
       <c r="D215" s="5">
         <v>11.205007938288514</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>229.21576049000001</v>
       </c>
       <c r="C216" s="5">
         <v>8.7821649999995088E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.46091465867397208</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>230.71538808</v>
       </c>
       <c r="C217" s="5">
         <v>1.4996275899999887</v>
       </c>
       <c r="D217" s="5">
         <v>8.1396681751498612</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>230.51863882999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.19674925000001053</v>
       </c>
       <c r="D218" s="5">
         <v>-1.0185487483910793</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>230.73740917999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.21877034999999978</v>
       </c>
       <c r="D219" s="5">
         <v>1.1448057424390701</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>232.10823561999999</v>
       </c>
       <c r="C220" s="5">
         <v>1.3708264400000019</v>
       </c>
       <c r="D220" s="5">
         <v>7.3669116148822544</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>233.82855556999999</v>
       </c>
       <c r="C221" s="5">
         <v>1.7203199500000039</v>
       </c>
       <c r="D221" s="5">
         <v>9.2657269306540826</v>
       </c>
       <c r="E221" s="5">
         <v>4.1359374837099505</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>233.03518348</v>
       </c>
       <c r="C222" s="5">
         <v>-0.7933720899999912</v>
       </c>
       <c r="D222" s="5">
         <v>-3.9964301366211652</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>233.06477064000001</v>
       </c>
       <c r="C223" s="5">
         <v>2.9587160000005497E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.15246365360215286</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>233.04425222</v>
       </c>
       <c r="C224" s="5">
         <v>-2.0518420000001925E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.10559375947393201</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>233.68928758000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.6450353600000085</v>
       </c>
       <c r="D225" s="5">
         <v>3.3724722863889722</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>234.05260444999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.36331686999997714</v>
       </c>
       <c r="D226" s="5">
         <v>1.8816764735612113</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>234.08281925</v>
       </c>
       <c r="C227" s="5">
         <v>3.02148000000102E-2</v>
       </c>
       <c r="D227" s="5">
         <v>0.15502290522879658</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>234.67971994999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.59690069999999196</v>
       </c>
       <c r="D228" s="5">
         <v>3.1032280929916389</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>234.51269789</v>
       </c>
       <c r="C229" s="5">
         <v>-0.16702205999999364</v>
       </c>
       <c r="D229" s="5">
         <v>-0.85070746011098874</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>228.57379652</v>
       </c>
       <c r="C230" s="5">
         <v>-5.9389013699999964</v>
       </c>
       <c r="D230" s="5">
         <v>-26.494312053264746</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>231.14613122</v>
       </c>
       <c r="C231" s="5">
         <v>2.572334699999999</v>
       </c>
       <c r="D231" s="5">
         <v>14.372666091013997</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>232.54940651000001</v>
       </c>
       <c r="C232" s="5">
         <v>1.4032752900000105</v>
       </c>
       <c r="D232" s="5">
         <v>7.5333756419951881</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>233.92125956999999</v>
       </c>
       <c r="C233" s="5">
         <v>1.3718530599999781</v>
       </c>
       <c r="D233" s="5">
         <v>7.3132875125760055</v>
       </c>
       <c r="E233" s="5">
         <v>3.9646141496274545E-2</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>235.14161412999999</v>
       </c>
       <c r="C234" s="5">
         <v>1.2203545600000041</v>
       </c>
       <c r="D234" s="5">
         <v>6.4431248548999287</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>235.69975957</v>
       </c>
       <c r="C235" s="5">
         <v>0.5581454400000041</v>
       </c>
       <c r="D235" s="5">
         <v>2.8858697188868909</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>235.71358294999999</v>
       </c>
       <c r="C236" s="5">
         <v>1.3823379999990948E-2</v>
       </c>
       <c r="D236" s="5">
         <v>7.0400613940146961E-2</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>235.16584068</v>
       </c>
       <c r="C237" s="5">
         <v>-0.54774226999998632</v>
       </c>
       <c r="D237" s="5">
         <v>-2.7531498925464581</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>236.09871705</v>
       </c>
       <c r="C238" s="5">
         <v>0.93287637000000245</v>
       </c>
       <c r="D238" s="5">
         <v>4.8655092139318734</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>236.11497215</v>
       </c>
       <c r="C239" s="5">
         <v>1.6255099999995082E-2</v>
       </c>
       <c r="D239" s="5">
         <v>8.2649784312116559E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>235.65515353000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.45981861999999296</v>
       </c>
       <c r="D240" s="5">
         <v>-2.3120535488417637</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>235.73105545999999</v>
       </c>
       <c r="C241" s="5">
         <v>7.5901929999986351E-2</v>
       </c>
       <c r="D241" s="5">
         <v>0.38719221434815321</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>234.65679971</v>
       </c>
       <c r="C242" s="5">
         <v>-1.0742557499999918</v>
       </c>
       <c r="D242" s="5">
         <v>-5.333545455620758</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>233.53562682</v>
       </c>
       <c r="C243" s="5">
         <v>-1.1211728899999969</v>
       </c>
       <c r="D243" s="5">
         <v>-5.5852169219209991</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>233.56844520999999</v>
       </c>
       <c r="C244" s="5">
         <v>3.281838999998854E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.16876448979488146</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>233.41500479000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.15344041999998126</v>
       </c>
       <c r="D245" s="5">
         <v>-0.78548568961159804</v>
       </c>
       <c r="E245" s="5">
         <v>-0.21642102172781952</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>232.2505956</v>
       </c>
       <c r="C246" s="5">
         <v>-1.1644091900000149</v>
       </c>
       <c r="D246" s="5">
         <v>-5.8247485051909802</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>232.26024090000001</v>
       </c>
       <c r="C247" s="5">
         <v>9.6453000000167322E-3</v>
       </c>
       <c r="D247" s="5">
         <v>4.9847037313943687E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>232.75428113999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.49404023999997548</v>
       </c>
       <c r="D248" s="5">
         <v>2.5825920660484503</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>235.03393700000001</v>
       </c>
       <c r="C249" s="5">
         <v>2.2796558600000196</v>
       </c>
       <c r="D249" s="5">
         <v>12.407365785168366</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>233.94987462</v>
       </c>
       <c r="C250" s="5">
         <v>-1.084062380000006</v>
       </c>
       <c r="D250" s="5">
         <v>-5.3965670215526558</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>233.94172974</v>
       </c>
       <c r="C251" s="5">
         <v>-8.1448800000032406E-3</v>
       </c>
       <c r="D251" s="5">
         <v>-4.176956593876513E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>234.31249893</v>
       </c>
       <c r="C252" s="5">
         <v>0.3707691900000043</v>
       </c>
       <c r="D252" s="5">
         <v>1.9185200926459034</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>235.26598135</v>
       </c>
       <c r="C253" s="5">
         <v>0.95348242000000027</v>
       </c>
       <c r="D253" s="5">
         <v>4.9939177648643973</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>236.59719655000001</v>
       </c>
       <c r="C254" s="5">
         <v>1.3312152000000026</v>
       </c>
       <c r="D254" s="5">
         <v>7.0053572821755727</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>238.37520036000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.7780038100000013</v>
       </c>
       <c r="D255" s="5">
         <v>9.4001004795386311</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>238.50650798999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.13130762999998069</v>
       </c>
       <c r="D256" s="5">
         <v>0.66301952474030479</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>238.85559579</v>
       </c>
       <c r="C257" s="5">
         <v>0.34908780000000661</v>
       </c>
       <c r="D257" s="5">
         <v>1.7705766940214085</v>
       </c>
       <c r="E257" s="5">
         <v>2.3308660061913233</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>238.97381537000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.11821958000001587</v>
       </c>
       <c r="D258" s="5">
         <v>0.59554942051660564</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>238.13591983000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.83789554000000521</v>
       </c>
       <c r="D259" s="5">
         <v>-4.1272709447449207</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>240.47768571</v>
       </c>
       <c r="C260" s="5">
         <v>2.341765879999997</v>
       </c>
       <c r="D260" s="5">
         <v>12.460110491018849</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>242.84164079999999</v>
       </c>
       <c r="C261" s="5">
         <v>2.3639550899999904</v>
       </c>
       <c r="D261" s="5">
         <v>12.455447551250632</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>242.48352098999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.35811981000000515</v>
       </c>
       <c r="D262" s="5">
         <v>-1.7553630778338269</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>242.71838625999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.23486527000000024</v>
       </c>
       <c r="D263" s="5">
         <v>1.1685107132434425</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>241.89046400999999</v>
       </c>
       <c r="C264" s="5">
         <v>-0.8279222500000003</v>
       </c>
       <c r="D264" s="5">
         <v>-4.0173227927568389</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>244.25971181</v>
       </c>
       <c r="C265" s="5">
         <v>2.3692478000000108</v>
       </c>
       <c r="D265" s="5">
         <v>12.407972102237675</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>246.31894821</v>
       </c>
       <c r="C266" s="5">
         <v>2.0592364000000032</v>
       </c>
       <c r="D266" s="5">
         <v>10.599145872141747</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>246.06506679</v>
       </c>
       <c r="C267" s="5">
         <v>-0.25388141999999903</v>
       </c>
       <c r="D267" s="5">
         <v>-1.2298548852750391</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>247.28264009</v>
       </c>
       <c r="C268" s="5">
         <v>1.217573299999998</v>
       </c>
       <c r="D268" s="5">
         <v>6.1021040430043305</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>247.52174975</v>
       </c>
       <c r="C269" s="5">
         <v>0.23910965999999689</v>
       </c>
       <c r="D269" s="5">
         <v>1.166529465910604</v>
       </c>
       <c r="E269" s="5">
         <v>3.6281980044625906</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>250.24802883000001</v>
       </c>
       <c r="C270" s="5">
         <v>2.7262790800000118</v>
       </c>
       <c r="D270" s="5">
         <v>14.047977054362359</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>251.09964041999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.8516115899999761</v>
       </c>
       <c r="D271" s="5">
         <v>4.160991703256256</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>253.0043427</v>
       </c>
       <c r="C272" s="5">
         <v>1.9047022800000093</v>
       </c>
       <c r="D272" s="5">
         <v>9.49205801638211</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>253.58289066</v>
       </c>
       <c r="C273" s="5">
         <v>0.57854796000000874</v>
       </c>
       <c r="D273" s="5">
         <v>2.7788300435084956</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>254.43905923</v>
       </c>
       <c r="C274" s="5">
         <v>0.85616856999999413</v>
       </c>
       <c r="D274" s="5">
         <v>4.1276328291417697</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>256.92915084999998</v>
       </c>
       <c r="C275" s="5">
         <v>2.490091619999987</v>
       </c>
       <c r="D275" s="5">
         <v>12.397125631869299</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>255.80870449</v>
       </c>
       <c r="C276" s="5">
         <v>-1.1204463599999883</v>
       </c>
       <c r="D276" s="5">
         <v>-5.1093895113219485</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>258.45918805999997</v>
       </c>
       <c r="C277" s="5">
         <v>2.6504835699999774</v>
       </c>
       <c r="D277" s="5">
         <v>13.167022298991803</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>260.58362426999997</v>
       </c>
       <c r="C278" s="5">
         <v>2.1244362099999989</v>
       </c>
       <c r="D278" s="5">
         <v>10.321900019552865</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>261.20190558000002</v>
       </c>
       <c r="C279" s="5">
         <v>0.61828131000004305</v>
       </c>
       <c r="D279" s="5">
         <v>2.8846657115094709</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>262.69338820000002</v>
       </c>
       <c r="C280" s="5">
         <v>1.4914826199999993</v>
       </c>
       <c r="D280" s="5">
         <v>7.0714324367237458</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>263.59673211</v>
       </c>
       <c r="C281" s="5">
         <v>0.90334390999998959</v>
       </c>
       <c r="D281" s="5">
         <v>4.2054798692793494</v>
       </c>
       <c r="E281" s="5">
         <v>6.4943716567275045</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>264.97843351</v>
       </c>
       <c r="C282" s="5">
         <v>1.3817013999999972</v>
       </c>
       <c r="D282" s="5">
         <v>6.4746147462376946</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>267.59560589</v>
       </c>
       <c r="C283" s="5">
         <v>2.6171723799999995</v>
       </c>
       <c r="D283" s="5">
         <v>12.517841683016528</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>267.61738085000002</v>
       </c>
       <c r="C284" s="5">
         <v>2.1774960000016108E-2</v>
       </c>
       <c r="D284" s="5">
         <v>9.7690877743250581E-2</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>268.50624292999998</v>
       </c>
       <c r="C285" s="5">
         <v>0.88886207999996714</v>
       </c>
       <c r="D285" s="5">
         <v>4.0592907136835166</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>269.70441937999999</v>
       </c>
       <c r="C286" s="5">
         <v>1.1981764500000054</v>
       </c>
       <c r="D286" s="5">
         <v>5.4882533141530798</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>269.76087811999997</v>
       </c>
       <c r="C287" s="5">
         <v>5.6458739999982299E-2</v>
       </c>
       <c r="D287" s="5">
         <v>0.25149215892139587</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>272.08586567999998</v>
       </c>
       <c r="C288" s="5">
         <v>2.3249875600000109</v>
       </c>
       <c r="D288" s="5">
         <v>10.847060237030149</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>273.53836172000001</v>
       </c>
       <c r="C289" s="5">
         <v>1.4524960400000282</v>
       </c>
       <c r="D289" s="5">
         <v>6.5975243317720089</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>273.69402778</v>
       </c>
       <c r="C290" s="5">
         <v>0.15566605999998728</v>
       </c>
       <c r="D290" s="5">
         <v>0.68504123165340491</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>274.88694205000002</v>
       </c>
       <c r="C291" s="5">
         <v>1.192914270000017</v>
       </c>
       <c r="D291" s="5">
         <v>5.3575032511246512</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>276.62515852000001</v>
       </c>
       <c r="C292" s="5">
         <v>1.7382164699999976</v>
       </c>
       <c r="D292" s="5">
         <v>7.8576091314025431</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>278.11936630000002</v>
       </c>
       <c r="C293" s="5">
         <v>1.4942077800000106</v>
       </c>
       <c r="D293" s="5">
         <v>6.6779507186432996</v>
       </c>
       <c r="E293" s="5">
         <v>5.5094135931623267</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>278.41073510000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.29136879999998655</v>
       </c>
       <c r="D294" s="5">
         <v>1.2644364285992804</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>279.83332359000002</v>
       </c>
       <c r="C295" s="5">
         <v>1.4225884900000096</v>
       </c>
       <c r="D295" s="5">
         <v>6.306897455059346</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>282.21968270000002</v>
       </c>
       <c r="C296" s="5">
         <v>2.3863591100000008</v>
       </c>
       <c r="D296" s="5">
         <v>10.727226895982046</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>283.25902832999998</v>
       </c>
       <c r="C297" s="5">
         <v>1.0393456299999571</v>
       </c>
       <c r="D297" s="5">
         <v>4.50992632717373</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>284.70262379000002</v>
       </c>
       <c r="C298" s="5">
         <v>1.44359546000004</v>
       </c>
       <c r="D298" s="5">
         <v>6.2900233300004382</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>286.01925969000001</v>
       </c>
       <c r="C299" s="5">
         <v>1.3166358999999943</v>
       </c>
       <c r="D299" s="5">
         <v>5.6928730947627182</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>286.77448280999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.75522311999998237</v>
       </c>
       <c r="D300" s="5">
         <v>3.2149778611407331</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>286.68947301999998</v>
       </c>
       <c r="C301" s="5">
         <v>-8.5009790000015073E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-0.35514175614368426</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>288.09309545000002</v>
       </c>
       <c r="C302" s="5">
         <v>1.4036224300000413</v>
       </c>
       <c r="D302" s="5">
         <v>6.0359772308373083</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>290.08050443000002</v>
       </c>
       <c r="C303" s="5">
         <v>1.9874089799999979</v>
       </c>
       <c r="D303" s="5">
         <v>8.5996196665093052</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>290.19472671</v>
       </c>
       <c r="C304" s="5">
         <v>0.11422227999997858</v>
       </c>
       <c r="D304" s="5">
         <v>0.4735374043510765</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>291.72009200999997</v>
       </c>
       <c r="C305" s="5">
         <v>1.5253652999999758</v>
       </c>
       <c r="D305" s="5">
         <v>6.4932070495686611</v>
       </c>
       <c r="E305" s="5">
         <v>4.8902476267435491</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>292.20045305000002</v>
       </c>
       <c r="C306" s="5">
         <v>0.48036104000004798</v>
       </c>
       <c r="D306" s="5">
         <v>1.9939748323381412</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>293.76195166999997</v>
       </c>
       <c r="C307" s="5">
         <v>1.5614986199999521</v>
       </c>
       <c r="D307" s="5">
         <v>6.6045935701972258</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>294.09702073</v>
       </c>
       <c r="C308" s="5">
         <v>0.33506906000002346</v>
       </c>
       <c r="D308" s="5">
         <v>1.3773564024968321</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>296.93818289000001</v>
       </c>
       <c r="C309" s="5">
         <v>2.8411621600000103</v>
       </c>
       <c r="D309" s="5">
         <v>12.228990947138296</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>297.21603377000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.27785088000001679</v>
       </c>
       <c r="D310" s="5">
         <v>1.1286603614013124</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>298.69595874999999</v>
       </c>
       <c r="C311" s="5">
         <v>1.4799249799999643</v>
       </c>
       <c r="D311" s="5">
         <v>6.1415312743874129</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>299.85770522000001</v>
       </c>
       <c r="C312" s="5">
         <v>1.1617464700000255</v>
       </c>
       <c r="D312" s="5">
         <v>4.7684201832480122</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>301.76548319</v>
       </c>
       <c r="C313" s="5">
         <v>1.9077779699999837</v>
       </c>
       <c r="D313" s="5">
         <v>7.9076394904205483</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>303.90459274</v>
       </c>
       <c r="C314" s="5">
         <v>2.1391095500000006</v>
       </c>
       <c r="D314" s="5">
         <v>8.8459844115404316</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>305.12821286000002</v>
       </c>
       <c r="C315" s="5">
         <v>1.223620120000021</v>
       </c>
       <c r="D315" s="5">
         <v>4.940039637613447</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>304.55049668999999</v>
       </c>
       <c r="C316" s="5">
         <v>-0.57771617000003062</v>
       </c>
       <c r="D316" s="5">
         <v>-2.248515600288481</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>306.95405061000002</v>
       </c>
       <c r="C317" s="5">
         <v>2.4035539200000358</v>
       </c>
       <c r="D317" s="5">
         <v>9.8926584514075202</v>
       </c>
       <c r="E317" s="5">
         <v>5.2221149715933279</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>309.72111445000002</v>
       </c>
       <c r="C318" s="5">
         <v>2.7670638399999916</v>
       </c>
       <c r="D318" s="5">
         <v>11.370285827843073</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>309.94618396999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.22506951999997682</v>
       </c>
       <c r="D319" s="5">
         <v>0.87551506897649567</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>309.80852578999998</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13765818000001673</v>
       </c>
       <c r="D320" s="5">
         <v>-0.53166292876194454</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>311.03803140999997</v>
       </c>
       <c r="C321" s="5">
         <v>1.2295056199999976</v>
       </c>
       <c r="D321" s="5">
         <v>4.8676540411227265</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>311.55259338000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.51456197000004522</v>
       </c>
       <c r="D322" s="5">
         <v>2.0033684312511069</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>311.47984961999998</v>
       </c>
       <c r="C323" s="5">
         <v>-7.2743760000037128E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.2798259473840603</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>311.62279553000002</v>
       </c>
       <c r="C324" s="5">
         <v>0.1429459100000372</v>
       </c>
       <c r="D324" s="5">
         <v>0.55210224633090998</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>313.27344419000002</v>
       </c>
       <c r="C325" s="5">
         <v>1.6506486600000017</v>
       </c>
       <c r="D325" s="5">
         <v>6.5448226607380366</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>314.32492325999999</v>
       </c>
       <c r="C326" s="5">
         <v>1.0514790699999708</v>
       </c>
       <c r="D326" s="5">
         <v>4.1029020622453505</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>312.23940279999999</v>
       </c>
       <c r="C327" s="5">
         <v>-2.0855204599999979</v>
       </c>
       <c r="D327" s="5">
         <v>-7.67768771925601</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>313.29706218000001</v>
       </c>
       <c r="C328" s="5">
         <v>1.0576593800000182</v>
       </c>
       <c r="D328" s="5">
         <v>4.1413919577560021</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>313.47519993999998</v>
       </c>
       <c r="C329" s="5">
         <v>0.17813775999997006</v>
       </c>
       <c r="D329" s="5">
         <v>0.68444650047372324</v>
       </c>
       <c r="E329" s="5">
         <v>2.1244708506177767</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>315.91688961</v>
       </c>
       <c r="C330" s="5">
         <v>2.4416896700000166</v>
       </c>
       <c r="D330" s="5">
         <v>9.7579234098845724</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>314.64733408000001</v>
       </c>
       <c r="C331" s="5">
         <v>-1.269555529999991</v>
       </c>
       <c r="D331" s="5">
         <v>-4.7171938495798704</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>315.80692197000002</v>
       </c>
       <c r="C332" s="5">
         <v>1.1595878900000116</v>
       </c>
       <c r="D332" s="5">
         <v>4.5131795593687185</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>314.99538335</v>
       </c>
       <c r="C333" s="5">
         <v>-0.81153862000002164</v>
       </c>
       <c r="D333" s="5">
         <v>-3.0404643561780853</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>316.25010161</v>
       </c>
       <c r="C334" s="5">
         <v>1.2547182600000042</v>
       </c>
       <c r="D334" s="5">
         <v>4.886071715890572</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>317.34105037</v>
       </c>
       <c r="C335" s="5">
         <v>1.0909487600000034</v>
       </c>
       <c r="D335" s="5">
         <v>4.2190173241197337</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>317.39170916</v>
       </c>
       <c r="C336" s="5">
         <v>5.0658789999999954E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.19173047432625712</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>318.49336575000001</v>
       </c>
       <c r="C337" s="5">
         <v>1.1016565900000046</v>
       </c>
       <c r="D337" s="5">
         <v>4.2456035681856852</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>314.07332659999997</v>
       </c>
       <c r="C338" s="5">
         <v>-4.4200391500000364</v>
       </c>
       <c r="D338" s="5">
         <v>-15.439416777416415</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>317.12884935</v>
       </c>
       <c r="C339" s="5">
         <v>3.0555227500000228</v>
       </c>
       <c r="D339" s="5">
         <v>12.319811858320517</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>318.86002736</v>
       </c>
       <c r="C340" s="5">
         <v>1.7311780100000078</v>
       </c>
       <c r="D340" s="5">
         <v>6.7509938328416785</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>319.43237928999997</v>
       </c>
       <c r="C341" s="5">
         <v>0.57235192999996798</v>
       </c>
       <c r="D341" s="5">
         <v>2.1753861356771154</v>
       </c>
       <c r="E341" s="5">
         <v>1.9003670309932774</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>320.16735328999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.73497400000002244</v>
       </c>
       <c r="D342" s="5">
         <v>2.7962600357384959</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>321.68152995999998</v>
       </c>
       <c r="C343" s="5">
         <v>1.5141766699999835</v>
       </c>
       <c r="D343" s="5">
         <v>5.8251658221936786</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>322.51731282999998</v>
       </c>
       <c r="C344" s="5">
         <v>0.83578287000000273</v>
       </c>
       <c r="D344" s="5">
         <v>3.1627436844919199</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>323.13909518000003</v>
       </c>
       <c r="C345" s="5">
         <v>0.62178235000004634</v>
       </c>
       <c r="D345" s="5">
         <v>2.3381738453381207</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>323.77245261000002</v>
       </c>
       <c r="C346" s="5">
         <v>0.63335742999998956</v>
       </c>
       <c r="D346" s="5">
         <v>2.3775391689249803</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>323.60561982000002</v>
       </c>
       <c r="C347" s="5">
         <v>-0.16683279000000084</v>
       </c>
       <c r="D347" s="5">
         <v>-0.61658411370059119</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>326.54381051000001</v>
       </c>
       <c r="C348" s="5">
         <v>2.938190689999999</v>
       </c>
       <c r="D348" s="5">
         <v>11.456349572693147</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>327.68968675999997</v>
       </c>
       <c r="C349" s="5">
         <v>1.145876249999958</v>
       </c>
       <c r="D349" s="5">
         <v>4.2931543524742821</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>326.64992623000001</v>
       </c>
       <c r="C350" s="5">
         <v>-1.0397605299999668</v>
       </c>
       <c r="D350" s="5">
         <v>-3.7418535588045754</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>329.01744742</v>
       </c>
       <c r="C351" s="5">
         <v>2.3675211899999908</v>
       </c>
       <c r="D351" s="5">
         <v>9.0526870608713885</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>327.83061595999999</v>
       </c>
       <c r="C352" s="5">
         <v>-1.1868314600000076</v>
       </c>
       <c r="D352" s="5">
         <v>-4.2437848155561948</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>328.87709050000001</v>
       </c>
       <c r="C353" s="5">
         <v>1.0464745400000197</v>
       </c>
       <c r="D353" s="5">
         <v>3.8985158309883916</v>
       </c>
       <c r="E353" s="5">
         <v>2.9567169211188737</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>329.68984132999998</v>
       </c>
       <c r="C354" s="5">
         <v>0.81275082999997039</v>
       </c>
       <c r="D354" s="5">
         <v>3.0061905250498233</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>332.05593528000003</v>
       </c>
       <c r="C355" s="5">
         <v>2.3660939500000495</v>
       </c>
       <c r="D355" s="5">
         <v>8.9602728879429439</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>331.43836426000001</v>
       </c>
       <c r="C356" s="5">
         <v>-0.61757102000001396</v>
       </c>
       <c r="D356" s="5">
         <v>-2.2091198950477842</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>331.90820824999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.46984398999995847</v>
       </c>
       <c r="D357" s="5">
         <v>1.7144350045703582</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>332.75699546999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.84878722000001972</v>
       </c>
       <c r="D358" s="5">
         <v>3.1122865257330101</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>333.42522345999998</v>
       </c>
       <c r="C359" s="5">
         <v>0.66822798999999122</v>
       </c>
       <c r="D359" s="5">
         <v>2.4365820486810019</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>334.01946550000002</v>
       </c>
       <c r="C360" s="5">
         <v>0.59424204000004011</v>
       </c>
       <c r="D360" s="5">
         <v>2.1597707981651393</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>334.58360417</v>
       </c>
       <c r="C361" s="5">
         <v>0.56413866999997708</v>
       </c>
       <c r="D361" s="5">
         <v>2.0456604071399376</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>337.75243225000003</v>
       </c>
       <c r="C362" s="5">
         <v>3.1688280800000257</v>
       </c>
       <c r="D362" s="5">
         <v>11.976260716979613</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>337.63402826999999</v>
       </c>
       <c r="C363" s="5">
         <v>-0.11840398000003916</v>
       </c>
       <c r="D363" s="5">
         <v>-0.41986712183075259</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>338.26474335</v>
       </c>
       <c r="C364" s="5">
         <v>0.63071508000001586</v>
       </c>
       <c r="D364" s="5">
         <v>2.2648275889672442</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>339.33758813999998</v>
       </c>
       <c r="C365" s="5">
         <v>1.0728447899999765</v>
       </c>
       <c r="D365" s="5">
         <v>3.8730325186184134</v>
       </c>
       <c r="E365" s="5">
         <v>3.1806708165949216</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>340.02420201000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.6866138700000306</v>
       </c>
       <c r="D366" s="5">
         <v>2.4552779268838032</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>340.87088972999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.84668771999997716</v>
       </c>
       <c r="D367" s="5">
         <v>3.0293617994967548</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>330.66776302</v>
       </c>
       <c r="C368" s="5">
         <v>-10.203126709999992</v>
       </c>
       <c r="D368" s="5">
         <v>-30.557824490975992</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>205.96484971000001</v>
       </c>
       <c r="C369" s="5">
         <v>-124.70291330999999</v>
       </c>
       <c r="D369" s="5">
         <v>-99.658952379984598</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>244.85331019</v>
       </c>
       <c r="C370" s="5">
         <v>38.888460479999992</v>
       </c>
       <c r="D370" s="5">
         <v>696.80939148081779</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>266.95889574</v>
       </c>
       <c r="C371" s="5">
         <v>22.105585550000001</v>
       </c>
       <c r="D371" s="5">
         <v>182.13762797258539</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>258.62348392000001</v>
       </c>
       <c r="C372" s="5">
         <v>-8.3354118199999903</v>
       </c>
       <c r="D372" s="5">
         <v>-31.658780063519821</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>263.37493941000002</v>
       </c>
       <c r="C373" s="5">
         <v>4.7514554900000121</v>
       </c>
       <c r="D373" s="5">
         <v>24.416474500249706</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>272.06439697000002</v>
       </c>
       <c r="C374" s="5">
         <v>8.6894575599999939</v>
       </c>
       <c r="D374" s="5">
         <v>47.627466641083437</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>283.83375699999999</v>
       </c>
       <c r="C375" s="5">
         <v>11.769360029999973</v>
       </c>
       <c r="D375" s="5">
         <v>66.229461661267081</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>287.11599901</v>
       </c>
       <c r="C376" s="5">
         <v>3.2822420100000045</v>
       </c>
       <c r="D376" s="5">
         <v>14.794259572302359</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>288.79571078999999</v>
       </c>
       <c r="C377" s="5">
         <v>1.679711779999991</v>
       </c>
       <c r="D377" s="5">
         <v>7.2507021695988438</v>
       </c>
       <c r="E377" s="5">
         <v>-14.89427611807862</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>289.64659771999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.85088693000000148</v>
       </c>
       <c r="D378" s="5">
         <v>3.5934538109907654</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>288.59811540999999</v>
       </c>
       <c r="C379" s="5">
         <v>-1.0484823099999971</v>
       </c>
       <c r="D379" s="5">
         <v>-4.2583933785734445</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>292.78874330000002</v>
       </c>
       <c r="C380" s="5">
         <v>4.1906278900000302</v>
       </c>
       <c r="D380" s="5">
         <v>18.885973458915096</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>302.02854295999998</v>
       </c>
       <c r="C381" s="5">
         <v>9.2397996599999601</v>
       </c>
       <c r="D381" s="5">
         <v>45.185532969561692</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>305.52255847999999</v>
       </c>
       <c r="C382" s="5">
         <v>3.4940155200000049</v>
       </c>
       <c r="D382" s="5">
         <v>14.800435622426079</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>310.18026767999999</v>
       </c>
       <c r="C383" s="5">
         <v>4.6577091999999993</v>
       </c>
       <c r="D383" s="5">
         <v>19.908676823752323</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>316.18506875999998</v>
       </c>
       <c r="C384" s="5">
         <v>6.0048010799999929</v>
       </c>
       <c r="D384" s="5">
         <v>25.8711763576732</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>317.37794381999998</v>
       </c>
       <c r="C385" s="5">
         <v>1.1928750600000058</v>
       </c>
       <c r="D385" s="5">
         <v>4.6223854349961568</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>320.33008911000002</v>
       </c>
       <c r="C386" s="5">
         <v>2.9521452900000327</v>
       </c>
       <c r="D386" s="5">
         <v>11.751126181309912</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>323.58658611999999</v>
       </c>
       <c r="C387" s="5">
         <v>3.2564970099999755</v>
       </c>
       <c r="D387" s="5">
         <v>12.905034439369057</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>325.94376932</v>
       </c>
       <c r="C388" s="5">
         <v>2.3571832000000086</v>
       </c>
       <c r="D388" s="5">
         <v>9.1003341312516639</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>328.43768607999999</v>
       </c>
       <c r="C389" s="5">
         <v>2.4939167599999905</v>
       </c>
       <c r="D389" s="5">
         <v>9.5780587613930166</v>
       </c>
       <c r="E389" s="5">
         <v>13.726649603472119</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>328.16095532999998</v>
       </c>
       <c r="C390" s="5">
         <v>-0.2767307500000129</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0064080469304515</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>330.57499157000001</v>
       </c>
       <c r="C391" s="5">
         <v>2.4140362400000299</v>
       </c>
       <c r="D391" s="5">
         <v>9.1935683187092785</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>331.42615597999998</v>
       </c>
       <c r="C392" s="5">
         <v>0.85116440999996712</v>
       </c>
       <c r="D392" s="5">
         <v>3.1338927568771879</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>337.10148061000001</v>
       </c>
       <c r="C393" s="5">
         <v>5.6753246300000342</v>
       </c>
       <c r="D393" s="5">
         <v>22.5988971668456</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>338.26059600000002</v>
       </c>
       <c r="C394" s="5">
         <v>1.1591153900000108</v>
       </c>
       <c r="D394" s="5">
         <v>4.205105253770558</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>339.57321848999999</v>
       </c>
       <c r="C395" s="5">
         <v>1.312622489999967</v>
       </c>
       <c r="D395" s="5">
         <v>4.7572898034452971</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>341.46367812</v>
       </c>
       <c r="C396" s="5">
         <v>1.8904596300000094</v>
       </c>
       <c r="D396" s="5">
         <v>6.8889960127963779</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>342.68006265000002</v>
       </c>
       <c r="C397" s="5">
         <v>1.2163845300000276</v>
       </c>
       <c r="D397" s="5">
         <v>4.3594742767404604</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>342.99490960000003</v>
       </c>
       <c r="C398" s="5">
         <v>0.31484695000000329</v>
       </c>
       <c r="D398" s="5">
         <v>1.108122275841783</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>344.46105389000002</v>
       </c>
       <c r="C399" s="5">
         <v>1.4661442899999884</v>
       </c>
       <c r="D399" s="5">
         <v>5.2517717825153465</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>346.23127672999999</v>
       </c>
       <c r="C400" s="5">
         <v>1.770222839999974</v>
       </c>
       <c r="D400" s="5">
         <v>6.3442602708625673</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>346.07527673999999</v>
       </c>
       <c r="C401" s="5">
         <v>-0.15599998999999798</v>
       </c>
       <c r="D401" s="5">
         <v>-0.53934116875797855</v>
       </c>
       <c r="E401" s="5">
         <v>5.3701482526289368</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>351.35660436000001</v>
       </c>
       <c r="C402" s="5">
         <v>5.2813276200000132</v>
       </c>
       <c r="D402" s="5">
         <v>19.93075205042252</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>353.03252305000001</v>
       </c>
       <c r="C403" s="5">
         <v>1.6759186900000032</v>
       </c>
       <c r="D403" s="5">
         <v>5.8763943849724054</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>353.63190076000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.59937770999999884</v>
       </c>
       <c r="D404" s="5">
         <v>2.0564896000037747</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>354.01260382999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.38070306999998138</v>
       </c>
       <c r="D405" s="5">
         <v>1.2995388733374025</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>354.87419159000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.86158776000002035</v>
       </c>
       <c r="D406" s="5">
         <v>2.9599449732407912</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>356.71383084000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.8396392500000047</v>
       </c>
       <c r="D407" s="5">
         <v>6.401166182297735</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>356.76044237000002</v>
       </c>
       <c r="C408" s="5">
         <v>4.6611530000006951E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.15691584473089826</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>357.73926752</v>
       </c>
       <c r="C409" s="5">
         <v>0.97882514999997738</v>
       </c>
       <c r="D409" s="5">
         <v>3.3425172368884315</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>359.35023894</v>
       </c>
       <c r="C410" s="5">
         <v>1.6109714199999985</v>
       </c>
       <c r="D410" s="5">
         <v>5.5397095063167923</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>359.98197849000002</v>
       </c>
       <c r="C411" s="5">
         <v>0.63173955000002024</v>
       </c>
       <c r="D411" s="5">
         <v>2.1301239572463215</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>360.01824277999998</v>
       </c>
       <c r="C412" s="5">
         <v>3.6264289999962784E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.1209540200632464</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>360.34488826</v>
       </c>
       <c r="C413" s="5">
         <v>0.32664548000002469</v>
       </c>
       <c r="D413" s="5">
         <v>1.0942126660228313</v>
       </c>
       <c r="E413" s="5">
         <v>4.1232681093022805</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>362.01439976</v>
       </c>
       <c r="C414" s="5">
         <v>1.6695114999999987</v>
       </c>
       <c r="D414" s="5">
         <v>5.7035955772961167</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>363.44090435999999</v>
       </c>
       <c r="C415" s="5">
         <v>1.426504599999987</v>
       </c>
       <c r="D415" s="5">
         <v>4.8323943842259354</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>363.78026383999998</v>
       </c>
       <c r="C416" s="5">
         <v>0.33935947999998461</v>
       </c>
       <c r="D416" s="5">
         <v>1.126260859417938</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>364.53913251</v>
       </c>
       <c r="C417" s="5">
         <v>0.75886867000002667</v>
       </c>
       <c r="D417" s="5">
         <v>2.5321976112114175</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>364.76352395999999</v>
       </c>
       <c r="C418" s="5">
         <v>0.22439144999998462</v>
       </c>
       <c r="D418" s="5">
         <v>0.74116385848570498</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>364.84340961999999</v>
       </c>
       <c r="C419" s="5">
         <v>7.988566000000219E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.2631248474826986</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>358.47720177000002</v>
       </c>
       <c r="C420" s="5">
         <v>-6.3662078499999666</v>
       </c>
       <c r="D420" s="5">
         <v>-19.041878694309457</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>365.40852095000002</v>
       </c>
       <c r="C421" s="5">
         <v>6.9313191800000027</v>
       </c>
       <c r="D421" s="5">
         <v>25.836188353512956</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>366.46243442000002</v>
       </c>
       <c r="C422" s="5">
         <v>1.0539134699999977</v>
       </c>
       <c r="D422" s="5">
         <v>3.516481604970112</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>367.69502196000002</v>
       </c>
       <c r="C423" s="5">
         <v>1.2325875399999973</v>
       </c>
       <c r="D423" s="5">
         <v>4.1116800823174371</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>368.14373365</v>
       </c>
       <c r="C424" s="5">
         <v>0.4487116899999819</v>
       </c>
       <c r="D424" s="5">
         <v>1.4742728633698965</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>368.58125917000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.43752552000000833</v>
       </c>
       <c r="D425" s="5">
         <v>1.4355157979287325</v>
       </c>
       <c r="E425" s="5">
         <v>2.2856910638502592</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>367.58149916999997</v>
       </c>
       <c r="C426" s="5">
         <v>-0.99976000000003751</v>
       </c>
       <c r="D426" s="5">
         <v>-3.2068232076167269</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>367.16186612000001</v>
       </c>
       <c r="C427" s="5">
         <v>-0.41963304999995898</v>
       </c>
       <c r="D427" s="5">
         <v>-1.3613576754250789</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>367.66313019</v>
       </c>
       <c r="C428" s="5">
         <v>0.50126406999999062</v>
       </c>
       <c r="D428" s="5">
         <v>1.6506457771408467</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>368.43122245000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.76809226000000308</v>
       </c>
       <c r="D429" s="5">
         <v>2.5359502626773223</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>368.14029561000001</v>
       </c>
       <c r="C430" s="5">
         <v>-0.29092683999999736</v>
       </c>
       <c r="D430" s="5">
         <v>-0.94345966208068122</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>366.13273977</v>
       </c>
       <c r="C431" s="5">
         <v>-2.0075558400000091</v>
       </c>
       <c r="D431" s="5">
         <v>-6.3511378909292819</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>367.47030984999998</v>
       </c>
       <c r="C432" s="5">
         <v>1.3375700799999777</v>
       </c>
       <c r="D432" s="5">
         <v>4.4730518345050818</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>367.93696546000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.46665561000003208</v>
       </c>
       <c r="D433" s="5">
         <v>1.5345854141774806</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>368.40099555</v>
       </c>
       <c r="C434" s="5">
         <v>0.46403008999999429</v>
       </c>
       <c r="D434" s="5">
         <v>1.5239426681591173</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>370.51525229999999</v>
       </c>
       <c r="C435" s="5">
         <v>2.1142567499999814</v>
       </c>
       <c r="D435" s="5">
         <v>7.1084029619573164</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>370.89452607999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.37927378000000544</v>
       </c>
       <c r="D436" s="5">
         <v>1.2353059049536652</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>371.51688876999998</v>
       </c>
       <c r="C437" s="5">
         <v>0.62236268999998856</v>
       </c>
       <c r="D437" s="5">
         <v>2.0322933726736103</v>
       </c>
       <c r="E437" s="5">
         <v>0.79646740765133561</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>374.75250851999999</v>
       </c>
       <c r="C438" s="5">
         <v>3.2356197500000121</v>
       </c>
       <c r="D438" s="5">
         <v>10.966490232157255</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>373.23009394000002</v>
       </c>
       <c r="C439" s="5">
         <v>-1.5224145799999746</v>
       </c>
       <c r="D439" s="5">
         <v>-4.7674823200309691</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>376.35654426000002</v>
+        <v>376.09983870999997</v>
       </c>
       <c r="C440" s="5">
-        <v>3.1264503200000036</v>
+        <v>2.8697447699999543</v>
       </c>
       <c r="D440" s="5">
-        <v>10.528382988142294</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.627097733459312</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>373.40090959999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-2.6989291099999946</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-8.2794410889702306</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>