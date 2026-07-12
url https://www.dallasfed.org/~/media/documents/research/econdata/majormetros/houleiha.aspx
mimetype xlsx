--- v6 (2026-06-01)
+++ v7 (2026-07-12)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9C5600B5-1B7C-4175-B45E-884B874DE84D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{10BA4407-8449-483B-B4BC-3DCE1FCAB38B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EF376888-C275-4CD9-9C30-BD8B8A348118}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C818C6AF-652C-44D3-826F-FF3B154794B1}"/>
   </bookViews>
   <sheets>
     <sheet name="houleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72E07A1B-AF27-4552-B45A-EE365E1CE292}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42144445-206C-48E6-945B-9ED1810E6686}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>130.19999791000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>130.19794051</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>132.08650238999999</v>
+        <v>132.08490309999999</v>
       </c>
       <c r="C7" s="5">
-        <v>1.8865044799999851</v>
+        <v>1.886962589999996</v>
       </c>
       <c r="D7" s="5">
-        <v>18.841891930032983</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>18.847160064974886</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>132.71159957</v>
+        <v>132.71043526</v>
       </c>
       <c r="C8" s="5">
-        <v>0.62509718000001158</v>
+        <v>0.62553216000000589</v>
       </c>
       <c r="D8" s="5">
-        <v>5.8291531260863838</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>5.8333881112303532</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>134.46610081</v>
+        <v>134.46532311999999</v>
       </c>
       <c r="C9" s="5">
-        <v>1.7545012399999962</v>
+        <v>1.7548878599999966</v>
       </c>
       <c r="D9" s="5">
-        <v>17.07040854547639</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>17.07460870939801</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>135.79226206999999</v>
+        <v>135.79186766000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.3261612599999921</v>
+        <v>1.3265445400000146</v>
       </c>
       <c r="D10" s="5">
-        <v>12.49844954052406</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>12.502336260584347</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>137.92983376000001</v>
+        <v>137.93012465000001</v>
       </c>
       <c r="C11" s="5">
-        <v>2.1375716900000157</v>
+        <v>2.1382569900000021</v>
       </c>
       <c r="D11" s="5">
-        <v>20.614154663419715</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>20.621411245837386</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>140.32963749000001</v>
+        <v>140.32996462</v>
       </c>
       <c r="C12" s="5">
-        <v>2.3998037300000021</v>
+        <v>2.3998399699999879</v>
       </c>
       <c r="D12" s="5">
-        <v>22.996934197290365</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>22.997262131185781</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>142.08215595999999</v>
+        <v>142.08258642999999</v>
       </c>
       <c r="C13" s="5">
-        <v>1.7525184699999841</v>
+        <v>1.7526218099999937</v>
       </c>
       <c r="D13" s="5">
-        <v>16.059747695846326</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>16.060720610335167</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>141.29730803999999</v>
+        <v>141.29763689000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.78484792000000425</v>
+        <v>-0.78494953999998529</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.4309559542583106</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-6.4317445830271547</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>141.20959176</v>
+        <v>141.21084429999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-8.7716279999995095E-2</v>
+        <v>-8.6792590000015934E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.74241248057007603</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-0.73461924871047746</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>140.40213889</v>
+        <v>140.40353028999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.80745286999999166</v>
+        <v>-0.80731400999999892</v>
       </c>
       <c r="D16" s="5">
-        <v>-6.6500011149396414</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-6.6488360791484453</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>141.10545402</v>
+        <v>141.10753897999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.70331512999999291</v>
+        <v>0.70400868999999489</v>
       </c>
       <c r="D17" s="5">
-        <v>6.1795593860364706</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>6.185759264881896</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>136.02951673000001</v>
+        <v>136.02747798999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-5.0759372899999846</v>
+        <v>-5.0800609899999927</v>
       </c>
       <c r="D18" s="5">
-        <v>-35.572355121491448</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-35.595362030323152</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>137.43597359</v>
+        <v>137.43439832000001</v>
       </c>
       <c r="C19" s="5">
-        <v>1.4064568599999916</v>
+        <v>1.4069203300000197</v>
       </c>
       <c r="D19" s="5">
-        <v>13.137666734207244</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>13.142453485847373</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>138.01028581</v>
+        <v>138.00911636999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.57431221999999593</v>
+        <v>0.57471804999997289</v>
       </c>
       <c r="D20" s="5">
-        <v>5.1313844366465577</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>5.1351544795966042</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>138.66784258000001</v>
+        <v>138.66706683000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.65755677000001356</v>
+        <v>0.65795046000002344</v>
       </c>
       <c r="D21" s="5">
-        <v>5.8696901436976257</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>5.8733481589013703</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>139.06312890999999</v>
+        <v>139.06274425000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.39528632999997626</v>
+        <v>0.39567741999999839</v>
       </c>
       <c r="D22" s="5">
-        <v>3.4748619775488043</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.4783738499599259</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>139.56449344000001</v>
+        <v>139.56476019999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.50136453000001779</v>
+        <v>0.50201594999998633</v>
       </c>
       <c r="D23" s="5">
-        <v>4.4131895019857703</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>4.4190503265098213</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>138.72880982000001</v>
+        <v>138.72911796</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.83568361999999752</v>
+        <v>-0.83564223999999854</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.9533800406501589</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-6.9530341376984435</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>138.10853406000001</v>
+        <v>138.1089187</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.6202757599999984</v>
+        <v>-0.62019925999999259</v>
       </c>
       <c r="D25" s="5">
-        <v>-5.2353721648823015</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-5.2347309247490763</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>140.9162398</v>
+        <v>140.91654559</v>
       </c>
       <c r="C26" s="5">
-        <v>2.8077057399999887</v>
+        <v>2.8076268899999945</v>
       </c>
       <c r="D26" s="5">
-        <v>27.316990877994705</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>27.316051217934721</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>140.72172949</v>
+        <v>140.72285267999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.1945103099999983</v>
+        <v>-0.19369291000000999</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.6438735678652838</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.6370140550023837</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>141.55010779</v>
+        <v>141.55138747000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.82837829999999713</v>
+        <v>0.82853479000002039</v>
       </c>
       <c r="D28" s="5">
-        <v>7.2972236759534903</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>7.298586993457401</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>141.71654487000001</v>
+        <v>141.71846334</v>
       </c>
       <c r="C29" s="5">
-        <v>0.16643708000000856</v>
+        <v>0.1670758699999908</v>
       </c>
       <c r="D29" s="5">
-        <v>1.4201415482476332</v>
+        <v>1.4256145506575502</v>
       </c>
       <c r="E29" s="5">
-        <v>0.43307386964177574</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>0.43294948265422128</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>139.61618851</v>
+        <v>139.61435728000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.1003563600000064</v>
+        <v>-2.1041060599999923</v>
       </c>
       <c r="D30" s="5">
-        <v>-16.404544797470244</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-16.43127790148332</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>138.70765419</v>
+        <v>138.70624229000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.90853432000000112</v>
+        <v>-0.9081149900000014</v>
       </c>
       <c r="D31" s="5">
-        <v>-7.5353367621631691</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-7.5320776091772785</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>139.85023548999999</v>
+        <v>139.84917049000001</v>
       </c>
       <c r="C32" s="5">
-        <v>1.1425812999999891</v>
+        <v>1.1429282000000001</v>
       </c>
       <c r="D32" s="5">
-        <v>10.345162729986557</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>10.348557479563759</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>139.72559686</v>
+        <v>139.72486717000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.12463862999999265</v>
+        <v>-0.12430331999999567</v>
       </c>
       <c r="D33" s="5">
-        <v>-1.0642484121048512</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-1.0614073353827802</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>140.07024981999999</v>
+        <v>140.06990056000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.34465295999999057</v>
+        <v>0.34503338999999755</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0004583628362447</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.0038312974688619</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>139.31714224999999</v>
+        <v>139.31737663000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.75310756999999739</v>
+        <v>-0.75252392999999529</v>
       </c>
       <c r="D35" s="5">
-        <v>-6.2645540462556104</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-6.2598568677896367</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>140.84900271999999</v>
+        <v>140.8493</v>
       </c>
       <c r="C36" s="5">
-        <v>1.531860469999998</v>
+        <v>1.531923369999987</v>
       </c>
       <c r="D36" s="5">
-        <v>14.022517906981591</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>14.023103910782853</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>140.7885331</v>
+        <v>140.78889140000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-6.0469619999992119E-2</v>
+        <v>-6.0408599999988155E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.51397202146151733</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-0.51345351306173459</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>141.35346824000001</v>
+        <v>141.35371644</v>
       </c>
       <c r="C38" s="5">
-        <v>0.5649351400000171</v>
+        <v>0.56482503999998812</v>
       </c>
       <c r="D38" s="5">
-        <v>4.9228835835589457</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>4.9218900928346354</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>142.48012788</v>
+        <v>142.48106811</v>
       </c>
       <c r="C39" s="5">
-        <v>1.1266596399999855</v>
+        <v>1.1273516699999959</v>
       </c>
       <c r="D39" s="5">
-        <v>9.9952496175425019</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>10.001642450067095</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>144.90060177000001</v>
+        <v>144.90172547</v>
       </c>
       <c r="C40" s="5">
-        <v>2.4204738900000109</v>
+        <v>2.420657360000007</v>
       </c>
       <c r="D40" s="5">
-        <v>22.402620076553447</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>22.404317965567166</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>144.52857030999999</v>
+        <v>144.53012960999999</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.37203146000001652</v>
+        <v>-0.37159586000001354</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.0378559161926999</v>
+        <v>-3.034325804373128</v>
       </c>
       <c r="E41" s="5">
-        <v>1.9842605128282731</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.9839802124120176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>144.16990622</v>
+        <v>144.1683864</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.35866408999999067</v>
+        <v>-0.36174320999998599</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.9376253879194514</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-2.9624671497228916</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>144.97990442</v>
+        <v>144.97871918999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.80999819999999545</v>
+        <v>0.8103327899999897</v>
       </c>
       <c r="D43" s="5">
-        <v>6.9543167678625339</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>6.9573544286570366</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>145.03265402</v>
+        <v>145.03174913999999</v>
       </c>
       <c r="C44" s="5">
-        <v>5.2749599999998509E-2</v>
+        <v>5.3029949999995551E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>0.43748369271541243</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>0.43981708377713868</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>145.48063879</v>
+        <v>145.47995929999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.44798477000000503</v>
+        <v>0.44821016000000213</v>
       </c>
       <c r="D45" s="5">
-        <v>3.7702490667323785</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>3.7722022479324213</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>145.68005937999999</v>
+        <v>145.67977359</v>
       </c>
       <c r="C46" s="5">
-        <v>0.19942058999998835</v>
+        <v>0.19981429000000617</v>
       </c>
       <c r="D46" s="5">
-        <v>1.6573831024947694</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.6606877126007502</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>145.69923634</v>
+        <v>145.69947384</v>
       </c>
       <c r="C47" s="5">
-        <v>1.9176960000010013E-2</v>
+        <v>1.9700249999999642E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>0.15807942760752702</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>0.16239653693754796</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>144.73890908000001</v>
+        <v>144.73916126</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.96032725999998547</v>
+        <v>-0.96031257999999298</v>
       </c>
       <c r="D48" s="5">
-        <v>-7.6288748664484984</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-7.6287504544749751</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>147.49793897000001</v>
+        <v>147.49824548000001</v>
       </c>
       <c r="C49" s="5">
-        <v>2.7590298899999937</v>
+        <v>2.7590842200000054</v>
       </c>
       <c r="D49" s="5">
-        <v>25.431865837649291</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>25.432371207613947</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>149.19008054</v>
+        <v>149.19033651000001</v>
       </c>
       <c r="C50" s="5">
-        <v>1.6921415699999898</v>
+        <v>1.6920910300000003</v>
       </c>
       <c r="D50" s="5">
-        <v>14.669510553402866</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>14.669011973899494</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>147.92039922999999</v>
+        <v>147.92110930000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-1.2696813100000099</v>
+        <v>-1.2692272099999968</v>
       </c>
       <c r="D51" s="5">
-        <v>-9.7478695092505614</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-9.7445287344514178</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>148.19565939</v>
+        <v>148.19651468999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.27526016000001619</v>
+        <v>0.27540538999997466</v>
       </c>
       <c r="D52" s="5">
-        <v>2.2560371670593549</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.2572287433887617</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>148.55769548000001</v>
+        <v>148.55875868999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.3620360900000037</v>
+        <v>0.36224400000000401</v>
       </c>
       <c r="D53" s="5">
-        <v>2.9712638597085395</v>
+        <v>2.9729758119448446</v>
       </c>
       <c r="E53" s="5">
-        <v>2.7877707233648907</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.7873974034831717</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>145.78466431000001</v>
+        <v>145.78366344</v>
       </c>
       <c r="C54" s="5">
-        <v>-2.7730311699999959</v>
+        <v>-2.7750952499999926</v>
       </c>
       <c r="D54" s="5">
-        <v>-20.237226084558213</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-20.250646427214967</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>144.82493110999999</v>
+        <v>144.82406546999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.9597332000000165</v>
+        <v>-0.95959797000000435</v>
       </c>
       <c r="D55" s="5">
-        <v>-7.6200180284484826</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-7.6190333363314711</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>147.04245528999999</v>
+        <v>147.04178583000001</v>
       </c>
       <c r="C56" s="5">
-        <v>2.2175241799999981</v>
+        <v>2.2177203600000155</v>
       </c>
       <c r="D56" s="5">
-        <v>20.003243220649548</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>20.005294315020272</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>148.25882551000001</v>
+        <v>148.25823793000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.2163702200000159</v>
+        <v>1.2164520999999979</v>
       </c>
       <c r="D57" s="5">
-        <v>10.391011781759097</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>10.391792866802053</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>149.51788163000001</v>
+        <v>149.51769525</v>
       </c>
       <c r="C58" s="5">
-        <v>1.2590561199999968</v>
+        <v>1.2594573199999957</v>
       </c>
       <c r="D58" s="5">
-        <v>10.680461043029709</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>10.684069291176289</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>149.58444555</v>
+        <v>149.58462925000001</v>
       </c>
       <c r="C59" s="5">
-        <v>6.6563919999993004E-2</v>
+        <v>6.693400000000338E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>0.53553846214822176</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>0.53852393995483805</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>149.4676805</v>
+        <v>149.46788817999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.11676504999999793</v>
+        <v>-0.11674107000001754</v>
       </c>
       <c r="D60" s="5">
-        <v>-0.93270430671168469</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-0.93251243871169676</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>150.34559138</v>
+        <v>150.34583315</v>
       </c>
       <c r="C61" s="5">
-        <v>0.87791088000000173</v>
+        <v>0.8779449700000157</v>
       </c>
       <c r="D61" s="5">
-        <v>7.2805106904115124</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>7.2807921482224591</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>151.03797487</v>
+        <v>151.03819482</v>
       </c>
       <c r="C62" s="5">
-        <v>0.69238348999999744</v>
+        <v>0.69236166999999682</v>
       </c>
       <c r="D62" s="5">
-        <v>5.6684835278508539</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>5.6682909934662407</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>152.19154499000001</v>
+        <v>152.19200671999999</v>
       </c>
       <c r="C63" s="5">
-        <v>1.1535701200000119</v>
+        <v>1.1538118999999938</v>
       </c>
       <c r="D63" s="5">
-        <v>9.5601108450831251</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>9.5621849879693031</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>153.51985766999999</v>
+        <v>153.52044995</v>
       </c>
       <c r="C64" s="5">
-        <v>1.328312679999982</v>
+        <v>1.3284432300000049</v>
       </c>
       <c r="D64" s="5">
-        <v>10.991162174113089</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>10.992259827313845</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>153.24482638000001</v>
+        <v>153.24548899999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.27503128999998694</v>
+        <v>-0.27496095000000764</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.1287470332515213</v>
+        <v>-2.1281998223524723</v>
       </c>
       <c r="E65" s="5">
-        <v>3.1550912827878586</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.1547990514513291</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>153.30805597</v>
+        <v>153.30743365999999</v>
       </c>
       <c r="C66" s="5">
-        <v>6.3229589999991731E-2</v>
+        <v>6.1944659999994656E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>0.49625121599736755</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>0.48614203213834806</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>154.34285811000001</v>
+        <v>154.34224337000001</v>
       </c>
       <c r="C67" s="5">
-        <v>1.0348021400000107</v>
+        <v>1.0348097100000189</v>
       </c>
       <c r="D67" s="5">
-        <v>8.4073528332708758</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>8.407452041943376</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>153.69680679999999</v>
+        <v>153.69635051</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.64605131000001847</v>
+        <v>-0.64589286000000357</v>
       </c>
       <c r="D68" s="5">
-        <v>-4.9089423662141307</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-4.9077850774426723</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>153.18568249</v>
+        <v>153.18519946000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.51112430999998537</v>
+        <v>-0.51115104999999517</v>
       </c>
       <c r="D69" s="5">
-        <v>-3.9184559816429099</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-3.9186686663334247</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>154.32595817999999</v>
+        <v>154.32586621999999</v>
       </c>
       <c r="C70" s="5">
-        <v>1.1402756899999815</v>
+        <v>1.1406667599999878</v>
       </c>
       <c r="D70" s="5">
-        <v>9.3074279287086661</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>9.3107824352280488</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>155.78027706</v>
+        <v>155.78040770999999</v>
       </c>
       <c r="C71" s="5">
-        <v>1.4543188800000166</v>
+        <v>1.4545414899999969</v>
       </c>
       <c r="D71" s="5">
-        <v>11.91334528374024</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>11.915271860851039</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>156.16945042</v>
+        <v>156.16960141999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.38917336000000091</v>
+        <v>0.38919371000000069</v>
       </c>
       <c r="D72" s="5">
-        <v>3.0393998865612559</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>3.039558423603772</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>156.37382001</v>
+        <v>156.37399016000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.20436958999999888</v>
+        <v>0.20438874000001306</v>
       </c>
       <c r="D73" s="5">
-        <v>1.5817202078262538</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>1.5818679473657227</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>156.36742085</v>
+        <v>156.36764553</v>
       </c>
       <c r="C74" s="5">
-        <v>-6.3991600000008475E-3</v>
+        <v>-6.3446300000009614E-3</v>
       </c>
       <c r="D74" s="5">
-        <v>-4.909558331820385E-2</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>-4.8677259097262837E-2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>156.8090383</v>
+        <v>156.8092996</v>
       </c>
       <c r="C75" s="5">
-        <v>0.44161744999999542</v>
+        <v>0.44165406999999846</v>
       </c>
       <c r="D75" s="5">
-        <v>3.4422172909284843</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>3.4425021531544697</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>156.40195968</v>
+        <v>156.40228096000001</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.40707861999999295</v>
+        <v>-0.40701863999998977</v>
       </c>
       <c r="D76" s="5">
-        <v>-3.0711213512836344</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>-3.0706702407595987</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>156.67610754</v>
+        <v>156.67647213000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.27414785999999935</v>
+        <v>0.2741911699999946</v>
       </c>
       <c r="D77" s="5">
-        <v>2.1238070546197196</v>
+        <v>2.1241414107697532</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2390845035717311</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.2388803431597326</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>156.9141454</v>
+        <v>156.91385585</v>
       </c>
       <c r="C78" s="5">
-        <v>0.2380378599999915</v>
+        <v>0.23738371999999686</v>
       </c>
       <c r="D78" s="5">
-        <v>1.8384708462444443</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>1.8333721592500796</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>156.57945445999999</v>
+        <v>156.57904693</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.33469094000000155</v>
+        <v>-0.3348089200000004</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.5297327473362108</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-2.5306186653048623</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>156.61779023</v>
+        <v>156.61753289999999</v>
       </c>
       <c r="C80" s="5">
-        <v>3.8335770000003322E-2</v>
+        <v>3.8485969999982217E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.29419518257653987</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.29535017120774221</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>159.04461520000001</v>
+        <v>159.04422672000001</v>
       </c>
       <c r="C81" s="5">
-        <v>2.4268249700000126</v>
+        <v>2.4266938200000254</v>
       </c>
       <c r="D81" s="5">
-        <v>20.263691838044686</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>20.262537972848161</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>159.13045873999999</v>
+        <v>159.13044209</v>
       </c>
       <c r="C82" s="5">
-        <v>8.5843539999984841E-2</v>
+        <v>8.6215369999990799E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>0.64962023793808665</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>0.65244405123880966</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>158.89957652000001</v>
+        <v>158.89964008999999</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.23088221999998382</v>
+        <v>-0.23080200000001128</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.7272520378886269</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-1.7266568628460544</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>158.93977876</v>
+        <v>158.93989517</v>
       </c>
       <c r="C84" s="5">
-        <v>4.0202239999985068E-2</v>
+        <v>4.0255080000008547E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.30402771666069306</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.30442775188388449</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>158.28170216000001</v>
+        <v>158.28182186999999</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.65807659999998691</v>
+        <v>-0.6580733000000123</v>
       </c>
       <c r="D85" s="5">
-        <v>-4.8569007349569819</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-4.8568734547636101</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>158.77399220999999</v>
+        <v>158.77413917000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.49229004999997983</v>
+        <v>0.49231730000002472</v>
       </c>
       <c r="D86" s="5">
-        <v>3.7967686611945384</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>3.7969795130899486</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>159.36405636000001</v>
+        <v>159.36420178</v>
       </c>
       <c r="C87" s="5">
-        <v>0.59006415000001766</v>
+        <v>0.59006260999998972</v>
       </c>
       <c r="D87" s="5">
-        <v>4.5519478302983085</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>4.5519314066379435</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>160.34652216000001</v>
+        <v>160.34668603</v>
       </c>
       <c r="C88" s="5">
-        <v>0.98246579999999994</v>
+        <v>0.98248424999999884</v>
       </c>
       <c r="D88" s="5">
-        <v>7.6539651906459838</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.6541066120921375</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>160.25466025</v>
+        <v>160.25487342</v>
       </c>
       <c r="C89" s="5">
-        <v>-9.1861910000005764E-2</v>
+        <v>-9.1812610000005179E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.68531336095886131</v>
+        <v>-0.68494603003245169</v>
       </c>
       <c r="E89" s="5">
-        <v>2.2840449422617759</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.283942982218079</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>162.82470047999999</v>
+        <v>162.82456227</v>
       </c>
       <c r="C90" s="5">
-        <v>2.5700402299999894</v>
+        <v>2.5696888500000057</v>
       </c>
       <c r="D90" s="5">
-        <v>21.036245084150384</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>21.033080238144898</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>164.03863727000001</v>
+        <v>164.03837737000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.2139367900000195</v>
+        <v>1.213815100000005</v>
       </c>
       <c r="D91" s="5">
-        <v>9.3227072608409465</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>9.3217423084558817</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>163.81263422000001</v>
+        <v>163.81249846</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.22600305000000276</v>
+        <v>-0.22587891000000582</v>
       </c>
       <c r="D92" s="5">
-        <v>-1.6408207496731664</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-1.6399288654692978</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>161.93065571</v>
+        <v>161.93035437</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.8819785100000104</v>
+        <v>-1.882144089999997</v>
       </c>
       <c r="D93" s="5">
-        <v>-12.947717206421661</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-12.948795432496162</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>163.84165492</v>
+        <v>163.84167174999999</v>
       </c>
       <c r="C94" s="5">
-        <v>1.9109992099999999</v>
+        <v>1.9113173799999856</v>
       </c>
       <c r="D94" s="5">
-        <v>15.117942356326353</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>15.120654994623761</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>163.94924699000001</v>
+        <v>163.94930471999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.1075920700000097</v>
+        <v>0.10763296999999739</v>
       </c>
       <c r="D95" s="5">
-        <v>0.79087227309635466</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>0.7911739204446766</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>165.17381233</v>
+        <v>165.17389087999999</v>
       </c>
       <c r="C96" s="5">
-        <v>1.2245653399999981</v>
+        <v>1.2245861600000012</v>
       </c>
       <c r="D96" s="5">
-        <v>9.3405355979460083</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>9.340697559955613</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>166.36885071</v>
+        <v>166.36892936000001</v>
       </c>
       <c r="C97" s="5">
-        <v>1.1950383799999997</v>
+        <v>1.1950384800000222</v>
       </c>
       <c r="D97" s="5">
-        <v>9.0359934797838761</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>9.0359897966779013</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>166.57432104</v>
+        <v>166.57442259999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.20547032999999715</v>
+        <v>0.20549323999998137</v>
       </c>
       <c r="D98" s="5">
-        <v>1.4921431312847622</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>1.4923099272608598</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>167.06277990999999</v>
+        <v>167.06285614999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.48845886999998811</v>
+        <v>0.48843354999999633</v>
       </c>
       <c r="D99" s="5">
-        <v>3.5761643246391417</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.5759737334697839</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>167.56497866000001</v>
+        <v>167.56504042</v>
       </c>
       <c r="C100" s="5">
-        <v>0.50219875000001934</v>
+        <v>0.50218427000001498</v>
       </c>
       <c r="D100" s="5">
-        <v>3.6674991116366407</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.6673899101125507</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>168.48196776</v>
+        <v>168.48204229999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.91698909999999501</v>
+        <v>0.91700187999998661</v>
       </c>
       <c r="D101" s="5">
-        <v>6.7682309858068779</v>
+        <v>6.7683256009943404</v>
       </c>
       <c r="E101" s="5">
-        <v>5.1338959485891067</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.1338026135642201</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>169.34595557</v>
+        <v>169.34595629</v>
       </c>
       <c r="C102" s="5">
-        <v>0.86398780999999758</v>
+        <v>0.86391399000001456</v>
       </c>
       <c r="D102" s="5">
-        <v>6.3302498194576451</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.3296907328792118</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>169.24194002999999</v>
+        <v>169.24178132</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.10401554000000601</v>
+        <v>-0.10417497000000253</v>
       </c>
       <c r="D103" s="5">
-        <v>-0.7345781990178768</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-0.73570031521906776</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>170.14187509999999</v>
+        <v>170.14181812999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.89993506999999795</v>
+        <v>0.90003680999998892</v>
       </c>
       <c r="D104" s="5">
-        <v>6.5709008391892088</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>6.5716719021775782</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>171.57943427000001</v>
+        <v>171.57920390000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.4375591700000143</v>
+        <v>1.4373857700000201</v>
       </c>
       <c r="D105" s="5">
-        <v>10.62370539099593</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>10.622367552184597</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>171.69873539</v>
+        <v>171.69876414000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.11930111999998871</v>
+        <v>0.11956023999999843</v>
       </c>
       <c r="D106" s="5">
-        <v>0.83757179202426091</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>0.83939909279118208</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>173.19034442</v>
+        <v>173.19038621000001</v>
       </c>
       <c r="C107" s="5">
-        <v>1.4916090300000064</v>
+        <v>1.4916220700000054</v>
       </c>
       <c r="D107" s="5">
-        <v>10.937647727401512</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>10.937746041378492</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>174.00620015999999</v>
+        <v>174.00625004</v>
       </c>
       <c r="C108" s="5">
-        <v>0.81585573999998928</v>
+        <v>0.81586382999998364</v>
       </c>
       <c r="D108" s="5">
-        <v>5.8016811434477233</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>5.8017387350003391</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>174.39083410999999</v>
+        <v>174.39088093999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.38463394999999423</v>
+        <v>0.38463089999999056</v>
       </c>
       <c r="D109" s="5">
-        <v>2.6850407267861032</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>2.685018396868788</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>175.20353746999999</v>
+        <v>175.20360217000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.81270336000000043</v>
+        <v>0.81272123000002239</v>
       </c>
       <c r="D110" s="5">
-        <v>5.7378774608183969</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.7380052979815632</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>174.20609206</v>
+        <v>174.2061257</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.99744540999998321</v>
+        <v>-0.99747647000000939</v>
       </c>
       <c r="D111" s="5">
-        <v>-6.6217751572381189</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-6.6219725736703205</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>174.33488338999999</v>
+        <v>174.33490721999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.12879132999998433</v>
+        <v>0.12878151999998977</v>
       </c>
       <c r="D112" s="5">
-        <v>0.89078155064210573</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>0.89071325124812084</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>174.8354764</v>
+        <v>174.83551969999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.5005930100000171</v>
+        <v>0.50061248000000091</v>
       </c>
       <c r="D113" s="5">
-        <v>3.5006764040113048</v>
+        <v>3.5008142302900502</v>
       </c>
       <c r="E113" s="5">
-        <v>3.7710318347245808</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.7710116243053093</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>174.24553951999999</v>
+        <v>174.24554232</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.58993688000001043</v>
+        <v>-0.58997737999999345</v>
       </c>
       <c r="D114" s="5">
-        <v>-3.974782675943711</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-3.9750495397514074</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>176.01200064</v>
+        <v>176.01191868999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.7664611200000024</v>
+        <v>1.766376369999989</v>
       </c>
       <c r="D115" s="5">
-        <v>12.867087567796155</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>12.866435203369676</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>177.80547946999999</v>
+        <v>177.80545068999999</v>
       </c>
       <c r="C116" s="5">
-        <v>1.793478829999998</v>
+        <v>1.793531999999999</v>
       </c>
       <c r="D116" s="5">
-        <v>12.936502639168545</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>12.936914267816736</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>176.29702975000001</v>
+        <v>176.29688573999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.5084497199999873</v>
+        <v>-1.5085649499999931</v>
       </c>
       <c r="D117" s="5">
-        <v>-9.7186057508440999</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-9.7193153577440192</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>177.70704497</v>
+        <v>177.70706443</v>
       </c>
       <c r="C118" s="5">
-        <v>1.4100152199999911</v>
+        <v>1.4101786900000093</v>
       </c>
       <c r="D118" s="5">
-        <v>10.031186955760552</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>10.032410112951728</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>177.97455624</v>
+        <v>177.97458341999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.26751126999999997</v>
+        <v>0.26751898999998502</v>
       </c>
       <c r="D119" s="5">
-        <v>1.8214512140619865</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>1.8215040134472726</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>179.07074725999999</v>
+        <v>179.07077838000001</v>
       </c>
       <c r="C120" s="5">
-        <v>1.096191019999992</v>
+        <v>1.0961949600000196</v>
       </c>
       <c r="D120" s="5">
-        <v>7.6467013403940687</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>7.646728554688953</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>179.43674247999999</v>
+        <v>179.43676851000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.36599522000000206</v>
+        <v>0.36599013000000014</v>
       </c>
       <c r="D121" s="5">
-        <v>2.4803891259246758</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.480353805850366</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>181.23638811000001</v>
+        <v>181.23643122999999</v>
       </c>
       <c r="C122" s="5">
-        <v>1.7996456300000148</v>
+        <v>1.7996627199999864</v>
       </c>
       <c r="D122" s="5">
-        <v>12.721890731135609</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>12.722016334388186</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>181.97246738000001</v>
+        <v>181.97247998</v>
       </c>
       <c r="C123" s="5">
-        <v>0.73607927000000473</v>
+        <v>0.73604875000000902</v>
       </c>
       <c r="D123" s="5">
-        <v>4.9840743734705262</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>4.983861869063233</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>182.03246934000001</v>
+        <v>182.03247662000001</v>
       </c>
       <c r="C124" s="5">
-        <v>6.0001959999993915E-2</v>
+        <v>5.9996640000008483E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>0.39639553387913473</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>0.39636029670579997</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>181.81705818</v>
+        <v>181.81707914</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.21541116000000216</v>
+        <v>-0.21539748000000714</v>
       </c>
       <c r="D125" s="5">
-        <v>-1.4108340290681753</v>
+        <v>-1.4107449582420273</v>
       </c>
       <c r="E125" s="5">
-        <v>3.9932294770811172</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.9932157103886423</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>182.20199980000001</v>
+        <v>182.20200152000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.38494162000000642</v>
+        <v>0.38492238000000611</v>
       </c>
       <c r="D126" s="5">
-        <v>2.5704246908804018</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>2.5702944175379105</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>182.78073652</v>
+        <v>182.78069780999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.57873671999999488</v>
+        <v>0.57869628999998213</v>
       </c>
       <c r="D127" s="5">
-        <v>3.8789147041306427</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>3.8786389385128794</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>183.45050094000001</v>
+        <v>183.45049207</v>
       </c>
       <c r="C128" s="5">
-        <v>0.66976442000000702</v>
+        <v>0.66979426000000331</v>
       </c>
       <c r="D128" s="5">
-        <v>4.4868768306168594</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>4.4870817499495841</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>183.93107627000001</v>
+        <v>183.93098588000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.48057532999999353</v>
+        <v>0.4804938100000129</v>
       </c>
       <c r="D129" s="5">
-        <v>3.1892655668041892</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>3.1887169109959146</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>183.62235340999999</v>
+        <v>183.62236446</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.30872286000001736</v>
+        <v>-0.30862142000000858</v>
       </c>
       <c r="D130" s="5">
-        <v>-1.995674138519099</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-1.995025411953244</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>184.21294481000001</v>
+        <v>184.21296022000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.5905914000000223</v>
+        <v>0.59059576000001357</v>
       </c>
       <c r="D131" s="5">
-        <v>3.9286177625359908</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>3.9286470396396878</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>183.20022933000001</v>
+        <v>183.20024723</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.0127154799999971</v>
+        <v>-1.0127129900000114</v>
       </c>
       <c r="D132" s="5">
-        <v>-6.4011714275762905</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-6.4011556421934346</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>183.92987767</v>
+        <v>183.92989066999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.72964833999998291</v>
+        <v>0.7296434399999896</v>
       </c>
       <c r="D133" s="5">
-        <v>4.8854457496866344</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>4.8854117313281042</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>184.22438431</v>
+        <v>184.22441079000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.2945066400000087</v>
+        <v>0.29452012000001559</v>
       </c>
       <c r="D134" s="5">
-        <v>1.9384395104729446</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>1.9385288803178691</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>187.02505128999999</v>
+        <v>187.02505966999999</v>
       </c>
       <c r="C135" s="5">
-        <v>2.8006669799999884</v>
+        <v>2.8006488799999829</v>
       </c>
       <c r="D135" s="5">
-        <v>19.848340567274114</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>19.848198286883402</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>186.92522792</v>
+        <v>186.9252323</v>
       </c>
       <c r="C136" s="5">
-        <v>-9.9823369999995748E-2</v>
+        <v>-9.9827369999985649E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.63861509294815821</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-0.6386405791422356</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>186.69458395999999</v>
+        <v>186.69458648</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.23064396000000897</v>
+        <v>-0.23064582000000655</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.4706531565763403</v>
+        <v>-1.4706649018819462</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6826557578393917</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.6826453065194711</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>187.25353115999999</v>
+        <v>187.25352907000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.55894720000000575</v>
+        <v>0.55894259000001512</v>
       </c>
       <c r="D138" s="5">
-        <v>3.6524482442852557</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>3.6524175723036567</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>187.82267988999999</v>
+        <v>187.82267744999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.56914872999999488</v>
+        <v>0.56914837999997303</v>
       </c>
       <c r="D139" s="5">
-        <v>3.7089410043050774</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.7089387273069985</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>188.11711228999999</v>
+        <v>188.11710124000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.29443240000000515</v>
+        <v>0.29442379000002461</v>
       </c>
       <c r="D140" s="5">
-        <v>1.8974338734781826</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>1.8973779329890972</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>187.99134874000001</v>
+        <v>187.99129631</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.12576354999998784</v>
+        <v>-0.12580493000001525</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.79930304861839385</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-0.79956512363226206</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>188.29345605</v>
+        <v>188.29346257</v>
       </c>
       <c r="C142" s="5">
-        <v>0.30210730999999669</v>
+        <v>0.30216626000000701</v>
       </c>
       <c r="D142" s="5">
-        <v>1.9455696604811612</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.9459532081469222</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>189.17584131000001</v>
+        <v>189.17584937999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.88238526000000661</v>
+        <v>0.88238680999998564</v>
       </c>
       <c r="D143" s="5">
-        <v>5.7706971680247632</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>5.7707073625300254</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>189.95906714</v>
+        <v>189.95907453000001</v>
       </c>
       <c r="C144" s="5">
-        <v>0.78322582999999213</v>
+        <v>0.78322515000002113</v>
       </c>
       <c r="D144" s="5">
-        <v>5.0829483103063788</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>5.0829435745052276</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>190.35817478000001</v>
+        <v>190.35818187000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.39910764000001109</v>
+        <v>0.39910734000000048</v>
       </c>
       <c r="D145" s="5">
-        <v>2.5505622586416754</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>2.550560218860265</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>189.42329652999999</v>
+        <v>189.42331161000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.93487825000002545</v>
+        <v>-0.93487025999999673</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.7367735929588992</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.7367256719946909</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>188.79206818</v>
+        <v>188.79207388</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.63122834999998645</v>
+        <v>-0.63123773000000938</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.9263601030752104</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.9264170763919859</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>188.76585202999999</v>
+        <v>188.76585301</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.621615000001043E-2</v>
+        <v>-2.622087000000306E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.16650786500569392</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-0.16653781544292423</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>189.39000339</v>
+        <v>189.39000382</v>
       </c>
       <c r="C149" s="5">
-        <v>0.62415136000001326</v>
+        <v>0.62415081000000328</v>
       </c>
       <c r="D149" s="5">
-        <v>4.0407393486946885</v>
+        <v>4.0407357016469136</v>
       </c>
       <c r="E149" s="5">
-        <v>1.4437587705155464</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>1.4437576315522893</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>189.25502965999999</v>
+        <v>189.25502976999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.13497373000001289</v>
+        <v>-0.13497405000001095</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.8518670893016056</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-0.85186909909878983</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>189.88944946000001</v>
+        <v>189.88944988</v>
       </c>
       <c r="C151" s="5">
-        <v>0.63441980000001763</v>
+        <v>0.63442011000000775</v>
       </c>
       <c r="D151" s="5">
-        <v>4.097634839912101</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>4.097636876795141</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>189.30465737</v>
+        <v>189.30465285</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.58479209000000765</v>
+        <v>-0.58479703000000427</v>
       </c>
       <c r="D152" s="5">
-        <v>-3.6336163157098089</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-3.6336464845537209</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>191.41517490000001</v>
+        <v>191.41514903999999</v>
       </c>
       <c r="C153" s="5">
-        <v>2.1105175300000099</v>
+        <v>2.1104961899999921</v>
       </c>
       <c r="D153" s="5">
-        <v>14.230160926344059</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>14.230008467343303</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>193.13268310999999</v>
+        <v>193.13268669999999</v>
       </c>
       <c r="C154" s="5">
-        <v>1.717508209999977</v>
+        <v>1.717537660000005</v>
       </c>
       <c r="D154" s="5">
-        <v>11.314800796506418</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>11.31500608871383</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>192.91735936000001</v>
+        <v>192.91736191000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.21532374999998183</v>
+        <v>-0.21532478999998261</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.3297073448270358</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.3297137033324136</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>193.47415351000001</v>
+        <v>193.47415404</v>
       </c>
       <c r="C156" s="5">
-        <v>0.55679415000000176</v>
+        <v>0.55679212999999095</v>
       </c>
       <c r="D156" s="5">
-        <v>3.5189261285600182</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>3.518913111621913</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>194.06250194</v>
+        <v>194.06250584</v>
       </c>
       <c r="C157" s="5">
-        <v>0.58834842999999637</v>
+        <v>0.58835179999999809</v>
       </c>
       <c r="D157" s="5">
-        <v>3.7108161392112926</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>3.7108377408084703</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>195.35507999999999</v>
+        <v>195.35508548000001</v>
       </c>
       <c r="C158" s="5">
-        <v>1.2925780599999825</v>
+        <v>1.2925796400000138</v>
       </c>
       <c r="D158" s="5">
-        <v>8.2921545694366152</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>8.2921649068322658</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>194.87445753</v>
+        <v>194.87446331000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.48062246999998592</v>
+        <v>-0.48062217000000373</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.9126779313235152</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-2.9126760571851262</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>195.94475801999999</v>
+        <v>195.94475796</v>
       </c>
       <c r="C160" s="5">
-        <v>1.0703004899999939</v>
+        <v>1.0702946499999939</v>
       </c>
       <c r="D160" s="5">
-        <v>6.7934861639098676</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>6.7934477614115973</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>196.77362477</v>
+        <v>196.77362428999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.82886675000000309</v>
+        <v>0.82886632999998255</v>
       </c>
       <c r="D161" s="5">
-        <v>5.1959052309279219</v>
+        <v>5.1959025381532964</v>
       </c>
       <c r="E161" s="5">
-        <v>3.8986331104262861</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.8986326210846522</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>196.4413199</v>
+        <v>196.44132182000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.33230487000000153</v>
+        <v>-0.33230246999997348</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.0078035869369293</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-2.0077892252828411</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>197.14369926000001</v>
+        <v>197.14369958</v>
       </c>
       <c r="C163" s="5">
-        <v>0.702379360000009</v>
+        <v>0.7023777599999903</v>
       </c>
       <c r="D163" s="5">
-        <v>4.3760112088715886</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>4.3760009999844751</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>197.34907991</v>
+        <v>197.34907736</v>
       </c>
       <c r="C164" s="5">
-        <v>0.20538064999999506</v>
+        <v>0.20537777999999207</v>
       </c>
       <c r="D164" s="5">
-        <v>1.2573257164263607</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>1.2573080436450779</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>197.12239772000001</v>
+        <v>197.12239514000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.22668218999999112</v>
+        <v>-0.2266822199999865</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.3696882407733257</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.3696884384860164</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>198.4257987</v>
+        <v>198.42579737</v>
       </c>
       <c r="C166" s="5">
-        <v>1.3034009799999922</v>
+        <v>1.303402229999989</v>
       </c>
       <c r="D166" s="5">
-        <v>8.2295786978837882</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>8.2295869911583672</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>198.56303738</v>
+        <v>198.56303414999999</v>
       </c>
       <c r="C167" s="5">
-        <v>0.13723867999999584</v>
+        <v>0.13723677999999495</v>
       </c>
       <c r="D167" s="5">
-        <v>0.83312921800664519</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0.83311764544902189</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>197.91307771000001</v>
+        <v>197.91307101000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.649959669999987</v>
+        <v>-0.64996313999998279</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.8580293912089836</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-3.8580496806677078</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>198.72567151000001</v>
+        <v>198.72567125</v>
       </c>
       <c r="C169" s="5">
-        <v>0.81259380000000192</v>
+        <v>0.81260023999999476</v>
       </c>
       <c r="D169" s="5">
-        <v>5.0397714803983806</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>5.0398125025251206</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>198.61350435</v>
+        <v>198.61350537000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.1121671600000127</v>
+        <v>-0.11216587999999206</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.67521989071117616</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.67521221019726241</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>200.07243403999999</v>
+        <v>200.07244506000001</v>
       </c>
       <c r="C171" s="5">
-        <v>1.4589296899999908</v>
+        <v>1.458939689999994</v>
       </c>
       <c r="D171" s="5">
-        <v>9.1796702109232733</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>9.1797356459626389</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>200.44107876999999</v>
+        <v>200.44107983000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.36864472999999975</v>
+        <v>0.36863476999999989</v>
       </c>
       <c r="D172" s="5">
-        <v>2.2336128818251311</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>2.2335517972028152</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>200.38892471</v>
+        <v>200.38892236000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-5.2154059999992342E-2</v>
+        <v>-5.2157469999997375E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.31178930998341237</v>
+        <v>-0.31180966495693019</v>
       </c>
       <c r="E173" s="5">
-        <v>1.8372888867731918</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>1.8372879409243925</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>203.35209721000001</v>
+        <v>203.35210140000001</v>
       </c>
       <c r="C174" s="5">
-        <v>2.9631725000000131</v>
+        <v>2.96317904</v>
       </c>
       <c r="D174" s="5">
-        <v>19.261231763720453</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>19.261278034965645</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>203.52452708000001</v>
+        <v>203.52453120999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.17242987000000198</v>
+        <v>0.17242980999998281</v>
       </c>
       <c r="D175" s="5">
-        <v>1.0222838314733584</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.0222834529289848</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>203.15496941999999</v>
+        <v>203.15497038999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.36955766000002654</v>
+        <v>-0.36956082000000379</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.1573175427072711</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.1573357622428735</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>202.87290234</v>
+        <v>202.87290207000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.28206707999999026</v>
+        <v>-0.28206831999997917</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.6534552706597427</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-1.6534624761912697</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>203.05005507000001</v>
+        <v>203.05005618000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.1771527300000173</v>
+        <v>0.17715411000000358</v>
       </c>
       <c r="D178" s="5">
-        <v>1.0529115880499651</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.052919830954413</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>202.91712813000001</v>
+        <v>202.91711986999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.13292694000000438</v>
+        <v>-0.13293631000001938</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.78275892289288995</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-0.78281389665806334</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>205.39363828</v>
+        <v>205.39362334</v>
       </c>
       <c r="C180" s="5">
-        <v>2.4765101499999957</v>
+        <v>2.4765034700000115</v>
       </c>
       <c r="D180" s="5">
-        <v>15.669636121501851</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>15.669591659805393</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>205.17119984999999</v>
+        <v>205.17119294</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.22243843000001107</v>
+        <v>-0.22243040000000747</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.2918701815310629</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-1.2918239160065625</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>205.65939696999999</v>
+        <v>205.65939469</v>
       </c>
       <c r="C182" s="5">
-        <v>0.48819711999999527</v>
+        <v>0.48820175000000177</v>
       </c>
       <c r="D182" s="5">
-        <v>2.893020798797985</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.8930486946225242</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>206.92461338999999</v>
+        <v>206.92463187999999</v>
       </c>
       <c r="C183" s="5">
-        <v>1.2652164200000016</v>
+        <v>1.2652371899999935</v>
       </c>
       <c r="D183" s="5">
-        <v>7.637383684765453</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>7.6375134212601337</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>206.39754002000001</v>
+        <v>206.3975466</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.52707336999998233</v>
+        <v>-0.52708527999999433</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.0141509874568539</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-3.0142178797208041</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>206.39262708999999</v>
+        <v>206.39262378999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-4.912930000017468E-3</v>
+        <v>-4.9228100000107133E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.8560147725664731E-2</v>
+        <v>-2.8617574304723448E-2</v>
       </c>
       <c r="E185" s="5">
-        <v>2.9960250491330553</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.996024610189929</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>206.56299627000001</v>
+        <v>206.56300607</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17036918000002288</v>
+        <v>0.17038228000001254</v>
       </c>
       <c r="D186" s="5">
-        <v>0.99506342230588629</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>0.99514029827787454</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>205.39000934000001</v>
+        <v>205.39001794999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.1729869300000075</v>
+        <v>-1.1729881200000136</v>
       </c>
       <c r="D187" s="5">
-        <v>-6.6054613556981163</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-6.6054675454091383</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>206.39568292999999</v>
+        <v>206.39568793999999</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0056735899999865</v>
+        <v>1.0056699900000012</v>
       </c>
       <c r="D188" s="5">
-        <v>6.0365365022804207</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>6.0365140482193658</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>208.45277378</v>
+        <v>208.45277482</v>
       </c>
       <c r="C189" s="5">
-        <v>2.0570908500000087</v>
+        <v>2.0570868800000142</v>
       </c>
       <c r="D189" s="5">
-        <v>12.637974359313819</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>12.63794829314584</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>208.88375596</v>
+        <v>208.88375735</v>
       </c>
       <c r="C190" s="5">
-        <v>0.43098218000000088</v>
+        <v>0.43098252999999431</v>
       </c>
       <c r="D190" s="5">
-        <v>2.5094431542653339</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.5094452027472736</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>209.07990348999999</v>
+        <v>209.07988829000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.19614752999999041</v>
+        <v>0.19613094000001752</v>
       </c>
       <c r="D191" s="5">
-        <v>1.1326705992599884</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.13257429604392</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>209.25453833</v>
+        <v>209.25451218000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.17463484000001017</v>
+        <v>0.17462388999999234</v>
       </c>
       <c r="D192" s="5">
-        <v>1.0069222116289467</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>1.0068588585545823</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>209.73207828</v>
+        <v>209.73205476000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.4775399499999935</v>
+        <v>0.47754258000000505</v>
       </c>
       <c r="D193" s="5">
-        <v>2.7731564794547969</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.7731722954413618</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>210.66353544</v>
+        <v>210.66351738</v>
       </c>
       <c r="C194" s="5">
-        <v>0.93145716000000789</v>
+        <v>0.93146261999999069</v>
       </c>
       <c r="D194" s="5">
-        <v>5.4615369677327497</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>5.4615703956126138</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>211.39993559999999</v>
+        <v>211.39998045999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.73640015999998809</v>
+        <v>0.73646307999999294</v>
       </c>
       <c r="D195" s="5">
-        <v>4.2763418299964551</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>4.2767146396738065</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>211.81892456</v>
+        <v>211.81894510000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.41898896000000718</v>
+        <v>0.41896464000001288</v>
       </c>
       <c r="D196" s="5">
-        <v>2.4044658554564835</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>2.4043242488791972</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>212.07523433</v>
+        <v>212.07523351</v>
       </c>
       <c r="C197" s="5">
-        <v>0.25630977000000144</v>
+        <v>0.25628840999999625</v>
       </c>
       <c r="D197" s="5">
-        <v>1.4617530713918248</v>
+        <v>1.4616302992975783</v>
       </c>
       <c r="E197" s="5">
-        <v>2.7532995340584732</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.7533007796741504</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>214.43623693000001</v>
+        <v>214.43625363000001</v>
       </c>
       <c r="C198" s="5">
-        <v>2.3610026000000062</v>
+        <v>2.3610201200000063</v>
       </c>
       <c r="D198" s="5">
-        <v>14.208561499618376</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>14.208673531663196</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>215.14465018999999</v>
+        <v>215.14466404999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.70841325999998617</v>
+        <v>0.70841041999997856</v>
       </c>
       <c r="D199" s="5">
-        <v>4.0371599424253279</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.0371431422727699</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>216.55872228999999</v>
+        <v>216.55872893</v>
       </c>
       <c r="C200" s="5">
-        <v>1.4140720999999985</v>
+        <v>1.4140648800000122</v>
       </c>
       <c r="D200" s="5">
-        <v>8.1786478494147996</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>8.1786040236450308</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>216.73310405999999</v>
+        <v>216.73310488000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.17438176999999655</v>
+        <v>0.17437595000001238</v>
       </c>
       <c r="D201" s="5">
-        <v>0.97057916001062061</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>0.97054659340103377</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>217.20698465000001</v>
+        <v>217.20698350999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.47388059000002158</v>
+        <v>0.4738786299999731</v>
       </c>
       <c r="D202" s="5">
-        <v>2.6555483000065161</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.6555371739046318</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>216.58778375</v>
+        <v>216.58775944000001</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.61920090000000982</v>
+        <v>-0.61922406999997293</v>
       </c>
       <c r="D203" s="5">
-        <v>-3.3677594759578433</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-3.367883542885608</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>220.20219624999999</v>
+        <v>220.20215783</v>
       </c>
       <c r="C204" s="5">
-        <v>3.614412499999986</v>
+        <v>3.614398389999991</v>
       </c>
       <c r="D204" s="5">
-        <v>21.969787221736816</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>21.969696132071938</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>220.91458793999999</v>
+        <v>220.91454419999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.71239169000000402</v>
+        <v>0.71238636999999017</v>
       </c>
       <c r="D205" s="5">
-        <v>3.9520329738950144</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>3.952003635637058</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>222.39394365999999</v>
+        <v>222.39390913</v>
       </c>
       <c r="C206" s="5">
-        <v>1.4793557200000009</v>
+        <v>1.4793649300000027</v>
       </c>
       <c r="D206" s="5">
-        <v>8.3384784862179817</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>8.3385340379499517</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>221.37236422000001</v>
+        <v>221.37243365</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.0215794399999822</v>
+        <v>-1.0214754799999923</v>
       </c>
       <c r="D207" s="5">
-        <v>-5.3751148135964382</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-5.3745823774375312</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>223.09074912</v>
+        <v>223.09078826000001</v>
       </c>
       <c r="C208" s="5">
-        <v>1.7183848999999896</v>
+        <v>1.7183546100000058</v>
       </c>
       <c r="D208" s="5">
-        <v>9.723057856260775</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>9.7228759047026436</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>224.54165316999999</v>
+        <v>224.54166054000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.4509040499999912</v>
+        <v>1.4508722799999987</v>
       </c>
       <c r="D209" s="5">
-        <v>8.0896840988410545</v>
+        <v>8.089499107570397</v>
       </c>
       <c r="E209" s="5">
-        <v>5.8783001604994611</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>5.8783040450653079</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>223.72754832000001</v>
+        <v>223.7275731</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.81410484999997834</v>
+        <v>-0.81408744000000866</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.2650372002672192</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-4.2649476643385036</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>224.94490961</v>
+        <v>224.94492789</v>
       </c>
       <c r="C211" s="5">
-        <v>1.2173612899999853</v>
+        <v>1.2173547900000017</v>
       </c>
       <c r="D211" s="5">
-        <v>6.728516957318198</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>6.7284791813563061</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>226.05408527</v>
+        <v>226.05409319</v>
       </c>
       <c r="C212" s="5">
-        <v>1.1091756600000053</v>
+        <v>1.1091653000000008</v>
       </c>
       <c r="D212" s="5">
-        <v>6.0801887086867845</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>6.0801298615979382</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>226.93599467000001</v>
+        <v>226.93599545999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.88190940000001206</v>
+        <v>0.88190226999998345</v>
       </c>
       <c r="D213" s="5">
-        <v>4.7833562689936437</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>4.7833165921067122</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>227.10900412000001</v>
+        <v>227.10899707999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.17300944999999501</v>
+        <v>0.17300162000000796</v>
       </c>
       <c r="D214" s="5">
-        <v>0.91869110146853838</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>0.91864934597851722</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>229.12793884000001</v>
+        <v>229.12790568</v>
       </c>
       <c r="C215" s="5">
-        <v>2.0189347200000043</v>
+        <v>2.0189086000000032</v>
       </c>
       <c r="D215" s="5">
-        <v>11.205007938288514</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>11.204856177827338</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>229.21576049000001</v>
+        <v>229.21571130000001</v>
       </c>
       <c r="C216" s="5">
-        <v>8.7821649999995088E-2</v>
+        <v>8.7805620000011686E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.46091465867397208</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.46083041780473621</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>230.71538808</v>
+        <v>230.71532384</v>
       </c>
       <c r="C217" s="5">
-        <v>1.4996275899999887</v>
+        <v>1.4996125399999869</v>
       </c>
       <c r="D217" s="5">
-        <v>8.1396681751498612</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>8.1395853354186976</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>230.51863882999999</v>
+        <v>230.51858651000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.19674925000001053</v>
+        <v>-0.19673732999999061</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.0185487483910793</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.0184876112728225</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>230.73740917999999</v>
+        <v>230.73750412999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.21877034999999978</v>
+        <v>0.21891761999998494</v>
       </c>
       <c r="D219" s="5">
-        <v>1.1448057424390701</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.1455806843176042</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>232.10823561999999</v>
+        <v>232.10829140000001</v>
       </c>
       <c r="C220" s="5">
-        <v>1.3708264400000019</v>
+        <v>1.3707872700000223</v>
       </c>
       <c r="D220" s="5">
-        <v>7.3669116148822544</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>7.3666910562821597</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>233.82855556999999</v>
+        <v>233.82857344000001</v>
       </c>
       <c r="C221" s="5">
-        <v>1.7203199500000039</v>
+        <v>1.7202820400000007</v>
       </c>
       <c r="D221" s="5">
-        <v>9.2657269306540826</v>
+        <v>9.2655120330948026</v>
       </c>
       <c r="E221" s="5">
-        <v>4.1359374837099505</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.1359420241508404</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>233.03518348</v>
+        <v>233.03521448999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.7933720899999912</v>
+        <v>-0.79335895000002665</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.9964301366211652</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-3.9963648773877924</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>233.06477064000001</v>
+        <v>233.06479311000001</v>
       </c>
       <c r="C223" s="5">
-        <v>2.9587160000005497E-2</v>
+        <v>2.9578620000023648E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>0.15246365360215286</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>0.15241959566587582</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>233.04425222</v>
+        <v>233.0442578</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.0518420000001925E-2</v>
+        <v>-2.0535310000013851E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.10559375947393201</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.10568062802663869</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>233.68928758000001</v>
+        <v>233.68928627</v>
       </c>
       <c r="C225" s="5">
-        <v>0.6450353600000085</v>
+        <v>0.64502846999999974</v>
       </c>
       <c r="D225" s="5">
-        <v>3.3724722863889722</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>3.3724356309086101</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>234.05260444999999</v>
+        <v>234.05259224</v>
       </c>
       <c r="C226" s="5">
-        <v>0.36331686999997714</v>
+        <v>0.36330596999999898</v>
       </c>
       <c r="D226" s="5">
-        <v>1.8816764735612113</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.8816195477689757</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>234.08281925</v>
+        <v>234.08278059</v>
       </c>
       <c r="C227" s="5">
-        <v>3.02148000000102E-2</v>
+        <v>3.0188350000003084E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>0.15502290522879658</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>0.15488711016338197</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>234.67971994999999</v>
+        <v>234.67966437000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.59690069999999196</v>
+        <v>0.59688378000001308</v>
       </c>
       <c r="D228" s="5">
-        <v>3.1032280929916389</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.1031394099726217</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>234.51269789</v>
+        <v>234.51262836000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.16702205999999364</v>
+        <v>-0.1670360100000039</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.85070746011098874</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-0.85077843560236177</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>228.57379652</v>
+        <v>228.57374494000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-5.9389013699999964</v>
+        <v>-5.9388834199999962</v>
       </c>
       <c r="D230" s="5">
-        <v>-26.494312053264746</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-26.494249578989717</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>231.14613122</v>
+        <v>231.14622177999999</v>
       </c>
       <c r="C231" s="5">
-        <v>2.572334699999999</v>
+        <v>2.5724768399999789</v>
       </c>
       <c r="D231" s="5">
-        <v>14.372666091013997</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>14.373513522727709</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>232.54940651000001</v>
+        <v>232.54946627999999</v>
       </c>
       <c r="C232" s="5">
-        <v>1.4032752900000105</v>
+        <v>1.4032444999999996</v>
       </c>
       <c r="D232" s="5">
-        <v>7.5333756419951881</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>7.5332017399031503</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>233.92125956999999</v>
+        <v>233.92128890999999</v>
       </c>
       <c r="C233" s="5">
-        <v>1.3718530599999781</v>
+        <v>1.3718226299999969</v>
       </c>
       <c r="D233" s="5">
-        <v>7.3132875125760055</v>
+        <v>7.3131180515435323</v>
       </c>
       <c r="E233" s="5">
-        <v>3.9646141496274545E-2</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>3.9651043769373118E-2</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>235.14161412999999</v>
+        <v>235.14164740999999</v>
       </c>
       <c r="C234" s="5">
-        <v>1.2203545600000041</v>
+        <v>1.2203585000000032</v>
       </c>
       <c r="D234" s="5">
-        <v>6.4431248548999287</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>6.4431454259839427</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>235.69975957</v>
+        <v>235.69978345000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.5581454400000041</v>
+        <v>0.55813604000002215</v>
       </c>
       <c r="D235" s="5">
-        <v>2.8858697188868909</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>2.8858200665160538</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>235.71358294999999</v>
+        <v>235.71358741</v>
       </c>
       <c r="C236" s="5">
-        <v>1.3823379999990948E-2</v>
+        <v>1.3803959999989956E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>7.0400613940146961E-2</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>7.0301671508676833E-2</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>235.16584068</v>
+        <v>235.16583893999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.54774226999998632</v>
+        <v>-0.54774847000001614</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.7531498925464581</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-2.7531806073395448</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>236.09871705</v>
+        <v>236.09870189</v>
       </c>
       <c r="C238" s="5">
-        <v>0.93287637000000245</v>
+        <v>0.93286295000001473</v>
       </c>
       <c r="D238" s="5">
-        <v>4.8655092139318734</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>4.8654377232828283</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>236.11497215</v>
+        <v>236.11493200999999</v>
       </c>
       <c r="C239" s="5">
-        <v>1.6255099999995082E-2</v>
+        <v>1.6230119999988801E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>8.2649784312116559E-2</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>8.2522729658429661E-2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>235.65515353000001</v>
+        <v>235.65509767</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.45981861999999296</v>
+        <v>-0.45983433999998624</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.3120535488417637</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-2.312132136071976</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>235.73105545999999</v>
+        <v>235.73099022</v>
       </c>
       <c r="C241" s="5">
-        <v>7.5901929999986351E-2</v>
+        <v>7.5892549999991843E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>0.38719221434815321</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>0.38714437207874042</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>234.65679971</v>
+        <v>234.6567489</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.0742557499999918</v>
+        <v>-1.0742413199999987</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.333545455620758</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-5.3334770377727381</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>233.53562682</v>
+        <v>233.53571016000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.1211728899999969</v>
+        <v>-1.1210387399999888</v>
       </c>
       <c r="D243" s="5">
-        <v>-5.5852169219209991</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-5.5845672806551505</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>233.56844520999999</v>
+        <v>233.56849972000001</v>
       </c>
       <c r="C244" s="5">
-        <v>3.281838999998854E-2</v>
+        <v>3.2789559999997664E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.16876448979488146</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.16861606038049981</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>233.41500479000001</v>
+        <v>233.41503892</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.15344041999998126</v>
+        <v>-0.15346080000000484</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.78548568961159804</v>
+        <v>-0.78558945864828367</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.21642102172781952</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-0.21641894688548824</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>232.2505956</v>
+        <v>232.25062109000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.1644091900000149</v>
+        <v>-1.1644178299999908</v>
       </c>
       <c r="D246" s="5">
-        <v>-5.8247485051909802</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-5.8247897178954293</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>232.26024090000001</v>
+        <v>232.26027467</v>
       </c>
       <c r="C247" s="5">
-        <v>9.6453000000167322E-3</v>
+        <v>9.6535799999912797E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>4.9847037313943687E-2</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>4.9889832768790221E-2</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>232.75428113999999</v>
+        <v>232.75428037</v>
       </c>
       <c r="C248" s="5">
-        <v>0.49404023999997548</v>
+        <v>0.49400570000000243</v>
       </c>
       <c r="D248" s="5">
-        <v>2.5825920660484503</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.5824090111282061</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>235.03393700000001</v>
+        <v>235.03393478999999</v>
       </c>
       <c r="C249" s="5">
-        <v>2.2796558600000196</v>
+        <v>2.2796544199999857</v>
       </c>
       <c r="D249" s="5">
-        <v>12.407365785168366</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>12.407357564114974</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>233.94987462</v>
+        <v>233.94986094999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.084062380000006</v>
+        <v>-1.0840738400000021</v>
       </c>
       <c r="D250" s="5">
-        <v>-5.3965670215526558</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-5.3966226806233086</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>233.94172974</v>
+        <v>233.94169319</v>
       </c>
       <c r="C251" s="5">
-        <v>-8.1448800000032406E-3</v>
+        <v>-8.1677599999920858E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>-4.176956593876513E-2</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-4.1886881859543035E-2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>234.31249893</v>
+        <v>234.31244792000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.3707691900000043</v>
+        <v>0.3707547300000158</v>
       </c>
       <c r="D252" s="5">
-        <v>1.9185200926459034</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>1.9184449193108133</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>235.26598135</v>
+        <v>235.26593174000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.95348242000000027</v>
+        <v>0.95348382000000242</v>
       </c>
       <c r="D253" s="5">
-        <v>4.9939177648643973</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>4.9939263739550599</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>236.59719655000001</v>
+        <v>236.59715745</v>
       </c>
       <c r="C254" s="5">
-        <v>1.3312152000000026</v>
+        <v>1.331225709999984</v>
       </c>
       <c r="D254" s="5">
-        <v>7.0053572821755727</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>7.0054158457270699</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>238.37520036000001</v>
+        <v>238.37524929</v>
       </c>
       <c r="C255" s="5">
-        <v>1.7780038100000013</v>
+        <v>1.7780918400000019</v>
       </c>
       <c r="D255" s="5">
-        <v>9.4001004795386311</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>9.4005869055135314</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>238.50650798999999</v>
+        <v>238.50654442999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.13130762999998069</v>
+        <v>0.13129513999999176</v>
       </c>
       <c r="D256" s="5">
-        <v>0.66301952474030479</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.66295613056370772</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>238.85559579</v>
+        <v>238.85562985999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.34908780000000661</v>
+        <v>0.34908543000000236</v>
       </c>
       <c r="D257" s="5">
-        <v>1.7705766940214085</v>
+        <v>1.7705643037324581</v>
       </c>
       <c r="E257" s="5">
-        <v>2.3308660061913233</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.3308656396662908</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>238.97381537000001</v>
+        <v>238.97383325000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.11821958000001587</v>
+        <v>0.11820339000001923</v>
       </c>
       <c r="D258" s="5">
-        <v>0.59554942051660564</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>0.59546755360200265</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>238.13591983000001</v>
+        <v>238.13596736</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.83789554000000521</v>
+        <v>-0.83786589000001754</v>
       </c>
       <c r="D259" s="5">
-        <v>-4.1272709447449207</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-4.1271273978893959</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>240.47768571</v>
+        <v>240.4776937</v>
       </c>
       <c r="C260" s="5">
-        <v>2.341765879999997</v>
+        <v>2.3417263400000081</v>
       </c>
       <c r="D260" s="5">
-        <v>12.460110491018849</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>12.459885976316908</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>242.84164079999999</v>
+        <v>242.84165829</v>
       </c>
       <c r="C261" s="5">
-        <v>2.3639550899999904</v>
+        <v>2.3639645899999948</v>
       </c>
       <c r="D261" s="5">
-        <v>12.455447551250632</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>12.455499906074529</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>242.48352098999999</v>
+        <v>242.48353861999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.35811981000000515</v>
+        <v>-0.35811967000000777</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.7553630778338269</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.7553622717634831</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>242.71838625999999</v>
+        <v>242.71837493000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.23486527000000024</v>
+        <v>0.23483631000001992</v>
       </c>
       <c r="D263" s="5">
-        <v>1.1685107132434425</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>1.1683657766092148</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>241.89046400999999</v>
+        <v>241.89041186</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.8279222500000003</v>
+        <v>-0.82796307000000979</v>
       </c>
       <c r="D264" s="5">
-        <v>-4.0173227927568389</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-4.0175173462160156</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>244.25971181</v>
+        <v>244.25963521</v>
       </c>
       <c r="C265" s="5">
-        <v>2.3692478000000108</v>
+        <v>2.3692233499999986</v>
       </c>
       <c r="D265" s="5">
-        <v>12.407972102237675</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>12.407839900819283</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>246.31894821</v>
+        <v>246.31884837000001</v>
       </c>
       <c r="C266" s="5">
-        <v>2.0592364000000032</v>
+        <v>2.059213160000013</v>
       </c>
       <c r="D266" s="5">
-        <v>10.599145872141747</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>10.599024132362601</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>246.06506679</v>
+        <v>246.06502535000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.25388141999999903</v>
+        <v>-0.25382301999999868</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.2298548852750391</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.2295740804090793</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>247.28264009</v>
+        <v>247.28264032999999</v>
       </c>
       <c r="C268" s="5">
-        <v>1.217573299999998</v>
+        <v>1.2176149799999791</v>
       </c>
       <c r="D268" s="5">
-        <v>6.1021040430043305</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>6.1023197037755716</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>247.52174975</v>
+        <v>247.52180666999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.23910965999999689</v>
+        <v>0.23916633999999704</v>
       </c>
       <c r="D269" s="5">
-        <v>1.166529465910604</v>
+        <v>1.1668074585784449</v>
       </c>
       <c r="E269" s="5">
-        <v>3.6281980044625906</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.6282070533901534</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>250.24802883000001</v>
+        <v>250.24809481</v>
       </c>
       <c r="C270" s="5">
-        <v>2.7262790800000118</v>
+        <v>2.7262881400000083</v>
       </c>
       <c r="D270" s="5">
-        <v>14.047977054362359</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>14.048023173762259</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>251.09964041999999</v>
+        <v>251.09975881</v>
       </c>
       <c r="C271" s="5">
-        <v>0.8516115899999761</v>
+        <v>0.85166399999999953</v>
       </c>
       <c r="D271" s="5">
-        <v>4.160991703256256</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>4.1612514739800766</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>253.0043427</v>
+        <v>253.00440662</v>
       </c>
       <c r="C272" s="5">
-        <v>1.9047022800000093</v>
+        <v>1.9046478100000002</v>
       </c>
       <c r="D272" s="5">
-        <v>9.49205801638211</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>9.49177047899774</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>253.58289066</v>
+        <v>253.58297558000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.57854796000000874</v>
+        <v>0.57856896000001257</v>
       </c>
       <c r="D273" s="5">
-        <v>2.7788300435084956</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.7789314698950296</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>254.43905923</v>
+        <v>254.43917533000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.85616856999999413</v>
+        <v>0.85619975000000181</v>
       </c>
       <c r="D274" s="5">
-        <v>4.1276328291417697</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>4.1277845438569383</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>256.92915084999998</v>
+        <v>256.92921032999999</v>
       </c>
       <c r="C275" s="5">
-        <v>2.490091619999987</v>
+        <v>2.4900349999999776</v>
       </c>
       <c r="D275" s="5">
-        <v>12.397125631869299</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>12.396822437506128</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>255.80870449</v>
+        <v>255.80860243999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.1204463599999883</v>
+        <v>-1.1206078900000023</v>
       </c>
       <c r="D276" s="5">
-        <v>-5.1093895113219485</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-5.1101073763527243</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>258.45918805999997</v>
+        <v>258.45894118000001</v>
       </c>
       <c r="C277" s="5">
-        <v>2.6504835699999774</v>
+        <v>2.6503387400000236</v>
       </c>
       <c r="D277" s="5">
-        <v>13.167022298991803</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>13.166266886344857</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>260.58362426999997</v>
+        <v>260.58328826000002</v>
       </c>
       <c r="C278" s="5">
-        <v>2.1244362099999989</v>
+        <v>2.1243470800000068</v>
       </c>
       <c r="D278" s="5">
-        <v>10.321900019552865</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>10.321457515429966</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>261.20190558000002</v>
+        <v>261.20163128000002</v>
       </c>
       <c r="C279" s="5">
-        <v>0.61828131000004305</v>
+        <v>0.61834301999999752</v>
       </c>
       <c r="D279" s="5">
-        <v>2.8846657115094709</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.8849611635794581</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>262.69338820000002</v>
+        <v>262.69334204</v>
       </c>
       <c r="C280" s="5">
-        <v>1.4914826199999993</v>
+        <v>1.4917107599999895</v>
       </c>
       <c r="D280" s="5">
-        <v>7.0714324367237458</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>7.0725559575273156</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>263.59673211</v>
+        <v>263.59681354000003</v>
       </c>
       <c r="C281" s="5">
-        <v>0.90334390999998959</v>
+        <v>0.9034715000000233</v>
       </c>
       <c r="D281" s="5">
-        <v>4.2054798692793494</v>
+        <v>4.2060858929961586</v>
       </c>
       <c r="E281" s="5">
-        <v>6.4943716567275045</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>6.4943800654426731</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>264.97843351</v>
+        <v>264.97891385999998</v>
       </c>
       <c r="C282" s="5">
-        <v>1.3817013999999972</v>
+        <v>1.3821003199999495</v>
       </c>
       <c r="D282" s="5">
-        <v>6.4746147462376946</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>6.4765362495228018</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>267.59560589</v>
+        <v>267.59576620000001</v>
       </c>
       <c r="C283" s="5">
-        <v>2.6171723799999995</v>
+        <v>2.6168523400000367</v>
       </c>
       <c r="D283" s="5">
-        <v>12.517841683016528</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>12.516202923936536</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>267.61738085000002</v>
+        <v>267.61752648999999</v>
       </c>
       <c r="C284" s="5">
-        <v>2.1774960000016108E-2</v>
+        <v>2.1760289999974702E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>9.7690877743250581E-2</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>9.7624974509580298E-2</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>268.50624292999998</v>
+        <v>268.50649005000002</v>
       </c>
       <c r="C285" s="5">
-        <v>0.88886207999996714</v>
+        <v>0.88896356000003607</v>
       </c>
       <c r="D285" s="5">
-        <v>4.0592907136835166</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>4.0597604062940107</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>269.70441937999999</v>
+        <v>269.70472768000002</v>
       </c>
       <c r="C286" s="5">
-        <v>1.1981764500000054</v>
+        <v>1.1982376299999942</v>
       </c>
       <c r="D286" s="5">
-        <v>5.4882533141530798</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>5.4885352871451021</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>269.76087811999997</v>
+        <v>269.76109803999998</v>
       </c>
       <c r="C287" s="5">
-        <v>5.6458739999982299E-2</v>
+        <v>5.6370359999959874E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>0.25149215892139587</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>0.25109773534772728</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>272.08586567999998</v>
+        <v>272.08578856000003</v>
       </c>
       <c r="C288" s="5">
-        <v>2.3249875600000109</v>
+        <v>2.3246905200000469</v>
       </c>
       <c r="D288" s="5">
-        <v>10.847060237030149</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>10.845598821063085</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>273.53836172000001</v>
+        <v>273.53803291000003</v>
       </c>
       <c r="C289" s="5">
-        <v>1.4524960400000282</v>
+        <v>1.4522443500000008</v>
       </c>
       <c r="D289" s="5">
-        <v>6.5975243317720089</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.5963492636486487</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>273.69402778</v>
+        <v>273.69240853999997</v>
       </c>
       <c r="C290" s="5">
-        <v>0.15566605999998728</v>
+        <v>0.15437562999994725</v>
       </c>
       <c r="D290" s="5">
-        <v>0.68504123165340491</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>0.67934560373392738</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>274.88694205000002</v>
+        <v>274.88655118000003</v>
       </c>
       <c r="C291" s="5">
-        <v>1.192914270000017</v>
+        <v>1.1941426400000523</v>
       </c>
       <c r="D291" s="5">
-        <v>5.3575032511246512</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>5.3631855385729121</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>276.62515852000001</v>
+        <v>276.62513640999998</v>
       </c>
       <c r="C292" s="5">
-        <v>1.7382164699999976</v>
+        <v>1.7385852299999556</v>
       </c>
       <c r="D292" s="5">
-        <v>7.8576091314025431</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>7.8593460887158573</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>278.11936630000002</v>
+        <v>278.11919984999997</v>
       </c>
       <c r="C293" s="5">
-        <v>1.4942077800000106</v>
+        <v>1.4940634399999908</v>
       </c>
       <c r="D293" s="5">
-        <v>6.6779507186432996</v>
+        <v>6.6772868981013866</v>
       </c>
       <c r="E293" s="5">
-        <v>5.5094135931623267</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>5.5093178536455234</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>278.41073510000001</v>
+        <v>278.41264999999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.29136879999998655</v>
+        <v>0.2934501500000124</v>
       </c>
       <c r="D294" s="5">
-        <v>1.2644364285992804</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>1.2735219914991713</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>279.83332359000002</v>
+        <v>279.83308357999999</v>
       </c>
       <c r="C295" s="5">
-        <v>1.4225884900000096</v>
+        <v>1.4204335800000081</v>
       </c>
       <c r="D295" s="5">
-        <v>6.306897455059346</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>6.2970296988407837</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>282.21968270000002</v>
+        <v>282.21975219000001</v>
       </c>
       <c r="C296" s="5">
-        <v>2.3863591100000008</v>
+        <v>2.3866686100000152</v>
       </c>
       <c r="D296" s="5">
-        <v>10.727226895982046</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>10.728693708510306</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>283.25902832999998</v>
+        <v>283.25956196999999</v>
       </c>
       <c r="C297" s="5">
-        <v>1.0393456299999571</v>
+        <v>1.0398097799999846</v>
       </c>
       <c r="D297" s="5">
-        <v>4.50992632717373</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>4.5119802194745207</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>284.70262379000002</v>
+        <v>284.70349363000003</v>
       </c>
       <c r="C298" s="5">
-        <v>1.44359546000004</v>
+        <v>1.4439316600000325</v>
       </c>
       <c r="D298" s="5">
-        <v>6.2900233300004382</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>6.2915173435313276</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>286.01925969000001</v>
+        <v>286.02009917999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.3166358999999943</v>
+        <v>1.3166055499999629</v>
       </c>
       <c r="D299" s="5">
-        <v>5.6928730947627182</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>5.6927206743153214</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>286.77448280999999</v>
+        <v>286.77489265000003</v>
       </c>
       <c r="C300" s="5">
-        <v>0.75522311999998237</v>
+        <v>0.75479347000003827</v>
       </c>
       <c r="D300" s="5">
-        <v>3.2149778611407331</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.2131126489195916</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>286.68947301999998</v>
+        <v>286.68820274000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-8.5009790000015073E-2</v>
+        <v>-8.6689910000018244E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-0.35514175614368426</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-0.36214853921241463</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>288.09309545000002</v>
+        <v>288.08907674</v>
       </c>
       <c r="C302" s="5">
-        <v>1.4036224300000413</v>
+        <v>1.4008739999999875</v>
       </c>
       <c r="D302" s="5">
-        <v>6.0359772308373083</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>6.0238661847545449</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>290.08050443000002</v>
+        <v>290.08021613</v>
       </c>
       <c r="C303" s="5">
-        <v>1.9874089799999979</v>
+        <v>1.9911393900000007</v>
       </c>
       <c r="D303" s="5">
-        <v>8.5996196665093052</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>8.6165046315116669</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>290.19472671</v>
+        <v>290.19498267</v>
       </c>
       <c r="C304" s="5">
-        <v>0.11422227999997858</v>
+        <v>0.11476654000000508</v>
       </c>
       <c r="D304" s="5">
-        <v>0.4735374043510765</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>0.47579915814552898</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>291.72009200999997</v>
+        <v>291.71977356999997</v>
       </c>
       <c r="C305" s="5">
-        <v>1.5253652999999758</v>
+        <v>1.5247908999999709</v>
       </c>
       <c r="D305" s="5">
-        <v>6.4932070495686611</v>
+        <v>6.4906849501531472</v>
       </c>
       <c r="E305" s="5">
-        <v>4.8902476267435491</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.8901959042508825</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>292.20045305000002</v>
+        <v>292.20390292000002</v>
       </c>
       <c r="C306" s="5">
-        <v>0.48036104000004798</v>
+        <v>0.48412935000004609</v>
       </c>
       <c r="D306" s="5">
-        <v>1.9939748323381412</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.0097623268214626</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>293.76195166999997</v>
+        <v>293.76117497000001</v>
       </c>
       <c r="C307" s="5">
-        <v>1.5614986199999521</v>
+        <v>1.5572720499999946</v>
       </c>
       <c r="D307" s="5">
-        <v>6.6045935701972258</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>6.5861093867209286</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>294.09702073</v>
+        <v>294.09696929</v>
       </c>
       <c r="C308" s="5">
-        <v>0.33506906000002346</v>
+        <v>0.33579431999999088</v>
       </c>
       <c r="D308" s="5">
-        <v>1.3773564024968321</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.3803601438080237</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>296.93818289000001</v>
+        <v>296.93904067</v>
       </c>
       <c r="C309" s="5">
-        <v>2.8411621600000103</v>
+        <v>2.842071379999993</v>
       </c>
       <c r="D309" s="5">
-        <v>12.228990947138296</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>12.233116991896509</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>297.21603377000002</v>
+        <v>297.21752621000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.27785088000001679</v>
+        <v>0.27848554000001968</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1286603614013124</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.1312484470336726</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>298.69595874999999</v>
+        <v>298.69937439</v>
       </c>
       <c r="C311" s="5">
-        <v>1.4799249799999643</v>
+        <v>1.4818481799999859</v>
       </c>
       <c r="D311" s="5">
-        <v>6.1415312743874129</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>6.1497007364909262</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>299.85770522000001</v>
+        <v>299.85815019</v>
       </c>
       <c r="C312" s="5">
-        <v>1.1617464700000255</v>
+        <v>1.1587758000000008</v>
       </c>
       <c r="D312" s="5">
-        <v>4.7684201832480122</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>4.7559101078013422</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>301.76548319</v>
+        <v>301.76269296999999</v>
       </c>
       <c r="C313" s="5">
-        <v>1.9077779699999837</v>
+        <v>1.9045427799999857</v>
       </c>
       <c r="D313" s="5">
-        <v>7.9076394904205483</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>7.893745811275088</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>303.90459274</v>
+        <v>303.89627423000002</v>
       </c>
       <c r="C314" s="5">
-        <v>2.1391095500000006</v>
+        <v>2.1335812600000281</v>
       </c>
       <c r="D314" s="5">
-        <v>8.8459844115404316</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>8.8223115180587452</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>305.12821286000002</v>
+        <v>305.12774758</v>
       </c>
       <c r="C315" s="5">
-        <v>1.223620120000021</v>
+        <v>1.2314733499999875</v>
       </c>
       <c r="D315" s="5">
-        <v>4.940039637613447</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.9725940848353911</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>304.55049668999999</v>
+        <v>304.55114642000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.57771617000003062</v>
+        <v>-0.57660115999999562</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.248515600288481</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-2.2442242872369955</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>306.95405061000002</v>
+        <v>306.95458765000001</v>
       </c>
       <c r="C317" s="5">
-        <v>2.4035539200000358</v>
+        <v>2.4034412299999985</v>
       </c>
       <c r="D317" s="5">
-        <v>9.8926584514075202</v>
+        <v>9.8921522941527673</v>
       </c>
       <c r="E317" s="5">
-        <v>5.2221149715933279</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>5.2224139260633073</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>309.72111445000002</v>
+        <v>309.72771883000001</v>
       </c>
       <c r="C318" s="5">
-        <v>2.7670638399999916</v>
+        <v>2.7731311800000071</v>
       </c>
       <c r="D318" s="5">
-        <v>11.370285827843073</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>11.396448218648958</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>309.94618396999999</v>
+        <v>309.94078932999997</v>
       </c>
       <c r="C319" s="5">
-        <v>0.22506951999997682</v>
+        <v>0.21307049999995797</v>
       </c>
       <c r="D319" s="5">
-        <v>0.87551506897649567</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.82864469681378505</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>309.80852578999998</v>
+        <v>309.81059105999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.13765818000001673</v>
+        <v>-0.13019826999999395</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.53166292876194454</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.50292656076962317</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>311.03803140999997</v>
+        <v>311.04114509999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.2295056199999976</v>
+        <v>1.2305540400000154</v>
       </c>
       <c r="D321" s="5">
-        <v>4.8676540411227265</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.8718626752461747</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>311.55259338000002</v>
+        <v>311.55551300000002</v>
       </c>
       <c r="C322" s="5">
-        <v>0.51456197000004522</v>
+        <v>0.51436790000002475</v>
       </c>
       <c r="D322" s="5">
-        <v>2.0033684312511069</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.0025857339486697</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>311.47984961999998</v>
+        <v>311.48606281999997</v>
       </c>
       <c r="C323" s="5">
-        <v>-7.2743760000037128E-2</v>
+        <v>-6.9450180000046657E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.2798259473840603</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.26716944787591457</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>311.62279553000002</v>
+        <v>311.62356138000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.1429459100000372</v>
+        <v>0.13749856000004002</v>
       </c>
       <c r="D324" s="5">
-        <v>0.55210224633090998</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>0.53100113669237725</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>313.27344419000002</v>
+        <v>313.26940954999998</v>
       </c>
       <c r="C325" s="5">
-        <v>1.6506486600000017</v>
+        <v>1.6458481699999652</v>
       </c>
       <c r="D325" s="5">
-        <v>6.5448226607380366</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>6.525215950489871</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>314.32492325999999</v>
+        <v>314.30267806000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0514790699999708</v>
+        <v>1.0332685100000276</v>
       </c>
       <c r="D326" s="5">
-        <v>4.1029020622453505</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>4.030602976911446</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>312.23940279999999</v>
+        <v>312.23992501999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.0855204599999979</v>
+        <v>-2.0627530400000182</v>
       </c>
       <c r="D327" s="5">
-        <v>-7.67768771925601</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-7.5973918419903974</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>313.29706218000001</v>
+        <v>313.30006476</v>
       </c>
       <c r="C328" s="5">
-        <v>1.0576593800000182</v>
+        <v>1.060139740000011</v>
       </c>
       <c r="D328" s="5">
-        <v>4.1413919577560021</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>4.1512791129820314</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>313.47519993999998</v>
+        <v>313.47929240000002</v>
       </c>
       <c r="C329" s="5">
-        <v>0.17813775999997006</v>
+        <v>0.17922764000002189</v>
       </c>
       <c r="D329" s="5">
-        <v>0.68444650047372324</v>
+        <v>0.68864063566338451</v>
       </c>
       <c r="E329" s="5">
-        <v>2.1244708506177767</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.1256254222985271</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>315.91688961</v>
+        <v>315.92791089999997</v>
       </c>
       <c r="C330" s="5">
-        <v>2.4416896700000166</v>
+        <v>2.4486184999999523</v>
       </c>
       <c r="D330" s="5">
-        <v>9.7579234098845724</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>9.786680706257723</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>314.64733408000001</v>
+        <v>314.63986186</v>
       </c>
       <c r="C331" s="5">
-        <v>-1.269555529999991</v>
+        <v>-1.2880490399999758</v>
       </c>
       <c r="D331" s="5">
-        <v>-4.7171938495798704</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-4.784212322515824</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>315.80692197000002</v>
+        <v>315.81235867999999</v>
       </c>
       <c r="C332" s="5">
-        <v>1.1595878900000116</v>
+        <v>1.1724968199999921</v>
       </c>
       <c r="D332" s="5">
-        <v>4.5131795593687185</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.5645667100270293</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>314.99538335</v>
+        <v>315.00054460000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.81153862000002164</v>
+        <v>-0.81181407999997646</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.0404643561780853</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-3.0414302107745206</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>316.25010161</v>
+        <v>316.25399777000001</v>
       </c>
       <c r="C334" s="5">
-        <v>1.2547182600000042</v>
+        <v>1.2534531700000002</v>
       </c>
       <c r="D334" s="5">
-        <v>4.886071715890572</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.8809552050135929</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>317.34105037</v>
+        <v>317.34894575999999</v>
       </c>
       <c r="C335" s="5">
-        <v>1.0909487600000034</v>
+        <v>1.0949479899999801</v>
       </c>
       <c r="D335" s="5">
-        <v>4.2190173241197337</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>4.2347260510737783</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>317.39170916</v>
+        <v>317.39023139</v>
       </c>
       <c r="C336" s="5">
-        <v>5.0658789999999954E-2</v>
+        <v>4.1285630000004403E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.19173047432625712</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.15622620178257218</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>318.49336575000001</v>
+        <v>318.48550893999999</v>
       </c>
       <c r="C337" s="5">
-        <v>1.1016565900000046</v>
+        <v>1.0952775499999916</v>
       </c>
       <c r="D337" s="5">
-        <v>4.2456035681856852</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>4.2205713809459811</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>314.07332659999997</v>
+        <v>314.03379158000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-4.4200391500000364</v>
+        <v>-4.4517173599999751</v>
       </c>
       <c r="D338" s="5">
-        <v>-15.439416777416415</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-15.5420623074916</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>317.12884935</v>
+        <v>317.13144231000001</v>
       </c>
       <c r="C339" s="5">
-        <v>3.0555227500000228</v>
+        <v>3.097650729999998</v>
       </c>
       <c r="D339" s="5">
-        <v>12.319811858320517</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>12.500651864033419</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>318.86002736</v>
+        <v>318.85871969999999</v>
       </c>
       <c r="C340" s="5">
-        <v>1.7311780100000078</v>
+        <v>1.7272773899999834</v>
       </c>
       <c r="D340" s="5">
-        <v>6.7509938328416785</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>6.7352675169722431</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>319.43237928999997</v>
+        <v>319.45542327999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.57235192999996798</v>
+        <v>0.59670357999999624</v>
       </c>
       <c r="D341" s="5">
-        <v>2.1753861356771154</v>
+        <v>2.2689057595999262</v>
       </c>
       <c r="E341" s="5">
-        <v>1.9003670309932774</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.9063877662370166</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>320.16735328999999</v>
+        <v>320.18509697000002</v>
       </c>
       <c r="C342" s="5">
-        <v>0.73497400000002244</v>
+        <v>0.72967369000002691</v>
       </c>
       <c r="D342" s="5">
-        <v>2.7962600357384959</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>2.7756378651673907</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>321.68152995999998</v>
+        <v>321.67269095</v>
       </c>
       <c r="C343" s="5">
-        <v>1.5141766699999835</v>
+        <v>1.4875939799999855</v>
       </c>
       <c r="D343" s="5">
-        <v>5.8251658221936786</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>5.7199478907876022</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>322.51731282999998</v>
+        <v>322.52123650999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.83578287000000273</v>
+        <v>0.84854555999999093</v>
       </c>
       <c r="D344" s="5">
-        <v>3.1627436844919199</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>3.2118322926119491</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>323.13909518000003</v>
+        <v>323.15776045000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.62178235000004634</v>
+        <v>0.63652394000001777</v>
       </c>
       <c r="D345" s="5">
-        <v>2.3381738453381207</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>2.3941824112977406</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>323.77245261000002</v>
+        <v>323.77109955999998</v>
       </c>
       <c r="C346" s="5">
-        <v>0.63335742999998956</v>
+        <v>0.61333910999996988</v>
       </c>
       <c r="D346" s="5">
-        <v>2.3775391689249803</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.3014726391960671</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>323.60561982000002</v>
+        <v>323.60984896000002</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.16683279000000084</v>
+        <v>-0.16125059999995983</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.61658411370059119</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-0.59601230421042484</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>326.54381051000001</v>
+        <v>326.53666164999999</v>
       </c>
       <c r="C348" s="5">
-        <v>2.938190689999999</v>
+        <v>2.9268126899999629</v>
       </c>
       <c r="D348" s="5">
-        <v>11.456349572693147</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>11.409599256976799</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>327.68968675999997</v>
+        <v>327.67515378000002</v>
       </c>
       <c r="C349" s="5">
-        <v>1.145876249999958</v>
+        <v>1.1384921300000315</v>
       </c>
       <c r="D349" s="5">
-        <v>4.2931543524742821</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.2650514649632765</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>326.64992623000001</v>
+        <v>326.59113164000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.0397605299999668</v>
+        <v>-1.0840221400000019</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.7418535588045754</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-3.8984243995077383</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>329.01744742</v>
+        <v>329.01892234000002</v>
       </c>
       <c r="C351" s="5">
-        <v>2.3675211899999908</v>
+        <v>2.4277907000000027</v>
       </c>
       <c r="D351" s="5">
-        <v>9.0526870608713885</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>9.2943862397616428</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>327.83061595999999</v>
+        <v>327.81675396000003</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.1868314600000076</v>
+        <v>-1.2021683799999892</v>
       </c>
       <c r="D352" s="5">
-        <v>-4.2437848155561948</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-4.2975093335231307</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>328.87709050000001</v>
+        <v>328.92838281000002</v>
       </c>
       <c r="C353" s="5">
-        <v>1.0464745400000197</v>
+        <v>1.1116288499999882</v>
       </c>
       <c r="D353" s="5">
-        <v>3.8985158309883916</v>
+        <v>4.1459655354963543</v>
       </c>
       <c r="E353" s="5">
-        <v>2.9567169211188737</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.9653462861067403</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>329.68984132999998</v>
+        <v>329.74407036000002</v>
       </c>
       <c r="C354" s="5">
-        <v>0.81275082999997039</v>
+        <v>0.81568755000000692</v>
       </c>
       <c r="D354" s="5">
-        <v>3.0061905250498233</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>3.0167244943852811</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>332.05593528000003</v>
+        <v>332.04389000999998</v>
       </c>
       <c r="C355" s="5">
-        <v>2.3660939500000495</v>
+        <v>2.2998196499999608</v>
       </c>
       <c r="D355" s="5">
-        <v>8.9602728879429439</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>8.6981074876355748</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>331.43836426000001</v>
+        <v>331.43727662999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.61757102000001396</v>
+        <v>-0.60661337999999887</v>
       </c>
       <c r="D356" s="5">
-        <v>-2.2091198950477842</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-2.1703941644878766</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>331.90820824999997</v>
+        <v>331.92236262</v>
       </c>
       <c r="C357" s="5">
-        <v>0.46984398999995847</v>
+        <v>0.48508599000001595</v>
       </c>
       <c r="D357" s="5">
-        <v>1.7144350045703582</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>1.7705065932549058</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>332.75699546999999</v>
+        <v>332.75168929</v>
       </c>
       <c r="C358" s="5">
-        <v>0.84878722000001972</v>
+        <v>0.82932667000000038</v>
       </c>
       <c r="D358" s="5">
-        <v>3.1122865257330101</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.0398148738292274</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>333.42522345999998</v>
+        <v>333.42361059000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.66822798999999122</v>
+        <v>0.67192130000000816</v>
       </c>
       <c r="D359" s="5">
-        <v>2.4365820486810019</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.4502385133048588</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>334.01946550000002</v>
+        <v>334.00299863999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.59424204000004011</v>
+        <v>0.57938804999997728</v>
       </c>
       <c r="D360" s="5">
-        <v>2.1597707981651393</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>2.1052773417582271</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>334.58360417</v>
+        <v>334.56101167000003</v>
       </c>
       <c r="C361" s="5">
-        <v>0.56413866999997708</v>
+        <v>0.55801303000004054</v>
       </c>
       <c r="D361" s="5">
-        <v>2.0456604071399376</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>2.0233440033202266</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>337.75243225000003</v>
+        <v>337.68425525999999</v>
       </c>
       <c r="C362" s="5">
-        <v>3.1688280800000257</v>
+        <v>3.1232435899999587</v>
       </c>
       <c r="D362" s="5">
-        <v>11.976260716979613</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>11.795879663994091</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>337.63402826999999</v>
+        <v>337.63027495</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.11840398000003916</v>
+        <v>-5.398030999998582E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.41986712183075259</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-0.19165670296191761</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>338.26474335</v>
+        <v>338.23331569999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.63071508000001586</v>
+        <v>0.60304074999999102</v>
       </c>
       <c r="D364" s="5">
-        <v>2.2648275889672442</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.1644983913386762</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>339.33758813999998</v>
+        <v>339.43154114999999</v>
       </c>
       <c r="C365" s="5">
-        <v>1.0728447899999765</v>
+        <v>1.1982254499999954</v>
       </c>
       <c r="D365" s="5">
-        <v>3.8730325186184134</v>
+        <v>4.3349364414486891</v>
       </c>
       <c r="E365" s="5">
-        <v>3.1806708165949216</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.1931444317065738</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>340.02420201000001</v>
+        <v>340.11660061999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.6866138700000306</v>
+        <v>0.68505946999999878</v>
       </c>
       <c r="D366" s="5">
-        <v>2.4552779268838032</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.4489720534788262</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>340.87088972999999</v>
+        <v>340.85540437999998</v>
       </c>
       <c r="C367" s="5">
-        <v>0.84668771999997716</v>
+        <v>0.73880375999999615</v>
       </c>
       <c r="D367" s="5">
-        <v>3.0293617994967548</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.6380173437342336</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>330.66776302</v>
+        <v>330.66161994999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-10.203126709999992</v>
+        <v>-10.193784429999994</v>
       </c>
       <c r="D368" s="5">
-        <v>-30.557824490975992</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-30.53544505650866</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>205.96484971000001</v>
+        <v>205.97025128999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-124.70291330999999</v>
+        <v>-124.69136865999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.658952379984598</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-99.658768969827904</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>244.85331019</v>
+        <v>244.84515901</v>
       </c>
       <c r="C370" s="5">
-        <v>38.888460479999992</v>
+        <v>38.87490772000001</v>
       </c>
       <c r="D370" s="5">
-        <v>696.80939148081779</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>696.24051973794496</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>266.95889574</v>
+        <v>266.94945264</v>
       </c>
       <c r="C371" s="5">
-        <v>22.105585550000001</v>
+        <v>22.104293630000001</v>
       </c>
       <c r="D371" s="5">
-        <v>182.13762797258539</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>182.13057615990459</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>258.62348392000001</v>
+        <v>258.60248810000002</v>
       </c>
       <c r="C372" s="5">
-        <v>-8.3354118199999903</v>
+        <v>-8.3469645399999877</v>
       </c>
       <c r="D372" s="5">
-        <v>-31.658780063519821</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-31.696340544130663</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>263.37493941000002</v>
+        <v>263.34947899000002</v>
       </c>
       <c r="C373" s="5">
-        <v>4.7514554900000121</v>
+        <v>4.7469908900000064</v>
       </c>
       <c r="D373" s="5">
-        <v>24.416474500249706</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>24.393352678600433</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>272.06439697000002</v>
+        <v>272.00395457000002</v>
       </c>
       <c r="C374" s="5">
-        <v>8.6894575599999939</v>
+        <v>8.6544755799999962</v>
       </c>
       <c r="D374" s="5">
-        <v>47.627466641083437</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>47.405285333432602</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>283.83375699999999</v>
+        <v>283.82277190000002</v>
       </c>
       <c r="C375" s="5">
-        <v>11.769360029999973</v>
+        <v>11.818817330000002</v>
       </c>
       <c r="D375" s="5">
-        <v>66.229461661267081</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>66.595869165461281</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>287.11599901</v>
+        <v>287.08261558999999</v>
       </c>
       <c r="C376" s="5">
-        <v>3.2822420100000045</v>
+        <v>3.2598436899999683</v>
       </c>
       <c r="D376" s="5">
-        <v>14.794259572302359</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>14.687447362638162</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>288.79571078999999</v>
+        <v>288.90199770999999</v>
       </c>
       <c r="C377" s="5">
-        <v>1.679711779999991</v>
+        <v>1.8193821200000002</v>
       </c>
       <c r="D377" s="5">
-        <v>7.2507021695988438</v>
+        <v>7.8757445726249209</v>
       </c>
       <c r="E377" s="5">
-        <v>-14.89427611807862</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-14.886519758536586</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>289.64659771999999</v>
+        <v>289.76073437999997</v>
       </c>
       <c r="C378" s="5">
-        <v>0.85088693000000148</v>
+        <v>0.85873666999998477</v>
       </c>
       <c r="D378" s="5">
-        <v>3.5934538109907654</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>3.6257924684818033</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>288.59811540999999</v>
+        <v>288.59255031999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.0484823099999971</v>
+        <v>-1.1681840599999873</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.2583933785734445</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-4.7320128952894835</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>292.78874330000002</v>
+        <v>292.78614361000001</v>
       </c>
       <c r="C380" s="5">
-        <v>4.1906278900000302</v>
+        <v>4.1935932900000239</v>
       </c>
       <c r="D380" s="5">
-        <v>18.885973458915096</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>18.90081743893375</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>302.02854295999998</v>
+        <v>302.02141573</v>
       </c>
       <c r="C381" s="5">
-        <v>9.2397996599999601</v>
+        <v>9.2352721199999905</v>
       </c>
       <c r="D381" s="5">
-        <v>45.185532969561692</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>45.159891327156117</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>305.52255847999999</v>
+        <v>305.51240774000001</v>
       </c>
       <c r="C382" s="5">
-        <v>3.4940155200000049</v>
+        <v>3.4909920100000136</v>
       </c>
       <c r="D382" s="5">
-        <v>14.800435622426079</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>14.78717473940736</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>310.18026767999999</v>
+        <v>310.15879145000002</v>
       </c>
       <c r="C383" s="5">
-        <v>4.6577091999999993</v>
+        <v>4.6463837100000092</v>
       </c>
       <c r="D383" s="5">
-        <v>19.908676823752323</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>19.856865093868304</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>316.18506875999998</v>
+        <v>316.14378435999998</v>
       </c>
       <c r="C384" s="5">
-        <v>6.0048010799999929</v>
+        <v>5.9849929099999599</v>
       </c>
       <c r="D384" s="5">
-        <v>25.8711763576732</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>25.77856131431502</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>317.37794381999998</v>
+        <v>317.32741077999998</v>
       </c>
       <c r="C385" s="5">
-        <v>1.1928750600000058</v>
+        <v>1.183626419999996</v>
       </c>
       <c r="D385" s="5">
-        <v>4.6223854349961568</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.5864171997855641</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>320.33008911000002</v>
+        <v>320.25180641999998</v>
       </c>
       <c r="C386" s="5">
-        <v>2.9521452900000327</v>
+        <v>2.9243956400000002</v>
       </c>
       <c r="D386" s="5">
-        <v>11.751126181309912</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>11.63695952955408</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>323.58658611999999</v>
+        <v>323.56067845000001</v>
       </c>
       <c r="C387" s="5">
-        <v>3.2564970099999755</v>
+        <v>3.3088720300000318</v>
       </c>
       <c r="D387" s="5">
-        <v>12.905034439369057</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>13.127917156566738</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>325.94376932</v>
+        <v>325.90688302000001</v>
       </c>
       <c r="C388" s="5">
-        <v>2.3571832000000086</v>
+        <v>2.3462045699999976</v>
       </c>
       <c r="D388" s="5">
-        <v>9.1003341312516639</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>9.0569992181894996</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>328.43768607999999</v>
+        <v>328.58756878000003</v>
       </c>
       <c r="C389" s="5">
-        <v>2.4939167599999905</v>
+        <v>2.6806857600000171</v>
       </c>
       <c r="D389" s="5">
-        <v>9.5780587613930166</v>
+        <v>10.329374616098663</v>
       </c>
       <c r="E389" s="5">
-        <v>13.726649603472119</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>13.736689737201612</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>328.16095532999998</v>
+        <v>328.31122717</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.2767307500000129</v>
+        <v>-0.27634161000003132</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.0064080469304515</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.0045430697214641</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>330.57499157000001</v>
+        <v>330.59488855000001</v>
       </c>
       <c r="C391" s="5">
-        <v>2.4140362400000299</v>
+        <v>2.2836613800000123</v>
       </c>
       <c r="D391" s="5">
-        <v>9.1935683187092785</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>8.673786856204746</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>331.42615597999998</v>
+        <v>331.43840876000002</v>
       </c>
       <c r="C392" s="5">
-        <v>0.85116440999996712</v>
+        <v>0.84352021000000832</v>
       </c>
       <c r="D392" s="5">
-        <v>3.1338927568771879</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.1051619902893401</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>337.10148061000001</v>
+        <v>337.10128811999999</v>
       </c>
       <c r="C393" s="5">
-        <v>5.6753246300000342</v>
+        <v>5.6628793599999767</v>
       </c>
       <c r="D393" s="5">
-        <v>22.5988971668456</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>22.543680965116053</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>338.26059600000002</v>
+        <v>338.24940497</v>
       </c>
       <c r="C394" s="5">
-        <v>1.1591153900000108</v>
+        <v>1.1481168500000081</v>
       </c>
       <c r="D394" s="5">
-        <v>4.205105253770558</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.1644562109244276</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>339.57321848999999</v>
+        <v>339.54066349999999</v>
       </c>
       <c r="C395" s="5">
-        <v>1.312622489999967</v>
+        <v>1.2912585299999932</v>
       </c>
       <c r="D395" s="5">
-        <v>4.7572898034452971</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.6783866199279212</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>341.46367812</v>
+        <v>341.39419852999998</v>
       </c>
       <c r="C396" s="5">
-        <v>1.8904596300000094</v>
+        <v>1.8535350299999891</v>
       </c>
       <c r="D396" s="5">
-        <v>6.8889960127963779</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>6.7510423579125067</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>342.68006265000002</v>
+        <v>342.58266352999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.2163845300000276</v>
+        <v>1.1884650000000079</v>
       </c>
       <c r="D397" s="5">
-        <v>4.3594742767404604</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.2583720554333127</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>342.99490960000003</v>
+        <v>342.86065679000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.31484695000000329</v>
+        <v>0.27799326000001656</v>
       </c>
       <c r="D398" s="5">
-        <v>1.108122275841783</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>0.97811366110498454</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>344.46105389000002</v>
+        <v>344.43240802000003</v>
       </c>
       <c r="C399" s="5">
-        <v>1.4661442899999884</v>
+        <v>1.571751230000018</v>
       </c>
       <c r="D399" s="5">
-        <v>5.2517717825153465</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>5.6419143188659149</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>346.23127672999999</v>
+        <v>346.17236481999998</v>
       </c>
       <c r="C400" s="5">
-        <v>1.770222839999974</v>
+        <v>1.739956799999959</v>
       </c>
       <c r="D400" s="5">
-        <v>6.3442602708625673</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>6.2332928828370493</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>346.07527673999999</v>
+        <v>346.29020279999997</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.15599998999999798</v>
+        <v>0.11783797999999024</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.53934116875797855</v>
+        <v>0.40924878060881742</v>
       </c>
       <c r="E401" s="5">
-        <v>5.3701482526289368</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.3874935335281648</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>351.35660436000001</v>
+        <v>351.56332535000001</v>
       </c>
       <c r="C402" s="5">
-        <v>5.2813276200000132</v>
+        <v>5.2731225500000392</v>
       </c>
       <c r="D402" s="5">
-        <v>19.93075205042252</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>19.883746820966785</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>353.03252305000001</v>
+        <v>353.09333493000003</v>
       </c>
       <c r="C403" s="5">
-        <v>1.6759186900000032</v>
+        <v>1.5300095800000122</v>
       </c>
       <c r="D403" s="5">
-        <v>5.8763943849724054</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>5.3492560687759649</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>353.63190076000001</v>
+        <v>353.67384792000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.59937770999999884</v>
+        <v>0.58051298999998835</v>
       </c>
       <c r="D404" s="5">
-        <v>2.0564896000037747</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>1.9908315004725674</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>354.01260382999999</v>
+        <v>354.01344389000002</v>
       </c>
       <c r="C405" s="5">
-        <v>0.38070306999998138</v>
+        <v>0.33959597000000485</v>
       </c>
       <c r="D405" s="5">
-        <v>1.2995388733374025</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>1.1583389252905585</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>354.87419159000001</v>
+        <v>354.86897333000002</v>
       </c>
       <c r="C406" s="5">
-        <v>0.86158776000002035</v>
+        <v>0.85552943999999798</v>
       </c>
       <c r="D406" s="5">
-        <v>2.9599449732407912</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.9388474216861749</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>356.71383084000001</v>
+        <v>356.67471793999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.8396392500000047</v>
+        <v>1.8057446099999765</v>
       </c>
       <c r="D407" s="5">
-        <v>6.401166182297735</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>6.2800027471569431</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>356.76044237000002</v>
+        <v>356.66317470000001</v>
       </c>
       <c r="C408" s="5">
-        <v>4.6611530000006951E-2</v>
+        <v>-1.1543239999980415E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.15691584473089826</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-3.8829280417529421E-2</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>357.73926752</v>
+        <v>357.57993173</v>
       </c>
       <c r="C409" s="5">
-        <v>0.97882514999997738</v>
+        <v>0.91675702999998521</v>
       </c>
       <c r="D409" s="5">
-        <v>3.3425172368884315</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.12842710688086</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>359.35023894</v>
+        <v>359.11759687</v>
       </c>
       <c r="C410" s="5">
-        <v>1.6109714199999985</v>
+        <v>1.5376651400000014</v>
       </c>
       <c r="D410" s="5">
-        <v>5.5397095063167923</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.2840515036212787</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>359.98197849000002</v>
+        <v>359.97656343</v>
       </c>
       <c r="C411" s="5">
-        <v>0.63173955000002024</v>
+        <v>0.85896655999999894</v>
       </c>
       <c r="D411" s="5">
-        <v>2.1301239572463215</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>2.9083191147045939</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>360.01824277999998</v>
+        <v>359.92734901</v>
       </c>
       <c r="C412" s="5">
-        <v>3.6264289999962784E-2</v>
+        <v>-4.9214419999998427E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>0.1209540200632464</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-0.16393544168611385</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>360.34488826</v>
+        <v>360.61765300000002</v>
       </c>
       <c r="C413" s="5">
-        <v>0.32664548000002469</v>
+        <v>0.69030399000001808</v>
       </c>
       <c r="D413" s="5">
-        <v>1.0942126660228313</v>
+        <v>2.3259106312264688</v>
       </c>
       <c r="E413" s="5">
-        <v>4.1232681093022805</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.1374113631146736</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>362.01439976</v>
+        <v>362.25255161000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.6695114999999987</v>
+        <v>1.6348986099999934</v>
       </c>
       <c r="D414" s="5">
-        <v>5.7035955772961167</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.5780528052481015</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>363.44090435999999</v>
+        <v>363.55426016000001</v>
       </c>
       <c r="C415" s="5">
-        <v>1.426504599999987</v>
+        <v>1.3017085500000007</v>
       </c>
       <c r="D415" s="5">
-        <v>4.8323943842259354</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>4.3982980903495505</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>363.78026383999998</v>
+        <v>363.86227836</v>
       </c>
       <c r="C416" s="5">
-        <v>0.33935947999998461</v>
+        <v>0.30801819999999225</v>
       </c>
       <c r="D416" s="5">
-        <v>1.126260859417938</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.0214406160940825</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>364.53913251</v>
+        <v>364.56561117000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.75886867000002667</v>
+        <v>0.70333281000000625</v>
       </c>
       <c r="D417" s="5">
-        <v>2.5321976112114175</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>2.3443767120784331</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>364.76352395999999</v>
+        <v>364.76534405000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.22439144999998462</v>
+        <v>0.19973287999999911</v>
       </c>
       <c r="D418" s="5">
-        <v>0.74116385848570498</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.65942312060132124</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>364.84340961999999</v>
+        <v>364.80360266999998</v>
       </c>
       <c r="C419" s="5">
-        <v>7.988566000000219E-2</v>
+        <v>3.8258619999965049E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.2631248474826986</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.12593531249460721</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>358.47720177000002</v>
+        <v>358.35990428000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-6.3662078499999666</v>
+        <v>-6.4436983899999518</v>
       </c>
       <c r="D420" s="5">
-        <v>-19.041878694309457</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-19.253534780491023</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>365.40852095000002</v>
+        <v>365.18735156999998</v>
       </c>
       <c r="C421" s="5">
-        <v>6.9313191800000027</v>
+        <v>6.8274472899999523</v>
       </c>
       <c r="D421" s="5">
-        <v>25.836188353512956</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>25.416819361479458</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>366.46243442000002</v>
+        <v>366.10645420999998</v>
       </c>
       <c r="C422" s="5">
-        <v>1.0539134699999977</v>
+        <v>0.91910264000000552</v>
       </c>
       <c r="D422" s="5">
-        <v>3.516481604970112</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.0623159891116192</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>367.69502196000002</v>
+        <v>367.72828434000002</v>
       </c>
       <c r="C423" s="5">
-        <v>1.2325875399999973</v>
+        <v>1.6218301300000348</v>
       </c>
       <c r="D423" s="5">
-        <v>4.1116800823174371</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>5.447382330658268</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>368.14373365</v>
+        <v>368.00981051000002</v>
       </c>
       <c r="C424" s="5">
-        <v>0.4487116899999819</v>
+        <v>0.28152617000000646</v>
       </c>
       <c r="D424" s="5">
-        <v>1.4742728633698965</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>0.9225767012381425</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>368.58125917000001</v>
+        <v>368.90546054999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.43752552000000833</v>
+        <v>0.89565003999996406</v>
       </c>
       <c r="D425" s="5">
-        <v>1.4355157979287325</v>
+        <v>2.9599322439533227</v>
       </c>
       <c r="E425" s="5">
-        <v>2.2856910638502592</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.2982256916856958</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>367.58149916999997</v>
+        <v>367.85119297</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.99976000000003751</v>
+        <v>-1.054267579999987</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.2068232076167269</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-3.3759979669163331</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>367.16186612000001</v>
+        <v>367.32565543999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.41963304999995898</v>
+        <v>-0.52553753000000825</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.3613576754250789</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.7009953076241091</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>367.66313019</v>
+        <v>367.78117502999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.50126406999999062</v>
+        <v>0.45551958999999442</v>
       </c>
       <c r="D428" s="5">
-        <v>1.6506457771408467</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>1.4983087063411338</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>368.43122245000001</v>
+        <v>368.48077338000002</v>
       </c>
       <c r="C429" s="5">
-        <v>0.76809226000000308</v>
+        <v>0.69959835000003068</v>
       </c>
       <c r="D429" s="5">
-        <v>2.5359502626773223</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.3066899356505077</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>368.14029561000001</v>
+        <v>368.14900799999998</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.29092683999999736</v>
+        <v>-0.33176538000003575</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.94345966208068122</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-1.0750978466873784</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>366.13273977</v>
+        <v>366.09495658999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.0075558400000091</v>
+        <v>-2.0540514099999996</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.3511378909292819</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-6.4936000384098191</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>367.47030984999998</v>
+        <v>367.34182637999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.3375700799999777</v>
+        <v>1.2468697900000052</v>
       </c>
       <c r="D432" s="5">
-        <v>4.4730518345050818</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>4.1644726034907986</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>367.93696546000001</v>
+        <v>367.67248869999997</v>
       </c>
       <c r="C433" s="5">
-        <v>0.46665561000003208</v>
+        <v>0.33066231999998763</v>
       </c>
       <c r="D433" s="5">
-        <v>1.5345854141774806</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.0855424585000328</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>368.40099555</v>
+        <v>367.95178268000001</v>
       </c>
       <c r="C434" s="5">
-        <v>0.46403008999999429</v>
+        <v>0.27929398000003403</v>
       </c>
       <c r="D434" s="5">
-        <v>1.5239426681591173</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.91537057888142481</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>370.51525229999999</v>
+        <v>367.27277901000002</v>
       </c>
       <c r="C435" s="5">
-        <v>2.1142567499999814</v>
+        <v>-0.67900366999998596</v>
       </c>
       <c r="D435" s="5">
-        <v>7.1084029619573164</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-2.1920948825229769</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>370.89452607999999</v>
+        <v>368.20362411000002</v>
       </c>
       <c r="C436" s="5">
-        <v>0.37927378000000544</v>
+        <v>0.93084509999999909</v>
       </c>
       <c r="D436" s="5">
-        <v>1.2353059049536652</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>3.0841305200880909</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>371.51688876999998</v>
+        <v>367.49867304000003</v>
       </c>
       <c r="C437" s="5">
-        <v>0.62236268999998856</v>
+        <v>-0.7049510699999928</v>
       </c>
       <c r="D437" s="5">
-        <v>2.0322933726736103</v>
+        <v>-2.273443184863666</v>
       </c>
       <c r="E437" s="5">
-        <v>0.79646740765133561</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.38134092889342552</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>374.75250851999999</v>
+        <v>370.86869021000001</v>
       </c>
       <c r="C438" s="5">
-        <v>3.2356197500000121</v>
+        <v>3.3700171699999828</v>
       </c>
       <c r="D438" s="5">
-        <v>10.966490232157255</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>11.576502209965312</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>373.23009394000002</v>
+        <v>368.91030525000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.5224145799999746</v>
+        <v>-1.9583849599999894</v>
       </c>
       <c r="D439" s="5">
-        <v>-4.7674823200309691</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-6.1558080216215778</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>376.09983870999997</v>
+        <v>371.74683542000002</v>
       </c>
       <c r="C440" s="5">
-        <v>2.8697447699999543</v>
+        <v>2.8365301700000032</v>
       </c>
       <c r="D440" s="5">
-        <v>9.627097733459312</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>9.6270977592722407</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>373.40090959999998</v>
+        <v>367.66381558</v>
       </c>
       <c r="C441" s="5">
-        <v>-2.6989291099999946</v>
+        <v>-4.0830198400000199</v>
       </c>
       <c r="D441" s="5">
-        <v>-8.2794410889702306</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-12.412260651296359</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>367.89165243999997</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.22783685999996806</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.7461653477579322</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>