--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{10BA4407-8449-483B-B4BC-3DCE1FCAB38B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A84CC61E-3303-4526-ACCD-F711953CB136}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C818C6AF-652C-44D3-826F-FF3B154794B1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C87C5B31-97C2-44DA-8B33-E026E83C8DAA}"/>
   </bookViews>
   <sheets>
     <sheet name="houleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42144445-206C-48E6-945B-9ED1810E6686}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74C60312-F75D-4F4B-971B-BF4EDF744E3C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>130.19794051</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>132.08490309999999</v>
       </c>
       <c r="C7" s="5">
         <v>1.886962589999996</v>
       </c>
       <c r="D7" s="5">
         <v>18.847160064974886</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>132.71043526</v>
       </c>
       <c r="C8" s="5">
         <v>0.62553216000000589</v>
       </c>
       <c r="D8" s="5">
         <v>5.8333881112303532</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>134.46532311999999</v>
       </c>
       <c r="C9" s="5">
         <v>1.7548878599999966</v>
       </c>
       <c r="D9" s="5">
         <v>17.07460870939801</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>135.79186766000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.3265445400000146</v>
       </c>
       <c r="D10" s="5">
         <v>12.502336260584347</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>137.93012465000001</v>
       </c>
       <c r="C11" s="5">
         <v>2.1382569900000021</v>
       </c>
       <c r="D11" s="5">
         <v>20.621411245837386</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>140.32996462</v>
       </c>
       <c r="C12" s="5">
         <v>2.3998399699999879</v>
       </c>
       <c r="D12" s="5">
         <v>22.997262131185781</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>142.08258642999999</v>
       </c>
       <c r="C13" s="5">
         <v>1.7526218099999937</v>
       </c>
       <c r="D13" s="5">
         <v>16.060720610335167</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>141.29763689000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.78494953999998529</v>
       </c>
       <c r="D14" s="5">
         <v>-6.4317445830271547</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>141.21084429999999</v>
       </c>
       <c r="C15" s="5">
         <v>-8.6792590000015934E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.73461924871047746</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>140.40353028999999</v>
       </c>
       <c r="C16" s="5">
         <v>-0.80731400999999892</v>
       </c>
       <c r="D16" s="5">
         <v>-6.6488360791484453</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>141.10753897999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.70400868999999489</v>
       </c>
       <c r="D17" s="5">
         <v>6.185759264881896</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>136.02747798999999</v>
       </c>
       <c r="C18" s="5">
         <v>-5.0800609899999927</v>
       </c>
       <c r="D18" s="5">
         <v>-35.595362030323152</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>137.43439832000001</v>
       </c>
       <c r="C19" s="5">
         <v>1.4069203300000197</v>
       </c>
       <c r="D19" s="5">
         <v>13.142453485847373</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>138.00911636999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.57471804999997289</v>
       </c>
       <c r="D20" s="5">
         <v>5.1351544795966042</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>138.66706683000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.65795046000002344</v>
       </c>
       <c r="D21" s="5">
         <v>5.8733481589013703</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>139.06274425000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.39567741999999839</v>
       </c>
       <c r="D22" s="5">
         <v>3.4783738499599259</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>139.56476019999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.50201594999998633</v>
       </c>
       <c r="D23" s="5">
         <v>4.4190503265098213</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>138.72911796</v>
       </c>
       <c r="C24" s="5">
         <v>-0.83564223999999854</v>
       </c>
       <c r="D24" s="5">
         <v>-6.9530341376984435</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>138.1089187</v>
       </c>
       <c r="C25" s="5">
         <v>-0.62019925999999259</v>
       </c>
       <c r="D25" s="5">
         <v>-5.2347309247490763</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>140.91654559</v>
       </c>
       <c r="C26" s="5">
         <v>2.8076268899999945</v>
       </c>
       <c r="D26" s="5">
         <v>27.316051217934721</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>140.72285267999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.19369291000000999</v>
       </c>
       <c r="D27" s="5">
         <v>-1.6370140550023837</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>141.55138747000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.82853479000002039</v>
       </c>
       <c r="D28" s="5">
         <v>7.298586993457401</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>141.71846334</v>
       </c>
       <c r="C29" s="5">
         <v>0.1670758699999908</v>
       </c>
       <c r="D29" s="5">
         <v>1.4256145506575502</v>
       </c>
       <c r="E29" s="5">
         <v>0.43294948265422128</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>139.61435728000001</v>
       </c>
       <c r="C30" s="5">
         <v>-2.1041060599999923</v>
       </c>
       <c r="D30" s="5">
         <v>-16.43127790148332</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>138.70624229000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.9081149900000014</v>
       </c>
       <c r="D31" s="5">
         <v>-7.5320776091772785</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>139.84917049000001</v>
       </c>
       <c r="C32" s="5">
         <v>1.1429282000000001</v>
       </c>
       <c r="D32" s="5">
         <v>10.348557479563759</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>139.72486717000001</v>
       </c>
       <c r="C33" s="5">
         <v>-0.12430331999999567</v>
       </c>
       <c r="D33" s="5">
         <v>-1.0614073353827802</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>140.06990056000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.34503338999999755</v>
       </c>
       <c r="D34" s="5">
         <v>3.0038312974688619</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>139.31737663000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.75252392999999529</v>
       </c>
       <c r="D35" s="5">
         <v>-6.2598568677896367</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>140.8493</v>
       </c>
       <c r="C36" s="5">
         <v>1.531923369999987</v>
       </c>
       <c r="D36" s="5">
         <v>14.023103910782853</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>140.78889140000001</v>
       </c>
       <c r="C37" s="5">
         <v>-6.0408599999988155E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.51345351306173459</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>141.35371644</v>
       </c>
       <c r="C38" s="5">
         <v>0.56482503999998812</v>
       </c>
       <c r="D38" s="5">
         <v>4.9218900928346354</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>142.48106811</v>
       </c>
       <c r="C39" s="5">
         <v>1.1273516699999959</v>
       </c>
       <c r="D39" s="5">
         <v>10.001642450067095</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>144.90172547</v>
       </c>
       <c r="C40" s="5">
         <v>2.420657360000007</v>
       </c>
       <c r="D40" s="5">
         <v>22.404317965567166</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>144.53012960999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.37159586000001354</v>
       </c>
       <c r="D41" s="5">
         <v>-3.034325804373128</v>
       </c>
       <c r="E41" s="5">
         <v>1.9839802124120176</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>144.1683864</v>
       </c>
       <c r="C42" s="5">
         <v>-0.36174320999998599</v>
       </c>
       <c r="D42" s="5">
         <v>-2.9624671497228916</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>144.97871918999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.8103327899999897</v>
       </c>
       <c r="D43" s="5">
         <v>6.9573544286570366</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>145.03174913999999</v>
       </c>
       <c r="C44" s="5">
         <v>5.3029949999995551E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.43981708377713868</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>145.47995929999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.44821016000000213</v>
       </c>
       <c r="D45" s="5">
         <v>3.7722022479324213</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>145.67977359</v>
       </c>
       <c r="C46" s="5">
         <v>0.19981429000000617</v>
       </c>
       <c r="D46" s="5">
         <v>1.6606877126007502</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>145.69947384</v>
       </c>
       <c r="C47" s="5">
         <v>1.9700249999999642E-2</v>
       </c>
       <c r="D47" s="5">
         <v>0.16239653693754796</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>144.73916126</v>
       </c>
       <c r="C48" s="5">
         <v>-0.96031257999999298</v>
       </c>
       <c r="D48" s="5">
         <v>-7.6287504544749751</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>147.49824548000001</v>
       </c>
       <c r="C49" s="5">
         <v>2.7590842200000054</v>
       </c>
       <c r="D49" s="5">
         <v>25.432371207613947</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>149.19033651000001</v>
       </c>
       <c r="C50" s="5">
         <v>1.6920910300000003</v>
       </c>
       <c r="D50" s="5">
         <v>14.669011973899494</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>147.92110930000001</v>
       </c>
       <c r="C51" s="5">
         <v>-1.2692272099999968</v>
       </c>
       <c r="D51" s="5">
         <v>-9.7445287344514178</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>148.19651468999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.27540538999997466</v>
       </c>
       <c r="D52" s="5">
         <v>2.2572287433887617</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>148.55875868999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.36224400000000401</v>
       </c>
       <c r="D53" s="5">
         <v>2.9729758119448446</v>
       </c>
       <c r="E53" s="5">
         <v>2.7873974034831717</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>145.78366344</v>
       </c>
       <c r="C54" s="5">
         <v>-2.7750952499999926</v>
       </c>
       <c r="D54" s="5">
         <v>-20.250646427214967</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>144.82406546999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.95959797000000435</v>
       </c>
       <c r="D55" s="5">
         <v>-7.6190333363314711</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>147.04178583000001</v>
       </c>
       <c r="C56" s="5">
         <v>2.2177203600000155</v>
       </c>
       <c r="D56" s="5">
         <v>20.005294315020272</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>148.25823793000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.2164520999999979</v>
       </c>
       <c r="D57" s="5">
         <v>10.391792866802053</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>149.51769525</v>
       </c>
       <c r="C58" s="5">
         <v>1.2594573199999957</v>
       </c>
       <c r="D58" s="5">
         <v>10.684069291176289</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>149.58462925000001</v>
       </c>
       <c r="C59" s="5">
         <v>6.693400000000338E-2</v>
       </c>
       <c r="D59" s="5">
         <v>0.53852393995483805</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>149.46788817999999</v>
       </c>
       <c r="C60" s="5">
         <v>-0.11674107000001754</v>
       </c>
       <c r="D60" s="5">
         <v>-0.93251243871169676</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>150.34583315</v>
       </c>
       <c r="C61" s="5">
         <v>0.8779449700000157</v>
       </c>
       <c r="D61" s="5">
         <v>7.2807921482224591</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>151.03819482</v>
       </c>
       <c r="C62" s="5">
         <v>0.69236166999999682</v>
       </c>
       <c r="D62" s="5">
         <v>5.6682909934662407</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>152.19200671999999</v>
       </c>
       <c r="C63" s="5">
         <v>1.1538118999999938</v>
       </c>
       <c r="D63" s="5">
         <v>9.5621849879693031</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>153.52044995</v>
       </c>
       <c r="C64" s="5">
         <v>1.3284432300000049</v>
       </c>
       <c r="D64" s="5">
         <v>10.992259827313845</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>153.24548899999999</v>
       </c>
       <c r="C65" s="5">
         <v>-0.27496095000000764</v>
       </c>
       <c r="D65" s="5">
         <v>-2.1281998223524723</v>
       </c>
       <c r="E65" s="5">
         <v>3.1547990514513291</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>153.30743365999999</v>
       </c>
       <c r="C66" s="5">
         <v>6.1944659999994656E-2</v>
       </c>
       <c r="D66" s="5">
         <v>0.48614203213834806</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>154.34224337000001</v>
       </c>
       <c r="C67" s="5">
         <v>1.0348097100000189</v>
       </c>
       <c r="D67" s="5">
         <v>8.407452041943376</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>153.69635051</v>
       </c>
       <c r="C68" s="5">
         <v>-0.64589286000000357</v>
       </c>
       <c r="D68" s="5">
         <v>-4.9077850774426723</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>153.18519946000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.51115104999999517</v>
       </c>
       <c r="D69" s="5">
         <v>-3.9186686663334247</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>154.32586621999999</v>
       </c>
       <c r="C70" s="5">
         <v>1.1406667599999878</v>
       </c>
       <c r="D70" s="5">
         <v>9.3107824352280488</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>155.78040770999999</v>
       </c>
       <c r="C71" s="5">
         <v>1.4545414899999969</v>
       </c>
       <c r="D71" s="5">
         <v>11.915271860851039</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>156.16960141999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.38919371000000069</v>
       </c>
       <c r="D72" s="5">
         <v>3.039558423603772</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>156.37399016000001</v>
       </c>
       <c r="C73" s="5">
         <v>0.20438874000001306</v>
       </c>
       <c r="D73" s="5">
         <v>1.5818679473657227</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>156.36764553</v>
       </c>
       <c r="C74" s="5">
         <v>-6.3446300000009614E-3</v>
       </c>
       <c r="D74" s="5">
         <v>-4.8677259097262837E-2</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>156.8092996</v>
       </c>
       <c r="C75" s="5">
         <v>0.44165406999999846</v>
       </c>
       <c r="D75" s="5">
         <v>3.4425021531544697</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>156.40228096000001</v>
       </c>
       <c r="C76" s="5">
         <v>-0.40701863999998977</v>
       </c>
       <c r="D76" s="5">
         <v>-3.0706702407595987</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>156.67647213000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.2741911699999946</v>
       </c>
       <c r="D77" s="5">
         <v>2.1241414107697532</v>
       </c>
       <c r="E77" s="5">
         <v>2.2388803431597326</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>156.91385585</v>
       </c>
       <c r="C78" s="5">
         <v>0.23738371999999686</v>
       </c>
       <c r="D78" s="5">
         <v>1.8333721592500796</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>156.57904693</v>
       </c>
       <c r="C79" s="5">
         <v>-0.3348089200000004</v>
       </c>
       <c r="D79" s="5">
         <v>-2.5306186653048623</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>156.61753289999999</v>
       </c>
       <c r="C80" s="5">
         <v>3.8485969999982217E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.29535017120774221</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>159.04422672000001</v>
       </c>
       <c r="C81" s="5">
         <v>2.4266938200000254</v>
       </c>
       <c r="D81" s="5">
         <v>20.262537972848161</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>159.13044209</v>
       </c>
       <c r="C82" s="5">
         <v>8.6215369999990799E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.65244405123880966</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>158.89964008999999</v>
       </c>
       <c r="C83" s="5">
         <v>-0.23080200000001128</v>
       </c>
       <c r="D83" s="5">
         <v>-1.7266568628460544</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>158.93989517</v>
       </c>
       <c r="C84" s="5">
         <v>4.0255080000008547E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.30442775188388449</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>158.28182186999999</v>
       </c>
       <c r="C85" s="5">
         <v>-0.6580733000000123</v>
       </c>
       <c r="D85" s="5">
         <v>-4.8568734547636101</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>158.77413917000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.49231730000002472</v>
       </c>
       <c r="D86" s="5">
         <v>3.7969795130899486</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>159.36420178</v>
       </c>
       <c r="C87" s="5">
         <v>0.59006260999998972</v>
       </c>
       <c r="D87" s="5">
         <v>4.5519314066379435</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>160.34668603</v>
       </c>
       <c r="C88" s="5">
         <v>0.98248424999999884</v>
       </c>
       <c r="D88" s="5">
         <v>7.6541066120921375</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>160.25487342</v>
       </c>
       <c r="C89" s="5">
         <v>-9.1812610000005179E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-0.68494603003245169</v>
       </c>
       <c r="E89" s="5">
         <v>2.283942982218079</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>162.82456227</v>
       </c>
       <c r="C90" s="5">
         <v>2.5696888500000057</v>
       </c>
       <c r="D90" s="5">
         <v>21.033080238144898</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>164.03837737000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.213815100000005</v>
       </c>
       <c r="D91" s="5">
         <v>9.3217423084558817</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>163.81249846</v>
       </c>
       <c r="C92" s="5">
         <v>-0.22587891000000582</v>
       </c>
       <c r="D92" s="5">
         <v>-1.6399288654692978</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>161.93035437</v>
       </c>
       <c r="C93" s="5">
         <v>-1.882144089999997</v>
       </c>
       <c r="D93" s="5">
         <v>-12.948795432496162</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>163.84167174999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.9113173799999856</v>
       </c>
       <c r="D94" s="5">
         <v>15.120654994623761</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>163.94930471999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.10763296999999739</v>
       </c>
       <c r="D95" s="5">
         <v>0.7911739204446766</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>165.17389087999999</v>
       </c>
       <c r="C96" s="5">
         <v>1.2245861600000012</v>
       </c>
       <c r="D96" s="5">
         <v>9.340697559955613</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>166.36892936000001</v>
       </c>
       <c r="C97" s="5">
         <v>1.1950384800000222</v>
       </c>
       <c r="D97" s="5">
         <v>9.0359897966779013</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>166.57442259999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.20549323999998137</v>
       </c>
       <c r="D98" s="5">
         <v>1.4923099272608598</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>167.06285614999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.48843354999999633</v>
       </c>
       <c r="D99" s="5">
         <v>3.5759737334697839</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>167.56504042</v>
       </c>
       <c r="C100" s="5">
         <v>0.50218427000001498</v>
       </c>
       <c r="D100" s="5">
         <v>3.6673899101125507</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>168.48204229999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.91700187999998661</v>
       </c>
       <c r="D101" s="5">
         <v>6.7683256009943404</v>
       </c>
       <c r="E101" s="5">
         <v>5.1338026135642201</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>169.34595629</v>
       </c>
       <c r="C102" s="5">
         <v>0.86391399000001456</v>
       </c>
       <c r="D102" s="5">
         <v>6.3296907328792118</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>169.24178132</v>
       </c>
       <c r="C103" s="5">
         <v>-0.10417497000000253</v>
       </c>
       <c r="D103" s="5">
         <v>-0.73570031521906776</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>170.14181812999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.90003680999998892</v>
       </c>
       <c r="D104" s="5">
         <v>6.5716719021775782</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>171.57920390000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.4373857700000201</v>
       </c>
       <c r="D105" s="5">
         <v>10.622367552184597</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>171.69876414000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.11956023999999843</v>
       </c>
       <c r="D106" s="5">
         <v>0.83939909279118208</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>173.19038621000001</v>
       </c>
       <c r="C107" s="5">
         <v>1.4916220700000054</v>
       </c>
       <c r="D107" s="5">
         <v>10.937746041378492</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>174.00625004</v>
       </c>
       <c r="C108" s="5">
         <v>0.81586382999998364</v>
       </c>
       <c r="D108" s="5">
         <v>5.8017387350003391</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>174.39088093999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.38463089999999056</v>
       </c>
       <c r="D109" s="5">
         <v>2.685018396868788</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>175.20360217000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.81272123000002239</v>
       </c>
       <c r="D110" s="5">
         <v>5.7380052979815632</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>174.2061257</v>
       </c>
       <c r="C111" s="5">
         <v>-0.99747647000000939</v>
       </c>
       <c r="D111" s="5">
         <v>-6.6219725736703205</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>174.33490721999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.12878151999998977</v>
       </c>
       <c r="D112" s="5">
         <v>0.89071325124812084</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>174.83551969999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.50061248000000091</v>
       </c>
       <c r="D113" s="5">
         <v>3.5008142302900502</v>
       </c>
       <c r="E113" s="5">
         <v>3.7710116243053093</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>174.24554232</v>
       </c>
       <c r="C114" s="5">
         <v>-0.58997737999999345</v>
       </c>
       <c r="D114" s="5">
         <v>-3.9750495397514074</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>176.01191868999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.766376369999989</v>
       </c>
       <c r="D115" s="5">
         <v>12.866435203369676</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>177.80545068999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.793531999999999</v>
       </c>
       <c r="D116" s="5">
         <v>12.936914267816736</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>176.29688573999999</v>
       </c>
       <c r="C117" s="5">
         <v>-1.5085649499999931</v>
       </c>
       <c r="D117" s="5">
         <v>-9.7193153577440192</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>177.70706443</v>
       </c>
       <c r="C118" s="5">
         <v>1.4101786900000093</v>
       </c>
       <c r="D118" s="5">
         <v>10.032410112951728</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>177.97458341999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.26751898999998502</v>
       </c>
       <c r="D119" s="5">
         <v>1.8215040134472726</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>179.07077838000001</v>
       </c>
       <c r="C120" s="5">
         <v>1.0961949600000196</v>
       </c>
       <c r="D120" s="5">
         <v>7.646728554688953</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>179.43676851000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.36599013000000014</v>
       </c>
       <c r="D121" s="5">
         <v>2.480353805850366</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>181.23643122999999</v>
       </c>
       <c r="C122" s="5">
         <v>1.7996627199999864</v>
       </c>
       <c r="D122" s="5">
         <v>12.722016334388186</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>181.97247998</v>
       </c>
       <c r="C123" s="5">
         <v>0.73604875000000902</v>
       </c>
       <c r="D123" s="5">
         <v>4.983861869063233</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>182.03247662000001</v>
       </c>
       <c r="C124" s="5">
         <v>5.9996640000008483E-2</v>
       </c>
       <c r="D124" s="5">
         <v>0.39636029670579997</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>181.81707914</v>
       </c>
       <c r="C125" s="5">
         <v>-0.21539748000000714</v>
       </c>
       <c r="D125" s="5">
         <v>-1.4107449582420273</v>
       </c>
       <c r="E125" s="5">
         <v>3.9932157103886423</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>182.20200152000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.38492238000000611</v>
       </c>
       <c r="D126" s="5">
         <v>2.5702944175379105</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>182.78069780999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.57869628999998213</v>
       </c>
       <c r="D127" s="5">
         <v>3.8786389385128794</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>183.45049207</v>
       </c>
       <c r="C128" s="5">
         <v>0.66979426000000331</v>
       </c>
       <c r="D128" s="5">
         <v>4.4870817499495841</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>183.93098588000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.4804938100000129</v>
       </c>
       <c r="D129" s="5">
         <v>3.1887169109959146</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>183.62236446</v>
       </c>
       <c r="C130" s="5">
         <v>-0.30862142000000858</v>
       </c>
       <c r="D130" s="5">
         <v>-1.995025411953244</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>184.21296022000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.59059576000001357</v>
       </c>
       <c r="D131" s="5">
         <v>3.9286470396396878</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>183.20024723</v>
       </c>
       <c r="C132" s="5">
         <v>-1.0127129900000114</v>
       </c>
       <c r="D132" s="5">
         <v>-6.4011556421934346</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>183.92989066999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.7296434399999896</v>
       </c>
       <c r="D133" s="5">
         <v>4.8854117313281042</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>184.22441079000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.29452012000001559</v>
       </c>
       <c r="D134" s="5">
         <v>1.9385288803178691</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>187.02505966999999</v>
       </c>
       <c r="C135" s="5">
         <v>2.8006488799999829</v>
       </c>
       <c r="D135" s="5">
         <v>19.848198286883402</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>186.9252323</v>
       </c>
       <c r="C136" s="5">
         <v>-9.9827369999985649E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-0.6386405791422356</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>186.69458648</v>
       </c>
       <c r="C137" s="5">
         <v>-0.23064582000000655</v>
       </c>
       <c r="D137" s="5">
         <v>-1.4706649018819462</v>
       </c>
       <c r="E137" s="5">
         <v>2.6826453065194711</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>187.25352907000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.55894259000001512</v>
       </c>
       <c r="D138" s="5">
         <v>3.6524175723036567</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>187.82267744999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.56914837999997303</v>
       </c>
       <c r="D139" s="5">
         <v>3.7089387273069985</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>188.11710124000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.29442379000002461</v>
       </c>
       <c r="D140" s="5">
         <v>1.8973779329890972</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>187.99129631</v>
       </c>
       <c r="C141" s="5">
         <v>-0.12580493000001525</v>
       </c>
       <c r="D141" s="5">
         <v>-0.79956512363226206</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>188.29346257</v>
       </c>
       <c r="C142" s="5">
         <v>0.30216626000000701</v>
       </c>
       <c r="D142" s="5">
         <v>1.9459532081469222</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>189.17584937999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.88238680999998564</v>
       </c>
       <c r="D143" s="5">
         <v>5.7707073625300254</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>189.95907453000001</v>
       </c>
       <c r="C144" s="5">
         <v>0.78322515000002113</v>
       </c>
       <c r="D144" s="5">
         <v>5.0829435745052276</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>190.35818187000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.39910734000000048</v>
       </c>
       <c r="D145" s="5">
         <v>2.550560218860265</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>189.42331161000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.93487025999999673</v>
       </c>
       <c r="D146" s="5">
         <v>-5.7367256719946909</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>188.79207388</v>
       </c>
       <c r="C147" s="5">
         <v>-0.63123773000000938</v>
       </c>
       <c r="D147" s="5">
         <v>-3.9264170763919859</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>188.76585301</v>
       </c>
       <c r="C148" s="5">
         <v>-2.622087000000306E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.16653781544292423</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>189.39000382</v>
       </c>
       <c r="C149" s="5">
         <v>0.62415081000000328</v>
       </c>
       <c r="D149" s="5">
         <v>4.0407357016469136</v>
       </c>
       <c r="E149" s="5">
         <v>1.4437576315522893</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>189.25502976999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.13497405000001095</v>
       </c>
       <c r="D150" s="5">
         <v>-0.85186909909878983</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>189.88944988</v>
       </c>
       <c r="C151" s="5">
         <v>0.63442011000000775</v>
       </c>
       <c r="D151" s="5">
         <v>4.097636876795141</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>189.30465285</v>
       </c>
       <c r="C152" s="5">
         <v>-0.58479703000000427</v>
       </c>
       <c r="D152" s="5">
         <v>-3.6336464845537209</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>191.41514903999999</v>
       </c>
       <c r="C153" s="5">
         <v>2.1104961899999921</v>
       </c>
       <c r="D153" s="5">
         <v>14.230008467343303</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>193.13268669999999</v>
       </c>
       <c r="C154" s="5">
         <v>1.717537660000005</v>
       </c>
       <c r="D154" s="5">
         <v>11.31500608871383</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>192.91736191000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.21532478999998261</v>
       </c>
       <c r="D155" s="5">
         <v>-1.3297137033324136</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>193.47415404</v>
       </c>
       <c r="C156" s="5">
         <v>0.55679212999999095</v>
       </c>
       <c r="D156" s="5">
         <v>3.518913111621913</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>194.06250584</v>
       </c>
       <c r="C157" s="5">
         <v>0.58835179999999809</v>
       </c>
       <c r="D157" s="5">
         <v>3.7108377408084703</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>195.35508548000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.2925796400000138</v>
       </c>
       <c r="D158" s="5">
         <v>8.2921649068322658</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>194.87446331000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.48062217000000373</v>
       </c>
       <c r="D159" s="5">
         <v>-2.9126760571851262</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>195.94475796</v>
       </c>
       <c r="C160" s="5">
         <v>1.0702946499999939</v>
       </c>
       <c r="D160" s="5">
         <v>6.7934477614115973</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>196.77362428999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.82886632999998255</v>
       </c>
       <c r="D161" s="5">
         <v>5.1959025381532964</v>
       </c>
       <c r="E161" s="5">
         <v>3.8986326210846522</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>196.44132182000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.33230246999997348</v>
       </c>
       <c r="D162" s="5">
         <v>-2.0077892252828411</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>197.14369958</v>
       </c>
       <c r="C163" s="5">
         <v>0.7023777599999903</v>
       </c>
       <c r="D163" s="5">
         <v>4.3760009999844751</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>197.34907736</v>
       </c>
       <c r="C164" s="5">
         <v>0.20537777999999207</v>
       </c>
       <c r="D164" s="5">
         <v>1.2573080436450779</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>197.12239514000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.2266822199999865</v>
       </c>
       <c r="D165" s="5">
         <v>-1.3696884384860164</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>198.42579737</v>
       </c>
       <c r="C166" s="5">
         <v>1.303402229999989</v>
       </c>
       <c r="D166" s="5">
         <v>8.2295869911583672</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>198.56303414999999</v>
       </c>
       <c r="C167" s="5">
         <v>0.13723677999999495</v>
       </c>
       <c r="D167" s="5">
         <v>0.83311764544902189</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>197.91307101000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.64996313999998279</v>
       </c>
       <c r="D168" s="5">
         <v>-3.8580496806677078</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>198.72567125</v>
       </c>
       <c r="C169" s="5">
         <v>0.81260023999999476</v>
       </c>
       <c r="D169" s="5">
         <v>5.0398125025251206</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>198.61350537000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.11216587999999206</v>
       </c>
       <c r="D170" s="5">
         <v>-0.67521221019726241</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>200.07244506000001</v>
       </c>
       <c r="C171" s="5">
         <v>1.458939689999994</v>
       </c>
       <c r="D171" s="5">
         <v>9.1797356459626389</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>200.44107983000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.36863476999999989</v>
       </c>
       <c r="D172" s="5">
         <v>2.2335517972028152</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>200.38892236000001</v>
       </c>
       <c r="C173" s="5">
         <v>-5.2157469999997375E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.31180966495693019</v>
       </c>
       <c r="E173" s="5">
         <v>1.8372879409243925</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>203.35210140000001</v>
       </c>
       <c r="C174" s="5">
         <v>2.96317904</v>
       </c>
       <c r="D174" s="5">
         <v>19.261278034965645</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>203.52453120999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.17242980999998281</v>
       </c>
       <c r="D175" s="5">
         <v>1.0222834529289848</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>203.15497038999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.36956082000000379</v>
       </c>
       <c r="D176" s="5">
         <v>-2.1573357622428735</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>202.87290207000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.28206831999997917</v>
       </c>
       <c r="D177" s="5">
         <v>-1.6534624761912697</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>203.05005618000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.17715411000000358</v>
       </c>
       <c r="D178" s="5">
         <v>1.052919830954413</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>202.91711986999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.13293631000001938</v>
       </c>
       <c r="D179" s="5">
         <v>-0.78281389665806334</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>205.39362334</v>
       </c>
       <c r="C180" s="5">
         <v>2.4765034700000115</v>
       </c>
       <c r="D180" s="5">
         <v>15.669591659805393</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>205.17119294</v>
       </c>
       <c r="C181" s="5">
         <v>-0.22243040000000747</v>
       </c>
       <c r="D181" s="5">
         <v>-1.2918239160065625</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>205.65939469</v>
       </c>
       <c r="C182" s="5">
         <v>0.48820175000000177</v>
       </c>
       <c r="D182" s="5">
         <v>2.8930486946225242</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>206.92463187999999</v>
       </c>
       <c r="C183" s="5">
         <v>1.2652371899999935</v>
       </c>
       <c r="D183" s="5">
         <v>7.6375134212601337</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>206.3975466</v>
       </c>
       <c r="C184" s="5">
         <v>-0.52708527999999433</v>
       </c>
       <c r="D184" s="5">
         <v>-3.0142178797208041</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>206.39262378999999</v>
       </c>
       <c r="C185" s="5">
         <v>-4.9228100000107133E-3</v>
       </c>
       <c r="D185" s="5">
         <v>-2.8617574304723448E-2</v>
       </c>
       <c r="E185" s="5">
         <v>2.996024610189929</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>206.56300607</v>
       </c>
       <c r="C186" s="5">
         <v>0.17038228000001254</v>
       </c>
       <c r="D186" s="5">
         <v>0.99514029827787454</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>205.39001794999999</v>
       </c>
       <c r="C187" s="5">
         <v>-1.1729881200000136</v>
       </c>
       <c r="D187" s="5">
         <v>-6.6054675454091383</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>206.39568793999999</v>
       </c>
       <c r="C188" s="5">
         <v>1.0056699900000012</v>
       </c>
       <c r="D188" s="5">
         <v>6.0365140482193658</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>208.45277482</v>
       </c>
       <c r="C189" s="5">
         <v>2.0570868800000142</v>
       </c>
       <c r="D189" s="5">
         <v>12.63794829314584</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>208.88375735</v>
       </c>
       <c r="C190" s="5">
         <v>0.43098252999999431</v>
       </c>
       <c r="D190" s="5">
         <v>2.5094452027472736</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>209.07988829000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.19613094000001752</v>
       </c>
       <c r="D191" s="5">
         <v>1.13257429604392</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>209.25451218000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.17462388999999234</v>
       </c>
       <c r="D192" s="5">
         <v>1.0068588585545823</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>209.73205476000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.47754258000000505</v>
       </c>
       <c r="D193" s="5">
         <v>2.7731722954413618</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>210.66351738</v>
       </c>
       <c r="C194" s="5">
         <v>0.93146261999999069</v>
       </c>
       <c r="D194" s="5">
         <v>5.4615703956126138</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>211.39998045999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.73646307999999294</v>
       </c>
       <c r="D195" s="5">
         <v>4.2767146396738065</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>211.81894510000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.41896464000001288</v>
       </c>
       <c r="D196" s="5">
         <v>2.4043242488791972</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>212.07523351</v>
       </c>
       <c r="C197" s="5">
         <v>0.25628840999999625</v>
       </c>
       <c r="D197" s="5">
         <v>1.4616302992975783</v>
       </c>
       <c r="E197" s="5">
         <v>2.7533007796741504</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>214.43625363000001</v>
       </c>
       <c r="C198" s="5">
         <v>2.3610201200000063</v>
       </c>
       <c r="D198" s="5">
         <v>14.208673531663196</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>215.14466404999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.70841041999997856</v>
       </c>
       <c r="D199" s="5">
         <v>4.0371431422727699</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>216.55872893</v>
       </c>
       <c r="C200" s="5">
         <v>1.4140648800000122</v>
       </c>
       <c r="D200" s="5">
         <v>8.1786040236450308</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>216.73310488000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.17437595000001238</v>
       </c>
       <c r="D201" s="5">
         <v>0.97054659340103377</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>217.20698350999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.4738786299999731</v>
       </c>
       <c r="D202" s="5">
         <v>2.6555371739046318</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>216.58775944000001</v>
       </c>
       <c r="C203" s="5">
         <v>-0.61922406999997293</v>
       </c>
       <c r="D203" s="5">
         <v>-3.367883542885608</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>220.20215783</v>
       </c>
       <c r="C204" s="5">
         <v>3.614398389999991</v>
       </c>
       <c r="D204" s="5">
         <v>21.969696132071938</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>220.91454419999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.71238636999999017</v>
       </c>
       <c r="D205" s="5">
         <v>3.952003635637058</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>222.39390913</v>
       </c>
       <c r="C206" s="5">
         <v>1.4793649300000027</v>
       </c>
       <c r="D206" s="5">
         <v>8.3385340379499517</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>221.37243365</v>
       </c>
       <c r="C207" s="5">
         <v>-1.0214754799999923</v>
       </c>
       <c r="D207" s="5">
         <v>-5.3745823774375312</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>223.09078826000001</v>
       </c>
       <c r="C208" s="5">
         <v>1.7183546100000058</v>
       </c>
       <c r="D208" s="5">
         <v>9.7228759047026436</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>224.54166054000001</v>
       </c>
       <c r="C209" s="5">
         <v>1.4508722799999987</v>
       </c>
       <c r="D209" s="5">
         <v>8.089499107570397</v>
       </c>
       <c r="E209" s="5">
         <v>5.8783040450653079</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>223.7275731</v>
       </c>
       <c r="C210" s="5">
         <v>-0.81408744000000866</v>
       </c>
       <c r="D210" s="5">
         <v>-4.2649476643385036</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>224.94492789</v>
       </c>
       <c r="C211" s="5">
         <v>1.2173547900000017</v>
       </c>
       <c r="D211" s="5">
         <v>6.7284791813563061</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>226.05409319</v>
       </c>
       <c r="C212" s="5">
         <v>1.1091653000000008</v>
       </c>
       <c r="D212" s="5">
         <v>6.0801298615979382</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>226.93599545999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.88190226999998345</v>
       </c>
       <c r="D213" s="5">
         <v>4.7833165921067122</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>227.10899707999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.17300162000000796</v>
       </c>
       <c r="D214" s="5">
         <v>0.91864934597851722</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>229.12790568</v>
       </c>
       <c r="C215" s="5">
         <v>2.0189086000000032</v>
       </c>
       <c r="D215" s="5">
         <v>11.204856177827338</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>229.21571130000001</v>
       </c>
       <c r="C216" s="5">
         <v>8.7805620000011686E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.46083041780473621</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>230.71532384</v>
       </c>
       <c r="C217" s="5">
         <v>1.4996125399999869</v>
       </c>
       <c r="D217" s="5">
         <v>8.1395853354186976</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>230.51858651000001</v>
       </c>
       <c r="C218" s="5">
         <v>-0.19673732999999061</v>
       </c>
       <c r="D218" s="5">
         <v>-1.0184876112728225</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>230.73750412999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.21891761999998494</v>
       </c>
       <c r="D219" s="5">
         <v>1.1455806843176042</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>232.10829140000001</v>
       </c>
       <c r="C220" s="5">
         <v>1.3707872700000223</v>
       </c>
       <c r="D220" s="5">
         <v>7.3666910562821597</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>233.82857344000001</v>
       </c>
       <c r="C221" s="5">
         <v>1.7202820400000007</v>
       </c>
       <c r="D221" s="5">
         <v>9.2655120330948026</v>
       </c>
       <c r="E221" s="5">
         <v>4.1359420241508404</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>233.03521448999999</v>
       </c>
       <c r="C222" s="5">
         <v>-0.79335895000002665</v>
       </c>
       <c r="D222" s="5">
         <v>-3.9963648773877924</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>233.06479311000001</v>
       </c>
       <c r="C223" s="5">
         <v>2.9578620000023648E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.15241959566587582</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>233.0442578</v>
       </c>
       <c r="C224" s="5">
         <v>-2.0535310000013851E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.10568062802663869</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>233.68928627</v>
       </c>
       <c r="C225" s="5">
         <v>0.64502846999999974</v>
       </c>
       <c r="D225" s="5">
         <v>3.3724356309086101</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>234.05259224</v>
       </c>
       <c r="C226" s="5">
         <v>0.36330596999999898</v>
       </c>
       <c r="D226" s="5">
         <v>1.8816195477689757</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>234.08278059</v>
       </c>
       <c r="C227" s="5">
         <v>3.0188350000003084E-2</v>
       </c>
       <c r="D227" s="5">
         <v>0.15488711016338197</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>234.67966437000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.59688378000001308</v>
       </c>
       <c r="D228" s="5">
         <v>3.1031394099726217</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>234.51262836000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.1670360100000039</v>
       </c>
       <c r="D229" s="5">
         <v>-0.85077843560236177</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>228.57374494000001</v>
       </c>
       <c r="C230" s="5">
         <v>-5.9388834199999962</v>
       </c>
       <c r="D230" s="5">
         <v>-26.494249578989717</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>231.14622177999999</v>
       </c>
       <c r="C231" s="5">
         <v>2.5724768399999789</v>
       </c>
       <c r="D231" s="5">
         <v>14.373513522727709</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>232.54946627999999</v>
       </c>
       <c r="C232" s="5">
         <v>1.4032444999999996</v>
       </c>
       <c r="D232" s="5">
         <v>7.5332017399031503</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>233.92128890999999</v>
       </c>
       <c r="C233" s="5">
         <v>1.3718226299999969</v>
       </c>
       <c r="D233" s="5">
         <v>7.3131180515435323</v>
       </c>
       <c r="E233" s="5">
         <v>3.9651043769373118E-2</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>235.14164740999999</v>
       </c>
       <c r="C234" s="5">
         <v>1.2203585000000032</v>
       </c>
       <c r="D234" s="5">
         <v>6.4431454259839427</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>235.69978345000001</v>
       </c>
       <c r="C235" s="5">
         <v>0.55813604000002215</v>
       </c>
       <c r="D235" s="5">
         <v>2.8858200665160538</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>235.71358741</v>
       </c>
       <c r="C236" s="5">
         <v>1.3803959999989956E-2</v>
       </c>
       <c r="D236" s="5">
         <v>7.0301671508676833E-2</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>235.16583893999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.54774847000001614</v>
       </c>
       <c r="D237" s="5">
         <v>-2.7531806073395448</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>236.09870189</v>
       </c>
       <c r="C238" s="5">
         <v>0.93286295000001473</v>
       </c>
       <c r="D238" s="5">
         <v>4.8654377232828283</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>236.11493200999999</v>
       </c>
       <c r="C239" s="5">
         <v>1.6230119999988801E-2</v>
       </c>
       <c r="D239" s="5">
         <v>8.2522729658429661E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>235.65509767</v>
       </c>
       <c r="C240" s="5">
         <v>-0.45983433999998624</v>
       </c>
       <c r="D240" s="5">
         <v>-2.312132136071976</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>235.73099022</v>
       </c>
       <c r="C241" s="5">
         <v>7.5892549999991843E-2</v>
       </c>
       <c r="D241" s="5">
         <v>0.38714437207874042</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>234.6567489</v>
       </c>
       <c r="C242" s="5">
         <v>-1.0742413199999987</v>
       </c>
       <c r="D242" s="5">
         <v>-5.3334770377727381</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>233.53571016000001</v>
       </c>
       <c r="C243" s="5">
         <v>-1.1210387399999888</v>
       </c>
       <c r="D243" s="5">
         <v>-5.5845672806551505</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>233.56849972000001</v>
       </c>
       <c r="C244" s="5">
         <v>3.2789559999997664E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.16861606038049981</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>233.41503892</v>
       </c>
       <c r="C245" s="5">
         <v>-0.15346080000000484</v>
       </c>
       <c r="D245" s="5">
         <v>-0.78558945864828367</v>
       </c>
       <c r="E245" s="5">
         <v>-0.21641894688548824</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>232.25062109000001</v>
       </c>
       <c r="C246" s="5">
         <v>-1.1644178299999908</v>
       </c>
       <c r="D246" s="5">
         <v>-5.8247897178954293</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>232.26027467</v>
       </c>
       <c r="C247" s="5">
         <v>9.6535799999912797E-3</v>
       </c>
       <c r="D247" s="5">
         <v>4.9889832768790221E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>232.75428037</v>
       </c>
       <c r="C248" s="5">
         <v>0.49400570000000243</v>
       </c>
       <c r="D248" s="5">
         <v>2.5824090111282061</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>235.03393478999999</v>
       </c>
       <c r="C249" s="5">
         <v>2.2796544199999857</v>
       </c>
       <c r="D249" s="5">
         <v>12.407357564114974</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>233.94986094999999</v>
       </c>
       <c r="C250" s="5">
         <v>-1.0840738400000021</v>
       </c>
       <c r="D250" s="5">
         <v>-5.3966226806233086</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>233.94169319</v>
       </c>
       <c r="C251" s="5">
         <v>-8.1677599999920858E-3</v>
       </c>
       <c r="D251" s="5">
         <v>-4.1886881859543035E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>234.31244792000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.3707547300000158</v>
       </c>
       <c r="D252" s="5">
         <v>1.9184449193108133</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>235.26593174000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.95348382000000242</v>
       </c>
       <c r="D253" s="5">
         <v>4.9939263739550599</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>236.59715745</v>
       </c>
       <c r="C254" s="5">
         <v>1.331225709999984</v>
       </c>
       <c r="D254" s="5">
         <v>7.0054158457270699</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>238.37524929</v>
       </c>
       <c r="C255" s="5">
         <v>1.7780918400000019</v>
       </c>
       <c r="D255" s="5">
         <v>9.4005869055135314</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>238.50654442999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.13129513999999176</v>
       </c>
       <c r="D256" s="5">
         <v>0.66295613056370772</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>238.85562985999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.34908543000000236</v>
       </c>
       <c r="D257" s="5">
         <v>1.7705643037324581</v>
       </c>
       <c r="E257" s="5">
         <v>2.3308656396662908</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>238.97383325000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.11820339000001923</v>
       </c>
       <c r="D258" s="5">
         <v>0.59546755360200265</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>238.13596736</v>
       </c>
       <c r="C259" s="5">
         <v>-0.83786589000001754</v>
       </c>
       <c r="D259" s="5">
         <v>-4.1271273978893959</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>240.4776937</v>
       </c>
       <c r="C260" s="5">
         <v>2.3417263400000081</v>
       </c>
       <c r="D260" s="5">
         <v>12.459885976316908</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>242.84165829</v>
       </c>
       <c r="C261" s="5">
         <v>2.3639645899999948</v>
       </c>
       <c r="D261" s="5">
         <v>12.455499906074529</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>242.48353861999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.35811967000000777</v>
       </c>
       <c r="D262" s="5">
         <v>-1.7553622717634831</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>242.71837493000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.23483631000001992</v>
       </c>
       <c r="D263" s="5">
         <v>1.1683657766092148</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>241.89041186</v>
       </c>
       <c r="C264" s="5">
         <v>-0.82796307000000979</v>
       </c>
       <c r="D264" s="5">
         <v>-4.0175173462160156</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>244.25963521</v>
       </c>
       <c r="C265" s="5">
         <v>2.3692233499999986</v>
       </c>
       <c r="D265" s="5">
         <v>12.407839900819283</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>246.31884837000001</v>
       </c>
       <c r="C266" s="5">
         <v>2.059213160000013</v>
       </c>
       <c r="D266" s="5">
         <v>10.599024132362601</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>246.06502535000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.25382301999999868</v>
       </c>
       <c r="D267" s="5">
         <v>-1.2295740804090793</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>247.28264032999999</v>
       </c>
       <c r="C268" s="5">
         <v>1.2176149799999791</v>
       </c>
       <c r="D268" s="5">
         <v>6.1023197037755716</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>247.52180666999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.23916633999999704</v>
       </c>
       <c r="D269" s="5">
         <v>1.1668074585784449</v>
       </c>
       <c r="E269" s="5">
         <v>3.6282070533901534</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>250.24809481</v>
       </c>
       <c r="C270" s="5">
         <v>2.7262881400000083</v>
       </c>
       <c r="D270" s="5">
         <v>14.048023173762259</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>251.09975881</v>
       </c>
       <c r="C271" s="5">
         <v>0.85166399999999953</v>
       </c>
       <c r="D271" s="5">
         <v>4.1612514739800766</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>253.00440662</v>
       </c>
       <c r="C272" s="5">
         <v>1.9046478100000002</v>
       </c>
       <c r="D272" s="5">
         <v>9.49177047899774</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>253.58297558000001</v>
       </c>
       <c r="C273" s="5">
         <v>0.57856896000001257</v>
       </c>
       <c r="D273" s="5">
         <v>2.7789314698950296</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>254.43917533000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.85619975000000181</v>
       </c>
       <c r="D274" s="5">
         <v>4.1277845438569383</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>256.92921032999999</v>
       </c>
       <c r="C275" s="5">
         <v>2.4900349999999776</v>
       </c>
       <c r="D275" s="5">
         <v>12.396822437506128</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>255.80860243999999</v>
       </c>
       <c r="C276" s="5">
         <v>-1.1206078900000023</v>
       </c>
       <c r="D276" s="5">
         <v>-5.1101073763527243</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>258.45894118000001</v>
       </c>
       <c r="C277" s="5">
         <v>2.6503387400000236</v>
       </c>
       <c r="D277" s="5">
         <v>13.166266886344857</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>260.58328826000002</v>
       </c>
       <c r="C278" s="5">
         <v>2.1243470800000068</v>
       </c>
       <c r="D278" s="5">
         <v>10.321457515429966</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>261.20163128000002</v>
       </c>
       <c r="C279" s="5">
         <v>0.61834301999999752</v>
       </c>
       <c r="D279" s="5">
         <v>2.8849611635794581</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>262.69334204</v>
       </c>
       <c r="C280" s="5">
         <v>1.4917107599999895</v>
       </c>
       <c r="D280" s="5">
         <v>7.0725559575273156</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>263.59681354000003</v>
       </c>
       <c r="C281" s="5">
         <v>0.9034715000000233</v>
       </c>
       <c r="D281" s="5">
         <v>4.2060858929961586</v>
       </c>
       <c r="E281" s="5">
         <v>6.4943800654426731</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>264.97891385999998</v>
       </c>
       <c r="C282" s="5">
         <v>1.3821003199999495</v>
       </c>
       <c r="D282" s="5">
         <v>6.4765362495228018</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>267.59576620000001</v>
       </c>
       <c r="C283" s="5">
         <v>2.6168523400000367</v>
       </c>
       <c r="D283" s="5">
         <v>12.516202923936536</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>267.61752648999999</v>
       </c>
       <c r="C284" s="5">
         <v>2.1760289999974702E-2</v>
       </c>
       <c r="D284" s="5">
         <v>9.7624974509580298E-2</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>268.50649005000002</v>
       </c>
       <c r="C285" s="5">
         <v>0.88896356000003607</v>
       </c>
       <c r="D285" s="5">
         <v>4.0597604062940107</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>269.70472768000002</v>
       </c>
       <c r="C286" s="5">
         <v>1.1982376299999942</v>
       </c>
       <c r="D286" s="5">
         <v>5.4885352871451021</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>269.76109803999998</v>
       </c>
       <c r="C287" s="5">
         <v>5.6370359999959874E-2</v>
       </c>
       <c r="D287" s="5">
         <v>0.25109773534772728</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>272.08578856000003</v>
       </c>
       <c r="C288" s="5">
         <v>2.3246905200000469</v>
       </c>
       <c r="D288" s="5">
         <v>10.845598821063085</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>273.53803291000003</v>
       </c>
       <c r="C289" s="5">
         <v>1.4522443500000008</v>
       </c>
       <c r="D289" s="5">
         <v>6.5963492636486487</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>273.69240853999997</v>
       </c>
       <c r="C290" s="5">
         <v>0.15437562999994725</v>
       </c>
       <c r="D290" s="5">
         <v>0.67934560373392738</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>274.88655118000003</v>
       </c>
       <c r="C291" s="5">
         <v>1.1941426400000523</v>
       </c>
       <c r="D291" s="5">
         <v>5.3631855385729121</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>276.62513640999998</v>
       </c>
       <c r="C292" s="5">
         <v>1.7385852299999556</v>
       </c>
       <c r="D292" s="5">
         <v>7.8593460887158573</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>278.11919984999997</v>
       </c>
       <c r="C293" s="5">
         <v>1.4940634399999908</v>
       </c>
       <c r="D293" s="5">
         <v>6.6772868981013866</v>
       </c>
       <c r="E293" s="5">
         <v>5.5093178536455234</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>278.41264999999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.2934501500000124</v>
       </c>
       <c r="D294" s="5">
         <v>1.2735219914991713</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>279.83308357999999</v>
       </c>
       <c r="C295" s="5">
         <v>1.4204335800000081</v>
       </c>
       <c r="D295" s="5">
         <v>6.2970296988407837</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>282.21975219000001</v>
       </c>
       <c r="C296" s="5">
         <v>2.3866686100000152</v>
       </c>
       <c r="D296" s="5">
         <v>10.728693708510306</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>283.25956196999999</v>
       </c>
       <c r="C297" s="5">
         <v>1.0398097799999846</v>
       </c>
       <c r="D297" s="5">
         <v>4.5119802194745207</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>284.70349363000003</v>
       </c>
       <c r="C298" s="5">
         <v>1.4439316600000325</v>
       </c>
       <c r="D298" s="5">
         <v>6.2915173435313276</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>286.02009917999999</v>
       </c>
       <c r="C299" s="5">
         <v>1.3166055499999629</v>
       </c>
       <c r="D299" s="5">
         <v>5.6927206743153214</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>286.77489265000003</v>
       </c>
       <c r="C300" s="5">
         <v>0.75479347000003827</v>
       </c>
       <c r="D300" s="5">
         <v>3.2131126489195916</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>286.68820274000001</v>
       </c>
       <c r="C301" s="5">
         <v>-8.6689910000018244E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-0.36214853921241463</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>288.08907674</v>
       </c>
       <c r="C302" s="5">
         <v>1.4008739999999875</v>
       </c>
       <c r="D302" s="5">
         <v>6.0238661847545449</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>290.08021613</v>
       </c>
       <c r="C303" s="5">
         <v>1.9911393900000007</v>
       </c>
       <c r="D303" s="5">
         <v>8.6165046315116669</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>290.19498267</v>
       </c>
       <c r="C304" s="5">
         <v>0.11476654000000508</v>
       </c>
       <c r="D304" s="5">
         <v>0.47579915814552898</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>291.71977356999997</v>
       </c>
       <c r="C305" s="5">
         <v>1.5247908999999709</v>
       </c>
       <c r="D305" s="5">
         <v>6.4906849501531472</v>
       </c>
       <c r="E305" s="5">
         <v>4.8901959042508825</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>292.20390292000002</v>
       </c>
       <c r="C306" s="5">
         <v>0.48412935000004609</v>
       </c>
       <c r="D306" s="5">
         <v>2.0097623268214626</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>293.76117497000001</v>
       </c>
       <c r="C307" s="5">
         <v>1.5572720499999946</v>
       </c>
       <c r="D307" s="5">
         <v>6.5861093867209286</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>294.09696929</v>
       </c>
       <c r="C308" s="5">
         <v>0.33579431999999088</v>
       </c>
       <c r="D308" s="5">
         <v>1.3803601438080237</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>296.93904067</v>
       </c>
       <c r="C309" s="5">
         <v>2.842071379999993</v>
       </c>
       <c r="D309" s="5">
         <v>12.233116991896509</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>297.21752621000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.27848554000001968</v>
       </c>
       <c r="D310" s="5">
         <v>1.1312484470336726</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>298.69937439</v>
       </c>
       <c r="C311" s="5">
         <v>1.4818481799999859</v>
       </c>
       <c r="D311" s="5">
         <v>6.1497007364909262</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>299.85815019</v>
       </c>
       <c r="C312" s="5">
         <v>1.1587758000000008</v>
       </c>
       <c r="D312" s="5">
         <v>4.7559101078013422</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>301.76269296999999</v>
       </c>
       <c r="C313" s="5">
         <v>1.9045427799999857</v>
       </c>
       <c r="D313" s="5">
         <v>7.893745811275088</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>303.89627423000002</v>
       </c>
       <c r="C314" s="5">
         <v>2.1335812600000281</v>
       </c>
       <c r="D314" s="5">
         <v>8.8223115180587452</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>305.12774758</v>
       </c>
       <c r="C315" s="5">
         <v>1.2314733499999875</v>
       </c>
       <c r="D315" s="5">
         <v>4.9725940848353911</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>304.55114642000001</v>
       </c>
       <c r="C316" s="5">
         <v>-0.57660115999999562</v>
       </c>
       <c r="D316" s="5">
         <v>-2.2442242872369955</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>306.95458765000001</v>
       </c>
       <c r="C317" s="5">
         <v>2.4034412299999985</v>
       </c>
       <c r="D317" s="5">
         <v>9.8921522941527673</v>
       </c>
       <c r="E317" s="5">
         <v>5.2224139260633073</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>309.72771883000001</v>
       </c>
       <c r="C318" s="5">
         <v>2.7731311800000071</v>
       </c>
       <c r="D318" s="5">
         <v>11.396448218648958</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>309.94078932999997</v>
       </c>
       <c r="C319" s="5">
         <v>0.21307049999995797</v>
       </c>
       <c r="D319" s="5">
         <v>0.82864469681378505</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>309.81059105999998</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13019826999999395</v>
       </c>
       <c r="D320" s="5">
         <v>-0.50292656076962317</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>311.04114509999999</v>
       </c>
       <c r="C321" s="5">
         <v>1.2305540400000154</v>
       </c>
       <c r="D321" s="5">
         <v>4.8718626752461747</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>311.55551300000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.51436790000002475</v>
       </c>
       <c r="D322" s="5">
         <v>2.0025857339486697</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>311.48606281999997</v>
       </c>
       <c r="C323" s="5">
         <v>-6.9450180000046657E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.26716944787591457</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>311.62356138000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.13749856000004002</v>
       </c>
       <c r="D324" s="5">
         <v>0.53100113669237725</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>313.26940954999998</v>
       </c>
       <c r="C325" s="5">
         <v>1.6458481699999652</v>
       </c>
       <c r="D325" s="5">
         <v>6.525215950489871</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>314.30267806000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.0332685100000276</v>
       </c>
       <c r="D326" s="5">
         <v>4.030602976911446</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>312.23992501999999</v>
       </c>
       <c r="C327" s="5">
         <v>-2.0627530400000182</v>
       </c>
       <c r="D327" s="5">
         <v>-7.5973918419903974</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>313.30006476</v>
       </c>
       <c r="C328" s="5">
         <v>1.060139740000011</v>
       </c>
       <c r="D328" s="5">
         <v>4.1512791129820314</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>313.47929240000002</v>
       </c>
       <c r="C329" s="5">
         <v>0.17922764000002189</v>
       </c>
       <c r="D329" s="5">
         <v>0.68864063566338451</v>
       </c>
       <c r="E329" s="5">
         <v>2.1256254222985271</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>315.92791089999997</v>
       </c>
       <c r="C330" s="5">
         <v>2.4486184999999523</v>
       </c>
       <c r="D330" s="5">
         <v>9.786680706257723</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>314.63986186</v>
       </c>
       <c r="C331" s="5">
         <v>-1.2880490399999758</v>
       </c>
       <c r="D331" s="5">
         <v>-4.784212322515824</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>315.81235867999999</v>
       </c>
       <c r="C332" s="5">
         <v>1.1724968199999921</v>
       </c>
       <c r="D332" s="5">
         <v>4.5645667100270293</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>315.00054460000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.81181407999997646</v>
       </c>
       <c r="D333" s="5">
         <v>-3.0414302107745206</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>316.25399777000001</v>
       </c>
       <c r="C334" s="5">
         <v>1.2534531700000002</v>
       </c>
       <c r="D334" s="5">
         <v>4.8809552050135929</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>317.34894575999999</v>
       </c>
       <c r="C335" s="5">
         <v>1.0949479899999801</v>
       </c>
       <c r="D335" s="5">
         <v>4.2347260510737783</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>317.39023139</v>
       </c>
       <c r="C336" s="5">
         <v>4.1285630000004403E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.15622620178257218</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>318.48550893999999</v>
       </c>
       <c r="C337" s="5">
         <v>1.0952775499999916</v>
       </c>
       <c r="D337" s="5">
         <v>4.2205713809459811</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>314.03379158000001</v>
       </c>
       <c r="C338" s="5">
         <v>-4.4517173599999751</v>
       </c>
       <c r="D338" s="5">
         <v>-15.5420623074916</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>317.13144231000001</v>
       </c>
       <c r="C339" s="5">
         <v>3.097650729999998</v>
       </c>
       <c r="D339" s="5">
         <v>12.500651864033419</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>318.85871969999999</v>
       </c>
       <c r="C340" s="5">
         <v>1.7272773899999834</v>
       </c>
       <c r="D340" s="5">
         <v>6.7352675169722431</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>319.45542327999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.59670357999999624</v>
       </c>
       <c r="D341" s="5">
         <v>2.2689057595999262</v>
       </c>
       <c r="E341" s="5">
         <v>1.9063877662370166</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>320.18509697000002</v>
       </c>
       <c r="C342" s="5">
         <v>0.72967369000002691</v>
       </c>
       <c r="D342" s="5">
         <v>2.7756378651673907</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>321.67269095</v>
       </c>
       <c r="C343" s="5">
         <v>1.4875939799999855</v>
       </c>
       <c r="D343" s="5">
         <v>5.7199478907876022</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>322.52123650999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.84854555999999093</v>
       </c>
       <c r="D344" s="5">
         <v>3.2118322926119491</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>323.15776045000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.63652394000001777</v>
       </c>
       <c r="D345" s="5">
         <v>2.3941824112977406</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>323.77109955999998</v>
       </c>
       <c r="C346" s="5">
         <v>0.61333910999996988</v>
       </c>
       <c r="D346" s="5">
         <v>2.3014726391960671</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>323.60984896000002</v>
       </c>
       <c r="C347" s="5">
         <v>-0.16125059999995983</v>
       </c>
       <c r="D347" s="5">
         <v>-0.59601230421042484</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>326.53666164999999</v>
       </c>
       <c r="C348" s="5">
         <v>2.9268126899999629</v>
       </c>
       <c r="D348" s="5">
         <v>11.409599256976799</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>327.67515378000002</v>
       </c>
       <c r="C349" s="5">
         <v>1.1384921300000315</v>
       </c>
       <c r="D349" s="5">
         <v>4.2650514649632765</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>326.59113164000001</v>
       </c>
       <c r="C350" s="5">
         <v>-1.0840221400000019</v>
       </c>
       <c r="D350" s="5">
         <v>-3.8984243995077383</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>329.01892234000002</v>
       </c>
       <c r="C351" s="5">
         <v>2.4277907000000027</v>
       </c>
       <c r="D351" s="5">
         <v>9.2943862397616428</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>327.81675396000003</v>
       </c>
       <c r="C352" s="5">
         <v>-1.2021683799999892</v>
       </c>
       <c r="D352" s="5">
         <v>-4.2975093335231307</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>328.92838281000002</v>
       </c>
       <c r="C353" s="5">
         <v>1.1116288499999882</v>
       </c>
       <c r="D353" s="5">
         <v>4.1459655354963543</v>
       </c>
       <c r="E353" s="5">
         <v>2.9653462861067403</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>329.74407036000002</v>
       </c>
       <c r="C354" s="5">
         <v>0.81568755000000692</v>
       </c>
       <c r="D354" s="5">
         <v>3.0167244943852811</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>332.04389000999998</v>
       </c>
       <c r="C355" s="5">
         <v>2.2998196499999608</v>
       </c>
       <c r="D355" s="5">
         <v>8.6981074876355748</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>331.43727662999999</v>
       </c>
       <c r="C356" s="5">
         <v>-0.60661337999999887</v>
       </c>
       <c r="D356" s="5">
         <v>-2.1703941644878766</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>331.92236262</v>
       </c>
       <c r="C357" s="5">
         <v>0.48508599000001595</v>
       </c>
       <c r="D357" s="5">
         <v>1.7705065932549058</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>332.75168929</v>
       </c>
       <c r="C358" s="5">
         <v>0.82932667000000038</v>
       </c>
       <c r="D358" s="5">
         <v>3.0398148738292274</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>333.42361059000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.67192130000000816</v>
       </c>
       <c r="D359" s="5">
         <v>2.4502385133048588</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>334.00299863999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.57938804999997728</v>
       </c>
       <c r="D360" s="5">
         <v>2.1052773417582271</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>334.56101167000003</v>
       </c>
       <c r="C361" s="5">
         <v>0.55801303000004054</v>
       </c>
       <c r="D361" s="5">
         <v>2.0233440033202266</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>337.68425525999999</v>
       </c>
       <c r="C362" s="5">
         <v>3.1232435899999587</v>
       </c>
       <c r="D362" s="5">
         <v>11.795879663994091</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>337.63027495</v>
       </c>
       <c r="C363" s="5">
         <v>-5.398030999998582E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-0.19165670296191761</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>338.23331569999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.60304074999999102</v>
       </c>
       <c r="D364" s="5">
         <v>2.1644983913386762</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>339.43154114999999</v>
       </c>
       <c r="C365" s="5">
         <v>1.1982254499999954</v>
       </c>
       <c r="D365" s="5">
         <v>4.3349364414486891</v>
       </c>
       <c r="E365" s="5">
         <v>3.1931444317065738</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>340.11660061999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.68505946999999878</v>
       </c>
       <c r="D366" s="5">
         <v>2.4489720534788262</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>340.85540437999998</v>
       </c>
       <c r="C367" s="5">
         <v>0.73880375999999615</v>
       </c>
       <c r="D367" s="5">
         <v>2.6380173437342336</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>330.66161994999999</v>
       </c>
       <c r="C368" s="5">
         <v>-10.193784429999994</v>
       </c>
       <c r="D368" s="5">
         <v>-30.53544505650866</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>205.97025128999999</v>
       </c>
       <c r="C369" s="5">
         <v>-124.69136865999999</v>
       </c>
       <c r="D369" s="5">
         <v>-99.658768969827904</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>244.84515901</v>
       </c>
       <c r="C370" s="5">
         <v>38.87490772000001</v>
       </c>
       <c r="D370" s="5">
         <v>696.24051973794496</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>266.94945264</v>
       </c>
       <c r="C371" s="5">
         <v>22.104293630000001</v>
       </c>
       <c r="D371" s="5">
         <v>182.13057615990459</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>258.60248810000002</v>
       </c>
       <c r="C372" s="5">
         <v>-8.3469645399999877</v>
       </c>
       <c r="D372" s="5">
         <v>-31.696340544130663</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>263.34947899000002</v>
       </c>
       <c r="C373" s="5">
         <v>4.7469908900000064</v>
       </c>
       <c r="D373" s="5">
         <v>24.393352678600433</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>272.00395457000002</v>
       </c>
       <c r="C374" s="5">
         <v>8.6544755799999962</v>
       </c>
       <c r="D374" s="5">
         <v>47.405285333432602</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>283.82277190000002</v>
       </c>
       <c r="C375" s="5">
         <v>11.818817330000002</v>
       </c>
       <c r="D375" s="5">
         <v>66.595869165461281</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>287.08261558999999</v>
       </c>
       <c r="C376" s="5">
         <v>3.2598436899999683</v>
       </c>
       <c r="D376" s="5">
         <v>14.687447362638162</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>288.90199770999999</v>
       </c>
       <c r="C377" s="5">
         <v>1.8193821200000002</v>
       </c>
       <c r="D377" s="5">
         <v>7.8757445726249209</v>
       </c>
       <c r="E377" s="5">
         <v>-14.886519758536586</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>289.76073437999997</v>
       </c>
       <c r="C378" s="5">
         <v>0.85873666999998477</v>
       </c>
       <c r="D378" s="5">
         <v>3.6257924684818033</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>288.59255031999999</v>
       </c>
       <c r="C379" s="5">
         <v>-1.1681840599999873</v>
       </c>
       <c r="D379" s="5">
         <v>-4.7320128952894835</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>292.78614361000001</v>
       </c>
       <c r="C380" s="5">
         <v>4.1935932900000239</v>
       </c>
       <c r="D380" s="5">
         <v>18.90081743893375</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>302.02141573</v>
       </c>
       <c r="C381" s="5">
         <v>9.2352721199999905</v>
       </c>
       <c r="D381" s="5">
         <v>45.159891327156117</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>305.51240774000001</v>
       </c>
       <c r="C382" s="5">
         <v>3.4909920100000136</v>
       </c>
       <c r="D382" s="5">
         <v>14.78717473940736</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>310.15879145000002</v>
       </c>
       <c r="C383" s="5">
         <v>4.6463837100000092</v>
       </c>
       <c r="D383" s="5">
         <v>19.856865093868304</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>316.14378435999998</v>
       </c>
       <c r="C384" s="5">
         <v>5.9849929099999599</v>
       </c>
       <c r="D384" s="5">
         <v>25.77856131431502</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>317.32741077999998</v>
       </c>
       <c r="C385" s="5">
         <v>1.183626419999996</v>
       </c>
       <c r="D385" s="5">
         <v>4.5864171997855641</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>320.25180641999998</v>
       </c>
       <c r="C386" s="5">
         <v>2.9243956400000002</v>
       </c>
       <c r="D386" s="5">
         <v>11.63695952955408</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>323.56067845000001</v>
       </c>
       <c r="C387" s="5">
         <v>3.3088720300000318</v>
       </c>
       <c r="D387" s="5">
         <v>13.127917156566738</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>325.90688302000001</v>
       </c>
       <c r="C388" s="5">
         <v>2.3462045699999976</v>
       </c>
       <c r="D388" s="5">
         <v>9.0569992181894996</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>328.58756878000003</v>
       </c>
       <c r="C389" s="5">
         <v>2.6806857600000171</v>
       </c>
       <c r="D389" s="5">
         <v>10.329374616098663</v>
       </c>
       <c r="E389" s="5">
         <v>13.736689737201612</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>328.31122717</v>
       </c>
       <c r="C390" s="5">
         <v>-0.27634161000003132</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0045430697214641</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>330.59488855000001</v>
       </c>
       <c r="C391" s="5">
         <v>2.2836613800000123</v>
       </c>
       <c r="D391" s="5">
         <v>8.673786856204746</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>331.43840876000002</v>
       </c>
       <c r="C392" s="5">
         <v>0.84352021000000832</v>
       </c>
       <c r="D392" s="5">
         <v>3.1051619902893401</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>337.10128811999999</v>
       </c>
       <c r="C393" s="5">
         <v>5.6628793599999767</v>
       </c>
       <c r="D393" s="5">
         <v>22.543680965116053</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>338.24940497</v>
       </c>
       <c r="C394" s="5">
         <v>1.1481168500000081</v>
       </c>
       <c r="D394" s="5">
         <v>4.1644562109244276</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>339.54066349999999</v>
       </c>
       <c r="C395" s="5">
         <v>1.2912585299999932</v>
       </c>
       <c r="D395" s="5">
         <v>4.6783866199279212</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>341.39419852999998</v>
       </c>
       <c r="C396" s="5">
         <v>1.8535350299999891</v>
       </c>
       <c r="D396" s="5">
         <v>6.7510423579125067</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>342.58266352999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.1884650000000079</v>
       </c>
       <c r="D397" s="5">
         <v>4.2583720554333127</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>342.86065679000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.27799326000001656</v>
       </c>
       <c r="D398" s="5">
         <v>0.97811366110498454</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>344.43240802000003</v>
       </c>
       <c r="C399" s="5">
         <v>1.571751230000018</v>
       </c>
       <c r="D399" s="5">
         <v>5.6419143188659149</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>346.17236481999998</v>
       </c>
       <c r="C400" s="5">
         <v>1.739956799999959</v>
       </c>
       <c r="D400" s="5">
         <v>6.2332928828370493</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>346.29020279999997</v>
       </c>
       <c r="C401" s="5">
         <v>0.11783797999999024</v>
       </c>
       <c r="D401" s="5">
         <v>0.40924878060881742</v>
       </c>
       <c r="E401" s="5">
         <v>5.3874935335281648</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>351.56332535000001</v>
       </c>
       <c r="C402" s="5">
         <v>5.2731225500000392</v>
       </c>
       <c r="D402" s="5">
         <v>19.883746820966785</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>353.09333493000003</v>
       </c>
       <c r="C403" s="5">
         <v>1.5300095800000122</v>
       </c>
       <c r="D403" s="5">
         <v>5.3492560687759649</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>353.67384792000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.58051298999998835</v>
       </c>
       <c r="D404" s="5">
         <v>1.9908315004725674</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>354.01344389000002</v>
       </c>
       <c r="C405" s="5">
         <v>0.33959597000000485</v>
       </c>
       <c r="D405" s="5">
         <v>1.1583389252905585</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>354.86897333000002</v>
       </c>
       <c r="C406" s="5">
         <v>0.85552943999999798</v>
       </c>
       <c r="D406" s="5">
         <v>2.9388474216861749</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>356.67471793999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.8057446099999765</v>
       </c>
       <c r="D407" s="5">
         <v>6.2800027471569431</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>356.66317470000001</v>
       </c>
       <c r="C408" s="5">
         <v>-1.1543239999980415E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-3.8829280417529421E-2</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>357.57993173</v>
       </c>
       <c r="C409" s="5">
         <v>0.91675702999998521</v>
       </c>
       <c r="D409" s="5">
         <v>3.12842710688086</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>359.11759687</v>
       </c>
       <c r="C410" s="5">
         <v>1.5376651400000014</v>
       </c>
       <c r="D410" s="5">
         <v>5.2840515036212787</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>359.97656343</v>
       </c>
       <c r="C411" s="5">
         <v>0.85896655999999894</v>
       </c>
       <c r="D411" s="5">
         <v>2.9083191147045939</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>359.92734901</v>
       </c>
       <c r="C412" s="5">
         <v>-4.9214419999998427E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-0.16393544168611385</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>360.61765300000002</v>
       </c>
       <c r="C413" s="5">
         <v>0.69030399000001808</v>
       </c>
       <c r="D413" s="5">
         <v>2.3259106312264688</v>
       </c>
       <c r="E413" s="5">
         <v>4.1374113631146736</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>362.25255161000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.6348986099999934</v>
       </c>
       <c r="D414" s="5">
         <v>5.5780528052481015</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>363.55426016000001</v>
       </c>
       <c r="C415" s="5">
         <v>1.3017085500000007</v>
       </c>
       <c r="D415" s="5">
         <v>4.3982980903495505</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>363.86227836</v>
       </c>
       <c r="C416" s="5">
         <v>0.30801819999999225</v>
       </c>
       <c r="D416" s="5">
         <v>1.0214406160940825</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>364.56561117000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.70333281000000625</v>
       </c>
       <c r="D417" s="5">
         <v>2.3443767120784331</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>364.76534405000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.19973287999999911</v>
       </c>
       <c r="D418" s="5">
         <v>0.65942312060132124</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>364.80360266999998</v>
       </c>
       <c r="C419" s="5">
         <v>3.8258619999965049E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.12593531249460721</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>358.35990428000002</v>
       </c>
       <c r="C420" s="5">
         <v>-6.4436983899999518</v>
       </c>
       <c r="D420" s="5">
         <v>-19.253534780491023</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>365.18735156999998</v>
       </c>
       <c r="C421" s="5">
         <v>6.8274472899999523</v>
       </c>
       <c r="D421" s="5">
         <v>25.416819361479458</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>366.10645420999998</v>
       </c>
       <c r="C422" s="5">
         <v>0.91910264000000552</v>
       </c>
       <c r="D422" s="5">
         <v>3.0623159891116192</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>367.72828434000002</v>
       </c>
       <c r="C423" s="5">
         <v>1.6218301300000348</v>
       </c>
       <c r="D423" s="5">
         <v>5.447382330658268</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>368.00981051000002</v>
       </c>
       <c r="C424" s="5">
         <v>0.28152617000000646</v>
       </c>
       <c r="D424" s="5">
         <v>0.9225767012381425</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>368.90546054999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.89565003999996406</v>
       </c>
       <c r="D425" s="5">
         <v>2.9599322439533227</v>
       </c>
       <c r="E425" s="5">
         <v>2.2982256916856958</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>367.85119297</v>
       </c>
       <c r="C426" s="5">
         <v>-1.054267579999987</v>
       </c>
       <c r="D426" s="5">
         <v>-3.3759979669163331</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>367.32565543999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.52553753000000825</v>
       </c>
       <c r="D427" s="5">
         <v>-1.7009953076241091</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>367.78117502999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.45551958999999442</v>
       </c>
       <c r="D428" s="5">
         <v>1.4983087063411338</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>368.48077338000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.69959835000003068</v>
       </c>
       <c r="D429" s="5">
         <v>2.3066899356505077</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>368.14900799999998</v>
       </c>
       <c r="C430" s="5">
         <v>-0.33176538000003575</v>
       </c>
       <c r="D430" s="5">
         <v>-1.0750978466873784</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>366.09495658999998</v>
       </c>
       <c r="C431" s="5">
         <v>-2.0540514099999996</v>
       </c>
       <c r="D431" s="5">
         <v>-6.4936000384098191</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>367.34182637999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.2468697900000052</v>
       </c>
       <c r="D432" s="5">
         <v>4.1644726034907986</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>367.67248869999997</v>
       </c>
       <c r="C433" s="5">
         <v>0.33066231999998763</v>
       </c>
       <c r="D433" s="5">
         <v>1.0855424585000328</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>367.95178268000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.27929398000003403</v>
       </c>
       <c r="D434" s="5">
         <v>0.91537057888142481</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>367.27277901000002</v>
       </c>
       <c r="C435" s="5">
         <v>-0.67900366999998596</v>
       </c>
       <c r="D435" s="5">
         <v>-2.1920948825229769</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>368.20362411000002</v>
       </c>
       <c r="C436" s="5">
         <v>0.93084509999999909</v>
       </c>
       <c r="D436" s="5">
         <v>3.0841305200880909</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>367.49867304000003</v>
       </c>
       <c r="C437" s="5">
         <v>-0.7049510699999928</v>
       </c>
       <c r="D437" s="5">
         <v>-2.273443184863666</v>
       </c>
       <c r="E437" s="5">
         <v>-0.38134092889342552</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>370.86869021000001</v>
       </c>
       <c r="C438" s="5">
         <v>3.3700171699999828</v>
       </c>
       <c r="D438" s="5">
         <v>11.576502209965312</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>368.91030525000002</v>
       </c>
       <c r="C439" s="5">
         <v>-1.9583849599999894</v>
       </c>
       <c r="D439" s="5">
         <v>-6.1558080216215778</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>371.74683542000002</v>
       </c>
       <c r="C440" s="5">
         <v>2.8365301700000032</v>
       </c>
       <c r="D440" s="5">
         <v>9.6270977592722407</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>367.66381558</v>
       </c>
       <c r="C441" s="5">
         <v>-4.0830198400000199</v>
       </c>
       <c r="D441" s="5">
         <v>-12.412260651296359</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>367.89165243999997</v>
+        <v>367.32009454000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.22783685999996806</v>
+        <v>-0.34372103999999126</v>
       </c>
       <c r="D442" s="5">
-        <v>0.7461653477579322</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1161038933021117</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>369.85375692999997</v>
+      </c>
+      <c r="C443" s="5">
+        <v>2.5336623899999609</v>
+      </c>
+      <c r="D443" s="5">
+        <v>8.5985847985995392</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F64363FC-8D85-4929-9AF7-8BFF983020A0}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49B90EEC-9E14-42FA-BD51-7A7E70FE9091}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{476624D8-73DB-4386-8A42-03C884FB8185}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>