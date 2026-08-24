--- v8 (2026-08-01)
+++ v9 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A84CC61E-3303-4526-ACCD-F711953CB136}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9ACFFCB2-C4AA-4537-BD95-E7A177736CE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C87C5B31-97C2-44DA-8B33-E026E83C8DAA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C93955D7-AF9B-43A9-9381-F66543FAEE82}"/>
   </bookViews>
   <sheets>
     <sheet name="houleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74C60312-F75D-4F4B-971B-BF4EDF744E3C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B963039-BB68-4E6B-9167-394A73D9BF10}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>130.19794051</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>132.08490309999999</v>
       </c>
       <c r="C7" s="5">
         <v>1.886962589999996</v>
       </c>
       <c r="D7" s="5">
         <v>18.847160064974886</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>132.71043526</v>
       </c>
       <c r="C8" s="5">
         <v>0.62553216000000589</v>
       </c>
       <c r="D8" s="5">
         <v>5.8333881112303532</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>134.46532311999999</v>
       </c>
       <c r="C9" s="5">
         <v>1.7548878599999966</v>
       </c>
       <c r="D9" s="5">
         <v>17.07460870939801</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>135.79186766000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.3265445400000146</v>
       </c>
       <c r="D10" s="5">
         <v>12.502336260584347</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>137.93012465000001</v>
       </c>
       <c r="C11" s="5">
         <v>2.1382569900000021</v>
       </c>
       <c r="D11" s="5">
         <v>20.621411245837386</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>140.32996462</v>
       </c>
       <c r="C12" s="5">
         <v>2.3998399699999879</v>
       </c>
       <c r="D12" s="5">
         <v>22.997262131185781</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>142.08258642999999</v>
       </c>
       <c r="C13" s="5">
         <v>1.7526218099999937</v>
       </c>
       <c r="D13" s="5">
         <v>16.060720610335167</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>141.29763689000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.78494953999998529</v>
       </c>
       <c r="D14" s="5">
         <v>-6.4317445830271547</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>141.21084429999999</v>
       </c>
       <c r="C15" s="5">
         <v>-8.6792590000015934E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.73461924871047746</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>140.40353028999999</v>
       </c>
       <c r="C16" s="5">
         <v>-0.80731400999999892</v>
       </c>
       <c r="D16" s="5">
         <v>-6.6488360791484453</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>141.10753897999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.70400868999999489</v>
       </c>
       <c r="D17" s="5">
         <v>6.185759264881896</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>136.02747798999999</v>
       </c>
       <c r="C18" s="5">
         <v>-5.0800609899999927</v>
       </c>
       <c r="D18" s="5">
         <v>-35.595362030323152</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>137.43439832000001</v>
       </c>
       <c r="C19" s="5">
         <v>1.4069203300000197</v>
       </c>
       <c r="D19" s="5">
         <v>13.142453485847373</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>138.00911636999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.57471804999997289</v>
       </c>
       <c r="D20" s="5">
         <v>5.1351544795966042</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>138.66706683000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.65795046000002344</v>
       </c>
       <c r="D21" s="5">
         <v>5.8733481589013703</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>139.06274425000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.39567741999999839</v>
       </c>
       <c r="D22" s="5">
         <v>3.4783738499599259</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>139.56476019999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.50201594999998633</v>
       </c>
       <c r="D23" s="5">
         <v>4.4190503265098213</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>138.72911796</v>
       </c>
       <c r="C24" s="5">
         <v>-0.83564223999999854</v>
       </c>
       <c r="D24" s="5">
         <v>-6.9530341376984435</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>138.1089187</v>
       </c>
       <c r="C25" s="5">
         <v>-0.62019925999999259</v>
       </c>
       <c r="D25" s="5">
         <v>-5.2347309247490763</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>140.91654559</v>
       </c>
       <c r="C26" s="5">
         <v>2.8076268899999945</v>
       </c>
       <c r="D26" s="5">
         <v>27.316051217934721</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>140.72285267999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.19369291000000999</v>
       </c>
       <c r="D27" s="5">
         <v>-1.6370140550023837</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>141.55138747000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.82853479000002039</v>
       </c>
       <c r="D28" s="5">
         <v>7.298586993457401</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>141.71846334</v>
       </c>
       <c r="C29" s="5">
         <v>0.1670758699999908</v>
       </c>
       <c r="D29" s="5">
         <v>1.4256145506575502</v>
       </c>
       <c r="E29" s="5">
         <v>0.43294948265422128</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>139.61435728000001</v>
       </c>
       <c r="C30" s="5">
         <v>-2.1041060599999923</v>
       </c>
       <c r="D30" s="5">
         <v>-16.43127790148332</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>138.70624229000001</v>
       </c>
       <c r="C31" s="5">
         <v>-0.9081149900000014</v>
       </c>
       <c r="D31" s="5">
         <v>-7.5320776091772785</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>139.84917049000001</v>
       </c>
       <c r="C32" s="5">
         <v>1.1429282000000001</v>
       </c>
       <c r="D32" s="5">
         <v>10.348557479563759</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>139.72486717000001</v>
       </c>
       <c r="C33" s="5">
         <v>-0.12430331999999567</v>
       </c>
       <c r="D33" s="5">
         <v>-1.0614073353827802</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>140.06990056000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.34503338999999755</v>
       </c>
       <c r="D34" s="5">
         <v>3.0038312974688619</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>139.31737663000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.75252392999999529</v>
       </c>
       <c r="D35" s="5">
         <v>-6.2598568677896367</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>140.8493</v>
       </c>
       <c r="C36" s="5">
         <v>1.531923369999987</v>
       </c>
       <c r="D36" s="5">
         <v>14.023103910782853</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>140.78889140000001</v>
       </c>
       <c r="C37" s="5">
         <v>-6.0408599999988155E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.51345351306173459</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>141.35371644</v>
       </c>
       <c r="C38" s="5">
         <v>0.56482503999998812</v>
       </c>
       <c r="D38" s="5">
         <v>4.9218900928346354</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>142.48106811</v>
       </c>
       <c r="C39" s="5">
         <v>1.1273516699999959</v>
       </c>
       <c r="D39" s="5">
         <v>10.001642450067095</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>144.90172547</v>
       </c>
       <c r="C40" s="5">
         <v>2.420657360000007</v>
       </c>
       <c r="D40" s="5">
         <v>22.404317965567166</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>144.53012960999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.37159586000001354</v>
       </c>
       <c r="D41" s="5">
         <v>-3.034325804373128</v>
       </c>
       <c r="E41" s="5">
         <v>1.9839802124120176</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>144.1683864</v>
       </c>
       <c r="C42" s="5">
         <v>-0.36174320999998599</v>
       </c>
       <c r="D42" s="5">
         <v>-2.9624671497228916</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>144.97871918999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.8103327899999897</v>
       </c>
       <c r="D43" s="5">
         <v>6.9573544286570366</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>145.03174913999999</v>
       </c>
       <c r="C44" s="5">
         <v>5.3029949999995551E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.43981708377713868</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>145.47995929999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.44821016000000213</v>
       </c>
       <c r="D45" s="5">
         <v>3.7722022479324213</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>145.67977359</v>
       </c>
       <c r="C46" s="5">
         <v>0.19981429000000617</v>
       </c>
       <c r="D46" s="5">
         <v>1.6606877126007502</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>145.69947384</v>
       </c>
       <c r="C47" s="5">
         <v>1.9700249999999642E-2</v>
       </c>
       <c r="D47" s="5">
         <v>0.16239653693754796</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>144.73916126</v>
       </c>
       <c r="C48" s="5">
         <v>-0.96031257999999298</v>
       </c>
       <c r="D48" s="5">
         <v>-7.6287504544749751</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>147.49824548000001</v>
       </c>
       <c r="C49" s="5">
         <v>2.7590842200000054</v>
       </c>
       <c r="D49" s="5">
         <v>25.432371207613947</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>149.19033651000001</v>
       </c>
       <c r="C50" s="5">
         <v>1.6920910300000003</v>
       </c>
       <c r="D50" s="5">
         <v>14.669011973899494</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>147.92110930000001</v>
       </c>
       <c r="C51" s="5">
         <v>-1.2692272099999968</v>
       </c>
       <c r="D51" s="5">
         <v>-9.7445287344514178</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>148.19651468999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.27540538999997466</v>
       </c>
       <c r="D52" s="5">
         <v>2.2572287433887617</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>148.55875868999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.36224400000000401</v>
       </c>
       <c r="D53" s="5">
         <v>2.9729758119448446</v>
       </c>
       <c r="E53" s="5">
         <v>2.7873974034831717</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>145.78366344</v>
       </c>
       <c r="C54" s="5">
         <v>-2.7750952499999926</v>
       </c>
       <c r="D54" s="5">
         <v>-20.250646427214967</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>144.82406546999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.95959797000000435</v>
       </c>
       <c r="D55" s="5">
         <v>-7.6190333363314711</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>147.04178583000001</v>
       </c>
       <c r="C56" s="5">
         <v>2.2177203600000155</v>
       </c>
       <c r="D56" s="5">
         <v>20.005294315020272</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>148.25823793000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.2164520999999979</v>
       </c>
       <c r="D57" s="5">
         <v>10.391792866802053</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>149.51769525</v>
       </c>
       <c r="C58" s="5">
         <v>1.2594573199999957</v>
       </c>
       <c r="D58" s="5">
         <v>10.684069291176289</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>149.58462925000001</v>
       </c>
       <c r="C59" s="5">
         <v>6.693400000000338E-2</v>
       </c>
       <c r="D59" s="5">
         <v>0.53852393995483805</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>149.46788817999999</v>
       </c>
       <c r="C60" s="5">
         <v>-0.11674107000001754</v>
       </c>
       <c r="D60" s="5">
         <v>-0.93251243871169676</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>150.34583315</v>
       </c>
       <c r="C61" s="5">
         <v>0.8779449700000157</v>
       </c>
       <c r="D61" s="5">
         <v>7.2807921482224591</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>151.03819482</v>
       </c>
       <c r="C62" s="5">
         <v>0.69236166999999682</v>
       </c>
       <c r="D62" s="5">
         <v>5.6682909934662407</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>152.19200671999999</v>
       </c>
       <c r="C63" s="5">
         <v>1.1538118999999938</v>
       </c>
       <c r="D63" s="5">
         <v>9.5621849879693031</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>153.52044995</v>
       </c>
       <c r="C64" s="5">
         <v>1.3284432300000049</v>
       </c>
       <c r="D64" s="5">
         <v>10.992259827313845</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>153.24548899999999</v>
       </c>
       <c r="C65" s="5">
         <v>-0.27496095000000764</v>
       </c>
       <c r="D65" s="5">
         <v>-2.1281998223524723</v>
       </c>
       <c r="E65" s="5">
         <v>3.1547990514513291</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>153.30743365999999</v>
       </c>
       <c r="C66" s="5">
         <v>6.1944659999994656E-2</v>
       </c>
       <c r="D66" s="5">
         <v>0.48614203213834806</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>154.34224337000001</v>
       </c>
       <c r="C67" s="5">
         <v>1.0348097100000189</v>
       </c>
       <c r="D67" s="5">
         <v>8.407452041943376</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>153.69635051</v>
       </c>
       <c r="C68" s="5">
         <v>-0.64589286000000357</v>
       </c>
       <c r="D68" s="5">
         <v>-4.9077850774426723</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>153.18519946000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.51115104999999517</v>
       </c>
       <c r="D69" s="5">
         <v>-3.9186686663334247</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>154.32586621999999</v>
       </c>
       <c r="C70" s="5">
         <v>1.1406667599999878</v>
       </c>
       <c r="D70" s="5">
         <v>9.3107824352280488</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>155.78040770999999</v>
       </c>
       <c r="C71" s="5">
         <v>1.4545414899999969</v>
       </c>
       <c r="D71" s="5">
         <v>11.915271860851039</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>156.16960141999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.38919371000000069</v>
       </c>
       <c r="D72" s="5">
         <v>3.039558423603772</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>156.37399016000001</v>
       </c>
       <c r="C73" s="5">
         <v>0.20438874000001306</v>
       </c>
       <c r="D73" s="5">
         <v>1.5818679473657227</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>156.36764553</v>
       </c>
       <c r="C74" s="5">
         <v>-6.3446300000009614E-3</v>
       </c>
       <c r="D74" s="5">
         <v>-4.8677259097262837E-2</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>156.8092996</v>
       </c>
       <c r="C75" s="5">
         <v>0.44165406999999846</v>
       </c>
       <c r="D75" s="5">
         <v>3.4425021531544697</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>156.40228096000001</v>
       </c>
       <c r="C76" s="5">
         <v>-0.40701863999998977</v>
       </c>
       <c r="D76" s="5">
         <v>-3.0706702407595987</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>156.67647213000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.2741911699999946</v>
       </c>
       <c r="D77" s="5">
         <v>2.1241414107697532</v>
       </c>
       <c r="E77" s="5">
         <v>2.2388803431597326</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>156.91385585</v>
       </c>
       <c r="C78" s="5">
         <v>0.23738371999999686</v>
       </c>
       <c r="D78" s="5">
         <v>1.8333721592500796</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>156.57904693</v>
       </c>
       <c r="C79" s="5">
         <v>-0.3348089200000004</v>
       </c>
       <c r="D79" s="5">
         <v>-2.5306186653048623</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>156.61753289999999</v>
       </c>
       <c r="C80" s="5">
         <v>3.8485969999982217E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.29535017120774221</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>159.04422672000001</v>
       </c>
       <c r="C81" s="5">
         <v>2.4266938200000254</v>
       </c>
       <c r="D81" s="5">
         <v>20.262537972848161</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>159.13044209</v>
       </c>
       <c r="C82" s="5">
         <v>8.6215369999990799E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.65244405123880966</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>158.89964008999999</v>
       </c>
       <c r="C83" s="5">
         <v>-0.23080200000001128</v>
       </c>
       <c r="D83" s="5">
         <v>-1.7266568628460544</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>158.93989517</v>
       </c>
       <c r="C84" s="5">
         <v>4.0255080000008547E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.30442775188388449</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>158.28182186999999</v>
       </c>
       <c r="C85" s="5">
         <v>-0.6580733000000123</v>
       </c>
       <c r="D85" s="5">
         <v>-4.8568734547636101</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>158.77413917000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.49231730000002472</v>
       </c>
       <c r="D86" s="5">
         <v>3.7969795130899486</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>159.36420178</v>
       </c>
       <c r="C87" s="5">
         <v>0.59006260999998972</v>
       </c>
       <c r="D87" s="5">
         <v>4.5519314066379435</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>160.34668603</v>
       </c>
       <c r="C88" s="5">
         <v>0.98248424999999884</v>
       </c>
       <c r="D88" s="5">
         <v>7.6541066120921375</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>160.25487342</v>
       </c>
       <c r="C89" s="5">
         <v>-9.1812610000005179E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-0.68494603003245169</v>
       </c>
       <c r="E89" s="5">
         <v>2.283942982218079</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>162.82456227</v>
       </c>
       <c r="C90" s="5">
         <v>2.5696888500000057</v>
       </c>
       <c r="D90" s="5">
         <v>21.033080238144898</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>164.03837737000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.213815100000005</v>
       </c>
       <c r="D91" s="5">
         <v>9.3217423084558817</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>163.81249846</v>
       </c>
       <c r="C92" s="5">
         <v>-0.22587891000000582</v>
       </c>
       <c r="D92" s="5">
         <v>-1.6399288654692978</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>161.93035437</v>
       </c>
       <c r="C93" s="5">
         <v>-1.882144089999997</v>
       </c>
       <c r="D93" s="5">
         <v>-12.948795432496162</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>163.84167174999999</v>
       </c>
       <c r="C94" s="5">
         <v>1.9113173799999856</v>
       </c>
       <c r="D94" s="5">
         <v>15.120654994623761</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>163.94930471999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.10763296999999739</v>
       </c>
       <c r="D95" s="5">
         <v>0.7911739204446766</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>165.17389087999999</v>
       </c>
       <c r="C96" s="5">
         <v>1.2245861600000012</v>
       </c>
       <c r="D96" s="5">
         <v>9.340697559955613</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>166.36892936000001</v>
       </c>
       <c r="C97" s="5">
         <v>1.1950384800000222</v>
       </c>
       <c r="D97" s="5">
         <v>9.0359897966779013</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>166.57442259999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.20549323999998137</v>
       </c>
       <c r="D98" s="5">
         <v>1.4923099272608598</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>167.06285614999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.48843354999999633</v>
       </c>
       <c r="D99" s="5">
         <v>3.5759737334697839</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>167.56504042</v>
       </c>
       <c r="C100" s="5">
         <v>0.50218427000001498</v>
       </c>
       <c r="D100" s="5">
         <v>3.6673899101125507</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>168.48204229999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.91700187999998661</v>
       </c>
       <c r="D101" s="5">
         <v>6.7683256009943404</v>
       </c>
       <c r="E101" s="5">
         <v>5.1338026135642201</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>169.34595629</v>
       </c>
       <c r="C102" s="5">
         <v>0.86391399000001456</v>
       </c>
       <c r="D102" s="5">
         <v>6.3296907328792118</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>169.24178132</v>
       </c>
       <c r="C103" s="5">
         <v>-0.10417497000000253</v>
       </c>
       <c r="D103" s="5">
         <v>-0.73570031521906776</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>170.14181812999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.90003680999998892</v>
       </c>
       <c r="D104" s="5">
         <v>6.5716719021775782</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>171.57920390000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.4373857700000201</v>
       </c>
       <c r="D105" s="5">
         <v>10.622367552184597</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>171.69876414000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.11956023999999843</v>
       </c>
       <c r="D106" s="5">
         <v>0.83939909279118208</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>173.19038621000001</v>
       </c>
       <c r="C107" s="5">
         <v>1.4916220700000054</v>
       </c>
       <c r="D107" s="5">
         <v>10.937746041378492</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>174.00625004</v>
       </c>
       <c r="C108" s="5">
         <v>0.81586382999998364</v>
       </c>
       <c r="D108" s="5">
         <v>5.8017387350003391</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>174.39088093999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.38463089999999056</v>
       </c>
       <c r="D109" s="5">
         <v>2.685018396868788</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>175.20360217000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.81272123000002239</v>
       </c>
       <c r="D110" s="5">
         <v>5.7380052979815632</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>174.2061257</v>
       </c>
       <c r="C111" s="5">
         <v>-0.99747647000000939</v>
       </c>
       <c r="D111" s="5">
         <v>-6.6219725736703205</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>174.33490721999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.12878151999998977</v>
       </c>
       <c r="D112" s="5">
         <v>0.89071325124812084</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>174.83551969999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.50061248000000091</v>
       </c>
       <c r="D113" s="5">
         <v>3.5008142302900502</v>
       </c>
       <c r="E113" s="5">
         <v>3.7710116243053093</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>174.24554232</v>
       </c>
       <c r="C114" s="5">
         <v>-0.58997737999999345</v>
       </c>
       <c r="D114" s="5">
         <v>-3.9750495397514074</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>176.01191868999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.766376369999989</v>
       </c>
       <c r="D115" s="5">
         <v>12.866435203369676</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>177.80545068999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.793531999999999</v>
       </c>
       <c r="D116" s="5">
         <v>12.936914267816736</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>176.29688573999999</v>
       </c>
       <c r="C117" s="5">
         <v>-1.5085649499999931</v>
       </c>
       <c r="D117" s="5">
         <v>-9.7193153577440192</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>177.70706443</v>
       </c>
       <c r="C118" s="5">
         <v>1.4101786900000093</v>
       </c>
       <c r="D118" s="5">
         <v>10.032410112951728</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>177.97458341999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.26751898999998502</v>
       </c>
       <c r="D119" s="5">
         <v>1.8215040134472726</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>179.07077838000001</v>
       </c>
       <c r="C120" s="5">
         <v>1.0961949600000196</v>
       </c>
       <c r="D120" s="5">
         <v>7.646728554688953</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>179.43676851000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.36599013000000014</v>
       </c>
       <c r="D121" s="5">
         <v>2.480353805850366</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>181.23643122999999</v>
       </c>
       <c r="C122" s="5">
         <v>1.7996627199999864</v>
       </c>
       <c r="D122" s="5">
         <v>12.722016334388186</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>181.97247998</v>
       </c>
       <c r="C123" s="5">
         <v>0.73604875000000902</v>
       </c>
       <c r="D123" s="5">
         <v>4.983861869063233</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>182.03247662000001</v>
       </c>
       <c r="C124" s="5">
         <v>5.9996640000008483E-2</v>
       </c>
       <c r="D124" s="5">
         <v>0.39636029670579997</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>181.81707914</v>
       </c>
       <c r="C125" s="5">
         <v>-0.21539748000000714</v>
       </c>
       <c r="D125" s="5">
         <v>-1.4107449582420273</v>
       </c>
       <c r="E125" s="5">
         <v>3.9932157103886423</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>182.20200152000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.38492238000000611</v>
       </c>
       <c r="D126" s="5">
         <v>2.5702944175379105</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>182.78069780999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.57869628999998213</v>
       </c>
       <c r="D127" s="5">
         <v>3.8786389385128794</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>183.45049207</v>
       </c>
       <c r="C128" s="5">
         <v>0.66979426000000331</v>
       </c>
       <c r="D128" s="5">
         <v>4.4870817499495841</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>183.93098588000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.4804938100000129</v>
       </c>
       <c r="D129" s="5">
         <v>3.1887169109959146</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>183.62236446</v>
       </c>
       <c r="C130" s="5">
         <v>-0.30862142000000858</v>
       </c>
       <c r="D130" s="5">
         <v>-1.995025411953244</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>184.21296022000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.59059576000001357</v>
       </c>
       <c r="D131" s="5">
         <v>3.9286470396396878</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>183.20024723</v>
       </c>
       <c r="C132" s="5">
         <v>-1.0127129900000114</v>
       </c>
       <c r="D132" s="5">
         <v>-6.4011556421934346</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>183.92989066999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.7296434399999896</v>
       </c>
       <c r="D133" s="5">
         <v>4.8854117313281042</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>184.22441079000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.29452012000001559</v>
       </c>
       <c r="D134" s="5">
         <v>1.9385288803178691</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>187.02505966999999</v>
       </c>
       <c r="C135" s="5">
         <v>2.8006488799999829</v>
       </c>
       <c r="D135" s="5">
         <v>19.848198286883402</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>186.9252323</v>
       </c>
       <c r="C136" s="5">
         <v>-9.9827369999985649E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-0.6386405791422356</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>186.69458648</v>
       </c>
       <c r="C137" s="5">
         <v>-0.23064582000000655</v>
       </c>
       <c r="D137" s="5">
         <v>-1.4706649018819462</v>
       </c>
       <c r="E137" s="5">
         <v>2.6826453065194711</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>187.25352907000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.55894259000001512</v>
       </c>
       <c r="D138" s="5">
         <v>3.6524175723036567</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>187.82267744999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.56914837999997303</v>
       </c>
       <c r="D139" s="5">
         <v>3.7089387273069985</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>188.11710124000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.29442379000002461</v>
       </c>
       <c r="D140" s="5">
         <v>1.8973779329890972</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>187.99129631</v>
       </c>
       <c r="C141" s="5">
         <v>-0.12580493000001525</v>
       </c>
       <c r="D141" s="5">
         <v>-0.79956512363226206</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>188.29346257</v>
       </c>
       <c r="C142" s="5">
         <v>0.30216626000000701</v>
       </c>
       <c r="D142" s="5">
         <v>1.9459532081469222</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>189.17584937999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.88238680999998564</v>
       </c>
       <c r="D143" s="5">
         <v>5.7707073625300254</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>189.95907453000001</v>
       </c>
       <c r="C144" s="5">
         <v>0.78322515000002113</v>
       </c>
       <c r="D144" s="5">
         <v>5.0829435745052276</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>190.35818187000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.39910734000000048</v>
       </c>
       <c r="D145" s="5">
         <v>2.550560218860265</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>189.42331161000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.93487025999999673</v>
       </c>
       <c r="D146" s="5">
         <v>-5.7367256719946909</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>188.79207388</v>
       </c>
       <c r="C147" s="5">
         <v>-0.63123773000000938</v>
       </c>
       <c r="D147" s="5">
         <v>-3.9264170763919859</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>188.76585301</v>
       </c>
       <c r="C148" s="5">
         <v>-2.622087000000306E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-0.16653781544292423</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>189.39000382</v>
       </c>
       <c r="C149" s="5">
         <v>0.62415081000000328</v>
       </c>
       <c r="D149" s="5">
         <v>4.0407357016469136</v>
       </c>
       <c r="E149" s="5">
         <v>1.4437576315522893</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>189.25502976999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.13497405000001095</v>
       </c>
       <c r="D150" s="5">
         <v>-0.85186909909878983</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>189.88944988</v>
       </c>
       <c r="C151" s="5">
         <v>0.63442011000000775</v>
       </c>
       <c r="D151" s="5">
         <v>4.097636876795141</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>189.30465285</v>
       </c>
       <c r="C152" s="5">
         <v>-0.58479703000000427</v>
       </c>
       <c r="D152" s="5">
         <v>-3.6336464845537209</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>191.41514903999999</v>
       </c>
       <c r="C153" s="5">
         <v>2.1104961899999921</v>
       </c>
       <c r="D153" s="5">
         <v>14.230008467343303</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>193.13268669999999</v>
       </c>
       <c r="C154" s="5">
         <v>1.717537660000005</v>
       </c>
       <c r="D154" s="5">
         <v>11.31500608871383</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>192.91736191000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.21532478999998261</v>
       </c>
       <c r="D155" s="5">
         <v>-1.3297137033324136</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>193.47415404</v>
       </c>
       <c r="C156" s="5">
         <v>0.55679212999999095</v>
       </c>
       <c r="D156" s="5">
         <v>3.518913111621913</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>194.06250584</v>
       </c>
       <c r="C157" s="5">
         <v>0.58835179999999809</v>
       </c>
       <c r="D157" s="5">
         <v>3.7108377408084703</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>195.35508548000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.2925796400000138</v>
       </c>
       <c r="D158" s="5">
         <v>8.2921649068322658</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>194.87446331000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.48062217000000373</v>
       </c>
       <c r="D159" s="5">
         <v>-2.9126760571851262</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>195.94475796</v>
       </c>
       <c r="C160" s="5">
         <v>1.0702946499999939</v>
       </c>
       <c r="D160" s="5">
         <v>6.7934477614115973</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>196.77362428999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.82886632999998255</v>
       </c>
       <c r="D161" s="5">
         <v>5.1959025381532964</v>
       </c>
       <c r="E161" s="5">
         <v>3.8986326210846522</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>196.44132182000001</v>
       </c>
       <c r="C162" s="5">
         <v>-0.33230246999997348</v>
       </c>
       <c r="D162" s="5">
         <v>-2.0077892252828411</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>197.14369958</v>
       </c>
       <c r="C163" s="5">
         <v>0.7023777599999903</v>
       </c>
       <c r="D163" s="5">
         <v>4.3760009999844751</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>197.34907736</v>
       </c>
       <c r="C164" s="5">
         <v>0.20537777999999207</v>
       </c>
       <c r="D164" s="5">
         <v>1.2573080436450779</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>197.12239514000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.2266822199999865</v>
       </c>
       <c r="D165" s="5">
         <v>-1.3696884384860164</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>198.42579737</v>
       </c>
       <c r="C166" s="5">
         <v>1.303402229999989</v>
       </c>
       <c r="D166" s="5">
         <v>8.2295869911583672</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>198.56303414999999</v>
       </c>
       <c r="C167" s="5">
         <v>0.13723677999999495</v>
       </c>
       <c r="D167" s="5">
         <v>0.83311764544902189</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>197.91307101000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.64996313999998279</v>
       </c>
       <c r="D168" s="5">
         <v>-3.8580496806677078</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>198.72567125</v>
       </c>
       <c r="C169" s="5">
         <v>0.81260023999999476</v>
       </c>
       <c r="D169" s="5">
         <v>5.0398125025251206</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>198.61350537000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.11216587999999206</v>
       </c>
       <c r="D170" s="5">
         <v>-0.67521221019726241</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>200.07244506000001</v>
       </c>
       <c r="C171" s="5">
         <v>1.458939689999994</v>
       </c>
       <c r="D171" s="5">
         <v>9.1797356459626389</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>200.44107983000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.36863476999999989</v>
       </c>
       <c r="D172" s="5">
         <v>2.2335517972028152</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>200.38892236000001</v>
       </c>
       <c r="C173" s="5">
         <v>-5.2157469999997375E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.31180966495693019</v>
       </c>
       <c r="E173" s="5">
         <v>1.8372879409243925</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>203.35210140000001</v>
       </c>
       <c r="C174" s="5">
         <v>2.96317904</v>
       </c>
       <c r="D174" s="5">
         <v>19.261278034965645</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>203.52453120999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.17242980999998281</v>
       </c>
       <c r="D175" s="5">
         <v>1.0222834529289848</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>203.15497038999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.36956082000000379</v>
       </c>
       <c r="D176" s="5">
         <v>-2.1573357622428735</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>202.87290207000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.28206831999997917</v>
       </c>
       <c r="D177" s="5">
         <v>-1.6534624761912697</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>203.05005618000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.17715411000000358</v>
       </c>
       <c r="D178" s="5">
         <v>1.052919830954413</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>202.91711986999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.13293631000001938</v>
       </c>
       <c r="D179" s="5">
         <v>-0.78281389665806334</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>205.39362334</v>
       </c>
       <c r="C180" s="5">
         <v>2.4765034700000115</v>
       </c>
       <c r="D180" s="5">
         <v>15.669591659805393</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>205.17119294</v>
       </c>
       <c r="C181" s="5">
         <v>-0.22243040000000747</v>
       </c>
       <c r="D181" s="5">
         <v>-1.2918239160065625</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>205.65939469</v>
       </c>
       <c r="C182" s="5">
         <v>0.48820175000000177</v>
       </c>
       <c r="D182" s="5">
         <v>2.8930486946225242</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>206.92463187999999</v>
       </c>
       <c r="C183" s="5">
         <v>1.2652371899999935</v>
       </c>
       <c r="D183" s="5">
         <v>7.6375134212601337</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>206.3975466</v>
       </c>
       <c r="C184" s="5">
         <v>-0.52708527999999433</v>
       </c>
       <c r="D184" s="5">
         <v>-3.0142178797208041</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>206.39262378999999</v>
       </c>
       <c r="C185" s="5">
         <v>-4.9228100000107133E-3</v>
       </c>
       <c r="D185" s="5">
         <v>-2.8617574304723448E-2</v>
       </c>
       <c r="E185" s="5">
         <v>2.996024610189929</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>206.56300607</v>
       </c>
       <c r="C186" s="5">
         <v>0.17038228000001254</v>
       </c>
       <c r="D186" s="5">
         <v>0.99514029827787454</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>205.39001794999999</v>
       </c>
       <c r="C187" s="5">
         <v>-1.1729881200000136</v>
       </c>
       <c r="D187" s="5">
         <v>-6.6054675454091383</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>206.39568793999999</v>
       </c>
       <c r="C188" s="5">
         <v>1.0056699900000012</v>
       </c>
       <c r="D188" s="5">
         <v>6.0365140482193658</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>208.45277482</v>
       </c>
       <c r="C189" s="5">
         <v>2.0570868800000142</v>
       </c>
       <c r="D189" s="5">
         <v>12.63794829314584</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>208.88375735</v>
       </c>
       <c r="C190" s="5">
         <v>0.43098252999999431</v>
       </c>
       <c r="D190" s="5">
         <v>2.5094452027472736</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>209.07988829000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.19613094000001752</v>
       </c>
       <c r="D191" s="5">
         <v>1.13257429604392</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>209.25451218000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.17462388999999234</v>
       </c>
       <c r="D192" s="5">
         <v>1.0068588585545823</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>209.73205476000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.47754258000000505</v>
       </c>
       <c r="D193" s="5">
         <v>2.7731722954413618</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>210.66351738</v>
       </c>
       <c r="C194" s="5">
         <v>0.93146261999999069</v>
       </c>
       <c r="D194" s="5">
         <v>5.4615703956126138</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>211.39998045999999</v>
       </c>
       <c r="C195" s="5">
         <v>0.73646307999999294</v>
       </c>
       <c r="D195" s="5">
         <v>4.2767146396738065</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>211.81894510000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.41896464000001288</v>
       </c>
       <c r="D196" s="5">
         <v>2.4043242488791972</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>212.07523351</v>
       </c>
       <c r="C197" s="5">
         <v>0.25628840999999625</v>
       </c>
       <c r="D197" s="5">
         <v>1.4616302992975783</v>
       </c>
       <c r="E197" s="5">
         <v>2.7533007796741504</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>214.43625363000001</v>
       </c>
       <c r="C198" s="5">
         <v>2.3610201200000063</v>
       </c>
       <c r="D198" s="5">
         <v>14.208673531663196</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>215.14466404999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.70841041999997856</v>
       </c>
       <c r="D199" s="5">
         <v>4.0371431422727699</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>216.55872893</v>
       </c>
       <c r="C200" s="5">
         <v>1.4140648800000122</v>
       </c>
       <c r="D200" s="5">
         <v>8.1786040236450308</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>216.73310488000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.17437595000001238</v>
       </c>
       <c r="D201" s="5">
         <v>0.97054659340103377</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>217.20698350999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.4738786299999731</v>
       </c>
       <c r="D202" s="5">
         <v>2.6555371739046318</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>216.58775944000001</v>
       </c>
       <c r="C203" s="5">
         <v>-0.61922406999997293</v>
       </c>
       <c r="D203" s="5">
         <v>-3.367883542885608</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>220.20215783</v>
       </c>
       <c r="C204" s="5">
         <v>3.614398389999991</v>
       </c>
       <c r="D204" s="5">
         <v>21.969696132071938</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>220.91454419999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.71238636999999017</v>
       </c>
       <c r="D205" s="5">
         <v>3.952003635637058</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>222.39390913</v>
       </c>
       <c r="C206" s="5">
         <v>1.4793649300000027</v>
       </c>
       <c r="D206" s="5">
         <v>8.3385340379499517</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>221.37243365</v>
       </c>
       <c r="C207" s="5">
         <v>-1.0214754799999923</v>
       </c>
       <c r="D207" s="5">
         <v>-5.3745823774375312</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>223.09078826000001</v>
       </c>
       <c r="C208" s="5">
         <v>1.7183546100000058</v>
       </c>
       <c r="D208" s="5">
         <v>9.7228759047026436</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>224.54166054000001</v>
       </c>
       <c r="C209" s="5">
         <v>1.4508722799999987</v>
       </c>
       <c r="D209" s="5">
         <v>8.089499107570397</v>
       </c>
       <c r="E209" s="5">
         <v>5.8783040450653079</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>223.7275731</v>
       </c>
       <c r="C210" s="5">
         <v>-0.81408744000000866</v>
       </c>
       <c r="D210" s="5">
         <v>-4.2649476643385036</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>224.94492789</v>
       </c>
       <c r="C211" s="5">
         <v>1.2173547900000017</v>
       </c>
       <c r="D211" s="5">
         <v>6.7284791813563061</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>226.05409319</v>
       </c>
       <c r="C212" s="5">
         <v>1.1091653000000008</v>
       </c>
       <c r="D212" s="5">
         <v>6.0801298615979382</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>226.93599545999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.88190226999998345</v>
       </c>
       <c r="D213" s="5">
         <v>4.7833165921067122</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>227.10899707999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.17300162000000796</v>
       </c>
       <c r="D214" s="5">
         <v>0.91864934597851722</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>229.12790568</v>
       </c>
       <c r="C215" s="5">
         <v>2.0189086000000032</v>
       </c>
       <c r="D215" s="5">
         <v>11.204856177827338</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>229.21571130000001</v>
       </c>
       <c r="C216" s="5">
         <v>8.7805620000011686E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.46083041780473621</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>230.71532384</v>
       </c>
       <c r="C217" s="5">
         <v>1.4996125399999869</v>
       </c>
       <c r="D217" s="5">
         <v>8.1395853354186976</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>230.51858651000001</v>
       </c>
       <c r="C218" s="5">
         <v>-0.19673732999999061</v>
       </c>
       <c r="D218" s="5">
         <v>-1.0184876112728225</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>230.73750412999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.21891761999998494</v>
       </c>
       <c r="D219" s="5">
         <v>1.1455806843176042</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>232.10829140000001</v>
       </c>
       <c r="C220" s="5">
         <v>1.3707872700000223</v>
       </c>
       <c r="D220" s="5">
         <v>7.3666910562821597</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>233.82857344000001</v>
       </c>
       <c r="C221" s="5">
         <v>1.7202820400000007</v>
       </c>
       <c r="D221" s="5">
         <v>9.2655120330948026</v>
       </c>
       <c r="E221" s="5">
         <v>4.1359420241508404</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>233.03521448999999</v>
       </c>
       <c r="C222" s="5">
         <v>-0.79335895000002665</v>
       </c>
       <c r="D222" s="5">
         <v>-3.9963648773877924</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>233.06479311000001</v>
       </c>
       <c r="C223" s="5">
         <v>2.9578620000023648E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.15241959566587582</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>233.0442578</v>
       </c>
       <c r="C224" s="5">
         <v>-2.0535310000013851E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.10568062802663869</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>233.68928627</v>
       </c>
       <c r="C225" s="5">
         <v>0.64502846999999974</v>
       </c>
       <c r="D225" s="5">
         <v>3.3724356309086101</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>234.05259224</v>
       </c>
       <c r="C226" s="5">
         <v>0.36330596999999898</v>
       </c>
       <c r="D226" s="5">
         <v>1.8816195477689757</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>234.08278059</v>
       </c>
       <c r="C227" s="5">
         <v>3.0188350000003084E-2</v>
       </c>
       <c r="D227" s="5">
         <v>0.15488711016338197</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>234.67966437000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.59688378000001308</v>
       </c>
       <c r="D228" s="5">
         <v>3.1031394099726217</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>234.51262836000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.1670360100000039</v>
       </c>
       <c r="D229" s="5">
         <v>-0.85077843560236177</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>228.57374494000001</v>
       </c>
       <c r="C230" s="5">
         <v>-5.9388834199999962</v>
       </c>
       <c r="D230" s="5">
         <v>-26.494249578989717</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>231.14622177999999</v>
       </c>
       <c r="C231" s="5">
         <v>2.5724768399999789</v>
       </c>
       <c r="D231" s="5">
         <v>14.373513522727709</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>232.54946627999999</v>
       </c>
       <c r="C232" s="5">
         <v>1.4032444999999996</v>
       </c>
       <c r="D232" s="5">
         <v>7.5332017399031503</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>233.92128890999999</v>
       </c>
       <c r="C233" s="5">
         <v>1.3718226299999969</v>
       </c>
       <c r="D233" s="5">
         <v>7.3131180515435323</v>
       </c>
       <c r="E233" s="5">
         <v>3.9651043769373118E-2</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>235.14164740999999</v>
       </c>
       <c r="C234" s="5">
         <v>1.2203585000000032</v>
       </c>
       <c r="D234" s="5">
         <v>6.4431454259839427</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>235.69978345000001</v>
       </c>
       <c r="C235" s="5">
         <v>0.55813604000002215</v>
       </c>
       <c r="D235" s="5">
         <v>2.8858200665160538</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>235.71358741</v>
       </c>
       <c r="C236" s="5">
         <v>1.3803959999989956E-2</v>
       </c>
       <c r="D236" s="5">
         <v>7.0301671508676833E-2</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>235.16583893999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.54774847000001614</v>
       </c>
       <c r="D237" s="5">
         <v>-2.7531806073395448</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>236.09870189</v>
       </c>
       <c r="C238" s="5">
         <v>0.93286295000001473</v>
       </c>
       <c r="D238" s="5">
         <v>4.8654377232828283</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>236.11493200999999</v>
       </c>
       <c r="C239" s="5">
         <v>1.6230119999988801E-2</v>
       </c>
       <c r="D239" s="5">
         <v>8.2522729658429661E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>235.65509767</v>
       </c>
       <c r="C240" s="5">
         <v>-0.45983433999998624</v>
       </c>
       <c r="D240" s="5">
         <v>-2.312132136071976</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>235.73099022</v>
       </c>
       <c r="C241" s="5">
         <v>7.5892549999991843E-2</v>
       </c>
       <c r="D241" s="5">
         <v>0.38714437207874042</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>234.6567489</v>
       </c>
       <c r="C242" s="5">
         <v>-1.0742413199999987</v>
       </c>
       <c r="D242" s="5">
         <v>-5.3334770377727381</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>233.53571016000001</v>
       </c>
       <c r="C243" s="5">
         <v>-1.1210387399999888</v>
       </c>
       <c r="D243" s="5">
         <v>-5.5845672806551505</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>233.56849972000001</v>
       </c>
       <c r="C244" s="5">
         <v>3.2789559999997664E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.16861606038049981</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>233.41503892</v>
       </c>
       <c r="C245" s="5">
         <v>-0.15346080000000484</v>
       </c>
       <c r="D245" s="5">
         <v>-0.78558945864828367</v>
       </c>
       <c r="E245" s="5">
         <v>-0.21641894688548824</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>232.25062109000001</v>
       </c>
       <c r="C246" s="5">
         <v>-1.1644178299999908</v>
       </c>
       <c r="D246" s="5">
         <v>-5.8247897178954293</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>232.26027467</v>
       </c>
       <c r="C247" s="5">
         <v>9.6535799999912797E-3</v>
       </c>
       <c r="D247" s="5">
         <v>4.9889832768790221E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>232.75428037</v>
       </c>
       <c r="C248" s="5">
         <v>0.49400570000000243</v>
       </c>
       <c r="D248" s="5">
         <v>2.5824090111282061</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>235.03393478999999</v>
       </c>
       <c r="C249" s="5">
         <v>2.2796544199999857</v>
       </c>
       <c r="D249" s="5">
         <v>12.407357564114974</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>233.94986094999999</v>
       </c>
       <c r="C250" s="5">
         <v>-1.0840738400000021</v>
       </c>
       <c r="D250" s="5">
         <v>-5.3966226806233086</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>233.94169319</v>
       </c>
       <c r="C251" s="5">
         <v>-8.1677599999920858E-3</v>
       </c>
       <c r="D251" s="5">
         <v>-4.1886881859543035E-2</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>234.31244792000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.3707547300000158</v>
       </c>
       <c r="D252" s="5">
         <v>1.9184449193108133</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>235.26593174000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.95348382000000242</v>
       </c>
       <c r="D253" s="5">
         <v>4.9939263739550599</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>236.59715745</v>
       </c>
       <c r="C254" s="5">
         <v>1.331225709999984</v>
       </c>
       <c r="D254" s="5">
         <v>7.0054158457270699</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>238.37524929</v>
       </c>
       <c r="C255" s="5">
         <v>1.7780918400000019</v>
       </c>
       <c r="D255" s="5">
         <v>9.4005869055135314</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>238.50654442999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.13129513999999176</v>
       </c>
       <c r="D256" s="5">
         <v>0.66295613056370772</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>238.85562985999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.34908543000000236</v>
       </c>
       <c r="D257" s="5">
         <v>1.7705643037324581</v>
       </c>
       <c r="E257" s="5">
         <v>2.3308656396662908</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>238.97383325000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.11820339000001923</v>
       </c>
       <c r="D258" s="5">
         <v>0.59546755360200265</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>238.13596736</v>
       </c>
       <c r="C259" s="5">
         <v>-0.83786589000001754</v>
       </c>
       <c r="D259" s="5">
         <v>-4.1271273978893959</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>240.4776937</v>
       </c>
       <c r="C260" s="5">
         <v>2.3417263400000081</v>
       </c>
       <c r="D260" s="5">
         <v>12.459885976316908</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>242.84165829</v>
       </c>
       <c r="C261" s="5">
         <v>2.3639645899999948</v>
       </c>
       <c r="D261" s="5">
         <v>12.455499906074529</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>242.48353861999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.35811967000000777</v>
       </c>
       <c r="D262" s="5">
         <v>-1.7553622717634831</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>242.71837493000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.23483631000001992</v>
       </c>
       <c r="D263" s="5">
         <v>1.1683657766092148</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>241.89041186</v>
       </c>
       <c r="C264" s="5">
         <v>-0.82796307000000979</v>
       </c>
       <c r="D264" s="5">
         <v>-4.0175173462160156</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>244.25963521</v>
       </c>
       <c r="C265" s="5">
         <v>2.3692233499999986</v>
       </c>
       <c r="D265" s="5">
         <v>12.407839900819283</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>246.31884837000001</v>
       </c>
       <c r="C266" s="5">
         <v>2.059213160000013</v>
       </c>
       <c r="D266" s="5">
         <v>10.599024132362601</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>246.06502535000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.25382301999999868</v>
       </c>
       <c r="D267" s="5">
         <v>-1.2295740804090793</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>247.28264032999999</v>
       </c>
       <c r="C268" s="5">
         <v>1.2176149799999791</v>
       </c>
       <c r="D268" s="5">
         <v>6.1023197037755716</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>247.52180666999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.23916633999999704</v>
       </c>
       <c r="D269" s="5">
         <v>1.1668074585784449</v>
       </c>
       <c r="E269" s="5">
         <v>3.6282070533901534</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>250.24809481</v>
       </c>
       <c r="C270" s="5">
         <v>2.7262881400000083</v>
       </c>
       <c r="D270" s="5">
         <v>14.048023173762259</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>251.09975881</v>
       </c>
       <c r="C271" s="5">
         <v>0.85166399999999953</v>
       </c>
       <c r="D271" s="5">
         <v>4.1612514739800766</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>253.00440662</v>
       </c>
       <c r="C272" s="5">
         <v>1.9046478100000002</v>
       </c>
       <c r="D272" s="5">
         <v>9.49177047899774</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>253.58297558000001</v>
       </c>
       <c r="C273" s="5">
         <v>0.57856896000001257</v>
       </c>
       <c r="D273" s="5">
         <v>2.7789314698950296</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>254.43917533000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.85619975000000181</v>
       </c>
       <c r="D274" s="5">
         <v>4.1277845438569383</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>256.92921032999999</v>
       </c>
       <c r="C275" s="5">
         <v>2.4900349999999776</v>
       </c>
       <c r="D275" s="5">
         <v>12.396822437506128</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>255.80860243999999</v>
       </c>
       <c r="C276" s="5">
         <v>-1.1206078900000023</v>
       </c>
       <c r="D276" s="5">
         <v>-5.1101073763527243</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>258.45894118000001</v>
       </c>
       <c r="C277" s="5">
         <v>2.6503387400000236</v>
       </c>
       <c r="D277" s="5">
         <v>13.166266886344857</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>260.58328826000002</v>
       </c>
       <c r="C278" s="5">
         <v>2.1243470800000068</v>
       </c>
       <c r="D278" s="5">
         <v>10.321457515429966</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>261.20163128000002</v>
       </c>
       <c r="C279" s="5">
         <v>0.61834301999999752</v>
       </c>
       <c r="D279" s="5">
         <v>2.8849611635794581</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>262.69334204</v>
       </c>
       <c r="C280" s="5">
         <v>1.4917107599999895</v>
       </c>
       <c r="D280" s="5">
         <v>7.0725559575273156</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>263.59681354000003</v>
       </c>
       <c r="C281" s="5">
         <v>0.9034715000000233</v>
       </c>
       <c r="D281" s="5">
         <v>4.2060858929961586</v>
       </c>
       <c r="E281" s="5">
         <v>6.4943800654426731</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>264.97891385999998</v>
       </c>
       <c r="C282" s="5">
         <v>1.3821003199999495</v>
       </c>
       <c r="D282" s="5">
         <v>6.4765362495228018</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>267.59576620000001</v>
       </c>
       <c r="C283" s="5">
         <v>2.6168523400000367</v>
       </c>
       <c r="D283" s="5">
         <v>12.516202923936536</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>267.61752648999999</v>
       </c>
       <c r="C284" s="5">
         <v>2.1760289999974702E-2</v>
       </c>
       <c r="D284" s="5">
         <v>9.7624974509580298E-2</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>268.50649005000002</v>
       </c>
       <c r="C285" s="5">
         <v>0.88896356000003607</v>
       </c>
       <c r="D285" s="5">
         <v>4.0597604062940107</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>269.70472768000002</v>
       </c>
       <c r="C286" s="5">
         <v>1.1982376299999942</v>
       </c>
       <c r="D286" s="5">
         <v>5.4885352871451021</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>269.76109803999998</v>
       </c>
       <c r="C287" s="5">
         <v>5.6370359999959874E-2</v>
       </c>
       <c r="D287" s="5">
         <v>0.25109773534772728</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>272.08578856000003</v>
       </c>
       <c r="C288" s="5">
         <v>2.3246905200000469</v>
       </c>
       <c r="D288" s="5">
         <v>10.845598821063085</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>273.53803291000003</v>
       </c>
       <c r="C289" s="5">
         <v>1.4522443500000008</v>
       </c>
       <c r="D289" s="5">
         <v>6.5963492636486487</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>273.69240853999997</v>
       </c>
       <c r="C290" s="5">
         <v>0.15437562999994725</v>
       </c>
       <c r="D290" s="5">
         <v>0.67934560373392738</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>274.88655118000003</v>
       </c>
       <c r="C291" s="5">
         <v>1.1941426400000523</v>
       </c>
       <c r="D291" s="5">
         <v>5.3631855385729121</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>276.62513640999998</v>
       </c>
       <c r="C292" s="5">
         <v>1.7385852299999556</v>
       </c>
       <c r="D292" s="5">
         <v>7.8593460887158573</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>278.11919984999997</v>
       </c>
       <c r="C293" s="5">
         <v>1.4940634399999908</v>
       </c>
       <c r="D293" s="5">
         <v>6.6772868981013866</v>
       </c>
       <c r="E293" s="5">
         <v>5.5093178536455234</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>278.41264999999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.2934501500000124</v>
       </c>
       <c r="D294" s="5">
         <v>1.2735219914991713</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>279.83308357999999</v>
       </c>
       <c r="C295" s="5">
         <v>1.4204335800000081</v>
       </c>
       <c r="D295" s="5">
         <v>6.2970296988407837</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>282.21975219000001</v>
       </c>
       <c r="C296" s="5">
         <v>2.3866686100000152</v>
       </c>
       <c r="D296" s="5">
         <v>10.728693708510306</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>283.25956196999999</v>
       </c>
       <c r="C297" s="5">
         <v>1.0398097799999846</v>
       </c>
       <c r="D297" s="5">
         <v>4.5119802194745207</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>284.70349363000003</v>
       </c>
       <c r="C298" s="5">
         <v>1.4439316600000325</v>
       </c>
       <c r="D298" s="5">
         <v>6.2915173435313276</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>286.02009917999999</v>
       </c>
       <c r="C299" s="5">
         <v>1.3166055499999629</v>
       </c>
       <c r="D299" s="5">
         <v>5.6927206743153214</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>286.77489265000003</v>
       </c>
       <c r="C300" s="5">
         <v>0.75479347000003827</v>
       </c>
       <c r="D300" s="5">
         <v>3.2131126489195916</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>286.68820274000001</v>
       </c>
       <c r="C301" s="5">
         <v>-8.6689910000018244E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-0.36214853921241463</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>288.08907674</v>
       </c>
       <c r="C302" s="5">
         <v>1.4008739999999875</v>
       </c>
       <c r="D302" s="5">
         <v>6.0238661847545449</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>290.08021613</v>
       </c>
       <c r="C303" s="5">
         <v>1.9911393900000007</v>
       </c>
       <c r="D303" s="5">
         <v>8.6165046315116669</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>290.19498267</v>
       </c>
       <c r="C304" s="5">
         <v>0.11476654000000508</v>
       </c>
       <c r="D304" s="5">
         <v>0.47579915814552898</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>291.71977356999997</v>
       </c>
       <c r="C305" s="5">
         <v>1.5247908999999709</v>
       </c>
       <c r="D305" s="5">
         <v>6.4906849501531472</v>
       </c>
       <c r="E305" s="5">
         <v>4.8901959042508825</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>292.20390292000002</v>
       </c>
       <c r="C306" s="5">
         <v>0.48412935000004609</v>
       </c>
       <c r="D306" s="5">
         <v>2.0097623268214626</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>293.76117497000001</v>
       </c>
       <c r="C307" s="5">
         <v>1.5572720499999946</v>
       </c>
       <c r="D307" s="5">
         <v>6.5861093867209286</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>294.09696929</v>
       </c>
       <c r="C308" s="5">
         <v>0.33579431999999088</v>
       </c>
       <c r="D308" s="5">
         <v>1.3803601438080237</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>296.93904067</v>
       </c>
       <c r="C309" s="5">
         <v>2.842071379999993</v>
       </c>
       <c r="D309" s="5">
         <v>12.233116991896509</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>297.21752621000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.27848554000001968</v>
       </c>
       <c r="D310" s="5">
         <v>1.1312484470336726</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>298.69937439</v>
       </c>
       <c r="C311" s="5">
         <v>1.4818481799999859</v>
       </c>
       <c r="D311" s="5">
         <v>6.1497007364909262</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>299.85815019</v>
       </c>
       <c r="C312" s="5">
         <v>1.1587758000000008</v>
       </c>
       <c r="D312" s="5">
         <v>4.7559101078013422</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>301.76269296999999</v>
       </c>
       <c r="C313" s="5">
         <v>1.9045427799999857</v>
       </c>
       <c r="D313" s="5">
         <v>7.893745811275088</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>303.89627423000002</v>
       </c>
       <c r="C314" s="5">
         <v>2.1335812600000281</v>
       </c>
       <c r="D314" s="5">
         <v>8.8223115180587452</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>305.12774758</v>
       </c>
       <c r="C315" s="5">
         <v>1.2314733499999875</v>
       </c>
       <c r="D315" s="5">
         <v>4.9725940848353911</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>304.55114642000001</v>
       </c>
       <c r="C316" s="5">
         <v>-0.57660115999999562</v>
       </c>
       <c r="D316" s="5">
         <v>-2.2442242872369955</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>306.95458765000001</v>
       </c>
       <c r="C317" s="5">
         <v>2.4034412299999985</v>
       </c>
       <c r="D317" s="5">
         <v>9.8921522941527673</v>
       </c>
       <c r="E317" s="5">
         <v>5.2224139260633073</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>309.72771883000001</v>
       </c>
       <c r="C318" s="5">
         <v>2.7731311800000071</v>
       </c>
       <c r="D318" s="5">
         <v>11.396448218648958</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>309.94078932999997</v>
       </c>
       <c r="C319" s="5">
         <v>0.21307049999995797</v>
       </c>
       <c r="D319" s="5">
         <v>0.82864469681378505</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>309.81059105999998</v>
       </c>
       <c r="C320" s="5">
         <v>-0.13019826999999395</v>
       </c>
       <c r="D320" s="5">
         <v>-0.50292656076962317</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>311.04114509999999</v>
       </c>
       <c r="C321" s="5">
         <v>1.2305540400000154</v>
       </c>
       <c r="D321" s="5">
         <v>4.8718626752461747</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>311.55551300000002</v>
       </c>
       <c r="C322" s="5">
         <v>0.51436790000002475</v>
       </c>
       <c r="D322" s="5">
         <v>2.0025857339486697</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>311.48606281999997</v>
       </c>
       <c r="C323" s="5">
         <v>-6.9450180000046657E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-0.26716944787591457</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>311.62356138000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.13749856000004002</v>
       </c>
       <c r="D324" s="5">
         <v>0.53100113669237725</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>313.26940954999998</v>
       </c>
       <c r="C325" s="5">
         <v>1.6458481699999652</v>
       </c>
       <c r="D325" s="5">
         <v>6.525215950489871</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>314.30267806000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.0332685100000276</v>
       </c>
       <c r="D326" s="5">
         <v>4.030602976911446</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>312.23992501999999</v>
       </c>
       <c r="C327" s="5">
         <v>-2.0627530400000182</v>
       </c>
       <c r="D327" s="5">
         <v>-7.5973918419903974</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>313.30006476</v>
       </c>
       <c r="C328" s="5">
         <v>1.060139740000011</v>
       </c>
       <c r="D328" s="5">
         <v>4.1512791129820314</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>313.47929240000002</v>
       </c>
       <c r="C329" s="5">
         <v>0.17922764000002189</v>
       </c>
       <c r="D329" s="5">
         <v>0.68864063566338451</v>
       </c>
       <c r="E329" s="5">
         <v>2.1256254222985271</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>315.92791089999997</v>
       </c>
       <c r="C330" s="5">
         <v>2.4486184999999523</v>
       </c>
       <c r="D330" s="5">
         <v>9.786680706257723</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>314.63986186</v>
       </c>
       <c r="C331" s="5">
         <v>-1.2880490399999758</v>
       </c>
       <c r="D331" s="5">
         <v>-4.784212322515824</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>315.81235867999999</v>
       </c>
       <c r="C332" s="5">
         <v>1.1724968199999921</v>
       </c>
       <c r="D332" s="5">
         <v>4.5645667100270293</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>315.00054460000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.81181407999997646</v>
       </c>
       <c r="D333" s="5">
         <v>-3.0414302107745206</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>316.25399777000001</v>
       </c>
       <c r="C334" s="5">
         <v>1.2534531700000002</v>
       </c>
       <c r="D334" s="5">
         <v>4.8809552050135929</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>317.34894575999999</v>
       </c>
       <c r="C335" s="5">
         <v>1.0949479899999801</v>
       </c>
       <c r="D335" s="5">
         <v>4.2347260510737783</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>317.39023139</v>
       </c>
       <c r="C336" s="5">
         <v>4.1285630000004403E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.15622620178257218</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>318.48550893999999</v>
       </c>
       <c r="C337" s="5">
         <v>1.0952775499999916</v>
       </c>
       <c r="D337" s="5">
         <v>4.2205713809459811</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>314.03379158000001</v>
       </c>
       <c r="C338" s="5">
         <v>-4.4517173599999751</v>
       </c>
       <c r="D338" s="5">
         <v>-15.5420623074916</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>317.13144231000001</v>
       </c>
       <c r="C339" s="5">
         <v>3.097650729999998</v>
       </c>
       <c r="D339" s="5">
         <v>12.500651864033419</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>318.85871969999999</v>
       </c>
       <c r="C340" s="5">
         <v>1.7272773899999834</v>
       </c>
       <c r="D340" s="5">
         <v>6.7352675169722431</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>319.45542327999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.59670357999999624</v>
       </c>
       <c r="D341" s="5">
         <v>2.2689057595999262</v>
       </c>
       <c r="E341" s="5">
         <v>1.9063877662370166</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>320.18509697000002</v>
       </c>
       <c r="C342" s="5">
         <v>0.72967369000002691</v>
       </c>
       <c r="D342" s="5">
         <v>2.7756378651673907</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>321.67269095</v>
       </c>
       <c r="C343" s="5">
         <v>1.4875939799999855</v>
       </c>
       <c r="D343" s="5">
         <v>5.7199478907876022</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>322.52123650999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.84854555999999093</v>
       </c>
       <c r="D344" s="5">
         <v>3.2118322926119491</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>323.15776045000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.63652394000001777</v>
       </c>
       <c r="D345" s="5">
         <v>2.3941824112977406</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>323.77109955999998</v>
       </c>
       <c r="C346" s="5">
         <v>0.61333910999996988</v>
       </c>
       <c r="D346" s="5">
         <v>2.3014726391960671</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>323.60984896000002</v>
       </c>
       <c r="C347" s="5">
         <v>-0.16125059999995983</v>
       </c>
       <c r="D347" s="5">
         <v>-0.59601230421042484</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>326.53666164999999</v>
       </c>
       <c r="C348" s="5">
         <v>2.9268126899999629</v>
       </c>
       <c r="D348" s="5">
         <v>11.409599256976799</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>327.67515378000002</v>
       </c>
       <c r="C349" s="5">
         <v>1.1384921300000315</v>
       </c>
       <c r="D349" s="5">
         <v>4.2650514649632765</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>326.59113164000001</v>
       </c>
       <c r="C350" s="5">
         <v>-1.0840221400000019</v>
       </c>
       <c r="D350" s="5">
         <v>-3.8984243995077383</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>329.01892234000002</v>
       </c>
       <c r="C351" s="5">
         <v>2.4277907000000027</v>
       </c>
       <c r="D351" s="5">
         <v>9.2943862397616428</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>327.81675396000003</v>
       </c>
       <c r="C352" s="5">
         <v>-1.2021683799999892</v>
       </c>
       <c r="D352" s="5">
         <v>-4.2975093335231307</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>328.92838281000002</v>
       </c>
       <c r="C353" s="5">
         <v>1.1116288499999882</v>
       </c>
       <c r="D353" s="5">
         <v>4.1459655354963543</v>
       </c>
       <c r="E353" s="5">
         <v>2.9653462861067403</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>329.74407036000002</v>
       </c>
       <c r="C354" s="5">
         <v>0.81568755000000692</v>
       </c>
       <c r="D354" s="5">
         <v>3.0167244943852811</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>332.04389000999998</v>
       </c>
       <c r="C355" s="5">
         <v>2.2998196499999608</v>
       </c>
       <c r="D355" s="5">
         <v>8.6981074876355748</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>331.43727662999999</v>
       </c>
       <c r="C356" s="5">
         <v>-0.60661337999999887</v>
       </c>
       <c r="D356" s="5">
         <v>-2.1703941644878766</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>331.92236262</v>
       </c>
       <c r="C357" s="5">
         <v>0.48508599000001595</v>
       </c>
       <c r="D357" s="5">
         <v>1.7705065932549058</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>332.75168929</v>
       </c>
       <c r="C358" s="5">
         <v>0.82932667000000038</v>
       </c>
       <c r="D358" s="5">
         <v>3.0398148738292274</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>333.42361059000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.67192130000000816</v>
       </c>
       <c r="D359" s="5">
         <v>2.4502385133048588</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>334.00299863999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.57938804999997728</v>
       </c>
       <c r="D360" s="5">
         <v>2.1052773417582271</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>334.56101167000003</v>
       </c>
       <c r="C361" s="5">
         <v>0.55801303000004054</v>
       </c>
       <c r="D361" s="5">
         <v>2.0233440033202266</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>337.68425525999999</v>
       </c>
       <c r="C362" s="5">
         <v>3.1232435899999587</v>
       </c>
       <c r="D362" s="5">
         <v>11.795879663994091</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>337.63027495</v>
       </c>
       <c r="C363" s="5">
         <v>-5.398030999998582E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-0.19165670296191761</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>338.23331569999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.60304074999999102</v>
       </c>
       <c r="D364" s="5">
         <v>2.1644983913386762</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>339.43154114999999</v>
       </c>
       <c r="C365" s="5">
         <v>1.1982254499999954</v>
       </c>
       <c r="D365" s="5">
         <v>4.3349364414486891</v>
       </c>
       <c r="E365" s="5">
         <v>3.1931444317065738</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>340.11660061999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.68505946999999878</v>
       </c>
       <c r="D366" s="5">
         <v>2.4489720534788262</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>340.85540437999998</v>
       </c>
       <c r="C367" s="5">
         <v>0.73880375999999615</v>
       </c>
       <c r="D367" s="5">
         <v>2.6380173437342336</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>330.66161994999999</v>
       </c>
       <c r="C368" s="5">
         <v>-10.193784429999994</v>
       </c>
       <c r="D368" s="5">
         <v>-30.53544505650866</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>205.97025128999999</v>
       </c>
       <c r="C369" s="5">
         <v>-124.69136865999999</v>
       </c>
       <c r="D369" s="5">
         <v>-99.658768969827904</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>244.84515901</v>
       </c>
       <c r="C370" s="5">
         <v>38.87490772000001</v>
       </c>
       <c r="D370" s="5">
         <v>696.24051973794496</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>266.94945264</v>
       </c>
       <c r="C371" s="5">
         <v>22.104293630000001</v>
       </c>
       <c r="D371" s="5">
         <v>182.13057615990459</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>258.60248810000002</v>
       </c>
       <c r="C372" s="5">
         <v>-8.3469645399999877</v>
       </c>
       <c r="D372" s="5">
         <v>-31.696340544130663</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>263.34947899000002</v>
       </c>
       <c r="C373" s="5">
         <v>4.7469908900000064</v>
       </c>
       <c r="D373" s="5">
         <v>24.393352678600433</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>272.00395457000002</v>
       </c>
       <c r="C374" s="5">
         <v>8.6544755799999962</v>
       </c>
       <c r="D374" s="5">
         <v>47.405285333432602</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>283.82277190000002</v>
       </c>
       <c r="C375" s="5">
         <v>11.818817330000002</v>
       </c>
       <c r="D375" s="5">
         <v>66.595869165461281</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>287.08261558999999</v>
       </c>
       <c r="C376" s="5">
         <v>3.2598436899999683</v>
       </c>
       <c r="D376" s="5">
         <v>14.687447362638162</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>288.90199770999999</v>
       </c>
       <c r="C377" s="5">
         <v>1.8193821200000002</v>
       </c>
       <c r="D377" s="5">
         <v>7.8757445726249209</v>
       </c>
       <c r="E377" s="5">
         <v>-14.886519758536586</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>289.76073437999997</v>
       </c>
       <c r="C378" s="5">
         <v>0.85873666999998477</v>
       </c>
       <c r="D378" s="5">
         <v>3.6257924684818033</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>288.59255031999999</v>
       </c>
       <c r="C379" s="5">
         <v>-1.1681840599999873</v>
       </c>
       <c r="D379" s="5">
         <v>-4.7320128952894835</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>292.78614361000001</v>
       </c>
       <c r="C380" s="5">
         <v>4.1935932900000239</v>
       </c>
       <c r="D380" s="5">
         <v>18.90081743893375</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>302.02141573</v>
       </c>
       <c r="C381" s="5">
         <v>9.2352721199999905</v>
       </c>
       <c r="D381" s="5">
         <v>45.159891327156117</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>305.51240774000001</v>
       </c>
       <c r="C382" s="5">
         <v>3.4909920100000136</v>
       </c>
       <c r="D382" s="5">
         <v>14.78717473940736</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>310.15879145000002</v>
       </c>
       <c r="C383" s="5">
         <v>4.6463837100000092</v>
       </c>
       <c r="D383" s="5">
         <v>19.856865093868304</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>316.14378435999998</v>
       </c>
       <c r="C384" s="5">
         <v>5.9849929099999599</v>
       </c>
       <c r="D384" s="5">
         <v>25.77856131431502</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>317.32741077999998</v>
       </c>
       <c r="C385" s="5">
         <v>1.183626419999996</v>
       </c>
       <c r="D385" s="5">
         <v>4.5864171997855641</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>320.25180641999998</v>
       </c>
       <c r="C386" s="5">
         <v>2.9243956400000002</v>
       </c>
       <c r="D386" s="5">
         <v>11.63695952955408</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>323.56067845000001</v>
       </c>
       <c r="C387" s="5">
         <v>3.3088720300000318</v>
       </c>
       <c r="D387" s="5">
         <v>13.127917156566738</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>325.90688302000001</v>
       </c>
       <c r="C388" s="5">
         <v>2.3462045699999976</v>
       </c>
       <c r="D388" s="5">
         <v>9.0569992181894996</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>328.58756878000003</v>
       </c>
       <c r="C389" s="5">
         <v>2.6806857600000171</v>
       </c>
       <c r="D389" s="5">
         <v>10.329374616098663</v>
       </c>
       <c r="E389" s="5">
         <v>13.736689737201612</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>328.31122717</v>
       </c>
       <c r="C390" s="5">
         <v>-0.27634161000003132</v>
       </c>
       <c r="D390" s="5">
         <v>-1.0045430697214641</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>330.59488855000001</v>
       </c>
       <c r="C391" s="5">
         <v>2.2836613800000123</v>
       </c>
       <c r="D391" s="5">
         <v>8.673786856204746</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>331.43840876000002</v>
       </c>
       <c r="C392" s="5">
         <v>0.84352021000000832</v>
       </c>
       <c r="D392" s="5">
         <v>3.1051619902893401</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>337.10128811999999</v>
       </c>
       <c r="C393" s="5">
         <v>5.6628793599999767</v>
       </c>
       <c r="D393" s="5">
         <v>22.543680965116053</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>338.24940497</v>
       </c>
       <c r="C394" s="5">
         <v>1.1481168500000081</v>
       </c>
       <c r="D394" s="5">
         <v>4.1644562109244276</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>339.54066349999999</v>
       </c>
       <c r="C395" s="5">
         <v>1.2912585299999932</v>
       </c>
       <c r="D395" s="5">
         <v>4.6783866199279212</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>341.39419852999998</v>
       </c>
       <c r="C396" s="5">
         <v>1.8535350299999891</v>
       </c>
       <c r="D396" s="5">
         <v>6.7510423579125067</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>342.58266352999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.1884650000000079</v>
       </c>
       <c r="D397" s="5">
         <v>4.2583720554333127</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>342.86065679000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.27799326000001656</v>
       </c>
       <c r="D398" s="5">
         <v>0.97811366110498454</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>344.43240802000003</v>
       </c>
       <c r="C399" s="5">
         <v>1.571751230000018</v>
       </c>
       <c r="D399" s="5">
         <v>5.6419143188659149</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>346.17236481999998</v>
       </c>
       <c r="C400" s="5">
         <v>1.739956799999959</v>
       </c>
       <c r="D400" s="5">
         <v>6.2332928828370493</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>346.29020279999997</v>
       </c>
       <c r="C401" s="5">
         <v>0.11783797999999024</v>
       </c>
       <c r="D401" s="5">
         <v>0.40924878060881742</v>
       </c>
       <c r="E401" s="5">
         <v>5.3874935335281648</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>351.56332535000001</v>
       </c>
       <c r="C402" s="5">
         <v>5.2731225500000392</v>
       </c>
       <c r="D402" s="5">
         <v>19.883746820966785</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>353.09333493000003</v>
       </c>
       <c r="C403" s="5">
         <v>1.5300095800000122</v>
       </c>
       <c r="D403" s="5">
         <v>5.3492560687759649</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>353.67384792000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.58051298999998835</v>
       </c>
       <c r="D404" s="5">
         <v>1.9908315004725674</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>354.01344389000002</v>
       </c>
       <c r="C405" s="5">
         <v>0.33959597000000485</v>
       </c>
       <c r="D405" s="5">
         <v>1.1583389252905585</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>354.86897333000002</v>
       </c>
       <c r="C406" s="5">
         <v>0.85552943999999798</v>
       </c>
       <c r="D406" s="5">
         <v>2.9388474216861749</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>356.67471793999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.8057446099999765</v>
       </c>
       <c r="D407" s="5">
         <v>6.2800027471569431</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>356.66317470000001</v>
       </c>
       <c r="C408" s="5">
         <v>-1.1543239999980415E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-3.8829280417529421E-2</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>357.57993173</v>
       </c>
       <c r="C409" s="5">
         <v>0.91675702999998521</v>
       </c>
       <c r="D409" s="5">
         <v>3.12842710688086</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>359.11759687</v>
       </c>
       <c r="C410" s="5">
         <v>1.5376651400000014</v>
       </c>
       <c r="D410" s="5">
         <v>5.2840515036212787</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>359.97656343</v>
       </c>
       <c r="C411" s="5">
         <v>0.85896655999999894</v>
       </c>
       <c r="D411" s="5">
         <v>2.9083191147045939</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>359.92734901</v>
       </c>
       <c r="C412" s="5">
         <v>-4.9214419999998427E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-0.16393544168611385</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>360.61765300000002</v>
       </c>
       <c r="C413" s="5">
         <v>0.69030399000001808</v>
       </c>
       <c r="D413" s="5">
         <v>2.3259106312264688</v>
       </c>
       <c r="E413" s="5">
         <v>4.1374113631146736</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>362.25255161000001</v>
       </c>
       <c r="C414" s="5">
         <v>1.6348986099999934</v>
       </c>
       <c r="D414" s="5">
         <v>5.5780528052481015</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>363.55426016000001</v>
       </c>
       <c r="C415" s="5">
         <v>1.3017085500000007</v>
       </c>
       <c r="D415" s="5">
         <v>4.3982980903495505</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>363.86227836</v>
       </c>
       <c r="C416" s="5">
         <v>0.30801819999999225</v>
       </c>
       <c r="D416" s="5">
         <v>1.0214406160940825</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>364.56561117000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.70333281000000625</v>
       </c>
       <c r="D417" s="5">
         <v>2.3443767120784331</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>364.76534405000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.19973287999999911</v>
       </c>
       <c r="D418" s="5">
         <v>0.65942312060132124</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>364.80360266999998</v>
       </c>
       <c r="C419" s="5">
         <v>3.8258619999965049E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.12593531249460721</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>358.35990428000002</v>
       </c>
       <c r="C420" s="5">
         <v>-6.4436983899999518</v>
       </c>
       <c r="D420" s="5">
         <v>-19.253534780491023</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>365.18735156999998</v>
       </c>
       <c r="C421" s="5">
         <v>6.8274472899999523</v>
       </c>
       <c r="D421" s="5">
         <v>25.416819361479458</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>366.10645420999998</v>
       </c>
       <c r="C422" s="5">
         <v>0.91910264000000552</v>
       </c>
       <c r="D422" s="5">
         <v>3.0623159891116192</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>367.72828434000002</v>
       </c>
       <c r="C423" s="5">
         <v>1.6218301300000348</v>
       </c>
       <c r="D423" s="5">
         <v>5.447382330658268</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>368.00981051000002</v>
       </c>
       <c r="C424" s="5">
         <v>0.28152617000000646</v>
       </c>
       <c r="D424" s="5">
         <v>0.9225767012381425</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>368.90546054999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.89565003999996406</v>
       </c>
       <c r="D425" s="5">
         <v>2.9599322439533227</v>
       </c>
       <c r="E425" s="5">
         <v>2.2982256916856958</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>367.85119297</v>
       </c>
       <c r="C426" s="5">
         <v>-1.054267579999987</v>
       </c>
       <c r="D426" s="5">
         <v>-3.3759979669163331</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>367.32565543999999</v>
       </c>
       <c r="C427" s="5">
         <v>-0.52553753000000825</v>
       </c>
       <c r="D427" s="5">
         <v>-1.7009953076241091</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>367.78117502999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.45551958999999442</v>
       </c>
       <c r="D428" s="5">
         <v>1.4983087063411338</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>368.48077338000002</v>
       </c>
       <c r="C429" s="5">
         <v>0.69959835000003068</v>
       </c>
       <c r="D429" s="5">
         <v>2.3066899356505077</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>368.14900799999998</v>
       </c>
       <c r="C430" s="5">
         <v>-0.33176538000003575</v>
       </c>
       <c r="D430" s="5">
         <v>-1.0750978466873784</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>366.09495658999998</v>
       </c>
       <c r="C431" s="5">
         <v>-2.0540514099999996</v>
       </c>
       <c r="D431" s="5">
         <v>-6.4936000384098191</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>367.34182637999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.2468697900000052</v>
       </c>
       <c r="D432" s="5">
         <v>4.1644726034907986</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>367.67248869999997</v>
       </c>
       <c r="C433" s="5">
         <v>0.33066231999998763</v>
       </c>
       <c r="D433" s="5">
         <v>1.0855424585000328</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>367.95178268000001</v>
       </c>
       <c r="C434" s="5">
         <v>0.27929398000003403</v>
       </c>
       <c r="D434" s="5">
         <v>0.91537057888142481</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>367.27277901000002</v>
       </c>
       <c r="C435" s="5">
         <v>-0.67900366999998596</v>
       </c>
       <c r="D435" s="5">
         <v>-2.1920948825229769</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>368.20362411000002</v>
       </c>
       <c r="C436" s="5">
         <v>0.93084509999999909</v>
       </c>
       <c r="D436" s="5">
         <v>3.0841305200880909</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>367.49867304000003</v>
       </c>
       <c r="C437" s="5">
         <v>-0.7049510699999928</v>
       </c>
       <c r="D437" s="5">
         <v>-2.273443184863666</v>
       </c>
       <c r="E437" s="5">
         <v>-0.38134092889342552</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>370.86869021000001</v>
       </c>
       <c r="C438" s="5">
         <v>3.3700171699999828</v>
       </c>
       <c r="D438" s="5">
         <v>11.576502209965312</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>368.91030525000002</v>
       </c>
       <c r="C439" s="5">
         <v>-1.9583849599999894</v>
       </c>
       <c r="D439" s="5">
         <v>-6.1558080216215778</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>371.74683542000002</v>
       </c>
       <c r="C440" s="5">
         <v>2.8365301700000032</v>
       </c>
       <c r="D440" s="5">
         <v>9.6270977592722407</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>367.66381558</v>
       </c>
       <c r="C441" s="5">
         <v>-4.0830198400000199</v>
       </c>
       <c r="D441" s="5">
         <v>-12.412260651296359</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>367.32009454000001</v>
       </c>
       <c r="C442" s="5">
         <v>-0.34372103999999126</v>
       </c>
       <c r="D442" s="5">
         <v>-1.1161038933021117</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>369.85375692999997</v>
+        <v>369.35497634000001</v>
       </c>
       <c r="C443" s="5">
-        <v>2.5336623899999609</v>
+        <v>2.0348817999999937</v>
       </c>
       <c r="D443" s="5">
-        <v>8.5985847985995392</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>6.8541039944836513</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>371.39797096000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>2.0429946200000018</v>
+      </c>
+      <c r="D444" s="5">
+        <v>6.8431946170233182</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{476624D8-73DB-4386-8A42-03C884FB8185}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houleiha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>