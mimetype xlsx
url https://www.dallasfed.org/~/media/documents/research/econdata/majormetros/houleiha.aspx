--- v9 (2026-08-24)
+++ v10 (2026-09-22)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9ACFFCB2-C4AA-4537-BD95-E7A177736CE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8A07D749-37BA-4085-A18F-DE6604D1AD04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C93955D7-AF9B-43A9-9381-F66543FAEE82}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D9DCEECB-11AA-4CAB-A00B-D7C17E1D381A}"/>
   </bookViews>
   <sheets>
     <sheet name="houleiha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B963039-BB68-4E6B-9167-394A73D9BF10}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49F920BA-72A3-49F4-8D2A-F00B5A215EE7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>130.19794051</v>
+        <v>130.1997968</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>132.08490309999999</v>
+        <v>132.08661248000001</v>
       </c>
       <c r="C7" s="5">
-        <v>1.886962589999996</v>
+        <v>1.8868156800000122</v>
       </c>
       <c r="D7" s="5">
-        <v>18.847160064974886</v>
+        <v>18.845283383976085</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>132.71043526</v>
+        <v>132.71189512999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.62553216000000589</v>
+        <v>0.62528264999997418</v>
       </c>
       <c r="D8" s="5">
-        <v>5.8333881112303532</v>
+        <v>5.830922960515883</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>134.46532311999999</v>
+        <v>134.46646043999999</v>
       </c>
       <c r="C9" s="5">
-        <v>1.7548878599999966</v>
+        <v>1.7545653100000038</v>
       </c>
       <c r="D9" s="5">
-        <v>17.07460870939801</v>
+        <v>17.071037098759234</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>135.79186766000001</v>
+        <v>135.79263354</v>
       </c>
       <c r="C10" s="5">
-        <v>1.3265445400000146</v>
+        <v>1.3261731000000054</v>
       </c>
       <c r="D10" s="5">
-        <v>12.502336260584347</v>
+        <v>12.498531987116968</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>137.93012465000001</v>
+        <v>137.93038845000001</v>
       </c>
       <c r="C11" s="5">
-        <v>2.1382569900000021</v>
+        <v>2.1377549100000124</v>
       </c>
       <c r="D11" s="5">
-        <v>20.621411245837386</v>
+        <v>20.616015933981725</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>140.32996462</v>
+        <v>140.32988838</v>
       </c>
       <c r="C12" s="5">
-        <v>2.3998399699999879</v>
+        <v>2.3994999299999904</v>
       </c>
       <c r="D12" s="5">
-        <v>22.997262131185781</v>
+        <v>22.993637427898573</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>142.08258642999999</v>
+        <v>142.08212355000001</v>
       </c>
       <c r="C13" s="5">
-        <v>1.7526218099999937</v>
+        <v>1.7522351700000058</v>
       </c>
       <c r="D13" s="5">
-        <v>16.060720610335167</v>
+        <v>16.056940057372906</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>141.29763689000001</v>
+        <v>141.29634261999999</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.78494953999998529</v>
+        <v>-0.78578093000001559</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.4317445830271547</v>
+        <v>-6.4383713357564325</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>141.21084429999999</v>
+        <v>141.20945975000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-8.6792590000015934E-2</v>
+        <v>-8.6882869999982404E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.73461924871047746</v>
+        <v>-0.73538751658697166</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>140.40353028999999</v>
+        <v>140.40117147000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.80731400999999892</v>
+        <v>-0.8082882799999993</v>
       </c>
       <c r="D16" s="5">
-        <v>-6.6488360791484453</v>
+        <v>-6.6566722529639026</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>141.10753897999999</v>
+        <v>141.10539628000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.70400868999999489</v>
+        <v>0.70422480999999948</v>
       </c>
       <c r="D17" s="5">
-        <v>6.185759264881896</v>
+        <v>6.1878177294171444</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>136.02747798999999</v>
+        <v>136.02962712999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-5.0800609899999927</v>
+        <v>-5.0757691500000135</v>
       </c>
       <c r="D18" s="5">
-        <v>-35.595362030323152</v>
+        <v>-35.571411286311594</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>137.43439832000001</v>
+        <v>137.43608338999999</v>
       </c>
       <c r="C19" s="5">
-        <v>1.4069203300000197</v>
+        <v>1.4064562599999988</v>
       </c>
       <c r="D19" s="5">
-        <v>13.142453485847373</v>
+        <v>13.137649531284801</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>138.00911636999999</v>
+        <v>138.01068817999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.57471804999997289</v>
+        <v>0.57460478999999509</v>
       </c>
       <c r="D20" s="5">
-        <v>5.1351544795966042</v>
+        <v>5.1340547058692509</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>138.66706683000001</v>
+        <v>138.66825446000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.65795046000002344</v>
+        <v>0.65756628000002593</v>
       </c>
       <c r="D21" s="5">
-        <v>5.8733481589013703</v>
+        <v>5.869759707451716</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>139.06274425000001</v>
+        <v>139.06351591999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.39567741999999839</v>
+        <v>0.39526145999997198</v>
       </c>
       <c r="D22" s="5">
-        <v>3.4783738499599259</v>
+        <v>3.4746294299838887</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>139.56476019999999</v>
+        <v>139.56500837999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.50201594999998633</v>
+        <v>0.50149246000000858</v>
       </c>
       <c r="D23" s="5">
-        <v>4.4190503265098213</v>
+        <v>4.4143254862183401</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>138.72911796</v>
+        <v>138.72900702000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.83564223999999854</v>
+        <v>-0.83600135999998315</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.9530341376984435</v>
+        <v>-6.9559125151106738</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>138.1089187</v>
+        <v>138.10844376</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.62019925999999259</v>
+        <v>-0.6205632600000115</v>
       </c>
       <c r="D25" s="5">
-        <v>-5.2347309247490763</v>
+        <v>-5.2377321285680072</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>140.91654559</v>
+        <v>140.91529892</v>
       </c>
       <c r="C26" s="5">
-        <v>2.8076268899999945</v>
+        <v>2.8068551599999978</v>
       </c>
       <c r="D26" s="5">
-        <v>27.316051217934721</v>
+        <v>27.307789152007555</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>140.72285267999999</v>
+        <v>140.72148308000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.19369291000000999</v>
+        <v>-0.19381583999998497</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.6370140550023837</v>
+        <v>-1.6380595451498947</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>141.55138747000001</v>
+        <v>141.54906976999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.82853479000002039</v>
+        <v>0.82758668999997553</v>
       </c>
       <c r="D28" s="5">
-        <v>7.298586993457401</v>
+        <v>7.290036443287784</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>141.71846334</v>
+        <v>141.71625883999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.1670758699999908</v>
+        <v>0.16718907000000627</v>
       </c>
       <c r="D29" s="5">
-        <v>1.4256145506575502</v>
+        <v>1.4266102504991274</v>
       </c>
       <c r="E29" s="5">
-        <v>0.43294948265422128</v>
+        <v>0.4329122599874502</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>139.61435728000001</v>
+        <v>139.61667932</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.1041060599999923</v>
+        <v>-2.0995795199999918</v>
       </c>
       <c r="D30" s="5">
-        <v>-16.43127790148332</v>
+        <v>-16.398993463149068</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>138.70624229000001</v>
+        <v>138.70776810000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.9081149900000014</v>
+        <v>-0.90891121999999314</v>
       </c>
       <c r="D31" s="5">
-        <v>-7.5320776091772785</v>
+        <v>-7.5383261265487107</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>139.84917049000001</v>
+        <v>139.85079737999999</v>
       </c>
       <c r="C32" s="5">
-        <v>1.1429282000000001</v>
+        <v>1.1430292799999791</v>
       </c>
       <c r="D32" s="5">
-        <v>10.348557479563759</v>
+        <v>10.349395519220405</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>139.72486717000001</v>
+        <v>139.72610863</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.12430331999999567</v>
+        <v>-0.12468874999999002</v>
       </c>
       <c r="D33" s="5">
-        <v>-1.0614073353827802</v>
+        <v>-1.0646700172793011</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>140.06990056000001</v>
+        <v>140.07063461999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.34503338999999755</v>
+        <v>0.34452598999999395</v>
       </c>
       <c r="D34" s="5">
-        <v>3.0038312974688619</v>
+        <v>2.9993268269430606</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>139.31737663000001</v>
+        <v>139.31758490999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.75252392999999529</v>
+        <v>-0.7530497099999991</v>
       </c>
       <c r="D35" s="5">
-        <v>-6.2598568677896367</v>
+        <v>-6.2640701893879713</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>140.8493</v>
+        <v>140.84915805</v>
       </c>
       <c r="C36" s="5">
-        <v>1.531923369999987</v>
+        <v>1.5315731400000061</v>
       </c>
       <c r="D36" s="5">
-        <v>14.023103910782853</v>
+        <v>14.019679413460873</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>140.78889140000001</v>
+        <v>140.78838511000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-6.0408599999988155E-2</v>
+        <v>-6.0772939999992559E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.51345351306173459</v>
+        <v>-0.51654345903023868</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>141.35371644</v>
+        <v>141.35254083999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.56482503999998812</v>
+        <v>0.56415572999998176</v>
       </c>
       <c r="D38" s="5">
-        <v>4.9218900928346354</v>
+        <v>4.9159466545556141</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>142.48106811</v>
+        <v>142.47973676999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.1273516699999959</v>
+        <v>1.1271959299999992</v>
       </c>
       <c r="D39" s="5">
-        <v>10.001642450067095</v>
+        <v>10.000286452045826</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>144.90172547</v>
+        <v>144.89953473</v>
       </c>
       <c r="C40" s="5">
-        <v>2.420657360000007</v>
+        <v>2.419797960000011</v>
       </c>
       <c r="D40" s="5">
-        <v>22.404317965567166</v>
+        <v>22.395835800391328</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>144.53012960999999</v>
+        <v>144.52769555</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.37159586000001354</v>
+        <v>-0.37183917999999494</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.034325804373128</v>
+        <v>-3.0363299748851436</v>
       </c>
       <c r="E41" s="5">
-        <v>1.9839802124120176</v>
+        <v>1.983849089026668</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>144.1683864</v>
+        <v>144.17105533</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.36174320999998599</v>
+        <v>-0.35664022000000273</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.9624671497228916</v>
+        <v>-2.9212907240322217</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>144.97871918999999</v>
+        <v>144.98009141</v>
       </c>
       <c r="C43" s="5">
-        <v>0.8103327899999897</v>
+        <v>0.80903607999999849</v>
       </c>
       <c r="D43" s="5">
-        <v>6.9573544286570366</v>
+        <v>6.945742716332548</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>145.03174913999999</v>
+        <v>145.03338432000001</v>
       </c>
       <c r="C44" s="5">
-        <v>5.3029949999995551E-2</v>
+        <v>5.3292910000010352E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>0.43981708377713868</v>
+        <v>0.44199822719048765</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>145.47995929999999</v>
+        <v>145.48123613000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.44821016000000213</v>
+        <v>0.44785181000000307</v>
       </c>
       <c r="D45" s="5">
-        <v>3.7722022479324213</v>
+        <v>3.7690916975600341</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>145.67977359</v>
+        <v>145.68043850000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.19981429000000617</v>
+        <v>0.19920236999999474</v>
       </c>
       <c r="D46" s="5">
-        <v>1.6606877126007502</v>
+        <v>1.6555489486062003</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>145.69947384</v>
+        <v>145.6995795</v>
       </c>
       <c r="C47" s="5">
-        <v>1.9700249999999642E-2</v>
+        <v>1.9140999999990527E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>0.16239653693754796</v>
+        <v>0.15778237714627608</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>144.73916126</v>
+        <v>144.73895049999999</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.96031257999999298</v>
+        <v>-0.9606290000000115</v>
       </c>
       <c r="D48" s="5">
-        <v>-7.6287504544749751</v>
+        <v>-7.6311683276640725</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>147.49824548000001</v>
+        <v>147.49771222999999</v>
       </c>
       <c r="C49" s="5">
-        <v>2.7590842200000054</v>
+        <v>2.7587617300000034</v>
       </c>
       <c r="D49" s="5">
-        <v>25.432371207613947</v>
+        <v>25.429121297909042</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>149.19033651000001</v>
+        <v>149.18926289000001</v>
       </c>
       <c r="C50" s="5">
-        <v>1.6920910300000003</v>
+        <v>1.6915506600000185</v>
       </c>
       <c r="D50" s="5">
-        <v>14.669011973899494</v>
+        <v>14.66408447797216</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>147.92110930000001</v>
+        <v>147.91985647000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-1.2692272099999968</v>
+        <v>-1.2694064199999957</v>
       </c>
       <c r="D51" s="5">
-        <v>-9.7445287344514178</v>
+        <v>-9.7459077714995281</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>148.19651468999999</v>
+        <v>148.19469043999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.27540538999997466</v>
+        <v>0.27483396999997467</v>
       </c>
       <c r="D52" s="5">
-        <v>2.2572287433887617</v>
+        <v>2.2525166837911614</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>148.55875868999999</v>
+        <v>148.55663375</v>
       </c>
       <c r="C53" s="5">
-        <v>0.36224400000000401</v>
+        <v>0.36194331000001512</v>
       </c>
       <c r="D53" s="5">
-        <v>2.9729758119448446</v>
+        <v>2.9705118319160562</v>
       </c>
       <c r="E53" s="5">
-        <v>2.7873974034831717</v>
+        <v>2.787658230256751</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>145.78366344</v>
+        <v>145.78592699999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-2.7750952499999926</v>
+        <v>-2.7707067500000164</v>
       </c>
       <c r="D54" s="5">
-        <v>-20.250646427214967</v>
+        <v>-20.222093736093406</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>144.82406546999999</v>
+        <v>144.82516192</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.95959797000000435</v>
+        <v>-0.96076507999998739</v>
       </c>
       <c r="D55" s="5">
-        <v>-7.6190333363314711</v>
+        <v>-7.6278525341819776</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>147.04178583000001</v>
+        <v>147.04325033999999</v>
       </c>
       <c r="C56" s="5">
-        <v>2.2177203600000155</v>
+        <v>2.2180884199999866</v>
       </c>
       <c r="D56" s="5">
-        <v>20.005294315020272</v>
+        <v>20.00873451875249</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>148.25823793000001</v>
+        <v>148.25947941999999</v>
       </c>
       <c r="C57" s="5">
-        <v>1.2164520999999979</v>
+        <v>1.2162290800000051</v>
       </c>
       <c r="D57" s="5">
-        <v>10.391792866802053</v>
+        <v>10.389691946598401</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>149.51769525</v>
+        <v>149.51822091</v>
       </c>
       <c r="C58" s="5">
-        <v>1.2594573199999957</v>
+        <v>1.2587414900000056</v>
       </c>
       <c r="D58" s="5">
-        <v>10.684069291176289</v>
+        <v>10.677616905673881</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>149.58462925000001</v>
+        <v>149.58467662000001</v>
       </c>
       <c r="C59" s="5">
-        <v>6.693400000000338E-2</v>
+        <v>6.6455710000013823E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>0.53852393995483805</v>
+        <v>0.53466451557531158</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>149.46788817999999</v>
+        <v>149.46765377</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.11674107000001754</v>
+        <v>-0.11702285000001211</v>
       </c>
       <c r="D60" s="5">
-        <v>-0.93251243871169676</v>
+        <v>-0.93475329001421192</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>150.34583315</v>
+        <v>150.34533594000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.8779449700000157</v>
+        <v>0.87768217000001414</v>
       </c>
       <c r="D61" s="5">
-        <v>7.2807921482224591</v>
+        <v>7.278553672720367</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>151.03819482</v>
+        <v>151.03734936999999</v>
       </c>
       <c r="C62" s="5">
-        <v>0.69236166999999682</v>
+        <v>0.69201342999997451</v>
       </c>
       <c r="D62" s="5">
-        <v>5.6682909934662407</v>
+        <v>5.6653866444744905</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>152.19200671999999</v>
+        <v>152.19096876</v>
       </c>
       <c r="C63" s="5">
-        <v>1.1538118999999938</v>
+        <v>1.1536193900000171</v>
       </c>
       <c r="D63" s="5">
-        <v>9.5621849879693031</v>
+        <v>9.560577740990329</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>153.52044995</v>
+        <v>153.51902432</v>
       </c>
       <c r="C64" s="5">
-        <v>1.3284432300000049</v>
+        <v>1.3280555599999957</v>
       </c>
       <c r="D64" s="5">
-        <v>10.992259827313845</v>
+        <v>10.988975119290135</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>153.24548899999999</v>
+        <v>153.24358336</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.27496095000000764</v>
+        <v>-0.2754409599999974</v>
       </c>
       <c r="D65" s="5">
-        <v>-2.1281998223524723</v>
+        <v>-2.1318981209764276</v>
       </c>
       <c r="E65" s="5">
-        <v>3.1547990514513291</v>
+        <v>3.1549917978671127</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>153.30743365999999</v>
+        <v>153.30942836</v>
       </c>
       <c r="C66" s="5">
-        <v>6.1944659999994656E-2</v>
+        <v>6.5844999999995935E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>0.48614203213834806</v>
+        <v>0.51683074106128046</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>154.34224337000001</v>
+        <v>154.3431009</v>
       </c>
       <c r="C67" s="5">
-        <v>1.0348097100000189</v>
+        <v>1.0336725399999978</v>
       </c>
       <c r="D67" s="5">
-        <v>8.407452041943376</v>
+        <v>8.39775432890697</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>153.69635051</v>
+        <v>153.69758078000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.64589286000000357</v>
+        <v>-0.64552011999998626</v>
       </c>
       <c r="D68" s="5">
-        <v>-4.9077850774426723</v>
+        <v>-4.9049910329740047</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>153.18519946000001</v>
+        <v>153.18630290999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.51115104999999517</v>
+        <v>-0.5112778700000149</v>
       </c>
       <c r="D69" s="5">
-        <v>-3.9186686663334247</v>
+        <v>-3.9195923927608178</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>154.32586621999999</v>
+        <v>154.32623280000001</v>
       </c>
       <c r="C70" s="5">
-        <v>1.1406667599999878</v>
+        <v>1.139929890000019</v>
       </c>
       <c r="D70" s="5">
-        <v>9.3107824352280488</v>
+        <v>9.3044496079161867</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>155.78040770999999</v>
+        <v>155.78037168</v>
       </c>
       <c r="C71" s="5">
-        <v>1.4545414899999969</v>
+        <v>1.4541388799999879</v>
       </c>
       <c r="D71" s="5">
-        <v>11.915271860851039</v>
+        <v>11.911771231474555</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>156.16960141999999</v>
+        <v>156.1693319</v>
       </c>
       <c r="C72" s="5">
-        <v>0.38919371000000069</v>
+        <v>0.3889602200000013</v>
       </c>
       <c r="D72" s="5">
-        <v>3.039558423603772</v>
+        <v>3.0377104911765151</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>156.37399016000001</v>
+        <v>156.37356342000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.20438874000001306</v>
+        <v>0.20423152000000755</v>
       </c>
       <c r="D73" s="5">
-        <v>1.5818679473657227</v>
+        <v>1.5806451243788322</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>156.36764553</v>
+        <v>156.36702833000001</v>
       </c>
       <c r="C74" s="5">
-        <v>-6.3446300000009614E-3</v>
+        <v>-6.5350899999998546E-3</v>
       </c>
       <c r="D74" s="5">
-        <v>-4.8677259097262837E-2</v>
+        <v>-5.0138306913416475E-2</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>156.8092996</v>
+        <v>156.80854299000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.44165406999999846</v>
+        <v>0.44151465999999573</v>
       </c>
       <c r="D75" s="5">
-        <v>3.4425021531544697</v>
+        <v>3.4414123774913596</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>156.40228096000001</v>
+        <v>156.40138153999999</v>
       </c>
       <c r="C76" s="5">
-        <v>-0.40701863999998977</v>
+        <v>-0.40716145000001802</v>
       </c>
       <c r="D76" s="5">
-        <v>-3.0706702407595987</v>
+        <v>-3.0717469128774266</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>156.67647213000001</v>
+        <v>156.67535325</v>
       </c>
       <c r="C77" s="5">
-        <v>0.2741911699999946</v>
+        <v>0.27397171000001208</v>
       </c>
       <c r="D77" s="5">
-        <v>2.1241414107697532</v>
+        <v>2.1224371783302276</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2388803431597326</v>
+        <v>2.2394215893125402</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>156.91385585</v>
+        <v>156.91494943000001</v>
       </c>
       <c r="C78" s="5">
-        <v>0.23738371999999686</v>
+        <v>0.2395961800000066</v>
       </c>
       <c r="D78" s="5">
-        <v>1.8333721592500796</v>
+        <v>1.8506168317382166</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>156.57904693</v>
+        <v>156.57959966999999</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.3348089200000004</v>
+        <v>-0.33534976000001393</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.5306186653048623</v>
+        <v>-2.5346411612198416</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>156.61753289999999</v>
+        <v>156.61838155000001</v>
       </c>
       <c r="C80" s="5">
-        <v>3.8485969999982217E-2</v>
+        <v>3.8781880000016145E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.29535017120774221</v>
+        <v>0.29762309484757665</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>159.04422672000001</v>
+        <v>159.04517050000001</v>
       </c>
       <c r="C81" s="5">
-        <v>2.4266938200000254</v>
+        <v>2.4267889500000024</v>
       </c>
       <c r="D81" s="5">
-        <v>20.262537972848161</v>
+        <v>20.263281854947166</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>159.13044209</v>
+        <v>159.13062633999999</v>
       </c>
       <c r="C82" s="5">
-        <v>8.6215369999990799E-2</v>
+        <v>8.5455839999980299E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>0.65244405123880966</v>
+        <v>0.64667538138873937</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>158.89964008999999</v>
+        <v>158.8995841</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.23080200000001128</v>
+        <v>-0.23104223999999363</v>
       </c>
       <c r="D83" s="5">
-        <v>-1.7266568628460544</v>
+        <v>-1.7284378135881018</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>158.93989517</v>
+        <v>158.93967875000001</v>
       </c>
       <c r="C84" s="5">
-        <v>4.0255080000008547E-2</v>
+        <v>4.0094650000014553E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.30442775188388449</v>
+        <v>0.30321292790822518</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>158.28182186999999</v>
+        <v>158.28152477</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.6580733000000123</v>
+        <v>-0.65815398000000869</v>
       </c>
       <c r="D85" s="5">
-        <v>-4.8568734547636101</v>
+        <v>-4.8574618778838392</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>158.77413917000001</v>
+        <v>158.77372102000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.49231730000002472</v>
+        <v>0.49219625000000633</v>
       </c>
       <c r="D86" s="5">
-        <v>3.7969795130899486</v>
+        <v>3.7960371421723815</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>159.36420178</v>
+        <v>159.36376231</v>
       </c>
       <c r="C87" s="5">
-        <v>0.59006260999998972</v>
+        <v>0.59004128999998784</v>
       </c>
       <c r="D87" s="5">
-        <v>4.5519314066379435</v>
+        <v>4.551775794948365</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>160.34668603</v>
+        <v>160.34619352000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.98248424999999884</v>
+        <v>0.98243121000001565</v>
       </c>
       <c r="D88" s="5">
-        <v>7.6541066120921375</v>
+        <v>7.6537011176535552</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>160.25487342</v>
+        <v>160.25420947999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-9.1812610000005179E-2</v>
+        <v>-9.1984040000028244E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.68494603003245169</v>
+        <v>-0.68622301127621022</v>
       </c>
       <c r="E89" s="5">
-        <v>2.283942982218079</v>
+        <v>2.2842496638825871</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>162.82456227</v>
+        <v>162.82512388999999</v>
       </c>
       <c r="C90" s="5">
-        <v>2.5696888500000057</v>
+        <v>2.5709144100000003</v>
       </c>
       <c r="D90" s="5">
-        <v>21.033080238144898</v>
+        <v>21.044107718552606</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>164.03837737000001</v>
+        <v>164.03875009999999</v>
       </c>
       <c r="C91" s="5">
-        <v>1.213815100000005</v>
+        <v>1.213626210000001</v>
       </c>
       <c r="D91" s="5">
-        <v>9.3217423084558817</v>
+        <v>9.3201982350026533</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>163.81249846</v>
+        <v>163.81300374</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.22587891000000582</v>
+        <v>-0.22574635999998804</v>
       </c>
       <c r="D92" s="5">
-        <v>-1.6399288654692978</v>
+        <v>-1.6389701006070068</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>161.93035437</v>
+        <v>161.93105001000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.882144089999997</v>
+        <v>-1.8819537299999922</v>
       </c>
       <c r="D93" s="5">
-        <v>-12.948795432496162</v>
+        <v>-12.947529962366499</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>163.84167174999999</v>
+        <v>163.84172586</v>
       </c>
       <c r="C94" s="5">
-        <v>1.9113173799999856</v>
+        <v>1.9106758499999899</v>
       </c>
       <c r="D94" s="5">
-        <v>15.120654994623761</v>
+        <v>15.115176780871975</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>163.94930471999999</v>
+        <v>163.94921919000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.10763296999999739</v>
+        <v>0.10749333000001116</v>
       </c>
       <c r="D95" s="5">
-        <v>0.7911739204446766</v>
+        <v>0.79014350497166319</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>165.17389087999999</v>
+        <v>165.17372839000001</v>
       </c>
       <c r="C96" s="5">
-        <v>1.2245861600000012</v>
+        <v>1.2245092</v>
       </c>
       <c r="D96" s="5">
-        <v>9.340697559955613</v>
+        <v>9.340091290454744</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>166.36892936000001</v>
+        <v>166.36874329</v>
       </c>
       <c r="C97" s="5">
-        <v>1.1950384800000222</v>
+        <v>1.1950148999999897</v>
       </c>
       <c r="D97" s="5">
-        <v>9.0359897966779013</v>
+        <v>9.0358135942363518</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>166.57442259999999</v>
+        <v>166.57414077999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.20549323999998137</v>
+        <v>0.20539748999999574</v>
       </c>
       <c r="D98" s="5">
-        <v>1.4923099272608598</v>
+        <v>1.4916115336119695</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>167.06285614999999</v>
+        <v>167.06264289000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.48843354999999633</v>
+        <v>0.48850211000001309</v>
       </c>
       <c r="D99" s="5">
-        <v>3.5759737334697839</v>
+        <v>3.5764899550992935</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>167.56504042</v>
+        <v>167.56487036999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.50218427000001498</v>
+        <v>0.50222747999998774</v>
       </c>
       <c r="D100" s="5">
-        <v>3.6673899101125507</v>
+        <v>3.667715462722243</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>168.48204229999999</v>
+        <v>168.48181642</v>
       </c>
       <c r="C101" s="5">
-        <v>0.91700187999998661</v>
+        <v>0.91694605000000706</v>
       </c>
       <c r="D101" s="5">
-        <v>6.7683256009943404</v>
+        <v>6.7679081194192081</v>
       </c>
       <c r="E101" s="5">
-        <v>5.1338026135642201</v>
+        <v>5.134097236320545</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>169.34595629</v>
+        <v>169.34598926999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.86391399000001456</v>
+        <v>0.86417284999998856</v>
       </c>
       <c r="D102" s="5">
-        <v>6.3296907328792118</v>
+        <v>6.3316498888525974</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>169.24178132</v>
+        <v>169.24205828000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.10417497000000253</v>
+        <v>-0.10393098999998074</v>
       </c>
       <c r="D103" s="5">
-        <v>-0.73570031521906776</v>
+        <v>-0.73398295879333331</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>170.14181812999999</v>
+        <v>170.14202516</v>
       </c>
       <c r="C104" s="5">
-        <v>0.90003680999998892</v>
+        <v>0.89996687999999381</v>
       </c>
       <c r="D104" s="5">
-        <v>6.5716719021775782</v>
+        <v>6.5711352090666919</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>171.57920390000001</v>
+        <v>171.57970779999999</v>
       </c>
       <c r="C105" s="5">
-        <v>1.4373857700000201</v>
+        <v>1.4376826399999914</v>
       </c>
       <c r="D105" s="5">
-        <v>10.622367552184597</v>
+        <v>10.624650853392371</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>171.69876414000001</v>
+        <v>171.69874679</v>
       </c>
       <c r="C106" s="5">
-        <v>0.11956023999999843</v>
+        <v>0.11903899000000706</v>
       </c>
       <c r="D106" s="5">
-        <v>0.83939909279118208</v>
+        <v>0.8357231028300216</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>173.19038621000001</v>
+        <v>173.1903251</v>
       </c>
       <c r="C107" s="5">
-        <v>1.4916220700000054</v>
+        <v>1.4915783099999942</v>
       </c>
       <c r="D107" s="5">
-        <v>10.937746041378492</v>
+        <v>10.937410832824735</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>174.00625004</v>
+        <v>174.00615346000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.81586382999998364</v>
+        <v>0.8158283600000118</v>
       </c>
       <c r="D108" s="5">
-        <v>5.8017387350003391</v>
+        <v>5.801482032013161</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>174.39088093999999</v>
+        <v>174.39077929000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.38463089999999056</v>
+        <v>0.3846258300000045</v>
       </c>
       <c r="D109" s="5">
-        <v>2.685018396868788</v>
+        <v>2.684984081434183</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>175.20360217000001</v>
+        <v>175.20343202000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.81272123000002239</v>
+        <v>0.81265272999999638</v>
       </c>
       <c r="D110" s="5">
-        <v>5.7380052979815632</v>
+        <v>5.7375126401939314</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>174.2061257</v>
+        <v>174.20604338999999</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.99747647000000939</v>
+        <v>-0.99738863000001743</v>
       </c>
       <c r="D111" s="5">
-        <v>-6.6219725736703205</v>
+        <v>-6.6214137942185118</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>174.33490721999999</v>
+        <v>174.33484777000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.12878151999998977</v>
+        <v>0.12880438000001959</v>
       </c>
       <c r="D112" s="5">
-        <v>0.89071325124812084</v>
+        <v>0.89087242786682896</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>174.83551969999999</v>
+        <v>174.83538224</v>
       </c>
       <c r="C113" s="5">
-        <v>0.50061248000000091</v>
+        <v>0.50053446999999096</v>
       </c>
       <c r="D113" s="5">
-        <v>3.5008142302900502</v>
+        <v>3.5002612708562086</v>
       </c>
       <c r="E113" s="5">
-        <v>3.7710116243053093</v>
+        <v>3.7710691604615043</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>174.24554232</v>
+        <v>174.24554223000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.58997737999999345</v>
+        <v>-0.58984000999998898</v>
       </c>
       <c r="D114" s="5">
-        <v>-3.9750495397514074</v>
+        <v>-3.9741441640762321</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>176.01191868999999</v>
+        <v>176.01208351</v>
       </c>
       <c r="C115" s="5">
-        <v>1.766376369999989</v>
+        <v>1.7665412799999842</v>
       </c>
       <c r="D115" s="5">
-        <v>12.866435203369676</v>
+        <v>12.867704185802143</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>177.80545068999999</v>
+        <v>177.80553447</v>
       </c>
       <c r="C116" s="5">
-        <v>1.793531999999999</v>
+        <v>1.7934509600000013</v>
       </c>
       <c r="D116" s="5">
-        <v>12.936914267816736</v>
+        <v>12.936283777509793</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>176.29688573999999</v>
+        <v>176.29719495000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.5085649499999931</v>
+        <v>-1.5083395199999927</v>
       </c>
       <c r="D117" s="5">
-        <v>-9.7193153577440192</v>
+        <v>-9.7179256826625977</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>177.70706443</v>
+        <v>177.70704115999999</v>
       </c>
       <c r="C118" s="5">
-        <v>1.4101786900000093</v>
+        <v>1.4098462099999836</v>
       </c>
       <c r="D118" s="5">
-        <v>10.032410112951728</v>
+        <v>10.029921391896757</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>177.97458341999999</v>
+        <v>177.97453858</v>
       </c>
       <c r="C119" s="5">
-        <v>0.26751898999998502</v>
+        <v>0.2674974200000122</v>
       </c>
       <c r="D119" s="5">
-        <v>1.8215040134472726</v>
+        <v>1.8213561683943391</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>179.07077838000001</v>
+        <v>179.07071884000001</v>
       </c>
       <c r="C120" s="5">
-        <v>1.0961949600000196</v>
+        <v>1.0961802600000112</v>
       </c>
       <c r="D120" s="5">
-        <v>7.646728554688953</v>
+        <v>7.6466245057847937</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>179.43676851000001</v>
+        <v>179.43671817000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.36599013000000014</v>
+        <v>0.36599932999999396</v>
       </c>
       <c r="D121" s="5">
-        <v>2.480353805850366</v>
+        <v>2.4804176917960774</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>181.23643122999999</v>
+        <v>181.23632057</v>
       </c>
       <c r="C122" s="5">
-        <v>1.7996627199999864</v>
+        <v>1.7996023999999977</v>
       </c>
       <c r="D122" s="5">
-        <v>12.722016334388186</v>
+        <v>12.721569902955764</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>181.97247998</v>
+        <v>181.97245384999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.73604875000000902</v>
+        <v>0.73613327999999001</v>
       </c>
       <c r="D123" s="5">
-        <v>4.983861869063233</v>
+        <v>4.9844501885264458</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>182.03247662000001</v>
+        <v>182.03246048</v>
       </c>
       <c r="C124" s="5">
-        <v>5.9996640000008483E-2</v>
+        <v>6.0006630000003724E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>0.39636029670579997</v>
+        <v>0.39642647116184815</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>181.81707914</v>
+        <v>181.81701186000001</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.21539748000000714</v>
+        <v>-0.21544861999998943</v>
       </c>
       <c r="D125" s="5">
-        <v>-1.4107449582420273</v>
+        <v>-1.4110778464431206</v>
       </c>
       <c r="E125" s="5">
-        <v>3.9932157103886423</v>
+        <v>3.9932589905721683</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>182.20200152000001</v>
+        <v>182.20200054</v>
       </c>
       <c r="C126" s="5">
-        <v>0.38492238000000611</v>
+        <v>0.3849886799999922</v>
       </c>
       <c r="D126" s="5">
-        <v>2.5702944175379105</v>
+        <v>2.570743262436137</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>182.78069780999999</v>
+        <v>182.78076702999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.57869628999998213</v>
+        <v>0.57876648999999247</v>
       </c>
       <c r="D127" s="5">
-        <v>3.8786389385128794</v>
+        <v>3.8791177168074897</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>183.45049207</v>
+        <v>183.45051139</v>
       </c>
       <c r="C128" s="5">
-        <v>0.66979426000000331</v>
+        <v>0.66974436000000992</v>
       </c>
       <c r="D128" s="5">
-        <v>4.4870817499495841</v>
+        <v>4.4867389610641739</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>183.93098588000001</v>
+        <v>183.93119781999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.4804938100000129</v>
+        <v>0.48068642999999156</v>
       </c>
       <c r="D129" s="5">
-        <v>3.1887169109959146</v>
+        <v>3.1900133386467244</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>183.62236446</v>
+        <v>183.6223468</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.30862142000000858</v>
+        <v>-0.30885101999999165</v>
       </c>
       <c r="D130" s="5">
-        <v>-1.995025411953244</v>
+        <v>-1.9964936585719073</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>184.21296022000001</v>
+        <v>184.21293223999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.59059576000001357</v>
+        <v>0.59058543999998392</v>
       </c>
       <c r="D131" s="5">
-        <v>3.9286470396396878</v>
+        <v>3.9285775565696346</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>183.20024723</v>
+        <v>183.20021591</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.0127129900000114</v>
+        <v>-1.0127163299999893</v>
       </c>
       <c r="D132" s="5">
-        <v>-6.4011556421934346</v>
+        <v>-6.4011770625289959</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>183.92989066999999</v>
+        <v>183.92987017999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.7296434399999896</v>
+        <v>0.7296542699999975</v>
       </c>
       <c r="D133" s="5">
-        <v>4.8854117313281042</v>
+        <v>4.8854866942178665</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>184.22441079000001</v>
+        <v>184.22434136000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.29452012000001559</v>
+        <v>0.29447118000001637</v>
       </c>
       <c r="D134" s="5">
-        <v>1.9385288803178691</v>
+        <v>1.938204133758914</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>187.02505966999999</v>
+        <v>187.02503865</v>
       </c>
       <c r="C135" s="5">
-        <v>2.8006488799999829</v>
+        <v>2.800697289999988</v>
       </c>
       <c r="D135" s="5">
-        <v>19.848198286883402</v>
+        <v>19.848578665558293</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>186.9252323</v>
+        <v>186.92522030000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-9.9827369999985649E-2</v>
+        <v>-9.9818349999992506E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.6386405791422356</v>
+        <v>-0.63858311499067621</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>186.69458648</v>
+        <v>186.69457491</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.23064582000000655</v>
+        <v>-0.2306453900000065</v>
       </c>
       <c r="D137" s="5">
-        <v>-1.4706649018819462</v>
+        <v>-1.4706622724287688</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6826453065194711</v>
+        <v>2.68267693990909</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>187.25352907000001</v>
+        <v>187.25352212000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.55894259000001512</v>
+        <v>0.55894721000001368</v>
       </c>
       <c r="D138" s="5">
-        <v>3.6524175723036567</v>
+        <v>3.6524484906875321</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>187.82267744999999</v>
+        <v>187.82267597000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.56914837999997303</v>
+        <v>0.56915384999999219</v>
       </c>
       <c r="D139" s="5">
-        <v>3.7089387273069985</v>
+        <v>3.7089751113337899</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>188.11710124000001</v>
+        <v>188.11712474999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.29442379000002461</v>
+        <v>0.29444877999998198</v>
       </c>
       <c r="D140" s="5">
-        <v>1.8973779329890972</v>
+        <v>1.8975403841688721</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>187.99129631</v>
+        <v>187.99141592000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.12580493000001525</v>
+        <v>-0.12570882999997934</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.79956512363226206</v>
+        <v>-0.79895649457663032</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>188.29346257</v>
+        <v>188.29345531999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.30216626000000701</v>
+        <v>0.30203939999998397</v>
       </c>
       <c r="D142" s="5">
-        <v>1.9459532081469222</v>
+        <v>1.9451277472939843</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>189.17584937999999</v>
+        <v>189.17584067000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.88238680999998564</v>
+        <v>0.88238535000002116</v>
       </c>
       <c r="D143" s="5">
-        <v>5.7707073625300254</v>
+        <v>5.7706977948194238</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>189.95907453000001</v>
+        <v>189.95908297</v>
       </c>
       <c r="C144" s="5">
-        <v>0.78322515000002113</v>
+        <v>0.78324229999998352</v>
       </c>
       <c r="D144" s="5">
-        <v>5.0829435745052276</v>
+        <v>5.0830576598915878</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>190.35818187000001</v>
+        <v>190.35816740000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.39910734000000048</v>
+        <v>0.39908443000001625</v>
       </c>
       <c r="D145" s="5">
-        <v>2.550560218860265</v>
+        <v>2.5504119982710183</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>189.42331161000001</v>
+        <v>189.42327057</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.93487025999999673</v>
+        <v>-0.93489683000001378</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.7367256719946909</v>
+        <v>-5.7368847615259728</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>188.79207388</v>
+        <v>188.79204697</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.63123773000000938</v>
+        <v>-0.63122359999999844</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.9264170763919859</v>
+        <v>-3.9263316248400848</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>188.76585301</v>
+        <v>188.76585137000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.622087000000306E-2</v>
+        <v>-2.6195599999994101E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.16653781544292423</v>
+        <v>-0.16637746309268175</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>189.39000382</v>
+        <v>189.38999963000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.62415081000000328</v>
+        <v>0.62414825999999834</v>
       </c>
       <c r="D149" s="5">
-        <v>4.0407357016469136</v>
+        <v>4.040718927391862</v>
       </c>
       <c r="E149" s="5">
-        <v>1.4437576315522893</v>
+        <v>1.4437616740065273</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>189.25502976999999</v>
+        <v>189.25501168</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.13497405000001095</v>
+        <v>-0.13498795000000996</v>
       </c>
       <c r="D150" s="5">
-        <v>-0.85186909909878983</v>
+        <v>-0.85195650208487184</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>189.88944988</v>
+        <v>189.88943784</v>
       </c>
       <c r="C151" s="5">
-        <v>0.63442011000000775</v>
+        <v>0.63442616000000385</v>
       </c>
       <c r="D151" s="5">
-        <v>4.097636876795141</v>
+        <v>4.0976770751413261</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>189.30465285</v>
+        <v>189.30466171</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.58479703000000427</v>
+        <v>-0.58477612999999451</v>
       </c>
       <c r="D152" s="5">
-        <v>-3.6336464845537209</v>
+        <v>-3.6335190401460937</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>191.41514903999999</v>
+        <v>191.41520653000001</v>
       </c>
       <c r="C153" s="5">
-        <v>2.1104961899999921</v>
+        <v>2.1105448200000012</v>
       </c>
       <c r="D153" s="5">
-        <v>14.230008467343303</v>
+        <v>14.230356009080758</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>193.13268669999999</v>
+        <v>193.13268515999999</v>
       </c>
       <c r="C154" s="5">
-        <v>1.717537660000005</v>
+        <v>1.717478629999988</v>
       </c>
       <c r="D154" s="5">
-        <v>11.31500608871383</v>
+        <v>11.314594247504338</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>192.91736191000001</v>
+        <v>192.91737282</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.21532478999998261</v>
+        <v>-0.21531233999999699</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.3297137033324136</v>
+        <v>-1.3296373011206231</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>193.47415404</v>
+        <v>193.47419954</v>
       </c>
       <c r="C156" s="5">
-        <v>0.55679212999999095</v>
+        <v>0.55682672000000366</v>
       </c>
       <c r="D156" s="5">
-        <v>3.518913111621913</v>
+        <v>3.5191349994240007</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>194.06250584</v>
+        <v>194.06249285999999</v>
       </c>
       <c r="C157" s="5">
-        <v>0.58835179999999809</v>
+        <v>0.58829331999999113</v>
       </c>
       <c r="D157" s="5">
-        <v>3.7108377408084703</v>
+        <v>3.7104618197724148</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>195.35508548000001</v>
+        <v>195.35506631000001</v>
       </c>
       <c r="C158" s="5">
-        <v>1.2925796400000138</v>
+        <v>1.2925734500000203</v>
       </c>
       <c r="D158" s="5">
-        <v>8.2921649068322658</v>
+        <v>8.2921243059323366</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>194.87446331000001</v>
+        <v>194.87442110999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.48062217000000373</v>
+        <v>-0.48064520000002631</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.9126760571851262</v>
+        <v>-2.9128140228510735</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>195.94475796</v>
+        <v>195.94475890999999</v>
       </c>
       <c r="C160" s="5">
-        <v>1.0702946499999939</v>
+        <v>1.0703378000000043</v>
       </c>
       <c r="D160" s="5">
-        <v>6.7934477614115973</v>
+        <v>6.7937314880509581</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>196.77362428999999</v>
+        <v>196.77362787999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.82886632999998255</v>
+        <v>0.82886897000000204</v>
       </c>
       <c r="D161" s="5">
-        <v>5.1959025381532964</v>
+        <v>5.1959194486186577</v>
       </c>
       <c r="E161" s="5">
-        <v>3.8986326210846522</v>
+        <v>3.8986368152621242</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>196.44132182000001</v>
+        <v>196.44129097999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.33230246999997348</v>
+        <v>-0.33233690000000138</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.0077892252828411</v>
+        <v>-2.0079952883078178</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>197.14369958</v>
+        <v>197.14367838999999</v>
       </c>
       <c r="C163" s="5">
-        <v>0.7023777599999903</v>
+        <v>0.70238741000000005</v>
       </c>
       <c r="D163" s="5">
-        <v>4.3760009999844751</v>
+        <v>4.3760630098740316</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>197.34907736</v>
+        <v>197.34907415000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.20537777999999207</v>
+        <v>0.20539576000001603</v>
       </c>
       <c r="D164" s="5">
-        <v>1.2573080436450779</v>
+        <v>1.2574188833489375</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>197.12239514000001</v>
+        <v>197.12239324000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.2266822199999865</v>
+        <v>-0.2266809099999989</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.3696884384860164</v>
+        <v>-1.3696805951123103</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>198.42579737</v>
+        <v>198.42580859</v>
       </c>
       <c r="C166" s="5">
-        <v>1.303402229999989</v>
+        <v>1.3034153499999945</v>
       </c>
       <c r="D166" s="5">
-        <v>8.2295869911583672</v>
+        <v>8.2296729476678987</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>198.56303414999999</v>
+        <v>198.56307576</v>
       </c>
       <c r="C167" s="5">
-        <v>0.13723677999999495</v>
+        <v>0.13726717000000122</v>
       </c>
       <c r="D167" s="5">
-        <v>0.83311764544902189</v>
+        <v>0.83330278796909241</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>197.91307101000001</v>
+        <v>197.91317286</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.64996313999998279</v>
+        <v>-0.64990290000000073</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.8580496806677078</v>
+        <v>-3.8576977264823786</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>198.72567125</v>
+        <v>198.72568378</v>
       </c>
       <c r="C169" s="5">
-        <v>0.81260023999999476</v>
+        <v>0.81251091999999403</v>
       </c>
       <c r="D169" s="5">
-        <v>5.0398125025251206</v>
+        <v>5.0392433126481118</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>198.61350537000001</v>
+        <v>198.61350784999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.11216587999999206</v>
+        <v>-0.11217593000000647</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.67521221019726241</v>
+        <v>-0.67527247868652829</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>200.07244506000001</v>
+        <v>200.0723247</v>
       </c>
       <c r="C171" s="5">
-        <v>1.458939689999994</v>
+        <v>1.4588168500000052</v>
       </c>
       <c r="D171" s="5">
-        <v>9.1797356459626389</v>
+        <v>9.1789311224497858</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>200.44107983000001</v>
+        <v>200.44106769999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.36863476999999989</v>
+        <v>0.36874299999999494</v>
       </c>
       <c r="D172" s="5">
-        <v>2.2335517972028152</v>
+        <v>2.2342155802183683</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>200.38892236000001</v>
+        <v>200.38894789</v>
       </c>
       <c r="C173" s="5">
-        <v>-5.2157469999997375E-2</v>
+        <v>-5.2119809999993549E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.31180966495693019</v>
+        <v>-0.31158486530287188</v>
       </c>
       <c r="E173" s="5">
-        <v>1.8372879409243925</v>
+        <v>1.8372990572724346</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>203.35210140000001</v>
+        <v>203.35204554000001</v>
       </c>
       <c r="C174" s="5">
-        <v>2.96317904</v>
+        <v>2.9630976500000088</v>
       </c>
       <c r="D174" s="5">
-        <v>19.261278034965645</v>
+        <v>19.260702579356391</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>203.52453120999999</v>
+        <v>203.52447573000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.17242980999998281</v>
+        <v>0.17243019000000004</v>
       </c>
       <c r="D175" s="5">
-        <v>1.0222834529289848</v>
+        <v>1.0222859984784671</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>203.15497038999999</v>
+        <v>203.15494803000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.36956082000000379</v>
+        <v>-0.36952769999999191</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.1573357622428735</v>
+        <v>-2.1571449308169122</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>202.87290207000001</v>
+        <v>202.87289693</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.28206831999997917</v>
+        <v>-0.2820511000000181</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.6534624761912697</v>
+        <v>-1.6533624840221472</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>203.05005618000001</v>
+        <v>203.05004915000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.17715411000000358</v>
+        <v>0.17715222000001063</v>
       </c>
       <c r="D178" s="5">
-        <v>1.052919830954413</v>
+        <v>1.0529085704927166</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>202.91711986999999</v>
+        <v>202.91722074</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.13293631000001938</v>
+        <v>-0.1328284100000019</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.78281389665806334</v>
+        <v>-0.78218082383989529</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>205.39362334</v>
+        <v>205.39380883999999</v>
       </c>
       <c r="C180" s="5">
-        <v>2.4765034700000115</v>
+        <v>2.4765880999999865</v>
       </c>
       <c r="D180" s="5">
-        <v>15.669591659805393</v>
+        <v>15.670155264668416</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>205.17119294</v>
+        <v>205.17127367000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.22243040000000747</v>
+        <v>-0.22253516999998624</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.2918239160065625</v>
+        <v>-1.2924276141016433</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>205.65939469</v>
+        <v>205.65942443</v>
       </c>
       <c r="C182" s="5">
-        <v>0.48820175000000177</v>
+        <v>0.48815075999999635</v>
       </c>
       <c r="D182" s="5">
-        <v>2.8930486946225242</v>
+        <v>2.8927414133954832</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>206.92463187999999</v>
+        <v>206.92441302</v>
       </c>
       <c r="C183" s="5">
-        <v>1.2652371899999935</v>
+        <v>1.2649885900000015</v>
       </c>
       <c r="D183" s="5">
-        <v>7.6375134212601337</v>
+        <v>7.6359604965041017</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>206.3975466</v>
+        <v>206.39746700000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.52708527999999433</v>
+        <v>-0.52694601999999691</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.0142178797208041</v>
+        <v>-3.0134357637024878</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>206.39262378999999</v>
+        <v>206.39266237999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-4.9228100000107133E-3</v>
+        <v>-4.8046200000158024E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.8617574304723448E-2</v>
+        <v>-2.7930603843751012E-2</v>
       </c>
       <c r="E185" s="5">
-        <v>2.996024610189929</v>
+        <v>2.9960307458152036</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>206.56300607</v>
+        <v>206.56288565</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17038228000001254</v>
+        <v>0.17022327000000814</v>
       </c>
       <c r="D186" s="5">
-        <v>0.99514029827787454</v>
+        <v>0.99420717570506412</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>205.39001794999999</v>
+        <v>205.38991358000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.1729881200000136</v>
+        <v>-1.1729720699999859</v>
       </c>
       <c r="D187" s="5">
-        <v>-6.6054675454091383</v>
+        <v>-6.6053836979690805</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>206.39568793999999</v>
+        <v>206.39562594</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0056699900000012</v>
+        <v>1.0057123599999898</v>
       </c>
       <c r="D188" s="5">
-        <v>6.0365140482193658</v>
+        <v>6.0367784120635593</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>208.45277482</v>
+        <v>208.45276206</v>
       </c>
       <c r="C189" s="5">
-        <v>2.0570868800000142</v>
+        <v>2.0571361199999956</v>
       </c>
       <c r="D189" s="5">
-        <v>12.63794829314584</v>
+        <v>12.638271583908844</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>208.88375735</v>
+        <v>208.88374678</v>
       </c>
       <c r="C190" s="5">
-        <v>0.43098252999999431</v>
+        <v>0.43098471999999788</v>
       </c>
       <c r="D190" s="5">
-        <v>2.5094452027472736</v>
+        <v>2.5094582549878508</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>209.07988829000001</v>
+        <v>209.08007137999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.19613094000001752</v>
+        <v>0.19632459999999696</v>
       </c>
       <c r="D191" s="5">
-        <v>1.13257429604392</v>
+        <v>1.1336984465672995</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>209.25451218000001</v>
+        <v>209.25482661000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.17462388999999234</v>
+        <v>0.17475523000001658</v>
       </c>
       <c r="D192" s="5">
-        <v>1.0068588585545823</v>
+        <v>1.0076187463554209</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>209.73205476000001</v>
+        <v>209.73233617</v>
       </c>
       <c r="C193" s="5">
-        <v>0.47754258000000505</v>
+        <v>0.47750955999998723</v>
       </c>
       <c r="D193" s="5">
-        <v>2.7731722954413618</v>
+        <v>2.7729739104129569</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>210.66351738</v>
+        <v>210.66372806999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.93146261999999069</v>
+        <v>0.93139189999999417</v>
       </c>
       <c r="D194" s="5">
-        <v>5.4615703956126138</v>
+        <v>5.4611380460346526</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>211.39998045999999</v>
+        <v>211.39944281999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.73646307999999294</v>
+        <v>0.73571474999999964</v>
       </c>
       <c r="D195" s="5">
-        <v>4.2767146396738065</v>
+        <v>4.2722808493423914</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>211.81894510000001</v>
+        <v>211.81869913</v>
       </c>
       <c r="C196" s="5">
-        <v>0.41896464000001288</v>
+        <v>0.41925631000000863</v>
       </c>
       <c r="D196" s="5">
-        <v>2.4043242488791972</v>
+        <v>2.4060225495365462</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>212.07523351</v>
+        <v>212.07524444000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.25628840999999625</v>
+        <v>0.25654531000000702</v>
       </c>
       <c r="D197" s="5">
-        <v>1.4616302992975783</v>
+        <v>1.4631069013130382</v>
       </c>
       <c r="E197" s="5">
-        <v>2.7533007796741504</v>
+        <v>2.7532868632401009</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>214.43625363000001</v>
+        <v>214.43605284</v>
       </c>
       <c r="C198" s="5">
-        <v>2.3610201200000063</v>
+        <v>2.3608083999999963</v>
       </c>
       <c r="D198" s="5">
-        <v>14.208673531663196</v>
+        <v>14.207319617415926</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>215.14466404999999</v>
+        <v>215.14449857</v>
       </c>
       <c r="C199" s="5">
-        <v>0.70841041999997856</v>
+        <v>0.708445729999994</v>
       </c>
       <c r="D199" s="5">
-        <v>4.0371431422727699</v>
+        <v>4.0373518894048832</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>216.55872893</v>
+        <v>216.55865094999999</v>
       </c>
       <c r="C200" s="5">
-        <v>1.4140648800000122</v>
+        <v>1.4141523799999902</v>
       </c>
       <c r="D200" s="5">
-        <v>8.1786040236450308</v>
+        <v>8.1791350564579535</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>216.73310488000001</v>
+        <v>216.73309047999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.17437595000001238</v>
+        <v>0.17443953000000079</v>
       </c>
       <c r="D201" s="5">
-        <v>0.97054659340103377</v>
+        <v>0.97090238916410776</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>217.20698350999999</v>
+        <v>217.20700160000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.4738786299999731</v>
+        <v>0.47391112000002522</v>
       </c>
       <c r="D202" s="5">
-        <v>2.6555371739046318</v>
+        <v>2.6557216162335751</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>216.58775944000001</v>
+        <v>216.58805462999999</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.61922406999997293</v>
+        <v>-0.61894697000002452</v>
       </c>
       <c r="D203" s="5">
-        <v>-3.367883542885608</v>
+        <v>-3.3663996956383557</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>220.20215783</v>
+        <v>220.20262098000001</v>
       </c>
       <c r="C204" s="5">
-        <v>3.614398389999991</v>
+        <v>3.6145663500000182</v>
       </c>
       <c r="D204" s="5">
-        <v>21.969696132071938</v>
+        <v>21.970779786214777</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>220.91454419999999</v>
+        <v>220.91506848</v>
       </c>
       <c r="C205" s="5">
-        <v>0.71238636999999017</v>
+        <v>0.71244749999999613</v>
       </c>
       <c r="D205" s="5">
-        <v>3.952003635637058</v>
+        <v>3.9523403536101176</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>222.39390913</v>
+        <v>222.39431110999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.4793649300000027</v>
+        <v>1.4792426299999875</v>
       </c>
       <c r="D206" s="5">
-        <v>8.3385340379499517</v>
+        <v>8.3377985812932653</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>221.37243365</v>
+        <v>221.37159846</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.0214754799999923</v>
+        <v>-1.0227126499999883</v>
       </c>
       <c r="D207" s="5">
-        <v>-5.3745823774375312</v>
+        <v>-5.3809186253974239</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>223.09078826000001</v>
+        <v>223.09031812000001</v>
       </c>
       <c r="C208" s="5">
-        <v>1.7183546100000058</v>
+        <v>1.718719660000005</v>
       </c>
       <c r="D208" s="5">
-        <v>9.7228759047026436</v>
+        <v>9.7250687085032048</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>224.54166054000001</v>
+        <v>224.54157376000001</v>
       </c>
       <c r="C209" s="5">
-        <v>1.4508722799999987</v>
+        <v>1.4512556399999994</v>
       </c>
       <c r="D209" s="5">
-        <v>8.089499107570397</v>
+        <v>8.0917312900661287</v>
       </c>
       <c r="E209" s="5">
-        <v>5.8783040450653079</v>
+        <v>5.8782576688374277</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>223.7275731</v>
+        <v>223.72727803000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.81408744000000866</v>
+        <v>-0.81429572999999777</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.2649476643385036</v>
+        <v>-4.2660188249338145</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>224.94492789</v>
+        <v>224.94471331</v>
       </c>
       <c r="C211" s="5">
-        <v>1.2173547900000017</v>
+        <v>1.2174352799999895</v>
       </c>
       <c r="D211" s="5">
-        <v>6.7284791813563061</v>
+        <v>6.7289466003988219</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>226.05409319</v>
+        <v>226.05400521000001</v>
       </c>
       <c r="C212" s="5">
-        <v>1.1091653000000008</v>
+        <v>1.1092919000000165</v>
       </c>
       <c r="D212" s="5">
-        <v>6.0801298615979382</v>
+        <v>6.080848735816935</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>226.93599545999999</v>
+        <v>226.93597735</v>
       </c>
       <c r="C213" s="5">
-        <v>0.88190226999998345</v>
+        <v>0.8819721399999878</v>
       </c>
       <c r="D213" s="5">
-        <v>4.7833165921067122</v>
+        <v>4.7837056281980761</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>227.10899707999999</v>
+        <v>227.10909158000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.17300162000000796</v>
+        <v>0.17311423000001014</v>
       </c>
       <c r="D214" s="5">
-        <v>0.91864934597851722</v>
+        <v>0.91924989678533464</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>229.12790568</v>
+        <v>229.12831088999999</v>
       </c>
       <c r="C215" s="5">
-        <v>2.0189086000000032</v>
+        <v>2.0192193099999827</v>
       </c>
       <c r="D215" s="5">
-        <v>11.204856177827338</v>
+        <v>11.206660896453213</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>229.21571130000001</v>
+        <v>229.21630338</v>
       </c>
       <c r="C216" s="5">
-        <v>8.7805620000011686E-2</v>
+        <v>8.7992490000004864E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.46083041780473621</v>
+        <v>0.46181242202754103</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>230.71532384</v>
+        <v>230.71608911000001</v>
       </c>
       <c r="C217" s="5">
-        <v>1.4996125399999869</v>
+        <v>1.4997857300000135</v>
       </c>
       <c r="D217" s="5">
-        <v>8.1395853354186976</v>
+        <v>8.1405376691243028</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>230.51858651000001</v>
+        <v>230.51918810999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.19673732999999061</v>
+        <v>-0.19690100000002531</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.0184876112728225</v>
+        <v>-1.0193275745597585</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>230.73750412999999</v>
+        <v>230.73635515999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.21891761999998494</v>
+        <v>0.21716705000000047</v>
       </c>
       <c r="D219" s="5">
-        <v>1.1455806843176042</v>
+        <v>1.1363695757106607</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>232.10829140000001</v>
+        <v>232.10761683000001</v>
       </c>
       <c r="C220" s="5">
-        <v>1.3707872700000223</v>
+        <v>1.371261670000024</v>
       </c>
       <c r="D220" s="5">
-        <v>7.3666910562821597</v>
+        <v>7.3693623169992506</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>233.82857344000001</v>
+        <v>233.82836101000001</v>
       </c>
       <c r="C221" s="5">
-        <v>1.7202820400000007</v>
+        <v>1.720744179999997</v>
       </c>
       <c r="D221" s="5">
-        <v>9.2655120330948026</v>
+        <v>9.2681315397010522</v>
       </c>
       <c r="E221" s="5">
-        <v>4.1359420241508404</v>
+        <v>4.1358876641374831</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>233.03521448999999</v>
+        <v>233.03484881</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.79335895000002665</v>
+        <v>-0.79351220000000922</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.9963648773877924</v>
+        <v>-3.9971260522331131</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>233.06479311000001</v>
+        <v>233.06455159999999</v>
       </c>
       <c r="C223" s="5">
-        <v>2.9578620000023648E-2</v>
+        <v>2.9702789999987544E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>0.15241959566587582</v>
+        <v>0.15306013670994822</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>233.0442578</v>
+        <v>233.04420594999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.0535310000013851E-2</v>
+        <v>-2.0345649999995885E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.10568062802663869</v>
+        <v>-0.10470515999240204</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>233.68928627</v>
+        <v>233.68929441</v>
       </c>
       <c r="C225" s="5">
-        <v>0.64502846999999974</v>
+        <v>0.64508846000001085</v>
       </c>
       <c r="D225" s="5">
-        <v>3.3724356309086101</v>
+        <v>3.3727548320792833</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>234.05259224</v>
+        <v>234.05275309999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.36330596999999898</v>
+        <v>0.36345868999998743</v>
       </c>
       <c r="D226" s="5">
-        <v>1.8816195477689757</v>
+        <v>1.8824172211521217</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>234.08278059</v>
+        <v>234.08325389000001</v>
       </c>
       <c r="C227" s="5">
-        <v>3.0188350000003084E-2</v>
+        <v>3.0500790000019151E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>0.15488711016338197</v>
+        <v>0.15649118491158909</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>234.67966437000001</v>
+        <v>234.68033618999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.59688378000001308</v>
+        <v>0.59708229999998252</v>
       </c>
       <c r="D228" s="5">
-        <v>3.1031394099726217</v>
+        <v>3.1041796530050236</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>234.51262836000001</v>
+        <v>234.51346407</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.1670360100000039</v>
+        <v>-0.16687211999999363</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.85077843560236177</v>
+        <v>-0.84994451925609615</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>228.57374494000001</v>
+        <v>228.57426587</v>
       </c>
       <c r="C230" s="5">
-        <v>-5.9388834199999962</v>
+        <v>-5.9391981999999928</v>
       </c>
       <c r="D230" s="5">
-        <v>-26.494249578989717</v>
+        <v>-26.495382635520691</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>231.14622177999999</v>
+        <v>231.14512991999999</v>
       </c>
       <c r="C231" s="5">
-        <v>2.5724768399999789</v>
+        <v>2.5708640499999831</v>
       </c>
       <c r="D231" s="5">
-        <v>14.373513522727709</v>
+        <v>14.36390280340647</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>232.54946627999999</v>
+        <v>232.54874470999999</v>
       </c>
       <c r="C232" s="5">
-        <v>1.4032444999999996</v>
+        <v>1.403614790000006</v>
       </c>
       <c r="D232" s="5">
-        <v>7.5332017399031503</v>
+        <v>7.5352932589409116</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>233.92128890999999</v>
+        <v>233.92093944000001</v>
       </c>
       <c r="C233" s="5">
-        <v>1.3718226299999969</v>
+        <v>1.3721947300000181</v>
       </c>
       <c r="D233" s="5">
-        <v>7.3131180515435323</v>
+        <v>7.3151899526331832</v>
       </c>
       <c r="E233" s="5">
-        <v>3.9651043769373118E-2</v>
+        <v>3.9592472700977765E-2</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>235.14164740999999</v>
+        <v>235.14126757</v>
       </c>
       <c r="C234" s="5">
-        <v>1.2203585000000032</v>
+        <v>1.2203281299999844</v>
       </c>
       <c r="D234" s="5">
-        <v>6.4431454259839427</v>
+        <v>6.4429903560469626</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>235.69978345000001</v>
+        <v>235.69956216</v>
       </c>
       <c r="C235" s="5">
-        <v>0.55813604000002215</v>
+        <v>0.5582945900000027</v>
       </c>
       <c r="D235" s="5">
-        <v>2.8858200665160538</v>
+        <v>2.886655301679264</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>235.71358741</v>
+        <v>235.71356451</v>
       </c>
       <c r="C236" s="5">
-        <v>1.3803959999989956E-2</v>
+        <v>1.4002349999998387E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>7.0301671508676833E-2</v>
+        <v>7.1312441647286562E-2</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>235.16583893999999</v>
+        <v>235.16586329</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.54774847000001614</v>
+        <v>-0.54770121999999333</v>
       </c>
       <c r="D237" s="5">
-        <v>-2.7531806073395448</v>
+        <v>-2.752946402773826</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>236.09870189</v>
+        <v>236.09890523999999</v>
       </c>
       <c r="C238" s="5">
-        <v>0.93286295000001473</v>
+        <v>0.93304194999998913</v>
       </c>
       <c r="D238" s="5">
-        <v>4.8654377232828283</v>
+        <v>4.8663912665379838</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>236.11493200999999</v>
+        <v>236.11540904</v>
       </c>
       <c r="C239" s="5">
-        <v>1.6230119999988801E-2</v>
+        <v>1.6503800000009505E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>8.2522729658429661E-2</v>
+        <v>8.3914729896017448E-2</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>235.65509767</v>
+        <v>235.65576005</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.45983433999998624</v>
+        <v>-0.45964899000000514</v>
       </c>
       <c r="D240" s="5">
-        <v>-2.312132136071976</v>
+        <v>-2.3112054983277619</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>235.73099022</v>
+        <v>235.73178368000001</v>
       </c>
       <c r="C241" s="5">
-        <v>7.5892549999991843E-2</v>
+        <v>7.6023630000008779E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>0.38714437207874042</v>
+        <v>0.38781313449671728</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>234.6567489</v>
+        <v>234.65717799999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.0742413199999987</v>
+        <v>-1.074605680000019</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.3334770377727381</v>
+        <v>-5.3352234179291251</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>233.53571016000001</v>
+        <v>233.53470730000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.1210387399999888</v>
+        <v>-1.1224706999999796</v>
       </c>
       <c r="D243" s="5">
-        <v>-5.5845672806551505</v>
+        <v>-5.5915041614388876</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>233.56849972000001</v>
+        <v>233.56783883</v>
       </c>
       <c r="C244" s="5">
-        <v>3.2789559999997664E-2</v>
+        <v>3.3131529999991471E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.16861606038049981</v>
+        <v>0.17037670135551242</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>233.41503892</v>
+        <v>233.41461777999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.15346080000000484</v>
+        <v>-0.15322105000001329</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.78558945864828367</v>
+        <v>-0.7843687776684205</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.21641894688548824</v>
+        <v>-0.21644990876495962</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>232.25062109000001</v>
+        <v>232.25031926</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.1644178299999908</v>
+        <v>-1.1642985199999885</v>
       </c>
       <c r="D246" s="5">
-        <v>-5.8247897178954293</v>
+        <v>-5.8242193904640027</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>232.26027467</v>
+        <v>232.26008472000001</v>
       </c>
       <c r="C247" s="5">
-        <v>9.6535799999912797E-3</v>
+        <v>9.7654600000112168E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>4.9889832768790221E-2</v>
+        <v>5.0468229454003755E-2</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>232.75428037</v>
+        <v>232.75431653000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.49400570000000243</v>
+        <v>0.49423181000000227</v>
       </c>
       <c r="D248" s="5">
-        <v>2.5824090111282061</v>
+        <v>2.5836070039589654</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>235.03393478999999</v>
+        <v>235.03397859</v>
       </c>
       <c r="C249" s="5">
-        <v>2.2796544199999857</v>
+        <v>2.2796620599999926</v>
       </c>
       <c r="D249" s="5">
-        <v>12.407357564114974</v>
+        <v>12.407399378435112</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>233.94986094999999</v>
+        <v>233.95006430999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.0840738400000021</v>
+        <v>-1.0839142800000161</v>
       </c>
       <c r="D250" s="5">
-        <v>-5.3966226806233086</v>
+        <v>-5.395847433436507</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>233.94169319</v>
+        <v>233.94211461</v>
       </c>
       <c r="C251" s="5">
-        <v>-8.1677599999920858E-3</v>
+        <v>-7.9496999999832951E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>-4.1886881859543035E-2</v>
+        <v>-4.0768774094956939E-2</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>234.31244792000001</v>
+        <v>234.31301571</v>
       </c>
       <c r="C252" s="5">
-        <v>0.3707547300000158</v>
+        <v>0.37090109999999754</v>
       </c>
       <c r="D252" s="5">
-        <v>1.9184449193108133</v>
+        <v>1.9192054299017602</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>235.26593174000001</v>
+        <v>235.26651127</v>
       </c>
       <c r="C253" s="5">
-        <v>0.95348382000000242</v>
+        <v>0.95349555999999325</v>
       </c>
       <c r="D253" s="5">
-        <v>4.9939263739550599</v>
+        <v>4.9939768719522437</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>236.59715745</v>
+        <v>236.59731488</v>
       </c>
       <c r="C254" s="5">
-        <v>1.331225709999984</v>
+        <v>1.3308036100000038</v>
       </c>
       <c r="D254" s="5">
-        <v>7.0054158457270699</v>
+        <v>7.0031072474159295</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>238.37524929</v>
+        <v>238.37460698000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.7780918400000019</v>
+        <v>1.777292100000011</v>
       </c>
       <c r="D255" s="5">
-        <v>9.4005869055135314</v>
+        <v>9.3961760558219041</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>238.50654442999999</v>
+        <v>238.50606897</v>
       </c>
       <c r="C256" s="5">
-        <v>0.13129513999999176</v>
+        <v>0.13146198999999115</v>
       </c>
       <c r="D256" s="5">
-        <v>0.66295613056370772</v>
+        <v>0.66380296704631192</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>238.85562985999999</v>
+        <v>238.85519142000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.34908543000000236</v>
+        <v>0.34912245000001008</v>
       </c>
       <c r="D257" s="5">
-        <v>1.7705643037324581</v>
+        <v>1.7707571421854418</v>
       </c>
       <c r="E257" s="5">
-        <v>2.3308656396662908</v>
+        <v>2.3308624334436256</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>238.97383325000001</v>
+        <v>238.97362662</v>
       </c>
       <c r="C258" s="5">
-        <v>0.11820339000001923</v>
+        <v>0.1184351999999933</v>
       </c>
       <c r="D258" s="5">
-        <v>0.59546755360200265</v>
+        <v>0.59663961644842445</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>238.13596736</v>
+        <v>238.13580547000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.83786589000001754</v>
+        <v>-0.83782114999999635</v>
       </c>
       <c r="D259" s="5">
-        <v>-4.1271273978893959</v>
+        <v>-4.1269147511188713</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>240.4776937</v>
+        <v>240.4777316</v>
       </c>
       <c r="C260" s="5">
-        <v>2.3417263400000081</v>
+        <v>2.3419261299999903</v>
       </c>
       <c r="D260" s="5">
-        <v>12.459885976316908</v>
+        <v>12.461016102502365</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>242.84165829</v>
+        <v>242.84167163000001</v>
       </c>
       <c r="C261" s="5">
-        <v>2.3639645899999948</v>
+        <v>2.3639400300000091</v>
       </c>
       <c r="D261" s="5">
-        <v>12.455499906074529</v>
+        <v>12.455361356418582</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>242.48353861999999</v>
+        <v>242.48366928999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.35811967000000777</v>
+        <v>-0.35800234000001296</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.7553622717634831</v>
+        <v>-1.7547917255143264</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>242.71837493000001</v>
+        <v>242.71869404</v>
       </c>
       <c r="C263" s="5">
-        <v>0.23483631000001992</v>
+        <v>0.235024750000008</v>
       </c>
       <c r="D263" s="5">
-        <v>1.1683657766092148</v>
+        <v>1.1693076798394042</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>241.89041186</v>
+        <v>241.89086653999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-0.82796307000000979</v>
+        <v>-0.82782750000001215</v>
       </c>
       <c r="D264" s="5">
-        <v>-4.0175173462160156</v>
+        <v>-4.0168666292041184</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>244.25963521</v>
+        <v>244.26007239</v>
       </c>
       <c r="C265" s="5">
-        <v>2.3692233499999986</v>
+        <v>2.3692058500000144</v>
       </c>
       <c r="D265" s="5">
-        <v>12.407839900819283</v>
+        <v>12.40771866604522</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>246.31884837000001</v>
+        <v>246.31894813</v>
       </c>
       <c r="C266" s="5">
-        <v>2.059213160000013</v>
+        <v>2.0588757399999906</v>
       </c>
       <c r="D266" s="5">
-        <v>10.599024132362601</v>
+        <v>10.597186241670942</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>246.06502535000001</v>
+        <v>246.06478576999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.25382301999999868</v>
+        <v>-0.25416236000000936</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.2295740804090793</v>
+        <v>-1.2312081038609035</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>247.28264032999999</v>
+        <v>247.28238275000001</v>
       </c>
       <c r="C268" s="5">
-        <v>1.2176149799999791</v>
+        <v>1.2175969800000246</v>
       </c>
       <c r="D268" s="5">
-        <v>6.1023197037755716</v>
+        <v>6.1022331280639275</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>247.52180666999999</v>
+        <v>247.52137042999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.23916633999999704</v>
+        <v>0.23898767999997972</v>
       </c>
       <c r="D269" s="5">
-        <v>1.1668074585784449</v>
+        <v>1.1659324226666712</v>
       </c>
       <c r="E269" s="5">
-        <v>3.6282070533901534</v>
+        <v>3.6282146343478372</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>250.24809481</v>
+        <v>250.24785686000001</v>
       </c>
       <c r="C270" s="5">
-        <v>2.7262881400000083</v>
+        <v>2.7264864300000227</v>
       </c>
       <c r="D270" s="5">
-        <v>14.048023173762259</v>
+        <v>14.04913388185507</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>251.09975881</v>
+        <v>251.09949882999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.85166399999999953</v>
+        <v>0.85164196999997444</v>
       </c>
       <c r="D271" s="5">
-        <v>4.1612514739800766</v>
+        <v>4.1611458431686232</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>253.00440662</v>
+        <v>253.00436952999999</v>
       </c>
       <c r="C272" s="5">
-        <v>1.9046478100000002</v>
+        <v>1.9048707000000036</v>
       </c>
       <c r="D272" s="5">
-        <v>9.49177047899774</v>
+        <v>9.4929382381861096</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>253.58297558000001</v>
+        <v>253.58291887999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.57856896000001257</v>
+        <v>0.57854935000000296</v>
       </c>
       <c r="D273" s="5">
-        <v>2.7789314698950296</v>
+        <v>2.7788365056237829</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>254.43917533000001</v>
+        <v>254.43912039</v>
       </c>
       <c r="C274" s="5">
-        <v>0.85619975000000181</v>
+        <v>0.85620151000000533</v>
       </c>
       <c r="D274" s="5">
-        <v>4.1277845438569383</v>
+        <v>4.1277941272595875</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>256.92921032999999</v>
+        <v>256.92935736999999</v>
       </c>
       <c r="C275" s="5">
-        <v>2.4900349999999776</v>
+        <v>2.4902369799999917</v>
       </c>
       <c r="D275" s="5">
-        <v>12.396822437506128</v>
+        <v>12.397885568259204</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>255.80860243999999</v>
+        <v>255.80903703999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.1206078900000023</v>
+        <v>-1.1203203299999984</v>
       </c>
       <c r="D276" s="5">
-        <v>-5.1101073763527243</v>
+        <v>-5.1088245009850874</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>258.45894118000001</v>
+        <v>258.45947672</v>
       </c>
       <c r="C277" s="5">
-        <v>2.6503387400000236</v>
+        <v>2.6504396800000052</v>
       </c>
       <c r="D277" s="5">
-        <v>13.166266886344857</v>
+        <v>13.166773587312065</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>260.58328826000002</v>
+        <v>260.58361730000001</v>
       </c>
       <c r="C278" s="5">
-        <v>2.1243470800000068</v>
+        <v>2.1241405800000166</v>
       </c>
       <c r="D278" s="5">
-        <v>10.321457515429966</v>
+        <v>10.32038606511534</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>261.20163128000002</v>
+        <v>261.20206827999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.61834301999999752</v>
+        <v>0.61845097999997733</v>
       </c>
       <c r="D279" s="5">
-        <v>2.8849611635794581</v>
+        <v>2.885467767168004</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>262.69334204</v>
+        <v>262.69324397999998</v>
       </c>
       <c r="C280" s="5">
-        <v>1.4917107599999895</v>
+        <v>1.4911756999999852</v>
       </c>
       <c r="D280" s="5">
-        <v>7.0725559575273156</v>
+        <v>7.0699267298408364</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>263.59681354000003</v>
+        <v>263.59639457999998</v>
       </c>
       <c r="C281" s="5">
-        <v>0.9034715000000233</v>
+        <v>0.90315060000000358</v>
       </c>
       <c r="D281" s="5">
-        <v>4.2060858929961586</v>
+        <v>4.204565189724252</v>
       </c>
       <c r="E281" s="5">
-        <v>6.4943800654426731</v>
+        <v>6.4943984925722065</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>264.97891385999998</v>
+        <v>264.97789981</v>
       </c>
       <c r="C282" s="5">
-        <v>1.3821003199999495</v>
+        <v>1.3815052300000161</v>
       </c>
       <c r="D282" s="5">
-        <v>6.4765362495228018</v>
+        <v>6.4736773708224282</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>267.59576620000001</v>
+        <v>267.59545441</v>
       </c>
       <c r="C283" s="5">
-        <v>2.6168523400000367</v>
+        <v>2.6175546000000054</v>
       </c>
       <c r="D283" s="5">
-        <v>12.516202923936536</v>
+        <v>12.519796877522737</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>267.61752648999999</v>
+        <v>267.61737569000002</v>
       </c>
       <c r="C284" s="5">
-        <v>2.1760289999974702E-2</v>
+        <v>2.1921280000015031E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>9.7624974509580298E-2</v>
+        <v>9.8347677249854826E-2</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>268.50649005000002</v>
+        <v>268.50627673000002</v>
       </c>
       <c r="C285" s="5">
-        <v>0.88896356000003607</v>
+        <v>0.88890104000000747</v>
       </c>
       <c r="D285" s="5">
-        <v>4.0597604062940107</v>
+        <v>4.0594719803825008</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>269.70472768000002</v>
+        <v>269.70443118999998</v>
       </c>
       <c r="C286" s="5">
-        <v>1.1982376299999942</v>
+        <v>1.1981544599999552</v>
       </c>
       <c r="D286" s="5">
-        <v>5.4885352871451021</v>
+        <v>5.4881493961242311</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>269.76109803999998</v>
+        <v>269.76095434000001</v>
       </c>
       <c r="C287" s="5">
-        <v>5.6370359999959874E-2</v>
+        <v>5.6523150000032274E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>0.25109773534772728</v>
+        <v>0.25177938925728949</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>272.08578856000003</v>
+        <v>272.08606257999998</v>
       </c>
       <c r="C288" s="5">
-        <v>2.3246905200000469</v>
+        <v>2.3251082399999632</v>
       </c>
       <c r="D288" s="5">
-        <v>10.845598821063085</v>
+        <v>10.847647003316219</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>273.53803291000003</v>
+        <v>273.53858862999999</v>
       </c>
       <c r="C289" s="5">
-        <v>1.4522443500000008</v>
+        <v>1.4525260500000172</v>
       </c>
       <c r="D289" s="5">
-        <v>6.5963492636486487</v>
+        <v>6.5976597545555071</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>273.69240853999997</v>
+        <v>273.69486706999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.15437562999994725</v>
+        <v>0.15627843999999413</v>
       </c>
       <c r="D290" s="5">
-        <v>0.67934560373392738</v>
+        <v>0.68774404012152957</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>274.88655118000003</v>
+        <v>274.88696729999998</v>
       </c>
       <c r="C291" s="5">
-        <v>1.1941426400000523</v>
+        <v>1.1921002299999941</v>
       </c>
       <c r="D291" s="5">
-        <v>5.3631855385729121</v>
+        <v>5.3537424777843734</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>276.62513640999998</v>
+        <v>276.62507015</v>
       </c>
       <c r="C292" s="5">
-        <v>1.7385852299999556</v>
+        <v>1.7381028500000184</v>
       </c>
       <c r="D292" s="5">
-        <v>7.8593460887158573</v>
+        <v>7.8570767731515057</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>278.11919984999997</v>
+        <v>278.11955352000001</v>
       </c>
       <c r="C293" s="5">
-        <v>1.4940634399999908</v>
+        <v>1.4944833700000117</v>
       </c>
       <c r="D293" s="5">
-        <v>6.6772868981013866</v>
+        <v>6.6792214162540109</v>
       </c>
       <c r="E293" s="5">
-        <v>5.5093178536455234</v>
+        <v>5.5096197211424114</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>278.41264999999999</v>
+        <v>278.40854939000002</v>
       </c>
       <c r="C294" s="5">
-        <v>0.2934501500000124</v>
+        <v>0.28899587000000793</v>
       </c>
       <c r="D294" s="5">
-        <v>1.2735219914991713</v>
+        <v>1.2540789894706972</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>279.83308357999999</v>
+        <v>279.83385026000002</v>
       </c>
       <c r="C295" s="5">
-        <v>1.4204335800000081</v>
+        <v>1.4253008700000009</v>
       </c>
       <c r="D295" s="5">
-        <v>6.2970296988407837</v>
+        <v>6.3193141208915282</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>282.21975219000001</v>
+        <v>282.22004921000001</v>
       </c>
       <c r="C296" s="5">
-        <v>2.3866686100000152</v>
+        <v>2.3861989499999936</v>
       </c>
       <c r="D296" s="5">
-        <v>10.728693708510306</v>
+        <v>10.726451700198369</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>283.25956196999999</v>
+        <v>283.25899050999999</v>
       </c>
       <c r="C297" s="5">
-        <v>1.0398097799999846</v>
+        <v>1.0389412999999763</v>
       </c>
       <c r="D297" s="5">
-        <v>4.5119802194745207</v>
+        <v>4.508130211144179</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>284.70349363000003</v>
+        <v>284.70224760000002</v>
       </c>
       <c r="C298" s="5">
-        <v>1.4439316600000325</v>
+        <v>1.4432570900000314</v>
       </c>
       <c r="D298" s="5">
-        <v>6.2915173435313276</v>
+        <v>6.288508290716055</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>286.02009917999999</v>
+        <v>286.01897145999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.3166055499999629</v>
+        <v>1.3167238599999678</v>
       </c>
       <c r="D299" s="5">
-        <v>5.6927206743153214</v>
+        <v>5.6932708575248681</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>286.77489265000003</v>
+        <v>286.77461166000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.75479347000003827</v>
+        <v>0.75564020000001619</v>
       </c>
       <c r="D300" s="5">
-        <v>3.2131126489195916</v>
+        <v>3.2167825340447376</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>286.68820274000001</v>
+        <v>286.68923109999997</v>
       </c>
       <c r="C301" s="5">
-        <v>-8.6689910000018244E-2</v>
+        <v>-8.5380560000032801E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-0.36214853921241463</v>
+        <v>-0.35668801056496502</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>288.08907674</v>
+        <v>288.09596549000003</v>
       </c>
       <c r="C302" s="5">
-        <v>1.4008739999999875</v>
+        <v>1.4067343900000537</v>
       </c>
       <c r="D302" s="5">
-        <v>6.0238661847545449</v>
+        <v>6.0497280030379352</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>290.08021613</v>
+        <v>290.08034171999998</v>
       </c>
       <c r="C303" s="5">
-        <v>1.9911393900000007</v>
+        <v>1.9843762299999526</v>
       </c>
       <c r="D303" s="5">
-        <v>8.6165046315116669</v>
+        <v>8.5859069283072529</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>290.19498267</v>
+        <v>290.19431480999998</v>
       </c>
       <c r="C304" s="5">
-        <v>0.11476654000000508</v>
+        <v>0.11397309000000178</v>
       </c>
       <c r="D304" s="5">
-        <v>0.47579915814552898</v>
+        <v>0.47250235620779346</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>291.71977356999997</v>
+        <v>291.72054617999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.5247908999999709</v>
+        <v>1.526231370000005</v>
       </c>
       <c r="D305" s="5">
-        <v>6.4906849501531472</v>
+        <v>6.4970105359912989</v>
       </c>
       <c r="E305" s="5">
-        <v>4.8901959042508825</v>
+        <v>4.890340318708275</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>292.20390292000002</v>
+        <v>292.19651594999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.48412935000004609</v>
+        <v>0.47596977000000606</v>
       </c>
       <c r="D306" s="5">
-        <v>2.0097623268214626</v>
+        <v>1.9755797220117888</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>293.76117497000001</v>
+        <v>293.76348430000002</v>
       </c>
       <c r="C307" s="5">
-        <v>1.5572720499999946</v>
+        <v>1.5669683500000247</v>
       </c>
       <c r="D307" s="5">
-        <v>6.5861093867209286</v>
+        <v>6.6285071909950366</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>294.09696929</v>
+        <v>294.09796604000002</v>
       </c>
       <c r="C308" s="5">
-        <v>0.33579431999999088</v>
+        <v>0.33448174000000108</v>
       </c>
       <c r="D308" s="5">
-        <v>1.3803601438080237</v>
+        <v>1.3749197698036397</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>296.93904067</v>
+        <v>296.93814035000003</v>
       </c>
       <c r="C309" s="5">
-        <v>2.842071379999993</v>
+        <v>2.840174310000009</v>
       </c>
       <c r="D309" s="5">
-        <v>12.233116991896509</v>
+        <v>12.224469283159456</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>297.21752621000002</v>
+        <v>297.21518187999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.27848554000001968</v>
+        <v>0.27704152999996268</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1312484470336726</v>
+        <v>1.1253559673242375</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>298.69937439</v>
+        <v>298.69381385000003</v>
       </c>
       <c r="C311" s="5">
-        <v>1.4818481799999859</v>
+        <v>1.4786319700000377</v>
       </c>
       <c r="D311" s="5">
-        <v>6.1497007364909262</v>
+        <v>6.1360358277438687</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>299.85815019</v>
+        <v>299.85854254999998</v>
       </c>
       <c r="C312" s="5">
-        <v>1.1587758000000008</v>
+        <v>1.1647286999999551</v>
       </c>
       <c r="D312" s="5">
-        <v>4.7559101078013422</v>
+        <v>4.7809596100604201</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>301.76269296999999</v>
+        <v>301.76551599999999</v>
       </c>
       <c r="C313" s="5">
-        <v>1.9045427799999857</v>
+        <v>1.9069734500000095</v>
       </c>
       <c r="D313" s="5">
-        <v>7.893745811275088</v>
+        <v>7.904164453641771</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>303.89627423000002</v>
+        <v>303.91105426000001</v>
       </c>
       <c r="C314" s="5">
-        <v>2.1335812600000281</v>
+        <v>2.1455382600000235</v>
       </c>
       <c r="D314" s="5">
-        <v>8.8223115180587452</v>
+        <v>8.8736165818386059</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>305.12774758</v>
+        <v>305.12771443000003</v>
       </c>
       <c r="C315" s="5">
-        <v>1.2314733499999875</v>
+        <v>1.2166601700000115</v>
       </c>
       <c r="D315" s="5">
-        <v>4.9725940848353911</v>
+        <v>4.9112124240465294</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>304.55114642000001</v>
+        <v>304.54868224000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.57660115999999562</v>
+        <v>-0.57903219000002082</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.2442242872369955</v>
+        <v>-2.2535879534260617</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>306.95458765000001</v>
+        <v>306.95204037000002</v>
       </c>
       <c r="C317" s="5">
-        <v>2.4034412299999985</v>
+        <v>2.4033581300000151</v>
       </c>
       <c r="D317" s="5">
-        <v>9.8921522941527673</v>
+        <v>9.8918788316364914</v>
       </c>
       <c r="E317" s="5">
-        <v>5.2224139260633073</v>
+        <v>5.221262056941911</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>309.72771883000001</v>
+        <v>309.71208998999998</v>
       </c>
       <c r="C318" s="5">
-        <v>2.7731311800000071</v>
+        <v>2.7600496199999611</v>
       </c>
       <c r="D318" s="5">
-        <v>11.396448218648958</v>
+        <v>11.3401012870606</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>309.94078932999997</v>
+        <v>309.95669650999997</v>
       </c>
       <c r="C319" s="5">
-        <v>0.21307049999995797</v>
+        <v>0.24460651999999072</v>
       </c>
       <c r="D319" s="5">
-        <v>0.82864469681378505</v>
+        <v>0.95187185255818374</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>309.81059105999998</v>
+        <v>309.80831331000002</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.13019826999999395</v>
+        <v>-0.1483831999999552</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.50292656076962317</v>
+        <v>-0.57295668258473542</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>311.04114509999999</v>
+        <v>311.03725435000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.2305540400000154</v>
+        <v>1.2289410399999952</v>
       </c>
       <c r="D321" s="5">
-        <v>4.8718626752461747</v>
+        <v>4.86537327043981</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>311.55551300000002</v>
+        <v>311.55190405000002</v>
       </c>
       <c r="C322" s="5">
-        <v>0.51436790000002475</v>
+        <v>0.51464970000000676</v>
       </c>
       <c r="D322" s="5">
-        <v>2.0025857339486697</v>
+        <v>2.0037181604459109</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>311.48606281999997</v>
+        <v>311.47603806000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-6.9450180000046657E-2</v>
+        <v>-7.5865990000011152E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.26716944787591457</v>
+        <v>-0.29182090212548362</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>311.62356138000001</v>
+        <v>311.62284691999997</v>
       </c>
       <c r="C324" s="5">
-        <v>0.13749856000004002</v>
+        <v>0.14680885999996462</v>
       </c>
       <c r="D324" s="5">
-        <v>0.53100113669237725</v>
+        <v>0.56706783552054052</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>313.26940954999998</v>
+        <v>313.27090886000002</v>
       </c>
       <c r="C325" s="5">
-        <v>1.6458481699999652</v>
+        <v>1.6480619400000478</v>
       </c>
       <c r="D325" s="5">
-        <v>6.525215950489871</v>
+        <v>6.5342650574376604</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>314.30267806000001</v>
+        <v>314.34629295000002</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0332685100000276</v>
+        <v>1.07538409</v>
       </c>
       <c r="D326" s="5">
-        <v>4.030602976911446</v>
+        <v>4.1979831617754204</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>312.23992501999999</v>
+        <v>312.23398938000003</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.0627530400000182</v>
+        <v>-2.1123035699999946</v>
       </c>
       <c r="D327" s="5">
-        <v>-7.5973918419903974</v>
+        <v>-7.7721639823936206</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>313.30006476</v>
+        <v>313.28972958999998</v>
       </c>
       <c r="C328" s="5">
-        <v>1.060139740000011</v>
+        <v>1.0557402099999535</v>
       </c>
       <c r="D328" s="5">
-        <v>4.1512791129820314</v>
+        <v>4.1338099314477628</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>313.47929240000002</v>
+        <v>313.46766876999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.17922764000002189</v>
+        <v>0.17793918000000986</v>
       </c>
       <c r="D329" s="5">
-        <v>0.68864063566338451</v>
+        <v>0.68369717685410336</v>
       </c>
       <c r="E329" s="5">
-        <v>2.1256254222985271</v>
+        <v>2.1226861343374814</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>315.92791089999997</v>
+        <v>315.90301409</v>
       </c>
       <c r="C330" s="5">
-        <v>2.4486184999999523</v>
+        <v>2.4353453200000104</v>
       </c>
       <c r="D330" s="5">
-        <v>9.786680706257723</v>
+        <v>9.7317198631987409</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>314.63986186</v>
+        <v>314.66529414000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-1.2880490399999758</v>
+        <v>-1.2377199499999847</v>
       </c>
       <c r="D331" s="5">
-        <v>-4.784212322515824</v>
+        <v>-4.6016402426649723</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>315.81235867999999</v>
+        <v>315.80933461000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.1724968199999921</v>
+        <v>1.1440404699999931</v>
       </c>
       <c r="D332" s="5">
-        <v>4.5645667100270293</v>
+        <v>4.4511939186328675</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>315.00054460000001</v>
+        <v>314.99641116999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.81181407999997646</v>
+        <v>-0.81292344000002004</v>
       </c>
       <c r="D333" s="5">
-        <v>-3.0414302107745206</v>
+        <v>-3.0455564739466867</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>316.25399777000001</v>
+        <v>316.25074897000002</v>
       </c>
       <c r="C334" s="5">
-        <v>1.2534531700000002</v>
+        <v>1.2543378000000303</v>
       </c>
       <c r="D334" s="5">
-        <v>4.8809552050135929</v>
+        <v>4.8845412575103442</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>317.34894575999999</v>
+        <v>317.33627142</v>
       </c>
       <c r="C335" s="5">
-        <v>1.0949479899999801</v>
+        <v>1.0855224499999849</v>
       </c>
       <c r="D335" s="5">
-        <v>4.2347260510737783</v>
+        <v>4.1976257122082083</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>317.39023139</v>
+        <v>317.39073960000002</v>
       </c>
       <c r="C336" s="5">
-        <v>4.1285630000004403E-2</v>
+        <v>5.4468180000014854E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.15622620178257218</v>
+        <v>0.20616475559254166</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>318.48550893999999</v>
+        <v>318.48870366</v>
       </c>
       <c r="C337" s="5">
-        <v>1.0952775499999916</v>
+        <v>1.0979640599999811</v>
       </c>
       <c r="D337" s="5">
-        <v>4.2205713809459811</v>
+        <v>4.2311145050171861</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>314.03379158000001</v>
+        <v>314.10925173999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-4.4517173599999751</v>
+        <v>-4.3794519200000082</v>
       </c>
       <c r="D338" s="5">
-        <v>-15.5420623074916</v>
+        <v>-15.308399285638973</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>317.13144231000001</v>
+        <v>317.12125230999999</v>
       </c>
       <c r="C339" s="5">
-        <v>3.097650729999998</v>
+        <v>3.0120005699999979</v>
       </c>
       <c r="D339" s="5">
-        <v>12.500651864033419</v>
+        <v>12.133514746823092</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>318.85871969999999</v>
+        <v>318.83940167999998</v>
       </c>
       <c r="C340" s="5">
-        <v>1.7272773899999834</v>
+        <v>1.7181493699999919</v>
       </c>
       <c r="D340" s="5">
-        <v>6.7352675169722431</v>
+        <v>6.6988286561681099</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>319.45542327999999</v>
+        <v>319.41002245999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.59670357999999624</v>
+        <v>0.57062078000001293</v>
       </c>
       <c r="D341" s="5">
-        <v>2.2689057595999262</v>
+        <v>2.1688831920134044</v>
       </c>
       <c r="E341" s="5">
-        <v>1.9063877662370166</v>
+        <v>1.8956831220638737</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>320.18509697000002</v>
+        <v>320.15245449000003</v>
       </c>
       <c r="C342" s="5">
-        <v>0.72967369000002691</v>
+        <v>0.74243203000003177</v>
       </c>
       <c r="D342" s="5">
-        <v>2.7756378651673907</v>
+        <v>2.8251986175093835</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>321.67269095</v>
+        <v>321.70755923000002</v>
       </c>
       <c r="C343" s="5">
-        <v>1.4875939799999855</v>
+        <v>1.5551047399999902</v>
       </c>
       <c r="D343" s="5">
-        <v>5.7199478907876022</v>
+        <v>5.9871367446451051</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>322.52123650999999</v>
+        <v>322.52188754999997</v>
       </c>
       <c r="C344" s="5">
-        <v>0.84854555999999093</v>
+        <v>0.81432831999995869</v>
       </c>
       <c r="D344" s="5">
-        <v>3.2118322926119491</v>
+        <v>3.0801697825781682</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>323.15776045000001</v>
+        <v>323.15811298</v>
       </c>
       <c r="C345" s="5">
-        <v>0.63652394000001777</v>
+        <v>0.63622543000002452</v>
       </c>
       <c r="D345" s="5">
-        <v>2.3941824112977406</v>
+        <v>2.3930425209806927</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>323.77109955999998</v>
+        <v>323.77097684</v>
       </c>
       <c r="C346" s="5">
-        <v>0.61333910999996988</v>
+        <v>0.61286386000000448</v>
       </c>
       <c r="D346" s="5">
-        <v>2.3014726391960671</v>
+        <v>2.2996681504053207</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>323.60984896000002</v>
+        <v>323.59959916000003</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.16125059999995983</v>
+        <v>-0.17137767999997777</v>
       </c>
       <c r="D347" s="5">
-        <v>-0.59601230421042484</v>
+        <v>-0.63333522299962031</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>326.53666164999999</v>
+        <v>326.54107470000002</v>
       </c>
       <c r="C348" s="5">
-        <v>2.9268126899999629</v>
+        <v>2.941475539999999</v>
       </c>
       <c r="D348" s="5">
-        <v>11.409599256976799</v>
+        <v>11.470028766106299</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>327.67515378000002</v>
+        <v>327.68190418</v>
       </c>
       <c r="C349" s="5">
-        <v>1.1384921300000315</v>
+        <v>1.1408294799999794</v>
       </c>
       <c r="D349" s="5">
-        <v>4.2650514649632765</v>
+        <v>4.2739177759592017</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>326.59113164000001</v>
+        <v>326.70007644999998</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.0840221400000019</v>
+        <v>-0.98182773000002044</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.8984243995077383</v>
+        <v>-3.5368745655661615</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>329.01892234000002</v>
+        <v>329.0064726</v>
       </c>
       <c r="C351" s="5">
-        <v>2.4277907000000027</v>
+        <v>2.3063961500000119</v>
       </c>
       <c r="D351" s="5">
-        <v>9.2943862397616428</v>
+        <v>8.8084116246892599</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>327.81675396000003</v>
+        <v>327.79326018</v>
       </c>
       <c r="C352" s="5">
-        <v>-1.2021683799999892</v>
+        <v>-1.2132124199999907</v>
       </c>
       <c r="D352" s="5">
-        <v>-4.2975093335231307</v>
+        <v>-4.3363531652288341</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>328.92838281000002</v>
+        <v>328.82654681000002</v>
       </c>
       <c r="C353" s="5">
-        <v>1.1116288499999882</v>
+        <v>1.0332866300000205</v>
       </c>
       <c r="D353" s="5">
-        <v>4.1459655354963543</v>
+        <v>3.8489773384104975</v>
       </c>
       <c r="E353" s="5">
-        <v>2.9653462861067403</v>
+        <v>2.9480992103744219</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>329.74407036000002</v>
+        <v>329.69269996000003</v>
       </c>
       <c r="C354" s="5">
-        <v>0.81568755000000692</v>
+        <v>0.86615315000000237</v>
       </c>
       <c r="D354" s="5">
-        <v>3.0167244943852811</v>
+        <v>3.2070851951475854</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>332.04389000999998</v>
+        <v>332.07680889</v>
       </c>
       <c r="C355" s="5">
-        <v>2.2998196499999608</v>
+        <v>2.384108929999968</v>
       </c>
       <c r="D355" s="5">
-        <v>8.6981074876355748</v>
+        <v>9.0311494730143771</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>331.43727662999999</v>
+        <v>331.45145652000002</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.60661337999999887</v>
+        <v>-0.62535236999997323</v>
       </c>
       <c r="D356" s="5">
-        <v>-2.1703941644878766</v>
+        <v>-2.2365278440459879</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>331.92236262</v>
+        <v>331.95688138000003</v>
       </c>
       <c r="C357" s="5">
-        <v>0.48508599000001595</v>
+        <v>0.50542486000000508</v>
       </c>
       <c r="D357" s="5">
-        <v>1.7705065932549058</v>
+        <v>1.8452852657605545</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>332.75168929</v>
+        <v>332.75044903000003</v>
       </c>
       <c r="C358" s="5">
-        <v>0.82932667000000038</v>
+        <v>0.79356764999999996</v>
       </c>
       <c r="D358" s="5">
-        <v>3.0398148738292274</v>
+        <v>2.9067095469526016</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>333.42361059000001</v>
+        <v>333.41618209000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.67192130000000816</v>
+        <v>0.66573305999997956</v>
       </c>
       <c r="D359" s="5">
-        <v>2.4502385133048588</v>
+        <v>2.4274326495951737</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>334.00299863999999</v>
+        <v>334.01635375000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.57938804999997728</v>
+        <v>0.60017166000000088</v>
       </c>
       <c r="D360" s="5">
-        <v>2.1052773417582271</v>
+        <v>2.1815955412907151</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>334.56101167000003</v>
+        <v>334.57522673</v>
       </c>
       <c r="C361" s="5">
-        <v>0.55801303000004054</v>
+        <v>0.55887297999998964</v>
       </c>
       <c r="D361" s="5">
-        <v>2.0233440033202266</v>
+        <v>2.0264091437711018</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>337.68425525999999</v>
+        <v>337.80199647000001</v>
       </c>
       <c r="C362" s="5">
-        <v>3.1232435899999587</v>
+        <v>3.2267697400000088</v>
       </c>
       <c r="D362" s="5">
-        <v>11.795879663994091</v>
+        <v>12.207315628801885</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>337.63027495</v>
+        <v>337.62608961000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-5.398030999998582E-2</v>
+        <v>-0.17590685999999778</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.19165670296191761</v>
+        <v>-0.6231008443789765</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>338.23331569999999</v>
+        <v>338.21853513000002</v>
       </c>
       <c r="C364" s="5">
-        <v>0.60304074999999102</v>
+        <v>0.59244552000001249</v>
       </c>
       <c r="D364" s="5">
-        <v>2.1644983913386762</v>
+        <v>2.1261277243416865</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>339.43154114999999</v>
+        <v>339.23689460999998</v>
       </c>
       <c r="C365" s="5">
-        <v>1.1982254499999954</v>
+        <v>1.0183594799999582</v>
       </c>
       <c r="D365" s="5">
-        <v>4.3349364414486891</v>
+        <v>3.6735804270800587</v>
       </c>
       <c r="E365" s="5">
-        <v>3.1931444317065738</v>
+        <v>3.1659085621256633</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>340.11660061999999</v>
+        <v>340.05339375</v>
       </c>
       <c r="C366" s="5">
-        <v>0.68505946999999878</v>
+        <v>0.816499140000019</v>
       </c>
       <c r="D366" s="5">
-        <v>2.4489720534788262</v>
+        <v>2.9267864967055024</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>340.85540437999998</v>
+        <v>340.89248261</v>
       </c>
       <c r="C367" s="5">
-        <v>0.73880375999999615</v>
+        <v>0.83908886000000393</v>
       </c>
       <c r="D367" s="5">
-        <v>2.6380173437342336</v>
+        <v>3.0015426137796508</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>330.66161994999999</v>
+        <v>330.68910731</v>
       </c>
       <c r="C368" s="5">
-        <v>-10.193784429999994</v>
+        <v>-10.203375300000005</v>
       </c>
       <c r="D368" s="5">
-        <v>-30.53544505650866</v>
+        <v>-30.556822216373149</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>205.97025128999999</v>
+        <v>206.01451928</v>
       </c>
       <c r="C369" s="5">
-        <v>-124.69136865999999</v>
+        <v>-124.67458803</v>
       </c>
       <c r="D369" s="5">
-        <v>-99.658768969827904</v>
+        <v>-99.658228949471237</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>244.84515901</v>
+        <v>244.84868356000001</v>
       </c>
       <c r="C370" s="5">
-        <v>38.87490772000001</v>
+        <v>38.83416428000001</v>
       </c>
       <c r="D370" s="5">
-        <v>696.24051973794496</v>
+        <v>694.32700887492263</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>266.94945264</v>
+        <v>266.95374457000003</v>
       </c>
       <c r="C371" s="5">
-        <v>22.104293630000001</v>
+        <v>22.105061010000014</v>
       </c>
       <c r="D371" s="5">
-        <v>182.13057615990459</v>
+        <v>182.13627292887128</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>258.60248810000002</v>
+        <v>258.62091142999998</v>
       </c>
       <c r="C372" s="5">
-        <v>-8.3469645399999877</v>
+        <v>-8.3328331400000479</v>
       </c>
       <c r="D372" s="5">
-        <v>-31.696340544130663</v>
+        <v>-31.651112548206971</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>263.34947899000002</v>
+        <v>263.36537408999999</v>
       </c>
       <c r="C373" s="5">
-        <v>4.7469908900000064</v>
+        <v>4.7444626600000106</v>
       </c>
       <c r="D373" s="5">
-        <v>24.393352678600433</v>
+        <v>24.377107367681639</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>272.00395457000002</v>
+        <v>272.09395584999999</v>
       </c>
       <c r="C374" s="5">
-        <v>8.6544755799999962</v>
+        <v>8.7285817599999973</v>
       </c>
       <c r="D374" s="5">
-        <v>47.405285333432602</v>
+        <v>47.884490435779405</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>283.82277190000002</v>
+        <v>283.81621921999999</v>
       </c>
       <c r="C375" s="5">
-        <v>11.818817330000002</v>
+        <v>11.722263370000007</v>
       </c>
       <c r="D375" s="5">
-        <v>66.595869165461281</v>
+        <v>65.889840128809297</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>287.08261558999999</v>
+        <v>287.06608392999999</v>
       </c>
       <c r="C376" s="5">
-        <v>3.2598436899999683</v>
+        <v>3.2498647099999971</v>
       </c>
       <c r="D376" s="5">
-        <v>14.687447362638162</v>
+        <v>14.639977695821592</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>288.90199770999999</v>
+        <v>288.67147754000001</v>
       </c>
       <c r="C377" s="5">
-        <v>1.8193821200000002</v>
+        <v>1.6053936100000215</v>
       </c>
       <c r="D377" s="5">
-        <v>7.8757445726249209</v>
+        <v>6.9212145855445772</v>
       </c>
       <c r="E377" s="5">
-        <v>-14.886519758536586</v>
+        <v>-14.905636112526011</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>289.76073437999997</v>
+        <v>289.69382831000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.85873666999998477</v>
+        <v>1.0223507700000027</v>
       </c>
       <c r="D378" s="5">
-        <v>3.6257924684818033</v>
+        <v>4.3336533011771206</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>288.59255031999999</v>
+        <v>288.61854015</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.1681840599999873</v>
+        <v>-1.0752881600000137</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.7320128952894835</v>
+        <v>-4.3643548608266585</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>292.78614361000001</v>
+        <v>292.83345549000001</v>
       </c>
       <c r="C380" s="5">
-        <v>4.1935932900000239</v>
+        <v>4.2149153400000046</v>
       </c>
       <c r="D380" s="5">
-        <v>18.90081743893375</v>
+        <v>19.002914906268622</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>302.02141573</v>
+        <v>302.13356511000001</v>
       </c>
       <c r="C381" s="5">
-        <v>9.2352721199999905</v>
+        <v>9.3001096200000006</v>
       </c>
       <c r="D381" s="5">
-        <v>45.159891327156117</v>
+        <v>45.525599218065828</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>305.51240774000001</v>
+        <v>305.53425226000002</v>
       </c>
       <c r="C382" s="5">
-        <v>3.4909920100000136</v>
+        <v>3.4006871500000102</v>
       </c>
       <c r="D382" s="5">
-        <v>14.78717473940736</v>
+        <v>14.37501103181129</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>310.15879145000002</v>
+        <v>310.18581301</v>
       </c>
       <c r="C383" s="5">
-        <v>4.6463837100000092</v>
+        <v>4.6515607499999874</v>
       </c>
       <c r="D383" s="5">
-        <v>19.856865093868304</v>
+        <v>19.879332025620133</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>316.14378435999998</v>
+        <v>316.18166760999998</v>
       </c>
       <c r="C384" s="5">
-        <v>5.9849929099999599</v>
+        <v>5.9958545999999728</v>
       </c>
       <c r="D384" s="5">
-        <v>25.77856131431502</v>
+        <v>25.827932694822664</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>317.32741077999998</v>
+        <v>317.35480846000002</v>
       </c>
       <c r="C385" s="5">
-        <v>1.183626419999996</v>
+        <v>1.1731408500000384</v>
       </c>
       <c r="D385" s="5">
-        <v>4.5864171997855641</v>
+        <v>4.5443983587042824</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>320.25180641999998</v>
+        <v>320.31993527999998</v>
       </c>
       <c r="C386" s="5">
-        <v>2.9243956400000002</v>
+        <v>2.9651268199999663</v>
       </c>
       <c r="D386" s="5">
-        <v>11.63695952955408</v>
+        <v>11.806388835892712</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>323.56067845000001</v>
+        <v>323.53129478</v>
       </c>
       <c r="C387" s="5">
-        <v>3.3088720300000318</v>
+        <v>3.2113595000000146</v>
       </c>
       <c r="D387" s="5">
-        <v>13.127917156566738</v>
+        <v>12.716613713138614</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>325.90688302000001</v>
+        <v>325.85450823999997</v>
       </c>
       <c r="C388" s="5">
-        <v>2.3462045699999976</v>
+        <v>2.3232134599999767</v>
       </c>
       <c r="D388" s="5">
-        <v>9.0569992181894996</v>
+        <v>8.9655604945759535</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>328.58756878000003</v>
+        <v>328.25343067</v>
       </c>
       <c r="C389" s="5">
-        <v>2.6806857600000171</v>
+        <v>2.3989224300000274</v>
       </c>
       <c r="D389" s="5">
-        <v>10.329374616098663</v>
+        <v>9.2009654276672634</v>
       </c>
       <c r="E389" s="5">
-        <v>13.736689737201612</v>
+        <v>13.711764483041211</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>328.31122717</v>
+        <v>328.22922640000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.27634161000003132</v>
+        <v>-2.4204269999984263E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.0045430697214641</v>
+        <v>-8.8447963996318713E-2</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>330.59488855000001</v>
+        <v>330.63157904000002</v>
       </c>
       <c r="C391" s="5">
-        <v>2.2836613800000123</v>
+        <v>2.4023526400000037</v>
       </c>
       <c r="D391" s="5">
-        <v>8.673786856204746</v>
+        <v>9.1452863824385666</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>331.43840876000002</v>
+        <v>331.53532873</v>
       </c>
       <c r="C392" s="5">
-        <v>0.84352021000000832</v>
+        <v>0.90374968999998373</v>
       </c>
       <c r="D392" s="5">
-        <v>3.1051619902893401</v>
+        <v>3.3298487909349861</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>337.10128811999999</v>
+        <v>337.28184935000002</v>
       </c>
       <c r="C393" s="5">
-        <v>5.6628793599999767</v>
+        <v>5.7465206200000125</v>
       </c>
       <c r="D393" s="5">
-        <v>22.543680965116053</v>
+        <v>22.901696317299923</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>338.24940497</v>
+        <v>338.32492121000001</v>
       </c>
       <c r="C394" s="5">
-        <v>1.1481168500000081</v>
+        <v>1.0430718599999977</v>
       </c>
       <c r="D394" s="5">
-        <v>4.1644562109244276</v>
+        <v>3.7748767855918297</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>339.54066349999999</v>
+        <v>339.60426454999998</v>
       </c>
       <c r="C395" s="5">
-        <v>1.2912585299999932</v>
+        <v>1.2793433399999685</v>
       </c>
       <c r="D395" s="5">
-        <v>4.6783866199279212</v>
+        <v>4.6332585165158591</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>341.39419852999998</v>
+        <v>341.46016916999997</v>
       </c>
       <c r="C396" s="5">
-        <v>1.8535350299999891</v>
+        <v>1.8559046199999898</v>
       </c>
       <c r="D396" s="5">
-        <v>6.7510423579125067</v>
+        <v>6.7586298115646759</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>342.58266352999999</v>
+        <v>342.61924943999998</v>
       </c>
       <c r="C397" s="5">
-        <v>1.1884650000000079</v>
+        <v>1.159080270000004</v>
       </c>
       <c r="D397" s="5">
-        <v>4.2583720554333127</v>
+        <v>4.1502935790076689</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>342.86065679000001</v>
+        <v>342.89038763000002</v>
       </c>
       <c r="C398" s="5">
-        <v>0.27799326000001656</v>
+        <v>0.27113819000004469</v>
       </c>
       <c r="D398" s="5">
-        <v>0.97811366110498454</v>
+        <v>0.95378684917581946</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>344.43240802000003</v>
+        <v>344.33290239000002</v>
       </c>
       <c r="C399" s="5">
-        <v>1.571751230000018</v>
+        <v>1.4425147599999946</v>
       </c>
       <c r="D399" s="5">
-        <v>5.6419143188659149</v>
+        <v>5.1667741175299486</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>346.17236481999998</v>
+        <v>346.03972248000002</v>
       </c>
       <c r="C400" s="5">
-        <v>1.739956799999959</v>
+        <v>1.7068200900000079</v>
       </c>
       <c r="D400" s="5">
-        <v>6.2332928828370493</v>
+        <v>6.1131437602885086</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>346.29020279999997</v>
+        <v>345.79413583000002</v>
       </c>
       <c r="C401" s="5">
-        <v>0.11783797999999024</v>
+        <v>-0.24558665000000701</v>
       </c>
       <c r="D401" s="5">
-        <v>0.40924878060881742</v>
+        <v>-0.84833137521913571</v>
       </c>
       <c r="E401" s="5">
-        <v>5.3874935335281648</v>
+        <v>5.3436471704797039</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>351.56332535000001</v>
+        <v>351.48502142000001</v>
       </c>
       <c r="C402" s="5">
-        <v>5.2731225500000392</v>
+        <v>5.6908855899999935</v>
       </c>
       <c r="D402" s="5">
-        <v>19.883746820966785</v>
+        <v>21.63831037165993</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>353.09333493000003</v>
+        <v>353.17191701000002</v>
       </c>
       <c r="C403" s="5">
-        <v>1.5300095800000122</v>
+        <v>1.686895590000006</v>
       </c>
       <c r="D403" s="5">
-        <v>5.3492560687759649</v>
+        <v>5.9136867537595172</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>353.67384792000001</v>
+        <v>353.89426148000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.58051298999998835</v>
+        <v>0.72234446999999591</v>
       </c>
       <c r="D404" s="5">
-        <v>1.9908315004725674</v>
+        <v>2.4821653347899097</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>354.01344389000002</v>
+        <v>354.29439234</v>
       </c>
       <c r="C405" s="5">
-        <v>0.33959597000000485</v>
+        <v>0.40013085999999021</v>
       </c>
       <c r="D405" s="5">
-        <v>1.1583389252905585</v>
+        <v>1.3652501932671868</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>354.86897333000002</v>
+        <v>355.02177448999998</v>
       </c>
       <c r="C406" s="5">
-        <v>0.85552943999999798</v>
+        <v>0.72738214999998263</v>
       </c>
       <c r="D406" s="5">
-        <v>2.9388474216861749</v>
+        <v>2.4916635937250353</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>356.67471793999999</v>
+        <v>356.77785340999998</v>
       </c>
       <c r="C407" s="5">
-        <v>1.8057446099999765</v>
+        <v>1.7560789199999931</v>
       </c>
       <c r="D407" s="5">
-        <v>6.2800027471569431</v>
+        <v>6.0998509316226412</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>356.66317470000001</v>
+        <v>356.74484417000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.1543239999980415E-2</v>
+        <v>-3.3009239999955753E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-3.8829280417529421E-2</v>
+        <v>-0.11096803583777737</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>357.57993173</v>
+        <v>357.60267527000002</v>
       </c>
       <c r="C409" s="5">
-        <v>0.91675702999998521</v>
+        <v>0.85783109999999851</v>
       </c>
       <c r="D409" s="5">
-        <v>3.12842710688086</v>
+        <v>2.9239978629446162</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>359.11759687</v>
+        <v>359.08002943999998</v>
       </c>
       <c r="C410" s="5">
-        <v>1.5376651400000014</v>
+        <v>1.4773541699999555</v>
       </c>
       <c r="D410" s="5">
-        <v>5.2840515036212787</v>
+        <v>5.0717379120208683</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>359.97656343</v>
+        <v>359.76441770999998</v>
       </c>
       <c r="C411" s="5">
-        <v>0.85896655999999894</v>
+        <v>0.68438826999999947</v>
       </c>
       <c r="D411" s="5">
-        <v>2.9083191147045939</v>
+        <v>2.311267369838288</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>359.92734901</v>
+        <v>359.67003118000002</v>
       </c>
       <c r="C412" s="5">
-        <v>-4.9214419999998427E-2</v>
+        <v>-9.4386529999951563E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.16393544168611385</v>
+        <v>-0.31437390139754662</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>360.61765300000002</v>
+        <v>359.95001810999997</v>
       </c>
       <c r="C413" s="5">
-        <v>0.69030399000001808</v>
+        <v>0.27998692999995001</v>
       </c>
       <c r="D413" s="5">
-        <v>2.3259106312264688</v>
+        <v>0.93815593099131345</v>
       </c>
       <c r="E413" s="5">
-        <v>4.1374113631146736</v>
+        <v>4.093731157708036</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>362.25255161000001</v>
+        <v>362.21702011999997</v>
       </c>
       <c r="C414" s="5">
-        <v>1.6348986099999934</v>
+        <v>2.2670020099999988</v>
       </c>
       <c r="D414" s="5">
-        <v>5.5780528052481015</v>
+        <v>7.8250936130555893</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>363.55426016000001</v>
+        <v>363.72513877</v>
       </c>
       <c r="C415" s="5">
-        <v>1.3017085500000007</v>
+        <v>1.5081186500000285</v>
       </c>
       <c r="D415" s="5">
-        <v>4.3982980903495505</v>
+        <v>5.1123094170869798</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>363.86227836</v>
+        <v>364.24565902000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.30801819999999225</v>
+        <v>0.52052025000000413</v>
       </c>
       <c r="D416" s="5">
-        <v>1.0214406160940825</v>
+        <v>1.7308790236845395</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>364.56561117000001</v>
+        <v>364.92104305999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.70333281000000625</v>
+        <v>0.67538403999998309</v>
       </c>
       <c r="D417" s="5">
-        <v>2.3443767120784331</v>
+        <v>2.2478711364788628</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>364.76534405000001</v>
+        <v>365.00311558999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.19973287999999911</v>
+        <v>8.2072530000004917E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>0.65942312060132124</v>
+        <v>0.2702199707167896</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>364.80360266999998</v>
+        <v>364.93857845999997</v>
       </c>
       <c r="C419" s="5">
-        <v>3.8258619999965049E-2</v>
+        <v>-6.453713000001926E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.12593531249460721</v>
+        <v>-0.21196884255252346</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>358.35990428000002</v>
+        <v>358.44192709999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-6.4436983899999518</v>
+        <v>-6.4966513599999871</v>
       </c>
       <c r="D420" s="5">
-        <v>-19.253534780491023</v>
+        <v>-19.390109614674046</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>365.18735156999998</v>
+        <v>365.18101984999998</v>
       </c>
       <c r="C421" s="5">
-        <v>6.8274472899999523</v>
+        <v>6.7390927499999975</v>
       </c>
       <c r="D421" s="5">
-        <v>25.416819361479458</v>
+        <v>25.046840483235201</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>366.10645420999998</v>
+        <v>366.02269711999998</v>
       </c>
       <c r="C422" s="5">
-        <v>0.91910264000000552</v>
+        <v>0.84167726999999104</v>
       </c>
       <c r="D422" s="5">
-        <v>3.0623159891116192</v>
+        <v>2.8011177848490831</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>367.72828434000002</v>
+        <v>367.38339231999998</v>
       </c>
       <c r="C423" s="5">
-        <v>1.6218301300000348</v>
+        <v>1.3606952000000092</v>
       </c>
       <c r="D423" s="5">
-        <v>5.447382330658268</v>
+        <v>4.5533703719556007</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>368.00981051000002</v>
+        <v>367.60978677000003</v>
       </c>
       <c r="C424" s="5">
-        <v>0.28152617000000646</v>
+        <v>0.22639445000004343</v>
       </c>
       <c r="D424" s="5">
-        <v>0.9225767012381425</v>
+        <v>0.74199329611539522</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>368.90546054999999</v>
+        <v>368.07656888999998</v>
       </c>
       <c r="C425" s="5">
-        <v>0.89565003999996406</v>
+        <v>0.46678211999994801</v>
       </c>
       <c r="D425" s="5">
-        <v>2.9599322439533227</v>
+        <v>1.5344178718857071</v>
       </c>
       <c r="E425" s="5">
-        <v>2.2982256916856958</v>
+        <v>2.2576886709633426</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>367.85119297</v>
+        <v>367.87526401000002</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.054267579999987</v>
+        <v>-0.20130487999995239</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.3759979669163331</v>
+        <v>-0.65432186575496987</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>367.32565543999999</v>
+        <v>367.59855995999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.52553753000000825</v>
+        <v>-0.27670405000003484</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.7009953076241091</v>
+        <v>-0.89887710856694225</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>367.78117502999999</v>
+        <v>368.34274058</v>
       </c>
       <c r="C428" s="5">
-        <v>0.45551958999999442</v>
+        <v>0.74418062000000873</v>
       </c>
       <c r="D428" s="5">
-        <v>1.4983087063411338</v>
+        <v>2.4565584918802674</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>368.48077338000002</v>
+        <v>368.89367200999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.69959835000003068</v>
+        <v>0.55093142999999145</v>
       </c>
       <c r="D429" s="5">
-        <v>2.3066899356505077</v>
+        <v>1.809682794379075</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>368.14900799999998</v>
+        <v>368.45166282000002</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.33176538000003575</v>
+        <v>-0.44200918999996475</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.0750978466873784</v>
+        <v>-1.4284047771994324</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>366.09495658999998</v>
+        <v>366.25000206999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.0540514099999996</v>
+        <v>-2.2016607500000305</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.4936000384098191</v>
+        <v>-6.9395003811262068</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>367.34182637999999</v>
+        <v>367.41079540999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.2468697900000052</v>
+        <v>1.1607933399999979</v>
       </c>
       <c r="D432" s="5">
-        <v>4.1644726034907986</v>
+        <v>3.8702850478909312</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>367.67248869999997</v>
+        <v>367.62798099999998</v>
       </c>
       <c r="C433" s="5">
-        <v>0.33066231999998763</v>
+        <v>0.2171855899999855</v>
       </c>
       <c r="D433" s="5">
-        <v>1.0855424585000328</v>
+        <v>0.71166039736239028</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>367.95178268000001</v>
+        <v>367.81546617999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.27929398000003403</v>
+        <v>0.18748518000001013</v>
       </c>
       <c r="D434" s="5">
-        <v>0.91537057888142481</v>
+        <v>0.61370287258908363</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>367.27277901000002</v>
+        <v>367.55615874</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.67900366999998596</v>
+        <v>-0.2593074399999864</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.1920948825229769</v>
+        <v>-0.84271935606182735</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>368.20362411000002</v>
+        <v>368.74656874999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.93084509999999909</v>
+        <v>1.1904100099999937</v>
       </c>
       <c r="D436" s="5">
-        <v>3.0841305200880909</v>
+        <v>3.9564413035330093</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>367.49867304000003</v>
+        <v>368.11687692999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.7049510699999928</v>
+        <v>-0.62969182000000501</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.273443184863666</v>
+        <v>-2.030048642665494</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.38134092889342552</v>
+        <v>1.0950993191860547E-2</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>370.86869021000001</v>
+        <v>366.5765351</v>
       </c>
       <c r="C438" s="5">
-        <v>3.3700171699999828</v>
+        <v>-1.5403418299999885</v>
       </c>
       <c r="D438" s="5">
-        <v>11.576502209965312</v>
+        <v>-4.9072960094978635</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>368.91030525000002</v>
+        <v>366.46366183999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.9583849599999894</v>
+        <v>-0.11287326000001485</v>
       </c>
       <c r="D439" s="5">
-        <v>-6.1558080216215778</v>
+        <v>-0.3688691207047512</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>371.74683542000002</v>
+        <v>366.23365740999998</v>
       </c>
       <c r="C440" s="5">
-        <v>2.8365301700000032</v>
+        <v>-0.23000443000000814</v>
       </c>
       <c r="D440" s="5">
-        <v>9.6270977592722407</v>
+        <v>-0.75056430128426221</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>367.66381558</v>
+        <v>362.09565871000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-4.0830198400000199</v>
+        <v>-4.1379986999999687</v>
       </c>
       <c r="D441" s="5">
-        <v>-12.412260651296359</v>
+        <v>-12.746920044643362</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>367.32009454000001</v>
+        <v>361.72593988</v>
       </c>
       <c r="C442" s="5">
-        <v>-0.34372103999999126</v>
+        <v>-0.36971883000001071</v>
       </c>
       <c r="D442" s="5">
-        <v>-1.1161038933021117</v>
+        <v>-1.2184060465676327</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>369.35497634000001</v>
+        <v>363.59263872999998</v>
       </c>
       <c r="C443" s="5">
-        <v>2.0348817999999937</v>
+        <v>1.8666988499999775</v>
       </c>
       <c r="D443" s="5">
-        <v>6.8541039944836513</v>
+        <v>6.3714644413689348</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>371.39797096000001</v>
+        <v>364.58175616</v>
       </c>
       <c r="C444" s="5">
-        <v>2.0429946200000018</v>
+        <v>0.98911743000002161</v>
       </c>
       <c r="D444" s="5">
-        <v>6.8431946170233182</v>
+        <v>3.3137694941826723</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>364.69037522000002</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.10861906000002364</v>
+      </c>
+      <c r="D445" s="5">
+        <v>0.35809982887997638</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>