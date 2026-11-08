--- v10 (2026-09-22)
+++ v11 (2026-11-08)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8A07D749-37BA-4085-A18F-DE6604D1AD04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4C7A8613-C8D5-4A14-BB0F-A1810E975E48}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D9DCEECB-11AA-4CAB-A00B-D7C17E1D381A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5EB875C6-C1A9-4594-A779-C564B37F01B4}"/>
   </bookViews>
   <sheets>
     <sheet name="houleiha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Leisure and Hospitality Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49F920BA-72A3-49F4-8D2A-F00B5A215EE7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D8EE489-C53A-47E3-BD45-FF960201D87E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>1.8666988499999775</v>
       </c>
       <c r="D443" s="5">
         <v>6.3714644413689348</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>364.58175616</v>
       </c>
       <c r="C444" s="5">
         <v>0.98911743000002161</v>
       </c>
       <c r="D444" s="5">
         <v>3.3137694941826723</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>364.69037522000002</v>
+        <v>363.48375177999998</v>
       </c>
       <c r="C445" s="5">
-        <v>0.10861906000002364</v>
+        <v>-1.0980043800000203</v>
       </c>
       <c r="D445" s="5">
-        <v>0.35809982887997638</v>
+        <v>-3.5547520202499738</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>362.61557070999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.86818106999999145</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-2.8288460337403065</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>