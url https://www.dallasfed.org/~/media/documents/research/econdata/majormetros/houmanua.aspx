--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6070CDC3-0B63-40BF-80B0-BB5DC370AA82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BE8F24D9-CD89-494F-AA06-B1DB4AF28B8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{81D32B99-1242-4CA0-969E-E61B91EA1EEF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D964BED8-3592-4C85-8C3C-840BC20A85C2}"/>
   </bookViews>
   <sheets>
     <sheet name="houmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1228CD3F-4720-4761-B9ED-C1822FDE8304}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B5382E4-4223-4E4C-9903-707605ADC1C2}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>193.06928847</v>
+        <v>193.16930662999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>195.09553394</v>
+        <v>195.22926946999999</v>
       </c>
       <c r="C7" s="5">
-        <v>2.0262454699999921</v>
+        <v>2.0599628399999972</v>
       </c>
       <c r="D7" s="5">
-        <v>13.346882773050961</v>
+        <v>13.574726338177868</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>195.96815373000001</v>
+        <v>196.08140463000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.87261979000001588</v>
+        <v>0.85213516000001732</v>
       </c>
       <c r="D8" s="5">
-        <v>5.5013650708296558</v>
+        <v>5.3653372544328892</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>196.07863104</v>
+        <v>196.16384945999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.11047730999999317</v>
+        <v>8.2444829999985814E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>0.67860314204899463</v>
+        <v>0.50572314976404797</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>196.88163139</v>
+        <v>196.98087808</v>
       </c>
       <c r="C10" s="5">
-        <v>0.8030003499999907</v>
+        <v>0.81702862000000209</v>
       </c>
       <c r="D10" s="5">
-        <v>5.0265738565425266</v>
+        <v>5.1141358253471436</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>198.48784895</v>
+        <v>198.57021682999999</v>
       </c>
       <c r="C11" s="5">
-        <v>1.6062175600000046</v>
+        <v>1.589338749999996</v>
       </c>
       <c r="D11" s="5">
-        <v>10.241397666009133</v>
+        <v>10.123623169151186</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>201.02143423999999</v>
+        <v>201.12943471</v>
       </c>
       <c r="C12" s="5">
-        <v>2.5335852899999907</v>
+        <v>2.5592178800000056</v>
       </c>
       <c r="D12" s="5">
-        <v>16.439760711760186</v>
+        <v>16.610665900575516</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>202.41348073</v>
+        <v>202.51888840000001</v>
       </c>
       <c r="C13" s="5">
-        <v>1.3920464900000127</v>
+        <v>1.3894536900000105</v>
       </c>
       <c r="D13" s="5">
-        <v>8.6337547576509355</v>
+        <v>8.6122531983999338</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>203.42454430000001</v>
+        <v>203.52344866999999</v>
       </c>
       <c r="C14" s="5">
-        <v>1.0110635700000046</v>
+        <v>1.0045602699999847</v>
       </c>
       <c r="D14" s="5">
-        <v>6.1614945484249617</v>
+        <v>6.1175018856409302</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>203.58321957000001</v>
+        <v>203.68394748</v>
       </c>
       <c r="C15" s="5">
-        <v>0.15867527000000337</v>
+        <v>0.1604988100000071</v>
       </c>
       <c r="D15" s="5">
-        <v>0.94005044408878025</v>
+        <v>0.95043658100033568</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>204.46294710999999</v>
+        <v>204.55796783</v>
       </c>
       <c r="C16" s="5">
-        <v>0.87972753999997622</v>
+        <v>0.87402034999999501</v>
       </c>
       <c r="D16" s="5">
-        <v>5.3104958743799502</v>
+        <v>5.2725561749491945</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>205.49698511</v>
+        <v>205.57356586</v>
       </c>
       <c r="C17" s="5">
-        <v>1.0340380000000096</v>
+        <v>1.0155980300000067</v>
       </c>
       <c r="D17" s="5">
-        <v>6.2404885086432271</v>
+        <v>6.1232210902623319</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>205.88005108999999</v>
+        <v>205.97991210999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.38306597999999781</v>
+        <v>0.40634624999998437</v>
       </c>
       <c r="D18" s="5">
-        <v>2.2599915766869927</v>
+        <v>2.3979334155529664</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>206.65634317999999</v>
+        <v>206.79032495999999</v>
       </c>
       <c r="C19" s="5">
-        <v>0.77629208999999832</v>
+        <v>0.81041285000000585</v>
       </c>
       <c r="D19" s="5">
-        <v>4.6197491218039621</v>
+        <v>4.8248298721203842</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>206.62961215999999</v>
+        <v>206.7442326</v>
       </c>
       <c r="C20" s="5">
-        <v>-2.6731019999999717E-2</v>
+        <v>-4.609235999998873E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.15510974783299325</v>
+        <v>-0.26714536001739564</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>206.06412616</v>
+        <v>206.15076371000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.56548599999999283</v>
+        <v>-0.59346888999999692</v>
       </c>
       <c r="D21" s="5">
-        <v>-3.2350727252506317</v>
+        <v>-3.3907883404470485</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>206.69521939000001</v>
+        <v>206.79440045000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.63109323000000472</v>
+        <v>0.64363674000000515</v>
       </c>
       <c r="D22" s="5">
-        <v>3.7376686170753404</v>
+        <v>3.8116087684985533</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>207.22128868999999</v>
+        <v>207.20609195</v>
       </c>
       <c r="C23" s="5">
-        <v>0.52606929999998897</v>
+        <v>0.41169149999998922</v>
       </c>
       <c r="D23" s="5">
-        <v>3.0972920076580479</v>
+        <v>2.4153229282857902</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>205.69709435999999</v>
+        <v>205.80474734000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.5241943300000003</v>
+        <v>-1.4013446099999953</v>
       </c>
       <c r="D24" s="5">
-        <v>-8.478012839030292</v>
+        <v>-7.8204835698540087</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>205.43162305000001</v>
+        <v>205.53677166</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.26547130999998103</v>
+        <v>-0.26797568000000638</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.5377660548862582</v>
+        <v>-1.5513629487277636</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>204.53939274000001</v>
+        <v>204.63880029000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.89223031000000219</v>
+        <v>-0.89797136999999339</v>
       </c>
       <c r="D26" s="5">
-        <v>-5.0891248079534606</v>
+        <v>-5.1185304241615048</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>203.98371302000001</v>
+        <v>204.0846793</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.55567972000000054</v>
+        <v>-0.55412099000000126</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.2118103962344491</v>
+        <v>-3.2014020116180486</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>203.26699321999999</v>
+        <v>203.36238087000001</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.71671980000002122</v>
+        <v>-0.72229842999999505</v>
       </c>
       <c r="D28" s="5">
-        <v>-4.1358021068822692</v>
+        <v>-4.1653473262103446</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>202.35414114</v>
+        <v>202.42245363999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.91285207999999329</v>
+        <v>-0.93992723000002343</v>
       </c>
       <c r="D29" s="5">
-        <v>-5.2579445264855025</v>
+        <v>-5.4074780118095305</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.5293868999185944</v>
+        <v>-1.5328392085906528</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>202.98358579999999</v>
+        <v>203.08601347999999</v>
       </c>
       <c r="C30" s="5">
-        <v>0.62944465999999011</v>
+        <v>0.6635598400000049</v>
       </c>
       <c r="D30" s="5">
-        <v>3.7972587652664869</v>
+        <v>4.0054165183354362</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>202.05911953</v>
+        <v>202.08966329</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.92446626999998216</v>
+        <v>-0.99635018999998692</v>
       </c>
       <c r="D31" s="5">
-        <v>-5.3304240849321172</v>
+        <v>-5.7309721681691128</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>201.13233342000001</v>
+        <v>201.24863076</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.92678610999999478</v>
+        <v>-0.84103253000000677</v>
       </c>
       <c r="D32" s="5">
-        <v>-5.3673002629202049</v>
+        <v>-4.8812778612112311</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>202.63997674999999</v>
+        <v>202.72937497000001</v>
       </c>
       <c r="C33" s="5">
-        <v>1.5076433299999792</v>
+        <v>1.4807442100000117</v>
       </c>
       <c r="D33" s="5">
-        <v>9.3751895488503934</v>
+        <v>9.1955565682986453</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>202.42937151999999</v>
+        <v>202.52980020000001</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.21060522999999876</v>
+        <v>-0.19957476999999813</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.2400644801730865</v>
+        <v>-1.1749519408422504</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>202.17748718000001</v>
+        <v>202.26542175</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.25188433999997528</v>
+        <v>-0.26437845000000948</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.4829922140168983</v>
+        <v>-1.5552588619426211</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>201.4230579</v>
+        <v>201.52938229</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.75442928000001075</v>
+        <v>-0.73603946000000064</v>
       </c>
       <c r="D36" s="5">
-        <v>-4.3870572302157402</v>
+        <v>-4.2804270714325243</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>200.94513143</v>
+        <v>201.04947623000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.47792646999999988</v>
+        <v>-0.47990605999999048</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.8104341758551366</v>
+        <v>-2.8204536213688125</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>201.08530235000001</v>
+        <v>201.18604766000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.14017092000000275</v>
+        <v>0.1365714300000036</v>
       </c>
       <c r="D38" s="5">
-        <v>0.84028877101163246</v>
+        <v>0.81820357166300095</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>202.37597855999999</v>
+        <v>202.47839303999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.2906762099999867</v>
+        <v>1.292345379999972</v>
       </c>
       <c r="D39" s="5">
-        <v>7.9800686324715819</v>
+        <v>7.9866125369268293</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>201.57054846</v>
+        <v>201.66793469000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.80543009999999526</v>
+        <v>-0.81045834999997624</v>
       </c>
       <c r="D40" s="5">
-        <v>-4.6726787796028235</v>
+        <v>-4.6988847669099831</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>201.30369841999999</v>
+        <v>201.35652078999999</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.26685004000000845</v>
+        <v>-0.31141390000001934</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.5771089723909615</v>
+        <v>-1.8373725843055189</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.51911105652799883</v>
+        <v>-0.52658824692231043</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>200.80523364000001</v>
+        <v>200.91063463</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.49846477999997774</v>
+        <v>-0.44588615999998638</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.9312838903075789</v>
+        <v>-2.6251674181239304</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>200.84104619999999</v>
+        <v>200.97099721999999</v>
       </c>
       <c r="C43" s="5">
-        <v>3.5812559999982341E-2</v>
+        <v>6.0362589999982674E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>0.21422375489266177</v>
+        <v>0.36113032687095092</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>200.37840555</v>
+        <v>200.49546047000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.46264064999999732</v>
+        <v>-0.47553674999997497</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.7294663921119566</v>
+        <v>-2.8027723653911263</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>201.04201062000001</v>
+        <v>201.13553959000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.66360507000001689</v>
+        <v>0.64007911999999578</v>
       </c>
       <c r="D45" s="5">
-        <v>4.0473035259142476</v>
+        <v>3.898972229144837</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>200.68170022000001</v>
+        <v>200.78286485999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.36031040000000303</v>
+        <v>-0.35267473000001814</v>
       </c>
       <c r="D46" s="5">
-        <v>-2.1295840822415091</v>
+        <v>-2.083928517578737</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>200.83400363000001</v>
+        <v>200.9279445</v>
       </c>
       <c r="C47" s="5">
-        <v>0.1523034100000018</v>
+        <v>0.14507964000000584</v>
       </c>
       <c r="D47" s="5">
-        <v>0.9145273514139296</v>
+        <v>0.87053801326972824</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>201.88985542</v>
+        <v>201.99463358</v>
       </c>
       <c r="C48" s="5">
-        <v>1.0558517899999913</v>
+        <v>1.0666890800000033</v>
       </c>
       <c r="D48" s="5">
-        <v>6.4944591084487469</v>
+        <v>6.5599192262988826</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>201.85137517999999</v>
+        <v>201.95523027999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.84802400000126E-2</v>
+        <v>-3.9403300000003583E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.2284805841300197</v>
+        <v>-0.23383424409625375</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>202.44609445</v>
+        <v>202.54875236999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.59471927000001301</v>
+        <v>0.59352208999999334</v>
       </c>
       <c r="D50" s="5">
-        <v>3.5934469508079214</v>
+        <v>3.5842218464131381</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>203.59861801</v>
+        <v>203.7024298</v>
       </c>
       <c r="C51" s="5">
-        <v>1.1525235599999917</v>
+        <v>1.1536774300000161</v>
       </c>
       <c r="D51" s="5">
-        <v>7.0496063998673586</v>
+        <v>7.0531974841250955</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>203.55774317000001</v>
+        <v>203.65664699999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-4.0874839999986534E-2</v>
+        <v>-4.5782800000012003E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-0.24064841099862289</v>
+        <v>-0.2693708562219399</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>204.11905551999999</v>
+        <v>204.16115812000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.56131234999998014</v>
+        <v>0.50451112000001785</v>
       </c>
       <c r="D53" s="5">
-        <v>3.3596606632364967</v>
+        <v>3.013555283146907</v>
       </c>
       <c r="E53" s="5">
-        <v>1.3985620344272309</v>
+        <v>1.392871370143034</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>203.26904343000001</v>
+        <v>203.37531386000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.85001208999997857</v>
+        <v>-0.78584426000000462</v>
       </c>
       <c r="D54" s="5">
-        <v>-4.8842757203624405</v>
+        <v>-4.522423532037811</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>202.63950108</v>
+        <v>202.76221846000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.62954235000000835</v>
+        <v>-0.61309539999999174</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.6538490678204583</v>
+        <v>-3.5581401000926327</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>203.16512395000001</v>
+        <v>203.28163587</v>
       </c>
       <c r="C56" s="5">
-        <v>0.52562287000000651</v>
+        <v>0.51941740999998842</v>
       </c>
       <c r="D56" s="5">
-        <v>3.1574503623440719</v>
+        <v>3.1177319353859589</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>204.87701365000001</v>
+        <v>204.97502535000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.7118897000000004</v>
+        <v>1.6933894800000076</v>
       </c>
       <c r="D57" s="5">
-        <v>10.593329115581884</v>
+        <v>10.467270181147704</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>205.62453952000001</v>
+        <v>205.72780624000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.74752587000000403</v>
+        <v>0.75278088999999682</v>
       </c>
       <c r="D58" s="5">
-        <v>4.4673291589987452</v>
+        <v>4.4971762711053742</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>206.79249648999999</v>
+        <v>206.89177348999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.1679569699999774</v>
+        <v>1.1639672499999847</v>
       </c>
       <c r="D59" s="5">
-        <v>7.0330748796441966</v>
+        <v>7.0046691365089231</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>207.70136697000001</v>
+        <v>207.80564509000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.90887048000001869</v>
+        <v>0.91387160000002154</v>
       </c>
       <c r="D60" s="5">
-        <v>5.4034783446002654</v>
+        <v>5.4312666195228676</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>208.37017336</v>
+        <v>208.47534985999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.6688063899999861</v>
+        <v>0.66970476999998141</v>
       </c>
       <c r="D61" s="5">
-        <v>3.9332191006677508</v>
+        <v>3.9365849029561195</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>209.03011226999999</v>
+        <v>209.13720021</v>
       </c>
       <c r="C62" s="5">
-        <v>0.65993890999999394</v>
+        <v>0.6618503500000088</v>
       </c>
       <c r="D62" s="5">
-        <v>3.8674833840115719</v>
+        <v>3.8768903342068839</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>209.10905355</v>
+        <v>209.21208372999999</v>
       </c>
       <c r="C63" s="5">
-        <v>7.8941280000009328E-2</v>
+        <v>7.4883519999985992E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>0.45412857441065047</v>
+        <v>0.43051833620262325</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>209.94082385999999</v>
+        <v>210.04181274000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.83177030999999602</v>
+        <v>0.82972901000002253</v>
       </c>
       <c r="D64" s="5">
-        <v>4.8790462759975339</v>
+        <v>4.8643605248440691</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>210.99289802999999</v>
+        <v>211.13076090000001</v>
       </c>
       <c r="C65" s="5">
-        <v>1.0520741699999974</v>
+        <v>1.0889481600000011</v>
       </c>
       <c r="D65" s="5">
-        <v>6.1820930272354691</v>
+        <v>6.4018211671155845</v>
       </c>
       <c r="E65" s="5">
-        <v>3.3675653125518679</v>
+        <v>3.4137751001115824</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>212.04570751</v>
+        <v>212.04568168</v>
       </c>
       <c r="C66" s="5">
-        <v>1.0528094800000076</v>
+        <v>0.91492077999998855</v>
       </c>
       <c r="D66" s="5">
-        <v>6.1548343061415212</v>
+        <v>5.3258651325384987</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>212.72899813000001</v>
+        <v>212.74525702</v>
       </c>
       <c r="C67" s="5">
-        <v>0.68329062000000818</v>
+        <v>0.69957533999999555</v>
       </c>
       <c r="D67" s="5">
-        <v>3.9361229353173321</v>
+        <v>4.0316412153629688</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>214.00142306000001</v>
+        <v>214.00946704</v>
       </c>
       <c r="C68" s="5">
-        <v>1.2724249299999997</v>
+        <v>1.2642100200000073</v>
       </c>
       <c r="D68" s="5">
-        <v>7.4186274613874392</v>
+        <v>7.3685742212275418</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>213.88222397000001</v>
+        <v>213.88756362000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.11919908999999507</v>
+        <v>-0.12190341999999532</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.66635781084642964</v>
+        <v>-0.68140294256371359</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>214.48765989</v>
+        <v>214.49466529</v>
       </c>
       <c r="C70" s="5">
-        <v>0.6054359199999908</v>
+        <v>0.6071016699999916</v>
       </c>
       <c r="D70" s="5">
-        <v>3.4502242452307597</v>
+        <v>3.4597778875532503</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>215.48081807</v>
+        <v>215.48263656</v>
       </c>
       <c r="C71" s="5">
-        <v>0.99315817999999467</v>
+        <v>0.98797127000000273</v>
       </c>
       <c r="D71" s="5">
-        <v>5.7001627812434119</v>
+        <v>5.6694448141158871</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>215.64031750000001</v>
+        <v>215.64979561999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.15949943000001099</v>
+        <v>0.16715905999998881</v>
       </c>
       <c r="D72" s="5">
-        <v>0.89186801793896819</v>
+        <v>0.93487312935176536</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>216.66943157</v>
+        <v>216.67671218999999</v>
       </c>
       <c r="C73" s="5">
-        <v>1.0291140699999914</v>
+        <v>1.0269165699999974</v>
       </c>
       <c r="D73" s="5">
-        <v>5.8795718320954649</v>
+        <v>5.8664217171907618</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>217.16754362</v>
+        <v>217.17826256000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.49811205000000314</v>
+        <v>0.50155037000001812</v>
       </c>
       <c r="D74" s="5">
-        <v>2.7938900310814141</v>
+        <v>2.8133258860250976</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>217.17865578999999</v>
+        <v>217.1782996</v>
       </c>
       <c r="C75" s="5">
-        <v>1.1112169999989874E-2</v>
+        <v>3.7039999995158723E-5</v>
       </c>
       <c r="D75" s="5">
-        <v>6.1419663099981925E-2</v>
+        <v>2.0466155850051848E-4</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>217.82492927999999</v>
+        <v>217.8251645</v>
       </c>
       <c r="C76" s="5">
-        <v>0.64627348999999867</v>
+        <v>0.64686489999999708</v>
       </c>
       <c r="D76" s="5">
-        <v>3.6299506283742566</v>
+        <v>3.6333330869354086</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>218.43494826</v>
+        <v>218.38211561</v>
       </c>
       <c r="C77" s="5">
-        <v>0.61001898000000665</v>
+        <v>0.55695110999999997</v>
       </c>
       <c r="D77" s="5">
-        <v>3.4128502514527259</v>
+        <v>3.1117646555483436</v>
       </c>
       <c r="E77" s="5">
-        <v>3.5271567429449036</v>
+        <v>3.4345325518125414</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>220.63143643000001</v>
+        <v>220.62370561</v>
       </c>
       <c r="C78" s="5">
-        <v>2.1964881700000092</v>
+        <v>2.2415900000000022</v>
       </c>
       <c r="D78" s="5">
-        <v>12.756924336737164</v>
+        <v>13.037168287653333</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>221.24120102000001</v>
+        <v>221.24891134000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.6097645899999975</v>
+        <v>0.62520573000000468</v>
       </c>
       <c r="D79" s="5">
-        <v>3.3673491280924006</v>
+        <v>3.4540773944689018</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>222.12031357000001</v>
+        <v>222.11957903000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.8791125500000021</v>
+        <v>0.87066769000000477</v>
       </c>
       <c r="D80" s="5">
-        <v>4.8738583253524981</v>
+        <v>4.825849715290853</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>222.11736958</v>
+        <v>222.12603772</v>
       </c>
       <c r="C81" s="5">
-        <v>-2.9439900000056696E-3</v>
+        <v>6.4586899999881098E-3</v>
       </c>
       <c r="D81" s="5">
-        <v>-1.5903680416817778E-2</v>
+        <v>3.4898623761114855E-2</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>222.85314664000001</v>
+        <v>222.86514346999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.73577706000000376</v>
+        <v>0.73910574999999312</v>
       </c>
       <c r="D82" s="5">
-        <v>4.0482995211634343</v>
+        <v>4.0667890864382272</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>223.28374735</v>
+        <v>223.27787810000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.43060070999999311</v>
+        <v>0.41273463000001698</v>
       </c>
       <c r="D83" s="5">
-        <v>2.3434610433447522</v>
+        <v>2.2451138686119476</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>224.21478578</v>
+        <v>224.23556715000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.93103843000000097</v>
+        <v>0.95768904999999904</v>
       </c>
       <c r="D84" s="5">
-        <v>5.1200687782400056</v>
+        <v>5.2702460469482793</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>225.27263883000001</v>
+        <v>225.28535518999999</v>
       </c>
       <c r="C85" s="5">
-        <v>1.0578530500000056</v>
+        <v>1.0497880399999815</v>
       </c>
       <c r="D85" s="5">
-        <v>5.8108913686329533</v>
+        <v>5.7648943993212853</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>225.66909539</v>
+        <v>225.68514211999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.39645655999999008</v>
+        <v>0.39978693000000476</v>
       </c>
       <c r="D86" s="5">
-        <v>2.1324381200666043</v>
+        <v>2.1504039635332539</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>227.22665190999999</v>
+        <v>227.21843594000001</v>
       </c>
       <c r="C87" s="5">
-        <v>1.5575565199999915</v>
+        <v>1.5332938200000115</v>
       </c>
       <c r="D87" s="5">
-        <v>8.6040888578165831</v>
+        <v>8.4643882921539451</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>227.91269856</v>
+        <v>227.90830839</v>
       </c>
       <c r="C88" s="5">
-        <v>0.68604665000000864</v>
+        <v>0.68987244999999575</v>
       </c>
       <c r="D88" s="5">
-        <v>3.6838338869684017</v>
+        <v>3.7048575744445644</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>227.91737434000001</v>
+        <v>227.87990303000001</v>
       </c>
       <c r="C89" s="5">
-        <v>4.675780000013674E-3</v>
+        <v>-2.8405359999993607E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>2.4621573063532409E-2</v>
+        <v>-0.1494595609315752</v>
       </c>
       <c r="E89" s="5">
-        <v>4.341075526391136</v>
+        <v>4.3491599087544852</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>227.98997428999999</v>
+        <v>228.07426705</v>
       </c>
       <c r="C90" s="5">
-        <v>7.2599949999982982E-2</v>
+        <v>0.19436401999999475</v>
       </c>
       <c r="D90" s="5">
-        <v>0.38291390536879799</v>
+        <v>1.0283226796226952</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>229.39116899000001</v>
+        <v>229.49750130000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.4011947000000191</v>
+        <v>1.4232342500000073</v>
       </c>
       <c r="D91" s="5">
-        <v>7.6295042374808331</v>
+        <v>7.7506956614260547</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>230.16867959000001</v>
+        <v>230.26003331999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.77751059999999939</v>
+        <v>0.76253201999998055</v>
       </c>
       <c r="D92" s="5">
-        <v>4.1440302960736197</v>
+        <v>4.0608145045623267</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>231.63079963999999</v>
+        <v>231.73279278000001</v>
       </c>
       <c r="C93" s="5">
-        <v>1.4621200499999816</v>
+        <v>1.4727594600000202</v>
       </c>
       <c r="D93" s="5">
-        <v>7.8949111806901007</v>
+        <v>7.9511292863907457</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>232.92886913999999</v>
+        <v>233.04778918</v>
       </c>
       <c r="C94" s="5">
-        <v>1.2980694999999969</v>
+        <v>1.3149963999999841</v>
       </c>
       <c r="D94" s="5">
-        <v>6.936050722371534</v>
+        <v>7.0261492579579476</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>232.99540178000001</v>
+        <v>233.07919419000001</v>
       </c>
       <c r="C95" s="5">
-        <v>6.6532640000019683E-2</v>
+        <v>3.1405010000014499E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>0.34330100228319171</v>
+        <v>0.16182928123000817</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>233.32329813000001</v>
+        <v>233.55682768</v>
       </c>
       <c r="C96" s="5">
-        <v>0.32789635000000317</v>
+        <v>0.47763348999998811</v>
       </c>
       <c r="D96" s="5">
-        <v>1.7019028159598104</v>
+        <v>2.4869850900528734</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>234.25047842000001</v>
+        <v>234.36960008</v>
       </c>
       <c r="C97" s="5">
-        <v>0.92718028999999547</v>
+        <v>0.81277240000000006</v>
       </c>
       <c r="D97" s="5">
-        <v>4.8741750081938262</v>
+        <v>4.2568344987526263</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>235.54628475000001</v>
+        <v>235.67020453999999</v>
       </c>
       <c r="C98" s="5">
-        <v>1.2958063300000049</v>
+        <v>1.3006044599999882</v>
       </c>
       <c r="D98" s="5">
-        <v>6.8437848224430775</v>
+        <v>6.8663059464689313</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>237.24576956000001</v>
+        <v>237.42538103000001</v>
       </c>
       <c r="C99" s="5">
-        <v>1.6994848100000013</v>
+        <v>1.7551764900000251</v>
       </c>
       <c r="D99" s="5">
-        <v>9.0100709322289632</v>
+        <v>9.312437600935052</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>238.43750964</v>
+        <v>238.62183483999999</v>
       </c>
       <c r="C100" s="5">
-        <v>1.1917400799999882</v>
+        <v>1.19645380999998</v>
       </c>
       <c r="D100" s="5">
-        <v>6.1972330900243344</v>
+        <v>6.2175906307633255</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>239.74182167000001</v>
+        <v>239.92179963999999</v>
       </c>
       <c r="C101" s="5">
-        <v>1.3043120300000055</v>
+        <v>1.2999647999999979</v>
       </c>
       <c r="D101" s="5">
-        <v>6.7654378341429844</v>
+        <v>6.7368433663119287</v>
       </c>
       <c r="E101" s="5">
-        <v>5.1880412207454762</v>
+        <v>5.2843170678437135</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>240.58259021999999</v>
+        <v>240.86725193999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.84076854999997863</v>
+        <v>0.94545229999999947</v>
       </c>
       <c r="D102" s="5">
-        <v>4.2904988659830945</v>
+        <v>4.8326511266114647</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>240.78872351999999</v>
+        <v>240.99449426000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.20613330000000474</v>
+        <v>0.12724232000002189</v>
       </c>
       <c r="D103" s="5">
-        <v>1.0330297240101816</v>
+        <v>0.63576598107513149</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>242.02830532999999</v>
+        <v>242.11832251999999</v>
       </c>
       <c r="C104" s="5">
-        <v>1.2395818100000042</v>
+        <v>1.123828259999982</v>
       </c>
       <c r="D104" s="5">
-        <v>6.3555568263464757</v>
+        <v>5.741733468013055</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>241.57030470999999</v>
+        <v>241.65910335000001</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.45800062000000707</v>
+        <v>-0.45921916999998302</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.2473259444948157</v>
+        <v>-2.2524138773425184</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>242.29107730999999</v>
+        <v>242.41238526999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.72077260000000365</v>
+        <v>0.75328191999997784</v>
       </c>
       <c r="D106" s="5">
-        <v>3.6397808994030889</v>
+        <v>3.8053511882421009</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>242.98373957999999</v>
+        <v>243.15784255</v>
       </c>
       <c r="C107" s="5">
-        <v>0.69266226999999958</v>
+        <v>0.74545728000001077</v>
       </c>
       <c r="D107" s="5">
-        <v>3.4850201519575297</v>
+        <v>3.7532519367768691</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>243.55502931000001</v>
+        <v>243.69839637999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.57128973000001793</v>
+        <v>0.54055382999999324</v>
       </c>
       <c r="D108" s="5">
-        <v>2.8581440850542261</v>
+        <v>2.7005288310381514</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>243.50824034999999</v>
+        <v>243.73577567999999</v>
       </c>
       <c r="C109" s="5">
-        <v>-4.6788960000014868E-2</v>
+        <v>3.7379299999997784E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-0.23028662432320601</v>
+        <v>0.18421549027463069</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>243.57335409000001</v>
+        <v>243.80634710999999</v>
       </c>
       <c r="C110" s="5">
-        <v>6.5113740000015241E-2</v>
+        <v>7.0571430000001101E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>0.3213505426647334</v>
+        <v>0.34800269184918076</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>242.46530952000001</v>
+        <v>242.63329300999999</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.1080445700000041</v>
+        <v>-1.1730541000000017</v>
       </c>
       <c r="D111" s="5">
-        <v>-5.3244111392583555</v>
+        <v>-5.6233367124377871</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>242.06118871000001</v>
+        <v>242.23449274999999</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.40412080999999489</v>
+        <v>-0.39880026000000157</v>
       </c>
       <c r="D112" s="5">
-        <v>-1.9818262572468881</v>
+        <v>-1.9546276713546917</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>242.17073295</v>
+        <v>242.36303108999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.10954423999999108</v>
+        <v>0.12853834000000575</v>
       </c>
       <c r="D113" s="5">
-        <v>0.54441098609476768</v>
+        <v>0.63862487171764126</v>
       </c>
       <c r="E113" s="5">
-        <v>1.013136240928092</v>
+        <v>1.0175113114619272</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>238.76643103000001</v>
+        <v>239.05742641000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-3.4043019199999947</v>
+        <v>-3.3056046799999876</v>
       </c>
       <c r="D114" s="5">
-        <v>-15.623921005865737</v>
+        <v>-15.193259174494077</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>237.00586691999999</v>
+        <v>237.31705636999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.7605641100000184</v>
+        <v>-1.7403700400000162</v>
       </c>
       <c r="D115" s="5">
-        <v>-8.4981346471799881</v>
+        <v>-8.3947094656551151</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>234.46693318999999</v>
+        <v>234.75396469</v>
       </c>
       <c r="C116" s="5">
-        <v>-2.5389337299999966</v>
+        <v>-2.5630916799999852</v>
       </c>
       <c r="D116" s="5">
-        <v>-12.12404182465775</v>
+        <v>-12.21753047150187</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>230.23536920999999</v>
+        <v>230.41003658</v>
       </c>
       <c r="C117" s="5">
-        <v>-4.2315639800000042</v>
+        <v>-4.3439281100000073</v>
       </c>
       <c r="D117" s="5">
-        <v>-19.631610815232982</v>
+        <v>-20.078893783141393</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>228.93737985999999</v>
+        <v>229.15385258000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.2979893499999946</v>
+        <v>-1.2561839999999904</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.5593183101599557</v>
+        <v>-6.3496849967041307</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>228.56094088</v>
+        <v>228.83165722000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.37643897999998899</v>
+        <v>-0.32219535999999493</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.9553987018414598</v>
+        <v>-1.6742398411719317</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>227.59453952999999</v>
+        <v>227.74442274</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.96640135000001237</v>
+        <v>-1.0872344800000064</v>
       </c>
       <c r="D120" s="5">
-        <v>-4.957494516293659</v>
+        <v>-5.5548341120088329</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>227.20986895999999</v>
+        <v>227.33961669000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.38467056999999727</v>
+        <v>-0.40480604999999059</v>
       </c>
       <c r="D121" s="5">
-        <v>-2.0094407948342941</v>
+        <v>-2.1122203984080934</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>227.07298245999999</v>
+        <v>227.20702048999999</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.1368865000000028</v>
+        <v>-0.13259620000002315</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.72056989771145386</v>
+        <v>-0.69766110059993336</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>227.04066885</v>
+        <v>227.21233329</v>
       </c>
       <c r="C123" s="5">
-        <v>-3.2313609999988557E-2</v>
+        <v>5.312800000012885E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.17063235185167391</v>
+        <v>2.806330528746237E-2</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>227.01037031999999</v>
+        <v>227.18451192000001</v>
       </c>
       <c r="C124" s="5">
-        <v>-3.029853000001026E-2</v>
+        <v>-2.7821369999998069E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.16002226410195552</v>
+        <v>-0.14683696490057629</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>227.18846965</v>
+        <v>227.27358106</v>
       </c>
       <c r="C125" s="5">
-        <v>0.1780993300000091</v>
+        <v>8.9069139999992331E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>0.94552423631644178</v>
+        <v>0.47148347122920597</v>
       </c>
       <c r="E125" s="5">
-        <v>-6.1866531589072409</v>
+        <v>-6.2259701746330336</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>227.53894015</v>
+        <v>227.64284126000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.35047050000000013</v>
+        <v>0.36926020000001358</v>
       </c>
       <c r="D126" s="5">
-        <v>1.8669578909685347</v>
+        <v>1.9672037565467759</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>228.4357368</v>
+        <v>228.54924195000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.89679664999999886</v>
+        <v>0.90640068999999812</v>
       </c>
       <c r="D127" s="5">
-        <v>4.8334281400443269</v>
+        <v>4.8840507608975514</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>229.36254862999999</v>
+        <v>229.44866227</v>
       </c>
       <c r="C128" s="5">
-        <v>0.92681182999999123</v>
+        <v>0.89942031999999017</v>
       </c>
       <c r="D128" s="5">
-        <v>4.9787774798626172</v>
+        <v>4.8259816904973496</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>230.40183662999999</v>
+        <v>230.46253442</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0392879999999991</v>
+        <v>1.0138721499999974</v>
       </c>
       <c r="D129" s="5">
-        <v>5.5750197697773896</v>
+        <v>5.4332617807607564</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>230.20610848999999</v>
+        <v>230.30992351</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.19572813999999994</v>
+        <v>-0.15261090999999283</v>
       </c>
       <c r="D130" s="5">
-        <v>-1.0146597529027135</v>
+        <v>-0.79174508562377399</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>230.34095746</v>
+        <v>230.50650135000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.13484897000000728</v>
+        <v>0.19657784000000333</v>
       </c>
       <c r="D131" s="5">
-        <v>0.70519903205517043</v>
+        <v>1.0290653160094365</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>231.38316768000001</v>
+        <v>231.52890796</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0422102200000154</v>
+        <v>1.0224066099999902</v>
       </c>
       <c r="D132" s="5">
-        <v>5.5667460809060598</v>
+        <v>5.4543580278527237</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>231.81435389000001</v>
+        <v>231.98089286000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.4311862099999928</v>
+        <v>0.45198490000001357</v>
       </c>
       <c r="D133" s="5">
-        <v>2.2592818034481432</v>
+        <v>2.3679266675613153</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>232.05547826</v>
+        <v>232.18411433</v>
       </c>
       <c r="C134" s="5">
-        <v>0.24112436999999431</v>
+        <v>0.20322146999998836</v>
       </c>
       <c r="D134" s="5">
-        <v>1.2553594144337987</v>
+        <v>1.0563119226947304</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>232.56722223</v>
+        <v>232.84502678999999</v>
       </c>
       <c r="C135" s="5">
-        <v>0.51174396999999772</v>
+        <v>0.6609124599999916</v>
       </c>
       <c r="D135" s="5">
-        <v>2.6786529673875847</v>
+        <v>3.4697896008609064</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>233.60210842000001</v>
+        <v>233.87905240000001</v>
       </c>
       <c r="C136" s="5">
-        <v>1.0348861900000088</v>
+        <v>1.0340256100000147</v>
       </c>
       <c r="D136" s="5">
-        <v>5.4724491049664259</v>
+        <v>5.4611028276476903</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>233.69805690000001</v>
+        <v>233.9766017</v>
       </c>
       <c r="C137" s="5">
-        <v>9.594848000000411E-2</v>
+        <v>9.7549299999997174E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.49399654408048832</v>
+        <v>0.50166129676745275</v>
       </c>
       <c r="E137" s="5">
-        <v>2.8652806456368474</v>
+        <v>2.9493180020032428</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>234.57086952</v>
+        <v>234.68089552000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.8728126199999906</v>
+        <v>0.70429382000000373</v>
       </c>
       <c r="D138" s="5">
-        <v>4.5749619966950705</v>
+        <v>3.6725292487251426</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>235.27523216</v>
+        <v>235.38647935</v>
       </c>
       <c r="C139" s="5">
-        <v>0.70436263999999937</v>
+        <v>0.7055838299999948</v>
       </c>
       <c r="D139" s="5">
-        <v>3.6634348615272039</v>
+        <v>3.6681426797049665</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>235.33474971000001</v>
+        <v>235.41494120999999</v>
       </c>
       <c r="C140" s="5">
-        <v>5.9517550000009578E-2</v>
+        <v>2.8461859999993067E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.30398658524999345</v>
+        <v>0.14519506391723613</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>235.59903338000001</v>
+        <v>235.64393380999999</v>
       </c>
       <c r="C141" s="5">
-        <v>0.26428366999999753</v>
+        <v>0.22899259999999799</v>
       </c>
       <c r="D141" s="5">
-        <v>1.3559688642388545</v>
+        <v>1.1735279664882192</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>235.67436574000001</v>
+        <v>235.75902063000001</v>
       </c>
       <c r="C142" s="5">
-        <v>7.5332360000004428E-2</v>
+        <v>0.11508682000001613</v>
       </c>
       <c r="D142" s="5">
-        <v>0.38437330154148519</v>
+        <v>0.58764830652857647</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>234.72154123999999</v>
+        <v>234.77666984000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.95282450000001973</v>
+        <v>-0.98235078999999814</v>
       </c>
       <c r="D143" s="5">
-        <v>-4.7451242564026774</v>
+        <v>-4.8870979840344164</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>233.67187761</v>
+        <v>233.81962525</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.0496636299999977</v>
+        <v>-0.95704459000000952</v>
       </c>
       <c r="D144" s="5">
-        <v>-5.2363018993448085</v>
+        <v>-4.7834889607631936</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>232.75799572</v>
+        <v>232.97832206999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.91388188999999898</v>
+        <v>-0.84130318000001125</v>
       </c>
       <c r="D145" s="5">
-        <v>-4.5935081041585502</v>
+        <v>-4.2332749712249429</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>232.21906436</v>
+        <v>232.34287734</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.53893135999999231</v>
+        <v>-0.63544472999998902</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.7433861338083454</v>
+        <v>-3.2243263629261665</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>230.92772947</v>
+        <v>231.00978230000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.2913348900000017</v>
+        <v>-1.3330950399999892</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.4726616217786637</v>
+        <v>-6.671971939698274</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>228.93383954999999</v>
+        <v>229.02000795000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.9938899200000151</v>
+        <v>-1.9897743500000047</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.8829681963016007</v>
+        <v>-9.8601865738382486</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>227.10025933</v>
+        <v>227.17119833999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.8335802199999875</v>
+        <v>-1.8488096100000178</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.1987856186934494</v>
+        <v>-9.2684933500282831</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.823214560497278</v>
+        <v>-2.908582871344445</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>225.84072107</v>
+        <v>225.94873487999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.2595382599999994</v>
+        <v>-1.2224634600000002</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.4561027963143669</v>
+        <v>-6.2697575527711047</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>224.94682516</v>
+        <v>225.04791004</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.89389590999999768</v>
+        <v>-0.90082483999998431</v>
       </c>
       <c r="D151" s="5">
-        <v>-4.6476512672217645</v>
+        <v>-4.6807006359063426</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>223.96374537</v>
+        <v>224.13736546000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.983079790000005</v>
+        <v>-0.91054457999999272</v>
       </c>
       <c r="D152" s="5">
-        <v>-5.1200945316181805</v>
+        <v>-4.7486049448029259</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>222.84484477000001</v>
+        <v>222.98768605000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.1189005999999893</v>
+        <v>-1.1496794100000045</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.8330637698523757</v>
+        <v>-5.9845095803447768</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>221.97578200000001</v>
+        <v>222.14310546999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.86906276999999932</v>
+        <v>-0.84458058000001301</v>
       </c>
       <c r="D154" s="5">
-        <v>-4.5807419274506049</v>
+        <v>-4.4515831259513083</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>220.93504125999999</v>
+        <v>221.08018645999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.0407407400000181</v>
+        <v>-1.0629190100000017</v>
       </c>
       <c r="D155" s="5">
-        <v>-5.4833996315278526</v>
+        <v>-5.5930862562582728</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>220.15209224</v>
+        <v>220.29516332</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.78294901999998956</v>
+        <v>-0.78502313999999274</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.170642097217792</v>
+        <v>-4.1787837244068875</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>219.69852019999999</v>
+        <v>220.06638921999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.45357204000001161</v>
+        <v>-0.22877410000000964</v>
       </c>
       <c r="D157" s="5">
-        <v>-2.4444966153302716</v>
+        <v>-1.239093528970947</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>218.62557027</v>
+        <v>218.84619243</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.0729499299999929</v>
+        <v>-1.2201967899999886</v>
       </c>
       <c r="D158" s="5">
-        <v>-5.7056039118490993</v>
+        <v>-6.4544081599945624</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>217.90550107000001</v>
+        <v>217.98679290999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.72006919999998331</v>
+        <v>-0.85939952000001085</v>
       </c>
       <c r="D159" s="5">
-        <v>-3.8815260303742383</v>
+        <v>-4.6118900729409606</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>216.35992886</v>
+        <v>216.45481011000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.5455722100000173</v>
+        <v>-1.5319827999999802</v>
       </c>
       <c r="D160" s="5">
-        <v>-8.1871161584536338</v>
+        <v>-8.1149805541896427</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>215.65456118</v>
+        <v>215.93309041000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.70536767999999483</v>
+        <v>-0.52171970000000556</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.8427980800183281</v>
+        <v>-2.8543162182655735</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.0399317833310864</v>
+        <v>-4.9469774390943133</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>214.16571456</v>
+        <v>214.36414730000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.4888466200000039</v>
+        <v>-1.5689431099999922</v>
       </c>
       <c r="D162" s="5">
-        <v>-7.9771706958727817</v>
+        <v>-8.3789205081171936</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>212.64887758</v>
+        <v>212.84530104999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.5168369799999937</v>
+        <v>-1.5188462500000242</v>
       </c>
       <c r="D163" s="5">
-        <v>-8.1756679310187153</v>
+        <v>-8.1787940460406165</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>211.48288489000001</v>
+        <v>211.63981369000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.1659926899999959</v>
+        <v>-1.205487359999978</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.3849709619871025</v>
+        <v>-6.5886507281356703</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>210.62331337000001</v>
+        <v>210.78562418999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.85957152000000292</v>
+        <v>-0.85418950000001814</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.7698271251864437</v>
+        <v>-4.73718476137811</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>209.2675873</v>
+        <v>209.40181935000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.3557260700000029</v>
+        <v>-1.3838048399999821</v>
       </c>
       <c r="D166" s="5">
-        <v>-7.4564146335502564</v>
+        <v>-7.59966421090017</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>209.03616812000001</v>
+        <v>209.07372878000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.23141917999998896</v>
+        <v>-0.32809057000000053</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.3189820141330522</v>
+        <v>-1.8640411001143886</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>207.61518398000001</v>
+        <v>207.86768928000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.4209841400000016</v>
+        <v>-1.2060395000000028</v>
       </c>
       <c r="D168" s="5">
-        <v>-7.8591694271539447</v>
+        <v>-6.7067372783618957</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>206.34896664999999</v>
+        <v>206.82574215</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.2662173300000177</v>
+        <v>-1.0419471300000112</v>
       </c>
       <c r="D169" s="5">
-        <v>-7.0780682509512634</v>
+        <v>-5.8519701145276155</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>207.37201705000001</v>
+        <v>207.58692572999999</v>
       </c>
       <c r="C170" s="5">
-        <v>1.0230504000000167</v>
+        <v>0.76118357999999375</v>
       </c>
       <c r="D170" s="5">
-        <v>6.1143805092930714</v>
+        <v>4.5068771315679435</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>206.33997427</v>
+        <v>206.41927758</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.0320427800000118</v>
+        <v>-1.1676481499999909</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.8113350486528663</v>
+        <v>-6.5448844984647092</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>206.27989976000001</v>
+        <v>206.39247358</v>
       </c>
       <c r="C172" s="5">
-        <v>-6.0074509999992642E-2</v>
+        <v>-2.6803999999998496E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.3488131093883573</v>
+        <v>-0.15571141721573145</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>205.89475271000001</v>
+        <v>205.9932982</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.38514705000000049</v>
+        <v>-0.39917538000000263</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.2176651208257736</v>
+        <v>-2.2963423175806463</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.5256675382134848</v>
+        <v>-4.6031815647740508</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>206.90165236000001</v>
+        <v>207.0046873</v>
       </c>
       <c r="C174" s="5">
-        <v>1.0068996500000083</v>
+        <v>1.0113891000000024</v>
       </c>
       <c r="D174" s="5">
-        <v>6.0288778155161982</v>
+        <v>6.0535130295142681</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>206.74273005000001</v>
+        <v>206.84347801999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.15892231000000834</v>
+        <v>-0.16120928000000845</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.91784271855143151</v>
+        <v>-0.93053296425442689</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>206.62779896000001</v>
+        <v>206.67924711000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.1149310899999989</v>
+        <v>-0.16423090999998635</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.66506040054075122</v>
+        <v>-0.94863394594157935</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>205.95267157999999</v>
+        <v>206.02823348999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.67512738000002059</v>
+        <v>-0.65101362000001473</v>
       </c>
       <c r="D177" s="5">
-        <v>-3.8511343992276847</v>
+        <v>-3.7150484235123349</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>205.77205072000001</v>
+        <v>205.76501557</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.18062085999997635</v>
+        <v>-0.26321791999998823</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.0473406768909066</v>
+        <v>-1.5223712760543906</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>205.45731927</v>
+        <v>205.47211049000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.31473145000001068</v>
+        <v>-0.29290507999999704</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.8200563709595996</v>
+        <v>-1.6948811810251874</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>206.27260269999999</v>
+        <v>206.51136450000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.81528342999999381</v>
+        <v>1.0392540100000076</v>
       </c>
       <c r="D180" s="5">
-        <v>4.8670796068484456</v>
+        <v>6.2411819789538692</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>206.23884903999999</v>
+        <v>206.60454265999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-3.3753660000002128E-2</v>
+        <v>9.3178159999979471E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.19618678116157806</v>
+        <v>0.5427870171750282</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>205.34508018</v>
+        <v>205.55402720999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.89376885999999445</v>
+        <v>-1.050515450000006</v>
       </c>
       <c r="D182" s="5">
-        <v>-5.0782121380132272</v>
+        <v>-5.9338251492493495</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>205.86697937</v>
+        <v>205.93972826000001</v>
       </c>
       <c r="C183" s="5">
-        <v>0.52189918999999918</v>
+        <v>0.38570105000002286</v>
       </c>
       <c r="D183" s="5">
-        <v>3.0928822435713599</v>
+        <v>2.2750606094114278</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>206.57611231000001</v>
+        <v>206.72238784999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.7091329400000177</v>
+        <v>0.7826595899999802</v>
       </c>
       <c r="D184" s="5">
-        <v>4.2127583956708792</v>
+        <v>4.6570599693668502</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>206.58758711999999</v>
+        <v>206.84519650999999</v>
       </c>
       <c r="C185" s="5">
-        <v>1.1474809999981517E-2</v>
+        <v>0.12280866000000401</v>
       </c>
       <c r="D185" s="5">
-        <v>6.6677504256484887E-2</v>
+        <v>0.71522426008272522</v>
       </c>
       <c r="E185" s="5">
-        <v>0.33649930407688711</v>
+        <v>0.41355632316391056</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>206.75680600999999</v>
+        <v>206.99715287999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.16921888999999624</v>
+        <v>0.15195636999999351</v>
       </c>
       <c r="D186" s="5">
-        <v>0.98737778463753312</v>
+        <v>0.88513647754890901</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>207.29525361</v>
+        <v>207.51787887</v>
       </c>
       <c r="C187" s="5">
-        <v>0.53844760000001202</v>
+        <v>0.52072599000001674</v>
       </c>
       <c r="D187" s="5">
-        <v>3.1702599317304125</v>
+        <v>3.0608621754738774</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>207.72674595000001</v>
+        <v>207.88541198999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.43149234000000547</v>
+        <v>0.36753311999999028</v>
       </c>
       <c r="D188" s="5">
-        <v>2.5266378321336269</v>
+        <v>2.1461349741177971</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>208.63487945</v>
+        <v>208.80287981000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.90813349999999105</v>
+        <v>0.91746782000001303</v>
       </c>
       <c r="D189" s="5">
-        <v>5.3741217374867034</v>
+        <v>5.4264628444770313</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>209.26977628</v>
+        <v>209.29484749</v>
       </c>
       <c r="C190" s="5">
-        <v>0.63489683000000241</v>
+        <v>0.49196767999998769</v>
       </c>
       <c r="D190" s="5">
-        <v>3.7134634254385013</v>
+        <v>2.8642897927686928</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>210.13333739000001</v>
+        <v>210.29778095</v>
       </c>
       <c r="C191" s="5">
-        <v>0.86356111000000624</v>
+        <v>1.0029334600000084</v>
       </c>
       <c r="D191" s="5">
-        <v>5.0658013844698813</v>
+        <v>5.9043597085506994</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>211.03740453</v>
+        <v>211.24130259</v>
       </c>
       <c r="C192" s="5">
-        <v>0.90406713999999511</v>
+        <v>0.94352164000000016</v>
       </c>
       <c r="D192" s="5">
-        <v>5.2867563788412619</v>
+        <v>5.5187800195715342</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>211.35840396</v>
+        <v>211.66335982999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.32099943000000053</v>
+        <v>0.42205723999998668</v>
       </c>
       <c r="D193" s="5">
-        <v>1.8406131002647985</v>
+        <v>2.4241067517215997</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>212.27828550999999</v>
+        <v>212.47228351999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.91988154999998528</v>
+        <v>0.80892369000000031</v>
       </c>
       <c r="D194" s="5">
-        <v>5.3495310630735871</v>
+        <v>4.6837322919806024</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>212.27224433999999</v>
+        <v>212.54557695</v>
       </c>
       <c r="C195" s="5">
-        <v>-6.0411700000031487E-3</v>
+        <v>7.3293430000006765E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.4145128842177908E-2</v>
+        <v>0.4147325667872126</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>213.00427357000001</v>
+        <v>213.31571563</v>
       </c>
       <c r="C196" s="5">
-        <v>0.73202923000002329</v>
+        <v>0.7701386800000023</v>
       </c>
       <c r="D196" s="5">
-        <v>4.2176467578532773</v>
+        <v>4.4357928310749806</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>213.8248581</v>
+        <v>214.17318463000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.82058452999999076</v>
+        <v>0.85746900000000892</v>
       </c>
       <c r="D197" s="5">
-        <v>4.7221396461867737</v>
+        <v>4.9317470805547492</v>
       </c>
       <c r="E197" s="5">
-        <v>3.5032458052748794</v>
+        <v>3.5427402925674034</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>214.91750802999999</v>
+        <v>215.29134137</v>
       </c>
       <c r="C198" s="5">
-        <v>1.0926499299999932</v>
+        <v>1.1181567399999892</v>
       </c>
       <c r="D198" s="5">
-        <v>6.3073385263534787</v>
+        <v>6.448030470885957</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>215.77735071999999</v>
+        <v>216.05338889999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.85984268999999358</v>
+        <v>0.76204752999998959</v>
       </c>
       <c r="D199" s="5">
-        <v>4.9080280761459871</v>
+        <v>4.3312066310982722</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>216.81723983000001</v>
+        <v>216.98217305</v>
       </c>
       <c r="C200" s="5">
-        <v>1.0398891100000185</v>
+        <v>0.92878415000001269</v>
       </c>
       <c r="D200" s="5">
-        <v>5.9388995604650274</v>
+        <v>5.2823712029952175</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>219.15886003</v>
+        <v>219.27342444999999</v>
       </c>
       <c r="C201" s="5">
-        <v>2.3416201999999942</v>
+        <v>2.2912513999999931</v>
       </c>
       <c r="D201" s="5">
-        <v>13.758185579526572</v>
+        <v>13.434023892990176</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>221.09882478</v>
+        <v>221.09296037999999</v>
       </c>
       <c r="C202" s="5">
-        <v>1.9399647500000015</v>
+        <v>1.8195359300000007</v>
       </c>
       <c r="D202" s="5">
-        <v>11.154952332640832</v>
+        <v>10.424893257926504</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>221.9544851</v>
+        <v>221.93993474999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.85566031999999836</v>
+        <v>0.84697436999999809</v>
       </c>
       <c r="D203" s="5">
-        <v>4.744178402668231</v>
+        <v>4.6951275480634713</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>222.15005783999999</v>
+        <v>222.27134651</v>
       </c>
       <c r="C204" s="5">
-        <v>0.1955727399999887</v>
+        <v>0.33141176000000883</v>
       </c>
       <c r="D204" s="5">
-        <v>1.0625060885185</v>
+        <v>1.8066898881076821</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>223.54277268999999</v>
+        <v>223.76913386999999</v>
       </c>
       <c r="C205" s="5">
-        <v>1.3927148500000044</v>
+        <v>1.4977873599999896</v>
       </c>
       <c r="D205" s="5">
-        <v>7.7880046559369864</v>
+        <v>8.3927925232416545</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>224.08954571000001</v>
+        <v>224.37473625000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.5467730200000176</v>
+        <v>0.60560238000002187</v>
       </c>
       <c r="D206" s="5">
-        <v>2.9749414857378031</v>
+        <v>3.296425767786193</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>224.80541592</v>
+        <v>225.11076600000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.7158702099999914</v>
+        <v>0.73602975000000015</v>
       </c>
       <c r="D207" s="5">
-        <v>3.9015638520772056</v>
+        <v>4.0082344851896323</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>225.66851932</v>
+        <v>226.07528532000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.86310339999999997</v>
+        <v>0.96451931999999374</v>
       </c>
       <c r="D208" s="5">
-        <v>4.7057456866984593</v>
+        <v>5.2644830626875194</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>226.67364327999999</v>
+        <v>227.03990206</v>
       </c>
       <c r="C209" s="5">
-        <v>1.0051239599999917</v>
+        <v>0.96461673999999675</v>
       </c>
       <c r="D209" s="5">
-        <v>5.4776748411575094</v>
+        <v>5.2420351513575492</v>
       </c>
       <c r="E209" s="5">
-        <v>6.0090231295703456</v>
+        <v>6.0076229674728809</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>227.14878253000001</v>
+        <v>227.69483554000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.47513925000001223</v>
+        <v>0.65493348000001106</v>
       </c>
       <c r="D210" s="5">
-        <v>2.5445682915441914</v>
+        <v>3.5170469036149621</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>227.75495307</v>
+        <v>228.10296231999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.60617053999999371</v>
+        <v>0.40812677999997504</v>
       </c>
       <c r="D211" s="5">
-        <v>3.2497490919803251</v>
+        <v>2.1722462463288572</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>228.63249764</v>
+        <v>228.69904226</v>
       </c>
       <c r="C212" s="5">
-        <v>0.87754456999999775</v>
+        <v>0.59607994000000986</v>
       </c>
       <c r="D212" s="5">
-        <v>4.7228764296151526</v>
+        <v>3.1813120070180334</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>229.06190913</v>
+        <v>229.00159568999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.42941149000000678</v>
+        <v>0.30255342999998902</v>
       </c>
       <c r="D213" s="5">
-        <v>2.2772362660271162</v>
+        <v>1.5991212643365227</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>230.54281985</v>
+        <v>230.28138204999999</v>
       </c>
       <c r="C214" s="5">
-        <v>1.4809107199999971</v>
+        <v>1.2797863600000028</v>
       </c>
       <c r="D214" s="5">
-        <v>8.0400304111116085</v>
+        <v>6.9162762733314898</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>231.40987487999999</v>
+        <v>231.30859376999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.86705502999998885</v>
+        <v>1.0272117199999968</v>
       </c>
       <c r="D215" s="5">
-        <v>4.6076485694817926</v>
+        <v>5.4861138925876407</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>231.97233496999999</v>
+        <v>231.90039723000001</v>
       </c>
       <c r="C216" s="5">
-        <v>0.56246009000000186</v>
+        <v>0.5918034600000226</v>
       </c>
       <c r="D216" s="5">
-        <v>2.9560039239481695</v>
+        <v>3.1137759230854378</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>232.13619607000001</v>
+        <v>232.27620949000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.16386110000001963</v>
+        <v>0.37581226000000356</v>
       </c>
       <c r="D217" s="5">
-        <v>0.85095949937097348</v>
+        <v>1.9621187555922903</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>232.79173842</v>
+        <v>232.86883444</v>
       </c>
       <c r="C218" s="5">
-        <v>0.65554234999999039</v>
+        <v>0.59262494999998694</v>
       </c>
       <c r="D218" s="5">
-        <v>3.4418787234800741</v>
+        <v>3.104986848819169</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>234.07550963</v>
+        <v>234.44365969</v>
       </c>
       <c r="C219" s="5">
-        <v>1.2837712099999976</v>
+        <v>1.5748252500000035</v>
       </c>
       <c r="D219" s="5">
-        <v>6.822064995159316</v>
+        <v>8.4240117584493568</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>234.80392283</v>
+        <v>235.20456379000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.72841320000000565</v>
+        <v>0.76090410000000475</v>
       </c>
       <c r="D220" s="5">
-        <v>3.7988276903726081</v>
+        <v>3.9649684362116355</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>235.36006377999999</v>
+        <v>235.9161545</v>
       </c>
       <c r="C221" s="5">
-        <v>0.55614094999998542</v>
+        <v>0.71159070999999585</v>
       </c>
       <c r="D221" s="5">
-        <v>2.8795597242911697</v>
+        <v>3.691518368810609</v>
       </c>
       <c r="E221" s="5">
-        <v>3.8321263885409129</v>
+        <v>3.9095561438597937</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>235.64434123000001</v>
+        <v>236.36276568</v>
       </c>
       <c r="C222" s="5">
-        <v>0.28427745000001892</v>
+        <v>0.44661117999999078</v>
       </c>
       <c r="D222" s="5">
-        <v>1.4590762407433733</v>
+        <v>2.2955143720831961</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>236.52258497</v>
+        <v>237.04386925</v>
       </c>
       <c r="C223" s="5">
-        <v>0.87824373999998784</v>
+        <v>0.68110357000000477</v>
       </c>
       <c r="D223" s="5">
-        <v>4.5652116108056306</v>
+        <v>3.5132569929455348</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>236.46843275000001</v>
+        <v>236.74541633999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-5.4152219999991758E-2</v>
+        <v>-0.29845291000000884</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.27439619799815018</v>
+        <v>-1.5004555305311973</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>238.63647889000001</v>
+        <v>238.55480463999999</v>
       </c>
       <c r="C225" s="5">
-        <v>2.1680461400000013</v>
+        <v>1.8093882999999948</v>
       </c>
       <c r="D225" s="5">
-        <v>11.574233534060951</v>
+        <v>9.5668215830533754</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>239.92430148</v>
+        <v>239.54710048000001</v>
       </c>
       <c r="C226" s="5">
-        <v>1.2878225899999904</v>
+        <v>0.99229584000002546</v>
       </c>
       <c r="D226" s="5">
-        <v>6.6716175655398002</v>
+        <v>5.1073305076563935</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>240.48661068999999</v>
+        <v>240.31598194</v>
       </c>
       <c r="C227" s="5">
-        <v>0.56230920999999512</v>
+        <v>0.76888145999998869</v>
       </c>
       <c r="D227" s="5">
-        <v>2.8489709997395529</v>
+        <v>3.9204041084407226</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>241.42970037000001</v>
+        <v>241.36655639</v>
       </c>
       <c r="C228" s="5">
-        <v>0.94308968000001414</v>
+        <v>1.0505744499999992</v>
       </c>
       <c r="D228" s="5">
-        <v>4.8087460406501581</v>
+        <v>5.3739557416617956</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>241.64817085999999</v>
+        <v>241.74970031000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.21847048999998719</v>
+        <v>0.38314392000000908</v>
       </c>
       <c r="D229" s="5">
-        <v>1.0913044909134584</v>
+        <v>1.921592412667672</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>241.82289967</v>
+        <v>242.11498553999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.17472881000000484</v>
+        <v>0.36528522999998359</v>
       </c>
       <c r="D230" s="5">
-        <v>0.87114434693418286</v>
+        <v>1.8283519841762352</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>242.23602062000001</v>
+        <v>242.47027788</v>
       </c>
       <c r="C231" s="5">
-        <v>0.41312095000000681</v>
+        <v>0.35529234000000542</v>
       </c>
       <c r="D231" s="5">
-        <v>2.0694060979678408</v>
+        <v>1.7752258016072053</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>242.26067264</v>
+        <v>242.81287137999999</v>
       </c>
       <c r="C232" s="5">
-        <v>2.4652019999990671E-2</v>
+        <v>0.34259349999999245</v>
       </c>
       <c r="D232" s="5">
-        <v>0.12219069497723112</v>
+        <v>1.7087541542560647</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>241.63885819000001</v>
+        <v>242.22684533</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.62181444999998803</v>
+        <v>-0.58602604999998675</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.0369485742863245</v>
+        <v>-2.8580491857481349</v>
       </c>
       <c r="E233" s="5">
-        <v>2.6677399339375851</v>
+        <v>2.6749718955765722</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>238.25324798</v>
+        <v>239.04147617999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.3856102100000101</v>
+        <v>-3.1853691500000139</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.576246037346419</v>
+        <v>-14.6876573791886</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>236.33566316</v>
+        <v>236.88025848999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.9175848200000019</v>
+        <v>-2.1612176900000009</v>
       </c>
       <c r="D235" s="5">
-        <v>-9.2419442960014582</v>
+        <v>-10.325848833720553</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>231.62389981000001</v>
+        <v>231.71133485999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-4.711763349999984</v>
+        <v>-5.1689236299999948</v>
       </c>
       <c r="D236" s="5">
-        <v>-21.467523693126189</v>
+        <v>-23.260152804687095</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>227.46186023999999</v>
+        <v>227.42144740000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.1620395700000188</v>
+        <v>-4.2898874599999886</v>
       </c>
       <c r="D237" s="5">
-        <v>-19.554342540940574</v>
+        <v>-20.088426710470099</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>225.13204630999999</v>
+        <v>224.79479153</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.3298139300000003</v>
+        <v>-2.6266558700000076</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.621874306188262</v>
+        <v>-13.012289030860803</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>222.23469721000001</v>
+        <v>222.17939177</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.8973490999999854</v>
+        <v>-2.6153997600000025</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.395900592227029</v>
+        <v>-13.101886400727103</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>219.57383977000001</v>
+        <v>219.51312569999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.6608574400000009</v>
+        <v>-2.666266070000006</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.458429804478577</v>
+        <v>-13.487145164400449</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>218.40231134999999</v>
+        <v>218.51122290000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.1715284200000156</v>
+        <v>-1.0019027999999821</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.2179756758255493</v>
+        <v>-5.3416249301143299</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>217.78082259999999</v>
+        <v>217.98985518000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.62148874999999748</v>
+        <v>-0.52136772000000065</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.3617972768553162</v>
+        <v>-2.8259231555493813</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>215.15400256000001</v>
+        <v>215.50069644999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.6268200399999841</v>
+        <v>-2.489158730000014</v>
       </c>
       <c r="D243" s="5">
-        <v>-13.55148236802931</v>
+        <v>-12.87380613602771</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>213.81143822000001</v>
+        <v>214.20420794</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.3425643399999956</v>
+        <v>-1.296488509999989</v>
       </c>
       <c r="D244" s="5">
-        <v>-7.2363004029178395</v>
+        <v>-6.9852462661403436</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>213.50486617999999</v>
+        <v>214.10584317000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.30657204000002025</v>
+        <v>-9.8364769999989221E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.7071072990102465</v>
+        <v>-0.5496626712488295</v>
       </c>
       <c r="E245" s="5">
-        <v>-11.642991620113651</v>
+        <v>-11.609366468728554</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>213.76690414000001</v>
+        <v>214.49137762000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.26203796000001489</v>
+        <v>0.38553444999999442</v>
       </c>
       <c r="D246" s="5">
-        <v>1.4827617177028962</v>
+        <v>2.1823356433078533</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>214.10885601999999</v>
+        <v>214.52158632000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.34195187999998211</v>
+        <v>3.0208700000002864E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>1.9365569972696228</v>
+        <v>0.16913749008566903</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>214.28956504000001</v>
+        <v>214.37923352999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.1807090200000232</v>
+        <v>-0.1423527900000181</v>
       </c>
       <c r="D248" s="5">
-        <v>1.0175211494698244</v>
+        <v>-0.79339927141863775</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>214.02664095</v>
+        <v>213.87828931999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.26292409000001271</v>
+        <v>-0.50094421000000011</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.4624531740599633</v>
+        <v>-2.7683053338094954</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>214.24782091</v>
+        <v>214.00131037</v>
       </c>
       <c r="C250" s="5">
-        <v>0.22117996000000062</v>
+        <v>0.12302105000000552</v>
       </c>
       <c r="D250" s="5">
-        <v>1.2471799639684145</v>
+        <v>0.69241799956294425</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>214.03731922</v>
+        <v>213.93587295</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.21050169000000096</v>
+        <v>-6.5437419999994972E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.1726675612045434</v>
+        <v>-0.36632007430411617</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>214.63109179</v>
+        <v>214.60459078</v>
       </c>
       <c r="C252" s="5">
-        <v>0.59377256999999872</v>
+        <v>0.66871782999999141</v>
       </c>
       <c r="D252" s="5">
-        <v>3.3802510686431253</v>
+        <v>3.8161058204791098</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>215.48405754999999</v>
+        <v>215.62486179000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.85296575999998936</v>
+        <v>1.0202710100000161</v>
       </c>
       <c r="D253" s="5">
-        <v>4.874552134212462</v>
+        <v>5.8565928985130133</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>215.90447900000001</v>
+        <v>216.04116615000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.42042145000002051</v>
+        <v>0.41630435999999804</v>
       </c>
       <c r="D254" s="5">
-        <v>2.3665549245615924</v>
+        <v>2.341586641558191</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>216.54814777999999</v>
+        <v>216.79668414</v>
       </c>
       <c r="C255" s="5">
-        <v>0.64366877999998451</v>
+        <v>0.75551798999998709</v>
       </c>
       <c r="D255" s="5">
-        <v>3.6367670803033603</v>
+        <v>4.2781868974640425</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>216.93406766000001</v>
+        <v>217.36590325</v>
       </c>
       <c r="C256" s="5">
-        <v>0.3859198800000172</v>
+        <v>0.56921911000000591</v>
       </c>
       <c r="D256" s="5">
-        <v>2.1596590919531256</v>
+        <v>3.1966065886769757</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>217.55295527000001</v>
+        <v>218.07037797999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.61888761000000159</v>
+        <v>0.70447472999998695</v>
       </c>
       <c r="D257" s="5">
-        <v>3.4776912845580599</v>
+        <v>3.9592346919536281</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8960172488936111</v>
+        <v>1.8516705342096262</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>218.81775372999999</v>
+        <v>219.24089122999999</v>
       </c>
       <c r="C258" s="5">
-        <v>1.2647984599999802</v>
+        <v>1.1705132499999991</v>
       </c>
       <c r="D258" s="5">
-        <v>7.2039578937630244</v>
+        <v>6.6347094753247626</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>219.99875234999999</v>
+        <v>220.16833308</v>
       </c>
       <c r="C259" s="5">
-        <v>1.1809986199999969</v>
+        <v>0.92744185000000812</v>
       </c>
       <c r="D259" s="5">
-        <v>6.6723711226857496</v>
+        <v>5.1960774006876154</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>221.30894792000001</v>
+        <v>221.29595029999999</v>
       </c>
       <c r="C260" s="5">
-        <v>1.310195570000019</v>
+        <v>1.1276172199999905</v>
       </c>
       <c r="D260" s="5">
-        <v>7.3853578303123335</v>
+        <v>6.3220508779112006</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>223.26484228999999</v>
+        <v>222.96067571</v>
       </c>
       <c r="C261" s="5">
-        <v>1.9558943699999816</v>
+        <v>1.6647254100000168</v>
       </c>
       <c r="D261" s="5">
-        <v>11.136417617654937</v>
+        <v>9.410163083729195</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>223.88183486</v>
+        <v>223.54753769999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.61699257000000785</v>
+        <v>0.58686198999998851</v>
       </c>
       <c r="D262" s="5">
-        <v>3.3670719432378204</v>
+        <v>3.2046878928059908</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>225.31068884999999</v>
+        <v>225.07884043999999</v>
       </c>
       <c r="C263" s="5">
-        <v>1.4288539899999932</v>
+        <v>1.531302740000001</v>
       </c>
       <c r="D263" s="5">
-        <v>7.9332497335544483</v>
+        <v>8.5368821009802467</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>226.65276879000001</v>
+        <v>226.48513012000001</v>
       </c>
       <c r="C264" s="5">
-        <v>1.3420799400000192</v>
+        <v>1.4062896800000146</v>
       </c>
       <c r="D264" s="5">
-        <v>7.3867752312930079</v>
+        <v>7.7606730158185755</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>227.94046406999999</v>
+        <v>227.90712148</v>
       </c>
       <c r="C265" s="5">
-        <v>1.2876952799999799</v>
+        <v>1.4219913599999927</v>
       </c>
       <c r="D265" s="5">
-        <v>7.0347483562311908</v>
+        <v>7.7999170880032942</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>229.55084395</v>
+        <v>229.60289173000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.6103798800000106</v>
+        <v>1.6957702500000096</v>
       </c>
       <c r="D266" s="5">
-        <v>8.8152058677434688</v>
+        <v>9.3033545286580921</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>230.80421817000001</v>
+        <v>230.92938512000001</v>
       </c>
       <c r="C267" s="5">
-        <v>1.253374220000012</v>
+        <v>1.326493389999996</v>
       </c>
       <c r="D267" s="5">
-        <v>6.7525296127849632</v>
+        <v>7.1573953161305992</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>231.86206265999999</v>
+        <v>232.01785057999999</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0578444899999795</v>
+        <v>1.0884654599999806</v>
       </c>
       <c r="D268" s="5">
-        <v>5.6407413335129997</v>
+        <v>5.8050506841776039</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>233.61824537999999</v>
+        <v>233.74652753999999</v>
       </c>
       <c r="C269" s="5">
-        <v>1.7561827199999982</v>
+        <v>1.7286769600000014</v>
       </c>
       <c r="D269" s="5">
-        <v>9.47747007475812</v>
+        <v>9.3163756609114365</v>
       </c>
       <c r="E269" s="5">
-        <v>7.3845423474306449</v>
+        <v>7.1885735720776056</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>234.09494071</v>
+        <v>234.38977793999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.47669533000001252</v>
+        <v>0.64325039999999944</v>
       </c>
       <c r="D270" s="5">
-        <v>2.4762536148807079</v>
+        <v>3.3527404500960589</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>235.70014849</v>
+        <v>235.82080830999999</v>
       </c>
       <c r="C271" s="5">
-        <v>1.6052077800000006</v>
+        <v>1.431030370000002</v>
       </c>
       <c r="D271" s="5">
-        <v>8.5460290635084526</v>
+        <v>7.5775062560514472</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>237.73163754999999</v>
+        <v>237.72454166</v>
       </c>
       <c r="C272" s="5">
-        <v>2.0314890599999842</v>
+        <v>1.9037333500000102</v>
       </c>
       <c r="D272" s="5">
-        <v>10.847399559440095</v>
+        <v>10.129265103858764</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>239.70181495</v>
+        <v>239.45939207999999</v>
       </c>
       <c r="C273" s="5">
-        <v>1.9701774000000114</v>
+        <v>1.7348504199999866</v>
       </c>
       <c r="D273" s="5">
-        <v>10.410934580064568</v>
+        <v>9.1174686638834537</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>241.15802995999999</v>
+        <v>240.95705286</v>
       </c>
       <c r="C274" s="5">
-        <v>1.456215009999994</v>
+        <v>1.4976607800000181</v>
       </c>
       <c r="D274" s="5">
-        <v>7.5387193618515314</v>
+        <v>7.7688392176654464</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>242.83017233000001</v>
+        <v>242.68205656999999</v>
       </c>
       <c r="C275" s="5">
-        <v>1.6721423700000173</v>
+        <v>1.7250037099999815</v>
       </c>
       <c r="D275" s="5">
-        <v>8.6453260808050825</v>
+        <v>8.9372197667709319</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>243.57526906999999</v>
+        <v>243.47730324</v>
       </c>
       <c r="C276" s="5">
-        <v>0.74509673999997972</v>
+        <v>0.79524667000001159</v>
       </c>
       <c r="D276" s="5">
-        <v>3.7448423136955844</v>
+        <v>4.0039405762687608</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>243.91125671</v>
+        <v>243.90003482</v>
       </c>
       <c r="C277" s="5">
-        <v>0.33598764000001324</v>
+        <v>0.42273158000000421</v>
       </c>
       <c r="D277" s="5">
-        <v>1.6678956036485948</v>
+        <v>2.1034821453526753</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>245.03254106</v>
+        <v>245.09138447999999</v>
       </c>
       <c r="C278" s="5">
-        <v>1.1212843499999963</v>
+        <v>1.191349659999986</v>
       </c>
       <c r="D278" s="5">
-        <v>5.6581591265949527</v>
+        <v>6.0215607441301389</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>245.27547346</v>
+        <v>245.35613723</v>
       </c>
       <c r="C279" s="5">
-        <v>0.24293240000000083</v>
+        <v>0.26475275000001375</v>
       </c>
       <c r="D279" s="5">
-        <v>1.1962237973357714</v>
+        <v>1.3039938419339814</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>245.75575828999999</v>
+        <v>245.83539941999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.48028482999998801</v>
+        <v>0.47926218999998582</v>
       </c>
       <c r="D280" s="5">
-        <v>2.3752459403339365</v>
+        <v>2.3693464049003188</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>246.02375766</v>
+        <v>246.07114598000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.2679993700000125</v>
+        <v>0.23574656000002392</v>
       </c>
       <c r="D281" s="5">
-        <v>1.3164906754876915</v>
+        <v>1.1568420416198766</v>
       </c>
       <c r="E281" s="5">
-        <v>5.3101641354344586</v>
+        <v>5.2726423659452903</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>246.22363898</v>
+        <v>246.37319414000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.19988132000000292</v>
+        <v>0.30204815999999823</v>
       </c>
       <c r="D282" s="5">
-        <v>0.97930495880698132</v>
+        <v>1.4829647735954854</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>247.50488159</v>
+        <v>247.56432156</v>
       </c>
       <c r="C283" s="5">
-        <v>1.2812426099999925</v>
+        <v>1.1911274199999866</v>
       </c>
       <c r="D283" s="5">
-        <v>6.4261329280060453</v>
+        <v>5.958356881259963</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>247.94095453</v>
+        <v>247.93971723999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.43607294000000252</v>
+        <v>0.3753956799999969</v>
       </c>
       <c r="D284" s="5">
-        <v>2.1348599123648837</v>
+        <v>1.8348799577529995</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>248.88175577999999</v>
+        <v>248.74351788999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.94080124999999271</v>
+        <v>0.80380064999999945</v>
       </c>
       <c r="D285" s="5">
-        <v>4.649586594443722</v>
+        <v>3.9604250033848709</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>248.91438987999999</v>
+        <v>248.84694818</v>
       </c>
       <c r="C286" s="5">
-        <v>3.2634099999995669E-2</v>
+        <v>0.1034302900000057</v>
       </c>
       <c r="D286" s="5">
-        <v>0.15746101653952849</v>
+        <v>0.50011591068479522</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>249.41605059</v>
+        <v>249.33654612999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.50166071000001011</v>
+        <v>0.48959794999998962</v>
       </c>
       <c r="D287" s="5">
-        <v>2.4454623808257026</v>
+        <v>2.386675780624814</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>249.41278528000001</v>
+        <v>249.37608309999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-3.2653099999890856E-3</v>
+        <v>3.9536970000000338E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-1.5709052647694399E-2</v>
+        <v>0.19044846880464927</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>249.90273898999999</v>
+        <v>249.89657553999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.48995370999998045</v>
+        <v>0.52049243999999817</v>
       </c>
       <c r="D289" s="5">
-        <v>2.3829515992917161</v>
+        <v>2.5335670500133078</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>249.63643467</v>
+        <v>249.67759409999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.26630431999998905</v>
+        <v>-0.2189814399999932</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.2712900174740471</v>
+        <v>-1.0464926930394802</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>250.15088403999999</v>
+        <v>250.1813161</v>
       </c>
       <c r="C291" s="5">
-        <v>0.51444936999999413</v>
+        <v>0.50372200000001044</v>
       </c>
       <c r="D291" s="5">
-        <v>2.5011761004498645</v>
+        <v>2.4480329931607869</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>250.41141512999999</v>
+        <v>250.43656791000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.26053109000000063</v>
+        <v>0.2552518100000043</v>
       </c>
       <c r="D292" s="5">
-        <v>1.256978956671051</v>
+        <v>1.2312143894988248</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>250.75649347999999</v>
+        <v>250.76455061999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.34507834999999432</v>
+        <v>0.32798270999998635</v>
       </c>
       <c r="D293" s="5">
-        <v>1.6662459408360419</v>
+        <v>1.5829422811342031</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9236905675347638</v>
+        <v>1.9073364417872218</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>250.76225575000001</v>
+        <v>250.83372448</v>
       </c>
       <c r="C294" s="5">
-        <v>5.7622700000194982E-3</v>
+        <v>6.9173860000006471E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>2.7578938856698265E-2</v>
+        <v>0.33152487911403128</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>251.39299729000001</v>
+        <v>251.41710950999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.63074154000000249</v>
+        <v>0.58338502999998809</v>
       </c>
       <c r="D295" s="5">
-        <v>3.06046478620845</v>
+        <v>2.8269200590890442</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>251.75513670000001</v>
+        <v>251.75191280000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.3621394099999975</v>
+        <v>0.33480329000002484</v>
       </c>
       <c r="D296" s="5">
-        <v>1.7423990535715861</v>
+        <v>1.6097537337673495</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>252.48343942</v>
+        <v>252.42439106</v>
       </c>
       <c r="C297" s="5">
-        <v>0.72830271999998786</v>
+        <v>0.67247825999999122</v>
       </c>
       <c r="D297" s="5">
-        <v>3.5272520569243904</v>
+        <v>3.2529477749437374</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>253.69595910999999</v>
+        <v>253.67752124</v>
       </c>
       <c r="C298" s="5">
-        <v>1.2125196899999935</v>
+        <v>1.2531301799999994</v>
       </c>
       <c r="D298" s="5">
-        <v>5.917525345096708</v>
+        <v>6.1226333033211233</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>254.52417478999999</v>
+        <v>254.48234307999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.82821567999999957</v>
+        <v>0.80482183999998824</v>
       </c>
       <c r="D299" s="5">
-        <v>3.9886306151999618</v>
+        <v>3.874281374148647</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>255.65828772</v>
+        <v>255.65126900000001</v>
       </c>
       <c r="C300" s="5">
-        <v>1.1341129300000148</v>
+        <v>1.1689259200000208</v>
       </c>
       <c r="D300" s="5">
-        <v>5.4799836794616974</v>
+        <v>5.6534240900033117</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>256.57533758</v>
+        <v>256.57923936999998</v>
       </c>
       <c r="C301" s="5">
-        <v>0.91704985999999167</v>
+        <v>0.92797036999996863</v>
       </c>
       <c r="D301" s="5">
-        <v>4.3903604379465833</v>
+        <v>4.4438148501035446</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>256.55406231000001</v>
+        <v>256.57714702999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-2.1275269999989632E-2</v>
+        <v>-2.0923399999901449E-3</v>
       </c>
       <c r="D302" s="5">
-        <v>-9.9458833710219796E-2</v>
+        <v>-9.7852632060635436E-3</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>258.81070834000002</v>
+        <v>258.81808347999998</v>
       </c>
       <c r="C303" s="5">
-        <v>2.2566460300000131</v>
+        <v>2.2409364499999924</v>
       </c>
       <c r="D303" s="5">
-        <v>11.081093900808604</v>
+        <v>10.999172894727671</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>260.11989735999998</v>
+        <v>260.12180597999998</v>
       </c>
       <c r="C304" s="5">
-        <v>1.3091890199999625</v>
+        <v>1.3037224999999921</v>
       </c>
       <c r="D304" s="5">
-        <v>6.2419396685719608</v>
+        <v>6.214968142244004</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>260.97804342000001</v>
+        <v>260.97981493999998</v>
       </c>
       <c r="C305" s="5">
-        <v>0.85814606000002414</v>
+        <v>0.85800896000000648</v>
       </c>
       <c r="D305" s="5">
-        <v>4.0314765516656026</v>
+        <v>4.0307906269733573</v>
       </c>
       <c r="E305" s="5">
-        <v>4.076285243163702</v>
+        <v>4.0736476885362638</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>259.61998631</v>
+        <v>259.64622351000003</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.3580571100000043</v>
+        <v>-1.3335914299999558</v>
       </c>
       <c r="D306" s="5">
-        <v>-6.0688105275843558</v>
+        <v>-5.9624951496136553</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>256.95598390999999</v>
+        <v>256.9616413</v>
       </c>
       <c r="C307" s="5">
-        <v>-2.6640024000000153</v>
+        <v>-2.6845822100000305</v>
       </c>
       <c r="D307" s="5">
-        <v>-11.641698672753842</v>
+        <v>-11.725463106270261</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>254.71177426</v>
+        <v>254.70762852999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.2442096499999877</v>
+        <v>-2.2540127700000028</v>
       </c>
       <c r="D308" s="5">
-        <v>-9.9915211162258331</v>
+        <v>-10.032871965216483</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>251.45800728</v>
+        <v>251.45226779000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-3.2537669799999946</v>
+        <v>-3.2553607399999862</v>
       </c>
       <c r="D309" s="5">
-        <v>-14.296731997241697</v>
+        <v>-14.303466786937358</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>248.91354625</v>
+        <v>248.90880099</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.5444610300000079</v>
+        <v>-2.5434668000000045</v>
       </c>
       <c r="D310" s="5">
-        <v>-11.489101094013876</v>
+        <v>-11.485106292291281</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>246.34844461</v>
+        <v>246.31678159000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.5651016399999946</v>
+        <v>-2.5920193999999981</v>
       </c>
       <c r="D311" s="5">
-        <v>-11.688856471920984</v>
+        <v>-11.804793168603844</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>243.77956261</v>
+        <v>243.78152082</v>
       </c>
       <c r="C312" s="5">
-        <v>-2.5688820000000021</v>
+        <v>-2.5352607700000078</v>
       </c>
       <c r="D312" s="5">
-        <v>-11.82009491497139</v>
+        <v>-11.675463312089052</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>241.38228083000001</v>
+        <v>241.38597870999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-2.3972817799999859</v>
+        <v>-2.3955421100000081</v>
       </c>
       <c r="D313" s="5">
-        <v>-11.182791829937234</v>
+        <v>-11.175025163979802</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>239.17509607</v>
+        <v>239.18623918</v>
       </c>
       <c r="C314" s="5">
-        <v>-2.2071847600000183</v>
+        <v>-2.199739529999988</v>
       </c>
       <c r="D314" s="5">
-        <v>-10.437368523329837</v>
+        <v>-10.403755605417864</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>236.69387076999999</v>
+        <v>236.69567298000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-2.4812253000000055</v>
+        <v>-2.4905661999999893</v>
       </c>
       <c r="D315" s="5">
-        <v>-11.76260901295587</v>
+        <v>-11.803867574300053</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>234.16554461999999</v>
+        <v>234.16230997</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.5283261499999981</v>
+        <v>-2.5333630100000164</v>
       </c>
       <c r="D316" s="5">
-        <v>-12.091317546338498</v>
+        <v>-12.113918791108825</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>232.32322313</v>
+        <v>232.32783648</v>
       </c>
       <c r="C317" s="5">
-        <v>-1.8423214899999891</v>
+        <v>-1.8344734899999935</v>
       </c>
       <c r="D317" s="5">
-        <v>-9.0431154561404057</v>
+        <v>-9.0063568500892703</v>
       </c>
       <c r="E317" s="5">
-        <v>-10.979782020928452</v>
+        <v>-10.978618582662092</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>231.66316721999999</v>
+        <v>231.66936877000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.66005591000001118</v>
+        <v>-0.65846770999999649</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.356559127536074</v>
+        <v>-3.3485427319716488</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>229.88618618999999</v>
+        <v>229.89086817</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.7769810300000017</v>
+        <v>-1.778500600000001</v>
       </c>
       <c r="D319" s="5">
-        <v>-8.8260795278302773</v>
+        <v>-8.8330847210698273</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>227.24366383</v>
+        <v>227.24604224999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.6425223599999867</v>
+        <v>-2.6448259200000166</v>
       </c>
       <c r="D320" s="5">
-        <v>-12.954386947064966</v>
+        <v>-12.964727324453262</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>225.40315339</v>
+        <v>225.40299078999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-1.8405104400000027</v>
+        <v>-1.8430514599999981</v>
       </c>
       <c r="D321" s="5">
-        <v>-9.2976671196476239</v>
+        <v>-9.3098433147297381</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>223.63163682000001</v>
+        <v>223.63039208000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.7715165699999886</v>
+        <v>-1.7725987099999827</v>
       </c>
       <c r="D322" s="5">
-        <v>-9.0340080021393039</v>
+        <v>-9.0392962502371166</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>221.55850201999999</v>
+        <v>221.53440577999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.0731348000000196</v>
+        <v>-2.0959863000000212</v>
       </c>
       <c r="D323" s="5">
-        <v>-10.574344597755381</v>
+        <v>-10.68501840796997</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>220.77909853</v>
+        <v>220.77994726</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.77940348999999287</v>
+        <v>-0.75445851999998581</v>
       </c>
       <c r="D324" s="5">
-        <v>-4.1406617330078666</v>
+        <v>-4.0110397545033649</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>219.24323014000001</v>
+        <v>219.24485720000001</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.5358683899999903</v>
+        <v>-1.5350900599999875</v>
       </c>
       <c r="D325" s="5">
-        <v>-8.0357920407969079</v>
+        <v>-8.0318445004695977</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>218.46901142999999</v>
+        <v>218.47395741</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.77421871000001374</v>
+        <v>-0.77089979000001563</v>
       </c>
       <c r="D326" s="5">
-        <v>-4.1562454065942056</v>
+        <v>-4.1387414459686855</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>217.24107416999999</v>
+        <v>217.24370558999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.2279372600000045</v>
+        <v>-1.2302518200000065</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.5401291853302013</v>
+        <v>-6.5519337552060186</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>216.33948278</v>
+        <v>216.33461546999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.901591389999993</v>
+        <v>-0.90909012000000189</v>
       </c>
       <c r="D328" s="5">
-        <v>-4.8681053205646752</v>
+        <v>-4.907609080951703</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>216.33698041</v>
+        <v>216.34180687</v>
       </c>
       <c r="C329" s="5">
-        <v>-2.5023700000019744E-3</v>
+        <v>7.1914000000106171E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>-1.3879357270107917E-2</v>
+        <v>3.9897720159887129E-2</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.8810351822015896</v>
+        <v>-6.8808068168689562</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>217.10991661</v>
+        <v>217.11714452000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.77293620000000374</v>
+        <v>0.77533765000001154</v>
       </c>
       <c r="D330" s="5">
-        <v>4.3726626917855782</v>
+        <v>4.3864173131802131</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>217.58567977999999</v>
+        <v>217.59265017999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.47576316999999335</v>
+        <v>0.47550565999998184</v>
       </c>
       <c r="D331" s="5">
-        <v>2.6615422907542374</v>
+        <v>2.6599946914420469</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>218.36548257000001</v>
+        <v>218.36787924000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.77980279000001929</v>
+        <v>0.77522906000001512</v>
       </c>
       <c r="D332" s="5">
-        <v>4.3864590740444465</v>
+        <v>4.3600828065221364</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>218.66864276000001</v>
+        <v>218.66851955000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.30316018999999983</v>
+        <v>0.30064031000000568</v>
       </c>
       <c r="D333" s="5">
-        <v>1.6787586577207803</v>
+        <v>1.664680507913463</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>219.38083083999999</v>
+        <v>219.38115221000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.7121880799999758</v>
+        <v>0.71263265999999703</v>
       </c>
       <c r="D334" s="5">
-        <v>3.9790895965859496</v>
+        <v>3.98162049909494</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>219.96709648999999</v>
+        <v>219.94376007</v>
       </c>
       <c r="C335" s="5">
-        <v>0.58626565000000141</v>
+        <v>0.56260785999998575</v>
       </c>
       <c r="D335" s="5">
-        <v>3.2543945071253244</v>
+        <v>3.121206697337664</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>220.17876734999999</v>
+        <v>220.17613655</v>
       </c>
       <c r="C336" s="5">
-        <v>0.21167085999999813</v>
+        <v>0.23237647999999922</v>
       </c>
       <c r="D336" s="5">
-        <v>1.1608722176719599</v>
+        <v>1.2752254265369967</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>221.09648178</v>
+        <v>221.09569339000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.91771443000001796</v>
+        <v>0.9195568400000127</v>
       </c>
       <c r="D337" s="5">
-        <v>5.1179178977190265</v>
+        <v>5.1284925170957285</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>221.02928492999999</v>
+        <v>221.03276911</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.7196850000016184E-2</v>
+        <v>-6.2924280000004273E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.3641015230611333</v>
+        <v>-0.3409883368297284</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>221.49995074</v>
+        <v>221.50321618000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.47066581000001406</v>
+        <v>0.47044707000000585</v>
       </c>
       <c r="D339" s="5">
-        <v>2.5854537411812872</v>
+        <v>2.5841968473979238</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>222.18387326999999</v>
+        <v>222.17733502999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.68392252999998959</v>
+        <v>0.67411884999998506</v>
       </c>
       <c r="D340" s="5">
-        <v>3.7687997625483138</v>
+        <v>3.7138128729311548</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>222.87980102</v>
+        <v>222.88563597999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.69592775000000984</v>
+        <v>0.7083009499999946</v>
       </c>
       <c r="D341" s="5">
-        <v>3.824090423140003</v>
+        <v>3.8933938216240804</v>
       </c>
       <c r="E341" s="5">
-        <v>3.0243653200669129</v>
+        <v>3.0247640087115446</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>221.95617113</v>
+        <v>221.96501262000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.92362989000000084</v>
+        <v>-0.92062335999997913</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.8610933156905123</v>
+        <v>-4.8455036114571364</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>223.49624582000001</v>
+        <v>223.51657141999999</v>
       </c>
       <c r="C343" s="5">
-        <v>1.5400746900000115</v>
+        <v>1.5515587999999809</v>
       </c>
       <c r="D343" s="5">
-        <v>8.6515927187274411</v>
+        <v>8.7182462281950599</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>224.51417504</v>
+        <v>224.51444595000001</v>
       </c>
       <c r="C344" s="5">
-        <v>1.017929219999985</v>
+        <v>0.99787453000001847</v>
       </c>
       <c r="D344" s="5">
-        <v>5.6044947088395247</v>
+        <v>5.4908413811386003</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>225.95994554999999</v>
+        <v>225.95415543999999</v>
       </c>
       <c r="C345" s="5">
-        <v>1.4457705099999885</v>
+        <v>1.4397094899999843</v>
       </c>
       <c r="D345" s="5">
-        <v>8.0071097161016791</v>
+        <v>7.9723394336620235</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>226.94129355999999</v>
+        <v>226.93782622000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.98134801000000493</v>
+        <v>0.98367078000001129</v>
       </c>
       <c r="D346" s="5">
-        <v>5.3379288648505829</v>
+        <v>5.3510077580704252</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>228.56378251999999</v>
+        <v>228.54414224000001</v>
       </c>
       <c r="C347" s="5">
-        <v>1.6224889599999983</v>
+        <v>1.6063160200000084</v>
       </c>
       <c r="D347" s="5">
-        <v>8.9247729325899314</v>
+        <v>8.8324602927708273</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>229.56892117000001</v>
+        <v>229.55994644</v>
       </c>
       <c r="C348" s="5">
-        <v>1.0051386500000206</v>
+        <v>1.0158041999999909</v>
       </c>
       <c r="D348" s="5">
-        <v>5.4066824168880201</v>
+        <v>5.4659437685192325</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>230.64500337000001</v>
+        <v>230.64082532</v>
       </c>
       <c r="C349" s="5">
-        <v>1.0760822000000019</v>
+        <v>1.0808788800000002</v>
       </c>
       <c r="D349" s="5">
-        <v>5.772187822228747</v>
+        <v>5.7988201297292541</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>231.41350575000001</v>
+        <v>231.41615268000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.76850238000000104</v>
+        <v>0.77532736000000568</v>
       </c>
       <c r="D350" s="5">
-        <v>4.0724581075183508</v>
+        <v>4.1093722804543376</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>232.95940873999999</v>
+        <v>232.96378910999999</v>
       </c>
       <c r="C351" s="5">
-        <v>1.5459029899999734</v>
+        <v>1.547636429999983</v>
       </c>
       <c r="D351" s="5">
-        <v>8.317504249944129</v>
+        <v>8.3270776949157632</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>233.89331498000001</v>
+        <v>233.88996288000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.93390624000002731</v>
+        <v>0.92617377000001966</v>
       </c>
       <c r="D352" s="5">
-        <v>4.9181552487690183</v>
+        <v>4.8764462103235706</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>234.25510933999999</v>
+        <v>234.26213801</v>
       </c>
       <c r="C353" s="5">
-        <v>0.36179435999997622</v>
+        <v>0.37217512999998803</v>
       </c>
       <c r="D353" s="5">
-        <v>1.8720754880500623</v>
+        <v>1.9262887952450347</v>
       </c>
       <c r="E353" s="5">
-        <v>5.1037861071040913</v>
+        <v>5.1041880648696747</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>234.54973344999999</v>
+        <v>234.56123414999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.29462411000000088</v>
+        <v>0.29909613999998896</v>
       </c>
       <c r="D354" s="5">
-        <v>1.5197314110000137</v>
+        <v>1.5429146738170862</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>235.40207555999999</v>
+        <v>235.43929575000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.85234210999999505</v>
+        <v>0.87806160000002365</v>
       </c>
       <c r="D355" s="5">
-        <v>4.4489619050425144</v>
+        <v>4.585756965941834</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>235.88393909999999</v>
+        <v>235.88463969</v>
       </c>
       <c r="C356" s="5">
-        <v>0.4818635400000062</v>
+        <v>0.44534393999998656</v>
       </c>
       <c r="D356" s="5">
-        <v>2.4842214467102997</v>
+        <v>2.2936175182253216</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>236.41404312</v>
+        <v>236.38871922000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.53010402000001022</v>
+        <v>0.50407953000001271</v>
       </c>
       <c r="D357" s="5">
-        <v>2.7303539744352401</v>
+        <v>2.5947254510921391</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>236.77368514</v>
+        <v>236.76749075999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.35964201999999545</v>
+        <v>0.37877153999997404</v>
       </c>
       <c r="D358" s="5">
-        <v>1.8408367721640229</v>
+        <v>1.939825897170766</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>236.92617056</v>
+        <v>236.91009277000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.15248542000000498</v>
+        <v>0.14260201000001871</v>
       </c>
       <c r="D359" s="5">
-        <v>0.7755593057697352</v>
+        <v>0.72514350497427937</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>236.98862915000001</v>
+        <v>236.97156353</v>
       </c>
       <c r="C360" s="5">
-        <v>6.2458590000005643E-2</v>
+        <v>6.1470759999991742E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>0.3168036471873581</v>
+        <v>0.31180719452763572</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>236.78680369</v>
+        <v>236.77881015</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.20182546000000912</v>
+        <v>-0.1927533799999992</v>
       </c>
       <c r="D361" s="5">
-        <v>-1.0171769062617519</v>
+        <v>-0.97172869327082356</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>236.63293551999999</v>
+        <v>236.63795329000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.15386817000000974</v>
+        <v>-0.14085685999998532</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.77699989820967374</v>
+        <v>-0.71153447543209625</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>236.13355762</v>
+        <v>236.14081723000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.49937789999998472</v>
+        <v>-0.49713606000000254</v>
       </c>
       <c r="D363" s="5">
-        <v>-2.5032301233055887</v>
+        <v>-2.4920697558163063</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>235.78228311000001</v>
+        <v>235.78604192</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.3512745099999961</v>
+        <v>-0.35477531000000795</v>
       </c>
       <c r="D364" s="5">
-        <v>-1.7705978340539774</v>
+        <v>-1.7880435326801947</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>235.30231727</v>
+        <v>235.31975638</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.47996584000000553</v>
+        <v>-0.46628554000000122</v>
       </c>
       <c r="D365" s="5">
-        <v>-2.4155934639677135</v>
+        <v>-2.347452863573829</v>
       </c>
       <c r="E365" s="5">
-        <v>0.44703739139371201</v>
+        <v>0.45146790641639178</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>235.79356179000001</v>
+        <v>235.80358164</v>
       </c>
       <c r="C366" s="5">
-        <v>0.49124452000000929</v>
+        <v>0.48382526000000325</v>
       </c>
       <c r="D366" s="5">
-        <v>2.5342273748547806</v>
+        <v>2.495332084619406</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>235.14387375000001</v>
+        <v>235.19348248</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.64968804000000091</v>
+        <v>-0.6100991600000043</v>
       </c>
       <c r="D367" s="5">
-        <v>-3.2567420818834014</v>
+        <v>-3.0609801441509488</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>234.24930291000001</v>
+        <v>234.25026722000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.89457084000000009</v>
+        <v>-0.94321525999998812</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.4709047949397673</v>
+        <v>-4.7077135984486702</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>223.94575814000001</v>
+        <v>223.90287043999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-10.303544770000002</v>
+        <v>-10.347396780000025</v>
       </c>
       <c r="D369" s="5">
-        <v>-41.712637733796555</v>
+        <v>-41.849320271056669</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>221.02174762000001</v>
+        <v>221.00882589</v>
       </c>
       <c r="C370" s="5">
-        <v>-2.9240105199999959</v>
+        <v>-2.8940445499999896</v>
       </c>
       <c r="D370" s="5">
-        <v>-14.590532449630899</v>
+        <v>-14.454046109747098</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>217.74477537000001</v>
+        <v>217.72504957999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-3.27697225</v>
+        <v>-3.2837763100000075</v>
       </c>
       <c r="D371" s="5">
-        <v>-16.410290495287903</v>
+        <v>-16.442513248430256</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>213.07758222999999</v>
+        <v>213.05282971</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.6671931400000233</v>
+        <v>-4.6722198699999922</v>
       </c>
       <c r="D372" s="5">
-        <v>-22.895414947071878</v>
+        <v>-22.919077498291816</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>211.51017533000001</v>
+        <v>211.49896773</v>
       </c>
       <c r="C373" s="5">
-        <v>-1.5674068999999804</v>
+        <v>-1.5538619799999935</v>
       </c>
       <c r="D373" s="5">
-        <v>-8.4787253523380119</v>
+        <v>-8.4093073392918054</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>211.48347817000001</v>
+        <v>211.49161133999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-2.6697159999997666E-2</v>
+        <v>-7.3563900000124249E-3</v>
       </c>
       <c r="D374" s="5">
-        <v>-0.15136085483503647</v>
+        <v>-4.1730602949330287E-2</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>211.30243931999999</v>
+        <v>211.31824064</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.18103885000002151</v>
+        <v>-0.17337069999999244</v>
       </c>
       <c r="D375" s="5">
-        <v>-1.0224282626403736</v>
+        <v>-0.9792795016515643</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>211.44479998</v>
+        <v>211.46121633000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.14236066000000847</v>
+        <v>0.14297569000001431</v>
       </c>
       <c r="D376" s="5">
-        <v>0.81147780032191363</v>
+        <v>0.81493545535737955</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>211.73124186000001</v>
+        <v>211.77297264000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.28644188000001236</v>
+        <v>0.31175630999999271</v>
       </c>
       <c r="D377" s="5">
-        <v>1.6377934920407622</v>
+        <v>1.7835706882727065</v>
       </c>
       <c r="E377" s="5">
-        <v>-10.017357960377893</v>
+        <v>-10.006292757662083</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>211.76757633</v>
+        <v>211.76616261000001</v>
       </c>
       <c r="C378" s="5">
-        <v>3.6334469999985686E-2</v>
+        <v>-6.8100299999969138E-3</v>
       </c>
       <c r="D378" s="5">
-        <v>0.20612234503629701</v>
+        <v>-3.8581839355045222E-2</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>211.17074654999999</v>
+        <v>211.22520789000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.5968297800000073</v>
+        <v>-0.540954720000002</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.3300554614303146</v>
+        <v>-3.0226858206237939</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>212.5791534</v>
+        <v>212.58580218</v>
       </c>
       <c r="C380" s="5">
-        <v>1.4084068500000058</v>
+        <v>1.3605942899999945</v>
       </c>
       <c r="D380" s="5">
-        <v>8.3036302898625856</v>
+        <v>8.0095409121242902</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>211.35336728999999</v>
+        <v>211.28895714999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.2257861100000014</v>
+        <v>-1.2968450300000143</v>
       </c>
       <c r="D381" s="5">
-        <v>-6.7042244245511746</v>
+        <v>-7.0797177611152895</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>211.51583776000001</v>
+        <v>211.49666386999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.16247047000001658</v>
+        <v>0.20770672000000445</v>
       </c>
       <c r="D382" s="5">
-        <v>0.92636790781994716</v>
+        <v>1.1860539969026807</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>211.60978086</v>
+        <v>211.57040416999999</v>
       </c>
       <c r="C383" s="5">
-        <v>9.3943099999989954E-2</v>
+        <v>7.3740299999997205E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>0.53427444628115772</v>
+        <v>0.41919453189032119</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>212.51918705</v>
+        <v>212.47074104999999</v>
       </c>
       <c r="C384" s="5">
-        <v>0.90940618999999856</v>
+        <v>0.90033687999999756</v>
       </c>
       <c r="D384" s="5">
-        <v>5.2807334598940381</v>
+        <v>5.2278272087908695</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>213.10230347000001</v>
+        <v>213.07966149000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.58311642000001029</v>
+        <v>0.60892044000001988</v>
       </c>
       <c r="D385" s="5">
-        <v>3.342741469045607</v>
+        <v>3.4938126994685792</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>212.83346612</v>
+        <v>212.85027008</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.26883735000001252</v>
+        <v>-0.22939141000000518</v>
       </c>
       <c r="D386" s="5">
-        <v>-1.5033897556560261</v>
+        <v>-1.2842410322278286</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>215.14067546000001</v>
+        <v>215.17121908999999</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3072093400000142</v>
+        <v>2.3209490099999925</v>
       </c>
       <c r="D387" s="5">
-        <v>13.812855505152433</v>
+        <v>13.898944200083484</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>216.33078626</v>
+        <v>216.37796728999999</v>
       </c>
       <c r="C388" s="5">
-        <v>1.1901107999999851</v>
+        <v>1.2067481999999927</v>
       </c>
       <c r="D388" s="5">
-        <v>6.8438702165099841</v>
+        <v>6.9415006325151074</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>217.07909376999999</v>
+        <v>217.18561581</v>
       </c>
       <c r="C389" s="5">
-        <v>0.74830750999998941</v>
+        <v>0.80764852000001497</v>
       </c>
       <c r="D389" s="5">
-        <v>4.2307958284644398</v>
+        <v>4.5722045237874598</v>
       </c>
       <c r="E389" s="5">
-        <v>2.5257736472995562</v>
+        <v>2.5558706111195484</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>218.16999697</v>
+        <v>218.12979931000001</v>
       </c>
       <c r="C390" s="5">
-        <v>1.0909032000000138</v>
+        <v>0.94418350000000828</v>
       </c>
       <c r="D390" s="5">
-        <v>6.1999491050942712</v>
+        <v>5.3433911119440403</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>219.35059161000001</v>
+        <v>219.41813099000001</v>
       </c>
       <c r="C391" s="5">
-        <v>1.1805946400000096</v>
+        <v>1.2883316799999989</v>
       </c>
       <c r="D391" s="5">
-        <v>6.6904172825386743</v>
+        <v>7.3223415125493796</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>220.53359606000001</v>
+        <v>220.56904591</v>
       </c>
       <c r="C392" s="5">
-        <v>1.1830044499999985</v>
+        <v>1.1509149199999911</v>
       </c>
       <c r="D392" s="5">
-        <v>6.6673214606873143</v>
+        <v>6.4791654275475619</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>222.68897539</v>
+        <v>222.59361232000001</v>
       </c>
       <c r="C393" s="5">
-        <v>2.1553793299999882</v>
+        <v>2.0245664100000056</v>
       </c>
       <c r="D393" s="5">
-        <v>12.379603148022911</v>
+        <v>11.588025613879394</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>223.43028681999999</v>
+        <v>223.40182680000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.74131142999999611</v>
+        <v>0.80821448000000373</v>
       </c>
       <c r="D394" s="5">
-        <v>4.0686478121717773</v>
+        <v>4.4451486714320865</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>224.00991160999999</v>
+        <v>223.92584692</v>
       </c>
       <c r="C395" s="5">
-        <v>0.57962478999999689</v>
+        <v>0.52402011999998876</v>
       </c>
       <c r="D395" s="5">
-        <v>3.1578542275078503</v>
+        <v>2.8513660321874967</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>225.37433490999999</v>
+        <v>225.24123302000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.3644232999999986</v>
+        <v>1.315386100000012</v>
       </c>
       <c r="D396" s="5">
-        <v>7.5589814923471499</v>
+        <v>7.2813049949431274</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>226.38388957000001</v>
+        <v>226.35266648999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0095546600000205</v>
+        <v>1.1114334699999802</v>
       </c>
       <c r="D397" s="5">
-        <v>5.5097785240151076</v>
+        <v>6.0846691567070899</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>227.11284437</v>
+        <v>227.160955</v>
       </c>
       <c r="C398" s="5">
-        <v>0.72895479999999679</v>
+        <v>0.80828851000001123</v>
       </c>
       <c r="D398" s="5">
-        <v>3.9331640133366763</v>
+        <v>4.3702804238118009</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>227.91126062000001</v>
+        <v>227.97032486000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.79841625000000249</v>
+        <v>0.80936986000000388</v>
       </c>
       <c r="D399" s="5">
-        <v>4.3011368684207962</v>
+        <v>4.3603645324463924</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>228.71258802</v>
+        <v>228.80917151</v>
       </c>
       <c r="C400" s="5">
-        <v>0.80132739999999103</v>
+        <v>0.83884664999999359</v>
       </c>
       <c r="D400" s="5">
-        <v>4.3017077211676025</v>
+        <v>4.5060241735018991</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>229.84430327000001</v>
+        <v>230.03063918999999</v>
       </c>
       <c r="C401" s="5">
-        <v>1.1317152500000134</v>
+        <v>1.2214676799999893</v>
       </c>
       <c r="D401" s="5">
-        <v>6.1021321391749428</v>
+        <v>6.5975177012813857</v>
       </c>
       <c r="E401" s="5">
-        <v>5.8804416760303235</v>
+        <v>5.9143066782273213</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>229.86793976999999</v>
+        <v>229.79562920999999</v>
       </c>
       <c r="C402" s="5">
-        <v>2.3636499999980742E-2</v>
+        <v>-0.23500998000000095</v>
       </c>
       <c r="D402" s="5">
-        <v>0.12347422912921679</v>
+        <v>-1.2191102897451955</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>230.52873356000001</v>
+        <v>230.60751934999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.66079379000001381</v>
+        <v>0.8118901400000027</v>
       </c>
       <c r="D403" s="5">
-        <v>3.5046669529117169</v>
+        <v>4.3230801434932298</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>231.25316936999999</v>
+        <v>231.32219305999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.72443580999998858</v>
+        <v>0.71467370999999957</v>
       </c>
       <c r="D404" s="5">
-        <v>3.8368606407476635</v>
+        <v>3.782957543383203</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>232.63575986999999</v>
+        <v>232.50063539000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.3825904999999921</v>
+        <v>1.1784423300000242</v>
       </c>
       <c r="D405" s="5">
-        <v>7.4151058145877524</v>
+        <v>6.2874816491766294</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>233.16916499000001</v>
+        <v>233.12517485000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.53340512000002605</v>
+        <v>0.62453945999999405</v>
       </c>
       <c r="D406" s="5">
-        <v>2.7864167142872098</v>
+        <v>3.2714725160901459</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>234.26618146999999</v>
+        <v>234.12717560999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.0970164799999793</v>
+        <v>1.0020007599999872</v>
       </c>
       <c r="D407" s="5">
-        <v>5.794179373993491</v>
+        <v>5.2814394132550957</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>233.45142909</v>
+        <v>233.2180898</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.8147523799999874</v>
+        <v>-0.90908580999999344</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.0945563649454453</v>
+        <v>-4.561216711308469</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>233.65735111000001</v>
+        <v>233.6196363</v>
       </c>
       <c r="C409" s="5">
-        <v>0.2059220200000027</v>
+        <v>0.40154649999999492</v>
       </c>
       <c r="D409" s="5">
-        <v>1.0636421204942792</v>
+        <v>2.0857949786893482</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>234.19140487999999</v>
+        <v>234.28242822999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.53405376999998566</v>
+        <v>0.66279192999999736</v>
       </c>
       <c r="D410" s="5">
-        <v>2.7774965983847322</v>
+        <v>3.4580951244798097</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>235.30164479999999</v>
+        <v>235.38884091</v>
       </c>
       <c r="C411" s="5">
-        <v>1.1102399199999979</v>
+        <v>1.1064126800000054</v>
       </c>
       <c r="D411" s="5">
-        <v>5.8395862176648494</v>
+        <v>5.8166101671405901</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>235.06198074</v>
+        <v>235.21180084</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.23966405999999552</v>
+        <v>-0.17704007000000388</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.2154238068545542</v>
+        <v>-0.89881686884768497</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>235.14921507</v>
+        <v>235.41639196</v>
       </c>
       <c r="C413" s="5">
-        <v>8.7234330000001137E-2</v>
+        <v>0.20459112000000346</v>
       </c>
       <c r="D413" s="5">
-        <v>0.44624454660318058</v>
+        <v>1.0487878145635898</v>
       </c>
       <c r="E413" s="5">
-        <v>2.3080458051502273</v>
+        <v>2.341319742867598</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>237.94462039999999</v>
+        <v>237.84128619000001</v>
       </c>
       <c r="C414" s="5">
-        <v>2.7954053299999941</v>
+        <v>2.4248942300000067</v>
       </c>
       <c r="D414" s="5">
-        <v>15.236029072889368</v>
+        <v>13.085401740312141</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>238.02345227999999</v>
+        <v>238.10548417999999</v>
       </c>
       <c r="C415" s="5">
-        <v>7.8831879999995635E-2</v>
+        <v>0.26419798999998534</v>
       </c>
       <c r="D415" s="5">
-        <v>0.39828940181172445</v>
+        <v>1.3411536784133427</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>238.27170369999999</v>
+        <v>238.37449828000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.24825142000000255</v>
+        <v>0.26901410000002102</v>
       </c>
       <c r="D416" s="5">
-        <v>1.25876891851886</v>
+        <v>1.3642292440040116</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>238.31439817</v>
+        <v>238.25192319999999</v>
       </c>
       <c r="C417" s="5">
-        <v>4.2694470000014917E-2</v>
+        <v>-0.12257508000001849</v>
       </c>
       <c r="D417" s="5">
-        <v>0.21523279709643184</v>
+        <v>-0.61531251824553657</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>238.2129669</v>
+        <v>238.04955433999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.10143127000000618</v>
+        <v>-0.20236886000000709</v>
       </c>
       <c r="D418" s="5">
-        <v>-0.50954956690668629</v>
+        <v>-1.0145200918629471</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>239.81631046000001</v>
+        <v>239.41941331000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.6033435600000132</v>
+        <v>1.3698589700000241</v>
       </c>
       <c r="D419" s="5">
-        <v>8.3826653979071288</v>
+        <v>7.1282162853496533</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>237.74015413000001</v>
+        <v>237.40350971999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.0761563300000034</v>
+        <v>-2.0159035900000219</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.9080735689293871</v>
+        <v>-9.6489351841733466</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>240.62323928000001</v>
+        <v>240.39174341</v>
       </c>
       <c r="C421" s="5">
-        <v>2.8830851499999994</v>
+        <v>2.9882336900000155</v>
       </c>
       <c r="D421" s="5">
-        <v>15.563410093216223</v>
+        <v>16.195402186524422</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>240.84866632999999</v>
+        <v>240.58938533</v>
       </c>
       <c r="C422" s="5">
-        <v>0.22542704999997909</v>
+        <v>0.19764191999999525</v>
       </c>
       <c r="D422" s="5">
-        <v>1.1300266774679546</v>
+        <v>0.99107277437719965</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>240.51916154</v>
+        <v>240.26977438</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.32950478999998722</v>
+        <v>-0.31961094999999773</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.6294216303417097</v>
+        <v>-1.5825437862671099</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>241.01369890000001</v>
+        <v>240.69669622999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.49453736000000958</v>
+        <v>0.42692184999998517</v>
       </c>
       <c r="D424" s="5">
-        <v>2.4954440988925963</v>
+        <v>2.1531737726849132</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>240.41100477000001</v>
+        <v>240.20494348</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.60269413000000327</v>
+        <v>-0.49175274999998919</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.959866252903065</v>
+        <v>-2.4242851544168831</v>
       </c>
       <c r="E425" s="5">
-        <v>2.2376386408237359</v>
+        <v>2.0340773555027614</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>240.17940175999999</v>
+        <v>241.03312646000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.23160301000001482</v>
+        <v>0.82818298000000823</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.1499296958498939</v>
+        <v>4.2167477542736087</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>239.99997478</v>
+        <v>240.96636667000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.17942697999998813</v>
+        <v>-6.6759789999991881E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.89279055114188655</v>
+        <v>-0.33186235934385966</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>240.47285694000001</v>
+        <v>241.46800997</v>
       </c>
       <c r="C428" s="5">
-        <v>0.47288216000001171</v>
+        <v>0.50164329999998358</v>
       </c>
       <c r="D428" s="5">
-        <v>2.390202931028873</v>
+        <v>2.5269606489542351</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>239.90238382000001</v>
+        <v>241.60150879</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.57047312000000261</v>
+        <v>0.1334988199999998</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.8099055245373816</v>
+        <v>0.66545711982675115</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>239.61591000999999</v>
+        <v>241.53839651999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.28647381000001815</v>
+        <v>-6.3112270000004855E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.4235780479274762</v>
+        <v>-0.31301960114810123</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>238.52311595</v>
+        <v>241.01607061000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.0927940599999886</v>
+        <v>-0.52232590999997797</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.3375199920475787</v>
+        <v>-2.5643528874223165</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>237.84100244000001</v>
+        <v>241.19419425999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.68211350999999354</v>
+        <v>0.17812364999997499</v>
       </c>
       <c r="D432" s="5">
-        <v>-3.3782208248184786</v>
+        <v>0.89047741099028688</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>237.47851596999999</v>
+        <v>240.73063976</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.36248647000002165</v>
+        <v>-0.46355449999998655</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.8136318677435481</v>
+        <v>-2.2820735402830916</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>237.23499737</v>
+        <v>240.73533945</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.24351859999998737</v>
+        <v>4.6996899999953712E-3</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.2236047458692667</v>
+        <v>2.342964566703909E-2</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>236.80802320999999</v>
+        <v>241.39347185</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.42697416000001454</v>
+        <v>0.65813239999999951</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.1385016106106103</v>
+        <v>3.3303904716874388</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>236.05817514</v>
+        <v>240.43602921999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.74984806999998455</v>
+        <v>-0.95744263000000274</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.7342949781659973</v>
+        <v>-4.6571100221165285</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>236.4641823</v>
+        <v>240.47787135999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.40600716000000148</v>
+        <v>4.1842139999999972E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>2.0835709853746831</v>
+        <v>0.20903129521974151</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.6416979221795192</v>
+        <v>0.11362292384407002</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>239.22075896999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-1.2571123900000032</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-6.0958169079319617</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>