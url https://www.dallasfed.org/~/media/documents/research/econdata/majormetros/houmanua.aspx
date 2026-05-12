--- v4 (2026-04-17)
+++ v5 (2026-05-12)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BE8F24D9-CD89-494F-AA06-B1DB4AF28B8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4F5CD1C7-9310-44C7-961F-2827D0BE56FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D964BED8-3592-4C85-8C3C-840BC20A85C2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AA46F161-6821-4F93-9CFC-DCF088CAE919}"/>
   </bookViews>
   <sheets>
     <sheet name="houmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B5382E4-4223-4E4C-9903-707605ADC1C2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1C8BB7C-6535-436D-B834-FABEA754EC94}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-4.6571100221165285</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>240.47787135999999</v>
       </c>
       <c r="C437" s="5">
         <v>4.1842139999999972E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.20903129521974151</v>
       </c>
       <c r="E437" s="5">
         <v>0.11362292384407002</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>239.22075896999999</v>
+        <v>238.84609157</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.2571123900000032</v>
+        <v>-1.631779789999996</v>
       </c>
       <c r="D438" s="5">
-        <v>-6.0958169079319617</v>
+        <v>-7.8455652787521091</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>239.38648211</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.54039054000000419</v>
+      </c>
+      <c r="D439" s="5">
+        <v>2.7490473551411654</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>241.59976771999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>2.2132856099999856</v>
+      </c>
+      <c r="D440" s="5">
+        <v>11.676727011599986</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>