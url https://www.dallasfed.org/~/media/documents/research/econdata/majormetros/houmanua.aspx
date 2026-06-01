--- v5 (2026-05-12)
+++ v6 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4F5CD1C7-9310-44C7-961F-2827D0BE56FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F1EFB24C-AE7C-4C79-8952-9A60AB1EC71F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AA46F161-6821-4F93-9CFC-DCF088CAE919}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0ACBB782-F9B8-45C0-915B-5141442A969F}"/>
   </bookViews>
   <sheets>
     <sheet name="houmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1C8BB7C-6535-436D-B834-FABEA754EC94}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE48213F-6D3E-47C7-BD8C-486AA0C10DA1}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>193.16930662999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>195.22926946999999</v>
       </c>
       <c r="C7" s="5">
         <v>2.0599628399999972</v>
       </c>
       <c r="D7" s="5">
         <v>13.574726338177868</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>196.08140463000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.85213516000001732</v>
       </c>
       <c r="D8" s="5">
         <v>5.3653372544328892</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>196.16384945999999</v>
       </c>
       <c r="C9" s="5">
         <v>8.2444829999985814E-2</v>
       </c>
       <c r="D9" s="5">
         <v>0.50572314976404797</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>196.98087808</v>
       </c>
       <c r="C10" s="5">
         <v>0.81702862000000209</v>
       </c>
       <c r="D10" s="5">
         <v>5.1141358253471436</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>198.57021682999999</v>
       </c>
       <c r="C11" s="5">
         <v>1.589338749999996</v>
       </c>
       <c r="D11" s="5">
         <v>10.123623169151186</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>201.12943471</v>
       </c>
       <c r="C12" s="5">
         <v>2.5592178800000056</v>
       </c>
       <c r="D12" s="5">
         <v>16.610665900575516</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>202.51888840000001</v>
       </c>
       <c r="C13" s="5">
         <v>1.3894536900000105</v>
       </c>
       <c r="D13" s="5">
         <v>8.6122531983999338</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>203.52344866999999</v>
       </c>
       <c r="C14" s="5">
         <v>1.0045602699999847</v>
       </c>
       <c r="D14" s="5">
         <v>6.1175018856409302</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>203.68394748</v>
       </c>
       <c r="C15" s="5">
         <v>0.1604988100000071</v>
       </c>
       <c r="D15" s="5">
         <v>0.95043658100033568</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>204.55796783</v>
       </c>
       <c r="C16" s="5">
         <v>0.87402034999999501</v>
       </c>
       <c r="D16" s="5">
         <v>5.2725561749491945</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>205.57356586</v>
       </c>
       <c r="C17" s="5">
         <v>1.0155980300000067</v>
       </c>
       <c r="D17" s="5">
         <v>6.1232210902623319</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>205.97991210999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.40634624999998437</v>
       </c>
       <c r="D18" s="5">
         <v>2.3979334155529664</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>206.79032495999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.81041285000000585</v>
       </c>
       <c r="D19" s="5">
         <v>4.8248298721203842</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>206.7442326</v>
       </c>
       <c r="C20" s="5">
         <v>-4.609235999998873E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-0.26714536001739564</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>206.15076371000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.59346888999999692</v>
       </c>
       <c r="D21" s="5">
         <v>-3.3907883404470485</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>206.79440045000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.64363674000000515</v>
       </c>
       <c r="D22" s="5">
         <v>3.8116087684985533</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>207.20609195</v>
       </c>
       <c r="C23" s="5">
         <v>0.41169149999998922</v>
       </c>
       <c r="D23" s="5">
         <v>2.4153229282857902</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>205.80474734000001</v>
       </c>
       <c r="C24" s="5">
         <v>-1.4013446099999953</v>
       </c>
       <c r="D24" s="5">
         <v>-7.8204835698540087</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>205.53677166</v>
       </c>
       <c r="C25" s="5">
         <v>-0.26797568000000638</v>
       </c>
       <c r="D25" s="5">
         <v>-1.5513629487277636</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>204.63880029000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.89797136999999339</v>
       </c>
       <c r="D26" s="5">
         <v>-5.1185304241615048</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>204.0846793</v>
       </c>
       <c r="C27" s="5">
         <v>-0.55412099000000126</v>
       </c>
       <c r="D27" s="5">
         <v>-3.2014020116180486</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>203.36238087000001</v>
       </c>
       <c r="C28" s="5">
         <v>-0.72229842999999505</v>
       </c>
       <c r="D28" s="5">
         <v>-4.1653473262103446</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>202.42245363999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.93992723000002343</v>
       </c>
       <c r="D29" s="5">
         <v>-5.4074780118095305</v>
       </c>
       <c r="E29" s="5">
         <v>-1.5328392085906528</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>203.08601347999999</v>
       </c>
       <c r="C30" s="5">
         <v>0.6635598400000049</v>
       </c>
       <c r="D30" s="5">
         <v>4.0054165183354362</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>202.08966329</v>
       </c>
       <c r="C31" s="5">
         <v>-0.99635018999998692</v>
       </c>
       <c r="D31" s="5">
         <v>-5.7309721681691128</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>201.24863076</v>
       </c>
       <c r="C32" s="5">
         <v>-0.84103253000000677</v>
       </c>
       <c r="D32" s="5">
         <v>-4.8812778612112311</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>202.72937497000001</v>
       </c>
       <c r="C33" s="5">
         <v>1.4807442100000117</v>
       </c>
       <c r="D33" s="5">
         <v>9.1955565682986453</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>202.52980020000001</v>
       </c>
       <c r="C34" s="5">
         <v>-0.19957476999999813</v>
       </c>
       <c r="D34" s="5">
         <v>-1.1749519408422504</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>202.26542175</v>
       </c>
       <c r="C35" s="5">
         <v>-0.26437845000000948</v>
       </c>
       <c r="D35" s="5">
         <v>-1.5552588619426211</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>201.52938229</v>
       </c>
       <c r="C36" s="5">
         <v>-0.73603946000000064</v>
       </c>
       <c r="D36" s="5">
         <v>-4.2804270714325243</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>201.04947623000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.47990605999999048</v>
       </c>
       <c r="D37" s="5">
         <v>-2.8204536213688125</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>201.18604766000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.1365714300000036</v>
       </c>
       <c r="D38" s="5">
         <v>0.81820357166300095</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>202.47839303999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.292345379999972</v>
       </c>
       <c r="D39" s="5">
         <v>7.9866125369268293</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>201.66793469000001</v>
       </c>
       <c r="C40" s="5">
         <v>-0.81045834999997624</v>
       </c>
       <c r="D40" s="5">
         <v>-4.6988847669099831</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>201.35652078999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.31141390000001934</v>
       </c>
       <c r="D41" s="5">
         <v>-1.8373725843055189</v>
       </c>
       <c r="E41" s="5">
         <v>-0.52658824692231043</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>200.91063463</v>
       </c>
       <c r="C42" s="5">
         <v>-0.44588615999998638</v>
       </c>
       <c r="D42" s="5">
         <v>-2.6251674181239304</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>200.97099721999999</v>
       </c>
       <c r="C43" s="5">
         <v>6.0362589999982674E-2</v>
       </c>
       <c r="D43" s="5">
         <v>0.36113032687095092</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>200.49546047000001</v>
       </c>
       <c r="C44" s="5">
         <v>-0.47553674999997497</v>
       </c>
       <c r="D44" s="5">
         <v>-2.8027723653911263</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>201.13553959000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.64007911999999578</v>
       </c>
       <c r="D45" s="5">
         <v>3.898972229144837</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>200.78286485999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.35267473000001814</v>
       </c>
       <c r="D46" s="5">
         <v>-2.083928517578737</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>200.9279445</v>
       </c>
       <c r="C47" s="5">
         <v>0.14507964000000584</v>
       </c>
       <c r="D47" s="5">
         <v>0.87053801326972824</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>201.99463358</v>
       </c>
       <c r="C48" s="5">
         <v>1.0666890800000033</v>
       </c>
       <c r="D48" s="5">
         <v>6.5599192262988826</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>201.95523027999999</v>
       </c>
       <c r="C49" s="5">
         <v>-3.9403300000003583E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-0.23383424409625375</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>202.54875236999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.59352208999999334</v>
       </c>
       <c r="D50" s="5">
         <v>3.5842218464131381</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>203.7024298</v>
       </c>
       <c r="C51" s="5">
         <v>1.1536774300000161</v>
       </c>
       <c r="D51" s="5">
         <v>7.0531974841250955</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>203.65664699999999</v>
       </c>
       <c r="C52" s="5">
         <v>-4.5782800000012003E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-0.2693708562219399</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>204.16115812000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.50451112000001785</v>
       </c>
       <c r="D53" s="5">
         <v>3.013555283146907</v>
       </c>
       <c r="E53" s="5">
         <v>1.392871370143034</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>203.37531386000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.78584426000000462</v>
       </c>
       <c r="D54" s="5">
         <v>-4.522423532037811</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>202.76221846000001</v>
       </c>
       <c r="C55" s="5">
         <v>-0.61309539999999174</v>
       </c>
       <c r="D55" s="5">
         <v>-3.5581401000926327</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>203.28163587</v>
       </c>
       <c r="C56" s="5">
         <v>0.51941740999998842</v>
       </c>
       <c r="D56" s="5">
         <v>3.1177319353859589</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>204.97502535000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.6933894800000076</v>
       </c>
       <c r="D57" s="5">
         <v>10.467270181147704</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>205.72780624000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.75278088999999682</v>
       </c>
       <c r="D58" s="5">
         <v>4.4971762711053742</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>206.89177348999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.1639672499999847</v>
       </c>
       <c r="D59" s="5">
         <v>7.0046691365089231</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>207.80564509000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.91387160000002154</v>
       </c>
       <c r="D60" s="5">
         <v>5.4312666195228676</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>208.47534985999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.66970476999998141</v>
       </c>
       <c r="D61" s="5">
         <v>3.9365849029561195</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>209.13720021</v>
       </c>
       <c r="C62" s="5">
         <v>0.6618503500000088</v>
       </c>
       <c r="D62" s="5">
         <v>3.8768903342068839</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>209.21208372999999</v>
       </c>
       <c r="C63" s="5">
         <v>7.4883519999985992E-2</v>
       </c>
       <c r="D63" s="5">
         <v>0.43051833620262325</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>210.04181274000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.82972901000002253</v>
       </c>
       <c r="D64" s="5">
         <v>4.8643605248440691</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>211.13076090000001</v>
       </c>
       <c r="C65" s="5">
         <v>1.0889481600000011</v>
       </c>
       <c r="D65" s="5">
         <v>6.4018211671155845</v>
       </c>
       <c r="E65" s="5">
         <v>3.4137751001115824</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>212.04568168</v>
       </c>
       <c r="C66" s="5">
         <v>0.91492077999998855</v>
       </c>
       <c r="D66" s="5">
         <v>5.3258651325384987</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>212.74525702</v>
       </c>
       <c r="C67" s="5">
         <v>0.69957533999999555</v>
       </c>
       <c r="D67" s="5">
         <v>4.0316412153629688</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>214.00946704</v>
       </c>
       <c r="C68" s="5">
         <v>1.2642100200000073</v>
       </c>
       <c r="D68" s="5">
         <v>7.3685742212275418</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>213.88756362000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.12190341999999532</v>
       </c>
       <c r="D69" s="5">
         <v>-0.68140294256371359</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>214.49466529</v>
       </c>
       <c r="C70" s="5">
         <v>0.6071016699999916</v>
       </c>
       <c r="D70" s="5">
         <v>3.4597778875532503</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>215.48263656</v>
       </c>
       <c r="C71" s="5">
         <v>0.98797127000000273</v>
       </c>
       <c r="D71" s="5">
         <v>5.6694448141158871</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>215.64979561999999</v>
       </c>
       <c r="C72" s="5">
         <v>0.16715905999998881</v>
       </c>
       <c r="D72" s="5">
         <v>0.93487312935176536</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>216.67671218999999</v>
       </c>
       <c r="C73" s="5">
         <v>1.0269165699999974</v>
       </c>
       <c r="D73" s="5">
         <v>5.8664217171907618</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>217.17826256000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.50155037000001812</v>
       </c>
       <c r="D74" s="5">
         <v>2.8133258860250976</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>217.1782996</v>
       </c>
       <c r="C75" s="5">
         <v>3.7039999995158723E-5</v>
       </c>
       <c r="D75" s="5">
         <v>2.0466155850051848E-4</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>217.8251645</v>
       </c>
       <c r="C76" s="5">
         <v>0.64686489999999708</v>
       </c>
       <c r="D76" s="5">
         <v>3.6333330869354086</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>218.38211561</v>
       </c>
       <c r="C77" s="5">
         <v>0.55695110999999997</v>
       </c>
       <c r="D77" s="5">
         <v>3.1117646555483436</v>
       </c>
       <c r="E77" s="5">
         <v>3.4345325518125414</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>220.62370561</v>
       </c>
       <c r="C78" s="5">
         <v>2.2415900000000022</v>
       </c>
       <c r="D78" s="5">
         <v>13.037168287653333</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>221.24891134000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.62520573000000468</v>
       </c>
       <c r="D79" s="5">
         <v>3.4540773944689018</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>222.11957903000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.87066769000000477</v>
       </c>
       <c r="D80" s="5">
         <v>4.825849715290853</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>222.12603772</v>
       </c>
       <c r="C81" s="5">
         <v>6.4586899999881098E-3</v>
       </c>
       <c r="D81" s="5">
         <v>3.4898623761114855E-2</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>222.86514346999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.73910574999999312</v>
       </c>
       <c r="D82" s="5">
         <v>4.0667890864382272</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>223.27787810000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.41273463000001698</v>
       </c>
       <c r="D83" s="5">
         <v>2.2451138686119476</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>224.23556715000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.95768904999999904</v>
       </c>
       <c r="D84" s="5">
         <v>5.2702460469482793</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>225.28535518999999</v>
       </c>
       <c r="C85" s="5">
         <v>1.0497880399999815</v>
       </c>
       <c r="D85" s="5">
         <v>5.7648943993212853</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>225.68514211999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.39978693000000476</v>
       </c>
       <c r="D86" s="5">
         <v>2.1504039635332539</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>227.21843594000001</v>
       </c>
       <c r="C87" s="5">
         <v>1.5332938200000115</v>
       </c>
       <c r="D87" s="5">
         <v>8.4643882921539451</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>227.90830839</v>
       </c>
       <c r="C88" s="5">
         <v>0.68987244999999575</v>
       </c>
       <c r="D88" s="5">
         <v>3.7048575744445644</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>227.87990303000001</v>
       </c>
       <c r="C89" s="5">
         <v>-2.8405359999993607E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-0.1494595609315752</v>
       </c>
       <c r="E89" s="5">
         <v>4.3491599087544852</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>228.07426705</v>
       </c>
       <c r="C90" s="5">
         <v>0.19436401999999475</v>
       </c>
       <c r="D90" s="5">
         <v>1.0283226796226952</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>229.49750130000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.4232342500000073</v>
       </c>
       <c r="D91" s="5">
         <v>7.7506956614260547</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>230.26003331999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.76253201999998055</v>
       </c>
       <c r="D92" s="5">
         <v>4.0608145045623267</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>231.73279278000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.4727594600000202</v>
       </c>
       <c r="D93" s="5">
         <v>7.9511292863907457</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>233.04778918</v>
       </c>
       <c r="C94" s="5">
         <v>1.3149963999999841</v>
       </c>
       <c r="D94" s="5">
         <v>7.0261492579579476</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>233.07919419000001</v>
       </c>
       <c r="C95" s="5">
         <v>3.1405010000014499E-2</v>
       </c>
       <c r="D95" s="5">
         <v>0.16182928123000817</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>233.55682768</v>
       </c>
       <c r="C96" s="5">
         <v>0.47763348999998811</v>
       </c>
       <c r="D96" s="5">
         <v>2.4869850900528734</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>234.36960008</v>
       </c>
       <c r="C97" s="5">
         <v>0.81277240000000006</v>
       </c>
       <c r="D97" s="5">
         <v>4.2568344987526263</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>235.67020453999999</v>
       </c>
       <c r="C98" s="5">
         <v>1.3006044599999882</v>
       </c>
       <c r="D98" s="5">
         <v>6.8663059464689313</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>237.42538103000001</v>
       </c>
       <c r="C99" s="5">
         <v>1.7551764900000251</v>
       </c>
       <c r="D99" s="5">
         <v>9.312437600935052</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>238.62183483999999</v>
       </c>
       <c r="C100" s="5">
         <v>1.19645380999998</v>
       </c>
       <c r="D100" s="5">
         <v>6.2175906307633255</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>239.92179963999999</v>
       </c>
       <c r="C101" s="5">
         <v>1.2999647999999979</v>
       </c>
       <c r="D101" s="5">
         <v>6.7368433663119287</v>
       </c>
       <c r="E101" s="5">
         <v>5.2843170678437135</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>240.86725193999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.94545229999999947</v>
       </c>
       <c r="D102" s="5">
         <v>4.8326511266114647</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>240.99449426000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.12724232000002189</v>
       </c>
       <c r="D103" s="5">
         <v>0.63576598107513149</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>242.11832251999999</v>
       </c>
       <c r="C104" s="5">
         <v>1.123828259999982</v>
       </c>
       <c r="D104" s="5">
         <v>5.741733468013055</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>241.65910335000001</v>
       </c>
       <c r="C105" s="5">
         <v>-0.45921916999998302</v>
       </c>
       <c r="D105" s="5">
         <v>-2.2524138773425184</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>242.41238526999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.75328191999997784</v>
       </c>
       <c r="D106" s="5">
         <v>3.8053511882421009</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>243.15784255</v>
       </c>
       <c r="C107" s="5">
         <v>0.74545728000001077</v>
       </c>
       <c r="D107" s="5">
         <v>3.7532519367768691</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>243.69839637999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.54055382999999324</v>
       </c>
       <c r="D108" s="5">
         <v>2.7005288310381514</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>243.73577567999999</v>
       </c>
       <c r="C109" s="5">
         <v>3.7379299999997784E-2</v>
       </c>
       <c r="D109" s="5">
         <v>0.18421549027463069</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>243.80634710999999</v>
       </c>
       <c r="C110" s="5">
         <v>7.0571430000001101E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.34800269184918076</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>242.63329300999999</v>
       </c>
       <c r="C111" s="5">
         <v>-1.1730541000000017</v>
       </c>
       <c r="D111" s="5">
         <v>-5.6233367124377871</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>242.23449274999999</v>
       </c>
       <c r="C112" s="5">
         <v>-0.39880026000000157</v>
       </c>
       <c r="D112" s="5">
         <v>-1.9546276713546917</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>242.36303108999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.12853834000000575</v>
       </c>
       <c r="D113" s="5">
         <v>0.63862487171764126</v>
       </c>
       <c r="E113" s="5">
         <v>1.0175113114619272</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>239.05742641000001</v>
       </c>
       <c r="C114" s="5">
         <v>-3.3056046799999876</v>
       </c>
       <c r="D114" s="5">
         <v>-15.193259174494077</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>237.31705636999999</v>
       </c>
       <c r="C115" s="5">
         <v>-1.7403700400000162</v>
       </c>
       <c r="D115" s="5">
         <v>-8.3947094656551151</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>234.75396469</v>
       </c>
       <c r="C116" s="5">
         <v>-2.5630916799999852</v>
       </c>
       <c r="D116" s="5">
         <v>-12.21753047150187</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>230.41003658</v>
       </c>
       <c r="C117" s="5">
         <v>-4.3439281100000073</v>
       </c>
       <c r="D117" s="5">
         <v>-20.078893783141393</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>229.15385258000001</v>
       </c>
       <c r="C118" s="5">
         <v>-1.2561839999999904</v>
       </c>
       <c r="D118" s="5">
         <v>-6.3496849967041307</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>228.83165722000001</v>
       </c>
       <c r="C119" s="5">
         <v>-0.32219535999999493</v>
       </c>
       <c r="D119" s="5">
         <v>-1.6742398411719317</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>227.74442274</v>
       </c>
       <c r="C120" s="5">
         <v>-1.0872344800000064</v>
       </c>
       <c r="D120" s="5">
         <v>-5.5548341120088329</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>227.33961669000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.40480604999999059</v>
       </c>
       <c r="D121" s="5">
         <v>-2.1122203984080934</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>227.20702048999999</v>
       </c>
       <c r="C122" s="5">
         <v>-0.13259620000002315</v>
       </c>
       <c r="D122" s="5">
         <v>-0.69766110059993336</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>227.21233329</v>
       </c>
       <c r="C123" s="5">
         <v>5.312800000012885E-3</v>
       </c>
       <c r="D123" s="5">
         <v>2.806330528746237E-2</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>227.18451192000001</v>
       </c>
       <c r="C124" s="5">
         <v>-2.7821369999998069E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-0.14683696490057629</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>227.27358106</v>
       </c>
       <c r="C125" s="5">
         <v>8.9069139999992331E-2</v>
       </c>
       <c r="D125" s="5">
         <v>0.47148347122920597</v>
       </c>
       <c r="E125" s="5">
         <v>-6.2259701746330336</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>227.64284126000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.36926020000001358</v>
       </c>
       <c r="D126" s="5">
         <v>1.9672037565467759</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>228.54924195000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.90640068999999812</v>
       </c>
       <c r="D127" s="5">
         <v>4.8840507608975514</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>229.44866227</v>
       </c>
       <c r="C128" s="5">
         <v>0.89942031999999017</v>
       </c>
       <c r="D128" s="5">
         <v>4.8259816904973496</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>230.46253442</v>
       </c>
       <c r="C129" s="5">
         <v>1.0138721499999974</v>
       </c>
       <c r="D129" s="5">
         <v>5.4332617807607564</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>230.30992351</v>
       </c>
       <c r="C130" s="5">
         <v>-0.15261090999999283</v>
       </c>
       <c r="D130" s="5">
         <v>-0.79174508562377399</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>230.50650135000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.19657784000000333</v>
       </c>
       <c r="D131" s="5">
         <v>1.0290653160094365</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>231.52890796</v>
       </c>
       <c r="C132" s="5">
         <v>1.0224066099999902</v>
       </c>
       <c r="D132" s="5">
         <v>5.4543580278527237</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>231.98089286000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.45198490000001357</v>
       </c>
       <c r="D133" s="5">
         <v>2.3679266675613153</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>232.18411433</v>
       </c>
       <c r="C134" s="5">
         <v>0.20322146999998836</v>
       </c>
       <c r="D134" s="5">
         <v>1.0563119226947304</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>232.84502678999999</v>
       </c>
       <c r="C135" s="5">
         <v>0.6609124599999916</v>
       </c>
       <c r="D135" s="5">
         <v>3.4697896008609064</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>233.87905240000001</v>
       </c>
       <c r="C136" s="5">
         <v>1.0340256100000147</v>
       </c>
       <c r="D136" s="5">
         <v>5.4611028276476903</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>233.9766017</v>
       </c>
       <c r="C137" s="5">
         <v>9.7549299999997174E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.50166129676745275</v>
       </c>
       <c r="E137" s="5">
         <v>2.9493180020032428</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>234.68089552000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.70429382000000373</v>
       </c>
       <c r="D138" s="5">
         <v>3.6725292487251426</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>235.38647935</v>
       </c>
       <c r="C139" s="5">
         <v>0.7055838299999948</v>
       </c>
       <c r="D139" s="5">
         <v>3.6681426797049665</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>235.41494120999999</v>
       </c>
       <c r="C140" s="5">
         <v>2.8461859999993067E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.14519506391723613</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>235.64393380999999</v>
       </c>
       <c r="C141" s="5">
         <v>0.22899259999999799</v>
       </c>
       <c r="D141" s="5">
         <v>1.1735279664882192</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>235.75902063000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.11508682000001613</v>
       </c>
       <c r="D142" s="5">
         <v>0.58764830652857647</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>234.77666984000001</v>
       </c>
       <c r="C143" s="5">
         <v>-0.98235078999999814</v>
       </c>
       <c r="D143" s="5">
         <v>-4.8870979840344164</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>233.81962525</v>
       </c>
       <c r="C144" s="5">
         <v>-0.95704459000000952</v>
       </c>
       <c r="D144" s="5">
         <v>-4.7834889607631936</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>232.97832206999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.84130318000001125</v>
       </c>
       <c r="D145" s="5">
         <v>-4.2332749712249429</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>232.34287734</v>
       </c>
       <c r="C146" s="5">
         <v>-0.63544472999998902</v>
       </c>
       <c r="D146" s="5">
         <v>-3.2243263629261665</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>231.00978230000001</v>
       </c>
       <c r="C147" s="5">
         <v>-1.3330950399999892</v>
       </c>
       <c r="D147" s="5">
         <v>-6.671971939698274</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>229.02000795000001</v>
       </c>
       <c r="C148" s="5">
         <v>-1.9897743500000047</v>
       </c>
       <c r="D148" s="5">
         <v>-9.8601865738382486</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>227.17119833999999</v>
       </c>
       <c r="C149" s="5">
         <v>-1.8488096100000178</v>
       </c>
       <c r="D149" s="5">
         <v>-9.2684933500282831</v>
       </c>
       <c r="E149" s="5">
         <v>-2.908582871344445</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>225.94873487999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.2224634600000002</v>
       </c>
       <c r="D150" s="5">
         <v>-6.2697575527711047</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>225.04791004</v>
       </c>
       <c r="C151" s="5">
         <v>-0.90082483999998431</v>
       </c>
       <c r="D151" s="5">
         <v>-4.6807006359063426</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>224.13736546000001</v>
       </c>
       <c r="C152" s="5">
         <v>-0.91054457999999272</v>
       </c>
       <c r="D152" s="5">
         <v>-4.7486049448029259</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>222.98768605000001</v>
       </c>
       <c r="C153" s="5">
         <v>-1.1496794100000045</v>
       </c>
       <c r="D153" s="5">
         <v>-5.9845095803447768</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>222.14310546999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.84458058000001301</v>
       </c>
       <c r="D154" s="5">
         <v>-4.4515831259513083</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>221.08018645999999</v>
       </c>
       <c r="C155" s="5">
         <v>-1.0629190100000017</v>
       </c>
       <c r="D155" s="5">
         <v>-5.5930862562582728</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>220.29516332</v>
       </c>
       <c r="C156" s="5">
         <v>-0.78502313999999274</v>
       </c>
       <c r="D156" s="5">
         <v>-4.1787837244068875</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>220.06638921999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.22877410000000964</v>
       </c>
       <c r="D157" s="5">
         <v>-1.239093528970947</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>218.84619243</v>
       </c>
       <c r="C158" s="5">
         <v>-1.2201967899999886</v>
       </c>
       <c r="D158" s="5">
         <v>-6.4544081599945624</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>217.98679290999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.85939952000001085</v>
       </c>
       <c r="D159" s="5">
         <v>-4.6118900729409606</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>216.45481011000001</v>
       </c>
       <c r="C160" s="5">
         <v>-1.5319827999999802</v>
       </c>
       <c r="D160" s="5">
         <v>-8.1149805541896427</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>215.93309041000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.52171970000000556</v>
       </c>
       <c r="D161" s="5">
         <v>-2.8543162182655735</v>
       </c>
       <c r="E161" s="5">
         <v>-4.9469774390943133</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>214.36414730000001</v>
       </c>
       <c r="C162" s="5">
         <v>-1.5689431099999922</v>
       </c>
       <c r="D162" s="5">
         <v>-8.3789205081171936</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>212.84530104999999</v>
       </c>
       <c r="C163" s="5">
         <v>-1.5188462500000242</v>
       </c>
       <c r="D163" s="5">
         <v>-8.1787940460406165</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>211.63981369000001</v>
       </c>
       <c r="C164" s="5">
         <v>-1.205487359999978</v>
       </c>
       <c r="D164" s="5">
         <v>-6.5886507281356703</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>210.78562418999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.85418950000001814</v>
       </c>
       <c r="D165" s="5">
         <v>-4.73718476137811</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>209.40181935000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.3838048399999821</v>
       </c>
       <c r="D166" s="5">
         <v>-7.59966421090017</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>209.07372878000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.32809057000000053</v>
       </c>
       <c r="D167" s="5">
         <v>-1.8640411001143886</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>207.86768928000001</v>
       </c>
       <c r="C168" s="5">
         <v>-1.2060395000000028</v>
       </c>
       <c r="D168" s="5">
         <v>-6.7067372783618957</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>206.82574215</v>
       </c>
       <c r="C169" s="5">
         <v>-1.0419471300000112</v>
       </c>
       <c r="D169" s="5">
         <v>-5.8519701145276155</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>207.58692572999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.76118357999999375</v>
       </c>
       <c r="D170" s="5">
         <v>4.5068771315679435</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>206.41927758</v>
       </c>
       <c r="C171" s="5">
         <v>-1.1676481499999909</v>
       </c>
       <c r="D171" s="5">
         <v>-6.5448844984647092</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>206.39247358</v>
       </c>
       <c r="C172" s="5">
         <v>-2.6803999999998496E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.15571141721573145</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>205.9932982</v>
       </c>
       <c r="C173" s="5">
         <v>-0.39917538000000263</v>
       </c>
       <c r="D173" s="5">
         <v>-2.2963423175806463</v>
       </c>
       <c r="E173" s="5">
         <v>-4.6031815647740508</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>207.0046873</v>
       </c>
       <c r="C174" s="5">
         <v>1.0113891000000024</v>
       </c>
       <c r="D174" s="5">
         <v>6.0535130295142681</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>206.84347801999999</v>
       </c>
       <c r="C175" s="5">
         <v>-0.16120928000000845</v>
       </c>
       <c r="D175" s="5">
         <v>-0.93053296425442689</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>206.67924711000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.16423090999998635</v>
       </c>
       <c r="D176" s="5">
         <v>-0.94863394594157935</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>206.02823348999999</v>
       </c>
       <c r="C177" s="5">
         <v>-0.65101362000001473</v>
       </c>
       <c r="D177" s="5">
         <v>-3.7150484235123349</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>205.76501557</v>
       </c>
       <c r="C178" s="5">
         <v>-0.26321791999998823</v>
       </c>
       <c r="D178" s="5">
         <v>-1.5223712760543906</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>205.47211049000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.29290507999999704</v>
       </c>
       <c r="D179" s="5">
         <v>-1.6948811810251874</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>206.51136450000001</v>
       </c>
       <c r="C180" s="5">
         <v>1.0392540100000076</v>
       </c>
       <c r="D180" s="5">
         <v>6.2411819789538692</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>206.60454265999999</v>
       </c>
       <c r="C181" s="5">
         <v>9.3178159999979471E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.5427870171750282</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>205.55402720999999</v>
       </c>
       <c r="C182" s="5">
         <v>-1.050515450000006</v>
       </c>
       <c r="D182" s="5">
         <v>-5.9338251492493495</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>205.93972826000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.38570105000002286</v>
       </c>
       <c r="D183" s="5">
         <v>2.2750606094114278</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>206.72238784999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.7826595899999802</v>
       </c>
       <c r="D184" s="5">
         <v>4.6570599693668502</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>206.84519650999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.12280866000000401</v>
       </c>
       <c r="D185" s="5">
         <v>0.71522426008272522</v>
       </c>
       <c r="E185" s="5">
         <v>0.41355632316391056</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>206.99715287999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.15195636999999351</v>
       </c>
       <c r="D186" s="5">
         <v>0.88513647754890901</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>207.51787887</v>
       </c>
       <c r="C187" s="5">
         <v>0.52072599000001674</v>
       </c>
       <c r="D187" s="5">
         <v>3.0608621754738774</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>207.88541198999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.36753311999999028</v>
       </c>
       <c r="D188" s="5">
         <v>2.1461349741177971</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>208.80287981000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.91746782000001303</v>
       </c>
       <c r="D189" s="5">
         <v>5.4264628444770313</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>209.29484749</v>
       </c>
       <c r="C190" s="5">
         <v>0.49196767999998769</v>
       </c>
       <c r="D190" s="5">
         <v>2.8642897927686928</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>210.29778095</v>
       </c>
       <c r="C191" s="5">
         <v>1.0029334600000084</v>
       </c>
       <c r="D191" s="5">
         <v>5.9043597085506994</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>211.24130259</v>
       </c>
       <c r="C192" s="5">
         <v>0.94352164000000016</v>
       </c>
       <c r="D192" s="5">
         <v>5.5187800195715342</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>211.66335982999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.42205723999998668</v>
       </c>
       <c r="D193" s="5">
         <v>2.4241067517215997</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>212.47228351999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.80892369000000031</v>
       </c>
       <c r="D194" s="5">
         <v>4.6837322919806024</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>212.54557695</v>
       </c>
       <c r="C195" s="5">
         <v>7.3293430000006765E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.4147325667872126</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>213.31571563</v>
       </c>
       <c r="C196" s="5">
         <v>0.7701386800000023</v>
       </c>
       <c r="D196" s="5">
         <v>4.4357928310749806</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>214.17318463000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.85746900000000892</v>
       </c>
       <c r="D197" s="5">
         <v>4.9317470805547492</v>
       </c>
       <c r="E197" s="5">
         <v>3.5427402925674034</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>215.29134137</v>
       </c>
       <c r="C198" s="5">
         <v>1.1181567399999892</v>
       </c>
       <c r="D198" s="5">
         <v>6.448030470885957</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>216.05338889999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.76204752999998959</v>
       </c>
       <c r="D199" s="5">
         <v>4.3312066310982722</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>216.98217305</v>
       </c>
       <c r="C200" s="5">
         <v>0.92878415000001269</v>
       </c>
       <c r="D200" s="5">
         <v>5.2823712029952175</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>219.27342444999999</v>
       </c>
       <c r="C201" s="5">
         <v>2.2912513999999931</v>
       </c>
       <c r="D201" s="5">
         <v>13.434023892990176</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>221.09296037999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.8195359300000007</v>
       </c>
       <c r="D202" s="5">
         <v>10.424893257926504</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>221.93993474999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.84697436999999809</v>
       </c>
       <c r="D203" s="5">
         <v>4.6951275480634713</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>222.27134651</v>
       </c>
       <c r="C204" s="5">
         <v>0.33141176000000883</v>
       </c>
       <c r="D204" s="5">
         <v>1.8066898881076821</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>223.76913386999999</v>
       </c>
       <c r="C205" s="5">
         <v>1.4977873599999896</v>
       </c>
       <c r="D205" s="5">
         <v>8.3927925232416545</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>224.37473625000001</v>
       </c>
       <c r="C206" s="5">
         <v>0.60560238000002187</v>
       </c>
       <c r="D206" s="5">
         <v>3.296425767786193</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>225.11076600000001</v>
       </c>
       <c r="C207" s="5">
         <v>0.73602975000000015</v>
       </c>
       <c r="D207" s="5">
         <v>4.0082344851896323</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>226.07528532000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.96451931999999374</v>
       </c>
       <c r="D208" s="5">
         <v>5.2644830626875194</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>227.03990206</v>
       </c>
       <c r="C209" s="5">
         <v>0.96461673999999675</v>
       </c>
       <c r="D209" s="5">
         <v>5.2420351513575492</v>
       </c>
       <c r="E209" s="5">
         <v>6.0076229674728809</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>227.69483554000001</v>
       </c>
       <c r="C210" s="5">
         <v>0.65493348000001106</v>
       </c>
       <c r="D210" s="5">
         <v>3.5170469036149621</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>228.10296231999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.40812677999997504</v>
       </c>
       <c r="D211" s="5">
         <v>2.1722462463288572</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>228.69904226</v>
       </c>
       <c r="C212" s="5">
         <v>0.59607994000000986</v>
       </c>
       <c r="D212" s="5">
         <v>3.1813120070180334</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>229.00159568999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.30255342999998902</v>
       </c>
       <c r="D213" s="5">
         <v>1.5991212643365227</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>230.28138204999999</v>
       </c>
       <c r="C214" s="5">
         <v>1.2797863600000028</v>
       </c>
       <c r="D214" s="5">
         <v>6.9162762733314898</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>231.30859376999999</v>
       </c>
       <c r="C215" s="5">
         <v>1.0272117199999968</v>
       </c>
       <c r="D215" s="5">
         <v>5.4861138925876407</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>231.90039723000001</v>
       </c>
       <c r="C216" s="5">
         <v>0.5918034600000226</v>
       </c>
       <c r="D216" s="5">
         <v>3.1137759230854378</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>232.27620949000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.37581226000000356</v>
       </c>
       <c r="D217" s="5">
         <v>1.9621187555922903</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>232.86883444</v>
       </c>
       <c r="C218" s="5">
         <v>0.59262494999998694</v>
       </c>
       <c r="D218" s="5">
         <v>3.104986848819169</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>234.44365969</v>
       </c>
       <c r="C219" s="5">
         <v>1.5748252500000035</v>
       </c>
       <c r="D219" s="5">
         <v>8.4240117584493568</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>235.20456379000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.76090410000000475</v>
       </c>
       <c r="D220" s="5">
         <v>3.9649684362116355</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>235.9161545</v>
       </c>
       <c r="C221" s="5">
         <v>0.71159070999999585</v>
       </c>
       <c r="D221" s="5">
         <v>3.691518368810609</v>
       </c>
       <c r="E221" s="5">
         <v>3.9095561438597937</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>236.36276568</v>
       </c>
       <c r="C222" s="5">
         <v>0.44661117999999078</v>
       </c>
       <c r="D222" s="5">
         <v>2.2955143720831961</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>237.04386925</v>
       </c>
       <c r="C223" s="5">
         <v>0.68110357000000477</v>
       </c>
       <c r="D223" s="5">
         <v>3.5132569929455348</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>236.74541633999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.29845291000000884</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5004555305311973</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>238.55480463999999</v>
       </c>
       <c r="C225" s="5">
         <v>1.8093882999999948</v>
       </c>
       <c r="D225" s="5">
         <v>9.5668215830533754</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>239.54710048000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.99229584000002546</v>
       </c>
       <c r="D226" s="5">
         <v>5.1073305076563935</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>240.31598194</v>
       </c>
       <c r="C227" s="5">
         <v>0.76888145999998869</v>
       </c>
       <c r="D227" s="5">
         <v>3.9204041084407226</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>241.36655639</v>
       </c>
       <c r="C228" s="5">
         <v>1.0505744499999992</v>
       </c>
       <c r="D228" s="5">
         <v>5.3739557416617956</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>241.74970031000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.38314392000000908</v>
       </c>
       <c r="D229" s="5">
         <v>1.921592412667672</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>242.11498553999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.36528522999998359</v>
       </c>
       <c r="D230" s="5">
         <v>1.8283519841762352</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>242.47027788</v>
       </c>
       <c r="C231" s="5">
         <v>0.35529234000000542</v>
       </c>
       <c r="D231" s="5">
         <v>1.7752258016072053</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>242.81287137999999</v>
       </c>
       <c r="C232" s="5">
         <v>0.34259349999999245</v>
       </c>
       <c r="D232" s="5">
         <v>1.7087541542560647</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>242.22684533</v>
       </c>
       <c r="C233" s="5">
         <v>-0.58602604999998675</v>
       </c>
       <c r="D233" s="5">
         <v>-2.8580491857481349</v>
       </c>
       <c r="E233" s="5">
         <v>2.6749718955765722</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>239.04147617999999</v>
       </c>
       <c r="C234" s="5">
         <v>-3.1853691500000139</v>
       </c>
       <c r="D234" s="5">
         <v>-14.6876573791886</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>236.88025848999999</v>
       </c>
       <c r="C235" s="5">
         <v>-2.1612176900000009</v>
       </c>
       <c r="D235" s="5">
         <v>-10.325848833720553</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>231.71133485999999</v>
       </c>
       <c r="C236" s="5">
         <v>-5.1689236299999948</v>
       </c>
       <c r="D236" s="5">
         <v>-23.260152804687095</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>227.42144740000001</v>
       </c>
       <c r="C237" s="5">
         <v>-4.2898874599999886</v>
       </c>
       <c r="D237" s="5">
         <v>-20.088426710470099</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>224.79479153</v>
       </c>
       <c r="C238" s="5">
         <v>-2.6266558700000076</v>
       </c>
       <c r="D238" s="5">
         <v>-13.012289030860803</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>222.17939177</v>
       </c>
       <c r="C239" s="5">
         <v>-2.6153997600000025</v>
       </c>
       <c r="D239" s="5">
         <v>-13.101886400727103</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>219.51312569999999</v>
       </c>
       <c r="C240" s="5">
         <v>-2.666266070000006</v>
       </c>
       <c r="D240" s="5">
         <v>-13.487145164400449</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>218.51122290000001</v>
       </c>
       <c r="C241" s="5">
         <v>-1.0019027999999821</v>
       </c>
       <c r="D241" s="5">
         <v>-5.3416249301143299</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>217.98985518000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.52136772000000065</v>
       </c>
       <c r="D242" s="5">
         <v>-2.8259231555493813</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>215.50069644999999</v>
       </c>
       <c r="C243" s="5">
         <v>-2.489158730000014</v>
       </c>
       <c r="D243" s="5">
         <v>-12.87380613602771</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>214.20420794</v>
       </c>
       <c r="C244" s="5">
         <v>-1.296488509999989</v>
       </c>
       <c r="D244" s="5">
         <v>-6.9852462661403436</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>214.10584317000001</v>
       </c>
       <c r="C245" s="5">
         <v>-9.8364769999989221E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.5496626712488295</v>
       </c>
       <c r="E245" s="5">
         <v>-11.609366468728554</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>214.49137762000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.38553444999999442</v>
       </c>
       <c r="D246" s="5">
         <v>2.1823356433078533</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>214.52158632000001</v>
       </c>
       <c r="C247" s="5">
         <v>3.0208700000002864E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.16913749008566903</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>214.37923352999999</v>
       </c>
       <c r="C248" s="5">
         <v>-0.1423527900000181</v>
       </c>
       <c r="D248" s="5">
         <v>-0.79339927141863775</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>213.87828931999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.50094421000000011</v>
       </c>
       <c r="D249" s="5">
         <v>-2.7683053338094954</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>214.00131037</v>
       </c>
       <c r="C250" s="5">
         <v>0.12302105000000552</v>
       </c>
       <c r="D250" s="5">
         <v>0.69241799956294425</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>213.93587295</v>
       </c>
       <c r="C251" s="5">
         <v>-6.5437419999994972E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-0.36632007430411617</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>214.60459078</v>
       </c>
       <c r="C252" s="5">
         <v>0.66871782999999141</v>
       </c>
       <c r="D252" s="5">
         <v>3.8161058204791098</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>215.62486179000001</v>
       </c>
       <c r="C253" s="5">
         <v>1.0202710100000161</v>
       </c>
       <c r="D253" s="5">
         <v>5.8565928985130133</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>216.04116615000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.41630435999999804</v>
       </c>
       <c r="D254" s="5">
         <v>2.341586641558191</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>216.79668414</v>
       </c>
       <c r="C255" s="5">
         <v>0.75551798999998709</v>
       </c>
       <c r="D255" s="5">
         <v>4.2781868974640425</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>217.36590325</v>
       </c>
       <c r="C256" s="5">
         <v>0.56921911000000591</v>
       </c>
       <c r="D256" s="5">
         <v>3.1966065886769757</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>218.07037797999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.70447472999998695</v>
       </c>
       <c r="D257" s="5">
         <v>3.9592346919536281</v>
       </c>
       <c r="E257" s="5">
         <v>1.8516705342096262</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>219.24089122999999</v>
       </c>
       <c r="C258" s="5">
         <v>1.1705132499999991</v>
       </c>
       <c r="D258" s="5">
         <v>6.6347094753247626</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>220.16833308</v>
       </c>
       <c r="C259" s="5">
         <v>0.92744185000000812</v>
       </c>
       <c r="D259" s="5">
         <v>5.1960774006876154</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>221.29595029999999</v>
       </c>
       <c r="C260" s="5">
         <v>1.1276172199999905</v>
       </c>
       <c r="D260" s="5">
         <v>6.3220508779112006</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>222.96067571</v>
       </c>
       <c r="C261" s="5">
         <v>1.6647254100000168</v>
       </c>
       <c r="D261" s="5">
         <v>9.410163083729195</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>223.54753769999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.58686198999998851</v>
       </c>
       <c r="D262" s="5">
         <v>3.2046878928059908</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>225.07884043999999</v>
       </c>
       <c r="C263" s="5">
         <v>1.531302740000001</v>
       </c>
       <c r="D263" s="5">
         <v>8.5368821009802467</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>226.48513012000001</v>
       </c>
       <c r="C264" s="5">
         <v>1.4062896800000146</v>
       </c>
       <c r="D264" s="5">
         <v>7.7606730158185755</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>227.90712148</v>
       </c>
       <c r="C265" s="5">
         <v>1.4219913599999927</v>
       </c>
       <c r="D265" s="5">
         <v>7.7999170880032942</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>229.60289173000001</v>
       </c>
       <c r="C266" s="5">
         <v>1.6957702500000096</v>
       </c>
       <c r="D266" s="5">
         <v>9.3033545286580921</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>230.92938512000001</v>
       </c>
       <c r="C267" s="5">
         <v>1.326493389999996</v>
       </c>
       <c r="D267" s="5">
         <v>7.1573953161305992</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>232.01785057999999</v>
       </c>
       <c r="C268" s="5">
         <v>1.0884654599999806</v>
       </c>
       <c r="D268" s="5">
         <v>5.8050506841776039</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>233.74652753999999</v>
       </c>
       <c r="C269" s="5">
         <v>1.7286769600000014</v>
       </c>
       <c r="D269" s="5">
         <v>9.3163756609114365</v>
       </c>
       <c r="E269" s="5">
         <v>7.1885735720776056</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>234.38977793999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.64325039999999944</v>
       </c>
       <c r="D270" s="5">
         <v>3.3527404500960589</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>235.82080830999999</v>
       </c>
       <c r="C271" s="5">
         <v>1.431030370000002</v>
       </c>
       <c r="D271" s="5">
         <v>7.5775062560514472</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>237.72454166</v>
       </c>
       <c r="C272" s="5">
         <v>1.9037333500000102</v>
       </c>
       <c r="D272" s="5">
         <v>10.129265103858764</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>239.45939207999999</v>
       </c>
       <c r="C273" s="5">
         <v>1.7348504199999866</v>
       </c>
       <c r="D273" s="5">
         <v>9.1174686638834537</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>240.95705286</v>
       </c>
       <c r="C274" s="5">
         <v>1.4976607800000181</v>
       </c>
       <c r="D274" s="5">
         <v>7.7688392176654464</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>242.68205656999999</v>
       </c>
       <c r="C275" s="5">
         <v>1.7250037099999815</v>
       </c>
       <c r="D275" s="5">
         <v>8.9372197667709319</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>243.47730324</v>
       </c>
       <c r="C276" s="5">
         <v>0.79524667000001159</v>
       </c>
       <c r="D276" s="5">
         <v>4.0039405762687608</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>243.90003482</v>
       </c>
       <c r="C277" s="5">
         <v>0.42273158000000421</v>
       </c>
       <c r="D277" s="5">
         <v>2.1034821453526753</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>245.09138447999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.191349659999986</v>
       </c>
       <c r="D278" s="5">
         <v>6.0215607441301389</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>245.35613723</v>
       </c>
       <c r="C279" s="5">
         <v>0.26475275000001375</v>
       </c>
       <c r="D279" s="5">
         <v>1.3039938419339814</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>245.83539941999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.47926218999998582</v>
       </c>
       <c r="D280" s="5">
         <v>2.3693464049003188</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>246.07114598000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.23574656000002392</v>
       </c>
       <c r="D281" s="5">
         <v>1.1568420416198766</v>
       </c>
       <c r="E281" s="5">
         <v>5.2726423659452903</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>246.37319414000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.30204815999999823</v>
       </c>
       <c r="D282" s="5">
         <v>1.4829647735954854</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>247.56432156</v>
       </c>
       <c r="C283" s="5">
         <v>1.1911274199999866</v>
       </c>
       <c r="D283" s="5">
         <v>5.958356881259963</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>247.93971723999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.3753956799999969</v>
       </c>
       <c r="D284" s="5">
         <v>1.8348799577529995</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>248.74351788999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.80380064999999945</v>
       </c>
       <c r="D285" s="5">
         <v>3.9604250033848709</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>248.84694818</v>
       </c>
       <c r="C286" s="5">
         <v>0.1034302900000057</v>
       </c>
       <c r="D286" s="5">
         <v>0.50011591068479522</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>249.33654612999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.48959794999998962</v>
       </c>
       <c r="D287" s="5">
         <v>2.386675780624814</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>249.37608309999999</v>
       </c>
       <c r="C288" s="5">
         <v>3.9536970000000338E-2</v>
       </c>
       <c r="D288" s="5">
         <v>0.19044846880464927</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>249.89657553999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.52049243999999817</v>
       </c>
       <c r="D289" s="5">
         <v>2.5335670500133078</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>249.67759409999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.2189814399999932</v>
       </c>
       <c r="D290" s="5">
         <v>-1.0464926930394802</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>250.1813161</v>
       </c>
       <c r="C291" s="5">
         <v>0.50372200000001044</v>
       </c>
       <c r="D291" s="5">
         <v>2.4480329931607869</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>250.43656791000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.2552518100000043</v>
       </c>
       <c r="D292" s="5">
         <v>1.2312143894988248</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>250.76455061999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.32798270999998635</v>
       </c>
       <c r="D293" s="5">
         <v>1.5829422811342031</v>
       </c>
       <c r="E293" s="5">
         <v>1.9073364417872218</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>250.83372448</v>
       </c>
       <c r="C294" s="5">
         <v>6.9173860000006471E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.33152487911403128</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>251.41710950999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.58338502999998809</v>
       </c>
       <c r="D295" s="5">
         <v>2.8269200590890442</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>251.75191280000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.33480329000002484</v>
       </c>
       <c r="D296" s="5">
         <v>1.6097537337673495</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>252.42439106</v>
       </c>
       <c r="C297" s="5">
         <v>0.67247825999999122</v>
       </c>
       <c r="D297" s="5">
         <v>3.2529477749437374</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>253.67752124</v>
       </c>
       <c r="C298" s="5">
         <v>1.2531301799999994</v>
       </c>
       <c r="D298" s="5">
         <v>6.1226333033211233</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>254.48234307999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.80482183999998824</v>
       </c>
       <c r="D299" s="5">
         <v>3.874281374148647</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>255.65126900000001</v>
       </c>
       <c r="C300" s="5">
         <v>1.1689259200000208</v>
       </c>
       <c r="D300" s="5">
         <v>5.6534240900033117</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>256.57923936999998</v>
       </c>
       <c r="C301" s="5">
         <v>0.92797036999996863</v>
       </c>
       <c r="D301" s="5">
         <v>4.4438148501035446</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>256.57714702999999</v>
       </c>
       <c r="C302" s="5">
         <v>-2.0923399999901449E-3</v>
       </c>
       <c r="D302" s="5">
         <v>-9.7852632060635436E-3</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>258.81808347999998</v>
       </c>
       <c r="C303" s="5">
         <v>2.2409364499999924</v>
       </c>
       <c r="D303" s="5">
         <v>10.999172894727671</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>260.12180597999998</v>
       </c>
       <c r="C304" s="5">
         <v>1.3037224999999921</v>
       </c>
       <c r="D304" s="5">
         <v>6.214968142244004</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>260.97981493999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.85800896000000648</v>
       </c>
       <c r="D305" s="5">
         <v>4.0307906269733573</v>
       </c>
       <c r="E305" s="5">
         <v>4.0736476885362638</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>259.64622351000003</v>
       </c>
       <c r="C306" s="5">
         <v>-1.3335914299999558</v>
       </c>
       <c r="D306" s="5">
         <v>-5.9624951496136553</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>256.9616413</v>
       </c>
       <c r="C307" s="5">
         <v>-2.6845822100000305</v>
       </c>
       <c r="D307" s="5">
         <v>-11.725463106270261</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>254.70762852999999</v>
       </c>
       <c r="C308" s="5">
         <v>-2.2540127700000028</v>
       </c>
       <c r="D308" s="5">
         <v>-10.032871965216483</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>251.45226779000001</v>
       </c>
       <c r="C309" s="5">
         <v>-3.2553607399999862</v>
       </c>
       <c r="D309" s="5">
         <v>-14.303466786937358</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>248.90880099</v>
       </c>
       <c r="C310" s="5">
         <v>-2.5434668000000045</v>
       </c>
       <c r="D310" s="5">
         <v>-11.485106292291281</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>246.31678159000001</v>
       </c>
       <c r="C311" s="5">
         <v>-2.5920193999999981</v>
       </c>
       <c r="D311" s="5">
         <v>-11.804793168603844</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>243.78152082</v>
       </c>
       <c r="C312" s="5">
         <v>-2.5352607700000078</v>
       </c>
       <c r="D312" s="5">
         <v>-11.675463312089052</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>241.38597870999999</v>
       </c>
       <c r="C313" s="5">
         <v>-2.3955421100000081</v>
       </c>
       <c r="D313" s="5">
         <v>-11.175025163979802</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>239.18623918</v>
       </c>
       <c r="C314" s="5">
         <v>-2.199739529999988</v>
       </c>
       <c r="D314" s="5">
         <v>-10.403755605417864</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>236.69567298000001</v>
       </c>
       <c r="C315" s="5">
         <v>-2.4905661999999893</v>
       </c>
       <c r="D315" s="5">
         <v>-11.803867574300053</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>234.16230997</v>
       </c>
       <c r="C316" s="5">
         <v>-2.5333630100000164</v>
       </c>
       <c r="D316" s="5">
         <v>-12.113918791108825</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>232.32783648</v>
       </c>
       <c r="C317" s="5">
         <v>-1.8344734899999935</v>
       </c>
       <c r="D317" s="5">
         <v>-9.0063568500892703</v>
       </c>
       <c r="E317" s="5">
         <v>-10.978618582662092</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>231.66936877000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.65846770999999649</v>
       </c>
       <c r="D318" s="5">
         <v>-3.3485427319716488</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>229.89086817</v>
       </c>
       <c r="C319" s="5">
         <v>-1.778500600000001</v>
       </c>
       <c r="D319" s="5">
         <v>-8.8330847210698273</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>227.24604224999999</v>
       </c>
       <c r="C320" s="5">
         <v>-2.6448259200000166</v>
       </c>
       <c r="D320" s="5">
         <v>-12.964727324453262</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>225.40299078999999</v>
       </c>
       <c r="C321" s="5">
         <v>-1.8430514599999981</v>
       </c>
       <c r="D321" s="5">
         <v>-9.3098433147297381</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>223.63039208000001</v>
       </c>
       <c r="C322" s="5">
         <v>-1.7725987099999827</v>
       </c>
       <c r="D322" s="5">
         <v>-9.0392962502371166</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>221.53440577999999</v>
       </c>
       <c r="C323" s="5">
         <v>-2.0959863000000212</v>
       </c>
       <c r="D323" s="5">
         <v>-10.68501840796997</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>220.77994726</v>
       </c>
       <c r="C324" s="5">
         <v>-0.75445851999998581</v>
       </c>
       <c r="D324" s="5">
         <v>-4.0110397545033649</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>219.24485720000001</v>
       </c>
       <c r="C325" s="5">
         <v>-1.5350900599999875</v>
       </c>
       <c r="D325" s="5">
         <v>-8.0318445004695977</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>218.47395741</v>
       </c>
       <c r="C326" s="5">
         <v>-0.77089979000001563</v>
       </c>
       <c r="D326" s="5">
         <v>-4.1387414459686855</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>217.24370558999999</v>
       </c>
       <c r="C327" s="5">
         <v>-1.2302518200000065</v>
       </c>
       <c r="D327" s="5">
         <v>-6.5519337552060186</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>216.33461546999999</v>
       </c>
       <c r="C328" s="5">
         <v>-0.90909012000000189</v>
       </c>
       <c r="D328" s="5">
         <v>-4.907609080951703</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>216.34180687</v>
       </c>
       <c r="C329" s="5">
         <v>7.1914000000106171E-3</v>
       </c>
       <c r="D329" s="5">
         <v>3.9897720159887129E-2</v>
       </c>
       <c r="E329" s="5">
         <v>-6.8808068168689562</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>217.11714452000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.77533765000001154</v>
       </c>
       <c r="D330" s="5">
         <v>4.3864173131802131</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>217.59265017999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.47550565999998184</v>
       </c>
       <c r="D331" s="5">
         <v>2.6599946914420469</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>218.36787924000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.77522906000001512</v>
       </c>
       <c r="D332" s="5">
         <v>4.3600828065221364</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>218.66851955000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.30064031000000568</v>
       </c>
       <c r="D333" s="5">
         <v>1.664680507913463</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>219.38115221000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.71263265999999703</v>
       </c>
       <c r="D334" s="5">
         <v>3.98162049909494</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>219.94376007</v>
       </c>
       <c r="C335" s="5">
         <v>0.56260785999998575</v>
       </c>
       <c r="D335" s="5">
         <v>3.121206697337664</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>220.17613655</v>
       </c>
       <c r="C336" s="5">
         <v>0.23237647999999922</v>
       </c>
       <c r="D336" s="5">
         <v>1.2752254265369967</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>221.09569339000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.9195568400000127</v>
       </c>
       <c r="D337" s="5">
         <v>5.1284925170957285</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>221.03276911</v>
       </c>
       <c r="C338" s="5">
         <v>-6.2924280000004273E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-0.3409883368297284</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>221.50321618000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.47044707000000585</v>
       </c>
       <c r="D339" s="5">
         <v>2.5841968473979238</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>222.17733502999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.67411884999998506</v>
       </c>
       <c r="D340" s="5">
         <v>3.7138128729311548</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>222.88563597999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.7083009499999946</v>
       </c>
       <c r="D341" s="5">
         <v>3.8933938216240804</v>
       </c>
       <c r="E341" s="5">
         <v>3.0247640087115446</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>221.96501262000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.92062335999997913</v>
       </c>
       <c r="D342" s="5">
         <v>-4.8455036114571364</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>223.51657141999999</v>
       </c>
       <c r="C343" s="5">
         <v>1.5515587999999809</v>
       </c>
       <c r="D343" s="5">
         <v>8.7182462281950599</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>224.51444595000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.99787453000001847</v>
       </c>
       <c r="D344" s="5">
         <v>5.4908413811386003</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>225.95415543999999</v>
       </c>
       <c r="C345" s="5">
         <v>1.4397094899999843</v>
       </c>
       <c r="D345" s="5">
         <v>7.9723394336620235</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>226.93782622000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.98367078000001129</v>
       </c>
       <c r="D346" s="5">
         <v>5.3510077580704252</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>228.54414224000001</v>
       </c>
       <c r="C347" s="5">
         <v>1.6063160200000084</v>
       </c>
       <c r="D347" s="5">
         <v>8.8324602927708273</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>229.55994644</v>
       </c>
       <c r="C348" s="5">
         <v>1.0158041999999909</v>
       </c>
       <c r="D348" s="5">
         <v>5.4659437685192325</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>230.64082532</v>
       </c>
       <c r="C349" s="5">
         <v>1.0808788800000002</v>
       </c>
       <c r="D349" s="5">
         <v>5.7988201297292541</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>231.41615268000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.77532736000000568</v>
       </c>
       <c r="D350" s="5">
         <v>4.1093722804543376</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>232.96378910999999</v>
       </c>
       <c r="C351" s="5">
         <v>1.547636429999983</v>
       </c>
       <c r="D351" s="5">
         <v>8.3270776949157632</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>233.88996288000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.92617377000001966</v>
       </c>
       <c r="D352" s="5">
         <v>4.8764462103235706</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>234.26213801</v>
       </c>
       <c r="C353" s="5">
         <v>0.37217512999998803</v>
       </c>
       <c r="D353" s="5">
         <v>1.9262887952450347</v>
       </c>
       <c r="E353" s="5">
         <v>5.1041880648696747</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>234.56123414999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.29909613999998896</v>
       </c>
       <c r="D354" s="5">
         <v>1.5429146738170862</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>235.43929575000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.87806160000002365</v>
       </c>
       <c r="D355" s="5">
         <v>4.585756965941834</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>235.88463969</v>
       </c>
       <c r="C356" s="5">
         <v>0.44534393999998656</v>
       </c>
       <c r="D356" s="5">
         <v>2.2936175182253216</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>236.38871922000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.50407953000001271</v>
       </c>
       <c r="D357" s="5">
         <v>2.5947254510921391</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>236.76749075999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.37877153999997404</v>
       </c>
       <c r="D358" s="5">
         <v>1.939825897170766</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>236.91009277000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.14260201000001871</v>
       </c>
       <c r="D359" s="5">
         <v>0.72514350497427937</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>236.97156353</v>
       </c>
       <c r="C360" s="5">
         <v>6.1470759999991742E-2</v>
       </c>
       <c r="D360" s="5">
         <v>0.31180719452763572</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>236.77881015</v>
       </c>
       <c r="C361" s="5">
         <v>-0.1927533799999992</v>
       </c>
       <c r="D361" s="5">
         <v>-0.97172869327082356</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>236.63795329000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.14085685999998532</v>
       </c>
       <c r="D362" s="5">
         <v>-0.71153447543209625</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>236.14081723000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.49713606000000254</v>
       </c>
       <c r="D363" s="5">
         <v>-2.4920697558163063</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>235.78604192</v>
       </c>
       <c r="C364" s="5">
         <v>-0.35477531000000795</v>
       </c>
       <c r="D364" s="5">
         <v>-1.7880435326801947</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>235.31975638</v>
       </c>
       <c r="C365" s="5">
         <v>-0.46628554000000122</v>
       </c>
       <c r="D365" s="5">
         <v>-2.347452863573829</v>
       </c>
       <c r="E365" s="5">
         <v>0.45146790641639178</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>235.80358164</v>
       </c>
       <c r="C366" s="5">
         <v>0.48382526000000325</v>
       </c>
       <c r="D366" s="5">
         <v>2.495332084619406</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>235.19348248</v>
       </c>
       <c r="C367" s="5">
         <v>-0.6100991600000043</v>
       </c>
       <c r="D367" s="5">
         <v>-3.0609801441509488</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>234.25026722000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.94321525999998812</v>
       </c>
       <c r="D368" s="5">
         <v>-4.7077135984486702</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>223.90287043999999</v>
       </c>
       <c r="C369" s="5">
         <v>-10.347396780000025</v>
       </c>
       <c r="D369" s="5">
         <v>-41.849320271056669</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>221.00882589</v>
       </c>
       <c r="C370" s="5">
         <v>-2.8940445499999896</v>
       </c>
       <c r="D370" s="5">
         <v>-14.454046109747098</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>217.72504957999999</v>
       </c>
       <c r="C371" s="5">
         <v>-3.2837763100000075</v>
       </c>
       <c r="D371" s="5">
         <v>-16.442513248430256</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>213.05282971</v>
       </c>
       <c r="C372" s="5">
         <v>-4.6722198699999922</v>
       </c>
       <c r="D372" s="5">
         <v>-22.919077498291816</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>211.49896773</v>
       </c>
       <c r="C373" s="5">
         <v>-1.5538619799999935</v>
       </c>
       <c r="D373" s="5">
         <v>-8.4093073392918054</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>211.49161133999999</v>
       </c>
       <c r="C374" s="5">
         <v>-7.3563900000124249E-3</v>
       </c>
       <c r="D374" s="5">
         <v>-4.1730602949330287E-2</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>211.31824064</v>
       </c>
       <c r="C375" s="5">
         <v>-0.17337069999999244</v>
       </c>
       <c r="D375" s="5">
         <v>-0.9792795016515643</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>211.46121633000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.14297569000001431</v>
       </c>
       <c r="D376" s="5">
         <v>0.81493545535737955</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>211.77297264000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.31175630999999271</v>
       </c>
       <c r="D377" s="5">
         <v>1.7835706882727065</v>
       </c>
       <c r="E377" s="5">
         <v>-10.006292757662083</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>211.76616261000001</v>
       </c>
       <c r="C378" s="5">
         <v>-6.8100299999969138E-3</v>
       </c>
       <c r="D378" s="5">
         <v>-3.8581839355045222E-2</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>211.22520789000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.540954720000002</v>
       </c>
       <c r="D379" s="5">
         <v>-3.0226858206237939</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>212.58580218</v>
       </c>
       <c r="C380" s="5">
         <v>1.3605942899999945</v>
       </c>
       <c r="D380" s="5">
         <v>8.0095409121242902</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>211.28895714999999</v>
       </c>
       <c r="C381" s="5">
         <v>-1.2968450300000143</v>
       </c>
       <c r="D381" s="5">
         <v>-7.0797177611152895</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>211.49666386999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.20770672000000445</v>
       </c>
       <c r="D382" s="5">
         <v>1.1860539969026807</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>211.57040416999999</v>
       </c>
       <c r="C383" s="5">
         <v>7.3740299999997205E-2</v>
       </c>
       <c r="D383" s="5">
         <v>0.41919453189032119</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>212.47074104999999</v>
       </c>
       <c r="C384" s="5">
         <v>0.90033687999999756</v>
       </c>
       <c r="D384" s="5">
         <v>5.2278272087908695</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>213.07966149000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.60892044000001988</v>
       </c>
       <c r="D385" s="5">
         <v>3.4938126994685792</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>212.85027008</v>
       </c>
       <c r="C386" s="5">
         <v>-0.22939141000000518</v>
       </c>
       <c r="D386" s="5">
         <v>-1.2842410322278286</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>215.17121908999999</v>
       </c>
       <c r="C387" s="5">
         <v>2.3209490099999925</v>
       </c>
       <c r="D387" s="5">
         <v>13.898944200083484</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>216.37796728999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.2067481999999927</v>
       </c>
       <c r="D388" s="5">
         <v>6.9415006325151074</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>217.18561581</v>
       </c>
       <c r="C389" s="5">
         <v>0.80764852000001497</v>
       </c>
       <c r="D389" s="5">
         <v>4.5722045237874598</v>
       </c>
       <c r="E389" s="5">
         <v>2.5558706111195484</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>218.12979931000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.94418350000000828</v>
       </c>
       <c r="D390" s="5">
         <v>5.3433911119440403</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>219.41813099000001</v>
       </c>
       <c r="C391" s="5">
         <v>1.2883316799999989</v>
       </c>
       <c r="D391" s="5">
         <v>7.3223415125493796</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>220.56904591</v>
       </c>
       <c r="C392" s="5">
         <v>1.1509149199999911</v>
       </c>
       <c r="D392" s="5">
         <v>6.4791654275475619</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>222.59361232000001</v>
       </c>
       <c r="C393" s="5">
         <v>2.0245664100000056</v>
       </c>
       <c r="D393" s="5">
         <v>11.588025613879394</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>223.40182680000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.80821448000000373</v>
       </c>
       <c r="D394" s="5">
         <v>4.4451486714320865</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>223.92584692</v>
       </c>
       <c r="C395" s="5">
         <v>0.52402011999998876</v>
       </c>
       <c r="D395" s="5">
         <v>2.8513660321874967</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>225.24123302000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.315386100000012</v>
       </c>
       <c r="D396" s="5">
         <v>7.2813049949431274</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>226.35266648999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.1114334699999802</v>
       </c>
       <c r="D397" s="5">
         <v>6.0846691567070899</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>227.160955</v>
       </c>
       <c r="C398" s="5">
         <v>0.80828851000001123</v>
       </c>
       <c r="D398" s="5">
         <v>4.3702804238118009</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>227.97032486000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.80936986000000388</v>
       </c>
       <c r="D399" s="5">
         <v>4.3603645324463924</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>228.80917151</v>
       </c>
       <c r="C400" s="5">
         <v>0.83884664999999359</v>
       </c>
       <c r="D400" s="5">
         <v>4.5060241735018991</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>230.03063918999999</v>
       </c>
       <c r="C401" s="5">
         <v>1.2214676799999893</v>
       </c>
       <c r="D401" s="5">
         <v>6.5975177012813857</v>
       </c>
       <c r="E401" s="5">
         <v>5.9143066782273213</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>229.79562920999999</v>
       </c>
       <c r="C402" s="5">
         <v>-0.23500998000000095</v>
       </c>
       <c r="D402" s="5">
         <v>-1.2191102897451955</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>230.60751934999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.8118901400000027</v>
       </c>
       <c r="D403" s="5">
         <v>4.3230801434932298</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>231.32219305999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.71467370999999957</v>
       </c>
       <c r="D404" s="5">
         <v>3.782957543383203</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>232.50063539000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.1784423300000242</v>
       </c>
       <c r="D405" s="5">
         <v>6.2874816491766294</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>233.12517485000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.62453945999999405</v>
       </c>
       <c r="D406" s="5">
         <v>3.2714725160901459</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>234.12717560999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.0020007599999872</v>
       </c>
       <c r="D407" s="5">
         <v>5.2814394132550957</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>233.2180898</v>
       </c>
       <c r="C408" s="5">
         <v>-0.90908580999999344</v>
       </c>
       <c r="D408" s="5">
         <v>-4.561216711308469</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>233.6196363</v>
       </c>
       <c r="C409" s="5">
         <v>0.40154649999999492</v>
       </c>
       <c r="D409" s="5">
         <v>2.0857949786893482</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>234.28242822999999</v>
       </c>
       <c r="C410" s="5">
         <v>0.66279192999999736</v>
       </c>
       <c r="D410" s="5">
         <v>3.4580951244798097</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>235.38884091</v>
       </c>
       <c r="C411" s="5">
         <v>1.1064126800000054</v>
       </c>
       <c r="D411" s="5">
         <v>5.8166101671405901</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>235.21180084</v>
       </c>
       <c r="C412" s="5">
         <v>-0.17704007000000388</v>
       </c>
       <c r="D412" s="5">
         <v>-0.89881686884768497</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>235.41639196</v>
       </c>
       <c r="C413" s="5">
         <v>0.20459112000000346</v>
       </c>
       <c r="D413" s="5">
         <v>1.0487878145635898</v>
       </c>
       <c r="E413" s="5">
         <v>2.341319742867598</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>237.84128619000001</v>
       </c>
       <c r="C414" s="5">
         <v>2.4248942300000067</v>
       </c>
       <c r="D414" s="5">
         <v>13.085401740312141</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>238.10548417999999</v>
       </c>
       <c r="C415" s="5">
         <v>0.26419798999998534</v>
       </c>
       <c r="D415" s="5">
         <v>1.3411536784133427</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>238.37449828000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.26901410000002102</v>
       </c>
       <c r="D416" s="5">
         <v>1.3642292440040116</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>238.25192319999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.12257508000001849</v>
       </c>
       <c r="D417" s="5">
         <v>-0.61531251824553657</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>238.04955433999999</v>
       </c>
       <c r="C418" s="5">
         <v>-0.20236886000000709</v>
       </c>
       <c r="D418" s="5">
         <v>-1.0145200918629471</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>239.41941331000001</v>
       </c>
       <c r="C419" s="5">
         <v>1.3698589700000241</v>
       </c>
       <c r="D419" s="5">
         <v>7.1282162853496533</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>237.40350971999999</v>
       </c>
       <c r="C420" s="5">
         <v>-2.0159035900000219</v>
       </c>
       <c r="D420" s="5">
         <v>-9.6489351841733466</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>240.39174341</v>
       </c>
       <c r="C421" s="5">
         <v>2.9882336900000155</v>
       </c>
       <c r="D421" s="5">
         <v>16.195402186524422</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>240.58938533</v>
       </c>
       <c r="C422" s="5">
         <v>0.19764191999999525</v>
       </c>
       <c r="D422" s="5">
         <v>0.99107277437719965</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>240.26977438</v>
       </c>
       <c r="C423" s="5">
         <v>-0.31961094999999773</v>
       </c>
       <c r="D423" s="5">
         <v>-1.5825437862671099</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>240.69669622999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.42692184999998517</v>
       </c>
       <c r="D424" s="5">
         <v>2.1531737726849132</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>240.20494348</v>
       </c>
       <c r="C425" s="5">
         <v>-0.49175274999998919</v>
       </c>
       <c r="D425" s="5">
         <v>-2.4242851544168831</v>
       </c>
       <c r="E425" s="5">
         <v>2.0340773555027614</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>241.03312646000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.82818298000000823</v>
       </c>
       <c r="D426" s="5">
         <v>4.2167477542736087</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>240.96636667000001</v>
       </c>
       <c r="C427" s="5">
         <v>-6.6759789999991881E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.33186235934385966</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>241.46800997</v>
       </c>
       <c r="C428" s="5">
         <v>0.50164329999998358</v>
       </c>
       <c r="D428" s="5">
         <v>2.5269606489542351</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>241.60150879</v>
       </c>
       <c r="C429" s="5">
         <v>0.1334988199999998</v>
       </c>
       <c r="D429" s="5">
         <v>0.66545711982675115</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>241.53839651999999</v>
       </c>
       <c r="C430" s="5">
         <v>-6.3112270000004855E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.31301960114810123</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>241.01607061000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.52232590999997797</v>
       </c>
       <c r="D431" s="5">
         <v>-2.5643528874223165</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>241.19419425999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.17812364999997499</v>
       </c>
       <c r="D432" s="5">
         <v>0.89047741099028688</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>240.73063976</v>
       </c>
       <c r="C433" s="5">
         <v>-0.46355449999998655</v>
       </c>
       <c r="D433" s="5">
         <v>-2.2820735402830916</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>240.73533945</v>
       </c>
       <c r="C434" s="5">
         <v>4.6996899999953712E-3</v>
       </c>
       <c r="D434" s="5">
         <v>2.342964566703909E-2</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>241.39347185</v>
       </c>
       <c r="C435" s="5">
         <v>0.65813239999999951</v>
       </c>
       <c r="D435" s="5">
         <v>3.3303904716874388</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>240.43602921999999</v>
       </c>
       <c r="C436" s="5">
         <v>-0.95744263000000274</v>
       </c>
       <c r="D436" s="5">
         <v>-4.6571100221165285</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>240.47787135999999</v>
       </c>
       <c r="C437" s="5">
         <v>4.1842139999999972E-2</v>
       </c>
       <c r="D437" s="5">
         <v>0.20903129521974151</v>
       </c>
       <c r="E437" s="5">
         <v>0.11362292384407002</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>238.84609157</v>
       </c>
       <c r="C438" s="5">
         <v>-1.631779789999996</v>
       </c>
       <c r="D438" s="5">
         <v>-7.8455652787521091</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>239.38648211</v>
       </c>
       <c r="C439" s="5">
         <v>0.54039054000000419</v>
       </c>
       <c r="D439" s="5">
         <v>2.7490473551411654</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>241.59976771999999</v>
+        <v>241.77712141999999</v>
       </c>
       <c r="C440" s="5">
-        <v>2.2132856099999856</v>
+        <v>2.3906393099999832</v>
       </c>
       <c r="D440" s="5">
-        <v>11.676727011599986</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.664465219716359</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>240.58896512000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-1.1881562999999744</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-5.740307736910621</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>