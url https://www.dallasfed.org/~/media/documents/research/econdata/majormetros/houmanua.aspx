--- v6 (2026-06-01)
+++ v7 (2026-07-12)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F1EFB24C-AE7C-4C79-8952-9A60AB1EC71F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8EDD2254-FC46-41A0-9818-D05CA0B22F3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0ACBB782-F9B8-45C0-915B-5141442A969F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C16FCD66-A23F-4180-BA2A-56731A7274D8}"/>
   </bookViews>
   <sheets>
     <sheet name="houmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE48213F-6D3E-47C7-BD8C-486AA0C10DA1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66057E90-69A3-4E84-AF3B-B38848B12573}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>193.16930662999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>193.16930590999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>195.22926946999999</v>
+        <v>195.22926903000001</v>
       </c>
       <c r="C7" s="5">
-        <v>2.0599628399999972</v>
+        <v>2.0599631200000204</v>
       </c>
       <c r="D7" s="5">
-        <v>13.574726338177868</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>13.574728346460363</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>196.08140463000001</v>
+        <v>196.08140399999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.85213516000001732</v>
+        <v>0.85213496999998029</v>
       </c>
       <c r="D8" s="5">
-        <v>5.3653372544328892</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>5.3653360416469065</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>196.16384945999999</v>
+        <v>196.16385026</v>
       </c>
       <c r="C9" s="5">
-        <v>8.2444829999985814E-2</v>
+        <v>8.2446260000011762E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>0.50572314976404797</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>0.50573194342204975</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>196.98087808</v>
+        <v>196.98087884</v>
       </c>
       <c r="C10" s="5">
-        <v>0.81702862000000209</v>
+        <v>0.81702857999999878</v>
       </c>
       <c r="D10" s="5">
-        <v>5.1141358253471436</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>5.1141355478699912</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>198.57021682999999</v>
+        <v>198.57021843000001</v>
       </c>
       <c r="C11" s="5">
-        <v>1.589338749999996</v>
+        <v>1.5893395900000087</v>
       </c>
       <c r="D11" s="5">
-        <v>10.123623169151186</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>10.123628718536937</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>201.12943471</v>
+        <v>201.12943663999999</v>
       </c>
       <c r="C12" s="5">
-        <v>2.5592178800000056</v>
+        <v>2.5592182099999832</v>
       </c>
       <c r="D12" s="5">
-        <v>16.610665900575516</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>16.610668053032484</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>202.51888840000001</v>
+        <v>202.51889123000001</v>
       </c>
       <c r="C13" s="5">
-        <v>1.3894536900000105</v>
+        <v>1.3894545900000139</v>
       </c>
       <c r="D13" s="5">
-        <v>8.6122531983999338</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>8.6122589047067386</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>203.52344866999999</v>
+        <v>203.52345118</v>
       </c>
       <c r="C14" s="5">
-        <v>1.0045602699999847</v>
+        <v>1.0045599499999867</v>
       </c>
       <c r="D14" s="5">
-        <v>6.1175018856409302</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>6.1174997956264576</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>203.68394748</v>
+        <v>203.68394996000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.1604988100000071</v>
+        <v>0.16049878000001172</v>
       </c>
       <c r="D15" s="5">
-        <v>0.95043658100033568</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>0.95043639080372166</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>204.55796783</v>
+        <v>204.55796917999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.87402034999999501</v>
+        <v>0.87401921999997967</v>
       </c>
       <c r="D16" s="5">
-        <v>5.2725561749491945</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>5.2725491307878736</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>205.57356586</v>
+        <v>205.57355264</v>
       </c>
       <c r="C17" s="5">
-        <v>1.0155980300000067</v>
+        <v>1.0155834600000162</v>
       </c>
       <c r="D17" s="5">
-        <v>6.1232210902623319</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>6.1231307911421062</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>205.97991210999999</v>
+        <v>205.97991203000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.40634624999998437</v>
+        <v>0.40635939000000576</v>
       </c>
       <c r="D18" s="5">
-        <v>2.3979334155529664</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>2.3980119582720505</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>206.79032495999999</v>
+        <v>206.7903244</v>
       </c>
       <c r="C19" s="5">
-        <v>0.81041285000000585</v>
+        <v>0.81041236999999455</v>
       </c>
       <c r="D19" s="5">
-        <v>4.8248298721203842</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>4.8248269542126465</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>206.7442326</v>
+        <v>206.74423092000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-4.609235999998873E-2</v>
+        <v>-4.6093479999996134E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.26714536001739564</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-0.26715184415929683</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>206.15076371000001</v>
+        <v>206.15076458999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.59346888999999692</v>
+        <v>-0.59346633000001248</v>
       </c>
       <c r="D21" s="5">
-        <v>-3.3907883404470485</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-3.3907739711362961</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>206.79440045000001</v>
+        <v>206.79440141000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.64363674000000515</v>
+        <v>0.64363682000001177</v>
       </c>
       <c r="D22" s="5">
-        <v>3.8116087684985533</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.8116092338712049</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>207.20609195</v>
+        <v>207.20609401999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.41169149999998922</v>
+        <v>0.41169260999998869</v>
       </c>
       <c r="D23" s="5">
-        <v>2.4153229282857902</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>2.415329500598884</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>205.80474734000001</v>
+        <v>205.80475003999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.4013446099999953</v>
+        <v>-1.4013439800000072</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.8204835698540087</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-7.820480108501604</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>205.53677166</v>
+        <v>205.5367755</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.26797568000000638</v>
+        <v>-0.26797453999998311</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.5513629487277636</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-1.5513563760316873</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>204.63880029000001</v>
+        <v>204.63880377000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.89797136999999339</v>
+        <v>-0.89797172999999475</v>
       </c>
       <c r="D26" s="5">
-        <v>-5.1185304241615048</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-5.1185323338016619</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>204.0846793</v>
+        <v>204.08468210000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.55412099000000126</v>
+        <v>-0.55412167000000068</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.2014020116180486</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-3.2014058283217794</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>203.36238087000001</v>
+        <v>203.36238170999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.72229842999999505</v>
+        <v>-0.72230039000001511</v>
       </c>
       <c r="D28" s="5">
-        <v>-4.1653473262103446</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-4.1653583539848826</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>202.42245363999999</v>
+        <v>202.42243736</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.93992723000002343</v>
+        <v>-0.93994434999999044</v>
       </c>
       <c r="D29" s="5">
-        <v>-5.4074780118095305</v>
+        <v>-5.4075739926220834</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.5328392085906528</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-1.5328407956826218</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>203.08601347999999</v>
+        <v>203.0860132</v>
       </c>
       <c r="C30" s="5">
-        <v>0.6635598400000049</v>
+        <v>0.66357583999999292</v>
       </c>
       <c r="D30" s="5">
-        <v>4.0054165183354362</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>4.0055151743475736</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>202.08966329</v>
+        <v>202.08966286</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.99635018999998692</v>
+        <v>-0.99635033999999223</v>
       </c>
       <c r="D31" s="5">
-        <v>-5.7309721681691128</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-5.7309730155069456</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>201.24863076</v>
+        <v>201.24862651999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.84103253000000677</v>
+        <v>-0.84103634000001648</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.8812778612112311</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-4.881299480588952</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>202.72937497000001</v>
+        <v>202.72937714</v>
       </c>
       <c r="C33" s="5">
-        <v>1.4807442100000117</v>
+        <v>1.4807506200000091</v>
       </c>
       <c r="D33" s="5">
-        <v>9.1955565682986453</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>9.1955982011538993</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>202.52980020000001</v>
+        <v>202.5298019</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.19957476999999813</v>
+        <v>-0.19957524000000149</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.1749519408422504</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-1.1749546803892619</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>202.26542175</v>
+        <v>202.26542495000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.26437845000000948</v>
+        <v>-0.26437694999998484</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.5552588619426211</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-1.5552500881889419</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>201.52938229</v>
+        <v>201.52938674999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.73603946000000064</v>
+        <v>-0.73603820000002429</v>
       </c>
       <c r="D36" s="5">
-        <v>-4.2804270714325243</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-4.2804198235787734</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>201.04947623000001</v>
+        <v>201.04948117000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.47990605999999048</v>
+        <v>-0.47990557999997918</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.8204536213688125</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-2.8204507756037889</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>201.18604766000001</v>
+        <v>201.18605256000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.1365714300000036</v>
+        <v>0.13657139000000029</v>
       </c>
       <c r="D38" s="5">
-        <v>0.81820357166300095</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.81820331094630827</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>202.47839303999999</v>
+        <v>202.47839822</v>
       </c>
       <c r="C39" s="5">
-        <v>1.292345379999972</v>
+        <v>1.2923456599999952</v>
       </c>
       <c r="D39" s="5">
-        <v>7.9866125369268293</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>7.9866141274542946</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>201.66793469000001</v>
+        <v>201.66793895999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.81045834999997624</v>
+        <v>-0.810459260000016</v>
       </c>
       <c r="D40" s="5">
-        <v>-4.6988847669099831</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-4.6988898097372944</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>201.35652078999999</v>
+        <v>201.35648570000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.31141390000001934</v>
+        <v>-0.31145325999997908</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.8373725843055189</v>
+        <v>-1.8376028045838377</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.52658824692231043</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-0.52659758172175497</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>200.91063463</v>
+        <v>200.91063783999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.44588615999998638</v>
+        <v>-0.44584786000001486</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.6251674181239304</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-2.6249451166463711</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>200.97099721999999</v>
+        <v>200.97099864</v>
       </c>
       <c r="C43" s="5">
-        <v>6.0362589999982674E-2</v>
+        <v>6.0360800000012205E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>0.36113032687095092</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>0.36111959438505092</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>200.49546047000001</v>
+        <v>200.49545402999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.47553674999997497</v>
+        <v>-0.47554461000001425</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.8027723653911263</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-2.8028180707727834</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>201.13553959000001</v>
+        <v>201.13554386000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.64007911999999578</v>
+        <v>0.64008983000002218</v>
       </c>
       <c r="D45" s="5">
-        <v>3.898972229144837</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>3.899038745155714</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>200.78286485999999</v>
+        <v>200.78287008000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.35267473000001814</v>
+        <v>-0.35267378000000349</v>
       </c>
       <c r="D46" s="5">
-        <v>-2.083928517578737</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-2.0839229143091442</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>200.9279445</v>
+        <v>200.92795165999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.14507964000000584</v>
+        <v>0.14508157999998161</v>
       </c>
       <c r="D47" s="5">
-        <v>0.87053801326972824</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>0.87054967765314295</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>201.99463358</v>
+        <v>201.99464183000001</v>
       </c>
       <c r="C48" s="5">
-        <v>1.0666890800000033</v>
+        <v>1.0666901700000153</v>
       </c>
       <c r="D48" s="5">
-        <v>6.5599192262988826</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>6.5599258858729304</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>201.95523027999999</v>
+        <v>201.95523754999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.9403300000003583E-2</v>
+        <v>-3.9404280000013614E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.23383424409625375</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-0.23384004401207914</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>202.54875236999999</v>
+        <v>202.54875860000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.59352208999999334</v>
+        <v>0.59352105000002098</v>
       </c>
       <c r="D50" s="5">
-        <v>3.5842218464131381</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>3.5842153329750603</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>203.7024298</v>
+        <v>203.70243249999999</v>
       </c>
       <c r="C51" s="5">
-        <v>1.1536774300000161</v>
+        <v>1.1536738999999727</v>
       </c>
       <c r="D51" s="5">
-        <v>7.0531974841250955</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>7.0531749985900172</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>203.65664699999999</v>
+        <v>203.65664681000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-4.5782800000012003E-2</v>
+        <v>-4.5785689999974011E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-0.2693708562219399</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-0.26938783544484535</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>204.16115812000001</v>
+        <v>204.16109989</v>
       </c>
       <c r="C53" s="5">
-        <v>0.50451112000001785</v>
+        <v>0.50445307999999045</v>
       </c>
       <c r="D53" s="5">
-        <v>3.013555283146907</v>
+        <v>3.0132038637694425</v>
       </c>
       <c r="E53" s="5">
-        <v>1.392871370143034</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.3928601208200275</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>203.37531386000001</v>
+        <v>203.37531637999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.78584426000000462</v>
+        <v>-0.78578351000001589</v>
       </c>
       <c r="D54" s="5">
-        <v>-4.522423532037811</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-4.5220825541358645</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>202.76221846000001</v>
+        <v>202.76222319999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.61309539999999174</v>
+        <v>-0.6130931799999928</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.5581401000926327</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-3.5581273856773232</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>203.28163587</v>
+        <v>203.28163316999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.51941740999998842</v>
+        <v>0.51940996999999811</v>
       </c>
       <c r="D56" s="5">
-        <v>3.1177319353859589</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>3.1176865728313352</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>204.97502535000001</v>
+        <v>204.97503750999999</v>
       </c>
       <c r="C57" s="5">
-        <v>1.6933894800000076</v>
+        <v>1.6934043400000007</v>
       </c>
       <c r="D57" s="5">
-        <v>10.467270181147704</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>10.467366428711756</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>205.72780624000001</v>
+        <v>205.72782565</v>
       </c>
       <c r="C58" s="5">
-        <v>0.75278088999999682</v>
+        <v>0.75278814000000693</v>
       </c>
       <c r="D58" s="5">
-        <v>4.4971762711053742</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>4.4972201896006814</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>206.89177348999999</v>
+        <v>206.89178845999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.1639672499999847</v>
+        <v>1.1639628099999868</v>
       </c>
       <c r="D59" s="5">
-        <v>7.0046691365089231</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>7.00464089846069</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>207.80564509000001</v>
+        <v>207.80565992999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.91387160000002154</v>
+        <v>0.91387147000000368</v>
       </c>
       <c r="D60" s="5">
-        <v>5.4312666195228676</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>5.4312654254640602</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>208.47534985999999</v>
+        <v>208.47535937000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.66970476999998141</v>
+        <v>0.66969944000001647</v>
       </c>
       <c r="D61" s="5">
-        <v>3.9365849029561195</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>3.9365527292127611</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>209.13720021</v>
+        <v>209.13720359999999</v>
       </c>
       <c r="C62" s="5">
-        <v>0.6618503500000088</v>
+        <v>0.6618442299999856</v>
       </c>
       <c r="D62" s="5">
-        <v>3.8768903342068839</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>3.8768536771622175</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>209.21208372999999</v>
+        <v>209.21207405000001</v>
       </c>
       <c r="C63" s="5">
-        <v>7.4883519999985992E-2</v>
+        <v>7.4870450000020128E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>0.43051833620262325</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>0.43044303950210416</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>210.04181274000001</v>
+        <v>210.04179515999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.82972901000002253</v>
+        <v>0.82972110999997994</v>
       </c>
       <c r="D64" s="5">
-        <v>4.8643605248440691</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>4.8643134255068388</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>211.13076090000001</v>
+        <v>211.13066480000001</v>
       </c>
       <c r="C65" s="5">
-        <v>1.0889481600000011</v>
+        <v>1.0888696400000129</v>
       </c>
       <c r="D65" s="5">
-        <v>6.4018211671155845</v>
+        <v>6.4013468663424389</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4137751001115824</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.4137575246974805</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>212.04568168</v>
+        <v>212.04567929000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.91492077999998855</v>
+        <v>0.91501449000000434</v>
       </c>
       <c r="D66" s="5">
-        <v>5.3258651325384987</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>5.3264261801954982</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>212.74525702</v>
+        <v>212.74527051000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.69957533999999555</v>
+        <v>0.69959122000000207</v>
       </c>
       <c r="D67" s="5">
-        <v>4.0316412153629688</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>4.0317344448043579</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>214.00946704</v>
+        <v>214.00948271999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.2642100200000073</v>
+        <v>1.2642122099999824</v>
       </c>
       <c r="D68" s="5">
-        <v>7.3685742212275418</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>7.368586923295628</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>213.88756362000001</v>
+        <v>213.88759861</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.12190341999999532</v>
+        <v>-0.12188410999999633</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.68140294256371359</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-0.68129529366833808</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>214.49466529</v>
+        <v>214.49471187</v>
       </c>
       <c r="C70" s="5">
-        <v>0.6071016699999916</v>
+        <v>0.60711326000000554</v>
       </c>
       <c r="D70" s="5">
-        <v>3.4597778875532503</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>3.459844396830003</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>215.48263656</v>
+        <v>215.48266676</v>
       </c>
       <c r="C71" s="5">
-        <v>0.98797127000000273</v>
+        <v>0.98795488999999748</v>
       </c>
       <c r="D71" s="5">
-        <v>5.6694448141158871</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>5.6693471615684388</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>215.64979561999999</v>
+        <v>215.64982148000001</v>
       </c>
       <c r="C72" s="5">
-        <v>0.16715905999998881</v>
+        <v>0.16715472000001341</v>
       </c>
       <c r="D72" s="5">
-        <v>0.93487312935176536</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>0.93484862173505157</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>216.67671218999999</v>
+        <v>216.67672397999999</v>
       </c>
       <c r="C73" s="5">
-        <v>1.0269165699999974</v>
+        <v>1.0269024999999772</v>
       </c>
       <c r="D73" s="5">
-        <v>5.8664217171907618</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>5.8663385014167568</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>217.17826256000001</v>
+        <v>217.17825467</v>
       </c>
       <c r="C74" s="5">
-        <v>0.50155037000001812</v>
+        <v>0.50153069000000983</v>
       </c>
       <c r="D74" s="5">
-        <v>2.8133258860250976</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>2.8132139316721094</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>217.1782996</v>
+        <v>217.17826319</v>
       </c>
       <c r="C75" s="5">
-        <v>3.7039999995158723E-5</v>
+        <v>8.5199999944052252E-6</v>
       </c>
       <c r="D75" s="5">
-        <v>2.0466155850051848E-4</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>4.7076546416668918E-5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>217.8251645</v>
+        <v>217.82510393000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.64686489999999708</v>
+        <v>0.64684074000001601</v>
       </c>
       <c r="D76" s="5">
-        <v>3.6333330869354086</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.6331957726903896</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>218.38211561</v>
+        <v>218.3819713</v>
       </c>
       <c r="C77" s="5">
-        <v>0.55695110999999997</v>
+        <v>0.55686736999999198</v>
       </c>
       <c r="D77" s="5">
-        <v>3.1117646555483436</v>
+        <v>3.1112910676168504</v>
       </c>
       <c r="E77" s="5">
-        <v>3.4345325518125414</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.434511280902286</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>220.62370561</v>
+        <v>220.62364056999999</v>
       </c>
       <c r="C78" s="5">
-        <v>2.2415900000000022</v>
+        <v>2.2416692699999885</v>
       </c>
       <c r="D78" s="5">
-        <v>13.037168287653333</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>13.037664766657485</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>221.24891134000001</v>
+        <v>221.24899375000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.62520573000000468</v>
+        <v>0.62535318000001894</v>
       </c>
       <c r="D79" s="5">
-        <v>3.4540773944689018</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>3.4549057880771228</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>222.11957903000001</v>
+        <v>222.11964151999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.87066769000000477</v>
+        <v>0.87064776999997662</v>
       </c>
       <c r="D80" s="5">
-        <v>4.825849715290853</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>4.8257350676163657</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>222.12603772</v>
+        <v>222.12611419000001</v>
       </c>
       <c r="C81" s="5">
-        <v>6.4586899999881098E-3</v>
+        <v>6.4726700000221626E-3</v>
       </c>
       <c r="D81" s="5">
-        <v>3.4898623761114855E-2</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>3.497416499294026E-2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>222.86514346999999</v>
+        <v>222.86522651999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.73910574999999312</v>
+        <v>0.73911232999998333</v>
       </c>
       <c r="D82" s="5">
-        <v>4.0667890864382272</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.0668245310016227</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>223.27787810000001</v>
+        <v>223.27792658000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.41273463000001698</v>
+        <v>0.41270006000002013</v>
       </c>
       <c r="D83" s="5">
-        <v>2.2451138686119476</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>2.2449230569653977</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>224.23556715000001</v>
+        <v>224.23559813</v>
       </c>
       <c r="C84" s="5">
-        <v>0.95768904999999904</v>
+        <v>0.95767154999998638</v>
       </c>
       <c r="D84" s="5">
-        <v>5.2702460469482793</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>5.2701462883856909</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>225.28535518999999</v>
+        <v>225.285359</v>
       </c>
       <c r="C85" s="5">
-        <v>1.0497880399999815</v>
+        <v>1.0497608700000001</v>
       </c>
       <c r="D85" s="5">
-        <v>5.7648943993212853</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>5.7647405161007192</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>225.68514211999999</v>
+        <v>225.685113</v>
       </c>
       <c r="C86" s="5">
-        <v>0.39978693000000476</v>
+        <v>0.3997540000000015</v>
       </c>
       <c r="D86" s="5">
-        <v>2.1504039635332539</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>2.1502250682455815</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>227.21843594000001</v>
+        <v>227.21836218000001</v>
       </c>
       <c r="C87" s="5">
-        <v>1.5332938200000115</v>
+        <v>1.5332491800000128</v>
       </c>
       <c r="D87" s="5">
-        <v>8.4643882921539451</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>8.4641337148986029</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>227.90830839</v>
+        <v>227.90819357000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.68987244999999575</v>
+        <v>0.68983138999999483</v>
       </c>
       <c r="D88" s="5">
-        <v>3.7048575744445644</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>3.704634595603018</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>227.87990303000001</v>
+        <v>227.87970299</v>
       </c>
       <c r="C89" s="5">
-        <v>-2.8405359999993607E-2</v>
+        <v>-2.8490580000010368E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.1494595609315752</v>
+        <v>-0.14990772746028558</v>
       </c>
       <c r="E89" s="5">
-        <v>4.3491599087544852</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.3491372632370684</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>228.07426705</v>
+        <v>228.07413586000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.19436401999999475</v>
+        <v>0.19443287000001419</v>
       </c>
       <c r="D90" s="5">
-        <v>1.0283226796226952</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>1.0286895630151838</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>229.49750130000001</v>
+        <v>229.49765717</v>
       </c>
       <c r="C91" s="5">
-        <v>1.4232342500000073</v>
+        <v>1.4235213099999839</v>
       </c>
       <c r="D91" s="5">
-        <v>7.7506956614260547</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>7.7523176062574306</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>230.26003331999999</v>
+        <v>230.26014534999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.76253201999998055</v>
+        <v>0.76248817999999119</v>
       </c>
       <c r="D92" s="5">
-        <v>4.0608145045623267</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>4.0605739464051993</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>231.73279278000001</v>
+        <v>231.73295687000001</v>
       </c>
       <c r="C93" s="5">
-        <v>1.4727594600000202</v>
+        <v>1.4728115200000218</v>
       </c>
       <c r="D93" s="5">
-        <v>7.9511292863907457</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>7.951416302511749</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>233.04778918</v>
+        <v>233.04789833000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.3149963999999841</v>
+        <v>1.31494146</v>
       </c>
       <c r="D94" s="5">
-        <v>7.0261492579579476</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>7.0258413556945065</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>233.07919419000001</v>
+        <v>233.07925533</v>
       </c>
       <c r="C95" s="5">
-        <v>3.1405010000014499E-2</v>
+        <v>3.1356999999985646E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>0.16182928123000817</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>0.16158162798061149</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>233.55682768</v>
+        <v>233.55685764</v>
       </c>
       <c r="C96" s="5">
-        <v>0.47763348999998811</v>
+        <v>0.47760231000000886</v>
       </c>
       <c r="D96" s="5">
-        <v>2.4869850900528734</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>2.4868202454644717</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>234.36960008</v>
+        <v>234.36959019</v>
       </c>
       <c r="C97" s="5">
-        <v>0.81277240000000006</v>
+        <v>0.81273254999999267</v>
       </c>
       <c r="D97" s="5">
-        <v>4.2568344987526263</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>4.2566212202263198</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>235.67020453999999</v>
+        <v>235.67014799</v>
       </c>
       <c r="C98" s="5">
-        <v>1.3006044599999882</v>
+        <v>1.3005578000000071</v>
       </c>
       <c r="D98" s="5">
-        <v>6.8663059464689313</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>6.8660523457328093</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>237.42538103000001</v>
+        <v>237.42526720000001</v>
       </c>
       <c r="C99" s="5">
-        <v>1.7551764900000251</v>
+        <v>1.7551192100000037</v>
       </c>
       <c r="D99" s="5">
-        <v>9.312437600935052</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>9.3121234624123694</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>238.62183483999999</v>
+        <v>238.62166418999999</v>
       </c>
       <c r="C100" s="5">
-        <v>1.19645380999998</v>
+        <v>1.1963969899999825</v>
       </c>
       <c r="D100" s="5">
-        <v>6.2175906307633255</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>6.2172901880189313</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>239.92179963999999</v>
+        <v>239.92156295999999</v>
       </c>
       <c r="C101" s="5">
-        <v>1.2999647999999979</v>
+        <v>1.2998987699999986</v>
       </c>
       <c r="D101" s="5">
-        <v>6.7368433663119287</v>
+        <v>6.7364958231412642</v>
       </c>
       <c r="E101" s="5">
-        <v>5.2843170678437135</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.2843056279252787</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>240.86725193999999</v>
+        <v>240.86704534</v>
       </c>
       <c r="C102" s="5">
-        <v>0.94545229999999947</v>
+        <v>0.94548238000001561</v>
       </c>
       <c r="D102" s="5">
-        <v>4.8326511266114647</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>4.8328130986527329</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>240.99449426000001</v>
+        <v>240.99472857000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.12724232000002189</v>
+        <v>0.12768323000000237</v>
       </c>
       <c r="D103" s="5">
-        <v>0.63576598107513149</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>0.63797596270416257</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>242.11832251999999</v>
+        <v>242.11848517000001</v>
       </c>
       <c r="C104" s="5">
-        <v>1.123828259999982</v>
+        <v>1.1237566000000072</v>
       </c>
       <c r="D104" s="5">
-        <v>5.741733468013055</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>5.7413521847593518</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>241.65910335000001</v>
+        <v>241.65935456</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.45921916999998302</v>
+        <v>-0.45913061000001676</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.2524138773425184</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-2.2519825246298586</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>242.41238526999999</v>
+        <v>242.41250947</v>
       </c>
       <c r="C106" s="5">
-        <v>0.75328191999997784</v>
+        <v>0.75315491000000634</v>
       </c>
       <c r="D106" s="5">
-        <v>3.8053511882421009</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.8046945113729969</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>243.15784255</v>
+        <v>243.15790638999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.74545728000001077</v>
+        <v>0.74539691999999036</v>
       </c>
       <c r="D107" s="5">
-        <v>3.7532519367768691</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.7529409209523967</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>243.69839637999999</v>
+        <v>243.69841382000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.54055382999999324</v>
+        <v>0.54050743000001944</v>
       </c>
       <c r="D108" s="5">
-        <v>2.7005288310381514</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>2.7002934643592935</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>243.73577567999999</v>
+        <v>243.73574465999999</v>
       </c>
       <c r="C109" s="5">
-        <v>3.7379299999997784E-2</v>
+        <v>3.7330839999981436E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>0.18421549027463069</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>0.18397645161536413</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>243.80634710999999</v>
+        <v>243.80626645000001</v>
       </c>
       <c r="C110" s="5">
-        <v>7.0571430000001101E-2</v>
+        <v>7.0521790000015017E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>0.34800269184918076</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>0.34775756113682998</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>242.63329300999999</v>
+        <v>242.63315534</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.1730541000000017</v>
+        <v>-1.1731111100000078</v>
       </c>
       <c r="D111" s="5">
-        <v>-5.6233367124377871</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-5.6236046246333826</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>242.23449274999999</v>
+        <v>242.23429959000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.39880026000000157</v>
+        <v>-0.39885574999999562</v>
       </c>
       <c r="D112" s="5">
-        <v>-1.9546276713546917</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-1.954898287786766</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>242.36303108999999</v>
+        <v>242.36279708000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.12853834000000575</v>
+        <v>0.12849749000000088</v>
       </c>
       <c r="D113" s="5">
-        <v>0.63862487171764126</v>
+        <v>0.63842183223286053</v>
       </c>
       <c r="E113" s="5">
-        <v>1.0175113114619272</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>1.0175134280894227</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>239.05742641000001</v>
+        <v>239.05721688</v>
       </c>
       <c r="C114" s="5">
-        <v>-3.3056046799999876</v>
+        <v>-3.3055802000000085</v>
       </c>
       <c r="D114" s="5">
-        <v>-15.193259174494077</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-15.19316854877637</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>237.31705636999999</v>
+        <v>237.31729071000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.7403700400000162</v>
+        <v>-1.7399261699999897</v>
       </c>
       <c r="D115" s="5">
-        <v>-8.3947094656551151</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-8.3926604824141489</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>234.75396469</v>
+        <v>234.75413269000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-2.5630916799999852</v>
+        <v>-2.563158020000003</v>
       </c>
       <c r="D116" s="5">
-        <v>-12.21753047150187</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-12.217816795258241</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>230.41003658</v>
+        <v>230.41032885000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-4.3439281100000073</v>
+        <v>-4.3438038399999925</v>
       </c>
       <c r="D117" s="5">
-        <v>-20.078893783141393</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-20.078363583822433</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>229.15385258000001</v>
+        <v>229.15395855</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.2561839999999904</v>
+        <v>-1.2563703000000146</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.3496849967041307</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-6.3505908193333234</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>228.83165722000001</v>
+        <v>228.83170759999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.32219535999999493</v>
+        <v>-0.32225095000001147</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.6742398411719317</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-1.6745257073391695</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>227.74442274</v>
+        <v>227.74442632</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.0872344800000064</v>
+        <v>-1.0872812799999849</v>
       </c>
       <c r="D120" s="5">
-        <v>-5.5548341120088329</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-5.5550658149337355</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>227.33961669000001</v>
+        <v>227.33957601</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.40480604999999059</v>
+        <v>-0.40485031000000049</v>
       </c>
       <c r="D121" s="5">
-        <v>-2.1122203984080934</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-2.1124490546674646</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>227.20702048999999</v>
+        <v>227.20693718999999</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.13259620000002315</v>
+        <v>-0.13263882000001104</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.69766110059993336</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-0.69788475310018638</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>227.21233329</v>
+        <v>227.21220793000001</v>
       </c>
       <c r="C123" s="5">
-        <v>5.312800000012885E-3</v>
+        <v>5.2707400000144844E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>2.806330528746237E-2</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>2.7841117554650019E-2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>227.18451192000001</v>
+        <v>227.18434232999999</v>
       </c>
       <c r="C124" s="5">
-        <v>-2.7821369999998069E-2</v>
+        <v>-2.7865600000012591E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.14683696490057629</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-0.1470703277723362</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>227.27358106</v>
+        <v>227.27339007</v>
       </c>
       <c r="C125" s="5">
-        <v>8.9069139999992331E-2</v>
+        <v>8.9047740000012254E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>0.47148347122920597</v>
+        <v>0.47137029960628851</v>
       </c>
       <c r="E125" s="5">
-        <v>-6.2259701746330336</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-6.2259584357822195</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>227.64284126000001</v>
+        <v>227.64264643000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.36926020000001358</v>
+        <v>0.3692563600000085</v>
       </c>
       <c r="D126" s="5">
-        <v>1.9672037565467759</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>1.9671847840367906</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>228.54924195000001</v>
+        <v>228.54946469000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.90640068999999812</v>
+        <v>0.90681825999999432</v>
       </c>
       <c r="D127" s="5">
-        <v>4.8840507608975514</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.8863545940241782</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>229.44866227</v>
+        <v>229.44881831000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.89942031999999017</v>
+        <v>0.89935361999999941</v>
       </c>
       <c r="D128" s="5">
-        <v>4.8259816904973496</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>4.825611214905301</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>230.46253442</v>
+        <v>230.46281461000001</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0138721499999974</v>
+        <v>1.0139963000000023</v>
       </c>
       <c r="D129" s="5">
-        <v>5.4332617807607564</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>5.4339395589267703</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>230.30992351</v>
+        <v>230.3100072</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.15261090999999283</v>
+        <v>-0.1528074100000083</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.79174508562377399</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-0.7927598521452639</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>230.50650135000001</v>
+        <v>230.50653711000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.19657784000000333</v>
+        <v>0.19652991000000952</v>
       </c>
       <c r="D131" s="5">
-        <v>1.0290653160094365</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.0288128528899598</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>231.52890796</v>
+        <v>231.52889615000001</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0224066099999902</v>
+        <v>1.0223590399999978</v>
       </c>
       <c r="D132" s="5">
-        <v>5.4543580278527237</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>5.4540971610554934</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>231.98089286000001</v>
+        <v>231.98084299000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.45198490000001357</v>
+        <v>0.45194684000000507</v>
       </c>
       <c r="D133" s="5">
-        <v>2.3679266675613153</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.3677252496006274</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>232.18411433</v>
+        <v>232.18403642999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.20322146999998836</v>
+        <v>0.20319343999997841</v>
       </c>
       <c r="D134" s="5">
-        <v>1.0563119226947304</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>1.056165752887761</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>232.84502678999999</v>
+        <v>232.84492478999999</v>
       </c>
       <c r="C135" s="5">
-        <v>0.6609124599999916</v>
+        <v>0.66088836000000128</v>
       </c>
       <c r="D135" s="5">
-        <v>3.4697896008609064</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>3.4696622709669889</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>233.87905240000001</v>
+        <v>233.87892382000001</v>
       </c>
       <c r="C136" s="5">
-        <v>1.0340256100000147</v>
+        <v>1.0339990300000181</v>
       </c>
       <c r="D136" s="5">
-        <v>5.4611028276476903</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>5.460961452757096</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>233.9766017</v>
+        <v>233.97645076000001</v>
       </c>
       <c r="C137" s="5">
-        <v>9.7549299999997174E-2</v>
+        <v>9.7526939999994511E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.50166129676745275</v>
+        <v>0.50154631976710995</v>
       </c>
       <c r="E137" s="5">
-        <v>2.9493180020032428</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.9493381024217058</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>234.68089552000001</v>
+        <v>234.68076256000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.70429382000000373</v>
+        <v>0.70431179999999927</v>
       </c>
       <c r="D138" s="5">
-        <v>3.6725292487251426</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>3.6726269714082882</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>235.38647935</v>
+        <v>235.38663851000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.7055838299999948</v>
+        <v>0.70587595000000647</v>
       </c>
       <c r="D139" s="5">
-        <v>3.6681426797049665</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.6696886582527455</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>235.41494120999999</v>
+        <v>235.41505581999999</v>
       </c>
       <c r="C140" s="5">
-        <v>2.8461859999993067E-2</v>
+        <v>2.8417309999980489E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.14519506391723613</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.14496754795549904</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>235.64393380999999</v>
+        <v>235.64417950999999</v>
       </c>
       <c r="C141" s="5">
-        <v>0.22899259999999799</v>
+        <v>0.22912368999999444</v>
       </c>
       <c r="D141" s="5">
-        <v>1.1735279664882192</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>1.1742027944353639</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>235.75902063000001</v>
+        <v>235.75907115000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.11508682000001613</v>
+        <v>0.11489164000002461</v>
       </c>
       <c r="D142" s="5">
-        <v>0.58764830652857647</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.58664840463782397</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>234.77666984000001</v>
+        <v>234.77668851999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.98235078999999814</v>
+        <v>-0.9823826300000178</v>
       </c>
       <c r="D143" s="5">
-        <v>-4.8870979840344164</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-4.8872517490686889</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>233.81962525</v>
+        <v>233.81960545999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.95704459000000952</v>
+        <v>-0.95708306000000221</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.7834889607631936</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-4.7836765784676221</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>232.97832206999999</v>
+        <v>232.97827516000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.84130318000001125</v>
+        <v>-0.84133029999998143</v>
       </c>
       <c r="D145" s="5">
-        <v>-4.2332749712249429</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-4.2334090958740518</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>232.34287734</v>
+        <v>232.34282062</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.63544472999998902</v>
+        <v>-0.635454540000012</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.2243263629261665</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-3.2243760352773099</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>231.00978230000001</v>
+        <v>231.00971724999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.3330950399999892</v>
+        <v>-1.3331033700000035</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.671971939698274</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-6.6720139012964914</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>229.02000795000001</v>
+        <v>229.01993522000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.9897743500000047</v>
+        <v>-1.9897820299999864</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.8601865738382486</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-9.8602254933643394</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>227.17119833999999</v>
+        <v>227.17110431</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.8488096100000178</v>
+        <v>-1.8488309100000038</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.2684933500282831</v>
+        <v>-9.2685982498556427</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.908582871344445</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-2.9085604247328867</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>225.94873487999999</v>
+        <v>225.94867146999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.2224634600000002</v>
+        <v>-1.2224328400000104</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.2697575527711047</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-6.2696076464172856</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>225.04791004</v>
+        <v>225.04799333</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.90082483999998431</v>
+        <v>-0.90067813999999657</v>
       </c>
       <c r="D151" s="5">
-        <v>-4.6807006359063426</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-4.6799562985203602</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>224.13736546000001</v>
+        <v>224.13743152000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.91054457999999272</v>
+        <v>-0.91056180999999015</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.7486049448029259</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-4.7486910927603603</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>222.98768605000001</v>
+        <v>222.98783617000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.1496794100000045</v>
+        <v>-1.1495953499999985</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.9845095803447768</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-5.9840825713135981</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>222.14310546999999</v>
+        <v>222.14313163</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.84458058000001301</v>
+        <v>-0.84470454000000927</v>
       </c>
       <c r="D154" s="5">
-        <v>-4.4515831259513083</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-4.4522200024346041</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>221.08018645999999</v>
+        <v>221.08019375999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.0629190100000017</v>
+        <v>-1.0629378700000132</v>
       </c>
       <c r="D155" s="5">
-        <v>-5.5930862562582728</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-5.5931822592340419</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>220.29516332</v>
+        <v>220.29514319</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.78502313999999274</v>
+        <v>-0.78505056999998146</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.1787837244068875</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-4.1789267628778326</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>220.06638921999999</v>
+        <v>220.06635298</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.22877410000000964</v>
+        <v>-0.22879020999999966</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.239093528970947</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-1.2391803992441885</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>218.84619243</v>
+        <v>218.84616301</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.2201967899999886</v>
+        <v>-1.220189970000007</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.4544081599945624</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-6.4543742082494919</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>217.98679290999999</v>
+        <v>217.98676401</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.85939952000001085</v>
+        <v>-0.85939899999999625</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.6118900729409606</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-4.6118879490580582</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>216.45481011000001</v>
+        <v>216.45478478000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.5319827999999802</v>
+        <v>-1.5319792299999904</v>
       </c>
       <c r="D160" s="5">
-        <v>-8.1149805541896427</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-8.1149634032339328</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>215.93309041000001</v>
+        <v>215.93304466999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.52171970000000556</v>
+        <v>-0.52174011000002452</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.8543162182655735</v>
+        <v>-2.8544267343671437</v>
       </c>
       <c r="E161" s="5">
-        <v>-4.9469774390943133</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-4.9469582296278514</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>214.36414730000001</v>
+        <v>214.36414617</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.5689431099999922</v>
+        <v>-1.5688984999999889</v>
       </c>
       <c r="D162" s="5">
-        <v>-8.3789205081171936</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-8.3786934119865375</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>212.84530104999999</v>
+        <v>212.84531684000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.5188462500000242</v>
+        <v>-1.5188293299999884</v>
       </c>
       <c r="D163" s="5">
-        <v>-8.1787940460406165</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-8.1787064962385756</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>211.63981369000001</v>
+        <v>211.63983123</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.205487359999978</v>
+        <v>-1.2054856100000109</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.5886507281356703</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-6.5886409857201951</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>210.78562418999999</v>
+        <v>210.78569354999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.85418950000001814</v>
+        <v>-0.854137680000008</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.73718476137811</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-4.7369033416596267</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>209.40181935000001</v>
+        <v>209.40183642</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.3838048399999821</v>
+        <v>-1.3838571299999955</v>
       </c>
       <c r="D166" s="5">
-        <v>-7.59966421090017</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-7.5999386802176438</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>209.07372878000001</v>
+        <v>209.07373150999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.32809057000000053</v>
+        <v>-0.32810491000000752</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.8640411001143886</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.8641217211092465</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>207.86768928000001</v>
+        <v>207.86767648</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.2060395000000028</v>
+        <v>-1.2060550299999875</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.7067372783618957</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-6.7068208338916691</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>206.82574215</v>
+        <v>206.82572132000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.0419471300000112</v>
+        <v>-1.0419551599999863</v>
       </c>
       <c r="D169" s="5">
-        <v>-5.8519701145276155</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-5.8520143285108572</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>207.58692572999999</v>
+        <v>207.58691798999999</v>
       </c>
       <c r="C170" s="5">
-        <v>0.76118357999999375</v>
+        <v>0.76119666999997548</v>
       </c>
       <c r="D170" s="5">
-        <v>4.5068771315679435</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>4.5069566745675749</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>206.41927758</v>
+        <v>206.41927215999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.1676481499999909</v>
+        <v>-1.1676458299999979</v>
       </c>
       <c r="D171" s="5">
-        <v>-6.5448844984647092</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-6.54487213059749</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>206.39247358</v>
+        <v>206.39247194000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-2.6803999999998496E-2</v>
+        <v>-2.6800219999984165E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.15571141721573145</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-0.15568947797446331</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>205.9932982</v>
+        <v>205.99327495</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.39917538000000263</v>
+        <v>-0.39919699000000719</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.2963423175806463</v>
+        <v>-2.2964653323444661</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.6031815647740508</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-4.6031721245770711</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>207.0046873</v>
+        <v>207.00469034</v>
       </c>
       <c r="C174" s="5">
-        <v>1.0113891000000024</v>
+        <v>1.0114153899999963</v>
       </c>
       <c r="D174" s="5">
-        <v>6.0535130295142681</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>6.0536753594898629</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>206.84347801999999</v>
+        <v>206.84348650999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.16120928000000845</v>
+        <v>-0.16120383000000515</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.93053296425442689</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-0.93050162674953585</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>206.67924711000001</v>
+        <v>206.67924413</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.16423090999998635</v>
+        <v>-0.16424237999999036</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.94863394594157935</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-0.94869987134577061</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>206.02823348999999</v>
+        <v>206.02823665</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.65101362000001473</v>
+        <v>-0.65100748000000408</v>
       </c>
       <c r="D177" s="5">
-        <v>-3.7150484235123349</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-3.7150140426370326</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>205.76501557</v>
+        <v>205.76503725000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.26321791999998823</v>
+        <v>-0.26319939999999065</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.5223712760543906</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.5222648903819191</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>205.47211049000001</v>
+        <v>205.47211734999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.29290507999999704</v>
+        <v>-0.29291990000001533</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.6948811810251874</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-1.6949660887416118</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>206.51136450000001</v>
+        <v>206.51135963999999</v>
       </c>
       <c r="C180" s="5">
-        <v>1.0392540100000076</v>
+        <v>1.0392422900000042</v>
       </c>
       <c r="D180" s="5">
-        <v>6.2411819789538692</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>6.2411094115685462</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>206.60454265999999</v>
+        <v>206.60453265000001</v>
       </c>
       <c r="C181" s="5">
-        <v>9.3178159999979471E-2</v>
+        <v>9.3173010000015211E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>0.5427870171750282</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.5427569554072198</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>205.55402720999999</v>
+        <v>205.55403218000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.050515450000006</v>
+        <v>-1.0505004700000029</v>
       </c>
       <c r="D182" s="5">
-        <v>-5.9338251492493495</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-5.9337431664706619</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>205.93972826000001</v>
+        <v>205.93973348</v>
       </c>
       <c r="C183" s="5">
-        <v>0.38570105000002286</v>
+        <v>0.38570129999999381</v>
       </c>
       <c r="D183" s="5">
-        <v>2.2750606094114278</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>2.2750620437131719</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>206.72238784999999</v>
+        <v>206.72239267</v>
       </c>
       <c r="C184" s="5">
-        <v>0.7826595899999802</v>
+        <v>0.78265919000000395</v>
       </c>
       <c r="D184" s="5">
-        <v>4.6570599693668502</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>4.6570574187557723</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>206.84519650999999</v>
+        <v>206.84518069999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.12280866000000401</v>
+        <v>0.12278802999998106</v>
       </c>
       <c r="D185" s="5">
-        <v>0.71522426008272522</v>
+        <v>0.71510370370617693</v>
       </c>
       <c r="E185" s="5">
-        <v>0.41355632316391056</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.41355998160947927</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>206.99715287999999</v>
+        <v>206.99715316999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.15195636999999351</v>
+        <v>0.15197247000000402</v>
       </c>
       <c r="D186" s="5">
-        <v>0.88513647754890901</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>0.88523070628054867</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>207.51787887</v>
+        <v>207.51787916000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.52072599000001674</v>
       </c>
       <c r="D187" s="5">
-        <v>3.0608621754738774</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>3.0608621711262218</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>207.88541198999999</v>
+        <v>207.88538596999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.36753311999999028</v>
+        <v>0.36750680999998053</v>
       </c>
       <c r="D188" s="5">
-        <v>2.1461349741177971</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.1459798396883611</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>208.80287981000001</v>
+        <v>208.80286390000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.91746782000001303</v>
+        <v>0.9174779300000182</v>
       </c>
       <c r="D189" s="5">
-        <v>5.4264628444770313</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.4265247958415141</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>209.29484749</v>
+        <v>209.29487688</v>
       </c>
       <c r="C190" s="5">
-        <v>0.49196767999998769</v>
+        <v>0.49201297999999838</v>
       </c>
       <c r="D190" s="5">
-        <v>2.8642897927686928</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.8645571828708194</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>210.29778095</v>
+        <v>210.29779467</v>
       </c>
       <c r="C191" s="5">
-        <v>1.0029334600000084</v>
+        <v>1.0029177899999979</v>
       </c>
       <c r="D191" s="5">
-        <v>5.9043597085506994</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>5.9042641620066449</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>211.24130259</v>
+        <v>211.24130872000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.94352164000000016</v>
+        <v>0.94351405000000454</v>
       </c>
       <c r="D192" s="5">
-        <v>5.5187800195715342</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>5.5187341545265278</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>211.66335982999999</v>
+        <v>211.6633612</v>
       </c>
       <c r="C193" s="5">
-        <v>0.42205723999998668</v>
+        <v>0.42205247999999074</v>
       </c>
       <c r="D193" s="5">
-        <v>2.4241067517215997</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.4240790401821366</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>212.47228351999999</v>
+        <v>212.47229571</v>
       </c>
       <c r="C194" s="5">
-        <v>0.80892369000000031</v>
+        <v>0.80893451000000027</v>
       </c>
       <c r="D194" s="5">
-        <v>4.6837322919806024</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.683796232378068</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>212.54557695</v>
+        <v>212.54558291000001</v>
       </c>
       <c r="C195" s="5">
-        <v>7.3293430000006765E-2</v>
+        <v>7.3287200000009989E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>0.4147325667872126</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.41469722344658067</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>213.31571563</v>
+        <v>213.31572197</v>
       </c>
       <c r="C196" s="5">
-        <v>0.7701386800000023</v>
+        <v>0.7701390599999911</v>
       </c>
       <c r="D196" s="5">
-        <v>4.4357928310749806</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>4.4357949367009875</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>214.17318463000001</v>
+        <v>214.17316758000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.85746900000000892</v>
+        <v>0.8574456100000134</v>
       </c>
       <c r="D197" s="5">
-        <v>4.9317470805547492</v>
+        <v>4.9316094147939582</v>
       </c>
       <c r="E197" s="5">
-        <v>3.5427402925674034</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.5427399638709778</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>215.29134137</v>
+        <v>215.29132387000001</v>
       </c>
       <c r="C198" s="5">
-        <v>1.1181567399999892</v>
+        <v>1.1181562900000017</v>
       </c>
       <c r="D198" s="5">
-        <v>6.448030470885957</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.44802832907172</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>216.05338889999999</v>
+        <v>216.05337928</v>
       </c>
       <c r="C199" s="5">
-        <v>0.76204752999998959</v>
+        <v>0.76205540999998789</v>
       </c>
       <c r="D199" s="5">
-        <v>4.3312066310982722</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.331252652653661</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>216.98217305</v>
+        <v>216.98213339</v>
       </c>
       <c r="C200" s="5">
-        <v>0.92878415000001269</v>
+        <v>0.92875410999999986</v>
       </c>
       <c r="D200" s="5">
-        <v>5.2823712029952175</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>5.2821965346618427</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>219.27342444999999</v>
+        <v>219.27338774</v>
       </c>
       <c r="C201" s="5">
-        <v>2.2912513999999931</v>
+        <v>2.2912543500000027</v>
       </c>
       <c r="D201" s="5">
-        <v>13.434023892990176</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>13.434044805842849</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>221.09296037999999</v>
+        <v>221.09301633999999</v>
       </c>
       <c r="C202" s="5">
-        <v>1.8195359300000007</v>
+        <v>1.8196285999999873</v>
       </c>
       <c r="D202" s="5">
-        <v>10.424893257926504</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>10.425450493470233</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>221.93993474999999</v>
+        <v>221.93996661</v>
       </c>
       <c r="C203" s="5">
-        <v>0.84697436999999809</v>
+        <v>0.84695027000000778</v>
       </c>
       <c r="D203" s="5">
-        <v>4.6951275480634713</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>4.6949899111287996</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>222.27134651</v>
+        <v>222.27136677999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.33141176000000883</v>
+        <v>0.33140016999999489</v>
       </c>
       <c r="D204" s="5">
-        <v>1.8066898881076821</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>1.8066259239940319</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>223.76913386999999</v>
+        <v>223.76914679999999</v>
       </c>
       <c r="C205" s="5">
-        <v>1.4977873599999896</v>
+        <v>1.4977800199999933</v>
       </c>
       <c r="D205" s="5">
-        <v>8.3927925232416545</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>8.3927490637199611</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>224.37473625000001</v>
+        <v>224.37475161</v>
       </c>
       <c r="C206" s="5">
-        <v>0.60560238000002187</v>
+        <v>0.60560481000001687</v>
       </c>
       <c r="D206" s="5">
-        <v>3.296425767786193</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>3.2964389989882159</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>225.11076600000001</v>
+        <v>225.11077053</v>
       </c>
       <c r="C207" s="5">
-        <v>0.73602975000000015</v>
+        <v>0.73601891999999225</v>
       </c>
       <c r="D207" s="5">
-        <v>4.0082344851896323</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>4.0081741602528309</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>226.07528532000001</v>
+        <v>226.07528349</v>
       </c>
       <c r="C208" s="5">
-        <v>0.96451931999999374</v>
+        <v>0.96451296000000752</v>
       </c>
       <c r="D208" s="5">
-        <v>5.2644830626875194</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>5.2644474183603851</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>227.03990206</v>
+        <v>227.03987719</v>
       </c>
       <c r="C209" s="5">
-        <v>0.96461673999999675</v>
+        <v>0.96459369999999467</v>
       </c>
       <c r="D209" s="5">
-        <v>5.2420351513575492</v>
+        <v>5.241907035371951</v>
       </c>
       <c r="E209" s="5">
-        <v>6.0076229674728809</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>6.0076197944795684</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>227.69483554000001</v>
+        <v>227.69479744</v>
       </c>
       <c r="C210" s="5">
-        <v>0.65493348000001106</v>
+        <v>0.65492025000000353</v>
       </c>
       <c r="D210" s="5">
-        <v>3.5170469036149621</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>3.5169751178617537</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>228.10296231999999</v>
+        <v>228.10294088000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.40812677999997504</v>
+        <v>0.40814344000000347</v>
       </c>
       <c r="D211" s="5">
-        <v>2.1722462463288572</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>2.1723361619395254</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>228.69904226</v>
+        <v>228.69898676</v>
       </c>
       <c r="C212" s="5">
-        <v>0.59607994000000986</v>
+        <v>0.59604587999999126</v>
       </c>
       <c r="D212" s="5">
-        <v>3.1813120070180334</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>3.1811279097715639</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>229.00159568999999</v>
+        <v>229.00154995</v>
       </c>
       <c r="C213" s="5">
-        <v>0.30255342999998902</v>
+        <v>0.30256319000000076</v>
       </c>
       <c r="D213" s="5">
-        <v>1.5991212643365227</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.5991736168586401</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>230.28138204999999</v>
+        <v>230.28146692000001</v>
       </c>
       <c r="C214" s="5">
-        <v>1.2797863600000028</v>
+        <v>1.2799169700000164</v>
       </c>
       <c r="D214" s="5">
-        <v>6.9162762733314898</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>6.9170053836681289</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>231.30859376999999</v>
+        <v>231.30864539999999</v>
       </c>
       <c r="C215" s="5">
-        <v>1.0272117199999968</v>
+        <v>1.027178479999975</v>
       </c>
       <c r="D215" s="5">
-        <v>5.4861138925876407</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>5.4859299155577412</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>231.90039723000001</v>
+        <v>231.90043284999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.5918034600000226</v>
+        <v>0.59178744999999822</v>
       </c>
       <c r="D216" s="5">
-        <v>3.1137759230854378</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>3.1136897927590335</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>232.27620949000001</v>
+        <v>232.27623437</v>
       </c>
       <c r="C217" s="5">
-        <v>0.37581226000000356</v>
+        <v>0.37580152000001021</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9621187555922903</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.9620618771819753</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>232.86883444</v>
+        <v>232.86885076999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.59262494999998694</v>
+        <v>0.59261639999999716</v>
       </c>
       <c r="D218" s="5">
-        <v>3.104986848819169</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.1049410843976721</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>234.44365969</v>
+        <v>234.44365952000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.5748252500000035</v>
+        <v>1.5748087500000167</v>
       </c>
       <c r="D219" s="5">
-        <v>8.4240117584493568</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>8.4239195758319276</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>235.20456379000001</v>
+        <v>235.20455117</v>
       </c>
       <c r="C220" s="5">
-        <v>0.76090410000000475</v>
+        <v>0.7608916499999907</v>
       </c>
       <c r="D220" s="5">
-        <v>3.9649684362116355</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.964902401466408</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>235.9161545</v>
+        <v>235.91612050000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.71159070999999585</v>
+        <v>0.71156933000000322</v>
       </c>
       <c r="D221" s="5">
-        <v>3.691518368810609</v>
+        <v>3.6914058051924048</v>
       </c>
       <c r="E221" s="5">
-        <v>3.9095561438597937</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.9095525507934603</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>236.36276568</v>
+        <v>236.36270493999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.44661117999999078</v>
+        <v>0.44658443999998099</v>
       </c>
       <c r="D222" s="5">
-        <v>2.2955143720831961</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>2.2953758326744511</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>237.04386925</v>
+        <v>237.04383472999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.68110357000000477</v>
+        <v>0.68112978999999996</v>
       </c>
       <c r="D223" s="5">
-        <v>3.5132569929455348</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.5133953084946601</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>236.74541633999999</v>
+        <v>236.74535902</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.29845291000000884</v>
+        <v>-0.29847570999999107</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5004555305311973</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.5005695806284636</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>238.55480463999999</v>
+        <v>238.55475249</v>
       </c>
       <c r="C225" s="5">
-        <v>1.8093882999999948</v>
+        <v>1.8093934700000034</v>
       </c>
       <c r="D225" s="5">
-        <v>9.5668215830533754</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>9.5668524921800788</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>239.54710048000001</v>
+        <v>239.54720900999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.99229584000002546</v>
+        <v>0.99245651999999041</v>
       </c>
       <c r="D226" s="5">
-        <v>5.1073305076563935</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>5.1081776819591473</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>240.31598194</v>
+        <v>240.31605300000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.76888145999998869</v>
+        <v>0.7688439900000219</v>
       </c>
       <c r="D227" s="5">
-        <v>3.9204041084407226</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>3.9202078621551673</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>241.36655639</v>
+        <v>241.36660509000001</v>
       </c>
       <c r="C228" s="5">
-        <v>1.0505744499999992</v>
+        <v>1.0505520899999965</v>
       </c>
       <c r="D228" s="5">
-        <v>5.3739557416617956</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>5.373836973228463</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>241.74970031000001</v>
+        <v>241.74973333</v>
       </c>
       <c r="C229" s="5">
-        <v>0.38314392000000908</v>
+        <v>0.38312823999999068</v>
       </c>
       <c r="D229" s="5">
-        <v>1.921592412667672</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.9215126934128302</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>242.11498553999999</v>
+        <v>242.11499993999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.36528522999998359</v>
+        <v>0.36526660999999194</v>
       </c>
       <c r="D230" s="5">
-        <v>1.8283519841762352</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>1.828257758364793</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>242.47027788</v>
+        <v>242.47027327999999</v>
       </c>
       <c r="C231" s="5">
-        <v>0.35529234000000542</v>
+        <v>0.35527333999999655</v>
       </c>
       <c r="D231" s="5">
-        <v>1.7752258016072053</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>1.7751299937907694</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>242.81287137999999</v>
+        <v>242.81284363</v>
       </c>
       <c r="C232" s="5">
-        <v>0.34259349999999245</v>
+        <v>0.34257035000001679</v>
       </c>
       <c r="D232" s="5">
-        <v>1.7087541542560647</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>1.7086378229232535</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>242.22684533</v>
+        <v>242.22680507000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.58602604999998675</v>
+        <v>-0.58603855999999155</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.8580491857481349</v>
+        <v>-2.8581097117369114</v>
       </c>
       <c r="E233" s="5">
-        <v>2.6749718955765722</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.674969627605428</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>239.04147617999999</v>
+        <v>239.04140340999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.1853691500000139</v>
+        <v>-3.185401660000025</v>
       </c>
       <c r="D234" s="5">
-        <v>-14.6876573791886</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-14.687798877801871</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>236.88025848999999</v>
+        <v>236.88021766</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.1612176900000009</v>
+        <v>-2.1611857499999871</v>
       </c>
       <c r="D235" s="5">
-        <v>-10.325848833720553</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-10.325706726669548</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>231.71133485999999</v>
+        <v>231.7112846</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.1689236299999948</v>
+        <v>-5.1689330600000005</v>
       </c>
       <c r="D236" s="5">
-        <v>-23.260152804687095</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-23.260193822670562</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>227.42144740000001</v>
+        <v>227.42141366999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.2898874599999886</v>
+        <v>-4.2898709300000064</v>
       </c>
       <c r="D237" s="5">
-        <v>-20.088426710470099</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-20.088360934060802</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>224.79479153</v>
+        <v>224.79488931</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.6266558700000076</v>
+        <v>-2.6265243599999906</v>
       </c>
       <c r="D238" s="5">
-        <v>-13.012289030860803</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-13.011680160660289</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>222.17939177</v>
+        <v>222.17946366999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.6153997600000025</v>
+        <v>-2.6154256400000122</v>
       </c>
       <c r="D239" s="5">
-        <v>-13.101886400727103</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-13.102002526502066</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>219.51312569999999</v>
+        <v>219.51317275</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.666266070000006</v>
+        <v>-2.6662909199999945</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.487145164400449</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-13.48725860797072</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>218.51122290000001</v>
+        <v>218.51125296999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.0019027999999821</v>
+        <v>-1.0019197800000086</v>
       </c>
       <c r="D241" s="5">
-        <v>-5.3416249301143299</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-5.3417120819240882</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>217.98985518000001</v>
+        <v>217.98986449</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.52136772000000065</v>
+        <v>-0.52138847999998461</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.8259231555493813</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-2.8260338227484416</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>215.50069644999999</v>
+        <v>215.50068813999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.489158730000014</v>
+        <v>-2.4891763500000081</v>
       </c>
       <c r="D243" s="5">
-        <v>-12.87380613602771</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-12.873891104694623</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>214.20420794</v>
+        <v>214.20418058000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.296488509999989</v>
+        <v>-1.2965075599999807</v>
       </c>
       <c r="D244" s="5">
-        <v>-6.9852462661403436</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-6.9853457925027174</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>214.10584317000001</v>
+        <v>214.10580747</v>
       </c>
       <c r="C245" s="5">
-        <v>-9.8364769999989221E-2</v>
+        <v>-9.8373110000011366E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.5496626712488295</v>
+        <v>-0.54970922758135199</v>
       </c>
       <c r="E245" s="5">
-        <v>-11.609366468728554</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-11.609366515763375</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>214.49137762000001</v>
+        <v>214.49130699</v>
       </c>
       <c r="C246" s="5">
-        <v>0.38553444999999442</v>
+        <v>0.38549951999999621</v>
       </c>
       <c r="D246" s="5">
-        <v>2.1823356433078533</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.1821363257741311</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>214.52158632000001</v>
+        <v>214.52155051</v>
       </c>
       <c r="C247" s="5">
-        <v>3.0208700000002864E-2</v>
+        <v>3.024351999999908E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.16913749008566903</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.16933265310596912</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>214.37923352999999</v>
+        <v>214.37920036</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.1423527900000181</v>
+        <v>-0.14235014999999862</v>
       </c>
       <c r="D248" s="5">
-        <v>-0.79339927141863775</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-0.79338474306824835</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>213.87828931999999</v>
+        <v>213.87827034</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.50094421000000011</v>
+        <v>-0.50093001999999842</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.7683053338094954</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-2.7682283452307277</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>214.00131037</v>
+        <v>214.00139311999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.12302105000000552</v>
+        <v>0.12312277999998855</v>
       </c>
       <c r="D250" s="5">
-        <v>0.69241799956294425</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>0.69299245772662665</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>213.93587295</v>
+        <v>213.93593985999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.5437419999994972E-2</v>
+        <v>-6.5453259999998181E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.36632007430411617</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.36640845640590891</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>214.60459078</v>
+        <v>214.60463095</v>
       </c>
       <c r="C252" s="5">
-        <v>0.66871782999999141</v>
+        <v>0.66869109000001004</v>
       </c>
       <c r="D252" s="5">
-        <v>3.8161058204791098</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>3.8159493791312782</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>215.62486179000001</v>
+        <v>215.62488558000001</v>
       </c>
       <c r="C253" s="5">
-        <v>1.0202710100000161</v>
+        <v>1.0202546300000108</v>
       </c>
       <c r="D253" s="5">
-        <v>5.8565928985130133</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>5.8564952764138312</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>216.04116615000001</v>
+        <v>216.04117020000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.41630435999999804</v>
+        <v>0.41628461999999899</v>
       </c>
       <c r="D254" s="5">
-        <v>2.341586641558191</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.3414741673086548</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>216.79668414</v>
+        <v>216.79667361</v>
       </c>
       <c r="C255" s="5">
-        <v>0.75551798999998709</v>
+        <v>0.75550340999998866</v>
       </c>
       <c r="D255" s="5">
-        <v>4.2781868974640425</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.2781026608088801</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>217.36590325</v>
+        <v>217.36587089</v>
       </c>
       <c r="C256" s="5">
-        <v>0.56921911000000591</v>
+        <v>0.56919727999999736</v>
       </c>
       <c r="D256" s="5">
-        <v>3.1966065886769757</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>3.1964823781565954</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>218.07037797999999</v>
+        <v>218.0703498</v>
       </c>
       <c r="C257" s="5">
-        <v>0.70447472999998695</v>
+        <v>0.70447891000000595</v>
       </c>
       <c r="D257" s="5">
-        <v>3.9592346919536281</v>
+        <v>3.959259204372545</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8516705342096262</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.8516743552392967</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>219.24089122999999</v>
+        <v>219.24082916</v>
       </c>
       <c r="C258" s="5">
-        <v>1.1705132499999991</v>
+        <v>1.1704793600000016</v>
       </c>
       <c r="D258" s="5">
-        <v>6.6347094753247626</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>6.6345125566789953</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>220.16833308</v>
+        <v>220.16830605000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.92744185000000812</v>
+        <v>0.92747689000000832</v>
       </c>
       <c r="D259" s="5">
-        <v>5.1960774006876154</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>5.1962798110671171</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>221.29595029999999</v>
+        <v>221.29592919000001</v>
       </c>
       <c r="C260" s="5">
-        <v>1.1276172199999905</v>
+        <v>1.1276231399999972</v>
       </c>
       <c r="D260" s="5">
-        <v>6.3220508779112006</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>6.3220858073699482</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>222.96067571</v>
+        <v>222.96067525999999</v>
       </c>
       <c r="C261" s="5">
-        <v>1.6647254100000168</v>
+        <v>1.6647460699999783</v>
       </c>
       <c r="D261" s="5">
-        <v>9.410163083729195</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>9.4102856770043921</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>223.54753769999999</v>
+        <v>223.54759756000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.58686198999998851</v>
+        <v>0.5869223000000261</v>
       </c>
       <c r="D262" s="5">
-        <v>3.2046878928059908</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.2050220180458222</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>225.07884043999999</v>
+        <v>225.07889589000001</v>
       </c>
       <c r="C263" s="5">
-        <v>1.531302740000001</v>
+        <v>1.5312983299999985</v>
       </c>
       <c r="D263" s="5">
-        <v>8.5368821009802467</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>8.5368542093092294</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>226.48513012000001</v>
+        <v>226.48516186000001</v>
       </c>
       <c r="C264" s="5">
-        <v>1.4062896800000146</v>
+        <v>1.4062659699999926</v>
       </c>
       <c r="D264" s="5">
-        <v>7.7606730158185755</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>7.760535664433732</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>227.90712148</v>
+        <v>227.90713962000001</v>
       </c>
       <c r="C265" s="5">
-        <v>1.4219913599999927</v>
+        <v>1.4219777600000043</v>
       </c>
       <c r="D265" s="5">
-        <v>7.7999170880032942</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>7.7998387634359734</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>229.60289173000001</v>
+        <v>229.60289066000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.6957702500000096</v>
+        <v>1.6957510400000047</v>
       </c>
       <c r="D266" s="5">
-        <v>9.3033545286580921</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>9.3032440177182707</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>230.92938512000001</v>
+        <v>230.92937402999999</v>
       </c>
       <c r="C267" s="5">
-        <v>1.326493389999996</v>
+        <v>1.326483369999977</v>
       </c>
       <c r="D267" s="5">
-        <v>7.1573953161305992</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>7.1573395559979991</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>232.01785057999999</v>
+        <v>232.01781054</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0884654599999806</v>
+        <v>1.0884365100000082</v>
       </c>
       <c r="D268" s="5">
-        <v>5.8050506841776039</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>5.8048925485697289</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>233.74652753999999</v>
+        <v>233.74650747000001</v>
       </c>
       <c r="C269" s="5">
-        <v>1.7286769600000014</v>
+        <v>1.7286969300000123</v>
       </c>
       <c r="D269" s="5">
-        <v>9.3163756609114365</v>
+        <v>9.3164894077666371</v>
       </c>
       <c r="E269" s="5">
-        <v>7.1885735720776056</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>7.1885782199997195</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>234.38977793999999</v>
+        <v>234.38973372000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.64325039999999944</v>
+        <v>0.64322624999999789</v>
       </c>
       <c r="D270" s="5">
-        <v>3.3527404500960589</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.352612956862755</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>235.82080830999999</v>
+        <v>235.82079583000001</v>
       </c>
       <c r="C271" s="5">
-        <v>1.431030370000002</v>
+        <v>1.4310621099999992</v>
       </c>
       <c r="D271" s="5">
-        <v>7.5775062560514472</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>7.5776814852123175</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>237.72454166</v>
+        <v>237.72453751</v>
       </c>
       <c r="C272" s="5">
-        <v>1.9037333500000102</v>
+        <v>1.903741679999996</v>
       </c>
       <c r="D272" s="5">
-        <v>10.129265103858764</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>10.129311971835776</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>239.45939207999999</v>
+        <v>239.4594008</v>
       </c>
       <c r="C273" s="5">
-        <v>1.7348504199999866</v>
+        <v>1.7348632899999927</v>
       </c>
       <c r="D273" s="5">
-        <v>9.1174686638834537</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>9.1175392051273452</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>240.95705286</v>
+        <v>240.95708862000001</v>
       </c>
       <c r="C274" s="5">
-        <v>1.4976607800000181</v>
+        <v>1.4976878200000101</v>
       </c>
       <c r="D274" s="5">
-        <v>7.7688392176654464</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>7.7689840497964235</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>242.68205656999999</v>
+        <v>242.68209562999999</v>
       </c>
       <c r="C275" s="5">
-        <v>1.7250037099999815</v>
+        <v>1.7250070099999846</v>
       </c>
       <c r="D275" s="5">
-        <v>8.9372197667709319</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>8.9372361637489064</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>243.47730324</v>
+        <v>243.47732611000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.79524667000001159</v>
+        <v>0.79523048000001495</v>
       </c>
       <c r="D276" s="5">
-        <v>4.0039405762687608</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>4.0038569314296391</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>243.90003482</v>
+        <v>243.90004801000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.42273158000000421</v>
+        <v>0.4227218999999991</v>
       </c>
       <c r="D277" s="5">
-        <v>2.1034821453526753</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.1034333180205644</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>245.09138447999999</v>
+        <v>245.09137951</v>
       </c>
       <c r="C278" s="5">
-        <v>1.191349659999986</v>
+        <v>1.1913314999999898</v>
       </c>
       <c r="D278" s="5">
-        <v>6.0215607441301389</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>6.0214661419616844</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>245.35613723</v>
+        <v>245.35612448000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.26475275000001375</v>
+        <v>0.26474497000000952</v>
       </c>
       <c r="D279" s="5">
-        <v>1.3039938419339814</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.3039553215484334</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>245.83539941999999</v>
+        <v>245.83534574999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.47926218999998582</v>
+        <v>0.47922126999998227</v>
       </c>
       <c r="D280" s="5">
-        <v>2.3693464049003188</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>2.3691420535069785</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>246.07114598000001</v>
+        <v>246.07112913</v>
       </c>
       <c r="C281" s="5">
-        <v>0.23574656000002392</v>
+        <v>0.23578338000001509</v>
       </c>
       <c r="D281" s="5">
-        <v>1.1568420416198766</v>
+        <v>1.1570239307271857</v>
       </c>
       <c r="E281" s="5">
-        <v>5.2726423659452903</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.2726441962268833</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>246.37319414000001</v>
+        <v>246.37317751</v>
       </c>
       <c r="C282" s="5">
-        <v>0.30204815999999823</v>
+        <v>0.30204838000000223</v>
       </c>
       <c r="D282" s="5">
-        <v>1.4829647735954854</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.4829659632656922</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>247.56432156</v>
+        <v>247.56433935999999</v>
       </c>
       <c r="C283" s="5">
-        <v>1.1911274199999866</v>
+        <v>1.1911618499999861</v>
       </c>
       <c r="D283" s="5">
-        <v>5.958356881259963</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.9585341282070381</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>247.93971723999999</v>
+        <v>247.93972271000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.3753956799999969</v>
+        <v>0.37538335000002121</v>
       </c>
       <c r="D284" s="5">
-        <v>1.8348799577529995</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.8348190539680065</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>248.74351788999999</v>
+        <v>248.74353289999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.80380064999999945</v>
+        <v>0.80381018999997877</v>
       </c>
       <c r="D285" s="5">
-        <v>3.9604250033848709</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.960472760484568</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>248.84694818</v>
+        <v>248.84696499</v>
       </c>
       <c r="C286" s="5">
-        <v>0.1034302900000057</v>
+        <v>0.10343209000001252</v>
       </c>
       <c r="D286" s="5">
-        <v>0.50011591068479522</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>0.50012460388120239</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>249.33654612999999</v>
+        <v>249.33653215000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.48959794999998962</v>
+        <v>0.48956716000000711</v>
       </c>
       <c r="D287" s="5">
-        <v>2.386675780624814</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>2.3865238958081569</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>249.37608309999999</v>
+        <v>249.3761111</v>
       </c>
       <c r="C288" s="5">
-        <v>3.9536970000000338E-2</v>
+        <v>3.9578949999992119E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>0.19044846880464927</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>0.19065087255760726</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>249.89657553999999</v>
+        <v>249.89660068000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.52049243999999817</v>
+        <v>0.52048958000000312</v>
       </c>
       <c r="D289" s="5">
-        <v>2.5335670500133078</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.5335526806392172</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>249.67759409999999</v>
+        <v>249.67761141</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.2189814399999932</v>
+        <v>-0.21898927000000867</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.0464926930394802</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-1.0465298269675793</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>250.1813161</v>
+        <v>250.18133286</v>
       </c>
       <c r="C291" s="5">
-        <v>0.50372200000001044</v>
+        <v>0.50372145000000046</v>
       </c>
       <c r="D291" s="5">
-        <v>2.4480329931607869</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.4480301188847697</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>250.43656791000001</v>
+        <v>250.43643674</v>
       </c>
       <c r="C292" s="5">
-        <v>0.2552518100000043</v>
+        <v>0.25510388000000717</v>
       </c>
       <c r="D292" s="5">
-        <v>1.2312143894988248</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>1.2304967555675672</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>250.76455061999999</v>
+        <v>250.76454002</v>
       </c>
       <c r="C293" s="5">
-        <v>0.32798270999998635</v>
+        <v>0.32810327999999345</v>
       </c>
       <c r="D293" s="5">
-        <v>1.5829422811342031</v>
+        <v>1.5835292226976216</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9073364417872218</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.907339112310269</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>250.83372448</v>
+        <v>250.83372170999999</v>
       </c>
       <c r="C294" s="5">
-        <v>6.9173860000006471E-2</v>
+        <v>6.9181689999993523E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.33152487911403128</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.33156247642118775</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>251.41710950999999</v>
+        <v>251.41714127</v>
       </c>
       <c r="C295" s="5">
-        <v>0.58338502999998809</v>
+        <v>0.58341956000001005</v>
       </c>
       <c r="D295" s="5">
-        <v>2.8269200590890442</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.8270895596642642</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>251.75191280000001</v>
+        <v>251.75191498000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.33480329000002484</v>
+        <v>0.33477371000000744</v>
       </c>
       <c r="D296" s="5">
-        <v>1.6097537337673495</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>1.6096102633988751</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>252.42439106</v>
+        <v>252.42440625</v>
       </c>
       <c r="C297" s="5">
-        <v>0.67247825999999122</v>
+        <v>0.67249126999999476</v>
       </c>
       <c r="D297" s="5">
-        <v>3.2529477749437374</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.2530116064912074</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>253.67752124</v>
+        <v>253.67754841999999</v>
       </c>
       <c r="C298" s="5">
-        <v>1.2531301799999994</v>
+        <v>1.2531421699999896</v>
       </c>
       <c r="D298" s="5">
-        <v>6.1226333033211233</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>6.1226931150706765</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>254.48234307999999</v>
+        <v>254.48229594</v>
       </c>
       <c r="C299" s="5">
-        <v>0.80482183999998824</v>
+        <v>0.80474752000000649</v>
       </c>
       <c r="D299" s="5">
-        <v>3.874281374148647</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>3.8739169222736347</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>255.65126900000001</v>
+        <v>255.65133623</v>
       </c>
       <c r="C300" s="5">
-        <v>1.1689259200000208</v>
+        <v>1.1690402899999981</v>
       </c>
       <c r="D300" s="5">
-        <v>5.6534240900033117</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>5.6539923558955429</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>256.57923936999998</v>
+        <v>256.57931294000002</v>
       </c>
       <c r="C301" s="5">
-        <v>0.92797036999996863</v>
+        <v>0.92797671000002424</v>
       </c>
       <c r="D301" s="5">
-        <v>4.4438148501035446</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.4438446273807442</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>256.57714702999999</v>
+        <v>256.57721673999998</v>
       </c>
       <c r="C302" s="5">
-        <v>-2.0923399999901449E-3</v>
+        <v>-2.0962000000395165E-3</v>
       </c>
       <c r="D302" s="5">
-        <v>-9.7852632060635436E-3</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-9.8033116771922835E-3</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>258.81808347999998</v>
+        <v>258.81812372000002</v>
       </c>
       <c r="C303" s="5">
-        <v>2.2409364499999924</v>
+        <v>2.2409069800000339</v>
       </c>
       <c r="D303" s="5">
-        <v>10.999172894727671</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>10.999018096091717</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>260.12180597999998</v>
+        <v>260.12152680000003</v>
       </c>
       <c r="C304" s="5">
-        <v>1.3037224999999921</v>
+        <v>1.3034030800000096</v>
       </c>
       <c r="D304" s="5">
-        <v>6.214968142244004</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>6.2134020230267817</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>260.97981493999998</v>
+        <v>260.97969978999998</v>
       </c>
       <c r="C305" s="5">
-        <v>0.85800896000000648</v>
+        <v>0.85817298999995728</v>
       </c>
       <c r="D305" s="5">
-        <v>4.0307906269733573</v>
+        <v>4.0315796557059302</v>
       </c>
       <c r="E305" s="5">
-        <v>4.0736476885362638</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.0736061682346669</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>259.64622351000003</v>
+        <v>259.64614187000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.3335914299999558</v>
+        <v>-1.3335579199999756</v>
       </c>
       <c r="D306" s="5">
-        <v>-5.9624951496136553</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-5.962352068723531</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>256.9616413</v>
+        <v>256.96167303999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-2.6845822100000305</v>
+        <v>-2.6844688300000143</v>
       </c>
       <c r="D307" s="5">
-        <v>-11.725463106270261</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-11.724999188894492</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>254.70762852999999</v>
+        <v>254.70770332000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.2540127700000028</v>
+        <v>-2.2539697199999864</v>
       </c>
       <c r="D308" s="5">
-        <v>-10.032871965216483</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-10.032688312937854</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>251.45226779000001</v>
+        <v>251.45241593</v>
       </c>
       <c r="C309" s="5">
-        <v>-3.2553607399999862</v>
+        <v>-3.2552873900000066</v>
       </c>
       <c r="D309" s="5">
-        <v>-14.303466786937358</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-14.303162899555044</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>248.90880099</v>
+        <v>248.90896758</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.5434668000000045</v>
+        <v>-2.5434483500000056</v>
       </c>
       <c r="D310" s="5">
-        <v>-11.485106292291281</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-11.485021165457033</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>246.31678159000001</v>
+        <v>246.31677801000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.5920193999999981</v>
+        <v>-2.592189569999988</v>
       </c>
       <c r="D311" s="5">
-        <v>-11.804793168603844</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-11.805516876291266</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>243.78152082</v>
+        <v>243.78164645000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-2.5352607700000078</v>
+        <v>-2.5351315599999964</v>
       </c>
       <c r="D312" s="5">
-        <v>-11.675463312089052</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-11.67490170140435</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>241.38597870999999</v>
+        <v>241.38606171000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-2.3955421100000081</v>
+        <v>-2.3955847400000039</v>
       </c>
       <c r="D313" s="5">
-        <v>-11.175025163979802</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-11.175207955750777</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>239.18623918</v>
+        <v>239.18622424</v>
       </c>
       <c r="C314" s="5">
-        <v>-2.199739529999988</v>
+        <v>-2.1998374700000056</v>
       </c>
       <c r="D314" s="5">
-        <v>-10.403755605417864</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-10.404192449880389</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>236.69567298000001</v>
+        <v>236.69550335</v>
       </c>
       <c r="C315" s="5">
-        <v>-2.4905661999999893</v>
+        <v>-2.4907208900000057</v>
       </c>
       <c r="D315" s="5">
-        <v>-11.803867574300053</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-11.804559943443282</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>234.16230997</v>
+        <v>234.16173175</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.5333630100000164</v>
+        <v>-2.5337715999999944</v>
       </c>
       <c r="D316" s="5">
-        <v>-12.113918791108825</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-12.115767181529801</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>232.32783648</v>
+        <v>232.32763088999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-1.8344734899999935</v>
+        <v>-1.8341008600000066</v>
       </c>
       <c r="D317" s="5">
-        <v>-9.0063568500892703</v>
+        <v>-9.0046267873341908</v>
       </c>
       <c r="E317" s="5">
-        <v>-10.978618582662092</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-10.978658080707104</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>231.66936877000001</v>
+        <v>231.66888388000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.65846770999999649</v>
+        <v>-0.65874700999998481</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.3485427319716488</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-3.3499439140383114</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>229.89086817</v>
+        <v>229.89133052</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.778500600000001</v>
+        <v>-1.7775533600000131</v>
       </c>
       <c r="D319" s="5">
-        <v>-8.8330847210698273</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-8.8285946058856197</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>227.24604224999999</v>
+        <v>227.24662624000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.6448259200000166</v>
+        <v>-2.6447042799999849</v>
       </c>
       <c r="D320" s="5">
-        <v>-12.964727324453262</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-12.964143819097263</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>225.40299078999999</v>
+        <v>225.40353456</v>
       </c>
       <c r="C321" s="5">
-        <v>-1.8430514599999981</v>
+        <v>-1.8430916800000148</v>
       </c>
       <c r="D321" s="5">
-        <v>-9.3098433147297381</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-9.3100146347634531</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>223.63039208000001</v>
+        <v>223.63074899</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.7725987099999827</v>
+        <v>-1.7727855699999964</v>
       </c>
       <c r="D322" s="5">
-        <v>-9.0392962502371166</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-9.0401874258410508</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>221.53440577999999</v>
+        <v>221.53442627000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.0959863000000212</v>
+        <v>-2.0963227199999892</v>
       </c>
       <c r="D323" s="5">
-        <v>-10.68501840796997</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-10.686629802643111</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>220.77994726</v>
+        <v>220.7799861</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.75445851999998581</v>
+        <v>-0.7544401700000094</v>
       </c>
       <c r="D324" s="5">
-        <v>-4.0110397545033649</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-4.0109436535877618</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>219.24485720000001</v>
+        <v>219.24475937</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.5350900599999875</v>
+        <v>-1.5352267300000051</v>
       </c>
       <c r="D325" s="5">
-        <v>-8.0318445004695977</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-8.0325310975270732</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>218.47395741</v>
+        <v>218.47360566</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.77089979000001563</v>
+        <v>-0.771153709999993</v>
       </c>
       <c r="D326" s="5">
-        <v>-4.1387414459686855</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-4.1400802190196924</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>217.24370558999999</v>
+        <v>217.2429041</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.2302518200000065</v>
+        <v>-1.23070156</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.5519337552060186</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-6.5542654415569839</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>216.33461546999999</v>
+        <v>216.33349133999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.90909012000000189</v>
+        <v>-0.90941276000000926</v>
       </c>
       <c r="D328" s="5">
-        <v>-4.907609080951703</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-4.9093286061845376</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>216.34180687</v>
+        <v>216.34145333999999</v>
       </c>
       <c r="C329" s="5">
-        <v>7.1914000000106171E-3</v>
+        <v>7.961999999992031E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>3.9897720159887129E-2</v>
+        <v>4.4174086101667065E-2</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.8808068168689562</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-6.8808765831081757</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>217.11714452000001</v>
+        <v>217.11622353999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.77533765000001154</v>
+        <v>0.77477020000000607</v>
       </c>
       <c r="D330" s="5">
-        <v>4.3864173131802131</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.3831508149623</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>217.59265017999999</v>
+        <v>217.59361810999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.47550565999998184</v>
+        <v>0.47739457000000129</v>
       </c>
       <c r="D331" s="5">
-        <v>2.6599946914420469</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.6707008983217095</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>218.36787924000001</v>
+        <v>218.37026946</v>
       </c>
       <c r="C332" s="5">
-        <v>0.77522906000001512</v>
+        <v>0.77665135000000873</v>
       </c>
       <c r="D332" s="5">
-        <v>4.3600828065221364</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.3682199950240364</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>218.66851955000001</v>
+        <v>218.67057319</v>
       </c>
       <c r="C333" s="5">
-        <v>0.30064031000000568</v>
+        <v>0.30030372999999599</v>
       </c>
       <c r="D333" s="5">
-        <v>1.664680507913463</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.6627843678294951</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>219.38115221000001</v>
+        <v>219.38120129000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.71263265999999703</v>
+        <v>0.71062810000000809</v>
       </c>
       <c r="D334" s="5">
-        <v>3.98162049909494</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.9701817328368305</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>219.94376007</v>
+        <v>219.94359417999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.56260785999998575</v>
+        <v>0.56239288999998394</v>
       </c>
       <c r="D335" s="5">
-        <v>3.121206697337664</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>3.1199965250066519</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>220.17613655</v>
+        <v>220.17577936999999</v>
       </c>
       <c r="C336" s="5">
-        <v>0.23237647999999922</v>
+        <v>0.2321851899999956</v>
       </c>
       <c r="D336" s="5">
-        <v>1.2752254265369967</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>1.2741705378387147</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>221.09569339000001</v>
+        <v>221.09478505000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.9195568400000127</v>
+        <v>0.91900568000002636</v>
       </c>
       <c r="D337" s="5">
-        <v>5.1284925170957285</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>5.1253562227189242</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>221.03276911</v>
+        <v>221.03154225</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.2924280000004273E-2</v>
+        <v>-6.3242800000011812E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.3409883368297284</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-0.34271309630838909</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>221.50321618000001</v>
+        <v>221.50157110000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.47044707000000585</v>
+        <v>0.4700288500000056</v>
       </c>
       <c r="D339" s="5">
-        <v>2.5841968473979238</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.5818871011024536</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>222.17733502999999</v>
+        <v>222.17539528</v>
       </c>
       <c r="C340" s="5">
-        <v>0.67411884999998506</v>
+        <v>0.67382417999999689</v>
       </c>
       <c r="D340" s="5">
-        <v>3.7138128729311548</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>3.7121902716328981</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>222.88563597999999</v>
+        <v>222.88413413000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.7083009499999946</v>
+        <v>0.70873885000000314</v>
       </c>
       <c r="D341" s="5">
-        <v>3.8933938216240804</v>
+        <v>3.8958778737036459</v>
       </c>
       <c r="E341" s="5">
-        <v>3.0247640087115446</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.024238161013737</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>221.96501262000001</v>
+        <v>221.96159847999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.92062335999997913</v>
+        <v>-0.92253565000001458</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.8455036114571364</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-4.8553725084709454</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>223.51657141999999</v>
+        <v>223.52469805999999</v>
       </c>
       <c r="C343" s="5">
-        <v>1.5515587999999809</v>
+        <v>1.5630995799999994</v>
       </c>
       <c r="D343" s="5">
-        <v>8.7182462281950599</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>8.7857668669391931</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>224.51444595000001</v>
+        <v>224.51840836</v>
       </c>
       <c r="C344" s="5">
-        <v>0.99787453000001847</v>
+        <v>0.9937103000000036</v>
       </c>
       <c r="D344" s="5">
-        <v>5.4908413811386003</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.4671607461344918</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>225.95415543999999</v>
+        <v>225.9567844</v>
       </c>
       <c r="C345" s="5">
-        <v>1.4397094899999843</v>
+        <v>1.4383760400000085</v>
       </c>
       <c r="D345" s="5">
-        <v>7.9723394336620235</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>7.9645478482514465</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>226.93782622000001</v>
+        <v>226.93727478</v>
       </c>
       <c r="C346" s="5">
-        <v>0.98367078000001129</v>
+        <v>0.980490379999992</v>
       </c>
       <c r="D346" s="5">
-        <v>5.3510077580704252</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>5.33322839549073</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>228.54414224000001</v>
+        <v>228.54358893</v>
       </c>
       <c r="C347" s="5">
-        <v>1.6063160200000084</v>
+        <v>1.6063141500000029</v>
       </c>
       <c r="D347" s="5">
-        <v>8.8324602927708273</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>8.8324719113698436</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>229.55994644</v>
+        <v>229.55844866000001</v>
       </c>
       <c r="C348" s="5">
-        <v>1.0158041999999909</v>
+        <v>1.014859730000012</v>
       </c>
       <c r="D348" s="5">
-        <v>5.4659437685192325</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>5.4607504558795927</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>230.64082532</v>
+        <v>230.63851643999999</v>
       </c>
       <c r="C349" s="5">
-        <v>1.0808788800000002</v>
+        <v>1.0800677799999789</v>
       </c>
       <c r="D349" s="5">
-        <v>5.7988201297292541</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>5.7943942233446233</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>231.41615268000001</v>
+        <v>231.41254954999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.77532736000000568</v>
+        <v>0.77403311000000485</v>
       </c>
       <c r="D350" s="5">
-        <v>4.1093722804543376</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>4.1024272468084266</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>232.96378910999999</v>
+        <v>232.9614823</v>
       </c>
       <c r="C351" s="5">
-        <v>1.547636429999983</v>
+        <v>1.5489327500000059</v>
       </c>
       <c r="D351" s="5">
-        <v>8.3270776949157632</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>8.3344458900371556</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>233.88996288000001</v>
+        <v>233.88763413000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.92617377000001966</v>
+        <v>0.92615183000000911</v>
       </c>
       <c r="D352" s="5">
-        <v>4.8764462103235706</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>4.87637750201384</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>234.26213801</v>
+        <v>234.26005006</v>
       </c>
       <c r="C353" s="5">
-        <v>0.37217512999998803</v>
+        <v>0.37241592999998829</v>
       </c>
       <c r="D353" s="5">
-        <v>1.9262887952450347</v>
+        <v>1.9275654133050768</v>
       </c>
       <c r="E353" s="5">
-        <v>5.1041880648696747</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>5.1039594964461754</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>234.56123414999999</v>
+        <v>234.55624223999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.29909613999998896</v>
+        <v>0.29619217999999137</v>
       </c>
       <c r="D354" s="5">
-        <v>1.5429146738170862</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.5278437203901207</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>235.43929575000001</v>
+        <v>235.45549181999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.87806160000002365</v>
+        <v>0.89924958000000288</v>
       </c>
       <c r="D355" s="5">
-        <v>4.585756965941834</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.6988593245063992</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>235.88463969</v>
+        <v>235.88973016</v>
       </c>
       <c r="C356" s="5">
-        <v>0.44534393999998656</v>
+        <v>0.43423834000000738</v>
       </c>
       <c r="D356" s="5">
-        <v>2.2936175182253216</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.2356845340051557</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>236.38871922000001</v>
+        <v>236.39367003000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.50407953000001271</v>
+        <v>0.50393987000001061</v>
       </c>
       <c r="D357" s="5">
-        <v>2.5947254510921391</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.5939414523331594</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>236.76749075999999</v>
+        <v>236.76515357</v>
       </c>
       <c r="C358" s="5">
-        <v>0.37877153999997404</v>
+        <v>0.37148353999998562</v>
       </c>
       <c r="D358" s="5">
-        <v>1.939825897170766</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.9021380621433881</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>236.91009277000001</v>
+        <v>236.90811790999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.14260201000001871</v>
+        <v>0.14296433999999181</v>
       </c>
       <c r="D359" s="5">
-        <v>0.72514350497427937</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>0.72699930766626508</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>236.97156353</v>
+        <v>236.96801973999999</v>
       </c>
       <c r="C360" s="5">
-        <v>6.1470759999991742E-2</v>
+        <v>5.9901830000001155E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>0.31180719452763572</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.30384034562263018</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>236.77881015</v>
+        <v>236.77441859999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.1927533799999992</v>
+        <v>-0.1936011399999984</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.97172869327082356</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-0.97599785507933579</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>236.63795329000001</v>
+        <v>236.63138892000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.14085685999998532</v>
+        <v>-0.14302967999998373</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.71153447543209625</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.72248733069832927</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>236.14081723000001</v>
+        <v>236.13779486000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.49713606000000254</v>
+        <v>-0.4935940599999924</v>
       </c>
       <c r="D363" s="5">
-        <v>-2.4920697558163063</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-2.4745852963990567</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>235.78604192</v>
+        <v>235.78355127</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.35477531000000795</v>
+        <v>-0.35424359000001004</v>
       </c>
       <c r="D364" s="5">
-        <v>-1.7880435326801947</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-1.7854084350930055</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>235.31975638</v>
+        <v>235.32097109</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.46628554000000122</v>
+        <v>-0.46258018000000334</v>
       </c>
       <c r="D365" s="5">
-        <v>-2.347452863573829</v>
+        <v>-2.3290238831925492</v>
       </c>
       <c r="E365" s="5">
-        <v>0.45146790641639178</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>0.45288175671791553</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>235.80358164</v>
+        <v>235.79743822</v>
       </c>
       <c r="C366" s="5">
-        <v>0.48382526000000325</v>
+        <v>0.47646713000000318</v>
       </c>
       <c r="D366" s="5">
-        <v>2.495332084619406</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.4569460744907401</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>235.19348248</v>
+        <v>235.21780398999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.6100991600000043</v>
+        <v>-0.57963423000001058</v>
       </c>
       <c r="D367" s="5">
-        <v>-3.0609801441509488</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.9102678408286287</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>234.25026722000001</v>
+        <v>234.25563188999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.94321525999998812</v>
+        <v>-0.96217210000000364</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.7077135984486702</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-4.7997262014036313</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>223.90287043999999</v>
+        <v>223.90901844999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-10.347396780000025</v>
+        <v>-10.346613439999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-41.849320271056669</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-41.84614039924017</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>221.00882589</v>
+        <v>221.00522644</v>
       </c>
       <c r="C370" s="5">
-        <v>-2.8940445499999896</v>
+        <v>-2.9037920099999894</v>
       </c>
       <c r="D370" s="5">
-        <v>-14.454046109747098</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-14.498940396402771</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>217.72504957999999</v>
+        <v>217.72341972000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-3.2837763100000075</v>
+        <v>-3.2818067199999916</v>
       </c>
       <c r="D371" s="5">
-        <v>-16.442513248430256</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-16.433688415212277</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>213.05282971</v>
+        <v>213.04620840000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.6722198699999922</v>
+        <v>-4.6772113199999978</v>
       </c>
       <c r="D372" s="5">
-        <v>-22.919077498291816</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-22.94089710909175</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>211.49896773</v>
+        <v>211.49097449999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-1.5538619799999935</v>
+        <v>-1.5552339000000188</v>
       </c>
       <c r="D373" s="5">
-        <v>-8.4093073392918054</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-8.4166876520078375</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>211.49161133999999</v>
+        <v>211.47992550999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-7.3563900000124249E-3</v>
+        <v>-1.1048990000006143E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-4.1730602949330287E-2</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-6.2673969600135493E-2</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>211.31824064</v>
+        <v>211.31094916999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.17337069999999244</v>
+        <v>-0.16897634000000039</v>
       </c>
       <c r="D375" s="5">
-        <v>-0.9792795016515643</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-0.9546195758927678</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>211.46121633000001</v>
+        <v>211.46086865999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.14297569000001431</v>
+        <v>0.14991949000000204</v>
       </c>
       <c r="D376" s="5">
-        <v>0.81493545535737955</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>0.85469803232944841</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>211.77297264000001</v>
+        <v>211.78233341000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.31175630999999271</v>
+        <v>0.32146475000001828</v>
       </c>
       <c r="D377" s="5">
-        <v>1.7835706882727065</v>
+        <v>1.8395813883462342</v>
       </c>
       <c r="E377" s="5">
-        <v>-10.006292757662083</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-10.002779425467134</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>211.76616261000001</v>
+        <v>211.76335986999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-6.8100299999969138E-3</v>
+        <v>-1.8973540000018829E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-3.8581839355045222E-2</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-0.10745481960703351</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>211.22520789000001</v>
+        <v>211.24979425000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.540954720000002</v>
+        <v>-0.51356561999998007</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.0226858206237939</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.8717176840351133</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>212.58580218</v>
+        <v>212.59529578999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.3605942899999945</v>
+        <v>1.3455015399999866</v>
       </c>
       <c r="D380" s="5">
-        <v>8.0095409121242902</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>7.9166038352327606</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>211.28895714999999</v>
+        <v>211.30247686000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.2968450300000143</v>
+        <v>-1.2928189299999815</v>
       </c>
       <c r="D381" s="5">
-        <v>-7.0797177611152895</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-7.0581637061349456</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>211.49666386999999</v>
+        <v>211.48917266999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.20770672000000445</v>
+        <v>0.18669580999997493</v>
       </c>
       <c r="D382" s="5">
-        <v>1.1860539969026807</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>1.0654247351714163</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>211.57040416999999</v>
+        <v>211.57124880000001</v>
       </c>
       <c r="C383" s="5">
-        <v>7.3740299999997205E-2</v>
+        <v>8.2076130000018566E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>0.41919453189032119</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>0.4666993324186075</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>212.47074104999999</v>
+        <v>212.45862034999999</v>
       </c>
       <c r="C384" s="5">
-        <v>0.90033687999999756</v>
+        <v>0.88737154999998324</v>
       </c>
       <c r="D384" s="5">
-        <v>5.2278272087908695</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>5.1507778291754791</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>213.07966149000001</v>
+        <v>213.06097446000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.60892044000001988</v>
+        <v>0.60235411000002159</v>
       </c>
       <c r="D385" s="5">
-        <v>3.4938126994685792</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>3.4557478321712409</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>212.85027008</v>
+        <v>212.82588314</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.22939141000000518</v>
+        <v>-0.23509132000000932</v>
       </c>
       <c r="D386" s="5">
-        <v>-1.2842410322278286</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-1.3160731508961687</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>215.17121908999999</v>
+        <v>215.15356757000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3209490099999925</v>
+        <v>2.327684430000005</v>
       </c>
       <c r="D387" s="5">
-        <v>13.898944200083484</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>13.943430403035318</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>216.37796728999999</v>
+        <v>216.378208</v>
       </c>
       <c r="C388" s="5">
-        <v>1.2067481999999927</v>
+        <v>1.2246404299999938</v>
       </c>
       <c r="D388" s="5">
-        <v>6.9415006325151074</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.0482608592165708</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>217.18561581</v>
+        <v>217.20785903000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.80764852000001497</v>
+        <v>0.82965103000000795</v>
       </c>
       <c r="D389" s="5">
-        <v>4.5722045237874598</v>
+        <v>4.6993973007621648</v>
       </c>
       <c r="E389" s="5">
-        <v>2.5558706111195484</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>2.5618405145704237</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>218.12979931000001</v>
+        <v>218.13463949999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.94418350000000828</v>
+        <v>0.92678046999998287</v>
       </c>
       <c r="D390" s="5">
-        <v>5.3433911119440403</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>5.2420306007484596</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>219.41813099000001</v>
+        <v>219.45261535</v>
       </c>
       <c r="C391" s="5">
-        <v>1.2883316799999989</v>
+        <v>1.3179758500000105</v>
       </c>
       <c r="D391" s="5">
-        <v>7.3223415125493796</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>7.4962945175410356</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>220.56904591</v>
+        <v>220.58929748</v>
       </c>
       <c r="C392" s="5">
-        <v>1.1509149199999911</v>
+        <v>1.136682129999997</v>
       </c>
       <c r="D392" s="5">
-        <v>6.4791654275475619</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>6.3957105711643258</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>222.59361232000001</v>
+        <v>222.61987076</v>
       </c>
       <c r="C393" s="5">
-        <v>2.0245664100000056</v>
+        <v>2.0305732799999987</v>
       </c>
       <c r="D393" s="5">
-        <v>11.588025613879394</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>11.623044727611575</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>223.40182680000001</v>
+        <v>223.39605596999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.80821448000000373</v>
+        <v>0.77618520999999419</v>
       </c>
       <c r="D394" s="5">
-        <v>4.4451486714320865</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.2650850218908465</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>223.92584692</v>
+        <v>223.93021014999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.52402011999998876</v>
+        <v>0.53415418000000159</v>
       </c>
       <c r="D395" s="5">
-        <v>2.8513660321874967</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>2.9073121215236863</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>225.24123302000001</v>
+        <v>225.21881311999999</v>
       </c>
       <c r="C396" s="5">
-        <v>1.315386100000012</v>
+        <v>1.2886029699999995</v>
       </c>
       <c r="D396" s="5">
-        <v>7.2813049949431274</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>7.1281816539620513</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>226.35266648999999</v>
+        <v>226.31473344</v>
       </c>
       <c r="C397" s="5">
-        <v>1.1114334699999802</v>
+        <v>1.0959203200000047</v>
       </c>
       <c r="D397" s="5">
-        <v>6.0846691567070899</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.9980685870770101</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>227.160955</v>
+        <v>227.10824803</v>
       </c>
       <c r="C398" s="5">
-        <v>0.80828851000001123</v>
+        <v>0.79351459000000091</v>
       </c>
       <c r="D398" s="5">
-        <v>4.3702804238118009</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.2895868855884034</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>227.97032486000001</v>
+        <v>227.91249243999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.80936986000000388</v>
+        <v>0.80424440999999547</v>
       </c>
       <c r="D399" s="5">
-        <v>4.3603645324463924</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>4.333237118824429</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>228.80917151</v>
+        <v>228.81305996</v>
       </c>
       <c r="C400" s="5">
-        <v>0.83884664999999359</v>
+        <v>0.90056752000000984</v>
       </c>
       <c r="D400" s="5">
-        <v>4.5060241735018991</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.8460664960619626</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>230.03063918999999</v>
+        <v>230.08443391</v>
       </c>
       <c r="C401" s="5">
-        <v>1.2214676799999893</v>
+        <v>1.2713739499999974</v>
       </c>
       <c r="D401" s="5">
-        <v>6.5975177012813857</v>
+        <v>6.8752508826373182</v>
       </c>
       <c r="E401" s="5">
-        <v>5.9143066782273213</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>5.9282269700110302</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>229.79562920999999</v>
+        <v>229.82271391</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.23500998000000095</v>
+        <v>-0.26171999999999684</v>
       </c>
       <c r="D402" s="5">
-        <v>-1.2191102897451955</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-1.3564871410193025</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>230.60751934999999</v>
+        <v>230.65319364999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.8118901400000027</v>
+        <v>0.83047973999998703</v>
       </c>
       <c r="D403" s="5">
-        <v>4.3230801434932298</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.423508699007761</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>231.32219305999999</v>
+        <v>231.36227517</v>
       </c>
       <c r="C404" s="5">
-        <v>0.71467370999999957</v>
+        <v>0.70908152000001223</v>
       </c>
       <c r="D404" s="5">
-        <v>3.782957543383203</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.7520984834403581</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>232.50063539000001</v>
+        <v>232.54755399999999</v>
       </c>
       <c r="C405" s="5">
-        <v>1.1784423300000242</v>
+        <v>1.1852788299999872</v>
       </c>
       <c r="D405" s="5">
-        <v>6.2874816491766294</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>6.3238644976923553</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>233.12517485000001</v>
+        <v>233.12368013</v>
       </c>
       <c r="C406" s="5">
-        <v>0.62453945999999405</v>
+        <v>0.57612613000000579</v>
       </c>
       <c r="D406" s="5">
-        <v>3.2714725160901459</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.0137919326093554</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>234.12717560999999</v>
+        <v>234.13099391</v>
       </c>
       <c r="C407" s="5">
-        <v>1.0020007599999872</v>
+        <v>1.007313780000004</v>
       </c>
       <c r="D407" s="5">
-        <v>5.2814394132550957</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>5.3101475212408156</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>233.2180898</v>
+        <v>233.17873748</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.90908580999999344</v>
+        <v>-0.95225643000000559</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.561216711308469</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-4.7729231119392761</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>233.6196363</v>
+        <v>233.55019689</v>
       </c>
       <c r="C409" s="5">
-        <v>0.40154649999999492</v>
+        <v>0.37145940999999993</v>
       </c>
       <c r="D409" s="5">
-        <v>2.0857949786893482</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.9284674907893651</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>234.28242822999999</v>
+        <v>234.18709508000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.66279192999999736</v>
+        <v>0.6368981900000108</v>
       </c>
       <c r="D410" s="5">
-        <v>3.4580951244798097</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>3.3219660056952094</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>235.38884091</v>
+        <v>235.29864696000001</v>
       </c>
       <c r="C411" s="5">
-        <v>1.1064126800000054</v>
+        <v>1.1115518800000075</v>
       </c>
       <c r="D411" s="5">
-        <v>5.8166101671405901</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>5.8467783526556572</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>235.21180084</v>
+        <v>235.21491853000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.17704007000000388</v>
+        <v>-8.3728430000007847E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.89881686884768497</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-0.42617206266052365</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>235.41639196</v>
+        <v>235.51931185000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.20459112000000346</v>
+        <v>0.30439332000000263</v>
       </c>
       <c r="D413" s="5">
-        <v>1.0487878145635898</v>
+        <v>1.5640295695299233</v>
       </c>
       <c r="E413" s="5">
-        <v>2.341319742867598</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.3621232638996847</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>237.84128619000001</v>
+        <v>237.89361406</v>
       </c>
       <c r="C414" s="5">
-        <v>2.4248942300000067</v>
+        <v>2.3743022099999962</v>
       </c>
       <c r="D414" s="5">
-        <v>13.085401740312141</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>12.791176040924057</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>238.10548417999999</v>
+        <v>238.16325301000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.26419798999998534</v>
+        <v>0.26963895000000093</v>
       </c>
       <c r="D415" s="5">
-        <v>1.3411536784133427</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.3686431932251164</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>238.37449828000001</v>
+        <v>238.43434088000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.26901410000002102</v>
+        <v>0.27108787000000234</v>
       </c>
       <c r="D416" s="5">
-        <v>1.3642292440040116</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>1.3744761616668377</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>238.25192319999999</v>
+        <v>238.31534106999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.12257508000001849</v>
+        <v>-0.11899981000001958</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.61531251824553657</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-0.59726480449884267</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>238.04955433999999</v>
+        <v>238.05647225999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.20236886000000709</v>
+        <v>-0.25886880999999562</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.0145200918629471</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-1.2957344149079675</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>239.41941331000001</v>
+        <v>239.41985385000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.3698589700000241</v>
+        <v>1.3633815900000172</v>
       </c>
       <c r="D419" s="5">
-        <v>7.1282162853496533</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>7.0932291445882756</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>237.40350971999999</v>
+        <v>237.34494108999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.0159035900000219</v>
+        <v>-2.0749127600000179</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.6489351841733466</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-9.918042311339903</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>240.39174341</v>
+        <v>240.28782164</v>
       </c>
       <c r="C421" s="5">
-        <v>2.9882336900000155</v>
+        <v>2.9428805500000124</v>
       </c>
       <c r="D421" s="5">
-        <v>16.195402186524422</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>15.936816580859215</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>240.58938533</v>
+        <v>240.44622161000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.19764191999999525</v>
+        <v>0.15839997000000494</v>
       </c>
       <c r="D422" s="5">
-        <v>0.99107277437719965</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>0.79392556370319056</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>240.26977438</v>
+        <v>240.14495835</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.31961094999999773</v>
+        <v>-0.30126326000001313</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.5825437862671099</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-1.4932030502676219</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>240.69669622999999</v>
+        <v>240.70276025000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.42692184999998517</v>
+        <v>0.55780190000001539</v>
       </c>
       <c r="D424" s="5">
-        <v>2.1531737726849132</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.823211893567823</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>240.20494348</v>
+        <v>240.37227795000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.49175274999998919</v>
+        <v>-0.3304822999999999</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.4242851544168831</v>
+        <v>-1.6352021976394626</v>
       </c>
       <c r="E425" s="5">
-        <v>2.0340773555027614</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.0605385018663824</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>241.03312646000001</v>
+        <v>241.10837606000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.82818298000000823</v>
+        <v>0.73609811000000036</v>
       </c>
       <c r="D426" s="5">
-        <v>4.2167477542736087</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>3.7373202588741661</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>240.96636667000001</v>
+        <v>241.03092771999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-6.6759789999991881E-2</v>
+        <v>-7.7448340000017879E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.33186235934385966</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-0.38478128272221301</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>241.46800997</v>
+        <v>241.54450980999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.50164329999998358</v>
+        <v>0.51358208999999988</v>
       </c>
       <c r="D428" s="5">
-        <v>2.5269606489542351</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>2.5871062074476425</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>241.60150879</v>
+        <v>241.67692246999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.1334988199999998</v>
+        <v>0.13241265999999996</v>
       </c>
       <c r="D429" s="5">
-        <v>0.66545711982675115</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>0.65981688484011425</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>241.53839651999999</v>
+        <v>241.54626085999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-6.3112270000004855E-2</v>
+        <v>-0.1306616100000042</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.31301960114810123</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.64684925115781056</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>241.01607061000001</v>
+        <v>241.01001303000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.52232590999997797</v>
+        <v>-0.53624782999997933</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.5643528874223165</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.6317854197152268</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>241.19419425999999</v>
+        <v>241.11673776999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.17812364999997499</v>
+        <v>0.10672473999997578</v>
       </c>
       <c r="D432" s="5">
-        <v>0.89047741099028688</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>0.53268353571338523</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>240.73063976</v>
+        <v>240.59545940999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.46355449999998655</v>
+        <v>-0.52127835999999661</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.2820735402830916</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-2.5636933499732284</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>240.73533945</v>
+        <v>240.55300914</v>
       </c>
       <c r="C434" s="5">
-        <v>4.6996899999953712E-3</v>
+        <v>-4.2450269999989132E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>2.342964566703909E-2</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-0.21152070007669499</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>241.39347185</v>
+        <v>240.71197125</v>
       </c>
       <c r="C435" s="5">
-        <v>0.65813239999999951</v>
+        <v>0.15896211000000449</v>
       </c>
       <c r="D435" s="5">
-        <v>3.3303904716874388</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>0.79587181552067676</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>240.43602921999999</v>
+        <v>240.49253202</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.95744263000000274</v>
+        <v>-0.21943923000000609</v>
       </c>
       <c r="D436" s="5">
-        <v>-4.6571100221165285</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.0884825209460991</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>240.47787135999999</v>
+        <v>240.16555087</v>
       </c>
       <c r="C437" s="5">
-        <v>4.1842139999999972E-2</v>
+        <v>-0.32698114999999461</v>
       </c>
       <c r="D437" s="5">
-        <v>0.20903129521974151</v>
+        <v>-1.6194118265186352</v>
       </c>
       <c r="E437" s="5">
-        <v>0.11362292384407002</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-8.6002879268387566E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>238.84609157</v>
+        <v>238.34744842999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.631779789999996</v>
+        <v>-1.8181024400000183</v>
       </c>
       <c r="D438" s="5">
-        <v>-7.8455652787521091</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-8.7153968277939526</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>239.38648211</v>
+        <v>238.81969731999999</v>
       </c>
       <c r="C439" s="5">
-        <v>0.54039054000000419</v>
+        <v>0.47224889000000303</v>
       </c>
       <c r="D439" s="5">
-        <v>2.7490473551411654</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>2.4036975680449935</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>241.77712141999999</v>
+        <v>241.20467640999999</v>
       </c>
       <c r="C440" s="5">
-        <v>2.3906393099999832</v>
+        <v>2.3849790900000016</v>
       </c>
       <c r="D440" s="5">
-        <v>12.664465219716359</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>12.664465169270445</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>240.58896512000001</v>
+        <v>240.21360442</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.1881562999999744</v>
+        <v>-0.99107198999999468</v>
       </c>
       <c r="D441" s="5">
-        <v>-5.740307736910621</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-4.8206978357322683</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>241.28354024000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.069935820000012</v>
+      </c>
+      <c r="D442" s="5">
+        <v>5.477823217493305</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>