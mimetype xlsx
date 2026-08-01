--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8EDD2254-FC46-41A0-9818-D05CA0B22F3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{49138512-D966-423A-B62C-1A02484C8FA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C16FCD66-A23F-4180-BA2A-56731A7274D8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0BD5ABD1-4406-467A-AB0C-FE6F9D29A62F}"/>
   </bookViews>
   <sheets>
     <sheet name="houmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66057E90-69A3-4E84-AF3B-B38848B12573}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81914FBE-CEDC-426C-90C5-8AC80502BC36}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>193.16930590999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>195.22926903000001</v>
       </c>
       <c r="C7" s="5">
         <v>2.0599631200000204</v>
       </c>
       <c r="D7" s="5">
         <v>13.574728346460363</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>196.08140399999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.85213496999998029</v>
       </c>
       <c r="D8" s="5">
         <v>5.3653360416469065</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>196.16385026</v>
       </c>
       <c r="C9" s="5">
         <v>8.2446260000011762E-2</v>
       </c>
       <c r="D9" s="5">
         <v>0.50573194342204975</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>196.98087884</v>
       </c>
       <c r="C10" s="5">
         <v>0.81702857999999878</v>
       </c>
       <c r="D10" s="5">
         <v>5.1141355478699912</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>198.57021843000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.5893395900000087</v>
       </c>
       <c r="D11" s="5">
         <v>10.123628718536937</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>201.12943663999999</v>
       </c>
       <c r="C12" s="5">
         <v>2.5592182099999832</v>
       </c>
       <c r="D12" s="5">
         <v>16.610668053032484</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>202.51889123000001</v>
       </c>
       <c r="C13" s="5">
         <v>1.3894545900000139</v>
       </c>
       <c r="D13" s="5">
         <v>8.6122589047067386</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>203.52345118</v>
       </c>
       <c r="C14" s="5">
         <v>1.0045599499999867</v>
       </c>
       <c r="D14" s="5">
         <v>6.1174997956264576</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>203.68394996000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.16049878000001172</v>
       </c>
       <c r="D15" s="5">
         <v>0.95043639080372166</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>204.55796917999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.87401921999997967</v>
       </c>
       <c r="D16" s="5">
         <v>5.2725491307878736</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>205.57355264</v>
       </c>
       <c r="C17" s="5">
         <v>1.0155834600000162</v>
       </c>
       <c r="D17" s="5">
         <v>6.1231307911421062</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>205.97991203000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.40635939000000576</v>
       </c>
       <c r="D18" s="5">
         <v>2.3980119582720505</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>206.7903244</v>
       </c>
       <c r="C19" s="5">
         <v>0.81041236999999455</v>
       </c>
       <c r="D19" s="5">
         <v>4.8248269542126465</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>206.74423092000001</v>
       </c>
       <c r="C20" s="5">
         <v>-4.6093479999996134E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-0.26715184415929683</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>206.15076458999999</v>
       </c>
       <c r="C21" s="5">
         <v>-0.59346633000001248</v>
       </c>
       <c r="D21" s="5">
         <v>-3.3907739711362961</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>206.79440141000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.64363682000001177</v>
       </c>
       <c r="D22" s="5">
         <v>3.8116092338712049</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>207.20609401999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.41169260999998869</v>
       </c>
       <c r="D23" s="5">
         <v>2.415329500598884</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>205.80475003999999</v>
       </c>
       <c r="C24" s="5">
         <v>-1.4013439800000072</v>
       </c>
       <c r="D24" s="5">
         <v>-7.820480108501604</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>205.5367755</v>
       </c>
       <c r="C25" s="5">
         <v>-0.26797453999998311</v>
       </c>
       <c r="D25" s="5">
         <v>-1.5513563760316873</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>204.63880377000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.89797172999999475</v>
       </c>
       <c r="D26" s="5">
         <v>-5.1185323338016619</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>204.08468210000001</v>
       </c>
       <c r="C27" s="5">
         <v>-0.55412167000000068</v>
       </c>
       <c r="D27" s="5">
         <v>-3.2014058283217794</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>203.36238170999999</v>
       </c>
       <c r="C28" s="5">
         <v>-0.72230039000001511</v>
       </c>
       <c r="D28" s="5">
         <v>-4.1653583539848826</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>202.42243736</v>
       </c>
       <c r="C29" s="5">
         <v>-0.93994434999999044</v>
       </c>
       <c r="D29" s="5">
         <v>-5.4075739926220834</v>
       </c>
       <c r="E29" s="5">
         <v>-1.5328407956826218</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>203.0860132</v>
       </c>
       <c r="C30" s="5">
         <v>0.66357583999999292</v>
       </c>
       <c r="D30" s="5">
         <v>4.0055151743475736</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>202.08966286</v>
       </c>
       <c r="C31" s="5">
         <v>-0.99635033999999223</v>
       </c>
       <c r="D31" s="5">
         <v>-5.7309730155069456</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>201.24862651999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.84103634000001648</v>
       </c>
       <c r="D32" s="5">
         <v>-4.881299480588952</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>202.72937714</v>
       </c>
       <c r="C33" s="5">
         <v>1.4807506200000091</v>
       </c>
       <c r="D33" s="5">
         <v>9.1955982011538993</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>202.5298019</v>
       </c>
       <c r="C34" s="5">
         <v>-0.19957524000000149</v>
       </c>
       <c r="D34" s="5">
         <v>-1.1749546803892619</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>202.26542495000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.26437694999998484</v>
       </c>
       <c r="D35" s="5">
         <v>-1.5552500881889419</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>201.52938674999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.73603820000002429</v>
       </c>
       <c r="D36" s="5">
         <v>-4.2804198235787734</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>201.04948117000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.47990557999997918</v>
       </c>
       <c r="D37" s="5">
         <v>-2.8204507756037889</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>201.18605256000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.13657139000000029</v>
       </c>
       <c r="D38" s="5">
         <v>0.81820331094630827</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>202.47839822</v>
       </c>
       <c r="C39" s="5">
         <v>1.2923456599999952</v>
       </c>
       <c r="D39" s="5">
         <v>7.9866141274542946</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>201.66793895999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.810459260000016</v>
       </c>
       <c r="D40" s="5">
         <v>-4.6988898097372944</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>201.35648570000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.31145325999997908</v>
       </c>
       <c r="D41" s="5">
         <v>-1.8376028045838377</v>
       </c>
       <c r="E41" s="5">
         <v>-0.52659758172175497</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>200.91063783999999</v>
       </c>
       <c r="C42" s="5">
         <v>-0.44584786000001486</v>
       </c>
       <c r="D42" s="5">
         <v>-2.6249451166463711</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>200.97099864</v>
       </c>
       <c r="C43" s="5">
         <v>6.0360800000012205E-2</v>
       </c>
       <c r="D43" s="5">
         <v>0.36111959438505092</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>200.49545402999999</v>
       </c>
       <c r="C44" s="5">
         <v>-0.47554461000001425</v>
       </c>
       <c r="D44" s="5">
         <v>-2.8028180707727834</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>201.13554386000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.64008983000002218</v>
       </c>
       <c r="D45" s="5">
         <v>3.899038745155714</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>200.78287008000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.35267378000000349</v>
       </c>
       <c r="D46" s="5">
         <v>-2.0839229143091442</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>200.92795165999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.14508157999998161</v>
       </c>
       <c r="D47" s="5">
         <v>0.87054967765314295</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>201.99464183000001</v>
       </c>
       <c r="C48" s="5">
         <v>1.0666901700000153</v>
       </c>
       <c r="D48" s="5">
         <v>6.5599258858729304</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>201.95523754999999</v>
       </c>
       <c r="C49" s="5">
         <v>-3.9404280000013614E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-0.23384004401207914</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>202.54875860000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.59352105000002098</v>
       </c>
       <c r="D50" s="5">
         <v>3.5842153329750603</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>203.70243249999999</v>
       </c>
       <c r="C51" s="5">
         <v>1.1536738999999727</v>
       </c>
       <c r="D51" s="5">
         <v>7.0531749985900172</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>203.65664681000001</v>
       </c>
       <c r="C52" s="5">
         <v>-4.5785689999974011E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-0.26938783544484535</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>204.16109989</v>
       </c>
       <c r="C53" s="5">
         <v>0.50445307999999045</v>
       </c>
       <c r="D53" s="5">
         <v>3.0132038637694425</v>
       </c>
       <c r="E53" s="5">
         <v>1.3928601208200275</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>203.37531637999999</v>
       </c>
       <c r="C54" s="5">
         <v>-0.78578351000001589</v>
       </c>
       <c r="D54" s="5">
         <v>-4.5220825541358645</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>202.76222319999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.6130931799999928</v>
       </c>
       <c r="D55" s="5">
         <v>-3.5581273856773232</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>203.28163316999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.51940996999999811</v>
       </c>
       <c r="D56" s="5">
         <v>3.1176865728313352</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>204.97503750999999</v>
       </c>
       <c r="C57" s="5">
         <v>1.6934043400000007</v>
       </c>
       <c r="D57" s="5">
         <v>10.467366428711756</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>205.72782565</v>
       </c>
       <c r="C58" s="5">
         <v>0.75278814000000693</v>
       </c>
       <c r="D58" s="5">
         <v>4.4972201896006814</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>206.89178845999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.1639628099999868</v>
       </c>
       <c r="D59" s="5">
         <v>7.00464089846069</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>207.80565992999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.91387147000000368</v>
       </c>
       <c r="D60" s="5">
         <v>5.4312654254640602</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>208.47535937000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.66969944000001647</v>
       </c>
       <c r="D61" s="5">
         <v>3.9365527292127611</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>209.13720359999999</v>
       </c>
       <c r="C62" s="5">
         <v>0.6618442299999856</v>
       </c>
       <c r="D62" s="5">
         <v>3.8768536771622175</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>209.21207405000001</v>
       </c>
       <c r="C63" s="5">
         <v>7.4870450000020128E-2</v>
       </c>
       <c r="D63" s="5">
         <v>0.43044303950210416</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>210.04179515999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.82972110999997994</v>
       </c>
       <c r="D64" s="5">
         <v>4.8643134255068388</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>211.13066480000001</v>
       </c>
       <c r="C65" s="5">
         <v>1.0888696400000129</v>
       </c>
       <c r="D65" s="5">
         <v>6.4013468663424389</v>
       </c>
       <c r="E65" s="5">
         <v>3.4137575246974805</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>212.04567929000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.91501449000000434</v>
       </c>
       <c r="D66" s="5">
         <v>5.3264261801954982</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>212.74527051000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.69959122000000207</v>
       </c>
       <c r="D67" s="5">
         <v>4.0317344448043579</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>214.00948271999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.2642122099999824</v>
       </c>
       <c r="D68" s="5">
         <v>7.368586923295628</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>213.88759861</v>
       </c>
       <c r="C69" s="5">
         <v>-0.12188410999999633</v>
       </c>
       <c r="D69" s="5">
         <v>-0.68129529366833808</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>214.49471187</v>
       </c>
       <c r="C70" s="5">
         <v>0.60711326000000554</v>
       </c>
       <c r="D70" s="5">
         <v>3.459844396830003</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>215.48266676</v>
       </c>
       <c r="C71" s="5">
         <v>0.98795488999999748</v>
       </c>
       <c r="D71" s="5">
         <v>5.6693471615684388</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>215.64982148000001</v>
       </c>
       <c r="C72" s="5">
         <v>0.16715472000001341</v>
       </c>
       <c r="D72" s="5">
         <v>0.93484862173505157</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>216.67672397999999</v>
       </c>
       <c r="C73" s="5">
         <v>1.0269024999999772</v>
       </c>
       <c r="D73" s="5">
         <v>5.8663385014167568</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>217.17825467</v>
       </c>
       <c r="C74" s="5">
         <v>0.50153069000000983</v>
       </c>
       <c r="D74" s="5">
         <v>2.8132139316721094</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>217.17826319</v>
       </c>
       <c r="C75" s="5">
         <v>8.5199999944052252E-6</v>
       </c>
       <c r="D75" s="5">
         <v>4.7076546416668918E-5</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>217.82510393000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.64684074000001601</v>
       </c>
       <c r="D76" s="5">
         <v>3.6331957726903896</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>218.3819713</v>
       </c>
       <c r="C77" s="5">
         <v>0.55686736999999198</v>
       </c>
       <c r="D77" s="5">
         <v>3.1112910676168504</v>
       </c>
       <c r="E77" s="5">
         <v>3.434511280902286</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>220.62364056999999</v>
       </c>
       <c r="C78" s="5">
         <v>2.2416692699999885</v>
       </c>
       <c r="D78" s="5">
         <v>13.037664766657485</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>221.24899375000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.62535318000001894</v>
       </c>
       <c r="D79" s="5">
         <v>3.4549057880771228</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>222.11964151999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.87064776999997662</v>
       </c>
       <c r="D80" s="5">
         <v>4.8257350676163657</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>222.12611419000001</v>
       </c>
       <c r="C81" s="5">
         <v>6.4726700000221626E-3</v>
       </c>
       <c r="D81" s="5">
         <v>3.497416499294026E-2</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>222.86522651999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.73911232999998333</v>
       </c>
       <c r="D82" s="5">
         <v>4.0668245310016227</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>223.27792658000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.41270006000002013</v>
       </c>
       <c r="D83" s="5">
         <v>2.2449230569653977</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>224.23559813</v>
       </c>
       <c r="C84" s="5">
         <v>0.95767154999998638</v>
       </c>
       <c r="D84" s="5">
         <v>5.2701462883856909</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>225.285359</v>
       </c>
       <c r="C85" s="5">
         <v>1.0497608700000001</v>
       </c>
       <c r="D85" s="5">
         <v>5.7647405161007192</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>225.685113</v>
       </c>
       <c r="C86" s="5">
         <v>0.3997540000000015</v>
       </c>
       <c r="D86" s="5">
         <v>2.1502250682455815</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>227.21836218000001</v>
       </c>
       <c r="C87" s="5">
         <v>1.5332491800000128</v>
       </c>
       <c r="D87" s="5">
         <v>8.4641337148986029</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>227.90819357000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.68983138999999483</v>
       </c>
       <c r="D88" s="5">
         <v>3.704634595603018</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>227.87970299</v>
       </c>
       <c r="C89" s="5">
         <v>-2.8490580000010368E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-0.14990772746028558</v>
       </c>
       <c r="E89" s="5">
         <v>4.3491372632370684</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>228.07413586000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.19443287000001419</v>
       </c>
       <c r="D90" s="5">
         <v>1.0286895630151838</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>229.49765717</v>
       </c>
       <c r="C91" s="5">
         <v>1.4235213099999839</v>
       </c>
       <c r="D91" s="5">
         <v>7.7523176062574306</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>230.26014534999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.76248817999999119</v>
       </c>
       <c r="D92" s="5">
         <v>4.0605739464051993</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>231.73295687000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.4728115200000218</v>
       </c>
       <c r="D93" s="5">
         <v>7.951416302511749</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>233.04789833000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.31494146</v>
       </c>
       <c r="D94" s="5">
         <v>7.0258413556945065</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>233.07925533</v>
       </c>
       <c r="C95" s="5">
         <v>3.1356999999985646E-2</v>
       </c>
       <c r="D95" s="5">
         <v>0.16158162798061149</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>233.55685764</v>
       </c>
       <c r="C96" s="5">
         <v>0.47760231000000886</v>
       </c>
       <c r="D96" s="5">
         <v>2.4868202454644717</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>234.36959019</v>
       </c>
       <c r="C97" s="5">
         <v>0.81273254999999267</v>
       </c>
       <c r="D97" s="5">
         <v>4.2566212202263198</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>235.67014799</v>
       </c>
       <c r="C98" s="5">
         <v>1.3005578000000071</v>
       </c>
       <c r="D98" s="5">
         <v>6.8660523457328093</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>237.42526720000001</v>
       </c>
       <c r="C99" s="5">
         <v>1.7551192100000037</v>
       </c>
       <c r="D99" s="5">
         <v>9.3121234624123694</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>238.62166418999999</v>
       </c>
       <c r="C100" s="5">
         <v>1.1963969899999825</v>
       </c>
       <c r="D100" s="5">
         <v>6.2172901880189313</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>239.92156295999999</v>
       </c>
       <c r="C101" s="5">
         <v>1.2998987699999986</v>
       </c>
       <c r="D101" s="5">
         <v>6.7364958231412642</v>
       </c>
       <c r="E101" s="5">
         <v>5.2843056279252787</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>240.86704534</v>
       </c>
       <c r="C102" s="5">
         <v>0.94548238000001561</v>
       </c>
       <c r="D102" s="5">
         <v>4.8328130986527329</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>240.99472857000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.12768323000000237</v>
       </c>
       <c r="D103" s="5">
         <v>0.63797596270416257</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>242.11848517000001</v>
       </c>
       <c r="C104" s="5">
         <v>1.1237566000000072</v>
       </c>
       <c r="D104" s="5">
         <v>5.7413521847593518</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>241.65935456</v>
       </c>
       <c r="C105" s="5">
         <v>-0.45913061000001676</v>
       </c>
       <c r="D105" s="5">
         <v>-2.2519825246298586</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>242.41250947</v>
       </c>
       <c r="C106" s="5">
         <v>0.75315491000000634</v>
       </c>
       <c r="D106" s="5">
         <v>3.8046945113729969</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>243.15790638999999</v>
       </c>
       <c r="C107" s="5">
         <v>0.74539691999999036</v>
       </c>
       <c r="D107" s="5">
         <v>3.7529409209523967</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>243.69841382000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.54050743000001944</v>
       </c>
       <c r="D108" s="5">
         <v>2.7002934643592935</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>243.73574465999999</v>
       </c>
       <c r="C109" s="5">
         <v>3.7330839999981436E-2</v>
       </c>
       <c r="D109" s="5">
         <v>0.18397645161536413</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>243.80626645000001</v>
       </c>
       <c r="C110" s="5">
         <v>7.0521790000015017E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.34775756113682998</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>242.63315534</v>
       </c>
       <c r="C111" s="5">
         <v>-1.1731111100000078</v>
       </c>
       <c r="D111" s="5">
         <v>-5.6236046246333826</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>242.23429959000001</v>
       </c>
       <c r="C112" s="5">
         <v>-0.39885574999999562</v>
       </c>
       <c r="D112" s="5">
         <v>-1.954898287786766</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>242.36279708000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.12849749000000088</v>
       </c>
       <c r="D113" s="5">
         <v>0.63842183223286053</v>
       </c>
       <c r="E113" s="5">
         <v>1.0175134280894227</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>239.05721688</v>
       </c>
       <c r="C114" s="5">
         <v>-3.3055802000000085</v>
       </c>
       <c r="D114" s="5">
         <v>-15.19316854877637</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>237.31729071000001</v>
       </c>
       <c r="C115" s="5">
         <v>-1.7399261699999897</v>
       </c>
       <c r="D115" s="5">
         <v>-8.3926604824141489</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>234.75413269000001</v>
       </c>
       <c r="C116" s="5">
         <v>-2.563158020000003</v>
       </c>
       <c r="D116" s="5">
         <v>-12.217816795258241</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>230.41032885000001</v>
       </c>
       <c r="C117" s="5">
         <v>-4.3438038399999925</v>
       </c>
       <c r="D117" s="5">
         <v>-20.078363583822433</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>229.15395855</v>
       </c>
       <c r="C118" s="5">
         <v>-1.2563703000000146</v>
       </c>
       <c r="D118" s="5">
         <v>-6.3505908193333234</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>228.83170759999999</v>
       </c>
       <c r="C119" s="5">
         <v>-0.32225095000001147</v>
       </c>
       <c r="D119" s="5">
         <v>-1.6745257073391695</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>227.74442632</v>
       </c>
       <c r="C120" s="5">
         <v>-1.0872812799999849</v>
       </c>
       <c r="D120" s="5">
         <v>-5.5550658149337355</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>227.33957601</v>
       </c>
       <c r="C121" s="5">
         <v>-0.40485031000000049</v>
       </c>
       <c r="D121" s="5">
         <v>-2.1124490546674646</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>227.20693718999999</v>
       </c>
       <c r="C122" s="5">
         <v>-0.13263882000001104</v>
       </c>
       <c r="D122" s="5">
         <v>-0.69788475310018638</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>227.21220793000001</v>
       </c>
       <c r="C123" s="5">
         <v>5.2707400000144844E-3</v>
       </c>
       <c r="D123" s="5">
         <v>2.7841117554650019E-2</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>227.18434232999999</v>
       </c>
       <c r="C124" s="5">
         <v>-2.7865600000012591E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-0.1470703277723362</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>227.27339007</v>
       </c>
       <c r="C125" s="5">
         <v>8.9047740000012254E-2</v>
       </c>
       <c r="D125" s="5">
         <v>0.47137029960628851</v>
       </c>
       <c r="E125" s="5">
         <v>-6.2259584357822195</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>227.64264643000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.3692563600000085</v>
       </c>
       <c r="D126" s="5">
         <v>1.9671847840367906</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>228.54946469000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.90681825999999432</v>
       </c>
       <c r="D127" s="5">
         <v>4.8863545940241782</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>229.44881831000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.89935361999999941</v>
       </c>
       <c r="D128" s="5">
         <v>4.825611214905301</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>230.46281461000001</v>
       </c>
       <c r="C129" s="5">
         <v>1.0139963000000023</v>
       </c>
       <c r="D129" s="5">
         <v>5.4339395589267703</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>230.3100072</v>
       </c>
       <c r="C130" s="5">
         <v>-0.1528074100000083</v>
       </c>
       <c r="D130" s="5">
         <v>-0.7927598521452639</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>230.50653711000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.19652991000000952</v>
       </c>
       <c r="D131" s="5">
         <v>1.0288128528899598</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>231.52889615000001</v>
       </c>
       <c r="C132" s="5">
         <v>1.0223590399999978</v>
       </c>
       <c r="D132" s="5">
         <v>5.4540971610554934</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>231.98084299000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.45194684000000507</v>
       </c>
       <c r="D133" s="5">
         <v>2.3677252496006274</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>232.18403642999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.20319343999997841</v>
       </c>
       <c r="D134" s="5">
         <v>1.056165752887761</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>232.84492478999999</v>
       </c>
       <c r="C135" s="5">
         <v>0.66088836000000128</v>
       </c>
       <c r="D135" s="5">
         <v>3.4696622709669889</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>233.87892382000001</v>
       </c>
       <c r="C136" s="5">
         <v>1.0339990300000181</v>
       </c>
       <c r="D136" s="5">
         <v>5.460961452757096</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>233.97645076000001</v>
       </c>
       <c r="C137" s="5">
         <v>9.7526939999994511E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.50154631976710995</v>
       </c>
       <c r="E137" s="5">
         <v>2.9493381024217058</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>234.68076256000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.70431179999999927</v>
       </c>
       <c r="D138" s="5">
         <v>3.6726269714082882</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>235.38663851000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.70587595000000647</v>
       </c>
       <c r="D139" s="5">
         <v>3.6696886582527455</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>235.41505581999999</v>
       </c>
       <c r="C140" s="5">
         <v>2.8417309999980489E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.14496754795549904</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>235.64417950999999</v>
       </c>
       <c r="C141" s="5">
         <v>0.22912368999999444</v>
       </c>
       <c r="D141" s="5">
         <v>1.1742027944353639</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>235.75907115000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.11489164000002461</v>
       </c>
       <c r="D142" s="5">
         <v>0.58664840463782397</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>234.77668851999999</v>
       </c>
       <c r="C143" s="5">
         <v>-0.9823826300000178</v>
       </c>
       <c r="D143" s="5">
         <v>-4.8872517490686889</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>233.81960545999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.95708306000000221</v>
       </c>
       <c r="D144" s="5">
         <v>-4.7836765784676221</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>232.97827516000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.84133029999998143</v>
       </c>
       <c r="D145" s="5">
         <v>-4.2334090958740518</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>232.34282062</v>
       </c>
       <c r="C146" s="5">
         <v>-0.635454540000012</v>
       </c>
       <c r="D146" s="5">
         <v>-3.2243760352773099</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>231.00971724999999</v>
       </c>
       <c r="C147" s="5">
         <v>-1.3331033700000035</v>
       </c>
       <c r="D147" s="5">
         <v>-6.6720139012964914</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>229.01993522000001</v>
       </c>
       <c r="C148" s="5">
         <v>-1.9897820299999864</v>
       </c>
       <c r="D148" s="5">
         <v>-9.8602254933643394</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>227.17110431</v>
       </c>
       <c r="C149" s="5">
         <v>-1.8488309100000038</v>
       </c>
       <c r="D149" s="5">
         <v>-9.2685982498556427</v>
       </c>
       <c r="E149" s="5">
         <v>-2.9085604247328867</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>225.94867146999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.2224328400000104</v>
       </c>
       <c r="D150" s="5">
         <v>-6.2696076464172856</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>225.04799333</v>
       </c>
       <c r="C151" s="5">
         <v>-0.90067813999999657</v>
       </c>
       <c r="D151" s="5">
         <v>-4.6799562985203602</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>224.13743152000001</v>
       </c>
       <c r="C152" s="5">
         <v>-0.91056180999999015</v>
       </c>
       <c r="D152" s="5">
         <v>-4.7486910927603603</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>222.98783617000001</v>
       </c>
       <c r="C153" s="5">
         <v>-1.1495953499999985</v>
       </c>
       <c r="D153" s="5">
         <v>-5.9840825713135981</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>222.14313163</v>
       </c>
       <c r="C154" s="5">
         <v>-0.84470454000000927</v>
       </c>
       <c r="D154" s="5">
         <v>-4.4522200024346041</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>221.08019375999999</v>
       </c>
       <c r="C155" s="5">
         <v>-1.0629378700000132</v>
       </c>
       <c r="D155" s="5">
         <v>-5.5931822592340419</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>220.29514319</v>
       </c>
       <c r="C156" s="5">
         <v>-0.78505056999998146</v>
       </c>
       <c r="D156" s="5">
         <v>-4.1789267628778326</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>220.06635298</v>
       </c>
       <c r="C157" s="5">
         <v>-0.22879020999999966</v>
       </c>
       <c r="D157" s="5">
         <v>-1.2391803992441885</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>218.84616301</v>
       </c>
       <c r="C158" s="5">
         <v>-1.220189970000007</v>
       </c>
       <c r="D158" s="5">
         <v>-6.4543742082494919</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>217.98676401</v>
       </c>
       <c r="C159" s="5">
         <v>-0.85939899999999625</v>
       </c>
       <c r="D159" s="5">
         <v>-4.6118879490580582</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>216.45478478000001</v>
       </c>
       <c r="C160" s="5">
         <v>-1.5319792299999904</v>
       </c>
       <c r="D160" s="5">
         <v>-8.1149634032339328</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>215.93304466999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.52174011000002452</v>
       </c>
       <c r="D161" s="5">
         <v>-2.8544267343671437</v>
       </c>
       <c r="E161" s="5">
         <v>-4.9469582296278514</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>214.36414617</v>
       </c>
       <c r="C162" s="5">
         <v>-1.5688984999999889</v>
       </c>
       <c r="D162" s="5">
         <v>-8.3786934119865375</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>212.84531684000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.5188293299999884</v>
       </c>
       <c r="D163" s="5">
         <v>-8.1787064962385756</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>211.63983123</v>
       </c>
       <c r="C164" s="5">
         <v>-1.2054856100000109</v>
       </c>
       <c r="D164" s="5">
         <v>-6.5886409857201951</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>210.78569354999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.854137680000008</v>
       </c>
       <c r="D165" s="5">
         <v>-4.7369033416596267</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>209.40183642</v>
       </c>
       <c r="C166" s="5">
         <v>-1.3838571299999955</v>
       </c>
       <c r="D166" s="5">
         <v>-7.5999386802176438</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>209.07373150999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.32810491000000752</v>
       </c>
       <c r="D167" s="5">
         <v>-1.8641217211092465</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>207.86767648</v>
       </c>
       <c r="C168" s="5">
         <v>-1.2060550299999875</v>
       </c>
       <c r="D168" s="5">
         <v>-6.7068208338916691</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>206.82572132000001</v>
       </c>
       <c r="C169" s="5">
         <v>-1.0419551599999863</v>
       </c>
       <c r="D169" s="5">
         <v>-5.8520143285108572</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>207.58691798999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.76119666999997548</v>
       </c>
       <c r="D170" s="5">
         <v>4.5069566745675749</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>206.41927215999999</v>
       </c>
       <c r="C171" s="5">
         <v>-1.1676458299999979</v>
       </c>
       <c r="D171" s="5">
         <v>-6.54487213059749</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>206.39247194000001</v>
       </c>
       <c r="C172" s="5">
         <v>-2.6800219999984165E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.15568947797446331</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>205.99327495</v>
       </c>
       <c r="C173" s="5">
         <v>-0.39919699000000719</v>
       </c>
       <c r="D173" s="5">
         <v>-2.2964653323444661</v>
       </c>
       <c r="E173" s="5">
         <v>-4.6031721245770711</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>207.00469034</v>
       </c>
       <c r="C174" s="5">
         <v>1.0114153899999963</v>
       </c>
       <c r="D174" s="5">
         <v>6.0536753594898629</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>206.84348650999999</v>
       </c>
       <c r="C175" s="5">
         <v>-0.16120383000000515</v>
       </c>
       <c r="D175" s="5">
         <v>-0.93050162674953585</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>206.67924413</v>
       </c>
       <c r="C176" s="5">
         <v>-0.16424237999999036</v>
       </c>
       <c r="D176" s="5">
         <v>-0.94869987134577061</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>206.02823665</v>
       </c>
       <c r="C177" s="5">
         <v>-0.65100748000000408</v>
       </c>
       <c r="D177" s="5">
         <v>-3.7150140426370326</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>205.76503725000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.26319939999999065</v>
       </c>
       <c r="D178" s="5">
         <v>-1.5222648903819191</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>205.47211734999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.29291990000001533</v>
       </c>
       <c r="D179" s="5">
         <v>-1.6949660887416118</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>206.51135963999999</v>
       </c>
       <c r="C180" s="5">
         <v>1.0392422900000042</v>
       </c>
       <c r="D180" s="5">
         <v>6.2411094115685462</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>206.60453265000001</v>
       </c>
       <c r="C181" s="5">
         <v>9.3173010000015211E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.5427569554072198</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>205.55403218000001</v>
       </c>
       <c r="C182" s="5">
         <v>-1.0505004700000029</v>
       </c>
       <c r="D182" s="5">
         <v>-5.9337431664706619</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>205.93973348</v>
       </c>
       <c r="C183" s="5">
         <v>0.38570129999999381</v>
       </c>
       <c r="D183" s="5">
         <v>2.2750620437131719</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>206.72239267</v>
       </c>
       <c r="C184" s="5">
         <v>0.78265919000000395</v>
       </c>
       <c r="D184" s="5">
         <v>4.6570574187557723</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>206.84518069999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.12278802999998106</v>
       </c>
       <c r="D185" s="5">
         <v>0.71510370370617693</v>
       </c>
       <c r="E185" s="5">
         <v>0.41355998160947927</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>206.99715316999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.15197247000000402</v>
       </c>
       <c r="D186" s="5">
         <v>0.88523070628054867</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>207.51787916000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.52072599000001674</v>
       </c>
       <c r="D187" s="5">
         <v>3.0608621711262218</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>207.88538596999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.36750680999998053</v>
       </c>
       <c r="D188" s="5">
         <v>2.1459798396883611</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>208.80286390000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.9174779300000182</v>
       </c>
       <c r="D189" s="5">
         <v>5.4265247958415141</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>209.29487688</v>
       </c>
       <c r="C190" s="5">
         <v>0.49201297999999838</v>
       </c>
       <c r="D190" s="5">
         <v>2.8645571828708194</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>210.29779467</v>
       </c>
       <c r="C191" s="5">
         <v>1.0029177899999979</v>
       </c>
       <c r="D191" s="5">
         <v>5.9042641620066449</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>211.24130872000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.94351405000000454</v>
       </c>
       <c r="D192" s="5">
         <v>5.5187341545265278</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>211.6633612</v>
       </c>
       <c r="C193" s="5">
         <v>0.42205247999999074</v>
       </c>
       <c r="D193" s="5">
         <v>2.4240790401821366</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>212.47229571</v>
       </c>
       <c r="C194" s="5">
         <v>0.80893451000000027</v>
       </c>
       <c r="D194" s="5">
         <v>4.683796232378068</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>212.54558291000001</v>
       </c>
       <c r="C195" s="5">
         <v>7.3287200000009989E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.41469722344658067</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>213.31572197</v>
       </c>
       <c r="C196" s="5">
         <v>0.7701390599999911</v>
       </c>
       <c r="D196" s="5">
         <v>4.4357949367009875</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>214.17316758000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.8574456100000134</v>
       </c>
       <c r="D197" s="5">
         <v>4.9316094147939582</v>
       </c>
       <c r="E197" s="5">
         <v>3.5427399638709778</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>215.29132387000001</v>
       </c>
       <c r="C198" s="5">
         <v>1.1181562900000017</v>
       </c>
       <c r="D198" s="5">
         <v>6.44802832907172</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>216.05337928</v>
       </c>
       <c r="C199" s="5">
         <v>0.76205540999998789</v>
       </c>
       <c r="D199" s="5">
         <v>4.331252652653661</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>216.98213339</v>
       </c>
       <c r="C200" s="5">
         <v>0.92875410999999986</v>
       </c>
       <c r="D200" s="5">
         <v>5.2821965346618427</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>219.27338774</v>
       </c>
       <c r="C201" s="5">
         <v>2.2912543500000027</v>
       </c>
       <c r="D201" s="5">
         <v>13.434044805842849</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>221.09301633999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.8196285999999873</v>
       </c>
       <c r="D202" s="5">
         <v>10.425450493470233</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>221.93996661</v>
       </c>
       <c r="C203" s="5">
         <v>0.84695027000000778</v>
       </c>
       <c r="D203" s="5">
         <v>4.6949899111287996</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>222.27136677999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.33140016999999489</v>
       </c>
       <c r="D204" s="5">
         <v>1.8066259239940319</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>223.76914679999999</v>
       </c>
       <c r="C205" s="5">
         <v>1.4977800199999933</v>
       </c>
       <c r="D205" s="5">
         <v>8.3927490637199611</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>224.37475161</v>
       </c>
       <c r="C206" s="5">
         <v>0.60560481000001687</v>
       </c>
       <c r="D206" s="5">
         <v>3.2964389989882159</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>225.11077053</v>
       </c>
       <c r="C207" s="5">
         <v>0.73601891999999225</v>
       </c>
       <c r="D207" s="5">
         <v>4.0081741602528309</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>226.07528349</v>
       </c>
       <c r="C208" s="5">
         <v>0.96451296000000752</v>
       </c>
       <c r="D208" s="5">
         <v>5.2644474183603851</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>227.03987719</v>
       </c>
       <c r="C209" s="5">
         <v>0.96459369999999467</v>
       </c>
       <c r="D209" s="5">
         <v>5.241907035371951</v>
       </c>
       <c r="E209" s="5">
         <v>6.0076197944795684</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>227.69479744</v>
       </c>
       <c r="C210" s="5">
         <v>0.65492025000000353</v>
       </c>
       <c r="D210" s="5">
         <v>3.5169751178617537</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>228.10294088000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.40814344000000347</v>
       </c>
       <c r="D211" s="5">
         <v>2.1723361619395254</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>228.69898676</v>
       </c>
       <c r="C212" s="5">
         <v>0.59604587999999126</v>
       </c>
       <c r="D212" s="5">
         <v>3.1811279097715639</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>229.00154995</v>
       </c>
       <c r="C213" s="5">
         <v>0.30256319000000076</v>
       </c>
       <c r="D213" s="5">
         <v>1.5991736168586401</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>230.28146692000001</v>
       </c>
       <c r="C214" s="5">
         <v>1.2799169700000164</v>
       </c>
       <c r="D214" s="5">
         <v>6.9170053836681289</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>231.30864539999999</v>
       </c>
       <c r="C215" s="5">
         <v>1.027178479999975</v>
       </c>
       <c r="D215" s="5">
         <v>5.4859299155577412</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>231.90043284999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.59178744999999822</v>
       </c>
       <c r="D216" s="5">
         <v>3.1136897927590335</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>232.27623437</v>
       </c>
       <c r="C217" s="5">
         <v>0.37580152000001021</v>
       </c>
       <c r="D217" s="5">
         <v>1.9620618771819753</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>232.86885076999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.59261639999999716</v>
       </c>
       <c r="D218" s="5">
         <v>3.1049410843976721</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>234.44365952000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.5748087500000167</v>
       </c>
       <c r="D219" s="5">
         <v>8.4239195758319276</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>235.20455117</v>
       </c>
       <c r="C220" s="5">
         <v>0.7608916499999907</v>
       </c>
       <c r="D220" s="5">
         <v>3.964902401466408</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>235.91612050000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.71156933000000322</v>
       </c>
       <c r="D221" s="5">
         <v>3.6914058051924048</v>
       </c>
       <c r="E221" s="5">
         <v>3.9095525507934603</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>236.36270493999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.44658443999998099</v>
       </c>
       <c r="D222" s="5">
         <v>2.2953758326744511</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>237.04383472999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.68112978999999996</v>
       </c>
       <c r="D223" s="5">
         <v>3.5133953084946601</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>236.74535902</v>
       </c>
       <c r="C224" s="5">
         <v>-0.29847570999999107</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5005695806284636</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>238.55475249</v>
       </c>
       <c r="C225" s="5">
         <v>1.8093934700000034</v>
       </c>
       <c r="D225" s="5">
         <v>9.5668524921800788</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>239.54720900999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.99245651999999041</v>
       </c>
       <c r="D226" s="5">
         <v>5.1081776819591473</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>240.31605300000001</v>
       </c>
       <c r="C227" s="5">
         <v>0.7688439900000219</v>
       </c>
       <c r="D227" s="5">
         <v>3.9202078621551673</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>241.36660509000001</v>
       </c>
       <c r="C228" s="5">
         <v>1.0505520899999965</v>
       </c>
       <c r="D228" s="5">
         <v>5.373836973228463</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>241.74973333</v>
       </c>
       <c r="C229" s="5">
         <v>0.38312823999999068</v>
       </c>
       <c r="D229" s="5">
         <v>1.9215126934128302</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>242.11499993999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.36526660999999194</v>
       </c>
       <c r="D230" s="5">
         <v>1.828257758364793</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>242.47027327999999</v>
       </c>
       <c r="C231" s="5">
         <v>0.35527333999999655</v>
       </c>
       <c r="D231" s="5">
         <v>1.7751299937907694</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>242.81284363</v>
       </c>
       <c r="C232" s="5">
         <v>0.34257035000001679</v>
       </c>
       <c r="D232" s="5">
         <v>1.7086378229232535</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>242.22680507000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.58603855999999155</v>
       </c>
       <c r="D233" s="5">
         <v>-2.8581097117369114</v>
       </c>
       <c r="E233" s="5">
         <v>2.674969627605428</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>239.04140340999999</v>
       </c>
       <c r="C234" s="5">
         <v>-3.185401660000025</v>
       </c>
       <c r="D234" s="5">
         <v>-14.687798877801871</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>236.88021766</v>
       </c>
       <c r="C235" s="5">
         <v>-2.1611857499999871</v>
       </c>
       <c r="D235" s="5">
         <v>-10.325706726669548</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>231.7112846</v>
       </c>
       <c r="C236" s="5">
         <v>-5.1689330600000005</v>
       </c>
       <c r="D236" s="5">
         <v>-23.260193822670562</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>227.42141366999999</v>
       </c>
       <c r="C237" s="5">
         <v>-4.2898709300000064</v>
       </c>
       <c r="D237" s="5">
         <v>-20.088360934060802</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>224.79488931</v>
       </c>
       <c r="C238" s="5">
         <v>-2.6265243599999906</v>
       </c>
       <c r="D238" s="5">
         <v>-13.011680160660289</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>222.17946366999999</v>
       </c>
       <c r="C239" s="5">
         <v>-2.6154256400000122</v>
       </c>
       <c r="D239" s="5">
         <v>-13.102002526502066</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>219.51317275</v>
       </c>
       <c r="C240" s="5">
         <v>-2.6662909199999945</v>
       </c>
       <c r="D240" s="5">
         <v>-13.48725860797072</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>218.51125296999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.0019197800000086</v>
       </c>
       <c r="D241" s="5">
         <v>-5.3417120819240882</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>217.98986449</v>
       </c>
       <c r="C242" s="5">
         <v>-0.52138847999998461</v>
       </c>
       <c r="D242" s="5">
         <v>-2.8260338227484416</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>215.50068813999999</v>
       </c>
       <c r="C243" s="5">
         <v>-2.4891763500000081</v>
       </c>
       <c r="D243" s="5">
         <v>-12.873891104694623</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>214.20418058000001</v>
       </c>
       <c r="C244" s="5">
         <v>-1.2965075599999807</v>
       </c>
       <c r="D244" s="5">
         <v>-6.9853457925027174</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>214.10580747</v>
       </c>
       <c r="C245" s="5">
         <v>-9.8373110000011366E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.54970922758135199</v>
       </c>
       <c r="E245" s="5">
         <v>-11.609366515763375</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>214.49130699</v>
       </c>
       <c r="C246" s="5">
         <v>0.38549951999999621</v>
       </c>
       <c r="D246" s="5">
         <v>2.1821363257741311</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>214.52155051</v>
       </c>
       <c r="C247" s="5">
         <v>3.024351999999908E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.16933265310596912</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>214.37920036</v>
       </c>
       <c r="C248" s="5">
         <v>-0.14235014999999862</v>
       </c>
       <c r="D248" s="5">
         <v>-0.79338474306824835</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>213.87827034</v>
       </c>
       <c r="C249" s="5">
         <v>-0.50093001999999842</v>
       </c>
       <c r="D249" s="5">
         <v>-2.7682283452307277</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>214.00139311999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.12312277999998855</v>
       </c>
       <c r="D250" s="5">
         <v>0.69299245772662665</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>213.93593985999999</v>
       </c>
       <c r="C251" s="5">
         <v>-6.5453259999998181E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-0.36640845640590891</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>214.60463095</v>
       </c>
       <c r="C252" s="5">
         <v>0.66869109000001004</v>
       </c>
       <c r="D252" s="5">
         <v>3.8159493791312782</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>215.62488558000001</v>
       </c>
       <c r="C253" s="5">
         <v>1.0202546300000108</v>
       </c>
       <c r="D253" s="5">
         <v>5.8564952764138312</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>216.04117020000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.41628461999999899</v>
       </c>
       <c r="D254" s="5">
         <v>2.3414741673086548</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>216.79667361</v>
       </c>
       <c r="C255" s="5">
         <v>0.75550340999998866</v>
       </c>
       <c r="D255" s="5">
         <v>4.2781026608088801</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>217.36587089</v>
       </c>
       <c r="C256" s="5">
         <v>0.56919727999999736</v>
       </c>
       <c r="D256" s="5">
         <v>3.1964823781565954</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>218.0703498</v>
       </c>
       <c r="C257" s="5">
         <v>0.70447891000000595</v>
       </c>
       <c r="D257" s="5">
         <v>3.959259204372545</v>
       </c>
       <c r="E257" s="5">
         <v>1.8516743552392967</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>219.24082916</v>
       </c>
       <c r="C258" s="5">
         <v>1.1704793600000016</v>
       </c>
       <c r="D258" s="5">
         <v>6.6345125566789953</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>220.16830605000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.92747689000000832</v>
       </c>
       <c r="D259" s="5">
         <v>5.1962798110671171</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>221.29592919000001</v>
       </c>
       <c r="C260" s="5">
         <v>1.1276231399999972</v>
       </c>
       <c r="D260" s="5">
         <v>6.3220858073699482</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>222.96067525999999</v>
       </c>
       <c r="C261" s="5">
         <v>1.6647460699999783</v>
       </c>
       <c r="D261" s="5">
         <v>9.4102856770043921</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>223.54759756000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.5869223000000261</v>
       </c>
       <c r="D262" s="5">
         <v>3.2050220180458222</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>225.07889589000001</v>
       </c>
       <c r="C263" s="5">
         <v>1.5312983299999985</v>
       </c>
       <c r="D263" s="5">
         <v>8.5368542093092294</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>226.48516186000001</v>
       </c>
       <c r="C264" s="5">
         <v>1.4062659699999926</v>
       </c>
       <c r="D264" s="5">
         <v>7.760535664433732</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>227.90713962000001</v>
       </c>
       <c r="C265" s="5">
         <v>1.4219777600000043</v>
       </c>
       <c r="D265" s="5">
         <v>7.7998387634359734</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>229.60289066000001</v>
       </c>
       <c r="C266" s="5">
         <v>1.6957510400000047</v>
       </c>
       <c r="D266" s="5">
         <v>9.3032440177182707</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>230.92937402999999</v>
       </c>
       <c r="C267" s="5">
         <v>1.326483369999977</v>
       </c>
       <c r="D267" s="5">
         <v>7.1573395559979991</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>232.01781054</v>
       </c>
       <c r="C268" s="5">
         <v>1.0884365100000082</v>
       </c>
       <c r="D268" s="5">
         <v>5.8048925485697289</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>233.74650747000001</v>
       </c>
       <c r="C269" s="5">
         <v>1.7286969300000123</v>
       </c>
       <c r="D269" s="5">
         <v>9.3164894077666371</v>
       </c>
       <c r="E269" s="5">
         <v>7.1885782199997195</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>234.38973372000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.64322624999999789</v>
       </c>
       <c r="D270" s="5">
         <v>3.352612956862755</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>235.82079583000001</v>
       </c>
       <c r="C271" s="5">
         <v>1.4310621099999992</v>
       </c>
       <c r="D271" s="5">
         <v>7.5776814852123175</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>237.72453751</v>
       </c>
       <c r="C272" s="5">
         <v>1.903741679999996</v>
       </c>
       <c r="D272" s="5">
         <v>10.129311971835776</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>239.4594008</v>
       </c>
       <c r="C273" s="5">
         <v>1.7348632899999927</v>
       </c>
       <c r="D273" s="5">
         <v>9.1175392051273452</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>240.95708862000001</v>
       </c>
       <c r="C274" s="5">
         <v>1.4976878200000101</v>
       </c>
       <c r="D274" s="5">
         <v>7.7689840497964235</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>242.68209562999999</v>
       </c>
       <c r="C275" s="5">
         <v>1.7250070099999846</v>
       </c>
       <c r="D275" s="5">
         <v>8.9372361637489064</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>243.47732611000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.79523048000001495</v>
       </c>
       <c r="D276" s="5">
         <v>4.0038569314296391</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>243.90004801000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.4227218999999991</v>
       </c>
       <c r="D277" s="5">
         <v>2.1034333180205644</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>245.09137951</v>
       </c>
       <c r="C278" s="5">
         <v>1.1913314999999898</v>
       </c>
       <c r="D278" s="5">
         <v>6.0214661419616844</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>245.35612448000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.26474497000000952</v>
       </c>
       <c r="D279" s="5">
         <v>1.3039553215484334</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>245.83534574999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.47922126999998227</v>
       </c>
       <c r="D280" s="5">
         <v>2.3691420535069785</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>246.07112913</v>
       </c>
       <c r="C281" s="5">
         <v>0.23578338000001509</v>
       </c>
       <c r="D281" s="5">
         <v>1.1570239307271857</v>
       </c>
       <c r="E281" s="5">
         <v>5.2726441962268833</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>246.37317751</v>
       </c>
       <c r="C282" s="5">
         <v>0.30204838000000223</v>
       </c>
       <c r="D282" s="5">
         <v>1.4829659632656922</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>247.56433935999999</v>
       </c>
       <c r="C283" s="5">
         <v>1.1911618499999861</v>
       </c>
       <c r="D283" s="5">
         <v>5.9585341282070381</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>247.93972271000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.37538335000002121</v>
       </c>
       <c r="D284" s="5">
         <v>1.8348190539680065</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>248.74353289999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.80381018999997877</v>
       </c>
       <c r="D285" s="5">
         <v>3.960472760484568</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>248.84696499</v>
       </c>
       <c r="C286" s="5">
         <v>0.10343209000001252</v>
       </c>
       <c r="D286" s="5">
         <v>0.50012460388120239</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>249.33653215000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.48956716000000711</v>
       </c>
       <c r="D287" s="5">
         <v>2.3865238958081569</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>249.3761111</v>
       </c>
       <c r="C288" s="5">
         <v>3.9578949999992119E-2</v>
       </c>
       <c r="D288" s="5">
         <v>0.19065087255760726</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>249.89660068000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.52048958000000312</v>
       </c>
       <c r="D289" s="5">
         <v>2.5335526806392172</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>249.67761141</v>
       </c>
       <c r="C290" s="5">
         <v>-0.21898927000000867</v>
       </c>
       <c r="D290" s="5">
         <v>-1.0465298269675793</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>250.18133286</v>
       </c>
       <c r="C291" s="5">
         <v>0.50372145000000046</v>
       </c>
       <c r="D291" s="5">
         <v>2.4480301188847697</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>250.43643674</v>
       </c>
       <c r="C292" s="5">
         <v>0.25510388000000717</v>
       </c>
       <c r="D292" s="5">
         <v>1.2304967555675672</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>250.76454002</v>
       </c>
       <c r="C293" s="5">
         <v>0.32810327999999345</v>
       </c>
       <c r="D293" s="5">
         <v>1.5835292226976216</v>
       </c>
       <c r="E293" s="5">
         <v>1.907339112310269</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>250.83372170999999</v>
       </c>
       <c r="C294" s="5">
         <v>6.9181689999993523E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.33156247642118775</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>251.41714127</v>
       </c>
       <c r="C295" s="5">
         <v>0.58341956000001005</v>
       </c>
       <c r="D295" s="5">
         <v>2.8270895596642642</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>251.75191498000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.33477371000000744</v>
       </c>
       <c r="D296" s="5">
         <v>1.6096102633988751</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>252.42440625</v>
       </c>
       <c r="C297" s="5">
         <v>0.67249126999999476</v>
       </c>
       <c r="D297" s="5">
         <v>3.2530116064912074</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>253.67754841999999</v>
       </c>
       <c r="C298" s="5">
         <v>1.2531421699999896</v>
       </c>
       <c r="D298" s="5">
         <v>6.1226931150706765</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>254.48229594</v>
       </c>
       <c r="C299" s="5">
         <v>0.80474752000000649</v>
       </c>
       <c r="D299" s="5">
         <v>3.8739169222736347</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>255.65133623</v>
       </c>
       <c r="C300" s="5">
         <v>1.1690402899999981</v>
       </c>
       <c r="D300" s="5">
         <v>5.6539923558955429</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>256.57931294000002</v>
       </c>
       <c r="C301" s="5">
         <v>0.92797671000002424</v>
       </c>
       <c r="D301" s="5">
         <v>4.4438446273807442</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>256.57721673999998</v>
       </c>
       <c r="C302" s="5">
         <v>-2.0962000000395165E-3</v>
       </c>
       <c r="D302" s="5">
         <v>-9.8033116771922835E-3</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>258.81812372000002</v>
       </c>
       <c r="C303" s="5">
         <v>2.2409069800000339</v>
       </c>
       <c r="D303" s="5">
         <v>10.999018096091717</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>260.12152680000003</v>
       </c>
       <c r="C304" s="5">
         <v>1.3034030800000096</v>
       </c>
       <c r="D304" s="5">
         <v>6.2134020230267817</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>260.97969978999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.85817298999995728</v>
       </c>
       <c r="D305" s="5">
         <v>4.0315796557059302</v>
       </c>
       <c r="E305" s="5">
         <v>4.0736061682346669</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>259.64614187000001</v>
       </c>
       <c r="C306" s="5">
         <v>-1.3335579199999756</v>
       </c>
       <c r="D306" s="5">
         <v>-5.962352068723531</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>256.96167303999999</v>
       </c>
       <c r="C307" s="5">
         <v>-2.6844688300000143</v>
       </c>
       <c r="D307" s="5">
         <v>-11.724999188894492</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>254.70770332000001</v>
       </c>
       <c r="C308" s="5">
         <v>-2.2539697199999864</v>
       </c>
       <c r="D308" s="5">
         <v>-10.032688312937854</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>251.45241593</v>
       </c>
       <c r="C309" s="5">
         <v>-3.2552873900000066</v>
       </c>
       <c r="D309" s="5">
         <v>-14.303162899555044</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>248.90896758</v>
       </c>
       <c r="C310" s="5">
         <v>-2.5434483500000056</v>
       </c>
       <c r="D310" s="5">
         <v>-11.485021165457033</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>246.31677801000001</v>
       </c>
       <c r="C311" s="5">
         <v>-2.592189569999988</v>
       </c>
       <c r="D311" s="5">
         <v>-11.805516876291266</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>243.78164645000001</v>
       </c>
       <c r="C312" s="5">
         <v>-2.5351315599999964</v>
       </c>
       <c r="D312" s="5">
         <v>-11.67490170140435</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>241.38606171000001</v>
       </c>
       <c r="C313" s="5">
         <v>-2.3955847400000039</v>
       </c>
       <c r="D313" s="5">
         <v>-11.175207955750777</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>239.18622424</v>
       </c>
       <c r="C314" s="5">
         <v>-2.1998374700000056</v>
       </c>
       <c r="D314" s="5">
         <v>-10.404192449880389</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>236.69550335</v>
       </c>
       <c r="C315" s="5">
         <v>-2.4907208900000057</v>
       </c>
       <c r="D315" s="5">
         <v>-11.804559943443282</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>234.16173175</v>
       </c>
       <c r="C316" s="5">
         <v>-2.5337715999999944</v>
       </c>
       <c r="D316" s="5">
         <v>-12.115767181529801</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>232.32763088999999</v>
       </c>
       <c r="C317" s="5">
         <v>-1.8341008600000066</v>
       </c>
       <c r="D317" s="5">
         <v>-9.0046267873341908</v>
       </c>
       <c r="E317" s="5">
         <v>-10.978658080707104</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>231.66888388000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.65874700999998481</v>
       </c>
       <c r="D318" s="5">
         <v>-3.3499439140383114</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>229.89133052</v>
       </c>
       <c r="C319" s="5">
         <v>-1.7775533600000131</v>
       </c>
       <c r="D319" s="5">
         <v>-8.8285946058856197</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>227.24662624000001</v>
       </c>
       <c r="C320" s="5">
         <v>-2.6447042799999849</v>
       </c>
       <c r="D320" s="5">
         <v>-12.964143819097263</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>225.40353456</v>
       </c>
       <c r="C321" s="5">
         <v>-1.8430916800000148</v>
       </c>
       <c r="D321" s="5">
         <v>-9.3100146347634531</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>223.63074899</v>
       </c>
       <c r="C322" s="5">
         <v>-1.7727855699999964</v>
       </c>
       <c r="D322" s="5">
         <v>-9.0401874258410508</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>221.53442627000001</v>
       </c>
       <c r="C323" s="5">
         <v>-2.0963227199999892</v>
       </c>
       <c r="D323" s="5">
         <v>-10.686629802643111</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>220.7799861</v>
       </c>
       <c r="C324" s="5">
         <v>-0.7544401700000094</v>
       </c>
       <c r="D324" s="5">
         <v>-4.0109436535877618</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>219.24475937</v>
       </c>
       <c r="C325" s="5">
         <v>-1.5352267300000051</v>
       </c>
       <c r="D325" s="5">
         <v>-8.0325310975270732</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>218.47360566</v>
       </c>
       <c r="C326" s="5">
         <v>-0.771153709999993</v>
       </c>
       <c r="D326" s="5">
         <v>-4.1400802190196924</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>217.2429041</v>
       </c>
       <c r="C327" s="5">
         <v>-1.23070156</v>
       </c>
       <c r="D327" s="5">
         <v>-6.5542654415569839</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>216.33349133999999</v>
       </c>
       <c r="C328" s="5">
         <v>-0.90941276000000926</v>
       </c>
       <c r="D328" s="5">
         <v>-4.9093286061845376</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>216.34145333999999</v>
       </c>
       <c r="C329" s="5">
         <v>7.961999999992031E-3</v>
       </c>
       <c r="D329" s="5">
         <v>4.4174086101667065E-2</v>
       </c>
       <c r="E329" s="5">
         <v>-6.8808765831081757</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>217.11622353999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.77477020000000607</v>
       </c>
       <c r="D330" s="5">
         <v>4.3831508149623</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>217.59361810999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.47739457000000129</v>
       </c>
       <c r="D331" s="5">
         <v>2.6707008983217095</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>218.37026946</v>
       </c>
       <c r="C332" s="5">
         <v>0.77665135000000873</v>
       </c>
       <c r="D332" s="5">
         <v>4.3682199950240364</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>218.67057319</v>
       </c>
       <c r="C333" s="5">
         <v>0.30030372999999599</v>
       </c>
       <c r="D333" s="5">
         <v>1.6627843678294951</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>219.38120129000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.71062810000000809</v>
       </c>
       <c r="D334" s="5">
         <v>3.9701817328368305</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>219.94359417999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.56239288999998394</v>
       </c>
       <c r="D335" s="5">
         <v>3.1199965250066519</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>220.17577936999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.2321851899999956</v>
       </c>
       <c r="D336" s="5">
         <v>1.2741705378387147</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>221.09478505000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.91900568000002636</v>
       </c>
       <c r="D337" s="5">
         <v>5.1253562227189242</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>221.03154225</v>
       </c>
       <c r="C338" s="5">
         <v>-6.3242800000011812E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-0.34271309630838909</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>221.50157110000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.4700288500000056</v>
       </c>
       <c r="D339" s="5">
         <v>2.5818871011024536</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>222.17539528</v>
       </c>
       <c r="C340" s="5">
         <v>0.67382417999999689</v>
       </c>
       <c r="D340" s="5">
         <v>3.7121902716328981</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>222.88413413000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.70873885000000314</v>
       </c>
       <c r="D341" s="5">
         <v>3.8958778737036459</v>
       </c>
       <c r="E341" s="5">
         <v>3.024238161013737</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>221.96159847999999</v>
       </c>
       <c r="C342" s="5">
         <v>-0.92253565000001458</v>
       </c>
       <c r="D342" s="5">
         <v>-4.8553725084709454</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>223.52469805999999</v>
       </c>
       <c r="C343" s="5">
         <v>1.5630995799999994</v>
       </c>
       <c r="D343" s="5">
         <v>8.7857668669391931</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>224.51840836</v>
       </c>
       <c r="C344" s="5">
         <v>0.9937103000000036</v>
       </c>
       <c r="D344" s="5">
         <v>5.4671607461344918</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>225.9567844</v>
       </c>
       <c r="C345" s="5">
         <v>1.4383760400000085</v>
       </c>
       <c r="D345" s="5">
         <v>7.9645478482514465</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>226.93727478</v>
       </c>
       <c r="C346" s="5">
         <v>0.980490379999992</v>
       </c>
       <c r="D346" s="5">
         <v>5.33322839549073</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>228.54358893</v>
       </c>
       <c r="C347" s="5">
         <v>1.6063141500000029</v>
       </c>
       <c r="D347" s="5">
         <v>8.8324719113698436</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>229.55844866000001</v>
       </c>
       <c r="C348" s="5">
         <v>1.014859730000012</v>
       </c>
       <c r="D348" s="5">
         <v>5.4607504558795927</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>230.63851643999999</v>
       </c>
       <c r="C349" s="5">
         <v>1.0800677799999789</v>
       </c>
       <c r="D349" s="5">
         <v>5.7943942233446233</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>231.41254954999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.77403311000000485</v>
       </c>
       <c r="D350" s="5">
         <v>4.1024272468084266</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>232.9614823</v>
       </c>
       <c r="C351" s="5">
         <v>1.5489327500000059</v>
       </c>
       <c r="D351" s="5">
         <v>8.3344458900371556</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>233.88763413000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.92615183000000911</v>
       </c>
       <c r="D352" s="5">
         <v>4.87637750201384</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>234.26005006</v>
       </c>
       <c r="C353" s="5">
         <v>0.37241592999998829</v>
       </c>
       <c r="D353" s="5">
         <v>1.9275654133050768</v>
       </c>
       <c r="E353" s="5">
         <v>5.1039594964461754</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>234.55624223999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.29619217999999137</v>
       </c>
       <c r="D354" s="5">
         <v>1.5278437203901207</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>235.45549181999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.89924958000000288</v>
       </c>
       <c r="D355" s="5">
         <v>4.6988593245063992</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>235.88973016</v>
       </c>
       <c r="C356" s="5">
         <v>0.43423834000000738</v>
       </c>
       <c r="D356" s="5">
         <v>2.2356845340051557</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>236.39367003000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.50393987000001061</v>
       </c>
       <c r="D357" s="5">
         <v>2.5939414523331594</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>236.76515357</v>
       </c>
       <c r="C358" s="5">
         <v>0.37148353999998562</v>
       </c>
       <c r="D358" s="5">
         <v>1.9021380621433881</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>236.90811790999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.14296433999999181</v>
       </c>
       <c r="D359" s="5">
         <v>0.72699930766626508</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>236.96801973999999</v>
       </c>
       <c r="C360" s="5">
         <v>5.9901830000001155E-2</v>
       </c>
       <c r="D360" s="5">
         <v>0.30384034562263018</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>236.77441859999999</v>
       </c>
       <c r="C361" s="5">
         <v>-0.1936011399999984</v>
       </c>
       <c r="D361" s="5">
         <v>-0.97599785507933579</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>236.63138892000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.14302967999998373</v>
       </c>
       <c r="D362" s="5">
         <v>-0.72248733069832927</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>236.13779486000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.4935940599999924</v>
       </c>
       <c r="D363" s="5">
         <v>-2.4745852963990567</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>235.78355127</v>
       </c>
       <c r="C364" s="5">
         <v>-0.35424359000001004</v>
       </c>
       <c r="D364" s="5">
         <v>-1.7854084350930055</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>235.32097109</v>
       </c>
       <c r="C365" s="5">
         <v>-0.46258018000000334</v>
       </c>
       <c r="D365" s="5">
         <v>-2.3290238831925492</v>
       </c>
       <c r="E365" s="5">
         <v>0.45288175671791553</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>235.79743822</v>
       </c>
       <c r="C366" s="5">
         <v>0.47646713000000318</v>
       </c>
       <c r="D366" s="5">
         <v>2.4569460744907401</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>235.21780398999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.57963423000001058</v>
       </c>
       <c r="D367" s="5">
         <v>-2.9102678408286287</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>234.25563188999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.96217210000000364</v>
       </c>
       <c r="D368" s="5">
         <v>-4.7997262014036313</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>223.90901844999999</v>
       </c>
       <c r="C369" s="5">
         <v>-10.346613439999999</v>
       </c>
       <c r="D369" s="5">
         <v>-41.84614039924017</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>221.00522644</v>
       </c>
       <c r="C370" s="5">
         <v>-2.9037920099999894</v>
       </c>
       <c r="D370" s="5">
         <v>-14.498940396402771</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>217.72341972000001</v>
       </c>
       <c r="C371" s="5">
         <v>-3.2818067199999916</v>
       </c>
       <c r="D371" s="5">
         <v>-16.433688415212277</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>213.04620840000001</v>
       </c>
       <c r="C372" s="5">
         <v>-4.6772113199999978</v>
       </c>
       <c r="D372" s="5">
         <v>-22.94089710909175</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>211.49097449999999</v>
       </c>
       <c r="C373" s="5">
         <v>-1.5552339000000188</v>
       </c>
       <c r="D373" s="5">
         <v>-8.4166876520078375</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>211.47992550999999</v>
       </c>
       <c r="C374" s="5">
         <v>-1.1048990000006143E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-6.2673969600135493E-2</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>211.31094916999999</v>
       </c>
       <c r="C375" s="5">
         <v>-0.16897634000000039</v>
       </c>
       <c r="D375" s="5">
         <v>-0.9546195758927678</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>211.46086865999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.14991949000000204</v>
       </c>
       <c r="D376" s="5">
         <v>0.85469803232944841</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>211.78233341000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.32146475000001828</v>
       </c>
       <c r="D377" s="5">
         <v>1.8395813883462342</v>
       </c>
       <c r="E377" s="5">
         <v>-10.002779425467134</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>211.76335986999999</v>
       </c>
       <c r="C378" s="5">
         <v>-1.8973540000018829E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.10745481960703351</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>211.24979425000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.51356561999998007</v>
       </c>
       <c r="D379" s="5">
         <v>-2.8717176840351133</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>212.59529578999999</v>
       </c>
       <c r="C380" s="5">
         <v>1.3455015399999866</v>
       </c>
       <c r="D380" s="5">
         <v>7.9166038352327606</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>211.30247686000001</v>
       </c>
       <c r="C381" s="5">
         <v>-1.2928189299999815</v>
       </c>
       <c r="D381" s="5">
         <v>-7.0581637061349456</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>211.48917266999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.18669580999997493</v>
       </c>
       <c r="D382" s="5">
         <v>1.0654247351714163</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>211.57124880000001</v>
       </c>
       <c r="C383" s="5">
         <v>8.2076130000018566E-2</v>
       </c>
       <c r="D383" s="5">
         <v>0.4666993324186075</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>212.45862034999999</v>
       </c>
       <c r="C384" s="5">
         <v>0.88737154999998324</v>
       </c>
       <c r="D384" s="5">
         <v>5.1507778291754791</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>213.06097446000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.60235411000002159</v>
       </c>
       <c r="D385" s="5">
         <v>3.4557478321712409</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>212.82588314</v>
       </c>
       <c r="C386" s="5">
         <v>-0.23509132000000932</v>
       </c>
       <c r="D386" s="5">
         <v>-1.3160731508961687</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>215.15356757000001</v>
       </c>
       <c r="C387" s="5">
         <v>2.327684430000005</v>
       </c>
       <c r="D387" s="5">
         <v>13.943430403035318</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>216.378208</v>
       </c>
       <c r="C388" s="5">
         <v>1.2246404299999938</v>
       </c>
       <c r="D388" s="5">
         <v>7.0482608592165708</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>217.20785903000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.82965103000000795</v>
       </c>
       <c r="D389" s="5">
         <v>4.6993973007621648</v>
       </c>
       <c r="E389" s="5">
         <v>2.5618405145704237</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>218.13463949999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.92678046999998287</v>
       </c>
       <c r="D390" s="5">
         <v>5.2420306007484596</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>219.45261535</v>
       </c>
       <c r="C391" s="5">
         <v>1.3179758500000105</v>
       </c>
       <c r="D391" s="5">
         <v>7.4962945175410356</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>220.58929748</v>
       </c>
       <c r="C392" s="5">
         <v>1.136682129999997</v>
       </c>
       <c r="D392" s="5">
         <v>6.3957105711643258</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>222.61987076</v>
       </c>
       <c r="C393" s="5">
         <v>2.0305732799999987</v>
       </c>
       <c r="D393" s="5">
         <v>11.623044727611575</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>223.39605596999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.77618520999999419</v>
       </c>
       <c r="D394" s="5">
         <v>4.2650850218908465</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>223.93021014999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.53415418000000159</v>
       </c>
       <c r="D395" s="5">
         <v>2.9073121215236863</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>225.21881311999999</v>
       </c>
       <c r="C396" s="5">
         <v>1.2886029699999995</v>
       </c>
       <c r="D396" s="5">
         <v>7.1281816539620513</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>226.31473344</v>
       </c>
       <c r="C397" s="5">
         <v>1.0959203200000047</v>
       </c>
       <c r="D397" s="5">
         <v>5.9980685870770101</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>227.10824803</v>
       </c>
       <c r="C398" s="5">
         <v>0.79351459000000091</v>
       </c>
       <c r="D398" s="5">
         <v>4.2895868855884034</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>227.91249243999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.80424440999999547</v>
       </c>
       <c r="D399" s="5">
         <v>4.333237118824429</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>228.81305996</v>
       </c>
       <c r="C400" s="5">
         <v>0.90056752000000984</v>
       </c>
       <c r="D400" s="5">
         <v>4.8460664960619626</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>230.08443391</v>
       </c>
       <c r="C401" s="5">
         <v>1.2713739499999974</v>
       </c>
       <c r="D401" s="5">
         <v>6.8752508826373182</v>
       </c>
       <c r="E401" s="5">
         <v>5.9282269700110302</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>229.82271391</v>
       </c>
       <c r="C402" s="5">
         <v>-0.26171999999999684</v>
       </c>
       <c r="D402" s="5">
         <v>-1.3564871410193025</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>230.65319364999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.83047973999998703</v>
       </c>
       <c r="D403" s="5">
         <v>4.423508699007761</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>231.36227517</v>
       </c>
       <c r="C404" s="5">
         <v>0.70908152000001223</v>
       </c>
       <c r="D404" s="5">
         <v>3.7520984834403581</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>232.54755399999999</v>
       </c>
       <c r="C405" s="5">
         <v>1.1852788299999872</v>
       </c>
       <c r="D405" s="5">
         <v>6.3238644976923553</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>233.12368013</v>
       </c>
       <c r="C406" s="5">
         <v>0.57612613000000579</v>
       </c>
       <c r="D406" s="5">
         <v>3.0137919326093554</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>234.13099391</v>
       </c>
       <c r="C407" s="5">
         <v>1.007313780000004</v>
       </c>
       <c r="D407" s="5">
         <v>5.3101475212408156</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>233.17873748</v>
       </c>
       <c r="C408" s="5">
         <v>-0.95225643000000559</v>
       </c>
       <c r="D408" s="5">
         <v>-4.7729231119392761</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>233.55019689</v>
       </c>
       <c r="C409" s="5">
         <v>0.37145940999999993</v>
       </c>
       <c r="D409" s="5">
         <v>1.9284674907893651</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>234.18709508000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.6368981900000108</v>
       </c>
       <c r="D410" s="5">
         <v>3.3219660056952094</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>235.29864696000001</v>
       </c>
       <c r="C411" s="5">
         <v>1.1115518800000075</v>
       </c>
       <c r="D411" s="5">
         <v>5.8467783526556572</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>235.21491853000001</v>
       </c>
       <c r="C412" s="5">
         <v>-8.3728430000007847E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-0.42617206266052365</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>235.51931185000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.30439332000000263</v>
       </c>
       <c r="D413" s="5">
         <v>1.5640295695299233</v>
       </c>
       <c r="E413" s="5">
         <v>2.3621232638996847</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>237.89361406</v>
       </c>
       <c r="C414" s="5">
         <v>2.3743022099999962</v>
       </c>
       <c r="D414" s="5">
         <v>12.791176040924057</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>238.16325301000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.26963895000000093</v>
       </c>
       <c r="D415" s="5">
         <v>1.3686431932251164</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>238.43434088000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.27108787000000234</v>
       </c>
       <c r="D416" s="5">
         <v>1.3744761616668377</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>238.31534106999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.11899981000001958</v>
       </c>
       <c r="D417" s="5">
         <v>-0.59726480449884267</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>238.05647225999999</v>
       </c>
       <c r="C418" s="5">
         <v>-0.25886880999999562</v>
       </c>
       <c r="D418" s="5">
         <v>-1.2957344149079675</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>239.41985385000001</v>
       </c>
       <c r="C419" s="5">
         <v>1.3633815900000172</v>
       </c>
       <c r="D419" s="5">
         <v>7.0932291445882756</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>237.34494108999999</v>
       </c>
       <c r="C420" s="5">
         <v>-2.0749127600000179</v>
       </c>
       <c r="D420" s="5">
         <v>-9.918042311339903</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>240.28782164</v>
       </c>
       <c r="C421" s="5">
         <v>2.9428805500000124</v>
       </c>
       <c r="D421" s="5">
         <v>15.936816580859215</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>240.44622161000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.15839997000000494</v>
       </c>
       <c r="D422" s="5">
         <v>0.79392556370319056</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>240.14495835</v>
       </c>
       <c r="C423" s="5">
         <v>-0.30126326000001313</v>
       </c>
       <c r="D423" s="5">
         <v>-1.4932030502676219</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>240.70276025000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.55780190000001539</v>
       </c>
       <c r="D424" s="5">
         <v>2.823211893567823</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>240.37227795000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.3304822999999999</v>
       </c>
       <c r="D425" s="5">
         <v>-1.6352021976394626</v>
       </c>
       <c r="E425" s="5">
         <v>2.0605385018663824</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>241.10837606000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.73609811000000036</v>
       </c>
       <c r="D426" s="5">
         <v>3.7373202588741661</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>241.03092771999999</v>
       </c>
       <c r="C427" s="5">
         <v>-7.7448340000017879E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.38478128272221301</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>241.54450980999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.51358208999999988</v>
       </c>
       <c r="D428" s="5">
         <v>2.5871062074476425</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>241.67692246999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.13241265999999996</v>
       </c>
       <c r="D429" s="5">
         <v>0.65981688484011425</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>241.54626085999999</v>
       </c>
       <c r="C430" s="5">
         <v>-0.1306616100000042</v>
       </c>
       <c r="D430" s="5">
         <v>-0.64684925115781056</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>241.01001303000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.53624782999997933</v>
       </c>
       <c r="D431" s="5">
         <v>-2.6317854197152268</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>241.11673776999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.10672473999997578</v>
       </c>
       <c r="D432" s="5">
         <v>0.53268353571338523</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>240.59545940999999</v>
       </c>
       <c r="C433" s="5">
         <v>-0.52127835999999661</v>
       </c>
       <c r="D433" s="5">
         <v>-2.5636933499732284</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>240.55300914</v>
       </c>
       <c r="C434" s="5">
         <v>-4.2450269999989132E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-0.21152070007669499</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>240.71197125</v>
       </c>
       <c r="C435" s="5">
         <v>0.15896211000000449</v>
       </c>
       <c r="D435" s="5">
         <v>0.79587181552067676</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>240.49253202</v>
       </c>
       <c r="C436" s="5">
         <v>-0.21943923000000609</v>
       </c>
       <c r="D436" s="5">
         <v>-1.0884825209460991</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>240.16555087</v>
       </c>
       <c r="C437" s="5">
         <v>-0.32698114999999461</v>
       </c>
       <c r="D437" s="5">
         <v>-1.6194118265186352</v>
       </c>
       <c r="E437" s="5">
         <v>-8.6002879268387566E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>238.34744842999999</v>
       </c>
       <c r="C438" s="5">
         <v>-1.8181024400000183</v>
       </c>
       <c r="D438" s="5">
         <v>-8.7153968277939526</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>238.81969731999999</v>
       </c>
       <c r="C439" s="5">
         <v>0.47224889000000303</v>
       </c>
       <c r="D439" s="5">
         <v>2.4036975680449935</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>241.20467640999999</v>
       </c>
       <c r="C440" s="5">
         <v>2.3849790900000016</v>
       </c>
       <c r="D440" s="5">
         <v>12.664465169270445</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>240.21360442</v>
       </c>
       <c r="C441" s="5">
         <v>-0.99107198999999468</v>
       </c>
       <c r="D441" s="5">
         <v>-4.8206978357322683</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>241.28354024000001</v>
+        <v>240.99218619999999</v>
       </c>
       <c r="C442" s="5">
-        <v>1.069935820000012</v>
+        <v>0.77858177999999612</v>
       </c>
       <c r="D442" s="5">
-        <v>5.477823217493305</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9595375651385822</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>240.87075741999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-0.12142878000000223</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-0.60297140374376834</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D7FF5E2-EF14-4F15-BFDF-C9B716BF2773}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AC7B72C-1CBD-400C-89E2-35703614203D}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F589A2C5-8292-4808-9D4F-81EE609EE384}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houmanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>