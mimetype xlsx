--- v8 (2026-08-01)
+++ v9 (2026-09-10)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{49138512-D966-423A-B62C-1A02484C8FA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7579C31E-9636-4FB5-B998-144DAEE38C62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0BD5ABD1-4406-467A-AB0C-FE6F9D29A62F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1D56DBDD-DEB7-491B-8DA8-28F5A7709E43}"/>
   </bookViews>
   <sheets>
     <sheet name="houmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81914FBE-CEDC-426C-90C5-8AC80502BC36}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86BAAC5C-9696-4E13-A2FB-612D46FFF55E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>193.16930590999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>195.22926903000001</v>
       </c>
       <c r="C7" s="5">
         <v>2.0599631200000204</v>
       </c>
       <c r="D7" s="5">
         <v>13.574728346460363</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>196.08140399999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.85213496999998029</v>
       </c>
       <c r="D8" s="5">
         <v>5.3653360416469065</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>196.16385026</v>
       </c>
       <c r="C9" s="5">
         <v>8.2446260000011762E-2</v>
       </c>
       <c r="D9" s="5">
         <v>0.50573194342204975</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>196.98087884</v>
       </c>
       <c r="C10" s="5">
         <v>0.81702857999999878</v>
       </c>
       <c r="D10" s="5">
         <v>5.1141355478699912</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>198.57021843000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.5893395900000087</v>
       </c>
       <c r="D11" s="5">
         <v>10.123628718536937</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>201.12943663999999</v>
       </c>
       <c r="C12" s="5">
         <v>2.5592182099999832</v>
       </c>
       <c r="D12" s="5">
         <v>16.610668053032484</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>202.51889123000001</v>
       </c>
       <c r="C13" s="5">
         <v>1.3894545900000139</v>
       </c>
       <c r="D13" s="5">
         <v>8.6122589047067386</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>203.52345118</v>
       </c>
       <c r="C14" s="5">
         <v>1.0045599499999867</v>
       </c>
       <c r="D14" s="5">
         <v>6.1174997956264576</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>203.68394996000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.16049878000001172</v>
       </c>
       <c r="D15" s="5">
         <v>0.95043639080372166</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>204.55796917999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.87401921999997967</v>
       </c>
       <c r="D16" s="5">
         <v>5.2725491307878736</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>205.57355264</v>
       </c>
       <c r="C17" s="5">
         <v>1.0155834600000162</v>
       </c>
       <c r="D17" s="5">
         <v>6.1231307911421062</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>205.97991203000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.40635939000000576</v>
       </c>
       <c r="D18" s="5">
         <v>2.3980119582720505</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>206.7903244</v>
       </c>
       <c r="C19" s="5">
         <v>0.81041236999999455</v>
       </c>
       <c r="D19" s="5">
         <v>4.8248269542126465</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>206.74423092000001</v>
       </c>
       <c r="C20" s="5">
         <v>-4.6093479999996134E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-0.26715184415929683</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>206.15076458999999</v>
       </c>
       <c r="C21" s="5">
         <v>-0.59346633000001248</v>
       </c>
       <c r="D21" s="5">
         <v>-3.3907739711362961</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>206.79440141000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.64363682000001177</v>
       </c>
       <c r="D22" s="5">
         <v>3.8116092338712049</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>207.20609401999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.41169260999998869</v>
       </c>
       <c r="D23" s="5">
         <v>2.415329500598884</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>205.80475003999999</v>
       </c>
       <c r="C24" s="5">
         <v>-1.4013439800000072</v>
       </c>
       <c r="D24" s="5">
         <v>-7.820480108501604</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>205.5367755</v>
       </c>
       <c r="C25" s="5">
         <v>-0.26797453999998311</v>
       </c>
       <c r="D25" s="5">
         <v>-1.5513563760316873</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>204.63880377000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.89797172999999475</v>
       </c>
       <c r="D26" s="5">
         <v>-5.1185323338016619</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>204.08468210000001</v>
       </c>
       <c r="C27" s="5">
         <v>-0.55412167000000068</v>
       </c>
       <c r="D27" s="5">
         <v>-3.2014058283217794</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>203.36238170999999</v>
       </c>
       <c r="C28" s="5">
         <v>-0.72230039000001511</v>
       </c>
       <c r="D28" s="5">
         <v>-4.1653583539848826</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>202.42243736</v>
       </c>
       <c r="C29" s="5">
         <v>-0.93994434999999044</v>
       </c>
       <c r="D29" s="5">
         <v>-5.4075739926220834</v>
       </c>
       <c r="E29" s="5">
         <v>-1.5328407956826218</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>203.0860132</v>
       </c>
       <c r="C30" s="5">
         <v>0.66357583999999292</v>
       </c>
       <c r="D30" s="5">
         <v>4.0055151743475736</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>202.08966286</v>
       </c>
       <c r="C31" s="5">
         <v>-0.99635033999999223</v>
       </c>
       <c r="D31" s="5">
         <v>-5.7309730155069456</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>201.24862651999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.84103634000001648</v>
       </c>
       <c r="D32" s="5">
         <v>-4.881299480588952</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>202.72937714</v>
       </c>
       <c r="C33" s="5">
         <v>1.4807506200000091</v>
       </c>
       <c r="D33" s="5">
         <v>9.1955982011538993</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>202.5298019</v>
       </c>
       <c r="C34" s="5">
         <v>-0.19957524000000149</v>
       </c>
       <c r="D34" s="5">
         <v>-1.1749546803892619</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>202.26542495000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.26437694999998484</v>
       </c>
       <c r="D35" s="5">
         <v>-1.5552500881889419</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>201.52938674999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.73603820000002429</v>
       </c>
       <c r="D36" s="5">
         <v>-4.2804198235787734</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>201.04948117000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.47990557999997918</v>
       </c>
       <c r="D37" s="5">
         <v>-2.8204507756037889</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>201.18605256000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.13657139000000029</v>
       </c>
       <c r="D38" s="5">
         <v>0.81820331094630827</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>202.47839822</v>
       </c>
       <c r="C39" s="5">
         <v>1.2923456599999952</v>
       </c>
       <c r="D39" s="5">
         <v>7.9866141274542946</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>201.66793895999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.810459260000016</v>
       </c>
       <c r="D40" s="5">
         <v>-4.6988898097372944</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>201.35648570000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.31145325999997908</v>
       </c>
       <c r="D41" s="5">
         <v>-1.8376028045838377</v>
       </c>
       <c r="E41" s="5">
         <v>-0.52659758172175497</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>200.91063783999999</v>
       </c>
       <c r="C42" s="5">
         <v>-0.44584786000001486</v>
       </c>
       <c r="D42" s="5">
         <v>-2.6249451166463711</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>200.97099864</v>
       </c>
       <c r="C43" s="5">
         <v>6.0360800000012205E-2</v>
       </c>
       <c r="D43" s="5">
         <v>0.36111959438505092</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>200.49545402999999</v>
       </c>
       <c r="C44" s="5">
         <v>-0.47554461000001425</v>
       </c>
       <c r="D44" s="5">
         <v>-2.8028180707727834</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>201.13554386000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.64008983000002218</v>
       </c>
       <c r="D45" s="5">
         <v>3.899038745155714</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>200.78287008000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.35267378000000349</v>
       </c>
       <c r="D46" s="5">
         <v>-2.0839229143091442</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>200.92795165999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.14508157999998161</v>
       </c>
       <c r="D47" s="5">
         <v>0.87054967765314295</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>201.99464183000001</v>
       </c>
       <c r="C48" s="5">
         <v>1.0666901700000153</v>
       </c>
       <c r="D48" s="5">
         <v>6.5599258858729304</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>201.95523754999999</v>
       </c>
       <c r="C49" s="5">
         <v>-3.9404280000013614E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-0.23384004401207914</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>202.54875860000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.59352105000002098</v>
       </c>
       <c r="D50" s="5">
         <v>3.5842153329750603</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>203.70243249999999</v>
       </c>
       <c r="C51" s="5">
         <v>1.1536738999999727</v>
       </c>
       <c r="D51" s="5">
         <v>7.0531749985900172</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>203.65664681000001</v>
       </c>
       <c r="C52" s="5">
         <v>-4.5785689999974011E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-0.26938783544484535</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>204.16109989</v>
       </c>
       <c r="C53" s="5">
         <v>0.50445307999999045</v>
       </c>
       <c r="D53" s="5">
         <v>3.0132038637694425</v>
       </c>
       <c r="E53" s="5">
         <v>1.3928601208200275</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>203.37531637999999</v>
       </c>
       <c r="C54" s="5">
         <v>-0.78578351000001589</v>
       </c>
       <c r="D54" s="5">
         <v>-4.5220825541358645</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>202.76222319999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.6130931799999928</v>
       </c>
       <c r="D55" s="5">
         <v>-3.5581273856773232</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>203.28163316999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.51940996999999811</v>
       </c>
       <c r="D56" s="5">
         <v>3.1176865728313352</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>204.97503750999999</v>
       </c>
       <c r="C57" s="5">
         <v>1.6934043400000007</v>
       </c>
       <c r="D57" s="5">
         <v>10.467366428711756</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>205.72782565</v>
       </c>
       <c r="C58" s="5">
         <v>0.75278814000000693</v>
       </c>
       <c r="D58" s="5">
         <v>4.4972201896006814</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>206.89178845999999</v>
       </c>
       <c r="C59" s="5">
         <v>1.1639628099999868</v>
       </c>
       <c r="D59" s="5">
         <v>7.00464089846069</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>207.80565992999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.91387147000000368</v>
       </c>
       <c r="D60" s="5">
         <v>5.4312654254640602</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>208.47535937000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.66969944000001647</v>
       </c>
       <c r="D61" s="5">
         <v>3.9365527292127611</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>209.13720359999999</v>
       </c>
       <c r="C62" s="5">
         <v>0.6618442299999856</v>
       </c>
       <c r="D62" s="5">
         <v>3.8768536771622175</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>209.21207405000001</v>
       </c>
       <c r="C63" s="5">
         <v>7.4870450000020128E-2</v>
       </c>
       <c r="D63" s="5">
         <v>0.43044303950210416</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>210.04179515999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.82972110999997994</v>
       </c>
       <c r="D64" s="5">
         <v>4.8643134255068388</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>211.13066480000001</v>
       </c>
       <c r="C65" s="5">
         <v>1.0888696400000129</v>
       </c>
       <c r="D65" s="5">
         <v>6.4013468663424389</v>
       </c>
       <c r="E65" s="5">
         <v>3.4137575246974805</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>212.04567929000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.91501449000000434</v>
       </c>
       <c r="D66" s="5">
         <v>5.3264261801954982</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>212.74527051000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.69959122000000207</v>
       </c>
       <c r="D67" s="5">
         <v>4.0317344448043579</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>214.00948271999999</v>
       </c>
       <c r="C68" s="5">
         <v>1.2642122099999824</v>
       </c>
       <c r="D68" s="5">
         <v>7.368586923295628</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>213.88759861</v>
       </c>
       <c r="C69" s="5">
         <v>-0.12188410999999633</v>
       </c>
       <c r="D69" s="5">
         <v>-0.68129529366833808</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>214.49471187</v>
       </c>
       <c r="C70" s="5">
         <v>0.60711326000000554</v>
       </c>
       <c r="D70" s="5">
         <v>3.459844396830003</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>215.48266676</v>
       </c>
       <c r="C71" s="5">
         <v>0.98795488999999748</v>
       </c>
       <c r="D71" s="5">
         <v>5.6693471615684388</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>215.64982148000001</v>
       </c>
       <c r="C72" s="5">
         <v>0.16715472000001341</v>
       </c>
       <c r="D72" s="5">
         <v>0.93484862173505157</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>216.67672397999999</v>
       </c>
       <c r="C73" s="5">
         <v>1.0269024999999772</v>
       </c>
       <c r="D73" s="5">
         <v>5.8663385014167568</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>217.17825467</v>
       </c>
       <c r="C74" s="5">
         <v>0.50153069000000983</v>
       </c>
       <c r="D74" s="5">
         <v>2.8132139316721094</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>217.17826319</v>
       </c>
       <c r="C75" s="5">
         <v>8.5199999944052252E-6</v>
       </c>
       <c r="D75" s="5">
         <v>4.7076546416668918E-5</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>217.82510393000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.64684074000001601</v>
       </c>
       <c r="D76" s="5">
         <v>3.6331957726903896</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>218.3819713</v>
       </c>
       <c r="C77" s="5">
         <v>0.55686736999999198</v>
       </c>
       <c r="D77" s="5">
         <v>3.1112910676168504</v>
       </c>
       <c r="E77" s="5">
         <v>3.434511280902286</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>220.62364056999999</v>
       </c>
       <c r="C78" s="5">
         <v>2.2416692699999885</v>
       </c>
       <c r="D78" s="5">
         <v>13.037664766657485</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>221.24899375000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.62535318000001894</v>
       </c>
       <c r="D79" s="5">
         <v>3.4549057880771228</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>222.11964151999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.87064776999997662</v>
       </c>
       <c r="D80" s="5">
         <v>4.8257350676163657</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>222.12611419000001</v>
       </c>
       <c r="C81" s="5">
         <v>6.4726700000221626E-3</v>
       </c>
       <c r="D81" s="5">
         <v>3.497416499294026E-2</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>222.86522651999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.73911232999998333</v>
       </c>
       <c r="D82" s="5">
         <v>4.0668245310016227</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>223.27792658000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.41270006000002013</v>
       </c>
       <c r="D83" s="5">
         <v>2.2449230569653977</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>224.23559813</v>
       </c>
       <c r="C84" s="5">
         <v>0.95767154999998638</v>
       </c>
       <c r="D84" s="5">
         <v>5.2701462883856909</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>225.285359</v>
       </c>
       <c r="C85" s="5">
         <v>1.0497608700000001</v>
       </c>
       <c r="D85" s="5">
         <v>5.7647405161007192</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>225.685113</v>
       </c>
       <c r="C86" s="5">
         <v>0.3997540000000015</v>
       </c>
       <c r="D86" s="5">
         <v>2.1502250682455815</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>227.21836218000001</v>
       </c>
       <c r="C87" s="5">
         <v>1.5332491800000128</v>
       </c>
       <c r="D87" s="5">
         <v>8.4641337148986029</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>227.90819357000001</v>
       </c>
       <c r="C88" s="5">
         <v>0.68983138999999483</v>
       </c>
       <c r="D88" s="5">
         <v>3.704634595603018</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>227.87970299</v>
       </c>
       <c r="C89" s="5">
         <v>-2.8490580000010368E-2</v>
       </c>
       <c r="D89" s="5">
         <v>-0.14990772746028558</v>
       </c>
       <c r="E89" s="5">
         <v>4.3491372632370684</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>228.07413586000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.19443287000001419</v>
       </c>
       <c r="D90" s="5">
         <v>1.0286895630151838</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>229.49765717</v>
       </c>
       <c r="C91" s="5">
         <v>1.4235213099999839</v>
       </c>
       <c r="D91" s="5">
         <v>7.7523176062574306</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>230.26014534999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.76248817999999119</v>
       </c>
       <c r="D92" s="5">
         <v>4.0605739464051993</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>231.73295687000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.4728115200000218</v>
       </c>
       <c r="D93" s="5">
         <v>7.951416302511749</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>233.04789833000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.31494146</v>
       </c>
       <c r="D94" s="5">
         <v>7.0258413556945065</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>233.07925533</v>
       </c>
       <c r="C95" s="5">
         <v>3.1356999999985646E-2</v>
       </c>
       <c r="D95" s="5">
         <v>0.16158162798061149</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>233.55685764</v>
       </c>
       <c r="C96" s="5">
         <v>0.47760231000000886</v>
       </c>
       <c r="D96" s="5">
         <v>2.4868202454644717</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>234.36959019</v>
       </c>
       <c r="C97" s="5">
         <v>0.81273254999999267</v>
       </c>
       <c r="D97" s="5">
         <v>4.2566212202263198</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>235.67014799</v>
       </c>
       <c r="C98" s="5">
         <v>1.3005578000000071</v>
       </c>
       <c r="D98" s="5">
         <v>6.8660523457328093</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>237.42526720000001</v>
       </c>
       <c r="C99" s="5">
         <v>1.7551192100000037</v>
       </c>
       <c r="D99" s="5">
         <v>9.3121234624123694</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>238.62166418999999</v>
       </c>
       <c r="C100" s="5">
         <v>1.1963969899999825</v>
       </c>
       <c r="D100" s="5">
         <v>6.2172901880189313</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>239.92156295999999</v>
       </c>
       <c r="C101" s="5">
         <v>1.2998987699999986</v>
       </c>
       <c r="D101" s="5">
         <v>6.7364958231412642</v>
       </c>
       <c r="E101" s="5">
         <v>5.2843056279252787</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>240.86704534</v>
       </c>
       <c r="C102" s="5">
         <v>0.94548238000001561</v>
       </c>
       <c r="D102" s="5">
         <v>4.8328130986527329</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>240.99472857000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.12768323000000237</v>
       </c>
       <c r="D103" s="5">
         <v>0.63797596270416257</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>242.11848517000001</v>
       </c>
       <c r="C104" s="5">
         <v>1.1237566000000072</v>
       </c>
       <c r="D104" s="5">
         <v>5.7413521847593518</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>241.65935456</v>
       </c>
       <c r="C105" s="5">
         <v>-0.45913061000001676</v>
       </c>
       <c r="D105" s="5">
         <v>-2.2519825246298586</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>242.41250947</v>
       </c>
       <c r="C106" s="5">
         <v>0.75315491000000634</v>
       </c>
       <c r="D106" s="5">
         <v>3.8046945113729969</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>243.15790638999999</v>
       </c>
       <c r="C107" s="5">
         <v>0.74539691999999036</v>
       </c>
       <c r="D107" s="5">
         <v>3.7529409209523967</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>243.69841382000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.54050743000001944</v>
       </c>
       <c r="D108" s="5">
         <v>2.7002934643592935</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>243.73574465999999</v>
       </c>
       <c r="C109" s="5">
         <v>3.7330839999981436E-2</v>
       </c>
       <c r="D109" s="5">
         <v>0.18397645161536413</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>243.80626645000001</v>
       </c>
       <c r="C110" s="5">
         <v>7.0521790000015017E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.34775756113682998</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>242.63315534</v>
       </c>
       <c r="C111" s="5">
         <v>-1.1731111100000078</v>
       </c>
       <c r="D111" s="5">
         <v>-5.6236046246333826</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>242.23429959000001</v>
       </c>
       <c r="C112" s="5">
         <v>-0.39885574999999562</v>
       </c>
       <c r="D112" s="5">
         <v>-1.954898287786766</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>242.36279708000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.12849749000000088</v>
       </c>
       <c r="D113" s="5">
         <v>0.63842183223286053</v>
       </c>
       <c r="E113" s="5">
         <v>1.0175134280894227</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>239.05721688</v>
       </c>
       <c r="C114" s="5">
         <v>-3.3055802000000085</v>
       </c>
       <c r="D114" s="5">
         <v>-15.19316854877637</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>237.31729071000001</v>
       </c>
       <c r="C115" s="5">
         <v>-1.7399261699999897</v>
       </c>
       <c r="D115" s="5">
         <v>-8.3926604824141489</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>234.75413269000001</v>
       </c>
       <c r="C116" s="5">
         <v>-2.563158020000003</v>
       </c>
       <c r="D116" s="5">
         <v>-12.217816795258241</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>230.41032885000001</v>
       </c>
       <c r="C117" s="5">
         <v>-4.3438038399999925</v>
       </c>
       <c r="D117" s="5">
         <v>-20.078363583822433</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>229.15395855</v>
       </c>
       <c r="C118" s="5">
         <v>-1.2563703000000146</v>
       </c>
       <c r="D118" s="5">
         <v>-6.3505908193333234</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>228.83170759999999</v>
       </c>
       <c r="C119" s="5">
         <v>-0.32225095000001147</v>
       </c>
       <c r="D119" s="5">
         <v>-1.6745257073391695</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>227.74442632</v>
       </c>
       <c r="C120" s="5">
         <v>-1.0872812799999849</v>
       </c>
       <c r="D120" s="5">
         <v>-5.5550658149337355</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>227.33957601</v>
       </c>
       <c r="C121" s="5">
         <v>-0.40485031000000049</v>
       </c>
       <c r="D121" s="5">
         <v>-2.1124490546674646</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>227.20693718999999</v>
       </c>
       <c r="C122" s="5">
         <v>-0.13263882000001104</v>
       </c>
       <c r="D122" s="5">
         <v>-0.69788475310018638</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>227.21220793000001</v>
       </c>
       <c r="C123" s="5">
         <v>5.2707400000144844E-3</v>
       </c>
       <c r="D123" s="5">
         <v>2.7841117554650019E-2</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>227.18434232999999</v>
       </c>
       <c r="C124" s="5">
         <v>-2.7865600000012591E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-0.1470703277723362</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>227.27339007</v>
       </c>
       <c r="C125" s="5">
         <v>8.9047740000012254E-2</v>
       </c>
       <c r="D125" s="5">
         <v>0.47137029960628851</v>
       </c>
       <c r="E125" s="5">
         <v>-6.2259584357822195</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>227.64264643000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.3692563600000085</v>
       </c>
       <c r="D126" s="5">
         <v>1.9671847840367906</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>228.54946469000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.90681825999999432</v>
       </c>
       <c r="D127" s="5">
         <v>4.8863545940241782</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>229.44881831000001</v>
       </c>
       <c r="C128" s="5">
         <v>0.89935361999999941</v>
       </c>
       <c r="D128" s="5">
         <v>4.825611214905301</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>230.46281461000001</v>
       </c>
       <c r="C129" s="5">
         <v>1.0139963000000023</v>
       </c>
       <c r="D129" s="5">
         <v>5.4339395589267703</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>230.3100072</v>
       </c>
       <c r="C130" s="5">
         <v>-0.1528074100000083</v>
       </c>
       <c r="D130" s="5">
         <v>-0.7927598521452639</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>230.50653711000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.19652991000000952</v>
       </c>
       <c r="D131" s="5">
         <v>1.0288128528899598</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>231.52889615000001</v>
       </c>
       <c r="C132" s="5">
         <v>1.0223590399999978</v>
       </c>
       <c r="D132" s="5">
         <v>5.4540971610554934</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>231.98084299000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.45194684000000507</v>
       </c>
       <c r="D133" s="5">
         <v>2.3677252496006274</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>232.18403642999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.20319343999997841</v>
       </c>
       <c r="D134" s="5">
         <v>1.056165752887761</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>232.84492478999999</v>
       </c>
       <c r="C135" s="5">
         <v>0.66088836000000128</v>
       </c>
       <c r="D135" s="5">
         <v>3.4696622709669889</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>233.87892382000001</v>
       </c>
       <c r="C136" s="5">
         <v>1.0339990300000181</v>
       </c>
       <c r="D136" s="5">
         <v>5.460961452757096</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>233.97645076000001</v>
       </c>
       <c r="C137" s="5">
         <v>9.7526939999994511E-2</v>
       </c>
       <c r="D137" s="5">
         <v>0.50154631976710995</v>
       </c>
       <c r="E137" s="5">
         <v>2.9493381024217058</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>234.68076256000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.70431179999999927</v>
       </c>
       <c r="D138" s="5">
         <v>3.6726269714082882</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>235.38663851000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.70587595000000647</v>
       </c>
       <c r="D139" s="5">
         <v>3.6696886582527455</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>235.41505581999999</v>
       </c>
       <c r="C140" s="5">
         <v>2.8417309999980489E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.14496754795549904</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>235.64417950999999</v>
       </c>
       <c r="C141" s="5">
         <v>0.22912368999999444</v>
       </c>
       <c r="D141" s="5">
         <v>1.1742027944353639</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>235.75907115000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.11489164000002461</v>
       </c>
       <c r="D142" s="5">
         <v>0.58664840463782397</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>234.77668851999999</v>
       </c>
       <c r="C143" s="5">
         <v>-0.9823826300000178</v>
       </c>
       <c r="D143" s="5">
         <v>-4.8872517490686889</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>233.81960545999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.95708306000000221</v>
       </c>
       <c r="D144" s="5">
         <v>-4.7836765784676221</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>232.97827516000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.84133029999998143</v>
       </c>
       <c r="D145" s="5">
         <v>-4.2334090958740518</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>232.34282062</v>
       </c>
       <c r="C146" s="5">
         <v>-0.635454540000012</v>
       </c>
       <c r="D146" s="5">
         <v>-3.2243760352773099</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>231.00971724999999</v>
       </c>
       <c r="C147" s="5">
         <v>-1.3331033700000035</v>
       </c>
       <c r="D147" s="5">
         <v>-6.6720139012964914</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>229.01993522000001</v>
       </c>
       <c r="C148" s="5">
         <v>-1.9897820299999864</v>
       </c>
       <c r="D148" s="5">
         <v>-9.8602254933643394</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>227.17110431</v>
       </c>
       <c r="C149" s="5">
         <v>-1.8488309100000038</v>
       </c>
       <c r="D149" s="5">
         <v>-9.2685982498556427</v>
       </c>
       <c r="E149" s="5">
         <v>-2.9085604247328867</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>225.94867146999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.2224328400000104</v>
       </c>
       <c r="D150" s="5">
         <v>-6.2696076464172856</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>225.04799333</v>
       </c>
       <c r="C151" s="5">
         <v>-0.90067813999999657</v>
       </c>
       <c r="D151" s="5">
         <v>-4.6799562985203602</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>224.13743152000001</v>
       </c>
       <c r="C152" s="5">
         <v>-0.91056180999999015</v>
       </c>
       <c r="D152" s="5">
         <v>-4.7486910927603603</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>222.98783617000001</v>
       </c>
       <c r="C153" s="5">
         <v>-1.1495953499999985</v>
       </c>
       <c r="D153" s="5">
         <v>-5.9840825713135981</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>222.14313163</v>
       </c>
       <c r="C154" s="5">
         <v>-0.84470454000000927</v>
       </c>
       <c r="D154" s="5">
         <v>-4.4522200024346041</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>221.08019375999999</v>
       </c>
       <c r="C155" s="5">
         <v>-1.0629378700000132</v>
       </c>
       <c r="D155" s="5">
         <v>-5.5931822592340419</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>220.29514319</v>
       </c>
       <c r="C156" s="5">
         <v>-0.78505056999998146</v>
       </c>
       <c r="D156" s="5">
         <v>-4.1789267628778326</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>220.06635298</v>
       </c>
       <c r="C157" s="5">
         <v>-0.22879020999999966</v>
       </c>
       <c r="D157" s="5">
         <v>-1.2391803992441885</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>218.84616301</v>
       </c>
       <c r="C158" s="5">
         <v>-1.220189970000007</v>
       </c>
       <c r="D158" s="5">
         <v>-6.4543742082494919</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>217.98676401</v>
       </c>
       <c r="C159" s="5">
         <v>-0.85939899999999625</v>
       </c>
       <c r="D159" s="5">
         <v>-4.6118879490580582</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>216.45478478000001</v>
       </c>
       <c r="C160" s="5">
         <v>-1.5319792299999904</v>
       </c>
       <c r="D160" s="5">
         <v>-8.1149634032339328</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>215.93304466999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.52174011000002452</v>
       </c>
       <c r="D161" s="5">
         <v>-2.8544267343671437</v>
       </c>
       <c r="E161" s="5">
         <v>-4.9469582296278514</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>214.36414617</v>
       </c>
       <c r="C162" s="5">
         <v>-1.5688984999999889</v>
       </c>
       <c r="D162" s="5">
         <v>-8.3786934119865375</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>212.84531684000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.5188293299999884</v>
       </c>
       <c r="D163" s="5">
         <v>-8.1787064962385756</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>211.63983123</v>
       </c>
       <c r="C164" s="5">
         <v>-1.2054856100000109</v>
       </c>
       <c r="D164" s="5">
         <v>-6.5886409857201951</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>210.78569354999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.854137680000008</v>
       </c>
       <c r="D165" s="5">
         <v>-4.7369033416596267</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>209.40183642</v>
       </c>
       <c r="C166" s="5">
         <v>-1.3838571299999955</v>
       </c>
       <c r="D166" s="5">
         <v>-7.5999386802176438</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>209.07373150999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.32810491000000752</v>
       </c>
       <c r="D167" s="5">
         <v>-1.8641217211092465</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>207.86767648</v>
       </c>
       <c r="C168" s="5">
         <v>-1.2060550299999875</v>
       </c>
       <c r="D168" s="5">
         <v>-6.7068208338916691</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>206.82572132000001</v>
       </c>
       <c r="C169" s="5">
         <v>-1.0419551599999863</v>
       </c>
       <c r="D169" s="5">
         <v>-5.8520143285108572</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>207.58691798999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.76119666999997548</v>
       </c>
       <c r="D170" s="5">
         <v>4.5069566745675749</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>206.41927215999999</v>
       </c>
       <c r="C171" s="5">
         <v>-1.1676458299999979</v>
       </c>
       <c r="D171" s="5">
         <v>-6.54487213059749</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>206.39247194000001</v>
       </c>
       <c r="C172" s="5">
         <v>-2.6800219999984165E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.15568947797446331</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>205.99327495</v>
       </c>
       <c r="C173" s="5">
         <v>-0.39919699000000719</v>
       </c>
       <c r="D173" s="5">
         <v>-2.2964653323444661</v>
       </c>
       <c r="E173" s="5">
         <v>-4.6031721245770711</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>207.00469034</v>
       </c>
       <c r="C174" s="5">
         <v>1.0114153899999963</v>
       </c>
       <c r="D174" s="5">
         <v>6.0536753594898629</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>206.84348650999999</v>
       </c>
       <c r="C175" s="5">
         <v>-0.16120383000000515</v>
       </c>
       <c r="D175" s="5">
         <v>-0.93050162674953585</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>206.67924413</v>
       </c>
       <c r="C176" s="5">
         <v>-0.16424237999999036</v>
       </c>
       <c r="D176" s="5">
         <v>-0.94869987134577061</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>206.02823665</v>
       </c>
       <c r="C177" s="5">
         <v>-0.65100748000000408</v>
       </c>
       <c r="D177" s="5">
         <v>-3.7150140426370326</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>205.76503725000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.26319939999999065</v>
       </c>
       <c r="D178" s="5">
         <v>-1.5222648903819191</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>205.47211734999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.29291990000001533</v>
       </c>
       <c r="D179" s="5">
         <v>-1.6949660887416118</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>206.51135963999999</v>
       </c>
       <c r="C180" s="5">
         <v>1.0392422900000042</v>
       </c>
       <c r="D180" s="5">
         <v>6.2411094115685462</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>206.60453265000001</v>
       </c>
       <c r="C181" s="5">
         <v>9.3173010000015211E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.5427569554072198</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>205.55403218000001</v>
       </c>
       <c r="C182" s="5">
         <v>-1.0505004700000029</v>
       </c>
       <c r="D182" s="5">
         <v>-5.9337431664706619</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>205.93973348</v>
       </c>
       <c r="C183" s="5">
         <v>0.38570129999999381</v>
       </c>
       <c r="D183" s="5">
         <v>2.2750620437131719</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>206.72239267</v>
       </c>
       <c r="C184" s="5">
         <v>0.78265919000000395</v>
       </c>
       <c r="D184" s="5">
         <v>4.6570574187557723</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>206.84518069999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.12278802999998106</v>
       </c>
       <c r="D185" s="5">
         <v>0.71510370370617693</v>
       </c>
       <c r="E185" s="5">
         <v>0.41355998160947927</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>206.99715316999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.15197247000000402</v>
       </c>
       <c r="D186" s="5">
         <v>0.88523070628054867</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>207.51787916000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.52072599000001674</v>
       </c>
       <c r="D187" s="5">
         <v>3.0608621711262218</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>207.88538596999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.36750680999998053</v>
       </c>
       <c r="D188" s="5">
         <v>2.1459798396883611</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>208.80286390000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.9174779300000182</v>
       </c>
       <c r="D189" s="5">
         <v>5.4265247958415141</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>209.29487688</v>
       </c>
       <c r="C190" s="5">
         <v>0.49201297999999838</v>
       </c>
       <c r="D190" s="5">
         <v>2.8645571828708194</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>210.29779467</v>
       </c>
       <c r="C191" s="5">
         <v>1.0029177899999979</v>
       </c>
       <c r="D191" s="5">
         <v>5.9042641620066449</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>211.24130872000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.94351405000000454</v>
       </c>
       <c r="D192" s="5">
         <v>5.5187341545265278</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>211.6633612</v>
       </c>
       <c r="C193" s="5">
         <v>0.42205247999999074</v>
       </c>
       <c r="D193" s="5">
         <v>2.4240790401821366</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>212.47229571</v>
       </c>
       <c r="C194" s="5">
         <v>0.80893451000000027</v>
       </c>
       <c r="D194" s="5">
         <v>4.683796232378068</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>212.54558291000001</v>
       </c>
       <c r="C195" s="5">
         <v>7.3287200000009989E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.41469722344658067</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>213.31572197</v>
       </c>
       <c r="C196" s="5">
         <v>0.7701390599999911</v>
       </c>
       <c r="D196" s="5">
         <v>4.4357949367009875</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>214.17316758000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.8574456100000134</v>
       </c>
       <c r="D197" s="5">
         <v>4.9316094147939582</v>
       </c>
       <c r="E197" s="5">
         <v>3.5427399638709778</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>215.29132387000001</v>
       </c>
       <c r="C198" s="5">
         <v>1.1181562900000017</v>
       </c>
       <c r="D198" s="5">
         <v>6.44802832907172</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>216.05337928</v>
       </c>
       <c r="C199" s="5">
         <v>0.76205540999998789</v>
       </c>
       <c r="D199" s="5">
         <v>4.331252652653661</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>216.98213339</v>
       </c>
       <c r="C200" s="5">
         <v>0.92875410999999986</v>
       </c>
       <c r="D200" s="5">
         <v>5.2821965346618427</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>219.27338774</v>
       </c>
       <c r="C201" s="5">
         <v>2.2912543500000027</v>
       </c>
       <c r="D201" s="5">
         <v>13.434044805842849</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>221.09301633999999</v>
       </c>
       <c r="C202" s="5">
         <v>1.8196285999999873</v>
       </c>
       <c r="D202" s="5">
         <v>10.425450493470233</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>221.93996661</v>
       </c>
       <c r="C203" s="5">
         <v>0.84695027000000778</v>
       </c>
       <c r="D203" s="5">
         <v>4.6949899111287996</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>222.27136677999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.33140016999999489</v>
       </c>
       <c r="D204" s="5">
         <v>1.8066259239940319</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>223.76914679999999</v>
       </c>
       <c r="C205" s="5">
         <v>1.4977800199999933</v>
       </c>
       <c r="D205" s="5">
         <v>8.3927490637199611</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>224.37475161</v>
       </c>
       <c r="C206" s="5">
         <v>0.60560481000001687</v>
       </c>
       <c r="D206" s="5">
         <v>3.2964389989882159</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>225.11077053</v>
       </c>
       <c r="C207" s="5">
         <v>0.73601891999999225</v>
       </c>
       <c r="D207" s="5">
         <v>4.0081741602528309</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>226.07528349</v>
       </c>
       <c r="C208" s="5">
         <v>0.96451296000000752</v>
       </c>
       <c r="D208" s="5">
         <v>5.2644474183603851</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>227.03987719</v>
       </c>
       <c r="C209" s="5">
         <v>0.96459369999999467</v>
       </c>
       <c r="D209" s="5">
         <v>5.241907035371951</v>
       </c>
       <c r="E209" s="5">
         <v>6.0076197944795684</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>227.69479744</v>
       </c>
       <c r="C210" s="5">
         <v>0.65492025000000353</v>
       </c>
       <c r="D210" s="5">
         <v>3.5169751178617537</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>228.10294088000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.40814344000000347</v>
       </c>
       <c r="D211" s="5">
         <v>2.1723361619395254</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>228.69898676</v>
       </c>
       <c r="C212" s="5">
         <v>0.59604587999999126</v>
       </c>
       <c r="D212" s="5">
         <v>3.1811279097715639</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>229.00154995</v>
       </c>
       <c r="C213" s="5">
         <v>0.30256319000000076</v>
       </c>
       <c r="D213" s="5">
         <v>1.5991736168586401</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>230.28146692000001</v>
       </c>
       <c r="C214" s="5">
         <v>1.2799169700000164</v>
       </c>
       <c r="D214" s="5">
         <v>6.9170053836681289</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>231.30864539999999</v>
       </c>
       <c r="C215" s="5">
         <v>1.027178479999975</v>
       </c>
       <c r="D215" s="5">
         <v>5.4859299155577412</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>231.90043284999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.59178744999999822</v>
       </c>
       <c r="D216" s="5">
         <v>3.1136897927590335</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>232.27623437</v>
       </c>
       <c r="C217" s="5">
         <v>0.37580152000001021</v>
       </c>
       <c r="D217" s="5">
         <v>1.9620618771819753</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>232.86885076999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.59261639999999716</v>
       </c>
       <c r="D218" s="5">
         <v>3.1049410843976721</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>234.44365952000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.5748087500000167</v>
       </c>
       <c r="D219" s="5">
         <v>8.4239195758319276</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>235.20455117</v>
       </c>
       <c r="C220" s="5">
         <v>0.7608916499999907</v>
       </c>
       <c r="D220" s="5">
         <v>3.964902401466408</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>235.91612050000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.71156933000000322</v>
       </c>
       <c r="D221" s="5">
         <v>3.6914058051924048</v>
       </c>
       <c r="E221" s="5">
         <v>3.9095525507934603</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>236.36270493999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.44658443999998099</v>
       </c>
       <c r="D222" s="5">
         <v>2.2953758326744511</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>237.04383472999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.68112978999999996</v>
       </c>
       <c r="D223" s="5">
         <v>3.5133953084946601</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>236.74535902</v>
       </c>
       <c r="C224" s="5">
         <v>-0.29847570999999107</v>
       </c>
       <c r="D224" s="5">
         <v>-1.5005695806284636</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>238.55475249</v>
       </c>
       <c r="C225" s="5">
         <v>1.8093934700000034</v>
       </c>
       <c r="D225" s="5">
         <v>9.5668524921800788</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>239.54720900999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.99245651999999041</v>
       </c>
       <c r="D226" s="5">
         <v>5.1081776819591473</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>240.31605300000001</v>
       </c>
       <c r="C227" s="5">
         <v>0.7688439900000219</v>
       </c>
       <c r="D227" s="5">
         <v>3.9202078621551673</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>241.36660509000001</v>
       </c>
       <c r="C228" s="5">
         <v>1.0505520899999965</v>
       </c>
       <c r="D228" s="5">
         <v>5.373836973228463</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>241.74973333</v>
       </c>
       <c r="C229" s="5">
         <v>0.38312823999999068</v>
       </c>
       <c r="D229" s="5">
         <v>1.9215126934128302</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>242.11499993999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.36526660999999194</v>
       </c>
       <c r="D230" s="5">
         <v>1.828257758364793</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>242.47027327999999</v>
       </c>
       <c r="C231" s="5">
         <v>0.35527333999999655</v>
       </c>
       <c r="D231" s="5">
         <v>1.7751299937907694</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>242.81284363</v>
       </c>
       <c r="C232" s="5">
         <v>0.34257035000001679</v>
       </c>
       <c r="D232" s="5">
         <v>1.7086378229232535</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>242.22680507000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.58603855999999155</v>
       </c>
       <c r="D233" s="5">
         <v>-2.8581097117369114</v>
       </c>
       <c r="E233" s="5">
         <v>2.674969627605428</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>239.04140340999999</v>
       </c>
       <c r="C234" s="5">
         <v>-3.185401660000025</v>
       </c>
       <c r="D234" s="5">
         <v>-14.687798877801871</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>236.88021766</v>
       </c>
       <c r="C235" s="5">
         <v>-2.1611857499999871</v>
       </c>
       <c r="D235" s="5">
         <v>-10.325706726669548</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>231.7112846</v>
       </c>
       <c r="C236" s="5">
         <v>-5.1689330600000005</v>
       </c>
       <c r="D236" s="5">
         <v>-23.260193822670562</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>227.42141366999999</v>
       </c>
       <c r="C237" s="5">
         <v>-4.2898709300000064</v>
       </c>
       <c r="D237" s="5">
         <v>-20.088360934060802</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>224.79488931</v>
       </c>
       <c r="C238" s="5">
         <v>-2.6265243599999906</v>
       </c>
       <c r="D238" s="5">
         <v>-13.011680160660289</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>222.17946366999999</v>
       </c>
       <c r="C239" s="5">
         <v>-2.6154256400000122</v>
       </c>
       <c r="D239" s="5">
         <v>-13.102002526502066</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>219.51317275</v>
       </c>
       <c r="C240" s="5">
         <v>-2.6662909199999945</v>
       </c>
       <c r="D240" s="5">
         <v>-13.48725860797072</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>218.51125296999999</v>
       </c>
       <c r="C241" s="5">
         <v>-1.0019197800000086</v>
       </c>
       <c r="D241" s="5">
         <v>-5.3417120819240882</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>217.98986449</v>
       </c>
       <c r="C242" s="5">
         <v>-0.52138847999998461</v>
       </c>
       <c r="D242" s="5">
         <v>-2.8260338227484416</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>215.50068813999999</v>
       </c>
       <c r="C243" s="5">
         <v>-2.4891763500000081</v>
       </c>
       <c r="D243" s="5">
         <v>-12.873891104694623</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>214.20418058000001</v>
       </c>
       <c r="C244" s="5">
         <v>-1.2965075599999807</v>
       </c>
       <c r="D244" s="5">
         <v>-6.9853457925027174</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>214.10580747</v>
       </c>
       <c r="C245" s="5">
         <v>-9.8373110000011366E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.54970922758135199</v>
       </c>
       <c r="E245" s="5">
         <v>-11.609366515763375</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>214.49130699</v>
       </c>
       <c r="C246" s="5">
         <v>0.38549951999999621</v>
       </c>
       <c r="D246" s="5">
         <v>2.1821363257741311</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>214.52155051</v>
       </c>
       <c r="C247" s="5">
         <v>3.024351999999908E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.16933265310596912</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>214.37920036</v>
       </c>
       <c r="C248" s="5">
         <v>-0.14235014999999862</v>
       </c>
       <c r="D248" s="5">
         <v>-0.79338474306824835</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>213.87827034</v>
       </c>
       <c r="C249" s="5">
         <v>-0.50093001999999842</v>
       </c>
       <c r="D249" s="5">
         <v>-2.7682283452307277</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>214.00139311999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.12312277999998855</v>
       </c>
       <c r="D250" s="5">
         <v>0.69299245772662665</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>213.93593985999999</v>
       </c>
       <c r="C251" s="5">
         <v>-6.5453259999998181E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-0.36640845640590891</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>214.60463095</v>
       </c>
       <c r="C252" s="5">
         <v>0.66869109000001004</v>
       </c>
       <c r="D252" s="5">
         <v>3.8159493791312782</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>215.62488558000001</v>
       </c>
       <c r="C253" s="5">
         <v>1.0202546300000108</v>
       </c>
       <c r="D253" s="5">
         <v>5.8564952764138312</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>216.04117020000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.41628461999999899</v>
       </c>
       <c r="D254" s="5">
         <v>2.3414741673086548</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>216.79667361</v>
       </c>
       <c r="C255" s="5">
         <v>0.75550340999998866</v>
       </c>
       <c r="D255" s="5">
         <v>4.2781026608088801</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>217.36587089</v>
       </c>
       <c r="C256" s="5">
         <v>0.56919727999999736</v>
       </c>
       <c r="D256" s="5">
         <v>3.1964823781565954</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>218.0703498</v>
       </c>
       <c r="C257" s="5">
         <v>0.70447891000000595</v>
       </c>
       <c r="D257" s="5">
         <v>3.959259204372545</v>
       </c>
       <c r="E257" s="5">
         <v>1.8516743552392967</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>219.24082916</v>
       </c>
       <c r="C258" s="5">
         <v>1.1704793600000016</v>
       </c>
       <c r="D258" s="5">
         <v>6.6345125566789953</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>220.16830605000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.92747689000000832</v>
       </c>
       <c r="D259" s="5">
         <v>5.1962798110671171</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>221.29592919000001</v>
       </c>
       <c r="C260" s="5">
         <v>1.1276231399999972</v>
       </c>
       <c r="D260" s="5">
         <v>6.3220858073699482</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>222.96067525999999</v>
       </c>
       <c r="C261" s="5">
         <v>1.6647460699999783</v>
       </c>
       <c r="D261" s="5">
         <v>9.4102856770043921</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>223.54759756000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.5869223000000261</v>
       </c>
       <c r="D262" s="5">
         <v>3.2050220180458222</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>225.07889589000001</v>
       </c>
       <c r="C263" s="5">
         <v>1.5312983299999985</v>
       </c>
       <c r="D263" s="5">
         <v>8.5368542093092294</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>226.48516186000001</v>
       </c>
       <c r="C264" s="5">
         <v>1.4062659699999926</v>
       </c>
       <c r="D264" s="5">
         <v>7.760535664433732</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>227.90713962000001</v>
       </c>
       <c r="C265" s="5">
         <v>1.4219777600000043</v>
       </c>
       <c r="D265" s="5">
         <v>7.7998387634359734</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>229.60289066000001</v>
       </c>
       <c r="C266" s="5">
         <v>1.6957510400000047</v>
       </c>
       <c r="D266" s="5">
         <v>9.3032440177182707</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>230.92937402999999</v>
       </c>
       <c r="C267" s="5">
         <v>1.326483369999977</v>
       </c>
       <c r="D267" s="5">
         <v>7.1573395559979991</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>232.01781054</v>
       </c>
       <c r="C268" s="5">
         <v>1.0884365100000082</v>
       </c>
       <c r="D268" s="5">
         <v>5.8048925485697289</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>233.74650747000001</v>
       </c>
       <c r="C269" s="5">
         <v>1.7286969300000123</v>
       </c>
       <c r="D269" s="5">
         <v>9.3164894077666371</v>
       </c>
       <c r="E269" s="5">
         <v>7.1885782199997195</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>234.38973372000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.64322624999999789</v>
       </c>
       <c r="D270" s="5">
         <v>3.352612956862755</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>235.82079583000001</v>
       </c>
       <c r="C271" s="5">
         <v>1.4310621099999992</v>
       </c>
       <c r="D271" s="5">
         <v>7.5776814852123175</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>237.72453751</v>
       </c>
       <c r="C272" s="5">
         <v>1.903741679999996</v>
       </c>
       <c r="D272" s="5">
         <v>10.129311971835776</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>239.4594008</v>
       </c>
       <c r="C273" s="5">
         <v>1.7348632899999927</v>
       </c>
       <c r="D273" s="5">
         <v>9.1175392051273452</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>240.95708862000001</v>
       </c>
       <c r="C274" s="5">
         <v>1.4976878200000101</v>
       </c>
       <c r="D274" s="5">
         <v>7.7689840497964235</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>242.68209562999999</v>
       </c>
       <c r="C275" s="5">
         <v>1.7250070099999846</v>
       </c>
       <c r="D275" s="5">
         <v>8.9372361637489064</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>243.47732611000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.79523048000001495</v>
       </c>
       <c r="D276" s="5">
         <v>4.0038569314296391</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>243.90004801000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.4227218999999991</v>
       </c>
       <c r="D277" s="5">
         <v>2.1034333180205644</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>245.09137951</v>
       </c>
       <c r="C278" s="5">
         <v>1.1913314999999898</v>
       </c>
       <c r="D278" s="5">
         <v>6.0214661419616844</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>245.35612448000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.26474497000000952</v>
       </c>
       <c r="D279" s="5">
         <v>1.3039553215484334</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>245.83534574999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.47922126999998227</v>
       </c>
       <c r="D280" s="5">
         <v>2.3691420535069785</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>246.07112913</v>
       </c>
       <c r="C281" s="5">
         <v>0.23578338000001509</v>
       </c>
       <c r="D281" s="5">
         <v>1.1570239307271857</v>
       </c>
       <c r="E281" s="5">
         <v>5.2726441962268833</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>246.37317751</v>
       </c>
       <c r="C282" s="5">
         <v>0.30204838000000223</v>
       </c>
       <c r="D282" s="5">
         <v>1.4829659632656922</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>247.56433935999999</v>
       </c>
       <c r="C283" s="5">
         <v>1.1911618499999861</v>
       </c>
       <c r="D283" s="5">
         <v>5.9585341282070381</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>247.93972271000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.37538335000002121</v>
       </c>
       <c r="D284" s="5">
         <v>1.8348190539680065</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>248.74353289999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.80381018999997877</v>
       </c>
       <c r="D285" s="5">
         <v>3.960472760484568</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>248.84696499</v>
       </c>
       <c r="C286" s="5">
         <v>0.10343209000001252</v>
       </c>
       <c r="D286" s="5">
         <v>0.50012460388120239</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>249.33653215000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.48956716000000711</v>
       </c>
       <c r="D287" s="5">
         <v>2.3865238958081569</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>249.3761111</v>
       </c>
       <c r="C288" s="5">
         <v>3.9578949999992119E-2</v>
       </c>
       <c r="D288" s="5">
         <v>0.19065087255760726</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>249.89660068000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.52048958000000312</v>
       </c>
       <c r="D289" s="5">
         <v>2.5335526806392172</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>249.67761141</v>
       </c>
       <c r="C290" s="5">
         <v>-0.21898927000000867</v>
       </c>
       <c r="D290" s="5">
         <v>-1.0465298269675793</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>250.18133286</v>
       </c>
       <c r="C291" s="5">
         <v>0.50372145000000046</v>
       </c>
       <c r="D291" s="5">
         <v>2.4480301188847697</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>250.43643674</v>
       </c>
       <c r="C292" s="5">
         <v>0.25510388000000717</v>
       </c>
       <c r="D292" s="5">
         <v>1.2304967555675672</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>250.76454002</v>
       </c>
       <c r="C293" s="5">
         <v>0.32810327999999345</v>
       </c>
       <c r="D293" s="5">
         <v>1.5835292226976216</v>
       </c>
       <c r="E293" s="5">
         <v>1.907339112310269</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>250.83372170999999</v>
       </c>
       <c r="C294" s="5">
         <v>6.9181689999993523E-2</v>
       </c>
       <c r="D294" s="5">
         <v>0.33156247642118775</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>251.41714127</v>
       </c>
       <c r="C295" s="5">
         <v>0.58341956000001005</v>
       </c>
       <c r="D295" s="5">
         <v>2.8270895596642642</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>251.75191498000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.33477371000000744</v>
       </c>
       <c r="D296" s="5">
         <v>1.6096102633988751</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>252.42440625</v>
       </c>
       <c r="C297" s="5">
         <v>0.67249126999999476</v>
       </c>
       <c r="D297" s="5">
         <v>3.2530116064912074</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>253.67754841999999</v>
       </c>
       <c r="C298" s="5">
         <v>1.2531421699999896</v>
       </c>
       <c r="D298" s="5">
         <v>6.1226931150706765</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>254.48229594</v>
       </c>
       <c r="C299" s="5">
         <v>0.80474752000000649</v>
       </c>
       <c r="D299" s="5">
         <v>3.8739169222736347</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>255.65133623</v>
       </c>
       <c r="C300" s="5">
         <v>1.1690402899999981</v>
       </c>
       <c r="D300" s="5">
         <v>5.6539923558955429</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>256.57931294000002</v>
       </c>
       <c r="C301" s="5">
         <v>0.92797671000002424</v>
       </c>
       <c r="D301" s="5">
         <v>4.4438446273807442</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>256.57721673999998</v>
       </c>
       <c r="C302" s="5">
         <v>-2.0962000000395165E-3</v>
       </c>
       <c r="D302" s="5">
         <v>-9.8033116771922835E-3</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>258.81812372000002</v>
       </c>
       <c r="C303" s="5">
         <v>2.2409069800000339</v>
       </c>
       <c r="D303" s="5">
         <v>10.999018096091717</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>260.12152680000003</v>
       </c>
       <c r="C304" s="5">
         <v>1.3034030800000096</v>
       </c>
       <c r="D304" s="5">
         <v>6.2134020230267817</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>260.97969978999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.85817298999995728</v>
       </c>
       <c r="D305" s="5">
         <v>4.0315796557059302</v>
       </c>
       <c r="E305" s="5">
         <v>4.0736061682346669</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>259.64614187000001</v>
       </c>
       <c r="C306" s="5">
         <v>-1.3335579199999756</v>
       </c>
       <c r="D306" s="5">
         <v>-5.962352068723531</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>256.96167303999999</v>
       </c>
       <c r="C307" s="5">
         <v>-2.6844688300000143</v>
       </c>
       <c r="D307" s="5">
         <v>-11.724999188894492</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>254.70770332000001</v>
       </c>
       <c r="C308" s="5">
         <v>-2.2539697199999864</v>
       </c>
       <c r="D308" s="5">
         <v>-10.032688312937854</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>251.45241593</v>
       </c>
       <c r="C309" s="5">
         <v>-3.2552873900000066</v>
       </c>
       <c r="D309" s="5">
         <v>-14.303162899555044</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>248.90896758</v>
       </c>
       <c r="C310" s="5">
         <v>-2.5434483500000056</v>
       </c>
       <c r="D310" s="5">
         <v>-11.485021165457033</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>246.31677801000001</v>
       </c>
       <c r="C311" s="5">
         <v>-2.592189569999988</v>
       </c>
       <c r="D311" s="5">
         <v>-11.805516876291266</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>243.78164645000001</v>
       </c>
       <c r="C312" s="5">
         <v>-2.5351315599999964</v>
       </c>
       <c r="D312" s="5">
         <v>-11.67490170140435</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>241.38606171000001</v>
       </c>
       <c r="C313" s="5">
         <v>-2.3955847400000039</v>
       </c>
       <c r="D313" s="5">
         <v>-11.175207955750777</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>239.18622424</v>
       </c>
       <c r="C314" s="5">
         <v>-2.1998374700000056</v>
       </c>
       <c r="D314" s="5">
         <v>-10.404192449880389</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>236.69550335</v>
       </c>
       <c r="C315" s="5">
         <v>-2.4907208900000057</v>
       </c>
       <c r="D315" s="5">
         <v>-11.804559943443282</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>234.16173175</v>
       </c>
       <c r="C316" s="5">
         <v>-2.5337715999999944</v>
       </c>
       <c r="D316" s="5">
         <v>-12.115767181529801</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>232.32763088999999</v>
       </c>
       <c r="C317" s="5">
         <v>-1.8341008600000066</v>
       </c>
       <c r="D317" s="5">
         <v>-9.0046267873341908</v>
       </c>
       <c r="E317" s="5">
         <v>-10.978658080707104</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>231.66888388000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.65874700999998481</v>
       </c>
       <c r="D318" s="5">
         <v>-3.3499439140383114</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>229.89133052</v>
       </c>
       <c r="C319" s="5">
         <v>-1.7775533600000131</v>
       </c>
       <c r="D319" s="5">
         <v>-8.8285946058856197</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>227.24662624000001</v>
       </c>
       <c r="C320" s="5">
         <v>-2.6447042799999849</v>
       </c>
       <c r="D320" s="5">
         <v>-12.964143819097263</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>225.40353456</v>
       </c>
       <c r="C321" s="5">
         <v>-1.8430916800000148</v>
       </c>
       <c r="D321" s="5">
         <v>-9.3100146347634531</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>223.63074899</v>
       </c>
       <c r="C322" s="5">
         <v>-1.7727855699999964</v>
       </c>
       <c r="D322" s="5">
         <v>-9.0401874258410508</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>221.53442627000001</v>
       </c>
       <c r="C323" s="5">
         <v>-2.0963227199999892</v>
       </c>
       <c r="D323" s="5">
         <v>-10.686629802643111</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>220.7799861</v>
       </c>
       <c r="C324" s="5">
         <v>-0.7544401700000094</v>
       </c>
       <c r="D324" s="5">
         <v>-4.0109436535877618</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>219.24475937</v>
       </c>
       <c r="C325" s="5">
         <v>-1.5352267300000051</v>
       </c>
       <c r="D325" s="5">
         <v>-8.0325310975270732</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>218.47360566</v>
       </c>
       <c r="C326" s="5">
         <v>-0.771153709999993</v>
       </c>
       <c r="D326" s="5">
         <v>-4.1400802190196924</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>217.2429041</v>
       </c>
       <c r="C327" s="5">
         <v>-1.23070156</v>
       </c>
       <c r="D327" s="5">
         <v>-6.5542654415569839</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>216.33349133999999</v>
       </c>
       <c r="C328" s="5">
         <v>-0.90941276000000926</v>
       </c>
       <c r="D328" s="5">
         <v>-4.9093286061845376</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>216.34145333999999</v>
       </c>
       <c r="C329" s="5">
         <v>7.961999999992031E-3</v>
       </c>
       <c r="D329" s="5">
         <v>4.4174086101667065E-2</v>
       </c>
       <c r="E329" s="5">
         <v>-6.8808765831081757</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>217.11622353999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.77477020000000607</v>
       </c>
       <c r="D330" s="5">
         <v>4.3831508149623</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>217.59361810999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.47739457000000129</v>
       </c>
       <c r="D331" s="5">
         <v>2.6707008983217095</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>218.37026946</v>
       </c>
       <c r="C332" s="5">
         <v>0.77665135000000873</v>
       </c>
       <c r="D332" s="5">
         <v>4.3682199950240364</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>218.67057319</v>
       </c>
       <c r="C333" s="5">
         <v>0.30030372999999599</v>
       </c>
       <c r="D333" s="5">
         <v>1.6627843678294951</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>219.38120129000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.71062810000000809</v>
       </c>
       <c r="D334" s="5">
         <v>3.9701817328368305</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>219.94359417999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.56239288999998394</v>
       </c>
       <c r="D335" s="5">
         <v>3.1199965250066519</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>220.17577936999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.2321851899999956</v>
       </c>
       <c r="D336" s="5">
         <v>1.2741705378387147</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>221.09478505000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.91900568000002636</v>
       </c>
       <c r="D337" s="5">
         <v>5.1253562227189242</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>221.03154225</v>
       </c>
       <c r="C338" s="5">
         <v>-6.3242800000011812E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-0.34271309630838909</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>221.50157110000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.4700288500000056</v>
       </c>
       <c r="D339" s="5">
         <v>2.5818871011024536</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>222.17539528</v>
       </c>
       <c r="C340" s="5">
         <v>0.67382417999999689</v>
       </c>
       <c r="D340" s="5">
         <v>3.7121902716328981</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>222.88413413000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.70873885000000314</v>
       </c>
       <c r="D341" s="5">
         <v>3.8958778737036459</v>
       </c>
       <c r="E341" s="5">
         <v>3.024238161013737</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>221.96159847999999</v>
       </c>
       <c r="C342" s="5">
         <v>-0.92253565000001458</v>
       </c>
       <c r="D342" s="5">
         <v>-4.8553725084709454</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>223.52469805999999</v>
       </c>
       <c r="C343" s="5">
         <v>1.5630995799999994</v>
       </c>
       <c r="D343" s="5">
         <v>8.7857668669391931</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>224.51840836</v>
       </c>
       <c r="C344" s="5">
         <v>0.9937103000000036</v>
       </c>
       <c r="D344" s="5">
         <v>5.4671607461344918</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>225.9567844</v>
       </c>
       <c r="C345" s="5">
         <v>1.4383760400000085</v>
       </c>
       <c r="D345" s="5">
         <v>7.9645478482514465</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>226.93727478</v>
       </c>
       <c r="C346" s="5">
         <v>0.980490379999992</v>
       </c>
       <c r="D346" s="5">
         <v>5.33322839549073</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>228.54358893</v>
       </c>
       <c r="C347" s="5">
         <v>1.6063141500000029</v>
       </c>
       <c r="D347" s="5">
         <v>8.8324719113698436</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>229.55844866000001</v>
       </c>
       <c r="C348" s="5">
         <v>1.014859730000012</v>
       </c>
       <c r="D348" s="5">
         <v>5.4607504558795927</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>230.63851643999999</v>
       </c>
       <c r="C349" s="5">
         <v>1.0800677799999789</v>
       </c>
       <c r="D349" s="5">
         <v>5.7943942233446233</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>231.41254954999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.77403311000000485</v>
       </c>
       <c r="D350" s="5">
         <v>4.1024272468084266</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>232.9614823</v>
       </c>
       <c r="C351" s="5">
         <v>1.5489327500000059</v>
       </c>
       <c r="D351" s="5">
         <v>8.3344458900371556</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>233.88763413000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.92615183000000911</v>
       </c>
       <c r="D352" s="5">
         <v>4.87637750201384</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>234.26005006</v>
       </c>
       <c r="C353" s="5">
         <v>0.37241592999998829</v>
       </c>
       <c r="D353" s="5">
         <v>1.9275654133050768</v>
       </c>
       <c r="E353" s="5">
         <v>5.1039594964461754</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>234.55624223999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.29619217999999137</v>
       </c>
       <c r="D354" s="5">
         <v>1.5278437203901207</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>235.45549181999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.89924958000000288</v>
       </c>
       <c r="D355" s="5">
         <v>4.6988593245063992</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>235.88973016</v>
       </c>
       <c r="C356" s="5">
         <v>0.43423834000000738</v>
       </c>
       <c r="D356" s="5">
         <v>2.2356845340051557</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>236.39367003000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.50393987000001061</v>
       </c>
       <c r="D357" s="5">
         <v>2.5939414523331594</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>236.76515357</v>
       </c>
       <c r="C358" s="5">
         <v>0.37148353999998562</v>
       </c>
       <c r="D358" s="5">
         <v>1.9021380621433881</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>236.90811790999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.14296433999999181</v>
       </c>
       <c r="D359" s="5">
         <v>0.72699930766626508</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>236.96801973999999</v>
       </c>
       <c r="C360" s="5">
         <v>5.9901830000001155E-2</v>
       </c>
       <c r="D360" s="5">
         <v>0.30384034562263018</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>236.77441859999999</v>
       </c>
       <c r="C361" s="5">
         <v>-0.1936011399999984</v>
       </c>
       <c r="D361" s="5">
         <v>-0.97599785507933579</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>236.63138892000001</v>
       </c>
       <c r="C362" s="5">
         <v>-0.14302967999998373</v>
       </c>
       <c r="D362" s="5">
         <v>-0.72248733069832927</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>236.13779486000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.4935940599999924</v>
       </c>
       <c r="D363" s="5">
         <v>-2.4745852963990567</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>235.78355127</v>
       </c>
       <c r="C364" s="5">
         <v>-0.35424359000001004</v>
       </c>
       <c r="D364" s="5">
         <v>-1.7854084350930055</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>235.32097109</v>
       </c>
       <c r="C365" s="5">
         <v>-0.46258018000000334</v>
       </c>
       <c r="D365" s="5">
         <v>-2.3290238831925492</v>
       </c>
       <c r="E365" s="5">
         <v>0.45288175671791553</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>235.79743822</v>
       </c>
       <c r="C366" s="5">
         <v>0.47646713000000318</v>
       </c>
       <c r="D366" s="5">
         <v>2.4569460744907401</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>235.21780398999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.57963423000001058</v>
       </c>
       <c r="D367" s="5">
         <v>-2.9102678408286287</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>234.25563188999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.96217210000000364</v>
       </c>
       <c r="D368" s="5">
         <v>-4.7997262014036313</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>223.90901844999999</v>
       </c>
       <c r="C369" s="5">
         <v>-10.346613439999999</v>
       </c>
       <c r="D369" s="5">
         <v>-41.84614039924017</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>221.00522644</v>
       </c>
       <c r="C370" s="5">
         <v>-2.9037920099999894</v>
       </c>
       <c r="D370" s="5">
         <v>-14.498940396402771</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>217.72341972000001</v>
       </c>
       <c r="C371" s="5">
         <v>-3.2818067199999916</v>
       </c>
       <c r="D371" s="5">
         <v>-16.433688415212277</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>213.04620840000001</v>
       </c>
       <c r="C372" s="5">
         <v>-4.6772113199999978</v>
       </c>
       <c r="D372" s="5">
         <v>-22.94089710909175</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>211.49097449999999</v>
       </c>
       <c r="C373" s="5">
         <v>-1.5552339000000188</v>
       </c>
       <c r="D373" s="5">
         <v>-8.4166876520078375</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>211.47992550999999</v>
       </c>
       <c r="C374" s="5">
         <v>-1.1048990000006143E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-6.2673969600135493E-2</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>211.31094916999999</v>
       </c>
       <c r="C375" s="5">
         <v>-0.16897634000000039</v>
       </c>
       <c r="D375" s="5">
         <v>-0.9546195758927678</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>211.46086865999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.14991949000000204</v>
       </c>
       <c r="D376" s="5">
         <v>0.85469803232944841</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>211.78233341000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.32146475000001828</v>
       </c>
       <c r="D377" s="5">
         <v>1.8395813883462342</v>
       </c>
       <c r="E377" s="5">
         <v>-10.002779425467134</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>211.76335986999999</v>
       </c>
       <c r="C378" s="5">
         <v>-1.8973540000018829E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.10745481960703351</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>211.24979425000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.51356561999998007</v>
       </c>
       <c r="D379" s="5">
         <v>-2.8717176840351133</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>212.59529578999999</v>
       </c>
       <c r="C380" s="5">
         <v>1.3455015399999866</v>
       </c>
       <c r="D380" s="5">
         <v>7.9166038352327606</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>211.30247686000001</v>
       </c>
       <c r="C381" s="5">
         <v>-1.2928189299999815</v>
       </c>
       <c r="D381" s="5">
         <v>-7.0581637061349456</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>211.48917266999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.18669580999997493</v>
       </c>
       <c r="D382" s="5">
         <v>1.0654247351714163</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>211.57124880000001</v>
       </c>
       <c r="C383" s="5">
         <v>8.2076130000018566E-2</v>
       </c>
       <c r="D383" s="5">
         <v>0.4666993324186075</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>212.45862034999999</v>
       </c>
       <c r="C384" s="5">
         <v>0.88737154999998324</v>
       </c>
       <c r="D384" s="5">
         <v>5.1507778291754791</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>213.06097446000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.60235411000002159</v>
       </c>
       <c r="D385" s="5">
         <v>3.4557478321712409</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>212.82588314</v>
       </c>
       <c r="C386" s="5">
         <v>-0.23509132000000932</v>
       </c>
       <c r="D386" s="5">
         <v>-1.3160731508961687</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>215.15356757000001</v>
       </c>
       <c r="C387" s="5">
         <v>2.327684430000005</v>
       </c>
       <c r="D387" s="5">
         <v>13.943430403035318</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>216.378208</v>
       </c>
       <c r="C388" s="5">
         <v>1.2246404299999938</v>
       </c>
       <c r="D388" s="5">
         <v>7.0482608592165708</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>217.20785903000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.82965103000000795</v>
       </c>
       <c r="D389" s="5">
         <v>4.6993973007621648</v>
       </c>
       <c r="E389" s="5">
         <v>2.5618405145704237</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>218.13463949999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.92678046999998287</v>
       </c>
       <c r="D390" s="5">
         <v>5.2420306007484596</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>219.45261535</v>
       </c>
       <c r="C391" s="5">
         <v>1.3179758500000105</v>
       </c>
       <c r="D391" s="5">
         <v>7.4962945175410356</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>220.58929748</v>
       </c>
       <c r="C392" s="5">
         <v>1.136682129999997</v>
       </c>
       <c r="D392" s="5">
         <v>6.3957105711643258</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>222.61987076</v>
       </c>
       <c r="C393" s="5">
         <v>2.0305732799999987</v>
       </c>
       <c r="D393" s="5">
         <v>11.623044727611575</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>223.39605596999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.77618520999999419</v>
       </c>
       <c r="D394" s="5">
         <v>4.2650850218908465</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>223.93021014999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.53415418000000159</v>
       </c>
       <c r="D395" s="5">
         <v>2.9073121215236863</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>225.21881311999999</v>
       </c>
       <c r="C396" s="5">
         <v>1.2886029699999995</v>
       </c>
       <c r="D396" s="5">
         <v>7.1281816539620513</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>226.31473344</v>
       </c>
       <c r="C397" s="5">
         <v>1.0959203200000047</v>
       </c>
       <c r="D397" s="5">
         <v>5.9980685870770101</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>227.10824803</v>
       </c>
       <c r="C398" s="5">
         <v>0.79351459000000091</v>
       </c>
       <c r="D398" s="5">
         <v>4.2895868855884034</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>227.91249243999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.80424440999999547</v>
       </c>
       <c r="D399" s="5">
         <v>4.333237118824429</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>228.81305996</v>
       </c>
       <c r="C400" s="5">
         <v>0.90056752000000984</v>
       </c>
       <c r="D400" s="5">
         <v>4.8460664960619626</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>230.08443391</v>
       </c>
       <c r="C401" s="5">
         <v>1.2713739499999974</v>
       </c>
       <c r="D401" s="5">
         <v>6.8752508826373182</v>
       </c>
       <c r="E401" s="5">
         <v>5.9282269700110302</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>229.82271391</v>
       </c>
       <c r="C402" s="5">
         <v>-0.26171999999999684</v>
       </c>
       <c r="D402" s="5">
         <v>-1.3564871410193025</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>230.65319364999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.83047973999998703</v>
       </c>
       <c r="D403" s="5">
         <v>4.423508699007761</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>231.36227517</v>
       </c>
       <c r="C404" s="5">
         <v>0.70908152000001223</v>
       </c>
       <c r="D404" s="5">
         <v>3.7520984834403581</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>232.54755399999999</v>
       </c>
       <c r="C405" s="5">
         <v>1.1852788299999872</v>
       </c>
       <c r="D405" s="5">
         <v>6.3238644976923553</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>233.12368013</v>
       </c>
       <c r="C406" s="5">
         <v>0.57612613000000579</v>
       </c>
       <c r="D406" s="5">
         <v>3.0137919326093554</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>234.13099391</v>
       </c>
       <c r="C407" s="5">
         <v>1.007313780000004</v>
       </c>
       <c r="D407" s="5">
         <v>5.3101475212408156</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>233.17873748</v>
       </c>
       <c r="C408" s="5">
         <v>-0.95225643000000559</v>
       </c>
       <c r="D408" s="5">
         <v>-4.7729231119392761</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>233.55019689</v>
       </c>
       <c r="C409" s="5">
         <v>0.37145940999999993</v>
       </c>
       <c r="D409" s="5">
         <v>1.9284674907893651</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>234.18709508000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.6368981900000108</v>
       </c>
       <c r="D410" s="5">
         <v>3.3219660056952094</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>235.29864696000001</v>
       </c>
       <c r="C411" s="5">
         <v>1.1115518800000075</v>
       </c>
       <c r="D411" s="5">
         <v>5.8467783526556572</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>235.21491853000001</v>
       </c>
       <c r="C412" s="5">
         <v>-8.3728430000007847E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-0.42617206266052365</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>235.51931185000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.30439332000000263</v>
       </c>
       <c r="D413" s="5">
         <v>1.5640295695299233</v>
       </c>
       <c r="E413" s="5">
         <v>2.3621232638996847</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>237.89361406</v>
       </c>
       <c r="C414" s="5">
         <v>2.3743022099999962</v>
       </c>
       <c r="D414" s="5">
         <v>12.791176040924057</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>238.16325301000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.26963895000000093</v>
       </c>
       <c r="D415" s="5">
         <v>1.3686431932251164</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>238.43434088000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.27108787000000234</v>
       </c>
       <c r="D416" s="5">
         <v>1.3744761616668377</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>238.31534106999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.11899981000001958</v>
       </c>
       <c r="D417" s="5">
         <v>-0.59726480449884267</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>238.05647225999999</v>
       </c>
       <c r="C418" s="5">
         <v>-0.25886880999999562</v>
       </c>
       <c r="D418" s="5">
         <v>-1.2957344149079675</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>239.41985385000001</v>
       </c>
       <c r="C419" s="5">
         <v>1.3633815900000172</v>
       </c>
       <c r="D419" s="5">
         <v>7.0932291445882756</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>237.34494108999999</v>
       </c>
       <c r="C420" s="5">
         <v>-2.0749127600000179</v>
       </c>
       <c r="D420" s="5">
         <v>-9.918042311339903</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>240.28782164</v>
       </c>
       <c r="C421" s="5">
         <v>2.9428805500000124</v>
       </c>
       <c r="D421" s="5">
         <v>15.936816580859215</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>240.44622161000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.15839997000000494</v>
       </c>
       <c r="D422" s="5">
         <v>0.79392556370319056</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>240.14495835</v>
       </c>
       <c r="C423" s="5">
         <v>-0.30126326000001313</v>
       </c>
       <c r="D423" s="5">
         <v>-1.4932030502676219</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>240.70276025000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.55780190000001539</v>
       </c>
       <c r="D424" s="5">
         <v>2.823211893567823</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>240.37227795000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.3304822999999999</v>
       </c>
       <c r="D425" s="5">
         <v>-1.6352021976394626</v>
       </c>
       <c r="E425" s="5">
         <v>2.0605385018663824</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>241.10837606000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.73609811000000036</v>
       </c>
       <c r="D426" s="5">
         <v>3.7373202588741661</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>241.03092771999999</v>
       </c>
       <c r="C427" s="5">
         <v>-7.7448340000017879E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.38478128272221301</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>241.54450980999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.51358208999999988</v>
       </c>
       <c r="D428" s="5">
         <v>2.5871062074476425</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>241.67692246999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.13241265999999996</v>
       </c>
       <c r="D429" s="5">
         <v>0.65981688484011425</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>241.54626085999999</v>
       </c>
       <c r="C430" s="5">
         <v>-0.1306616100000042</v>
       </c>
       <c r="D430" s="5">
         <v>-0.64684925115781056</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>241.01001303000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.53624782999997933</v>
       </c>
       <c r="D431" s="5">
         <v>-2.6317854197152268</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>241.11673776999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.10672473999997578</v>
       </c>
       <c r="D432" s="5">
         <v>0.53268353571338523</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>240.59545940999999</v>
       </c>
       <c r="C433" s="5">
         <v>-0.52127835999999661</v>
       </c>
       <c r="D433" s="5">
         <v>-2.5636933499732284</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>240.55300914</v>
       </c>
       <c r="C434" s="5">
         <v>-4.2450269999989132E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-0.21152070007669499</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>240.71197125</v>
       </c>
       <c r="C435" s="5">
         <v>0.15896211000000449</v>
       </c>
       <c r="D435" s="5">
         <v>0.79587181552067676</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>240.49253202</v>
       </c>
       <c r="C436" s="5">
         <v>-0.21943923000000609</v>
       </c>
       <c r="D436" s="5">
         <v>-1.0884825209460991</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>240.16555087</v>
       </c>
       <c r="C437" s="5">
         <v>-0.32698114999999461</v>
       </c>
       <c r="D437" s="5">
         <v>-1.6194118265186352</v>
       </c>
       <c r="E437" s="5">
         <v>-8.6002879268387566E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>238.34744842999999</v>
       </c>
       <c r="C438" s="5">
         <v>-1.8181024400000183</v>
       </c>
       <c r="D438" s="5">
         <v>-8.7153968277939526</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>238.81969731999999</v>
       </c>
       <c r="C439" s="5">
         <v>0.47224889000000303</v>
       </c>
       <c r="D439" s="5">
         <v>2.4036975680449935</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>241.20467640999999</v>
       </c>
       <c r="C440" s="5">
         <v>2.3849790900000016</v>
       </c>
       <c r="D440" s="5">
         <v>12.664465169270445</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>240.21360442</v>
       </c>
       <c r="C441" s="5">
         <v>-0.99107198999999468</v>
       </c>
       <c r="D441" s="5">
         <v>-4.8206978357322683</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>240.99218619999999</v>
       </c>
       <c r="C442" s="5">
         <v>0.77858177999999612</v>
       </c>
       <c r="D442" s="5">
         <v>3.9595375651385822</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>240.87075741999999</v>
+        <v>240.94665122999999</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.12142878000000223</v>
+        <v>-4.5534970000005615E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-0.60297140374376834</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-0.22650201213141319</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>239.59307688999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-1.3535743399999944</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-6.5368440201318929</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F589A2C5-8292-4808-9D4F-81EE609EE384}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houmanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>