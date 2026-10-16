--- v9 (2026-09-10)
+++ v10 (2026-10-16)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7579C31E-9636-4FB5-B998-144DAEE38C62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CD7EB26E-6731-4E99-92DC-6F78BD456EB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1D56DBDD-DEB7-491B-8DA8-28F5A7709E43}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6EFA2305-3D37-4200-BCA4-E11E2BFED415}"/>
   </bookViews>
   <sheets>
     <sheet name="houmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86BAAC5C-9696-4E13-A2FB-612D46FFF55E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82D4A3BA-09EF-4B05-B0E8-2AD220407C82}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>193.16930590999999</v>
+        <v>193.16931142000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>195.22926903000001</v>
+        <v>195.22924338000001</v>
       </c>
       <c r="C7" s="5">
-        <v>2.0599631200000204</v>
+        <v>2.0599319600000001</v>
       </c>
       <c r="D7" s="5">
-        <v>13.574728346460363</v>
+        <v>13.574510408309081</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>196.08140399999999</v>
+        <v>196.08134849999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.85213496999998029</v>
+        <v>0.85210511999997607</v>
       </c>
       <c r="D8" s="5">
-        <v>5.3653360416469065</v>
+        <v>5.3651442831238239</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>196.16385026</v>
+        <v>196.16383063999999</v>
       </c>
       <c r="C9" s="5">
-        <v>8.2446260000011762E-2</v>
+        <v>8.2482139999996207E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>0.50573194342204975</v>
+        <v>0.50595268719624276</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>196.98087884</v>
+        <v>196.98083890000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.81702857999999878</v>
+        <v>0.8170082600000228</v>
       </c>
       <c r="D10" s="5">
-        <v>5.1141355478699912</v>
+        <v>5.1140059518271608</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>198.57021843000001</v>
+        <v>198.57016924000001</v>
       </c>
       <c r="C11" s="5">
-        <v>1.5893395900000087</v>
+        <v>1.5893303400000036</v>
       </c>
       <c r="D11" s="5">
-        <v>10.123628718536937</v>
+        <v>10.123569304458279</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>201.12943663999999</v>
+        <v>201.12931588999999</v>
       </c>
       <c r="C12" s="5">
-        <v>2.5592182099999832</v>
+        <v>2.559146649999974</v>
       </c>
       <c r="D12" s="5">
-        <v>16.610668053032484</v>
+        <v>16.610174596619643</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>202.51889123000001</v>
+        <v>202.51878475999999</v>
       </c>
       <c r="C13" s="5">
-        <v>1.3894545900000139</v>
+        <v>1.3894688700000017</v>
       </c>
       <c r="D13" s="5">
-        <v>8.6122589047067386</v>
+        <v>8.6123561748073776</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>203.52345118</v>
+        <v>203.52340365000001</v>
       </c>
       <c r="C14" s="5">
-        <v>1.0045599499999867</v>
+        <v>1.0046188900000175</v>
       </c>
       <c r="D14" s="5">
-        <v>6.1174997956264576</v>
+        <v>6.1178718778966745</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>203.68394996000001</v>
+        <v>203.68391363000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.16049878000001172</v>
+        <v>0.1605099800000005</v>
       </c>
       <c r="D15" s="5">
-        <v>0.95043639080372166</v>
+        <v>0.95050322548588806</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>204.55796917999999</v>
+        <v>204.55798326999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.87401921999997967</v>
+        <v>0.87406963999998766</v>
       </c>
       <c r="D16" s="5">
-        <v>5.2725491307878736</v>
+        <v>5.2728614683519526</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>205.57355264</v>
+        <v>205.57407280000001</v>
       </c>
       <c r="C17" s="5">
-        <v>1.0155834600000162</v>
+        <v>1.0160895300000163</v>
       </c>
       <c r="D17" s="5">
-        <v>6.1231307911421062</v>
+        <v>6.1262653791280153</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>205.97991203000001</v>
+        <v>205.97992131999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.40635939000000576</v>
+        <v>0.40584851999997795</v>
       </c>
       <c r="D18" s="5">
-        <v>2.3980119582720505</v>
+        <v>2.394958271590264</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>206.7903244</v>
+        <v>206.79030205999999</v>
       </c>
       <c r="C19" s="5">
-        <v>0.81041236999999455</v>
+        <v>0.81038073999999938</v>
       </c>
       <c r="D19" s="5">
-        <v>4.8248269542126465</v>
+        <v>4.824634327921884</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>206.74423092000001</v>
+        <v>206.74411189</v>
       </c>
       <c r="C20" s="5">
-        <v>-4.6093479999996134E-2</v>
+        <v>-4.6190169999988484E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.26715184415929683</v>
+        <v>-0.26771158748502</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>206.15076458999999</v>
+        <v>206.15076124000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.59346633000001248</v>
+        <v>-0.59335064999999076</v>
       </c>
       <c r="D21" s="5">
-        <v>-3.3907739711362961</v>
+        <v>-3.3901253514765139</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>206.79440141000001</v>
+        <v>206.79437023</v>
       </c>
       <c r="C22" s="5">
-        <v>0.64363682000001177</v>
+        <v>0.64360898999998994</v>
       </c>
       <c r="D22" s="5">
-        <v>3.8116092338712049</v>
+        <v>3.8114416477556201</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>207.20609401999999</v>
+        <v>207.20603829999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.41169260999998869</v>
+        <v>0.41166806999999039</v>
       </c>
       <c r="D23" s="5">
-        <v>2.415329500598884</v>
+        <v>2.4151843168229048</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>205.80475003999999</v>
+        <v>205.8046161</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.4013439800000072</v>
+        <v>-1.4014221999999847</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.820480108501604</v>
+        <v>-7.8209025480465488</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>205.5367755</v>
+        <v>205.53664162000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.26797453999998311</v>
+        <v>-0.26797447999999235</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.5513563760316873</v>
+        <v>-1.5513570335847104</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>204.63880377000001</v>
+        <v>204.63872906</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.89797172999999475</v>
+        <v>-0.89791256000000885</v>
       </c>
       <c r="D26" s="5">
-        <v>-5.1185323338016619</v>
+        <v>-5.1182063749930506</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>204.08468210000001</v>
+        <v>204.08464541000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.55412167000000068</v>
+        <v>-0.55408364999999549</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.2014058283217794</v>
+        <v>-3.2011905820685693</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>203.36238170999999</v>
+        <v>203.36241923</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.72230039000001511</v>
+        <v>-0.72222618000000693</v>
       </c>
       <c r="D28" s="5">
-        <v>-4.1653583539848826</v>
+        <v>-4.1649394293229562</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>202.42243736</v>
+        <v>202.42305619999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.93994434999999044</v>
+        <v>-0.93936303000000976</v>
       </c>
       <c r="D29" s="5">
-        <v>-5.4075739926220834</v>
+        <v>-5.4043131446988575</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.5328407956826218</v>
+        <v>-1.5327889150036911</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>203.0860132</v>
+        <v>203.08606368</v>
       </c>
       <c r="C30" s="5">
-        <v>0.66357583999999292</v>
+        <v>0.66300748000000453</v>
       </c>
       <c r="D30" s="5">
-        <v>4.0055151743475736</v>
+        <v>4.0020099126159892</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>202.08966286</v>
+        <v>202.08965218</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.99635033999999223</v>
+        <v>-0.99641149999999357</v>
       </c>
       <c r="D31" s="5">
-        <v>-5.7309730155069456</v>
+        <v>-5.7313139811695386</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>201.24862651999999</v>
+        <v>201.24841211</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.84103634000001648</v>
+        <v>-0.84124006999999779</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.881299480588952</v>
+        <v>-4.8824552243476704</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>202.72937714</v>
+        <v>202.72937009</v>
       </c>
       <c r="C33" s="5">
-        <v>1.4807506200000091</v>
+        <v>1.4809579799999995</v>
       </c>
       <c r="D33" s="5">
-        <v>9.1955982011538993</v>
+        <v>9.1969486843867401</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>202.5298019</v>
+        <v>202.52977901</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.19957524000000149</v>
+        <v>-0.19959108000000469</v>
       </c>
       <c r="D34" s="5">
-        <v>-1.1749546803892619</v>
+        <v>-1.17504747111703</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>202.26542495000001</v>
+        <v>202.26534767000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.26437694999998484</v>
+        <v>-0.26443133999998736</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.5552500881889419</v>
+        <v>-1.555567928619972</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>201.52938674999999</v>
+        <v>201.52922652000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.73603820000002429</v>
+        <v>-0.73612115000000244</v>
       </c>
       <c r="D36" s="5">
-        <v>-4.2804198235787734</v>
+        <v>-4.2808942065450388</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>201.04948117000001</v>
+        <v>201.04932454999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.47990557999997918</v>
+        <v>-0.47990197000001444</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.8204507756037889</v>
+        <v>-2.8204320495417434</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>201.18605256000001</v>
+        <v>201.18592851</v>
       </c>
       <c r="C38" s="5">
-        <v>0.13657139000000029</v>
+        <v>0.13660396000000219</v>
       </c>
       <c r="D38" s="5">
-        <v>0.81820331094630827</v>
+        <v>0.81839980849522931</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>202.47839822</v>
+        <v>202.47827905</v>
       </c>
       <c r="C39" s="5">
-        <v>1.2923456599999952</v>
+        <v>1.292350540000001</v>
       </c>
       <c r="D39" s="5">
-        <v>7.9866141274542946</v>
+        <v>7.9866504587068787</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>201.66793895999999</v>
+        <v>201.66785350000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.810459260000016</v>
+        <v>-0.81042554999999084</v>
       </c>
       <c r="D40" s="5">
-        <v>-4.6988898097372944</v>
+        <v>-4.6987013526268111</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>201.35648570000001</v>
+        <v>201.35775050000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.31145325999997908</v>
+        <v>-0.31010299999999802</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.8376028045838377</v>
+        <v>-1.8297041717079687</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.52659758172175497</v>
+        <v>-0.52627685798174451</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>200.91063783999999</v>
+        <v>200.91058373999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.44584786000001486</v>
+        <v>-0.44716676000001598</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.6249451166463711</v>
+        <v>-2.6325992559621869</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>200.97099864</v>
+        <v>200.97092610000001</v>
       </c>
       <c r="C43" s="5">
-        <v>6.0360800000012205E-2</v>
+        <v>6.0342360000021245E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>0.36111959438505092</v>
+        <v>0.36100918876051935</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>200.49545402999999</v>
+        <v>200.49512647</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.47554461000001425</v>
+        <v>-0.47579963000001158</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.8028180707727834</v>
+        <v>-2.8043026178021901</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>201.13554386000001</v>
+        <v>201.13551242</v>
       </c>
       <c r="C45" s="5">
-        <v>0.64008983000002218</v>
+        <v>0.64038594999999532</v>
       </c>
       <c r="D45" s="5">
-        <v>3.899038745155714</v>
+        <v>3.9008808185970301</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>200.78287008000001</v>
+        <v>200.78279379</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.35267378000000349</v>
+        <v>-0.35271862999999826</v>
       </c>
       <c r="D46" s="5">
-        <v>-2.0839229143091442</v>
+        <v>-2.0841857014194165</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>200.92795165999999</v>
+        <v>200.92781187</v>
       </c>
       <c r="C47" s="5">
-        <v>0.14508157999998161</v>
+        <v>0.14501807999999983</v>
       </c>
       <c r="D47" s="5">
-        <v>0.87054967765314295</v>
+        <v>0.87016746837149661</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>201.99464183000001</v>
+        <v>201.99444492999999</v>
       </c>
       <c r="C48" s="5">
-        <v>1.0666901700000153</v>
+        <v>1.0666330599999867</v>
       </c>
       <c r="D48" s="5">
-        <v>6.5599258858729304</v>
+        <v>6.5595690515305005</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>201.95523754999999</v>
+        <v>201.95506803999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-3.9404280000013614E-2</v>
+        <v>-3.9376889999999776E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.23384004401207914</v>
+        <v>-0.2336779030671976</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>202.54875860000001</v>
+        <v>202.54852292999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.59352105000002098</v>
+        <v>0.59345489000000384</v>
       </c>
       <c r="D50" s="5">
-        <v>3.5842153329750603</v>
+        <v>3.5838123767932606</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>203.70243249999999</v>
+        <v>203.70232867999999</v>
       </c>
       <c r="C51" s="5">
-        <v>1.1536738999999727</v>
+        <v>1.1538057500000036</v>
       </c>
       <c r="D51" s="5">
-        <v>7.0531749985900172</v>
+        <v>7.0540149726055157</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>203.65664681000001</v>
+        <v>203.65657340999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-4.5785689999974011E-2</v>
+        <v>-4.5755270000000792E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-0.26938783544484535</v>
+        <v>-0.26920921233288819</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>204.16109989</v>
+        <v>204.16302934000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.50445307999999045</v>
+        <v>0.50645593000001554</v>
       </c>
       <c r="D53" s="5">
-        <v>3.0132038637694425</v>
+        <v>3.0253325170678025</v>
       </c>
       <c r="E53" s="5">
-        <v>1.3928601208200275</v>
+        <v>1.3931814559082545</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>203.37531637999999</v>
+        <v>203.37523664</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.78578351000001589</v>
+        <v>-0.78779270000001134</v>
       </c>
       <c r="D54" s="5">
-        <v>-4.5220825541358645</v>
+        <v>-4.5333589722548311</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>202.76222319999999</v>
+        <v>202.76209033000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.6130931799999928</v>
+        <v>-0.61314630999999054</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.5581273856773232</v>
+        <v>-3.5584320065796926</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>203.28163316999999</v>
+        <v>203.28117714999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.51940996999999811</v>
+        <v>0.51908681999998407</v>
       </c>
       <c r="D56" s="5">
-        <v>3.1176865728313352</v>
+        <v>3.1157215878258704</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>204.97503750999999</v>
+        <v>204.97484972000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.6934043400000007</v>
+        <v>1.6936725700000181</v>
       </c>
       <c r="D57" s="5">
-        <v>10.467366428711756</v>
+        <v>10.469125701972182</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>205.72782565</v>
+        <v>205.72752277999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.75278814000000693</v>
+        <v>0.75267305999997802</v>
       </c>
       <c r="D58" s="5">
-        <v>4.4972201896006814</v>
+        <v>4.4965229511763738</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>206.89178845999999</v>
+        <v>206.89149262999999</v>
       </c>
       <c r="C59" s="5">
-        <v>1.1639628099999868</v>
+        <v>1.1639698500000009</v>
       </c>
       <c r="D59" s="5">
-        <v>7.00464089846069</v>
+        <v>7.0046952268273843</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>207.80565992999999</v>
+        <v>207.80537511</v>
       </c>
       <c r="C60" s="5">
-        <v>0.91387147000000368</v>
+        <v>0.91388248000001227</v>
       </c>
       <c r="D60" s="5">
-        <v>5.4312654254640602</v>
+        <v>5.431340413035457</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>208.47535937000001</v>
+        <v>208.47520288999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.66969944000001647</v>
+        <v>0.66982777999999144</v>
       </c>
       <c r="D61" s="5">
-        <v>3.9365527292127611</v>
+        <v>3.9373260398405607</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>209.13720359999999</v>
+        <v>209.13694981</v>
       </c>
       <c r="C62" s="5">
-        <v>0.6618442299999856</v>
+        <v>0.66174692000001301</v>
       </c>
       <c r="D62" s="5">
-        <v>3.8768536771622175</v>
+        <v>3.8762766415152194</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>209.21207405000001</v>
+        <v>209.21212607000001</v>
       </c>
       <c r="C63" s="5">
-        <v>7.4870450000020128E-2</v>
+        <v>7.5176260000006323E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>0.43044303950210416</v>
+        <v>0.4322051964697371</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>210.04179515999999</v>
+        <v>210.04187691000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.82972110999997994</v>
+        <v>0.82975084000000265</v>
       </c>
       <c r="D64" s="5">
-        <v>4.8643134255068388</v>
+        <v>4.8644903036370257</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>211.13066480000001</v>
+        <v>211.13348769999999</v>
       </c>
       <c r="C65" s="5">
-        <v>1.0888696400000129</v>
+        <v>1.0916107899999759</v>
       </c>
       <c r="D65" s="5">
-        <v>6.4013468663424389</v>
+        <v>6.4179226300276282</v>
       </c>
       <c r="E65" s="5">
-        <v>3.4137575246974805</v>
+        <v>3.4141628788196599</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>212.04567929000001</v>
+        <v>212.04559681000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.91501449000000434</v>
+        <v>0.91210911000001715</v>
       </c>
       <c r="D66" s="5">
-        <v>5.3264261801954982</v>
+        <v>5.3090370305565404</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>212.74527051000001</v>
+        <v>212.7449862</v>
       </c>
       <c r="C67" s="5">
-        <v>0.69959122000000207</v>
+        <v>0.69938938999999323</v>
       </c>
       <c r="D67" s="5">
-        <v>4.0317344448043579</v>
+        <v>4.0305517168690574</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>214.00948271999999</v>
+        <v>214.00887225</v>
       </c>
       <c r="C68" s="5">
-        <v>1.2642122099999824</v>
+        <v>1.2638860499999964</v>
       </c>
       <c r="D68" s="5">
-        <v>7.368586923295628</v>
+        <v>7.3666334941002942</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>213.88759861</v>
+        <v>213.88699371999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.12188410999999633</v>
+        <v>-0.12187853000000359</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.68129529366833808</v>
+        <v>-0.68126613804249114</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>214.49471187</v>
+        <v>214.49389357999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.60711326000000554</v>
+        <v>0.60689985999999863</v>
       </c>
       <c r="D70" s="5">
-        <v>3.459844396830003</v>
+        <v>3.4586191561453594</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>215.48266676</v>
+        <v>215.48203888</v>
       </c>
       <c r="C71" s="5">
-        <v>0.98795488999999748</v>
+        <v>0.98814530000001355</v>
       </c>
       <c r="D71" s="5">
-        <v>5.6693471615684388</v>
+        <v>5.670489839999604</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>215.64982148000001</v>
+        <v>215.64941297999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.16715472000001341</v>
+        <v>0.16737409999998931</v>
       </c>
       <c r="D72" s="5">
-        <v>0.93484862173505157</v>
+        <v>0.93608353697447466</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>216.67672397999999</v>
+        <v>216.67657911000001</v>
       </c>
       <c r="C73" s="5">
-        <v>1.0269024999999772</v>
+        <v>1.0271661300000119</v>
       </c>
       <c r="D73" s="5">
-        <v>5.8663385014167568</v>
+        <v>5.8678956075084221</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>217.17825467</v>
+        <v>217.17808599</v>
       </c>
       <c r="C74" s="5">
-        <v>0.50153069000000983</v>
+        <v>0.50150687999999377</v>
       </c>
       <c r="D74" s="5">
-        <v>2.8132139316721094</v>
+        <v>2.8130805753851851</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>217.17826319</v>
+        <v>217.17888024000001</v>
       </c>
       <c r="C75" s="5">
-        <v>8.5199999944052252E-6</v>
+        <v>7.9425000001265289E-4</v>
       </c>
       <c r="D75" s="5">
-        <v>4.7076546416668918E-5</v>
+        <v>4.3886525971759127E-3</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>217.82510393000001</v>
+        <v>217.82615462000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.64684074000001601</v>
+        <v>0.64727437999999893</v>
       </c>
       <c r="D76" s="5">
-        <v>3.6331957726903896</v>
+        <v>3.6356610202951556</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>218.3819713</v>
+        <v>218.38496072999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.55686736999999198</v>
+        <v>0.55880610999997771</v>
       </c>
       <c r="D77" s="5">
-        <v>3.1112910676168504</v>
+        <v>3.12226108256346</v>
       </c>
       <c r="E77" s="5">
-        <v>3.434511280902286</v>
+        <v>3.4345442350214084</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>220.62364056999999</v>
+        <v>220.62373123</v>
       </c>
       <c r="C78" s="5">
-        <v>2.2416692699999885</v>
+        <v>2.2387705000000153</v>
       </c>
       <c r="D78" s="5">
-        <v>13.037664766657485</v>
+        <v>13.019655263781328</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>221.24899375000001</v>
+        <v>221.24914018999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.62535318000001894</v>
+        <v>0.62540895999998725</v>
       </c>
       <c r="D79" s="5">
-        <v>3.4549057880771228</v>
+        <v>3.455217335799099</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>222.11964151999999</v>
+        <v>222.11832157000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.87064776999997662</v>
+        <v>0.86918138000001477</v>
       </c>
       <c r="D80" s="5">
-        <v>4.8257350676163657</v>
+        <v>4.8174276458122778</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>222.12611419000001</v>
+        <v>222.12451687999999</v>
       </c>
       <c r="C81" s="5">
-        <v>6.4726700000221626E-3</v>
+        <v>6.1953099999811911E-3</v>
       </c>
       <c r="D81" s="5">
-        <v>3.497416499294026E-2</v>
+        <v>3.3475458161724703E-2</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>222.86522651999999</v>
+        <v>222.86370983</v>
       </c>
       <c r="C82" s="5">
-        <v>0.73911232999998333</v>
+        <v>0.73919295000001739</v>
       </c>
       <c r="D82" s="5">
-        <v>4.0668245310016227</v>
+        <v>4.0673060630130431</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>223.27792658000001</v>
+        <v>223.27693400000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.41270006000002013</v>
+        <v>0.41322417000000655</v>
       </c>
       <c r="D83" s="5">
-        <v>2.2449230569653977</v>
+        <v>2.2478185953415553</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>224.23559813</v>
+        <v>224.23506578999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.95767154999998638</v>
+        <v>0.95813178999998172</v>
       </c>
       <c r="D84" s="5">
-        <v>5.2701462883856909</v>
+        <v>5.2727630972633666</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>225.285359</v>
+        <v>225.28535199000001</v>
       </c>
       <c r="C85" s="5">
-        <v>1.0497608700000001</v>
+        <v>1.0502862000000164</v>
       </c>
       <c r="D85" s="5">
-        <v>5.7647405161007192</v>
+        <v>5.7677141221265327</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>225.685113</v>
+        <v>225.68533883999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.3997540000000015</v>
+        <v>0.39998684999997636</v>
       </c>
       <c r="D86" s="5">
-        <v>2.1502250682455815</v>
+        <v>2.1514898616177947</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>227.21836218000001</v>
+        <v>227.21971508999999</v>
       </c>
       <c r="C87" s="5">
-        <v>1.5332491800000128</v>
+        <v>1.5343762500000082</v>
       </c>
       <c r="D87" s="5">
-        <v>8.4641337148986029</v>
+        <v>8.470581263797472</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>227.90819357000001</v>
+        <v>227.91034529999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.68983138999999483</v>
+        <v>0.6906302099999948</v>
       </c>
       <c r="D88" s="5">
-        <v>3.704634595603018</v>
+        <v>3.7089740517834091</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>227.87970299</v>
+        <v>227.88290255999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-2.8490580000010368E-2</v>
+        <v>-2.7442739999997912E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.14990772746028558</v>
+        <v>-0.14439663874676878</v>
       </c>
       <c r="E89" s="5">
-        <v>4.3491372632370684</v>
+        <v>4.3491739533029428</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>228.07413586000001</v>
+        <v>228.07435609999999</v>
       </c>
       <c r="C90" s="5">
-        <v>0.19443287000001419</v>
+        <v>0.1914535399999977</v>
       </c>
       <c r="D90" s="5">
-        <v>1.0286895630151838</v>
+        <v>1.012839573815838</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>229.49765717</v>
+        <v>229.49820818000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.4235213099999839</v>
+        <v>1.4238520800000174</v>
       </c>
       <c r="D91" s="5">
-        <v>7.7523176062574306</v>
+        <v>7.7541734872168755</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>230.26014534999999</v>
+        <v>230.25804883000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.76248817999999119</v>
+        <v>0.75984065000000101</v>
       </c>
       <c r="D92" s="5">
-        <v>4.0605739464051993</v>
+        <v>4.0462071065579419</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>231.73295687000001</v>
+        <v>231.73010600999999</v>
       </c>
       <c r="C93" s="5">
-        <v>1.4728115200000218</v>
+        <v>1.4720571799999789</v>
       </c>
       <c r="D93" s="5">
-        <v>7.951416302511749</v>
+        <v>7.9472744435257425</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>233.04789833000001</v>
+        <v>233.04563372000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.31494146</v>
+        <v>1.3155277100000262</v>
       </c>
       <c r="D94" s="5">
-        <v>7.0258413556945065</v>
+        <v>7.0291613746108705</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>233.07925533</v>
+        <v>233.07788263</v>
       </c>
       <c r="C95" s="5">
-        <v>3.1356999999985646E-2</v>
+        <v>3.2248909999992748E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>0.16158162798061149</v>
+        <v>0.16618272657478173</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>233.55685764</v>
+        <v>233.55627317</v>
       </c>
       <c r="C96" s="5">
-        <v>0.47760231000000886</v>
+        <v>0.47839053999999237</v>
       </c>
       <c r="D96" s="5">
-        <v>2.4868202454644717</v>
+        <v>2.4909857467218632</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>234.36959019</v>
+        <v>234.36978848999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.81273254999999267</v>
+        <v>0.81351531999999338</v>
       </c>
       <c r="D97" s="5">
-        <v>4.2566212202263198</v>
+        <v>4.2608106396060164</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>235.67014799</v>
+        <v>235.67085069000001</v>
       </c>
       <c r="C98" s="5">
-        <v>1.3005578000000071</v>
+        <v>1.3010622000000183</v>
       </c>
       <c r="D98" s="5">
-        <v>6.8660523457328093</v>
+        <v>6.8687910665069074</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>237.42526720000001</v>
+        <v>237.42748083000001</v>
       </c>
       <c r="C99" s="5">
-        <v>1.7551192100000037</v>
+        <v>1.7566301399999986</v>
       </c>
       <c r="D99" s="5">
-        <v>9.3121234624123694</v>
+        <v>9.320442517608619</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>238.62166418999999</v>
+        <v>238.62511133999999</v>
       </c>
       <c r="C100" s="5">
-        <v>1.1963969899999825</v>
+        <v>1.197630509999982</v>
       </c>
       <c r="D100" s="5">
-        <v>6.2172901880189313</v>
+        <v>6.2238196264920109</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>239.92156295999999</v>
+        <v>239.92428344999999</v>
       </c>
       <c r="C101" s="5">
-        <v>1.2998987699999986</v>
+        <v>1.2991721100000007</v>
       </c>
       <c r="D101" s="5">
-        <v>6.7364958231412642</v>
+        <v>6.7325163735997284</v>
       </c>
       <c r="E101" s="5">
-        <v>5.2843056279252787</v>
+        <v>5.2840212033149703</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>240.86704534</v>
+        <v>240.86753118999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.94548238000001561</v>
+        <v>0.94324774000000389</v>
       </c>
       <c r="D102" s="5">
-        <v>4.8328130986527329</v>
+        <v>4.821086823898324</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>240.99472857000001</v>
+        <v>240.99585309</v>
       </c>
       <c r="C103" s="5">
-        <v>0.12768323000000237</v>
+        <v>0.1283219000000031</v>
       </c>
       <c r="D103" s="5">
-        <v>0.63797596270416257</v>
+        <v>0.64117517011510472</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>242.11848517000001</v>
+        <v>242.11548961</v>
       </c>
       <c r="C104" s="5">
-        <v>1.1237566000000072</v>
+        <v>1.1196365200000002</v>
       </c>
       <c r="D104" s="5">
-        <v>5.7413521847593518</v>
+        <v>5.7197342870413115</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>241.65935456</v>
+        <v>241.65536899</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.45913061000001676</v>
+        <v>-0.46012061999999787</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.2519825246298586</v>
+        <v>-2.2568153987817197</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>242.41250947</v>
+        <v>242.40964034999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.75315491000000634</v>
+        <v>0.75427135999998995</v>
       </c>
       <c r="D106" s="5">
-        <v>3.8046945113729969</v>
+        <v>3.8104955529267626</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>243.15790638999999</v>
+        <v>243.1563644</v>
       </c>
       <c r="C107" s="5">
-        <v>0.74539691999999036</v>
+        <v>0.74672405000001163</v>
       </c>
       <c r="D107" s="5">
-        <v>3.7529409209523967</v>
+        <v>3.7597816514150395</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>243.69841382000001</v>
+        <v>243.69786870999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.54050743000001944</v>
+        <v>0.54150430999999344</v>
       </c>
       <c r="D108" s="5">
-        <v>2.7002934643592935</v>
+        <v>2.7053522510982031</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>243.73574465999999</v>
+        <v>243.73621132</v>
       </c>
       <c r="C109" s="5">
-        <v>3.7330839999981436E-2</v>
+        <v>3.8342610000000832E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>0.18397645161536413</v>
+        <v>0.18896746591252622</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>243.80626645000001</v>
+        <v>243.80751606000001</v>
       </c>
       <c r="C110" s="5">
-        <v>7.0521790000015017E-2</v>
+        <v>7.1304740000016409E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>0.34775756113682998</v>
+        <v>0.35162398994974531</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>242.63315534</v>
+        <v>242.63579784999999</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.1731111100000078</v>
+        <v>-1.171718210000023</v>
       </c>
       <c r="D111" s="5">
-        <v>-5.6236046246333826</v>
+        <v>-5.6170748733233129</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>242.23429959000001</v>
+        <v>242.23812328</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.39885574999999562</v>
+        <v>-0.3976745699999924</v>
       </c>
       <c r="D112" s="5">
-        <v>-1.954898287786766</v>
+        <v>-1.9491400606375886</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>242.36279708000001</v>
+        <v>242.36515627</v>
       </c>
       <c r="C113" s="5">
-        <v>0.12849749000000088</v>
+        <v>0.12703299000000357</v>
       </c>
       <c r="D113" s="5">
-        <v>0.63842183223286053</v>
+        <v>0.63111467822898337</v>
       </c>
       <c r="E113" s="5">
-        <v>1.0175134280894227</v>
+        <v>1.0173513013778335</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>239.05721688</v>
+        <v>239.05779107999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-3.3055802000000085</v>
+        <v>-3.3073651900000129</v>
       </c>
       <c r="D114" s="5">
-        <v>-15.19316854877637</v>
+        <v>-15.200630013417072</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>237.31729071000001</v>
+        <v>237.3183554</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.7399261699999897</v>
+        <v>-1.7394356799999855</v>
       </c>
       <c r="D115" s="5">
-        <v>-8.3926604824141489</v>
+        <v>-8.3903690822891832</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>234.75413269000001</v>
+        <v>234.75113293999999</v>
       </c>
       <c r="C116" s="5">
-        <v>-2.563158020000003</v>
+        <v>-2.5672224600000106</v>
       </c>
       <c r="D116" s="5">
-        <v>-12.217816795258241</v>
+        <v>-12.236001298717024</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>230.41032885000001</v>
+        <v>230.40627172000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-4.3438038399999925</v>
+        <v>-4.3448612199999843</v>
       </c>
       <c r="D117" s="5">
-        <v>-20.078363583822433</v>
+        <v>-20.082995796229884</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>229.15395855</v>
+        <v>229.15114234000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.2563703000000146</v>
+        <v>-1.2551293799999996</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.3505908193333234</v>
+        <v>-6.3446134399327452</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>228.83170759999999</v>
+        <v>228.83030671</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.32225095000001147</v>
+        <v>-0.32083563000000481</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.6745257073391695</v>
+        <v>-1.6672480958688451</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>227.74442632</v>
+        <v>227.74404315999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.0872812799999849</v>
+        <v>-1.0862635500000124</v>
       </c>
       <c r="D120" s="5">
-        <v>-5.5550658149337355</v>
+        <v>-5.5500341900676435</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>227.33957601</v>
+        <v>227.34011666000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.40485031000000049</v>
+        <v>-0.40392649999998298</v>
       </c>
       <c r="D121" s="5">
-        <v>-2.1124490546674646</v>
+        <v>-2.1076791859183763</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>227.20693718999999</v>
+        <v>227.20827489999999</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.13263882000001104</v>
+        <v>-0.13184176000001457</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.69788475310018638</v>
+        <v>-0.6937027113795402</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>227.21220793000001</v>
+        <v>227.21466441999999</v>
       </c>
       <c r="C123" s="5">
-        <v>5.2707400000144844E-3</v>
+        <v>6.3895199999990382E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>2.7841117554650019E-2</v>
+        <v>3.3751455737762726E-2</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>227.18434232999999</v>
+        <v>227.18785745</v>
       </c>
       <c r="C124" s="5">
-        <v>-2.7865600000012591E-2</v>
+        <v>-2.6806969999995545E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-0.1470703277723362</v>
+        <v>-0.14148513880485325</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>227.27339007</v>
+        <v>227.27495199000001</v>
       </c>
       <c r="C125" s="5">
-        <v>8.9047740000012254E-2</v>
+        <v>8.7094540000009601E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>0.47137029960628851</v>
+        <v>0.46100216371660618</v>
       </c>
       <c r="E125" s="5">
-        <v>-6.2259584357822195</v>
+        <v>-6.2262267861594722</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>227.64264643000001</v>
+        <v>227.6431814</v>
       </c>
       <c r="C126" s="5">
-        <v>0.3692563600000085</v>
+        <v>0.36822940999999787</v>
       </c>
       <c r="D126" s="5">
-        <v>1.9671847840367906</v>
+        <v>1.9616513413066583</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>228.54946469000001</v>
+        <v>228.55058088000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.90681825999999432</v>
+        <v>0.90739948000000936</v>
       </c>
       <c r="D127" s="5">
-        <v>4.8863545940241782</v>
+        <v>4.8895437101214689</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>229.44881831000001</v>
+        <v>229.44592252000001</v>
       </c>
       <c r="C128" s="5">
-        <v>0.89935361999999941</v>
+        <v>0.89534163999999805</v>
       </c>
       <c r="D128" s="5">
-        <v>4.825611214905301</v>
+        <v>4.8035944831327448</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>230.46281461000001</v>
+        <v>230.45907281999999</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0139963000000023</v>
+        <v>1.0131502999999782</v>
       </c>
       <c r="D129" s="5">
-        <v>5.4339395589267703</v>
+        <v>5.4293654306038608</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>230.3100072</v>
+        <v>230.30751303</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.1528074100000083</v>
+        <v>-0.1515597899999932</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.7927598521452639</v>
+        <v>-0.78632335450558033</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>230.50653711000001</v>
+        <v>230.50544545</v>
       </c>
       <c r="C131" s="5">
-        <v>0.19652991000000952</v>
+        <v>0.19793242000000077</v>
       </c>
       <c r="D131" s="5">
-        <v>1.0288128528899598</v>
+        <v>1.036200855296987</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>231.52889615000001</v>
+        <v>231.52866804000001</v>
       </c>
       <c r="C132" s="5">
-        <v>1.0223590399999978</v>
+        <v>1.0232225900000174</v>
       </c>
       <c r="D132" s="5">
-        <v>5.4540971610554934</v>
+        <v>5.4588435818338388</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>231.98084299000001</v>
+        <v>231.98147408</v>
       </c>
       <c r="C133" s="5">
-        <v>0.45194684000000507</v>
+        <v>0.45280603999998448</v>
       </c>
       <c r="D133" s="5">
-        <v>2.3677252496006274</v>
+        <v>2.3722774433213356</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>232.18403642999999</v>
+        <v>232.18538407</v>
       </c>
       <c r="C134" s="5">
-        <v>0.20319343999997841</v>
+        <v>0.20390998999999965</v>
       </c>
       <c r="D134" s="5">
-        <v>1.056165752887761</v>
+        <v>1.0599053879982501</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>232.84492478999999</v>
+        <v>232.84686880999999</v>
       </c>
       <c r="C135" s="5">
-        <v>0.66088836000000128</v>
+        <v>0.66148473999999169</v>
       </c>
       <c r="D135" s="5">
-        <v>3.4696622709669889</v>
+        <v>3.4728220136877042</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>233.87892382000001</v>
+        <v>233.88148541000001</v>
       </c>
       <c r="C136" s="5">
-        <v>1.0339990300000181</v>
+        <v>1.034616600000021</v>
       </c>
       <c r="D136" s="5">
-        <v>5.460961452757096</v>
+        <v>5.4642564643780034</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>233.97645076000001</v>
+        <v>233.97803063000001</v>
       </c>
       <c r="C137" s="5">
-        <v>9.7526939999994511E-2</v>
+        <v>9.6545219999995879E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>0.50154631976710995</v>
+        <v>0.49648076547199604</v>
       </c>
       <c r="E137" s="5">
-        <v>2.9493381024217058</v>
+        <v>2.949325731370056</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>234.68076256000001</v>
+        <v>234.68107302999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.70431179999999927</v>
+        <v>0.70304239999998686</v>
       </c>
       <c r="D138" s="5">
-        <v>3.6726269714082882</v>
+        <v>3.665872762985023</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>235.38663851000001</v>
+        <v>235.38728108000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.70587595000000647</v>
+        <v>0.70620805000001496</v>
       </c>
       <c r="D139" s="5">
-        <v>3.6696886582527455</v>
+        <v>3.6714389078127185</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>235.41505581999999</v>
+        <v>235.41285898000001</v>
       </c>
       <c r="C140" s="5">
-        <v>2.8417309999980489E-2</v>
+        <v>2.5577900000001819E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.14496754795549904</v>
+        <v>0.13047361932403412</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>235.64417950999999</v>
+        <v>235.64133068999999</v>
       </c>
       <c r="C141" s="5">
-        <v>0.22912368999999444</v>
+        <v>0.22847170999997957</v>
       </c>
       <c r="D141" s="5">
-        <v>1.1742027944353639</v>
+        <v>1.170854686306444</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>235.75907115000001</v>
+        <v>235.75717707000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.11489164000002461</v>
+        <v>0.11584638000002201</v>
       </c>
       <c r="D142" s="5">
-        <v>0.58664840463782397</v>
+        <v>0.59154376415706533</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>234.77668851999999</v>
+        <v>234.77591724000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.9823826300000178</v>
+        <v>-0.98125982999999906</v>
       </c>
       <c r="D143" s="5">
-        <v>-4.8872517490686889</v>
+        <v>-4.8818315067619249</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>233.81960545999999</v>
+        <v>233.81951591999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.95708306000000221</v>
+        <v>-0.95640132000002609</v>
       </c>
       <c r="D144" s="5">
-        <v>-4.7836765784676221</v>
+        <v>-4.7803604505632258</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>232.97827516000001</v>
+        <v>232.97888123999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.84133029999998143</v>
+        <v>-0.84063467999999375</v>
       </c>
       <c r="D145" s="5">
-        <v>-4.2334090958740518</v>
+        <v>-4.2299793810640978</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>232.34282062</v>
+        <v>232.34384326</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.635454540000012</v>
+        <v>-0.63503797999999279</v>
       </c>
       <c r="D146" s="5">
-        <v>-3.2243760352773099</v>
+        <v>-3.2222856864241756</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>231.00971724999999</v>
+        <v>231.01092068</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.3331033700000035</v>
+        <v>-1.3329225800000017</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.6720139012964914</v>
+        <v>-6.6711089848347278</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>229.01993522000001</v>
+        <v>229.02134588000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-1.9897820299999864</v>
+        <v>-1.9895747999999855</v>
       </c>
       <c r="D148" s="5">
-        <v>-9.8602254933643394</v>
+        <v>-9.8591977738086367</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>227.17110431</v>
+        <v>227.17240122999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-1.8488309100000038</v>
+        <v>-1.8489446500000213</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.2685982498556427</v>
+        <v>-9.2690887944487326</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.9085604247328867</v>
+        <v>-2.9086617156642625</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>225.94867146999999</v>
+        <v>225.94879342999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.2224328400000104</v>
+        <v>-1.2236077999999964</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.2696076464172856</v>
+        <v>-6.2754216177848381</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>225.04799333</v>
+        <v>225.04819386</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.90067813999999657</v>
+        <v>-0.90059956999999713</v>
       </c>
       <c r="D151" s="5">
-        <v>-4.6799562985203602</v>
+        <v>-4.6795544830606328</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>224.13743152000001</v>
+        <v>224.13614437000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.91056180999999015</v>
+        <v>-0.91204948999998692</v>
       </c>
       <c r="D152" s="5">
-        <v>-4.7486910927603603</v>
+        <v>-4.7562732742701064</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>222.98783617000001</v>
+        <v>222.98626049000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.1495953499999985</v>
+        <v>-1.1498838800000044</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.9840825713135981</v>
+        <v>-5.9855757670538186</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>222.14313163</v>
+        <v>222.14196504</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.84470454000000927</v>
+        <v>-0.84429545000000417</v>
       </c>
       <c r="D154" s="5">
-        <v>-4.4522200024346041</v>
+        <v>-4.4501392906364234</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>221.08019375999999</v>
+        <v>221.07978974</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.0629378700000132</v>
+        <v>-1.0621753000000069</v>
       </c>
       <c r="D155" s="5">
-        <v>-5.5931822592340419</v>
+        <v>-5.5893031304544039</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>220.29514319</v>
+        <v>220.29514552000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.78505056999998146</v>
+        <v>-0.7846442199999899</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.1789267628778326</v>
+        <v>-4.1768132409270358</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>220.06635298</v>
+        <v>220.06685236999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.22879020999999966</v>
+        <v>-0.22829315000001316</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.2391803992441885</v>
+        <v>-1.2365035210770148</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>218.84616301</v>
+        <v>218.84679684</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.220189970000007</v>
+        <v>-1.2200555299999962</v>
       </c>
       <c r="D158" s="5">
-        <v>-6.4543742082494919</v>
+        <v>-6.4536704091328501</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>217.98676401</v>
+        <v>217.98723866</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.85939899999999625</v>
+        <v>-0.8595581799999934</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.6118879490580582</v>
+        <v>-4.6127107341080276</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>216.45478478000001</v>
+        <v>216.4551481</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.5319792299999904</v>
+        <v>-1.5320905600000003</v>
       </c>
       <c r="D160" s="5">
-        <v>-8.1149634032339328</v>
+        <v>-8.1155135230116411</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>215.93304466999999</v>
+        <v>215.93412282</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.52174011000002452</v>
+        <v>-0.52102528000000348</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.8544267343671437</v>
+        <v>-2.850562825783487</v>
       </c>
       <c r="E161" s="5">
-        <v>-4.9469582296278514</v>
+        <v>-4.9470262889116707</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>214.36414617</v>
+        <v>214.36412467</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.5688984999999889</v>
+        <v>-1.5699981500000035</v>
       </c>
       <c r="D162" s="5">
-        <v>-8.3786934119865375</v>
+        <v>-8.3842930622617278</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>212.84531684000001</v>
+        <v>212.84507366</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.5188293299999884</v>
+        <v>-1.5190510099999983</v>
       </c>
       <c r="D163" s="5">
-        <v>-8.1787064962385756</v>
+        <v>-8.1798548691913826</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>211.63983123</v>
+        <v>211.63943800000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.2054856100000109</v>
+        <v>-1.2056356599999845</v>
       </c>
       <c r="D164" s="5">
-        <v>-6.5886409857201951</v>
+        <v>-6.5894430080698951</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>210.78569354999999</v>
+        <v>210.78510377000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.854137680000008</v>
+        <v>-0.8543342300000063</v>
       </c>
       <c r="D165" s="5">
-        <v>-4.7369033416596267</v>
+        <v>-4.7379778974182551</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>209.40183642</v>
+        <v>209.40120422999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.3838571299999955</v>
+        <v>-1.3838995400000158</v>
       </c>
       <c r="D166" s="5">
-        <v>-7.5999386802176438</v>
+        <v>-7.6001837480039409</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>209.07373150999999</v>
+        <v>209.07350717</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.32810491000000752</v>
+        <v>-0.32769705999999132</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.8641217211092465</v>
+        <v>-1.8618300095895601</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>207.86767648</v>
+        <v>207.86769343</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.2060550299999875</v>
+        <v>-1.2058137399999964</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.7068208338916691</v>
+        <v>-6.7055282724738934</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>206.82572132000001</v>
+        <v>206.82604655</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.0419551599999863</v>
+        <v>-1.0416468800000018</v>
       </c>
       <c r="D169" s="5">
-        <v>-5.8520143285108572</v>
+        <v>-5.8503298856474988</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>207.58691798999999</v>
+        <v>207.58721933999999</v>
       </c>
       <c r="C170" s="5">
-        <v>0.76119666999997548</v>
+        <v>0.76117278999998916</v>
       </c>
       <c r="D170" s="5">
-        <v>4.5069566745675749</v>
+        <v>4.5068051787865437</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>206.41927215999999</v>
+        <v>206.41937177</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.1676458299999979</v>
+        <v>-1.1678475699999922</v>
       </c>
       <c r="D171" s="5">
-        <v>-6.54487213059749</v>
+        <v>-6.5459589535163287</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>206.39247194000001</v>
+        <v>206.39252051</v>
       </c>
       <c r="C172" s="5">
-        <v>-2.6800219999984165E-2</v>
+        <v>-2.6851260000000821E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.15568947797446331</v>
+        <v>-0.15598569534602813</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>205.99327495</v>
+        <v>205.99390084999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.39919699000000719</v>
+        <v>-0.39861966000000848</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.2964653323444661</v>
+        <v>-2.2931787852454311</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.6031721245770711</v>
+        <v>-4.6033585800082433</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>207.00469034</v>
+        <v>207.00461422999999</v>
       </c>
       <c r="C174" s="5">
-        <v>1.0114153899999963</v>
+        <v>1.0107133799999986</v>
       </c>
       <c r="D174" s="5">
-        <v>6.0536753594898629</v>
+        <v>6.0493406733746813</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>206.84348650999999</v>
+        <v>206.84334748000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.16120383000000515</v>
+        <v>-0.16126674999998158</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.93050162674953585</v>
+        <v>-0.93086359994932755</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>206.67924413</v>
+        <v>206.67908414999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.16424237999999036</v>
+        <v>-0.16426333000001136</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.94869987134577061</v>
+        <v>-0.94882099002782105</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>206.02823665</v>
+        <v>206.02807619000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.65100748000000408</v>
+        <v>-0.65100795999998695</v>
       </c>
       <c r="D177" s="5">
-        <v>-3.7150140426370326</v>
+        <v>-3.7150195604845559</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>205.76503725000001</v>
+        <v>205.76469849</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.26319939999999065</v>
+        <v>-0.2633777000000066</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.5222648903819191</v>
+        <v>-1.5232900614302602</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>205.47211734999999</v>
+        <v>205.47200164</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.29291990000001533</v>
+        <v>-0.29269684999999868</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.6949660887416118</v>
+        <v>-1.693688268830551</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>206.51135963999999</v>
+        <v>206.51136399000001</v>
       </c>
       <c r="C180" s="5">
-        <v>1.0392422900000042</v>
+        <v>1.0393623500000047</v>
       </c>
       <c r="D180" s="5">
-        <v>6.2411094115685462</v>
+        <v>6.2418542151096101</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>206.60453265000001</v>
+        <v>206.60476324000001</v>
       </c>
       <c r="C181" s="5">
-        <v>9.3173010000015211E-2</v>
+        <v>9.3399250000004486E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>0.5427569554072198</v>
+        <v>0.54407813063406252</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>205.55403218000001</v>
+        <v>205.55418879000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.0505004700000029</v>
+        <v>-1.0505744499999992</v>
       </c>
       <c r="D182" s="5">
-        <v>-5.9337431664706619</v>
+        <v>-5.9341429861380686</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>205.93973348</v>
+        <v>205.93969245</v>
       </c>
       <c r="C183" s="5">
-        <v>0.38570129999999381</v>
+        <v>0.38550365999998348</v>
       </c>
       <c r="D183" s="5">
-        <v>2.2750620437131719</v>
+        <v>2.2738824612022146</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>206.72239267</v>
+        <v>206.72233750999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.78265919000000395</v>
+        <v>0.78264505999999301</v>
       </c>
       <c r="D184" s="5">
-        <v>4.6570574187557723</v>
+        <v>4.6569725231847769</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>206.84518069999999</v>
+        <v>206.84555036</v>
       </c>
       <c r="C185" s="5">
-        <v>0.12278802999998106</v>
+        <v>0.12321285000001581</v>
       </c>
       <c r="D185" s="5">
-        <v>0.71510370370617693</v>
+        <v>0.71758611599994637</v>
       </c>
       <c r="E185" s="5">
-        <v>0.41355998160947927</v>
+        <v>0.41343433300007337</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>206.99715316999999</v>
+        <v>206.99708759000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.15197247000000402</v>
+        <v>0.15153723000000241</v>
       </c>
       <c r="D186" s="5">
-        <v>0.88523070628054867</v>
+        <v>0.88268365091446199</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>207.51787916000001</v>
+        <v>207.51780933000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.52072599000001674</v>
+        <v>0.52072173999999904</v>
       </c>
       <c r="D187" s="5">
-        <v>3.0608621711262218</v>
+        <v>3.0608378258681457</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>207.88538596999999</v>
+        <v>207.88535161999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.36750680999998053</v>
+        <v>0.36754228999998872</v>
       </c>
       <c r="D188" s="5">
-        <v>2.1459798396883611</v>
+        <v>2.1461897693683341</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>208.80286390000001</v>
+        <v>208.80284545000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.9174779300000182</v>
+        <v>0.91749383000001217</v>
       </c>
       <c r="D189" s="5">
-        <v>5.4265247958415141</v>
+        <v>5.4266220511381524</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>209.29487688</v>
+        <v>209.29467124999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.49201297999999838</v>
+        <v>0.49182579999998666</v>
       </c>
       <c r="D190" s="5">
-        <v>2.8645571828708194</v>
+        <v>2.8634534985493509</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>210.29779467</v>
+        <v>210.29769084</v>
       </c>
       <c r="C191" s="5">
-        <v>1.0029177899999979</v>
+        <v>1.0030195900000081</v>
       </c>
       <c r="D191" s="5">
-        <v>5.9042641620066449</v>
+        <v>5.9048853067492413</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>211.24130872000001</v>
+        <v>211.24127931999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.94351405000000454</v>
+        <v>0.94358847999998829</v>
       </c>
       <c r="D192" s="5">
-        <v>5.5187341545265278</v>
+        <v>5.5191830970306333</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>211.6633612</v>
+        <v>211.66351850000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.42205247999999074</v>
+        <v>0.42223918000001959</v>
       </c>
       <c r="D193" s="5">
-        <v>2.4240790401821366</v>
+        <v>2.4251635181388398</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>212.47229571</v>
+        <v>212.47239718</v>
       </c>
       <c r="C194" s="5">
-        <v>0.80893451000000027</v>
+        <v>0.8088786799999923</v>
       </c>
       <c r="D194" s="5">
-        <v>4.683796232378068</v>
+        <v>4.6834625936267971</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>212.54558291000001</v>
+        <v>212.54553374</v>
       </c>
       <c r="C195" s="5">
-        <v>7.3287200000009989E-2</v>
+        <v>7.3136559999994688E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>0.41469722344658067</v>
+        <v>0.41384301129805401</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>213.31572197</v>
+        <v>213.31568358000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.7701390599999911</v>
+        <v>0.77014984000001618</v>
       </c>
       <c r="D196" s="5">
-        <v>4.4357949367009875</v>
+        <v>4.4358593159242288</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>214.17316758000001</v>
+        <v>214.17333694000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.8574456100000134</v>
+        <v>0.85765336000000048</v>
       </c>
       <c r="D197" s="5">
-        <v>4.9316094147939582</v>
+        <v>4.9328317446380554</v>
       </c>
       <c r="E197" s="5">
-        <v>3.5427399638709778</v>
+        <v>3.5426367969949135</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>215.29132387000001</v>
+        <v>215.29136087000001</v>
       </c>
       <c r="C198" s="5">
-        <v>1.1181562900000017</v>
+        <v>1.1180239299999926</v>
       </c>
       <c r="D198" s="5">
-        <v>6.44802832907172</v>
+        <v>6.4472377618266741</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>216.05337928</v>
+        <v>216.05337236</v>
       </c>
       <c r="C199" s="5">
-        <v>0.76205540999998789</v>
+        <v>0.76201148999999191</v>
       </c>
       <c r="D199" s="5">
-        <v>4.331252652653661</v>
+        <v>4.3309973887017295</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>216.98213339</v>
+        <v>216.98214949999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.92875410999999986</v>
+        <v>0.92877713999999401</v>
       </c>
       <c r="D200" s="5">
-        <v>5.2821965346618427</v>
+        <v>5.2823308009608994</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>219.27338774</v>
+        <v>219.27346503999999</v>
       </c>
       <c r="C201" s="5">
-        <v>2.2912543500000027</v>
+        <v>2.2913155399999994</v>
       </c>
       <c r="D201" s="5">
-        <v>13.434044805842849</v>
+        <v>13.434423606521717</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>221.09301633999999</v>
+        <v>221.09276205</v>
       </c>
       <c r="C202" s="5">
-        <v>1.8196285999999873</v>
+        <v>1.8192970100000139</v>
       </c>
       <c r="D202" s="5">
-        <v>10.425450493470233</v>
+        <v>10.423459304736738</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>221.93996661</v>
+        <v>221.93983695</v>
       </c>
       <c r="C203" s="5">
-        <v>0.84695027000000778</v>
+        <v>0.84707489999999552</v>
       </c>
       <c r="D203" s="5">
-        <v>4.6949899111287996</v>
+        <v>4.6957009238371539</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>222.27136677999999</v>
+        <v>222.27130783999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.33140016999999489</v>
+        <v>0.33147088999999141</v>
       </c>
       <c r="D204" s="5">
-        <v>1.8066259239940319</v>
+        <v>1.807015690367586</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>223.76914679999999</v>
+        <v>223.76922639</v>
       </c>
       <c r="C205" s="5">
-        <v>1.4977800199999933</v>
+        <v>1.4979185500000085</v>
       </c>
       <c r="D205" s="5">
-        <v>8.3927490637199611</v>
+        <v>8.3935566148944041</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>224.37475161</v>
+        <v>224.37480937000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.60560481000001687</v>
+        <v>0.60558298000000832</v>
       </c>
       <c r="D206" s="5">
-        <v>3.2964389989882159</v>
+        <v>3.2963172093825044</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>225.11077053</v>
+        <v>225.11074334</v>
       </c>
       <c r="C207" s="5">
-        <v>0.73601891999999225</v>
+        <v>0.73593396999999072</v>
       </c>
       <c r="D207" s="5">
-        <v>4.0081741602528309</v>
+        <v>4.0077021163688276</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>226.07528349</v>
+        <v>226.07527597999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.96451296000000752</v>
+        <v>0.9645326399999874</v>
       </c>
       <c r="D208" s="5">
-        <v>5.2644474183603851</v>
+        <v>5.264558029412636</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>227.03987719</v>
+        <v>227.04001335000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.96459369999999467</v>
+        <v>0.96473737000002302</v>
       </c>
       <c r="D209" s="5">
-        <v>5.241907035371951</v>
+        <v>5.2427063767234383</v>
       </c>
       <c r="E209" s="5">
-        <v>6.0076197944795684</v>
+        <v>6.0075995424232254</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>227.69479744</v>
+        <v>227.6949098</v>
       </c>
       <c r="C210" s="5">
-        <v>0.65492025000000353</v>
+        <v>0.65489644999999541</v>
       </c>
       <c r="D210" s="5">
-        <v>3.5169751178617537</v>
+        <v>3.516843132808023</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>228.10294088000001</v>
+        <v>228.10298449999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.40814344000000347</v>
+        <v>0.40807469999998602</v>
       </c>
       <c r="D211" s="5">
-        <v>2.1723361619395254</v>
+        <v>2.1719655982326946</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>228.69898676</v>
+        <v>228.69905272</v>
       </c>
       <c r="C212" s="5">
-        <v>0.59604587999999126</v>
+        <v>0.59606822000000648</v>
       </c>
       <c r="D212" s="5">
-        <v>3.1811279097715639</v>
+        <v>3.1812482412067355</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>229.00154995</v>
+        <v>229.00167830000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.30256319000000076</v>
+        <v>0.3026255800000115</v>
       </c>
       <c r="D213" s="5">
-        <v>1.5991736168586401</v>
+        <v>1.599505313173899</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>230.28146692000001</v>
+        <v>230.28114488</v>
       </c>
       <c r="C214" s="5">
-        <v>1.2799169700000164</v>
+        <v>1.2794665799999905</v>
       </c>
       <c r="D214" s="5">
-        <v>6.9170053836681289</v>
+        <v>6.9144920853616565</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>231.30864539999999</v>
+        <v>231.30847754000001</v>
       </c>
       <c r="C215" s="5">
-        <v>1.027178479999975</v>
+        <v>1.0273326600000132</v>
       </c>
       <c r="D215" s="5">
-        <v>5.4859299155577412</v>
+        <v>5.4867815274003195</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>231.90043284999999</v>
+        <v>231.90033837999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.59178744999999822</v>
+        <v>0.59186083999998118</v>
       </c>
       <c r="D216" s="5">
-        <v>3.1136897927590335</v>
+        <v>3.1140836764007807</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>232.27623437</v>
+        <v>232.27622296000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.37580152000001021</v>
+        <v>0.37588458000001879</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9620618771819753</v>
+        <v>1.9625002138155878</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>232.86885076999999</v>
+        <v>232.8688626</v>
       </c>
       <c r="C218" s="5">
-        <v>0.59261639999999716</v>
+        <v>0.59263963999998737</v>
       </c>
       <c r="D218" s="5">
-        <v>3.1049410843976721</v>
+        <v>3.1050647159643008</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>234.44365952000001</v>
+        <v>234.44366997</v>
       </c>
       <c r="C219" s="5">
-        <v>1.5748087500000167</v>
+        <v>1.574807370000002</v>
       </c>
       <c r="D219" s="5">
-        <v>8.4239195758319276</v>
+        <v>8.42391147328998</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>235.20455117</v>
+        <v>235.20459611999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.7608916499999907</v>
+        <v>0.76092614999998887</v>
       </c>
       <c r="D220" s="5">
-        <v>3.964902401466408</v>
+        <v>3.9650852176136286</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>235.91612050000001</v>
+        <v>235.91623587999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.71156933000000322</v>
+        <v>0.71163975999999707</v>
       </c>
       <c r="D221" s="5">
-        <v>3.6914058051924048</v>
+        <v>3.6917765587688889</v>
       </c>
       <c r="E221" s="5">
-        <v>3.9095525507934603</v>
+        <v>3.9095410535924247</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>236.36270493999999</v>
+        <v>236.36291125</v>
       </c>
       <c r="C222" s="5">
-        <v>0.44658443999998099</v>
+        <v>0.44667537000000834</v>
       </c>
       <c r="D222" s="5">
-        <v>2.2953758326744511</v>
+        <v>2.295846942075852</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>237.04383472999999</v>
+        <v>237.04393314000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.68112978999999996</v>
+        <v>0.6810218900000109</v>
       </c>
       <c r="D223" s="5">
-        <v>3.5133953084946601</v>
+        <v>3.5128267757380982</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>236.74535902</v>
+        <v>236.74543856</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.29847570999999107</v>
+        <v>-0.2984945800000105</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.5005695806284636</v>
+        <v>-1.5006631737070286</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>238.55475249</v>
+        <v>238.55490434000001</v>
       </c>
       <c r="C225" s="5">
-        <v>1.8093934700000034</v>
+        <v>1.8094657800000107</v>
       </c>
       <c r="D225" s="5">
-        <v>9.5668524921800788</v>
+        <v>9.5672476811041296</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>239.54720900999999</v>
+        <v>239.54683707000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.99245651999999041</v>
+        <v>0.99193273000000204</v>
       </c>
       <c r="D226" s="5">
-        <v>5.1081776819591473</v>
+        <v>5.1054164568202332</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>240.31605300000001</v>
+        <v>240.31583595000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.7688439900000219</v>
+        <v>0.76899887999999805</v>
       </c>
       <c r="D227" s="5">
-        <v>3.9202078621551673</v>
+        <v>3.9210178125794304</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>241.36660509000001</v>
+        <v>241.36647116</v>
       </c>
       <c r="C228" s="5">
-        <v>1.0505520899999965</v>
+        <v>1.0506352099999958</v>
       </c>
       <c r="D228" s="5">
-        <v>5.373836973228463</v>
+        <v>5.37427739943801</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>241.74973333</v>
+        <v>241.74965556000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.38312823999999068</v>
+        <v>0.38318440000000464</v>
       </c>
       <c r="D229" s="5">
-        <v>1.9215126934128302</v>
+        <v>1.921797893659849</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>242.11499993999999</v>
+        <v>242.11498182</v>
       </c>
       <c r="C230" s="5">
-        <v>0.36526660999999194</v>
+        <v>0.36532625999998913</v>
       </c>
       <c r="D230" s="5">
-        <v>1.828257758364793</v>
+        <v>1.8285594016891782</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>242.47027327999999</v>
+        <v>242.4703102</v>
       </c>
       <c r="C231" s="5">
-        <v>0.35527333999999655</v>
+        <v>0.35532838000000311</v>
       </c>
       <c r="D231" s="5">
-        <v>1.7751299937907694</v>
+        <v>1.7754073597497033</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>242.81284363</v>
+        <v>242.81294355</v>
       </c>
       <c r="C232" s="5">
-        <v>0.34257035000001679</v>
+        <v>0.34263334999999984</v>
       </c>
       <c r="D232" s="5">
-        <v>1.7086378229232535</v>
+        <v>1.7089542319037365</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>242.22680507000001</v>
+        <v>242.22694333000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.58603855999999155</v>
+        <v>-0.5860002199999883</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.8581097117369114</v>
+        <v>-2.8579240420141372</v>
       </c>
       <c r="E233" s="5">
-        <v>2.674969627605428</v>
+        <v>2.6749780177104832</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>239.04140340999999</v>
+        <v>239.04165173999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.185401660000025</v>
+        <v>-3.1852915900000198</v>
       </c>
       <c r="D234" s="5">
-        <v>-14.687798877801871</v>
+        <v>-14.687319691526712</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>236.88021766</v>
+        <v>236.88034016</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.1611857499999871</v>
+        <v>-2.1613115799999889</v>
       </c>
       <c r="D235" s="5">
-        <v>-10.325706726669548</v>
+        <v>-10.32626814152734</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>231.7112846</v>
+        <v>231.71136021999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.1689330600000005</v>
+        <v>-5.168979940000014</v>
       </c>
       <c r="D236" s="5">
-        <v>-23.260193822670562</v>
+        <v>-23.260369511667644</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>227.42141366999999</v>
+        <v>227.42150404</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.2898709300000064</v>
+        <v>-4.2898561799999868</v>
       </c>
       <c r="D237" s="5">
-        <v>-20.088360934060802</v>
+        <v>-20.088292836277166</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>224.79488931</v>
+        <v>224.7945679</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.6265243599999906</v>
+        <v>-2.626936139999998</v>
       </c>
       <c r="D238" s="5">
-        <v>-13.011680160660289</v>
+        <v>-13.013587440017149</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>222.17946366999999</v>
+        <v>222.17924181000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-2.6154256400000122</v>
+        <v>-2.6153260899999964</v>
       </c>
       <c r="D239" s="5">
-        <v>-13.102002526502066</v>
+        <v>-13.101552848349385</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>219.51317275</v>
+        <v>219.51303591000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.6662909199999945</v>
+        <v>-2.6662058999999942</v>
       </c>
       <c r="D240" s="5">
-        <v>-13.48725860797072</v>
+        <v>-13.486869109780653</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>218.51125296999999</v>
+        <v>218.51117267999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.0019197800000086</v>
+        <v>-1.0018632300000263</v>
       </c>
       <c r="D241" s="5">
-        <v>-5.3417120819240882</v>
+        <v>-5.3414213610272547</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>217.98986449</v>
+        <v>217.98985334</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.52138847999998461</v>
+        <v>-0.52131933999999092</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.8260338227484416</v>
+        <v>-2.8256649979530257</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>215.50068813999999</v>
+        <v>215.50072879000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.4891763500000081</v>
+        <v>-2.4891245499999854</v>
       </c>
       <c r="D243" s="5">
-        <v>-12.873891104694623</v>
+        <v>-12.873640411530928</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>214.20418058000001</v>
+        <v>214.20427708</v>
       </c>
       <c r="C244" s="5">
-        <v>-1.2965075599999807</v>
+        <v>-1.2964517100000137</v>
       </c>
       <c r="D244" s="5">
-        <v>-6.9853457925027174</v>
+        <v>-6.9850534944143172</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>214.10580747</v>
+        <v>214.10593176</v>
       </c>
       <c r="C245" s="5">
-        <v>-9.8373110000011366E-2</v>
+        <v>-9.8345319999992853E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.54970922758135199</v>
+        <v>-0.54955408195076494</v>
       </c>
       <c r="E245" s="5">
-        <v>-11.609366515763375</v>
+        <v>-11.609365656606208</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>214.49130699</v>
+        <v>214.49154157000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.38549951999999621</v>
+        <v>0.38560981000000538</v>
       </c>
       <c r="D246" s="5">
-        <v>2.1821363257741311</v>
+        <v>2.1827655443465321</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>214.52155051</v>
+        <v>214.52165904</v>
       </c>
       <c r="C247" s="5">
-        <v>3.024351999999908E-2</v>
+        <v>3.0117469999993318E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.16933265310596912</v>
+        <v>0.16862617287103365</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>214.37920036</v>
+        <v>214.37924723</v>
       </c>
       <c r="C248" s="5">
-        <v>-0.14235014999999862</v>
+        <v>-0.1424118099999987</v>
       </c>
       <c r="D248" s="5">
-        <v>-0.79338474306824835</v>
+        <v>-0.79372674952503663</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>213.87827034</v>
+        <v>213.87830957</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.50093001999999842</v>
+        <v>-0.50093766000000528</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.7682283452307277</v>
+        <v>-2.768269426638903</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>214.00139311999999</v>
+        <v>214.00113109</v>
       </c>
       <c r="C250" s="5">
-        <v>0.12312277999998855</v>
+        <v>0.12282152000000224</v>
       </c>
       <c r="D250" s="5">
-        <v>0.69299245772662665</v>
+        <v>0.69129133958047984</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>213.93593985999999</v>
+        <v>213.93573130999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.5453259999998181E-2</v>
+        <v>-6.5399780000007013E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.36640845640590891</v>
+        <v>-0.3661100250142324</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>214.60463095</v>
+        <v>214.60451305000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.66869109000001004</v>
+        <v>0.66878174000001422</v>
       </c>
       <c r="D252" s="5">
-        <v>3.8159493791312782</v>
+        <v>3.8164793930618668</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>215.62488558000001</v>
+        <v>215.62482197</v>
       </c>
       <c r="C253" s="5">
-        <v>1.0202546300000108</v>
+        <v>1.0203089199999908</v>
       </c>
       <c r="D253" s="5">
-        <v>5.8564952764138312</v>
+        <v>5.8568184094715647</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>216.04117020000001</v>
+        <v>216.04117461000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.41628461999999899</v>
+        <v>0.41635264000001371</v>
       </c>
       <c r="D254" s="5">
-        <v>2.3414741673086548</v>
+        <v>2.3418615295487166</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>216.79667361</v>
+        <v>216.79671701000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.75550340999998866</v>
+        <v>0.75554239999999595</v>
       </c>
       <c r="D255" s="5">
-        <v>4.2781026608088801</v>
+        <v>4.2783276199240827</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>217.36587089</v>
+        <v>217.36598093999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.56919727999999736</v>
+        <v>0.56926392999997688</v>
       </c>
       <c r="D256" s="5">
-        <v>3.1964823781565954</v>
+        <v>3.1968614420926578</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>218.0703498</v>
+        <v>218.07044669000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.70447891000000595</v>
+        <v>0.70446575000002554</v>
       </c>
       <c r="D257" s="5">
-        <v>3.959259204372545</v>
+        <v>3.9591818798677458</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8516743552392967</v>
+        <v>1.8516604829257988</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>219.24082916</v>
+        <v>219.24102353999999</v>
       </c>
       <c r="C258" s="5">
-        <v>1.1704793600000016</v>
+        <v>1.1705768499999749</v>
       </c>
       <c r="D258" s="5">
-        <v>6.6345125566789953</v>
+        <v>6.635078529567684</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>220.16830605000001</v>
+        <v>220.16838952000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.92747689000000832</v>
+        <v>0.92736598000001891</v>
       </c>
       <c r="D259" s="5">
-        <v>5.1962798110671171</v>
+        <v>5.1956391859092621</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>221.29592919000001</v>
+        <v>221.29595843000001</v>
       </c>
       <c r="C260" s="5">
-        <v>1.1276231399999972</v>
+        <v>1.1275689100000079</v>
       </c>
       <c r="D260" s="5">
-        <v>6.3220858073699482</v>
+        <v>6.3217706841941501</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>222.96067525999999</v>
+        <v>222.96065744000001</v>
       </c>
       <c r="C261" s="5">
-        <v>1.6647460699999783</v>
+        <v>1.6646990099999925</v>
       </c>
       <c r="D261" s="5">
-        <v>9.4102856770043921</v>
+        <v>9.4100072651636566</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>223.54759756000001</v>
+        <v>223.54740638000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.5869223000000261</v>
+        <v>0.58674894000000677</v>
       </c>
       <c r="D262" s="5">
-        <v>3.2050220180458222</v>
+        <v>3.2040618624447514</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>225.07889589000001</v>
+        <v>225.07872223000001</v>
       </c>
       <c r="C263" s="5">
-        <v>1.5312983299999985</v>
+        <v>1.5313158499999986</v>
       </c>
       <c r="D263" s="5">
-        <v>8.5368542093092294</v>
+        <v>8.5369631687636236</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>226.48516186000001</v>
+        <v>226.48507058999999</v>
       </c>
       <c r="C264" s="5">
-        <v>1.4062659699999926</v>
+        <v>1.4063483599999813</v>
       </c>
       <c r="D264" s="5">
-        <v>7.760535664433732</v>
+        <v>7.7610122697823636</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>227.90713962000001</v>
+        <v>227.90709502000001</v>
       </c>
       <c r="C265" s="5">
-        <v>1.4219777600000043</v>
+        <v>1.4220244300000218</v>
       </c>
       <c r="D265" s="5">
-        <v>7.7998387634359734</v>
+        <v>7.8001069147232593</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>229.60289066000001</v>
+        <v>229.60292276000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.6957510400000047</v>
+        <v>1.6958277399999986</v>
       </c>
       <c r="D266" s="5">
-        <v>9.3032440177182707</v>
+        <v>9.3036840739228133</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>230.92937402999999</v>
+        <v>230.92941744000001</v>
       </c>
       <c r="C267" s="5">
-        <v>1.326483369999977</v>
+        <v>1.3264946799999962</v>
       </c>
       <c r="D267" s="5">
-        <v>7.1573395559979991</v>
+        <v>7.1574015010260394</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>232.01781054</v>
+        <v>232.01793433</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0884365100000082</v>
+        <v>1.088516889999994</v>
       </c>
       <c r="D268" s="5">
-        <v>5.8048925485697289</v>
+        <v>5.8053312888727504</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>233.74650747000001</v>
+        <v>233.74656732</v>
       </c>
       <c r="C269" s="5">
-        <v>1.7286969300000123</v>
+        <v>1.7286329899999942</v>
       </c>
       <c r="D269" s="5">
-        <v>9.3164894077666371</v>
+        <v>9.3161253976978387</v>
       </c>
       <c r="E269" s="5">
-        <v>7.1885782199997195</v>
+        <v>7.1885580407346605</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>234.38973372000001</v>
+        <v>234.38985135999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.64322624999999789</v>
+        <v>0.6432840399999975</v>
       </c>
       <c r="D270" s="5">
-        <v>3.352612956862755</v>
+        <v>3.3529178711873442</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>235.82079583000001</v>
+        <v>235.82084129</v>
       </c>
       <c r="C271" s="5">
-        <v>1.4310621099999992</v>
+        <v>1.4309899300000097</v>
       </c>
       <c r="D271" s="5">
-        <v>7.5776814852123175</v>
+        <v>7.5772824258863114</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>237.72453751</v>
+        <v>237.72453776</v>
       </c>
       <c r="C272" s="5">
-        <v>1.903741679999996</v>
+        <v>1.9036964699999999</v>
       </c>
       <c r="D272" s="5">
-        <v>10.129311971835776</v>
+        <v>10.129058601790897</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>239.4594008</v>
+        <v>239.45935668000001</v>
       </c>
       <c r="C273" s="5">
-        <v>1.7348632899999927</v>
+        <v>1.7348189200000093</v>
       </c>
       <c r="D273" s="5">
-        <v>9.1175392051273452</v>
+        <v>9.1172965716286534</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>240.95708862000001</v>
+        <v>240.95696520999999</v>
       </c>
       <c r="C274" s="5">
-        <v>1.4976878200000101</v>
+        <v>1.4976085299999795</v>
       </c>
       <c r="D274" s="5">
-        <v>7.7689840497964235</v>
+        <v>7.7685599784133696</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>242.68209562999999</v>
+        <v>242.68196558</v>
       </c>
       <c r="C275" s="5">
-        <v>1.7250070099999846</v>
+        <v>1.7250003700000036</v>
       </c>
       <c r="D275" s="5">
-        <v>8.9372361637489064</v>
+        <v>8.9372051553525225</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>243.47732611000001</v>
+        <v>243.47726549999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.79523048000001495</v>
+        <v>0.79529991999999083</v>
       </c>
       <c r="D276" s="5">
-        <v>4.0038569314296391</v>
+        <v>4.0042150607815019</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>243.90004801000001</v>
+        <v>243.90003322000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.4227218999999991</v>
+        <v>0.42276772000002438</v>
       </c>
       <c r="D277" s="5">
-        <v>2.1034333180205644</v>
+        <v>2.1036640254638472</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>245.09137951</v>
+        <v>245.09145258000001</v>
       </c>
       <c r="C278" s="5">
-        <v>1.1913314999999898</v>
+        <v>1.1914193599999976</v>
       </c>
       <c r="D278" s="5">
-        <v>6.0214661419616844</v>
+        <v>6.0219225949395216</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>245.35612448000001</v>
+        <v>245.35618352</v>
       </c>
       <c r="C279" s="5">
-        <v>0.26474497000000952</v>
+        <v>0.26473093999999264</v>
       </c>
       <c r="D279" s="5">
-        <v>1.3039553215484334</v>
+        <v>1.3038854171443015</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>245.83534574999999</v>
+        <v>245.83549918</v>
       </c>
       <c r="C280" s="5">
-        <v>0.47922126999998227</v>
+        <v>0.47931565999999748</v>
       </c>
       <c r="D280" s="5">
-        <v>2.3691420535069785</v>
+        <v>2.3696131413386334</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>246.07112913</v>
+        <v>246.07116067000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.23578338000001509</v>
+        <v>0.23566149000001246</v>
       </c>
       <c r="D281" s="5">
-        <v>1.1570239307271857</v>
+        <v>1.1564219158116229</v>
       </c>
       <c r="E281" s="5">
-        <v>5.2726441962268833</v>
+        <v>5.2726307347767731</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>246.37317751</v>
+        <v>246.37315124</v>
       </c>
       <c r="C282" s="5">
-        <v>0.30204838000000223</v>
+        <v>0.30199056999998675</v>
       </c>
       <c r="D282" s="5">
-        <v>1.4829659632656922</v>
+        <v>1.4826800238193716</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>247.56433935999999</v>
+        <v>247.5642852</v>
       </c>
       <c r="C283" s="5">
-        <v>1.1911618499999861</v>
+        <v>1.1911339600000019</v>
       </c>
       <c r="D283" s="5">
-        <v>5.9585341282070381</v>
+        <v>5.9583915362209972</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>247.93972271000001</v>
+        <v>247.93970881999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.37538335000002121</v>
+        <v>0.3754236199999923</v>
       </c>
       <c r="D284" s="5">
-        <v>1.8348190539680065</v>
+        <v>1.8350179372622399</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>248.74353289999999</v>
+        <v>248.74347312</v>
       </c>
       <c r="C285" s="5">
-        <v>0.80381018999997877</v>
+        <v>0.80376430000001164</v>
       </c>
       <c r="D285" s="5">
-        <v>3.960472760484568</v>
+        <v>3.9602428340193452</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>248.84696499</v>
+        <v>248.84691133000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.10343209000001252</v>
+        <v>0.1034382100000073</v>
       </c>
       <c r="D286" s="5">
-        <v>0.50012460388120239</v>
+        <v>0.50015438407267077</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>249.33653215000001</v>
+        <v>249.33644246</v>
       </c>
       <c r="C287" s="5">
-        <v>0.48956716000000711</v>
+        <v>0.48953112999998893</v>
       </c>
       <c r="D287" s="5">
-        <v>2.3865238958081569</v>
+        <v>2.3863468735833449</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>249.3761111</v>
+        <v>249.37610162999999</v>
       </c>
       <c r="C288" s="5">
-        <v>3.9578949999992119E-2</v>
+        <v>3.9659169999993082E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>0.19065087255760726</v>
+        <v>0.19103769730297593</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>249.89660068000001</v>
+        <v>249.89664704</v>
       </c>
       <c r="C289" s="5">
-        <v>0.52048958000000312</v>
+        <v>0.52054541000001109</v>
       </c>
       <c r="D289" s="5">
-        <v>2.5335526806392172</v>
+        <v>2.5338276655142877</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>249.67761141</v>
+        <v>249.67777383000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.21898927000000867</v>
+        <v>-0.21887320999999815</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.0465298269675793</v>
+        <v>-1.0459776627409934</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>250.18133286</v>
+        <v>250.18143874</v>
       </c>
       <c r="C291" s="5">
-        <v>0.50372145000000046</v>
+        <v>0.50366490999999769</v>
       </c>
       <c r="D291" s="5">
-        <v>2.4480301188847697</v>
+        <v>2.4477506749779332</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>250.43643674</v>
+        <v>250.43671239</v>
       </c>
       <c r="C292" s="5">
-        <v>0.25510388000000717</v>
+        <v>0.25527364999999236</v>
       </c>
       <c r="D292" s="5">
-        <v>1.2304967555675672</v>
+        <v>1.2313197202704185</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>250.76454002</v>
+        <v>250.76447021000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.32810327999999345</v>
+        <v>0.32775782000001641</v>
       </c>
       <c r="D293" s="5">
-        <v>1.5835292226976216</v>
+        <v>1.581848151217069</v>
       </c>
       <c r="E293" s="5">
-        <v>1.907339112310269</v>
+        <v>1.9072976805657005</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>250.83372170999999</v>
+        <v>250.83345693999999</v>
       </c>
       <c r="C294" s="5">
-        <v>6.9181689999993523E-2</v>
+        <v>6.898672999997757E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>0.33156247642118775</v>
+        <v>0.33062678256925437</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>251.41714127</v>
+        <v>251.41690109999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.58341956000001005</v>
+        <v>0.5834441599999991</v>
       </c>
       <c r="D295" s="5">
-        <v>2.8270895596642642</v>
+        <v>2.8272133161432844</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>251.75191498000001</v>
+        <v>251.75183211000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.33477371000000744</v>
+        <v>0.33493101000001957</v>
       </c>
       <c r="D296" s="5">
-        <v>1.6096102633988751</v>
+        <v>1.6103736700242788</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>252.42440625</v>
+        <v>252.42431445</v>
       </c>
       <c r="C297" s="5">
-        <v>0.67249126999999476</v>
+        <v>0.67248233999998774</v>
       </c>
       <c r="D297" s="5">
-        <v>3.2530116064912074</v>
+        <v>3.2529688597785267</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>253.67754841999999</v>
+        <v>253.67746015</v>
       </c>
       <c r="C298" s="5">
-        <v>1.2531421699999896</v>
+        <v>1.2531457000000046</v>
       </c>
       <c r="D298" s="5">
-        <v>6.1226931150706765</v>
+        <v>6.1227131236390342</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>254.48229594</v>
+        <v>254.48221072999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.80474752000000649</v>
+        <v>0.80475057999998967</v>
       </c>
       <c r="D299" s="5">
-        <v>3.8739169222736347</v>
+        <v>3.8739332821329908</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>255.65133623</v>
+        <v>255.65146433999999</v>
       </c>
       <c r="C300" s="5">
-        <v>1.1690402899999981</v>
+        <v>1.1692536099999984</v>
       </c>
       <c r="D300" s="5">
-        <v>5.6539923558955429</v>
+        <v>5.6550522171096462</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>256.57931294000002</v>
+        <v>256.57963945</v>
       </c>
       <c r="C301" s="5">
-        <v>0.92797671000002424</v>
+        <v>0.92817511000001218</v>
       </c>
       <c r="D301" s="5">
-        <v>4.4438446273807442</v>
+        <v>4.444811494149592</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>256.57721673999998</v>
+        <v>256.57779897</v>
       </c>
       <c r="C302" s="5">
-        <v>-2.0962000000395165E-3</v>
+        <v>-1.8404799999984789E-3</v>
       </c>
       <c r="D302" s="5">
-        <v>-9.8033116771922835E-3</v>
+        <v>-8.6074205792652236E-3</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>258.81812372000002</v>
+        <v>258.81860574000001</v>
       </c>
       <c r="C303" s="5">
-        <v>2.2409069800000339</v>
+        <v>2.2408067700000061</v>
       </c>
       <c r="D303" s="5">
-        <v>10.999018096091717</v>
+        <v>10.998476205086384</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>260.12152680000003</v>
+        <v>260.12206929000001</v>
       </c>
       <c r="C304" s="5">
-        <v>1.3034030800000096</v>
+        <v>1.3034635500000036</v>
       </c>
       <c r="D304" s="5">
-        <v>6.2134020230267817</v>
+        <v>6.2136864236399303</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>260.97969978999998</v>
+        <v>260.97941420000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.85817298999995728</v>
+        <v>0.8573449099999948</v>
       </c>
       <c r="D305" s="5">
-        <v>4.0315796557059302</v>
+        <v>4.0276101069508741</v>
       </c>
       <c r="E305" s="5">
-        <v>4.0736061682346669</v>
+        <v>4.0735212534078746</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>259.64614187000001</v>
+        <v>259.64462471000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.3335579199999756</v>
+        <v>-1.3347894899999915</v>
       </c>
       <c r="D306" s="5">
-        <v>-5.962352068723531</v>
+        <v>-5.9677108207809804</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>256.96167303999999</v>
+        <v>256.9609696</v>
       </c>
       <c r="C307" s="5">
-        <v>-2.6844688300000143</v>
+        <v>-2.6836551100000179</v>
       </c>
       <c r="D307" s="5">
-        <v>-11.724999188894492</v>
+        <v>-11.721709293715243</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>254.70770332000001</v>
+        <v>254.70742099</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.2539697199999864</v>
+        <v>-2.2535486099999957</v>
       </c>
       <c r="D308" s="5">
-        <v>-10.032688312937854</v>
+        <v>-10.030929523005605</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>251.45241593</v>
+        <v>251.45231828999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-3.2552873900000066</v>
+        <v>-3.255102700000009</v>
       </c>
       <c r="D309" s="5">
-        <v>-14.303162899555044</v>
+        <v>-14.302422328116936</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>248.90896758</v>
+        <v>248.90893525000001</v>
       </c>
       <c r="C310" s="5">
-        <v>-2.5434483500000056</v>
+        <v>-2.5433830399999806</v>
       </c>
       <c r="D310" s="5">
-        <v>-11.485021165457033</v>
+        <v>-11.48474667940107</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>246.31677801000001</v>
+        <v>246.31679378999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.592189569999988</v>
+        <v>-2.5921414600000219</v>
       </c>
       <c r="D311" s="5">
-        <v>-11.805516876291266</v>
+        <v>-11.80531161147721</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>243.78164645000001</v>
+        <v>243.78213041000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-2.5351315599999964</v>
+        <v>-2.5346633799999836</v>
       </c>
       <c r="D312" s="5">
-        <v>-11.67490170140435</v>
+        <v>-11.672865445214908</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>241.38606171000001</v>
+        <v>241.38700168</v>
       </c>
       <c r="C313" s="5">
-        <v>-2.3955847400000039</v>
+        <v>-2.3951287300000104</v>
       </c>
       <c r="D313" s="5">
-        <v>-11.175207955750777</v>
+        <v>-11.173173317742801</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>239.18622424</v>
+        <v>239.18764780000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-2.1998374700000056</v>
+        <v>-2.1993538799999897</v>
       </c>
       <c r="D314" s="5">
-        <v>-10.404192449880389</v>
+        <v>-10.401980175304626</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>236.69550335</v>
+        <v>236.6968018</v>
       </c>
       <c r="C315" s="5">
-        <v>-2.4907208900000057</v>
+        <v>-2.4908460000000048</v>
       </c>
       <c r="D315" s="5">
-        <v>-11.804559943443282</v>
+        <v>-11.805053065190585</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>234.16173175</v>
+        <v>234.16280097000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.5337715999999944</v>
+        <v>-2.5340008299999965</v>
       </c>
       <c r="D316" s="5">
-        <v>-12.115767181529801</v>
+        <v>-12.116736970039266</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>232.32763088999999</v>
+        <v>232.32723381</v>
       </c>
       <c r="C317" s="5">
-        <v>-1.8341008600000066</v>
+        <v>-1.8355671600000107</v>
       </c>
       <c r="D317" s="5">
-        <v>-9.0046267873341908</v>
+        <v>-9.0114787969496568</v>
       </c>
       <c r="E317" s="5">
-        <v>-10.978658080707104</v>
+        <v>-10.97871281450673</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>231.66888388000001</v>
+        <v>231.66421113999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.65874700999998481</v>
+        <v>-0.6630226700000037</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.3499439140383114</v>
+        <v>-3.3713525898391383</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>229.89133052</v>
+        <v>229.89002409</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.7775533600000131</v>
+        <v>-1.7741870499999948</v>
       </c>
       <c r="D319" s="5">
-        <v>-8.8285946058856197</v>
+        <v>-8.8127433204649552</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>227.24662624000001</v>
+        <v>227.24600522</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.6447042799999849</v>
+        <v>-2.6440188699999965</v>
       </c>
       <c r="D320" s="5">
-        <v>-12.964143819097263</v>
+        <v>-12.961062668102564</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>225.40353456</v>
+        <v>225.40349153</v>
       </c>
       <c r="C321" s="5">
-        <v>-1.8430916800000148</v>
+        <v>-1.8425136900000041</v>
       </c>
       <c r="D321" s="5">
-        <v>-9.3100146347634531</v>
+        <v>-9.307248290279313</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>223.63074899</v>
+        <v>223.63097092000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.7727855699999964</v>
+        <v>-1.7725206099999866</v>
       </c>
       <c r="D322" s="5">
-        <v>-9.0401874258410508</v>
+        <v>-9.0388958276198963</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>221.53442627000001</v>
+        <v>221.53468526</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.0963227199999892</v>
+        <v>-2.0962856600000066</v>
       </c>
       <c r="D323" s="5">
-        <v>-10.686629802643111</v>
+        <v>-10.686440445572853</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>220.7799861</v>
+        <v>220.78111899999999</v>
       </c>
       <c r="C324" s="5">
-        <v>-0.7544401700000094</v>
+        <v>-0.7535662600000137</v>
       </c>
       <c r="D324" s="5">
-        <v>-4.0109436535877618</v>
+        <v>-4.0063795339072783</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>219.24475937</v>
+        <v>219.24676195999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.5352267300000051</v>
+        <v>-1.5343570400000033</v>
       </c>
       <c r="D325" s="5">
-        <v>-8.0325310975270732</v>
+        <v>-8.0281136208423582</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>218.47360566</v>
+        <v>218.47599183</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.771153709999993</v>
+        <v>-0.77077012999998828</v>
       </c>
       <c r="D326" s="5">
-        <v>-4.1400802190196924</v>
+        <v>-4.1380234843116481</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>217.2429041</v>
+        <v>217.24547188</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.23070156</v>
+        <v>-1.2305199500000015</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.5542654415569839</v>
+        <v>-6.5532586435767204</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>216.33349133999999</v>
+        <v>216.33620245</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.90941276000000926</v>
+        <v>-0.90926942999999483</v>
       </c>
       <c r="D328" s="5">
-        <v>-4.9093286061845376</v>
+        <v>-4.9085158958507291</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>216.34145333999999</v>
+        <v>216.34304238999999</v>
       </c>
       <c r="C329" s="5">
-        <v>7.961999999992031E-3</v>
+        <v>6.8399399999918842E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>4.4174086101667065E-2</v>
+        <v>3.7947210734023962E-2</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.8808765831081757</v>
+        <v>-6.8800334587860057</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>217.11622353999999</v>
+        <v>217.10109163000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.77477020000000607</v>
+        <v>0.75804924000001961</v>
       </c>
       <c r="D330" s="5">
-        <v>4.3831508149623</v>
+        <v>4.286692168990669</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>217.59361810999999</v>
+        <v>217.59390522000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.47739457000000129</v>
+        <v>0.49281358999999725</v>
       </c>
       <c r="D331" s="5">
-        <v>2.6707008983217095</v>
+        <v>2.7582344278118898</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>218.37026946</v>
+        <v>218.36900591</v>
       </c>
       <c r="C332" s="5">
-        <v>0.77665135000000873</v>
+        <v>0.77510068999998794</v>
       </c>
       <c r="D332" s="5">
-        <v>4.3682199950240364</v>
+        <v>4.3593209794767773</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>218.67057319</v>
+        <v>218.6704206</v>
       </c>
       <c r="C333" s="5">
-        <v>0.30030372999999599</v>
+        <v>0.30141469000000143</v>
       </c>
       <c r="D333" s="5">
-        <v>1.6627843678294951</v>
+        <v>1.6689922681796032</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>219.38120129000001</v>
+        <v>219.38217900999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.71062810000000809</v>
+        <v>0.71175840999998741</v>
       </c>
       <c r="D334" s="5">
-        <v>3.9701817328368305</v>
+        <v>3.9766129224302338</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>219.94359417999999</v>
+        <v>219.94553615000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.56239288999998394</v>
+        <v>0.56335714000002213</v>
       </c>
       <c r="D335" s="5">
-        <v>3.1199965250066519</v>
+        <v>3.1254075634608469</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>220.17577936999999</v>
+        <v>220.17722085</v>
       </c>
       <c r="C336" s="5">
-        <v>0.2321851899999956</v>
+        <v>0.2316846999999882</v>
       </c>
       <c r="D336" s="5">
-        <v>1.2741705378387147</v>
+        <v>1.2713967592209219</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>221.09478505000001</v>
+        <v>221.09772498000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.91900568000002636</v>
+        <v>0.92050413000001186</v>
       </c>
       <c r="D337" s="5">
-        <v>5.1253562227189242</v>
+        <v>5.1338718852594445</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>221.03154225</v>
+        <v>221.03569214000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.3242800000011812E-2</v>
+        <v>-6.2032840000000533E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.34271309630838909</v>
+        <v>-0.33616196786973029</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>221.50157110000001</v>
+        <v>221.50587157000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.4700288500000056</v>
+        <v>0.47017943000000173</v>
       </c>
       <c r="D339" s="5">
-        <v>2.5818871011024536</v>
+        <v>2.5826748854907766</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>222.17539528</v>
+        <v>222.17999972999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.67382417999999689</v>
+        <v>0.67412815999998088</v>
       </c>
       <c r="D340" s="5">
-        <v>3.7121902716328981</v>
+        <v>3.7138197552628816</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>222.88413413000001</v>
+        <v>222.88799972000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.70873885000000314</v>
+        <v>0.7079999900000189</v>
       </c>
       <c r="D341" s="5">
-        <v>3.8958778737036459</v>
+        <v>3.8916629049557727</v>
       </c>
       <c r="E341" s="5">
-        <v>3.024238161013737</v>
+        <v>3.0252682303512524</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>221.96159847999999</v>
+        <v>221.9363209</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.92253565000001458</v>
+        <v>-0.95167882000001214</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.8553725084709454</v>
+        <v>-5.0050874037849695</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>223.52469805999999</v>
+        <v>223.52307361000001</v>
       </c>
       <c r="C343" s="5">
-        <v>1.5630995799999994</v>
+        <v>1.5867527100000132</v>
       </c>
       <c r="D343" s="5">
-        <v>8.7857668669391931</v>
+        <v>8.925043029888279</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>224.51840836</v>
+        <v>224.51646287</v>
       </c>
       <c r="C344" s="5">
-        <v>0.9937103000000036</v>
+        <v>0.99338925999998651</v>
       </c>
       <c r="D344" s="5">
-        <v>5.4671607461344918</v>
+        <v>5.4653917592958345</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>225.9567844</v>
+        <v>225.95685111</v>
       </c>
       <c r="C345" s="5">
-        <v>1.4383760400000085</v>
+        <v>1.4403882400000043</v>
       </c>
       <c r="D345" s="5">
-        <v>7.9645478482514465</v>
+        <v>7.9761573908426309</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>226.93727478</v>
+        <v>226.93926576000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.980490379999992</v>
+        <v>0.98241465000000971</v>
       </c>
       <c r="D346" s="5">
-        <v>5.33322839549073</v>
+        <v>5.3439451085032008</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>228.54358893</v>
+        <v>228.54748610999999</v>
       </c>
       <c r="C347" s="5">
-        <v>1.6063141500000029</v>
+        <v>1.6082203499999821</v>
       </c>
       <c r="D347" s="5">
-        <v>8.8324719113698436</v>
+        <v>8.8432845687713488</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>229.55844866000001</v>
+        <v>229.56047129000001</v>
       </c>
       <c r="C348" s="5">
-        <v>1.014859730000012</v>
+        <v>1.0129851800000154</v>
       </c>
       <c r="D348" s="5">
-        <v>5.4607504558795927</v>
+        <v>5.4503215265662153</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>230.63851643999999</v>
+        <v>230.64244224000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.0800677799999789</v>
+        <v>1.0819709499999988</v>
       </c>
       <c r="D349" s="5">
-        <v>5.7943942233446233</v>
+        <v>5.8048180788319748</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>231.41254954999999</v>
+        <v>231.42079656999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.77403311000000485</v>
+        <v>0.77835432999998488</v>
       </c>
       <c r="D350" s="5">
-        <v>4.1024272468084266</v>
+        <v>4.1256852531340815</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>232.9614823</v>
+        <v>232.96769861999999</v>
       </c>
       <c r="C351" s="5">
-        <v>1.5489327500000059</v>
+        <v>1.5469020499999999</v>
       </c>
       <c r="D351" s="5">
-        <v>8.3344458900371556</v>
+        <v>8.322806763010826</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>233.88763413000001</v>
+        <v>233.89380573</v>
       </c>
       <c r="C352" s="5">
-        <v>0.92615183000000911</v>
+        <v>0.92610711000000379</v>
       </c>
       <c r="D352" s="5">
-        <v>4.87637750201384</v>
+        <v>4.8760039015404599</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>234.26005006</v>
+        <v>234.26537113000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.37241592999998829</v>
+        <v>0.37156540000000859</v>
       </c>
       <c r="D353" s="5">
-        <v>1.9275654133050768</v>
+        <v>1.9230734820120832</v>
       </c>
       <c r="E353" s="5">
-        <v>5.1039594964461754</v>
+        <v>5.1045239870664449</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>234.55624223999999</v>
+        <v>234.51972247</v>
       </c>
       <c r="C354" s="5">
-        <v>0.29619217999999137</v>
+        <v>0.25435133999999948</v>
       </c>
       <c r="D354" s="5">
-        <v>1.5278437203901207</v>
+        <v>1.3106968037327027</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>235.45549181999999</v>
+        <v>235.45044465000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.89924958000000288</v>
+        <v>0.93072218000000362</v>
       </c>
       <c r="D355" s="5">
-        <v>4.6988593245063992</v>
+        <v>4.8676945777515579</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>235.88973016</v>
+        <v>235.88659582</v>
       </c>
       <c r="C356" s="5">
-        <v>0.43423834000000738</v>
+        <v>0.43615116999998804</v>
       </c>
       <c r="D356" s="5">
-        <v>2.2356845340051557</v>
+        <v>2.2456819580372267</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>236.39367003000001</v>
+        <v>236.39408151000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.50393987000001061</v>
+        <v>0.50748569000000998</v>
       </c>
       <c r="D357" s="5">
-        <v>2.5939414523331594</v>
+        <v>2.6124445665014928</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>236.76515357</v>
+        <v>236.76915969999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.37148353999998562</v>
+        <v>0.37507818999998221</v>
       </c>
       <c r="D358" s="5">
-        <v>1.9021380621433881</v>
+        <v>1.9207015997008581</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>236.90811790999999</v>
+        <v>236.91470121</v>
       </c>
       <c r="C359" s="5">
-        <v>0.14296433999999181</v>
+        <v>0.14554151000001525</v>
       </c>
       <c r="D359" s="5">
-        <v>0.72699930766626508</v>
+        <v>0.74013645430088815</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>236.96801973999999</v>
+        <v>236.97090661999999</v>
       </c>
       <c r="C360" s="5">
-        <v>5.9901830000001155E-2</v>
+        <v>5.6205409999989797E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>0.30384034562263018</v>
+        <v>0.28505857362244313</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>236.77441859999999</v>
+        <v>236.77983087000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-0.1936011399999984</v>
+        <v>-0.19107574999998178</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.97599785507933579</v>
+        <v>-0.96331137847318615</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>236.63138892000001</v>
+        <v>236.64457293000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.14302967999998373</v>
+        <v>-0.13525794000000246</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.72248733069832927</v>
+        <v>-0.68333755660581197</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>236.13779486000001</v>
+        <v>236.14525972999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.4935940599999924</v>
+        <v>-0.49931320000001733</v>
       </c>
       <c r="D363" s="5">
-        <v>-2.4745852963990567</v>
+        <v>-2.5027878962944672</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>235.78355127</v>
+        <v>235.78823513</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.35424359000001004</v>
+        <v>-0.35702459999998837</v>
       </c>
       <c r="D364" s="5">
-        <v>-1.7854084350930055</v>
+        <v>-1.7992521353515922</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>235.32097109</v>
+        <v>235.33003522999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.46258018000000334</v>
+        <v>-0.45819990000001098</v>
       </c>
       <c r="D365" s="5">
-        <v>-2.3290238831925492</v>
+        <v>-2.307159658833724</v>
       </c>
       <c r="E365" s="5">
-        <v>0.45288175671791553</v>
+        <v>0.45446926059300452</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>235.79743822</v>
+        <v>235.75262380000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.47646713000000318</v>
+        <v>0.42258857000001626</v>
       </c>
       <c r="D366" s="5">
-        <v>2.4569460744907401</v>
+        <v>2.1762832762114437</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>235.21780398999999</v>
+        <v>235.20546515000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.57963423000001058</v>
+        <v>-0.54715865000000008</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.9102678408286287</v>
+        <v>-2.7498041119787819</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>234.25563188999999</v>
+        <v>234.25120534999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.96217210000000364</v>
+        <v>-0.95425980000001687</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.7997262014036313</v>
+        <v>-4.761377041705761</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>223.90901844999999</v>
+        <v>223.90952689</v>
       </c>
       <c r="C369" s="5">
-        <v>-10.346613439999999</v>
+        <v>-10.341678459999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-41.84614039924017</v>
+        <v>-41.83136713038391</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>221.00522644</v>
+        <v>221.00917200000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-2.9037920099999894</v>
+        <v>-2.9003548899999885</v>
       </c>
       <c r="D370" s="5">
-        <v>-14.498940396402771</v>
+        <v>-14.482951684420852</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>217.72341972000001</v>
+        <v>217.72932524999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-3.2818067199999916</v>
+        <v>-3.2798467500000186</v>
       </c>
       <c r="D371" s="5">
-        <v>-16.433688415212277</v>
+        <v>-16.424390977869365</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>213.04620840000001</v>
+        <v>213.05065977999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.6772113199999978</v>
+        <v>-4.6786654699999985</v>
       </c>
       <c r="D372" s="5">
-        <v>-22.94089710909175</v>
+        <v>-22.946657726285601</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>211.49097449999999</v>
+        <v>211.50007450999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-1.5552339000000188</v>
+        <v>-1.5505852699999991</v>
       </c>
       <c r="D373" s="5">
-        <v>-8.4166876520078375</v>
+        <v>-8.392360022784807</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>211.47992550999999</v>
+        <v>211.49916586000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.1048990000006143E-2</v>
+        <v>-9.0864999998530038E-4</v>
       </c>
       <c r="D374" s="5">
-        <v>-6.2673969600135493E-2</v>
+        <v>-5.1553373590640383E-3</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>211.31094916999999</v>
+        <v>211.32464745999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.16897634000000039</v>
+        <v>-0.17451840000001084</v>
       </c>
       <c r="D375" s="5">
-        <v>-0.9546195758927678</v>
+        <v>-0.98569780986969002</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>211.46086865999999</v>
+        <v>211.47112666000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.14991949000000204</v>
+        <v>0.14647920000001591</v>
       </c>
       <c r="D376" s="5">
-        <v>0.85469803232944841</v>
+        <v>0.83495561074926616</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>211.78233341000001</v>
+        <v>211.7950735</v>
       </c>
       <c r="C377" s="5">
-        <v>0.32146475000001828</v>
+        <v>0.32394683999999074</v>
       </c>
       <c r="D377" s="5">
-        <v>1.8395813883462342</v>
+        <v>1.8538143485347769</v>
       </c>
       <c r="E377" s="5">
-        <v>-10.002779425467134</v>
+        <v>-10.000832110953484</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>211.76335986999999</v>
+        <v>211.6910695</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.8973540000018829E-2</v>
+        <v>-0.10400400000000332</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.10745481960703351</v>
+        <v>-0.58768257836303572</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>211.24979425000001</v>
+        <v>211.23765272</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.51356561999998007</v>
+        <v>-0.45341677999999774</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.8717176840351133</v>
+        <v>-2.5401921616114875</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>212.59529578999999</v>
+        <v>212.58736182999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.3455015399999866</v>
+        <v>1.3497091099999921</v>
       </c>
       <c r="D380" s="5">
-        <v>7.9166038352327606</v>
+        <v>7.9427092083249828</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>211.30247686000001</v>
+        <v>211.29738709</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.2928189299999815</v>
+        <v>-1.289974739999991</v>
       </c>
       <c r="D381" s="5">
-        <v>-7.0581637061349456</v>
+        <v>-7.0434044669390294</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>211.48917266999999</v>
+        <v>211.49727627999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.18669580999997493</v>
+        <v>0.19988918999999328</v>
       </c>
       <c r="D382" s="5">
-        <v>1.0654247351714163</v>
+        <v>1.141135794452941</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>211.57124880000001</v>
+        <v>211.57542470999999</v>
       </c>
       <c r="C383" s="5">
-        <v>8.2076130000018566E-2</v>
+        <v>7.8148429999998825E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>0.4666993324186075</v>
+        <v>0.44430327241933298</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>212.45862034999999</v>
+        <v>212.4645817</v>
       </c>
       <c r="C384" s="5">
-        <v>0.88737154999998324</v>
+        <v>0.88915699000000359</v>
       </c>
       <c r="D384" s="5">
-        <v>5.1507778291754791</v>
+        <v>5.1612779578394052</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>213.06097446000001</v>
+        <v>213.07882316000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.60235411000002159</v>
+        <v>0.61424146000001656</v>
       </c>
       <c r="D385" s="5">
-        <v>3.4557478321712409</v>
+        <v>3.5249341134526491</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>212.82588314</v>
+        <v>212.86038264999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.23509132000000932</v>
+        <v>-0.21844051000002196</v>
       </c>
       <c r="D386" s="5">
-        <v>-1.3160731508961687</v>
+        <v>-1.2232828309512778</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>215.15356757000001</v>
+        <v>215.18531851</v>
       </c>
       <c r="C387" s="5">
-        <v>2.327684430000005</v>
+        <v>2.3249358600000107</v>
       </c>
       <c r="D387" s="5">
-        <v>13.943430403035318</v>
+        <v>13.92356986924359</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>216.378208</v>
+        <v>216.40106882000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.2246404299999938</v>
+        <v>1.2157503100000042</v>
       </c>
       <c r="D388" s="5">
-        <v>7.0482608592165708</v>
+        <v>6.9944300567505335</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>217.20785903000001</v>
+        <v>217.22276790999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.82965103000000795</v>
+        <v>0.82169908999998142</v>
       </c>
       <c r="D389" s="5">
-        <v>4.6993973007621648</v>
+        <v>4.652908349323126</v>
       </c>
       <c r="E389" s="5">
-        <v>2.5618405145704237</v>
+        <v>2.5627104163969072</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>218.13463949999999</v>
+        <v>218.02560839</v>
       </c>
       <c r="C390" s="5">
-        <v>0.92678046999998287</v>
+        <v>0.80284048000001462</v>
       </c>
       <c r="D390" s="5">
-        <v>5.2420306007484596</v>
+        <v>4.5263932439352006</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>219.45261535</v>
+        <v>219.42358289000001</v>
       </c>
       <c r="C391" s="5">
-        <v>1.3179758500000105</v>
+        <v>1.3979745000000037</v>
       </c>
       <c r="D391" s="5">
-        <v>7.4962945175410356</v>
+        <v>7.9716012528461055</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>220.58929748</v>
+        <v>220.56578621</v>
       </c>
       <c r="C392" s="5">
-        <v>1.136682129999997</v>
+        <v>1.142203319999993</v>
       </c>
       <c r="D392" s="5">
-        <v>6.3957105711643258</v>
+        <v>6.4285460152735618</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>222.61987076</v>
+        <v>222.60224119</v>
       </c>
       <c r="C393" s="5">
-        <v>2.0305732799999987</v>
+        <v>2.036454980000002</v>
       </c>
       <c r="D393" s="5">
-        <v>11.623044727611575</v>
+        <v>11.6597458494057</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>223.39605596999999</v>
+        <v>223.4049263</v>
       </c>
       <c r="C394" s="5">
-        <v>0.77618520999999419</v>
+        <v>0.80268510999999876</v>
       </c>
       <c r="D394" s="5">
-        <v>4.2650850218908465</v>
+        <v>4.4139571887957585</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>223.93021014999999</v>
+        <v>223.93046602000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.53415418000000159</v>
+        <v>0.52553972000001181</v>
       </c>
       <c r="D395" s="5">
-        <v>2.9073121215236863</v>
+        <v>2.8597017627767229</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>225.21881311999999</v>
+        <v>225.23035804</v>
       </c>
       <c r="C396" s="5">
-        <v>1.2886029699999995</v>
+        <v>1.2998920199999873</v>
       </c>
       <c r="D396" s="5">
-        <v>7.1281816539620513</v>
+        <v>7.1926282945329323</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>226.31473344</v>
+        <v>226.35061458999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0959203200000047</v>
+        <v>1.1202565499999935</v>
       </c>
       <c r="D397" s="5">
-        <v>5.9980685870770101</v>
+        <v>6.1346054712003717</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>227.10824803</v>
+        <v>227.17394519999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.79351459000000091</v>
+        <v>0.8233306099999993</v>
       </c>
       <c r="D398" s="5">
-        <v>4.2895868855884034</v>
+        <v>4.4532858667031938</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>227.91249243999999</v>
+        <v>227.98235836000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.80424440999999547</v>
+        <v>0.80841316000001484</v>
       </c>
       <c r="D399" s="5">
-        <v>4.333237118824429</v>
+        <v>4.3548552238573235</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>228.81305996</v>
+        <v>228.89149698</v>
       </c>
       <c r="C400" s="5">
-        <v>0.90056752000000984</v>
+        <v>0.90913861999999313</v>
       </c>
       <c r="D400" s="5">
-        <v>4.8460664960619626</v>
+        <v>4.8916727274325167</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>230.08443391</v>
+        <v>230.08736922</v>
       </c>
       <c r="C401" s="5">
-        <v>1.2713739499999974</v>
+        <v>1.1958722399999999</v>
       </c>
       <c r="D401" s="5">
-        <v>6.8752508826373182</v>
+        <v>6.4528830009253912</v>
       </c>
       <c r="E401" s="5">
-        <v>5.9282269700110302</v>
+        <v>5.9223079761740571</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>229.82271391</v>
+        <v>229.65177030000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.26171999999999684</v>
+        <v>-0.43559891999998968</v>
       </c>
       <c r="D402" s="5">
-        <v>-1.3564871410193025</v>
+        <v>-2.2483201832273703</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>230.65319364999999</v>
+        <v>230.56394036</v>
       </c>
       <c r="C403" s="5">
-        <v>0.83047973999998703</v>
+        <v>0.91217005999999401</v>
       </c>
       <c r="D403" s="5">
-        <v>4.423508699007761</v>
+        <v>4.8718808515702872</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>231.36227517</v>
+        <v>231.31772687</v>
       </c>
       <c r="C404" s="5">
-        <v>0.70908152000001223</v>
+        <v>0.75378650999999763</v>
       </c>
       <c r="D404" s="5">
-        <v>3.7520984834403581</v>
+        <v>3.9944979736400876</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>232.54755399999999</v>
+        <v>232.51246861000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.1852788299999872</v>
+        <v>1.194741740000012</v>
       </c>
       <c r="D405" s="5">
-        <v>6.3238644976923553</v>
+        <v>6.377057924024232</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>233.12368013</v>
+        <v>233.13416742999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.57612613000000579</v>
+        <v>0.62169881999997756</v>
       </c>
       <c r="D406" s="5">
-        <v>3.0137919326093554</v>
+        <v>3.2562049507132818</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>234.13099391</v>
+        <v>234.13290708</v>
       </c>
       <c r="C407" s="5">
-        <v>1.007313780000004</v>
+        <v>0.99873965000000453</v>
       </c>
       <c r="D407" s="5">
-        <v>5.3101475212408156</v>
+        <v>5.2636355876120033</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>233.17873748</v>
+        <v>233.20199676999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.95225643000000559</v>
+        <v>-0.93091031000000157</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.7729231119392761</v>
+        <v>-4.668223472211297</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>233.55019689</v>
+        <v>233.61238811999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.37145940999999993</v>
+        <v>0.4103913499999976</v>
       </c>
       <c r="D409" s="5">
-        <v>1.9284674907893651</v>
+        <v>2.1323328782798301</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>234.18709508000001</v>
+        <v>234.29510295</v>
       </c>
       <c r="C410" s="5">
-        <v>0.6368981900000108</v>
+        <v>0.68271483000000899</v>
       </c>
       <c r="D410" s="5">
-        <v>3.3219660056952094</v>
+        <v>3.5638312551305562</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>235.29864696000001</v>
+        <v>235.41984869999999</v>
       </c>
       <c r="C411" s="5">
-        <v>1.1115518800000075</v>
+        <v>1.1247457499999882</v>
       </c>
       <c r="D411" s="5">
-        <v>5.8467783526556572</v>
+        <v>5.9152213268096165</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>235.21491853000001</v>
+        <v>235.35566033999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-8.3728430000007847E-2</v>
+        <v>-6.4188360000002831E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.42617206266052365</v>
+        <v>-0.32669559928697467</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>235.51931185000001</v>
+        <v>235.50260961000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.30439332000000263</v>
+        <v>0.14694927000002167</v>
       </c>
       <c r="D413" s="5">
-        <v>1.5640295695299233</v>
+        <v>0.75182360858379038</v>
       </c>
       <c r="E413" s="5">
-        <v>2.3621232638996847</v>
+        <v>2.3535583062893828</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>237.89361406</v>
+        <v>237.66836049</v>
       </c>
       <c r="C414" s="5">
-        <v>2.3743022099999962</v>
+        <v>2.1657508799999903</v>
       </c>
       <c r="D414" s="5">
-        <v>12.791176040924057</v>
+        <v>11.611194580255546</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>238.16325301000001</v>
+        <v>237.99346095999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.26963895000000093</v>
+        <v>0.32510046999999531</v>
       </c>
       <c r="D415" s="5">
-        <v>1.3686431932251164</v>
+        <v>1.6538549114913703</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>238.43434088000001</v>
+        <v>238.34488078999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.27108787000000234</v>
+        <v>0.35141982999999755</v>
       </c>
       <c r="D416" s="5">
-        <v>1.3744761616668377</v>
+        <v>1.7863746226704169</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>238.31534106999999</v>
+        <v>238.26607365000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.11899981000001958</v>
+        <v>-7.8807139999980791E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.59726480449884267</v>
+        <v>-0.39605122013076643</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>238.05647225999999</v>
+        <v>238.06521434999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.25886880999999562</v>
+        <v>-0.20085930000001895</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.2957344149079675</v>
+        <v>-1.0069278607778287</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>239.41985385000001</v>
+        <v>239.42701174000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.3633815900000172</v>
+        <v>1.3617973900000209</v>
       </c>
       <c r="D419" s="5">
-        <v>7.0932291445882756</v>
+        <v>7.0844576440869389</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>237.34494108999999</v>
+        <v>237.38476126</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.0749127600000179</v>
+        <v>-2.042250480000007</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.918042311339903</v>
+        <v>-9.7688913724117583</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>240.28782164</v>
+        <v>240.38109700999999</v>
       </c>
       <c r="C421" s="5">
-        <v>2.9428805500000124</v>
+        <v>2.9963357499999859</v>
       </c>
       <c r="D421" s="5">
-        <v>15.936816580859215</v>
+        <v>16.243778445234902</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>240.44622161000001</v>
+        <v>240.60000306000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.15839997000000494</v>
+        <v>0.21890605000001528</v>
       </c>
       <c r="D422" s="5">
-        <v>0.79392556370319056</v>
+        <v>1.0982850659257526</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>240.14495835</v>
+        <v>240.32178923000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.30126326000001313</v>
+        <v>-0.27821382999999855</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.4932030502676219</v>
+        <v>-1.3788091523454948</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>240.70276025000001</v>
+        <v>240.92198171999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.55780190000001539</v>
+        <v>0.60019248999998354</v>
       </c>
       <c r="D424" s="5">
-        <v>2.823211893567823</v>
+        <v>3.0384548237075482</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>240.37227795000001</v>
+        <v>240.33118899999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.3304822999999999</v>
+        <v>-0.59079271999999605</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.6352021976394626</v>
+        <v>-2.9032935438071727</v>
       </c>
       <c r="E425" s="5">
-        <v>2.0605385018663824</v>
+        <v>2.0503294625890955</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>241.10837606000001</v>
+        <v>240.81712945000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.73609811000000036</v>
+        <v>0.48594045000001529</v>
       </c>
       <c r="D426" s="5">
-        <v>3.7373202588741661</v>
+        <v>2.4535196556376704</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>241.03092771999999</v>
+        <v>240.78041479999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-7.7448340000017879E-2</v>
+        <v>-3.671465000002172E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.38478128272221301</v>
+        <v>-0.18279702775948481</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>241.54450980999999</v>
+        <v>241.40693909999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.51358208999999988</v>
+        <v>0.62652429999999981</v>
       </c>
       <c r="D428" s="5">
-        <v>2.5871062074476425</v>
+        <v>3.1675445661661916</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>241.67692246999999</v>
+        <v>241.61808245</v>
       </c>
       <c r="C429" s="5">
-        <v>0.13241265999999996</v>
+        <v>0.21114335000001461</v>
       </c>
       <c r="D429" s="5">
-        <v>0.65981688484011425</v>
+        <v>1.0546276254868925</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>241.54626085999999</v>
+        <v>241.56018488000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.1306616100000042</v>
+        <v>-5.7897569999994403E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.64684925115781056</v>
+        <v>-0.28717052216750139</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>241.01001303000001</v>
+        <v>241.02828855999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.53624782999997933</v>
+        <v>-0.53189632000001552</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.6317854197152268</v>
+        <v>-2.6105384999342451</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>241.11673776999999</v>
+        <v>241.17291091999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.10672473999997578</v>
+        <v>0.14462235999999962</v>
       </c>
       <c r="D432" s="5">
-        <v>0.53268353571338523</v>
+        <v>0.72240775537593116</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>240.59545940999999</v>
+        <v>240.71310260000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.52127835999999661</v>
+        <v>-0.45980831999997918</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.5636933499732284</v>
+        <v>-2.2640217745987568</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>240.55300914</v>
+        <v>240.74135386</v>
       </c>
       <c r="C434" s="5">
-        <v>-4.2450269999989132E-2</v>
+        <v>2.8251259999990452E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.21152070007669499</v>
+        <v>0.14092878140645748</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>240.71197125</v>
+        <v>241.0542418</v>
       </c>
       <c r="C435" s="5">
-        <v>0.15896211000000449</v>
+        <v>0.31288793999999598</v>
       </c>
       <c r="D435" s="5">
-        <v>0.79587181552067676</v>
+        <v>1.5708191039657482</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>240.49253202</v>
+        <v>240.89726377</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.21943923000000609</v>
+        <v>-0.15697803000000476</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.0884825209460991</v>
+        <v>-0.77866459819325717</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>240.16555087</v>
+        <v>240.28548905</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.32698114999999461</v>
+        <v>-0.61177471999999966</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.6194118265186352</v>
+        <v>-3.0052725328980401</v>
       </c>
       <c r="E437" s="5">
-        <v>-8.6002879268387566E-2</v>
+        <v>-1.9015405445355071E-2</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>238.34744842999999</v>
+        <v>242.88464232999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-1.8181024400000183</v>
+        <v>2.5991532799999959</v>
       </c>
       <c r="D438" s="5">
-        <v>-8.7153968277939526</v>
+        <v>13.781100230648402</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>238.81969731999999</v>
+        <v>242.61367454000001</v>
       </c>
       <c r="C439" s="5">
-        <v>0.47224889000000303</v>
+        <v>-0.27096778999998605</v>
       </c>
       <c r="D439" s="5">
-        <v>2.4036975680449935</v>
+        <v>-1.3305640858192413</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>241.20467640999999</v>
+        <v>242.16192025999999</v>
       </c>
       <c r="C440" s="5">
-        <v>2.3849790900000016</v>
+        <v>-0.45175428000001716</v>
       </c>
       <c r="D440" s="5">
-        <v>12.664465169270445</v>
+        <v>-2.2116958554221355</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>240.21360442</v>
+        <v>241.03085512999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.99107198999999468</v>
+        <v>-1.1310651299999961</v>
       </c>
       <c r="D441" s="5">
-        <v>-4.8206978357322683</v>
+        <v>-5.463073784299799</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>240.99218619999999</v>
+        <v>241.74089278</v>
       </c>
       <c r="C442" s="5">
-        <v>0.77858177999999612</v>
+        <v>0.71003765000000385</v>
       </c>
       <c r="D442" s="5">
-        <v>3.9595375651385822</v>
+        <v>3.5928452566328373</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>240.94665122999999</v>
+        <v>241.80927399000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-4.5534970000005615E-2</v>
+        <v>6.8381210000012516E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-0.22650201213141319</v>
+        <v>0.33997241919105914</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>239.59307688999999</v>
+        <v>240.13504691</v>
       </c>
       <c r="C444" s="5">
-        <v>-1.3535743399999944</v>
+        <v>-1.6742270800000085</v>
       </c>
       <c r="D444" s="5">
-        <v>-6.5368440201318929</v>
+        <v>-7.9992972541036771</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>241.21054379</v>
+      </c>
+      <c r="C445" s="5">
+        <v>1.0754968800000029</v>
+      </c>
+      <c r="D445" s="5">
+        <v>5.5088454855996005</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>