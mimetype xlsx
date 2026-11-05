--- v10 (2026-10-16)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CD7EB26E-6731-4E99-92DC-6F78BD456EB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D1CED30F-36AD-421E-B612-3E9F720F47CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6EFA2305-3D37-4200-BCA4-E11E2BFED415}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B4E76679-A5CF-4A95-9A6F-EB41814CEE37}"/>
   </bookViews>
   <sheets>
     <sheet name="houmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82D4A3BA-09EF-4B05-B0E8-2AD220407C82}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB87E281-C763-48D3-9BCD-DDF635E48D86}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>6.8381210000012516E-2</v>
       </c>
       <c r="D443" s="5">
         <v>0.33997241919105914</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>240.13504691</v>
       </c>
       <c r="C444" s="5">
         <v>-1.6742270800000085</v>
       </c>
       <c r="D444" s="5">
         <v>-7.9992972541036771</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>241.21054379</v>
+        <v>241.80018448000001</v>
       </c>
       <c r="C445" s="5">
-        <v>1.0754968800000029</v>
+        <v>1.6651375700000131</v>
       </c>
       <c r="D445" s="5">
-        <v>5.5088454855996005</v>
+        <v>8.6458025215676813</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>241.5229161</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.27726838000000953</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.3673755380899655</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>