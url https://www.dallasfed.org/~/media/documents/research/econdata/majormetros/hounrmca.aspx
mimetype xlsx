--- v9 (2026-09-10)
+++ v10 (2026-10-16)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3EB542F3-A38C-490B-AFAC-ADB2AEA15208}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0B9EAD65-A83D-44F2-B1A6-A7BF69837705}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{11FA1E3B-F744-45B4-A6BF-A9A00E36BA70}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A0C5A650-74F6-426D-BFD4-2F5094A99D6D}"/>
   </bookViews>
   <sheets>
     <sheet name="hounrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49743BCC-699E-4174-831B-36375FC123B6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA34F10B-01D6-4EA3-AB59-2943474C1B2F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>187.1245863</v>
+        <v>187.21822567999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>189.56815055000001</v>
+        <v>189.64035333999999</v>
       </c>
       <c r="C7" s="5">
-        <v>2.4435642500000085</v>
+        <v>2.422127660000001</v>
       </c>
       <c r="D7" s="5">
-        <v>16.846104585510968</v>
+        <v>16.678696863885921</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>190.86071722</v>
+        <v>190.86525204</v>
       </c>
       <c r="C8" s="5">
-        <v>1.2925666699999852</v>
+        <v>1.2248987000000113</v>
       </c>
       <c r="D8" s="5">
-        <v>8.4961034268707714</v>
+        <v>8.0322376664337938</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>192.21461826000001</v>
+        <v>192.21442435</v>
       </c>
       <c r="C9" s="5">
-        <v>1.3539010400000109</v>
+        <v>1.3491723100000002</v>
       </c>
       <c r="D9" s="5">
-        <v>8.8524838531554018</v>
+        <v>8.8201354671516796</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>197.51963062999999</v>
+        <v>197.54170629999999</v>
       </c>
       <c r="C10" s="5">
-        <v>5.3050123699999858</v>
+        <v>5.3272819499999855</v>
       </c>
       <c r="D10" s="5">
-        <v>38.639254989857363</v>
+        <v>38.826989195261888</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>197.61105572</v>
+        <v>197.68045569</v>
       </c>
       <c r="C11" s="5">
-        <v>9.1425090000001319E-2</v>
+        <v>0.13874939000001518</v>
       </c>
       <c r="D11" s="5">
-        <v>0.55685520906378905</v>
+        <v>0.84611994749266284</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>197.64481749000001</v>
+        <v>197.67879869000001</v>
       </c>
       <c r="C12" s="5">
-        <v>3.3761770000012348E-2</v>
+        <v>-1.6569999999944685E-3</v>
       </c>
       <c r="D12" s="5">
-        <v>0.20521228208587594</v>
+        <v>-1.005819379582551E-2</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>199.79642505000001</v>
+        <v>199.84202807</v>
       </c>
       <c r="C13" s="5">
-        <v>2.1516075600000022</v>
+        <v>2.16322937999999</v>
       </c>
       <c r="D13" s="5">
-        <v>13.874736524558816</v>
+        <v>13.951703840174146</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>199.52605514000001</v>
+        <v>199.55002697</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.27036990999999944</v>
+        <v>-0.29200109999999313</v>
       </c>
       <c r="D14" s="5">
-        <v>-1.6118406371177674</v>
+        <v>-1.7393690214834057</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>197.11667539999999</v>
+        <v>197.21452196999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.4093797400000199</v>
+        <v>-2.3355050000000119</v>
       </c>
       <c r="D15" s="5">
-        <v>-13.565923852631734</v>
+        <v>-13.174917436662215</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>198.49186911000001</v>
+        <v>198.58940988000001</v>
       </c>
       <c r="C16" s="5">
-        <v>1.3751937100000191</v>
+        <v>1.3748879100000124</v>
       </c>
       <c r="D16" s="5">
-        <v>8.7006816987312838</v>
+        <v>8.6941895297933733</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>198.76823775</v>
+        <v>198.84414993999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.27636863999998695</v>
+        <v>0.25474005999998894</v>
       </c>
       <c r="D17" s="5">
-        <v>1.6836652905827254</v>
+        <v>1.5502034254962327</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>197.13499048</v>
+        <v>196.91702119000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.6332472699999983</v>
+        <v>-1.9271287499999801</v>
       </c>
       <c r="D18" s="5">
-        <v>-9.4265841979537477</v>
+        <v>-11.029656231768604</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>199.14250231</v>
+        <v>199.00897724000001</v>
       </c>
       <c r="C19" s="5">
-        <v>2.0075118299999986</v>
+        <v>2.0919560499999932</v>
       </c>
       <c r="D19" s="5">
-        <v>12.928334809619614</v>
+        <v>13.520141388038454</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>201.68298765</v>
+        <v>201.56871125000001</v>
       </c>
       <c r="C20" s="5">
-        <v>2.5404853400000036</v>
+        <v>2.5597340099999997</v>
       </c>
       <c r="D20" s="5">
-        <v>16.429672295427778</v>
+        <v>16.574997894012622</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>198.65949565</v>
+        <v>198.63061052</v>
       </c>
       <c r="C21" s="5">
-        <v>-3.0234920000000045</v>
+        <v>-2.9381007300000022</v>
       </c>
       <c r="D21" s="5">
-        <v>-16.577970992039816</v>
+        <v>-16.155090500990376</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>196.87280899999999</v>
+        <v>196.89384913000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.7866866500000071</v>
+        <v>-1.7367613899999981</v>
       </c>
       <c r="D22" s="5">
-        <v>-10.274288279470156</v>
+        <v>-10.002248179330808</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>197.10107439999999</v>
+        <v>197.15713160999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.22826539999999795</v>
+        <v>0.26328247999998666</v>
       </c>
       <c r="D23" s="5">
-        <v>1.4002544624845292</v>
+        <v>1.616469661763742</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>196.08704772999999</v>
+        <v>196.11497807999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.0140266699999927</v>
+        <v>-1.0421535300000073</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.0019173902092664</v>
+        <v>-6.1618857485337237</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>195.49799801</v>
+        <v>195.51888932</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.58904971999999134</v>
+        <v>-0.59608875999998645</v>
       </c>
       <c r="D25" s="5">
-        <v>-3.5458588975734839</v>
+        <v>-3.5870230004298564</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>195.69923779000001</v>
+        <v>195.70321415000001</v>
       </c>
       <c r="C26" s="5">
-        <v>0.20123978000000875</v>
+        <v>0.18432483000000843</v>
       </c>
       <c r="D26" s="5">
-        <v>1.2422614646512509</v>
+        <v>1.1371806658621919</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>195.14484862</v>
+        <v>195.20699769000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.55438917000000743</v>
+        <v>-0.49621645999999942</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.3469670696958831</v>
+        <v>-3.0005921036496908</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>193.88721312000001</v>
+        <v>193.93136333000001</v>
       </c>
       <c r="C28" s="5">
-        <v>-1.2576354999999921</v>
+        <v>-1.275634359999998</v>
       </c>
       <c r="D28" s="5">
-        <v>-7.4652358157792253</v>
+        <v>-7.5659413886510318</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>192.32761237</v>
+        <v>192.34457859</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.5596007500000155</v>
+        <v>-1.586784740000013</v>
       </c>
       <c r="D29" s="5">
-        <v>-9.2368285740593308</v>
+        <v>-9.3886102620188367</v>
       </c>
       <c r="E29" s="5">
-        <v>-3.2402688945206037</v>
+        <v>-3.2686761727519831</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>190.16528413</v>
+        <v>190.16397896999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.1623282399999937</v>
+        <v>-2.1805996200000095</v>
       </c>
       <c r="D30" s="5">
-        <v>-12.687754390428175</v>
+        <v>-12.787311742566065</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>191.1583818</v>
+        <v>191.18492294999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.99309766999999738</v>
+        <v>1.0209439799999984</v>
       </c>
       <c r="D31" s="5">
-        <v>6.4499117640230974</v>
+        <v>6.6361883202446403</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>190.22273035000001</v>
+        <v>190.22708158</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.93565144999999461</v>
+        <v>-0.95784136999998282</v>
       </c>
       <c r="D32" s="5">
-        <v>-5.7180000280787402</v>
+        <v>-5.8491040740122795</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>190.31106249000001</v>
+        <v>190.32810148999999</v>
       </c>
       <c r="C33" s="5">
-        <v>8.8332140000005666E-2</v>
+        <v>0.10101990999999089</v>
       </c>
       <c r="D33" s="5">
-        <v>0.55865934877010748</v>
+        <v>0.63912343906418201</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>190.94557978</v>
+        <v>190.96136686</v>
       </c>
       <c r="C34" s="5">
-        <v>0.63451728999999091</v>
+        <v>0.63326537000000371</v>
       </c>
       <c r="D34" s="5">
-        <v>4.0751162925782625</v>
+        <v>4.066557484396438</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>189.29576431999999</v>
+        <v>189.24894707999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.6498154600000134</v>
+        <v>-1.7124197800000047</v>
       </c>
       <c r="D35" s="5">
-        <v>-9.8894907429118994</v>
+        <v>-10.245653802687327</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>188.92799083</v>
+        <v>188.92428462000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.36777348999999049</v>
+        <v>-0.32466245999998478</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.3066691696190467</v>
+        <v>-2.0393238931799451</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>187.21241645000001</v>
+        <v>187.19109211</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.7155743799999925</v>
+        <v>-1.7331925100000092</v>
       </c>
       <c r="D37" s="5">
-        <v>-10.368613386508684</v>
+        <v>-10.469976196102893</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>186.10964368</v>
+        <v>186.06875875</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.1027727700000014</v>
+        <v>-1.1223333599999989</v>
       </c>
       <c r="D38" s="5">
-        <v>-6.8440189464537777</v>
+        <v>-6.9622092419849624</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>187.72619935</v>
+        <v>187.66112100999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.6165556699999968</v>
+        <v>1.5923622599999874</v>
       </c>
       <c r="D39" s="5">
-        <v>10.935902295900114</v>
+        <v>10.766937788964782</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>187.18143039</v>
+        <v>187.15100081</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.54476895999999897</v>
+        <v>-0.5101201999999887</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.4272743809372841</v>
+        <v>-3.2136368266699966</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>186.38174477000001</v>
+        <v>186.34264112</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.7996856199999911</v>
+        <v>-0.80835969000000318</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.0079336325354777</v>
+        <v>-5.0617738235142928</v>
       </c>
       <c r="E41" s="5">
-        <v>-3.0915309178597417</v>
+        <v>-3.1204089629132126</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>184.57558033999999</v>
+        <v>184.74344051</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.8061644300000239</v>
+        <v>-1.5992006099999969</v>
       </c>
       <c r="D42" s="5">
-        <v>-11.028597705920873</v>
+        <v>-9.8259931462790107</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>182.69468273999999</v>
+        <v>182.87150774</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.8808975999999973</v>
+        <v>-1.8719327700000008</v>
       </c>
       <c r="D43" s="5">
-        <v>-11.565855368416123</v>
+        <v>-11.503882189155789</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>182.78704519999999</v>
+        <v>182.83963374000001</v>
       </c>
       <c r="C44" s="5">
-        <v>9.2362460000003921E-2</v>
+        <v>-3.1873999999987745E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>0.60835736162052623</v>
+        <v>-0.20895630562837164</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>184.21421767999999</v>
+        <v>184.28170592999999</v>
       </c>
       <c r="C45" s="5">
-        <v>1.4271724799999959</v>
+        <v>1.4420721899999762</v>
       </c>
       <c r="D45" s="5">
-        <v>9.7824209615595237</v>
+        <v>9.8860533290855876</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>184.54954257</v>
+        <v>184.57501722999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.33532489000000965</v>
+        <v>0.29331129999999916</v>
       </c>
       <c r="D46" s="5">
-        <v>2.2063606225550814</v>
+        <v>1.9267846473143724</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>185.41686558999999</v>
+        <v>185.33451155</v>
       </c>
       <c r="C47" s="5">
-        <v>0.8673230199999864</v>
+        <v>0.75949432000001593</v>
       </c>
       <c r="D47" s="5">
-        <v>5.7876928170728759</v>
+        <v>5.0510897225605866</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>185.52110467</v>
+        <v>185.49296124</v>
       </c>
       <c r="C48" s="5">
-        <v>0.10423908000001347</v>
+        <v>0.15844968999999764</v>
       </c>
       <c r="D48" s="5">
-        <v>0.67671510916302857</v>
+        <v>1.0307645724617842</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>186.26577922000001</v>
+        <v>186.23315134000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.74467455000001337</v>
+        <v>0.74019010000000662</v>
       </c>
       <c r="D49" s="5">
-        <v>4.9245278354282052</v>
+        <v>4.8949774026098902</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>185.66254587</v>
+        <v>185.61324691999999</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.60323335000001066</v>
+        <v>-0.61990442000001167</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.8177940521685549</v>
+        <v>-3.9220544556493486</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>186.35755685999999</v>
+        <v>186.25373844999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.6950109899999859</v>
+        <v>0.64049152999999137</v>
       </c>
       <c r="D51" s="5">
-        <v>4.5857421359323913</v>
+        <v>4.2203118501292991</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>185.72309107999999</v>
+        <v>185.67185699000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.63446577999999931</v>
+        <v>-0.58188145999997687</v>
       </c>
       <c r="D52" s="5">
-        <v>-4.0098346045696616</v>
+        <v>-3.6852084279965003</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>189.70564612000001</v>
+        <v>189.69508189000001</v>
       </c>
       <c r="C53" s="5">
-        <v>3.9825550400000225</v>
+        <v>4.0232249000000024</v>
       </c>
       <c r="D53" s="5">
-        <v>28.994811628590899</v>
+        <v>29.336136588488682</v>
       </c>
       <c r="E53" s="5">
-        <v>1.7833835358187944</v>
+        <v>1.799073336006396</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>189.74028543</v>
+        <v>189.82063203000001</v>
       </c>
       <c r="C54" s="5">
-        <v>3.4639309999988654E-2</v>
+        <v>0.12555014000000142</v>
       </c>
       <c r="D54" s="5">
-        <v>0.21933423198645663</v>
+        <v>0.79712035533769932</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>189.61770970000001</v>
+        <v>189.6620484</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.12257572999999411</v>
+        <v>-0.15858363000000963</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.77247365065643558</v>
+        <v>-0.99793352394534907</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>190.52841201999999</v>
+        <v>190.51011063000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.91070231999998441</v>
+        <v>0.84806223000001069</v>
       </c>
       <c r="D56" s="5">
-        <v>5.9181078723281155</v>
+        <v>5.4996720778723862</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>191.23279951999999</v>
+        <v>191.30166180000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.70438749999999573</v>
+        <v>0.79155116999999109</v>
       </c>
       <c r="D57" s="5">
-        <v>4.5277544783618007</v>
+        <v>5.101414611238364</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>190.53466065999999</v>
+        <v>190.56174279999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.69813886000000025</v>
+        <v>-0.73991900000001465</v>
       </c>
       <c r="D58" s="5">
-        <v>-4.2939712604351365</v>
+        <v>-4.5439013847447418</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>189.31972815</v>
+        <v>189.27547853999999</v>
       </c>
       <c r="C59" s="5">
-        <v>-1.2149325099999828</v>
+        <v>-1.2862642599999958</v>
       </c>
       <c r="D59" s="5">
-        <v>-7.3889995059862486</v>
+        <v>-7.8057911108640248</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>190.23329068999999</v>
+        <v>190.21238869999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.91356253999998671</v>
+        <v>0.93691015999999649</v>
       </c>
       <c r="D60" s="5">
-        <v>5.9467843081447702</v>
+        <v>6.1043916249232666</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>190.63941432999999</v>
+        <v>190.59680248999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.40612364000000412</v>
+        <v>0.38441378999999642</v>
       </c>
       <c r="D61" s="5">
-        <v>2.5921416170602729</v>
+        <v>2.4523046024615525</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>192.20348179999999</v>
+        <v>192.16155512</v>
       </c>
       <c r="C62" s="5">
-        <v>1.5640674699999977</v>
+        <v>1.5647526300000152</v>
       </c>
       <c r="D62" s="5">
-        <v>10.301817133189694</v>
+        <v>10.308944888787931</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>192.62773801</v>
+        <v>192.58372699</v>
       </c>
       <c r="C63" s="5">
-        <v>0.42425621000001001</v>
+        <v>0.42217186999999967</v>
       </c>
       <c r="D63" s="5">
-        <v>2.6811890738998256</v>
+        <v>2.6684461883442756</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>194.60244374000001</v>
+        <v>194.62332248000001</v>
       </c>
       <c r="C64" s="5">
-        <v>1.9747057300000108</v>
+        <v>2.0395954900000106</v>
       </c>
       <c r="D64" s="5">
-        <v>13.019551099373206</v>
+        <v>13.475875271788107</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>194.59095685</v>
+        <v>194.61735601999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-1.1486890000014682E-2</v>
+        <v>-5.9664600000246537E-3</v>
       </c>
       <c r="D65" s="5">
-        <v>-7.0809973081398248E-2</v>
+        <v>-3.678153688377872E-2</v>
       </c>
       <c r="E65" s="5">
-        <v>2.5752057621467594</v>
+        <v>2.5948348691793077</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>194.74191329999999</v>
+        <v>194.79357586</v>
       </c>
       <c r="C66" s="5">
-        <v>0.15095644999999536</v>
+        <v>0.17621984000001589</v>
       </c>
       <c r="D66" s="5">
-        <v>0.93489773328627734</v>
+        <v>1.0919894456796309</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>195.09367612</v>
+        <v>195.06999585</v>
       </c>
       <c r="C67" s="5">
-        <v>0.35176282000000469</v>
+        <v>0.27641998999999373</v>
       </c>
       <c r="D67" s="5">
-        <v>2.1892272897213294</v>
+        <v>1.7162020316997095</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>194.89671842000001</v>
+        <v>194.85754571999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.19695769999998447</v>
+        <v>-0.21245013000000768</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.2047612716222456</v>
+        <v>-1.2991161723752809</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>191.57783363999999</v>
+        <v>191.67982742999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-3.318884780000019</v>
+        <v>-3.1777182900000014</v>
       </c>
       <c r="D69" s="5">
-        <v>-18.625417261042177</v>
+        <v>-17.906234180218927</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>194.21773931000001</v>
+        <v>194.24151380000001</v>
       </c>
       <c r="C70" s="5">
-        <v>2.6399056700000187</v>
+        <v>2.5616863700000181</v>
       </c>
       <c r="D70" s="5">
-        <v>17.848386330140229</v>
+        <v>17.270217832980084</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>194.74406372000001</v>
+        <v>194.71677102000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.52632441000000085</v>
+        <v>0.47525722000000314</v>
       </c>
       <c r="D71" s="5">
-        <v>3.3008755464254191</v>
+        <v>2.9759151621192359</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>195.92420150999999</v>
+        <v>195.90044724000001</v>
       </c>
       <c r="C72" s="5">
-        <v>1.180137789999975</v>
+        <v>1.1836762199999953</v>
       </c>
       <c r="D72" s="5">
-        <v>7.5192651649958586</v>
+        <v>7.5436621190529518</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>196.48578255999999</v>
+        <v>196.43296613000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.56158105000000091</v>
+        <v>0.53251889000000574</v>
       </c>
       <c r="D73" s="5">
-        <v>3.4943270784434377</v>
+        <v>3.311190094682992</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>198.52960951</v>
+        <v>198.50041571</v>
       </c>
       <c r="C74" s="5">
-        <v>2.0438269500000104</v>
+        <v>2.0674495799999875</v>
       </c>
       <c r="D74" s="5">
-        <v>13.221756881603874</v>
+        <v>13.387336357496782</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>198.58697573000001</v>
+        <v>198.55833534999999</v>
       </c>
       <c r="C75" s="5">
-        <v>5.7366220000005796E-2</v>
+        <v>5.7919639999994388E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.34729818433214543</v>
+        <v>0.3507056508130546</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>198.59257070000001</v>
+        <v>198.61705094000001</v>
       </c>
       <c r="C76" s="5">
-        <v>5.5949700000041958E-3</v>
+        <v>5.8715590000019802E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>3.3813921810121883E-2</v>
+        <v>0.35542912421713257</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>200.26118148</v>
+        <v>200.34879412000001</v>
       </c>
       <c r="C77" s="5">
-        <v>1.6686107799999945</v>
+        <v>1.7317431799999952</v>
       </c>
       <c r="D77" s="5">
-        <v>10.561855128973608</v>
+        <v>10.979418030050025</v>
       </c>
       <c r="E77" s="5">
-        <v>2.9139199075786992</v>
+        <v>2.9449778874865773</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>201.05058718000001</v>
+        <v>201.08310789000001</v>
       </c>
       <c r="C78" s="5">
-        <v>0.78940570000000321</v>
+        <v>0.73431376999999998</v>
       </c>
       <c r="D78" s="5">
-        <v>4.834170061506482</v>
+        <v>4.4879656923493716</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>201.55185911000001</v>
+        <v>201.48513252999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.50127193000000148</v>
+        <v>0.40202463999997917</v>
       </c>
       <c r="D79" s="5">
-        <v>3.0332861085647922</v>
+        <v>2.4257131443390145</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>202.07810950999999</v>
+        <v>202.03285203999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.5262503999999808</v>
+        <v>0.5477195100000074</v>
       </c>
       <c r="D80" s="5">
-        <v>3.1785790134279956</v>
+        <v>3.3113109362098436</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>201.15721239000001</v>
+        <v>201.21872517</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.92089711999997803</v>
+        <v>-0.81412686999999551</v>
       </c>
       <c r="D81" s="5">
-        <v>-5.3335569302844554</v>
+        <v>-4.7298647274961914</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>202.72978725999999</v>
+        <v>202.72081127000001</v>
       </c>
       <c r="C82" s="5">
-        <v>1.5725748699999826</v>
+        <v>1.5020861000000139</v>
       </c>
       <c r="D82" s="5">
-        <v>9.7952299269336471</v>
+        <v>9.335024957336536</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>204.49904570999999</v>
+        <v>204.49067638</v>
       </c>
       <c r="C83" s="5">
-        <v>1.7692584499999953</v>
+        <v>1.7698651099999836</v>
       </c>
       <c r="D83" s="5">
-        <v>10.990204864221331</v>
+        <v>10.99466645024556</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>205.44170194</v>
+        <v>205.42847348000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.94265623000001142</v>
+        <v>0.9377971000000116</v>
       </c>
       <c r="D84" s="5">
-        <v>5.6739209918343914</v>
+        <v>5.6441688074401419</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>205.29431481</v>
+        <v>205.25328181</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.14738712999999848</v>
+        <v>-0.1751916700000038</v>
       </c>
       <c r="D85" s="5">
-        <v>-0.85751018727198147</v>
+        <v>-1.0185867744092914</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>205.35148153</v>
+        <v>205.34131669000001</v>
       </c>
       <c r="C86" s="5">
-        <v>5.7166719999997895E-2</v>
+        <v>8.8034880000009252E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>0.3346669660901247</v>
+        <v>0.51590610637617385</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>205.74285619</v>
+        <v>205.72699028</v>
       </c>
       <c r="C87" s="5">
-        <v>0.39137465999999677</v>
+        <v>0.38567358999998191</v>
       </c>
       <c r="D87" s="5">
-        <v>2.3111789476095712</v>
+        <v>2.2772778954011086</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>205.99102812999999</v>
+        <v>206.02678409000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.24817193999999176</v>
+        <v>0.29979381000001126</v>
       </c>
       <c r="D88" s="5">
-        <v>1.4571101764116801</v>
+        <v>1.7627729714885687</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>202.97093892000001</v>
+        <v>203.09551328000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-3.0200892099999805</v>
+        <v>-2.9312708100000009</v>
       </c>
       <c r="D89" s="5">
-        <v>-16.241929162744274</v>
+        <v>-15.798515683787251</v>
       </c>
       <c r="E89" s="5">
-        <v>1.3531116814421873</v>
+        <v>1.3709686509791652</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>204.83173787000001</v>
+        <v>204.9221311</v>
       </c>
       <c r="C90" s="5">
-        <v>1.8607989500000031</v>
+        <v>1.8266178199999956</v>
       </c>
       <c r="D90" s="5">
-        <v>11.573400140686307</v>
+        <v>11.342870558697694</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>208.51594363000001</v>
+        <v>208.43746565000001</v>
       </c>
       <c r="C91" s="5">
-        <v>3.6842057599999976</v>
+        <v>3.5153345500000057</v>
       </c>
       <c r="D91" s="5">
-        <v>23.852340056903685</v>
+        <v>22.643078664602111</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>207.85961449999999</v>
+        <v>207.81253989999999</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.65632913000001736</v>
+        <v>-0.62492575000001693</v>
       </c>
       <c r="D92" s="5">
-        <v>-3.7124366359696959</v>
+        <v>-3.5390363789643775</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>205.63364953000001</v>
+        <v>205.67772531</v>
       </c>
       <c r="C93" s="5">
-        <v>-2.2259649699999784</v>
+        <v>-2.1348145899999906</v>
       </c>
       <c r="D93" s="5">
-        <v>-12.120254627045101</v>
+        <v>-11.654156291800277</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>207.68133427000001</v>
+        <v>207.65089566</v>
       </c>
       <c r="C94" s="5">
-        <v>2.047684739999994</v>
+        <v>1.9731703500000037</v>
       </c>
       <c r="D94" s="5">
-        <v>12.62618764842296</v>
+        <v>12.139490156780731</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>208.1326905</v>
+        <v>208.10494453000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.45135622999998759</v>
+        <v>0.45404887000000826</v>
       </c>
       <c r="D95" s="5">
-        <v>2.6393743963238459</v>
+        <v>2.655703762049888</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>208.25531549999999</v>
+        <v>208.22818562</v>
       </c>
       <c r="C96" s="5">
-        <v>0.12262499999999932</v>
+        <v>0.12324108999999339</v>
       </c>
       <c r="D96" s="5">
-        <v>0.70929638802652573</v>
+        <v>0.71296698879668163</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>211.09275898000001</v>
+        <v>211.05323532</v>
       </c>
       <c r="C97" s="5">
-        <v>2.8374434800000188</v>
+        <v>2.8250496999999939</v>
       </c>
       <c r="D97" s="5">
-        <v>17.632382237440748</v>
+        <v>17.551990885342363</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>211.60471204000001</v>
+        <v>211.59923712</v>
       </c>
       <c r="C98" s="5">
-        <v>0.51195305999999619</v>
+        <v>0.54600179999999909</v>
       </c>
       <c r="D98" s="5">
-        <v>2.949437697141466</v>
+        <v>3.1489954996652969</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>212.44977928</v>
+        <v>212.43928962999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.84506723999999167</v>
+        <v>0.84005250999999248</v>
       </c>
       <c r="D99" s="5">
-        <v>4.8990120472896415</v>
+        <v>4.8694318334804754</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>214.31474521000001</v>
+        <v>214.35652730999999</v>
       </c>
       <c r="C100" s="5">
-        <v>1.864965930000011</v>
+        <v>1.9172376799999995</v>
       </c>
       <c r="D100" s="5">
-        <v>11.057838420005627</v>
+        <v>11.383911543048209</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>215.04310011000001</v>
+        <v>215.22738606999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.72835489999999936</v>
+        <v>0.87085876000000439</v>
       </c>
       <c r="D101" s="5">
-        <v>4.1553351367305424</v>
+        <v>4.9856214129373022</v>
       </c>
       <c r="E101" s="5">
-        <v>5.9477288986470089</v>
+        <v>5.9734814393827884</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>218.17637242999999</v>
+        <v>218.12120389</v>
       </c>
       <c r="C102" s="5">
-        <v>3.1332723199999748</v>
+        <v>2.8938178200000095</v>
       </c>
       <c r="D102" s="5">
-        <v>18.956027066430202</v>
+        <v>17.382744085271916</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>219.15551149000001</v>
+        <v>219.05084016999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.97913906000002271</v>
+        <v>0.92963627999998266</v>
       </c>
       <c r="D103" s="5">
-        <v>5.5203362445151782</v>
+        <v>5.2360276673241835</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>218.47512333</v>
+        <v>218.44366359</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.68038816000000679</v>
+        <v>-0.60717657999998664</v>
       </c>
       <c r="D104" s="5">
-        <v>-3.6625485767162069</v>
+        <v>-3.2759795117307089</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>223.04807564999999</v>
+        <v>223.00714991000001</v>
       </c>
       <c r="C105" s="5">
-        <v>4.5729523199999846</v>
+        <v>4.5634863200000098</v>
       </c>
       <c r="D105" s="5">
-        <v>28.220613458694423</v>
+        <v>28.159861270579079</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>225.03721844</v>
+        <v>224.9692785</v>
       </c>
       <c r="C106" s="5">
-        <v>1.9891427900000167</v>
+        <v>1.9621285899999918</v>
       </c>
       <c r="D106" s="5">
-        <v>11.242424301503483</v>
+        <v>11.084416435266299</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>226.00992457000001</v>
+        <v>226.03625464999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.97270613000000594</v>
+        <v>1.0669761499999879</v>
       </c>
       <c r="D107" s="5">
-        <v>5.3120121612579396</v>
+        <v>5.8421479535794019</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>228.71295699999999</v>
+        <v>228.73900524000001</v>
       </c>
       <c r="C108" s="5">
-        <v>2.7030324299999791</v>
+        <v>2.7027505900000222</v>
       </c>
       <c r="D108" s="5">
-        <v>15.334464153179983</v>
+        <v>15.330853551100398</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>228.82715920000001</v>
+        <v>228.85836732000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.11420220000002246</v>
+        <v>0.11936208000000192</v>
       </c>
       <c r="D109" s="5">
-        <v>0.60083883201524912</v>
+        <v>0.62799215780049433</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>228.85067386</v>
+        <v>228.88040784</v>
       </c>
       <c r="C110" s="5">
-        <v>2.3514659999989362E-2</v>
+        <v>2.2040519999990238E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>0.12338371826134953</v>
+        <v>0.1156288854516907</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>230.67342303000001</v>
+        <v>230.77469671</v>
       </c>
       <c r="C111" s="5">
-        <v>1.8227491700000087</v>
+        <v>1.8942888699999969</v>
       </c>
       <c r="D111" s="5">
-        <v>9.9877649210137864</v>
+        <v>10.396382510384793</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>229.41677734000001</v>
+        <v>229.44911034</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.2566456899999991</v>
+        <v>-1.3255863699999964</v>
       </c>
       <c r="D112" s="5">
-        <v>-6.3449123313788274</v>
+        <v>-6.6792391860516993</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>231.63055657999999</v>
+        <v>231.79872781</v>
       </c>
       <c r="C113" s="5">
-        <v>2.2137792399999796</v>
+        <v>2.3496174699999983</v>
       </c>
       <c r="D113" s="5">
-        <v>12.214275681111664</v>
+        <v>13.004578464382277</v>
       </c>
       <c r="E113" s="5">
-        <v>7.7135497309679169</v>
+        <v>7.699457788615427</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>228.96545208000001</v>
+        <v>228.84249312</v>
       </c>
       <c r="C114" s="5">
-        <v>-2.665104499999984</v>
+        <v>-2.9562346900000023</v>
       </c>
       <c r="D114" s="5">
-        <v>-12.965931472448023</v>
+        <v>-14.275004806034053</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>229.09186582000001</v>
+        <v>228.99401263999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.12641374000000383</v>
+        <v>0.15151951999999369</v>
       </c>
       <c r="D115" s="5">
-        <v>0.66454557385076107</v>
+        <v>0.79743502541818057</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>228.31877313000001</v>
+        <v>228.30112954000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.77309268999999858</v>
+        <v>-0.69288309999998887</v>
       </c>
       <c r="D116" s="5">
-        <v>-3.9751951265447394</v>
+        <v>-3.5711038592845079</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>228.32981122000001</v>
+        <v>228.28934799000001</v>
       </c>
       <c r="C117" s="5">
-        <v>1.1038089999999556E-2</v>
+        <v>-1.1781549999994922E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>5.8029527719938301E-2</v>
+        <v>-6.1908795551213203E-2</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>227.06215521999999</v>
+        <v>227.00762495999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.2676560000000165</v>
+        <v>-1.2817230300000233</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.4625215911767286</v>
+        <v>-6.5331585390206897</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>226.76475108</v>
+        <v>226.76681746</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.2974041399999976</v>
+        <v>-0.24080749999998829</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.5604767420826948</v>
+        <v>-1.2655478065277559</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>226.46096729000001</v>
+        <v>226.47704322000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.3037837899999829</v>
+        <v>-0.28977423999998564</v>
       </c>
       <c r="D120" s="5">
-        <v>-1.5957795749310111</v>
+        <v>-1.5226899981140241</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>226.29111736999999</v>
+        <v>226.27777062999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.16984992000001853</v>
+        <v>-0.19927259000002095</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.89631880944092135</v>
+        <v>-1.0507611488876911</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>227.38860667</v>
+        <v>227.38193720999999</v>
       </c>
       <c r="C122" s="5">
-        <v>1.0974893000000066</v>
+        <v>1.1041665799999976</v>
       </c>
       <c r="D122" s="5">
-        <v>5.9776594489656443</v>
+        <v>6.015374328721812</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>228.56811614</v>
+        <v>228.58611452</v>
       </c>
       <c r="C123" s="5">
-        <v>1.1795094699999993</v>
+        <v>1.2041773100000057</v>
       </c>
       <c r="D123" s="5">
-        <v>6.4053292456199173</v>
+        <v>6.5434120720142097</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>230.01374203</v>
+        <v>230.02343506</v>
       </c>
       <c r="C124" s="5">
-        <v>1.4456258900000023</v>
+        <v>1.4373205400000018</v>
       </c>
       <c r="D124" s="5">
-        <v>7.8593044192453831</v>
+        <v>7.8119420430398323</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>230.71308207999999</v>
+        <v>230.84256751000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.69934004999998933</v>
+        <v>0.81913245000001211</v>
       </c>
       <c r="D125" s="5">
-        <v>3.7101470000453718</v>
+        <v>4.3579972575185089</v>
       </c>
       <c r="E125" s="5">
-        <v>-0.39609389777687243</v>
+        <v>-0.41249592223117082</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>232.30094337</v>
+        <v>232.2488491</v>
       </c>
       <c r="C126" s="5">
-        <v>1.5878612900000064</v>
+        <v>1.4062815899999919</v>
       </c>
       <c r="D126" s="5">
-        <v>8.5787981940487423</v>
+        <v>7.5603220970519303</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>233.34043550999999</v>
+        <v>233.28125542000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.039492139999993</v>
+        <v>1.0324063200000069</v>
       </c>
       <c r="D127" s="5">
-        <v>5.5038644951504123</v>
+        <v>5.4666810841671909</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>234.63574086</v>
+        <v>234.62673716</v>
       </c>
       <c r="C128" s="5">
-        <v>1.2953053500000067</v>
+        <v>1.3454817399999968</v>
       </c>
       <c r="D128" s="5">
-        <v>6.8685583414969331</v>
+        <v>7.1449946638941775</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>233.84475176000001</v>
+        <v>233.81510904000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.79098909999999023</v>
+        <v>-0.81162811999999462</v>
       </c>
       <c r="D129" s="5">
-        <v>-3.9711941390430994</v>
+        <v>-4.0730035637280393</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>235.01591968</v>
+        <v>234.98529373</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1711679199999878</v>
+        <v>1.170184689999985</v>
       </c>
       <c r="D130" s="5">
-        <v>6.1783209854718191</v>
+        <v>6.1737947911358004</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>237.77029117000001</v>
+        <v>237.7985358</v>
       </c>
       <c r="C131" s="5">
-        <v>2.7543714900000111</v>
+        <v>2.8132420700000011</v>
       </c>
       <c r="D131" s="5">
-        <v>15.006846039113109</v>
+        <v>15.351146256799231</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>237.23620546000001</v>
+        <v>237.26094541000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.53408570999999938</v>
+        <v>-0.5375903899999912</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.6624182804265373</v>
+        <v>-2.6793581117084631</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>237.77793303000001</v>
+        <v>237.79418702999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.54172757000000615</v>
+        <v>0.5332416199999841</v>
       </c>
       <c r="D133" s="5">
-        <v>2.7748713924877988</v>
+        <v>2.7305771104259247</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>238.78283927000001</v>
+        <v>238.78864899000001</v>
       </c>
       <c r="C134" s="5">
-        <v>1.0049062399999968</v>
+        <v>0.99446196000002374</v>
       </c>
       <c r="D134" s="5">
-        <v>5.1910459007377785</v>
+        <v>5.1354877698139623</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>237.38560371</v>
+        <v>237.41905248</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.3972355600000128</v>
+        <v>-1.369596510000008</v>
       </c>
       <c r="D135" s="5">
-        <v>-6.800155508657002</v>
+        <v>-6.6696986517458363</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>238.43153837</v>
+        <v>238.42341413</v>
       </c>
       <c r="C136" s="5">
-        <v>1.0459346600000003</v>
+        <v>1.0043616499999928</v>
       </c>
       <c r="D136" s="5">
-        <v>5.4172978623620471</v>
+        <v>5.1961927877913983</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>240.20351908000001</v>
+        <v>240.24727412999999</v>
       </c>
       <c r="C137" s="5">
-        <v>1.7719807100000082</v>
+        <v>1.8238599999999963</v>
       </c>
       <c r="D137" s="5">
-        <v>9.2919004727438406</v>
+        <v>9.5758364359654671</v>
       </c>
       <c r="E137" s="5">
-        <v>4.1135235654774061</v>
+        <v>4.0740781570073992</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>241.97300299</v>
+        <v>241.86322405000001</v>
       </c>
       <c r="C138" s="5">
-        <v>1.7694839099999911</v>
+        <v>1.6159499200000198</v>
       </c>
       <c r="D138" s="5">
-        <v>9.2070267234042547</v>
+        <v>8.3768258239690354</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>244.35329181</v>
+        <v>244.30679627000001</v>
       </c>
       <c r="C139" s="5">
-        <v>2.3802888200000041</v>
+        <v>2.443572219999993</v>
       </c>
       <c r="D139" s="5">
-        <v>12.464474033587081</v>
+        <v>12.820632530114406</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>245.08515904999999</v>
+        <v>245.10634991000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.73186723999998549</v>
+        <v>0.79955363999999918</v>
       </c>
       <c r="D140" s="5">
-        <v>3.6539450465855827</v>
+        <v>3.9987615209507332</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>247.77739391</v>
+        <v>247.75584627999999</v>
       </c>
       <c r="C141" s="5">
-        <v>2.6922348600000134</v>
+        <v>2.6494963699999801</v>
       </c>
       <c r="D141" s="5">
-        <v>14.008178058034515</v>
+        <v>13.771159674689205</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>247.77975434999999</v>
+        <v>247.80170767999999</v>
       </c>
       <c r="C142" s="5">
-        <v>2.3604399999896941E-3</v>
+        <v>4.5861400000006824E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>1.1432344055695154E-2</v>
+        <v>0.22235497019043038</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>246.47951108999999</v>
+        <v>246.53563735</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.300243260000002</v>
+        <v>-1.2660703299999909</v>
       </c>
       <c r="D143" s="5">
-        <v>-6.1184892504550508</v>
+        <v>-5.9616632308333468</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>246.2984917</v>
+        <v>246.30874087999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.18101938999998879</v>
+        <v>-0.22689647000001401</v>
       </c>
       <c r="D144" s="5">
-        <v>-0.87775239344608513</v>
+        <v>-1.0988340777058792</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>247.6358822</v>
+        <v>247.66525009</v>
       </c>
       <c r="C145" s="5">
-        <v>1.3373904999999979</v>
+        <v>1.3565092100000129</v>
       </c>
       <c r="D145" s="5">
-        <v>6.7141127011875801</v>
+        <v>6.8127288163804423</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>247.31433075000001</v>
+        <v>247.33069484000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.32155144999998697</v>
+        <v>-0.33455524999999398</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.5471018708992146</v>
+        <v>-1.6090144075725399</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>247.14421537000001</v>
+        <v>247.20463670000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.17011537999999859</v>
+        <v>-0.12605813999999782</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.82230548830265482</v>
+        <v>-0.60989780027334017</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>250.09756267</v>
+        <v>250.07996098999999</v>
       </c>
       <c r="C148" s="5">
-        <v>2.9533472999999901</v>
+        <v>2.8753242899999805</v>
       </c>
       <c r="D148" s="5">
-        <v>15.320924008762415</v>
+        <v>14.886068290651245</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>247.61473842999999</v>
+        <v>247.58291197</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.4828242400000136</v>
+        <v>-2.4970490199999915</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.283503982192645</v>
+        <v>-11.345398015799491</v>
       </c>
       <c r="E149" s="5">
-        <v>3.0853916621977895</v>
+        <v>3.0533698526088671</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>246.57867852999999</v>
+        <v>246.47129386</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.0360598999999979</v>
+        <v>-1.1116181099999949</v>
       </c>
       <c r="D150" s="5">
-        <v>-4.9070420065969067</v>
+        <v>-5.2567802496277576</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>246.44188217000001</v>
+        <v>246.41398966</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.13679635999997686</v>
+        <v>-5.7304200000004357E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.66370569302626192</v>
+        <v>-0.27864168000268918</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>246.85872941</v>
+        <v>246.87994906</v>
       </c>
       <c r="C152" s="5">
-        <v>0.41684723999998141</v>
+        <v>0.46595940000000269</v>
       </c>
       <c r="D152" s="5">
-        <v>2.0487449594837281</v>
+        <v>2.2929032046908882</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>246.63317595000001</v>
+        <v>246.66892085999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.22555345999998622</v>
+        <v>-0.21102820000001543</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.0909402023675407</v>
+        <v>-1.0209281878451382</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>246.80858463000001</v>
+        <v>246.81937257000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.17540868000000387</v>
+        <v>0.15045171000002711</v>
       </c>
       <c r="D154" s="5">
-        <v>0.85680176420406262</v>
+        <v>0.73438087482000647</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>246.64465000999999</v>
+        <v>246.68386028</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.16393462000002046</v>
+        <v>-0.13551229000000831</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.79415580500212801</v>
+        <v>-0.6568552460259669</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>246.43398070000001</v>
+        <v>246.43151576</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.2106693099999859</v>
+        <v>-0.25234452000000829</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.0201678172898632</v>
+        <v>-1.2206535445869249</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>246.21519254</v>
+        <v>246.22764230000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.21878816000000256</v>
+        <v>-0.20387345999998274</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.060192952870942</v>
+        <v>-0.98825844546225339</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>245.35578846999999</v>
+        <v>245.35772062999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.85940407000001073</v>
+        <v>-0.86992167000002496</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.1090694093214193</v>
+        <v>-4.1581779598925284</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>245.01664231999999</v>
+        <v>245.0469252</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.33914615000000481</v>
+        <v>-0.31079542999998466</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.646162848703081</v>
+        <v>-1.5094985801308081</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>243.98366451999999</v>
+        <v>243.97023935999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.0329777999999976</v>
+        <v>-1.0766858400000103</v>
       </c>
       <c r="D160" s="5">
-        <v>-4.9434625667591936</v>
+        <v>-5.1469854081822035</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>242.27677973999999</v>
+        <v>242.20184347</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.7068847799999958</v>
+        <v>-1.7683958899999936</v>
       </c>
       <c r="D161" s="5">
-        <v>-8.0794717703466468</v>
+        <v>-8.3595728177142892</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.1557516018009593</v>
+        <v>-2.173440992830733</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>243.38724979</v>
+        <v>243.35822300999999</v>
       </c>
       <c r="C162" s="5">
-        <v>1.1104700500000035</v>
+        <v>1.156379539999989</v>
       </c>
       <c r="D162" s="5">
-        <v>5.6409673451259135</v>
+        <v>5.8822042675840791</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>241.92650653000001</v>
+        <v>241.94183522</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.4607432599999868</v>
+        <v>-1.4163877899999875</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.969025469564361</v>
+        <v>-6.7649214467501277</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>240.21336994000001</v>
+        <v>240.21526007</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.7131365900000048</v>
+        <v>-1.7265751500000022</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.1742125302404318</v>
+        <v>-8.2353375883602595</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>240.34314916</v>
+        <v>240.44276934000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.12977921999998898</v>
+        <v>0.22750927000001298</v>
       </c>
       <c r="D165" s="5">
-        <v>0.65024965006652558</v>
+        <v>1.1424659721715136</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>241.19495836999999</v>
+        <v>241.18399366</v>
       </c>
       <c r="C166" s="5">
-        <v>0.85180920999999898</v>
+        <v>0.74122431999998639</v>
       </c>
       <c r="D166" s="5">
-        <v>4.3368544705957968</v>
+        <v>3.7626678704149263</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>240.64763027000001</v>
+        <v>240.63916992</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.54732809999998722</v>
+        <v>-0.54482373999999822</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.6893518310851738</v>
+        <v>-2.6773190858076945</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>239.04800141000001</v>
+        <v>239.06340093</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.5996288599999957</v>
+        <v>-1.5757689900000003</v>
       </c>
       <c r="D168" s="5">
-        <v>-7.6913643442747759</v>
+        <v>-7.5809984619625181</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>239.27788849000001</v>
+        <v>239.26952095999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.22988707999999747</v>
+        <v>0.2061200299999939</v>
       </c>
       <c r="D169" s="5">
-        <v>1.1601364224599342</v>
+        <v>1.0395582939531023</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>239.86175609</v>
+        <v>239.84103986</v>
       </c>
       <c r="C170" s="5">
-        <v>0.58386759999999072</v>
+        <v>0.57151890000000094</v>
       </c>
       <c r="D170" s="5">
-        <v>2.9677673438553542</v>
+        <v>2.9042757078419079</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>238.38328960000001</v>
+        <v>238.34715996</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.4784664899999882</v>
+        <v>-1.493879899999996</v>
       </c>
       <c r="D171" s="5">
-        <v>-7.1509219572878262</v>
+        <v>-7.2235403451772147</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>234.45106899999999</v>
+        <v>234.40196089</v>
       </c>
       <c r="C172" s="5">
-        <v>-3.9322206000000222</v>
+        <v>-3.945199070000001</v>
       </c>
       <c r="D172" s="5">
-        <v>-18.093776065781853</v>
+        <v>-18.150673859330556</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>235.72901718</v>
+        <v>235.63712396</v>
       </c>
       <c r="C173" s="5">
-        <v>1.2779481800000099</v>
+        <v>1.2351630699999987</v>
       </c>
       <c r="D173" s="5">
-        <v>6.7406734945330227</v>
+        <v>6.5098259486158216</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.7025960007503569</v>
+        <v>-2.710433337726903</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>235.35560946000001</v>
+        <v>235.44198051999999</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.37340771999998879</v>
+        <v>-0.1951434400000096</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.8843921726455437</v>
+        <v>-0.98926878288402298</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>233.69915574999999</v>
+        <v>233.77611006000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.6564537100000223</v>
+        <v>-1.6658704599999794</v>
       </c>
       <c r="D175" s="5">
-        <v>-8.1263274760840165</v>
+        <v>-8.1678597468856537</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>233.27268469000001</v>
+        <v>233.25249403000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.42647105999998303</v>
+        <v>-0.52361602999999945</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.1680005792236723</v>
+        <v>-2.654917241168242</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>234.76733483000001</v>
+        <v>234.95170379999999</v>
       </c>
       <c r="C177" s="5">
-        <v>1.4946501400000045</v>
+        <v>1.6992097699999817</v>
       </c>
       <c r="D177" s="5">
-        <v>7.9655956782999304</v>
+        <v>9.1007237957159823</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>231.97295219</v>
+        <v>231.9388491</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.7943826400000091</v>
+        <v>-3.0128546999999912</v>
       </c>
       <c r="D178" s="5">
-        <v>-13.384392029977288</v>
+        <v>-14.347747429819158</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>232.00702520999999</v>
+        <v>231.95206035000001</v>
       </c>
       <c r="C179" s="5">
-        <v>3.4073019999993903E-2</v>
+        <v>1.3211250000011887E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>0.17640277134525206</v>
+        <v>6.8373485485762053E-2</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>232.75768342999999</v>
+        <v>232.77760526</v>
       </c>
       <c r="C180" s="5">
-        <v>0.75065821999999116</v>
+        <v>0.82554490999999075</v>
       </c>
       <c r="D180" s="5">
-        <v>3.9524397123202881</v>
+        <v>4.3555466091248052</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>232.21401466</v>
+        <v>232.20581446</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.54366876999998226</v>
+        <v>-0.57179080000000226</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.7671962558361796</v>
+        <v>-2.908159915482611</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>231.59513741999999</v>
+        <v>231.53524346</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.61887724000001754</v>
+        <v>-0.67057099999999537</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.1516741751078325</v>
+        <v>-3.4108817091604293</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>233.71657765</v>
+        <v>233.61708173</v>
       </c>
       <c r="C183" s="5">
-        <v>2.1214402300000188</v>
+        <v>2.0818382699999916</v>
       </c>
       <c r="D183" s="5">
-        <v>11.563204071556488</v>
+        <v>11.339649351482151</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>234.28503653000001</v>
+        <v>234.21054692999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.56845888000000855</v>
+        <v>0.59346519999999714</v>
       </c>
       <c r="D184" s="5">
-        <v>2.9580719814431555</v>
+        <v>3.0913541472460393</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>235.45913487999999</v>
+        <v>235.29011596999999</v>
       </c>
       <c r="C185" s="5">
-        <v>1.17409834999998</v>
+        <v>1.0795690399999955</v>
       </c>
       <c r="D185" s="5">
-        <v>6.1822461265712114</v>
+        <v>5.6736787225230012</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.1144883660181395</v>
+        <v>-0.14726371811383254</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>241.83452270999999</v>
+        <v>241.85607006000001</v>
       </c>
       <c r="C186" s="5">
-        <v>6.375387829999994</v>
+        <v>6.5659540900000195</v>
       </c>
       <c r="D186" s="5">
-        <v>37.794869450851046</v>
+        <v>39.136058087475199</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>241.56115027999999</v>
+        <v>241.72751056999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.27337242999999489</v>
+        <v>-0.12855949000001488</v>
       </c>
       <c r="D187" s="5">
-        <v>-1.3480913503405856</v>
+        <v>-0.6360029200045525</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>243.84514397999999</v>
+        <v>243.90288975999999</v>
       </c>
       <c r="C188" s="5">
-        <v>2.2839936999999964</v>
+        <v>2.175379190000001</v>
       </c>
       <c r="D188" s="5">
-        <v>11.955199432610563</v>
+        <v>11.350044899464073</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>245.19339622999999</v>
+        <v>245.38377807000001</v>
       </c>
       <c r="C189" s="5">
-        <v>1.3482522500000016</v>
+        <v>1.4808883100000116</v>
       </c>
       <c r="D189" s="5">
-        <v>6.8404957466371874</v>
+        <v>7.5342562122803214</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>243.17080007999999</v>
+        <v>243.12372214999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.0225961499999983</v>
+        <v>-2.2600559200000134</v>
       </c>
       <c r="D190" s="5">
-        <v>-9.461800388277819</v>
+        <v>-10.50931207438266</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>243.50303821</v>
+        <v>243.47706833999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.33223813000000746</v>
+        <v>0.35334618999999634</v>
       </c>
       <c r="D191" s="5">
-        <v>1.6519062762114123</v>
+        <v>1.7580401276708457</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>245.67573562999999</v>
+        <v>245.64830261</v>
       </c>
       <c r="C192" s="5">
-        <v>2.1726974199999916</v>
+        <v>2.1712342700000136</v>
       </c>
       <c r="D192" s="5">
-        <v>11.248603978328431</v>
+        <v>11.241911955465046</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>246.58633259000001</v>
+        <v>246.56585779</v>
       </c>
       <c r="C193" s="5">
-        <v>0.91059696000002077</v>
+        <v>0.9175551799999937</v>
       </c>
       <c r="D193" s="5">
-        <v>4.5396006022603741</v>
+        <v>4.5755265764380493</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>247.95393333999999</v>
+        <v>247.89423226</v>
       </c>
       <c r="C194" s="5">
-        <v>1.3676007499999798</v>
+        <v>1.32837447</v>
       </c>
       <c r="D194" s="5">
-        <v>6.8621740780955287</v>
+        <v>6.6600530058457119</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>247.7424073</v>
+        <v>247.63656452999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.21152603999999542</v>
+        <v>-0.25766773000000853</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.0189136963738354</v>
+        <v>-1.2402052605332448</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>249.56902013999999</v>
+        <v>249.57266356</v>
       </c>
       <c r="C196" s="5">
-        <v>1.8266128399999957</v>
+        <v>1.9360990300000083</v>
       </c>
       <c r="D196" s="5">
-        <v>9.2153915561594033</v>
+        <v>9.7961024300789354</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>252.10952329</v>
+        <v>251.87164314</v>
       </c>
       <c r="C197" s="5">
-        <v>2.5405031500000064</v>
+        <v>2.2989795800000081</v>
       </c>
       <c r="D197" s="5">
-        <v>12.923135303991028</v>
+        <v>11.631596594444439</v>
       </c>
       <c r="E197" s="5">
-        <v>7.0714556980283394</v>
+        <v>7.0472689010507406</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>255.24829775000001</v>
+        <v>255.20415836999999</v>
       </c>
       <c r="C198" s="5">
-        <v>3.1387744600000076</v>
+        <v>3.3325152299999843</v>
       </c>
       <c r="D198" s="5">
-        <v>16.006744418475648</v>
+        <v>17.085106358773892</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>258.31566427000001</v>
+        <v>258.64669325</v>
       </c>
       <c r="C199" s="5">
-        <v>3.0673665200000073</v>
+        <v>3.4425348800000108</v>
       </c>
       <c r="D199" s="5">
-        <v>15.41298077552813</v>
+        <v>17.443829901641017</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>261.94327084999998</v>
+        <v>262.10709689999999</v>
       </c>
       <c r="C200" s="5">
-        <v>3.6276065799999628</v>
+        <v>3.4604036499999893</v>
       </c>
       <c r="D200" s="5">
-        <v>18.216485259065163</v>
+        <v>17.290327151026275</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>260.28432559999999</v>
+        <v>260.39476760999997</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.6589452499999879</v>
+        <v>-1.7123292900000138</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.3406536164092095</v>
+        <v>-7.563886667359931</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>262.93860210999998</v>
+        <v>262.76309758000002</v>
       </c>
       <c r="C202" s="5">
-        <v>2.6542765099999883</v>
+        <v>2.3683299700000475</v>
       </c>
       <c r="D202" s="5">
-        <v>12.947340662655415</v>
+        <v>11.477041889063354</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>265.86016283999999</v>
+        <v>265.86887772</v>
       </c>
       <c r="C203" s="5">
-        <v>2.9215607300000102</v>
+        <v>3.1057801399999789</v>
       </c>
       <c r="D203" s="5">
-        <v>14.179201235217453</v>
+        <v>15.14300333616092</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>266.88496142000002</v>
+        <v>266.77679925000001</v>
       </c>
       <c r="C204" s="5">
-        <v>1.0247985800000379</v>
+        <v>0.90792153000001008</v>
       </c>
       <c r="D204" s="5">
-        <v>4.724919283508533</v>
+        <v>4.1757566965483717</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>268.73065429000002</v>
+        <v>268.66421785</v>
       </c>
       <c r="C205" s="5">
-        <v>1.8456928699999935</v>
+        <v>1.8874185999999895</v>
       </c>
       <c r="D205" s="5">
-        <v>8.6218719452965331</v>
+        <v>8.8281512429667419</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>270.92365282999998</v>
+        <v>270.89125301000001</v>
       </c>
       <c r="C206" s="5">
-        <v>2.1929985399999623</v>
+        <v>2.227035160000014</v>
       </c>
       <c r="D206" s="5">
-        <v>10.244404475939263</v>
+        <v>10.413414666582788</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>272.49581791000003</v>
+        <v>272.49867877999998</v>
       </c>
       <c r="C207" s="5">
-        <v>1.5721650800000475</v>
+        <v>1.6074257699999634</v>
       </c>
       <c r="D207" s="5">
-        <v>7.1901865019083466</v>
+        <v>7.3576574761866409</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>274.59545696999999</v>
+        <v>274.81145097000001</v>
       </c>
       <c r="C208" s="5">
-        <v>2.0996390599999586</v>
+        <v>2.3127721900000324</v>
       </c>
       <c r="D208" s="5">
-        <v>9.6483439699891704</v>
+        <v>10.673868525981579</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>276.90390650000001</v>
+        <v>276.67229056999997</v>
       </c>
       <c r="C209" s="5">
-        <v>2.3084495300000185</v>
+        <v>1.860839599999963</v>
       </c>
       <c r="D209" s="5">
-        <v>10.56783836139501</v>
+        <v>8.4351502994755911</v>
       </c>
       <c r="E209" s="5">
-        <v>9.8347666071619155</v>
+        <v>9.8465421199538596</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>279.96902287</v>
+        <v>279.73266466000001</v>
       </c>
       <c r="C210" s="5">
-        <v>3.0651163699999984</v>
+        <v>3.0603740900000389</v>
       </c>
       <c r="D210" s="5">
-        <v>14.122371009341329</v>
+        <v>14.111706573340509</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>283.04447105999998</v>
+        <v>283.53576353</v>
       </c>
       <c r="C211" s="5">
-        <v>3.0754481899999746</v>
+        <v>3.8030988699999853</v>
       </c>
       <c r="D211" s="5">
-        <v>14.008263763007744</v>
+        <v>17.591509244067272</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>285.09140264000001</v>
+        <v>285.35590244000002</v>
       </c>
       <c r="C212" s="5">
-        <v>2.0469315800000345</v>
+        <v>1.8201389100000256</v>
       </c>
       <c r="D212" s="5">
-        <v>9.031839185003987</v>
+        <v>7.9812049158256126</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>285.80956748</v>
+        <v>285.68210868</v>
       </c>
       <c r="C213" s="5">
-        <v>0.71816483999998582</v>
+        <v>0.32620623999997633</v>
       </c>
       <c r="D213" s="5">
-        <v>3.0651178317449457</v>
+        <v>1.3804447606832859</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>288.63055930000002</v>
+        <v>288.27752079999999</v>
       </c>
       <c r="C214" s="5">
-        <v>2.8209918200000175</v>
+        <v>2.5954121199999918</v>
       </c>
       <c r="D214" s="5">
-        <v>12.508822285990838</v>
+        <v>11.463538923930617</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>291.64282007000003</v>
+        <v>291.64006677999998</v>
       </c>
       <c r="C215" s="5">
-        <v>3.0122607700000117</v>
+        <v>3.3625459799999931</v>
       </c>
       <c r="D215" s="5">
-        <v>13.268131745289026</v>
+        <v>14.930931519809709</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>291.18349324000002</v>
+        <v>291.00408224</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.45932683000000907</v>
+        <v>-0.63598453999998128</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.8736706125777269</v>
+        <v>-2.585701314211597</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>290.54344672000002</v>
+        <v>290.45749153000003</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.64004651999999851</v>
+        <v>-0.54659070999997539</v>
       </c>
       <c r="D217" s="5">
-        <v>-2.6060478959445743</v>
+        <v>-2.2308111811390918</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>289.09564337</v>
+        <v>289.11577060000002</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.4478033500000151</v>
+        <v>-1.3417209300000081</v>
       </c>
       <c r="D218" s="5">
-        <v>-5.8185109826372265</v>
+        <v>-5.4045175054252663</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>292.58153315999999</v>
+        <v>292.73246616</v>
       </c>
       <c r="C219" s="5">
-        <v>3.4858897899999874</v>
+        <v>3.6166955599999824</v>
       </c>
       <c r="D219" s="5">
-        <v>15.468725539914651</v>
+        <v>16.088530380413737</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>294.64980960000003</v>
+        <v>295.09175247000002</v>
       </c>
       <c r="C220" s="5">
-        <v>2.0682764400000337</v>
+        <v>2.3592863100000159</v>
       </c>
       <c r="D220" s="5">
-        <v>8.8205813117045793</v>
+        <v>10.111875632768118</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>295.88263454999998</v>
+        <v>295.71914505000001</v>
       </c>
       <c r="C221" s="5">
-        <v>1.2328249499999515</v>
+        <v>0.62739257999999154</v>
       </c>
       <c r="D221" s="5">
-        <v>5.1380085658712105</v>
+        <v>2.5813581321600276</v>
       </c>
       <c r="E221" s="5">
-        <v>6.8539040455898981</v>
+        <v>6.8842652947860072</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>290.94426283000001</v>
+        <v>290.66929600999998</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.9383717199999637</v>
+        <v>-5.0498490400000264</v>
       </c>
       <c r="D222" s="5">
-        <v>-18.288374858159486</v>
+        <v>-18.672653606865364</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>294.56603051000002</v>
+        <v>295.13748407000003</v>
       </c>
       <c r="C223" s="5">
-        <v>3.6217676800000049</v>
+        <v>4.4681880600000454</v>
       </c>
       <c r="D223" s="5">
-        <v>16.004376946367227</v>
+        <v>20.088810714188241</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>294.77584001000002</v>
+        <v>295.04282936999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.20980950000000576</v>
+        <v>-9.4654700000035064E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>0.85807603405916311</v>
+        <v>-0.3841785724544744</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>297.54249282000001</v>
+        <v>297.2225507</v>
       </c>
       <c r="C225" s="5">
-        <v>2.7666528099999823</v>
+        <v>2.1797213300000067</v>
       </c>
       <c r="D225" s="5">
-        <v>11.86271069636129</v>
+        <v>9.2346226762754604</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>297.65791510999998</v>
+        <v>297.16502731000003</v>
       </c>
       <c r="C226" s="5">
-        <v>0.11542228999996951</v>
+        <v>-5.7523389999971641E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>0.46649687102457982</v>
+        <v>-0.23199665795239355</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>296.33066409999998</v>
+        <v>296.26165921</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.3272510099999977</v>
+        <v>-0.90336810000002288</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.2214837053823242</v>
+        <v>-3.5875662671802866</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>296.35954745999999</v>
+        <v>296.16853682999999</v>
       </c>
       <c r="C228" s="5">
-        <v>2.8883360000008906E-2</v>
+        <v>-9.3122380000011162E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>0.1170267642511158</v>
+        <v>-0.37653833484401211</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>297.16815537999997</v>
+        <v>297.13096934999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.80860791999998582</v>
+        <v>0.96243251999999302</v>
       </c>
       <c r="D229" s="5">
-        <v>3.3237467499494189</v>
+        <v>3.9699894456440843</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>293.87175495999998</v>
+        <v>293.95041531999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.2964004199999977</v>
+        <v>-3.1805540299999961</v>
       </c>
       <c r="D230" s="5">
-        <v>-12.528426975366081</v>
+        <v>-12.115173390261036</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>298.68664088000003</v>
+        <v>298.95802091000002</v>
       </c>
       <c r="C231" s="5">
-        <v>4.8148859200000516</v>
+        <v>5.0076055900000256</v>
       </c>
       <c r="D231" s="5">
-        <v>21.533337948548812</v>
+        <v>22.471089246021549</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>298.19605147999999</v>
+        <v>298.69737034000002</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.49058940000003304</v>
+        <v>-0.2606505699999957</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.953278159469396</v>
+        <v>-1.041233722988566</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>295.47067591000001</v>
+        <v>295.32300083000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.7253755699999829</v>
+        <v>-3.3743695100000082</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.432600374232193</v>
+        <v>-12.744967976256982</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.13923042176047229</v>
+        <v>-0.13395961223038322</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>291.17422427000002</v>
+        <v>290.90581051999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-4.2964516399999866</v>
+        <v>-4.4171903100000236</v>
       </c>
       <c r="D234" s="5">
-        <v>-16.119212777292734</v>
+        <v>-16.543248131478016</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>285.48320174999998</v>
+        <v>286.09434240000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.6910225200000468</v>
+        <v>-4.8114681199999723</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.090084148642973</v>
+        <v>-18.137974812305522</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>280.20646855000001</v>
+        <v>280.49918351999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.2767331999999669</v>
+        <v>-5.5951588800000422</v>
       </c>
       <c r="D236" s="5">
-        <v>-20.058705784931806</v>
+        <v>-21.101638851736492</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>272.82985918000003</v>
+        <v>272.62098519</v>
       </c>
       <c r="C237" s="5">
-        <v>-7.3766093699999828</v>
+        <v>-7.8781983299999752</v>
       </c>
       <c r="D237" s="5">
-        <v>-27.395271535432997</v>
+        <v>-28.955219381462115</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>270.18904270000002</v>
+        <v>269.76482700999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.6408164800000122</v>
+        <v>-2.8561581800000226</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.016393301352323</v>
+        <v>-11.872288326517289</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>266.35362333</v>
+        <v>266.14654214000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.835419370000011</v>
+        <v>-3.6182848699999681</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.765400006158337</v>
+        <v>-14.959452330902668</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>263.72804748999999</v>
+        <v>263.54735045000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.6255758400000104</v>
+        <v>-2.5991916899999978</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.208268513591879</v>
+        <v>-11.109793208651475</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>261.07268529999999</v>
+        <v>260.92914553000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.6553621900000053</v>
+        <v>-2.6182049199999824</v>
       </c>
       <c r="D241" s="5">
-        <v>-11.435148164449306</v>
+        <v>-11.291088198971</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>257.98274494999998</v>
+        <v>257.87542329000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.0899403500000062</v>
+        <v>-3.0537222400000132</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.313657775888476</v>
+        <v>-13.174290405533274</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>255.59083244999999</v>
+        <v>255.37516590999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.3919124999999894</v>
+        <v>-2.5002573800000221</v>
       </c>
       <c r="D243" s="5">
-        <v>-10.575739541610062</v>
+        <v>-11.03391180783534</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>252.99436231999999</v>
+        <v>253.16231403</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.5964701300000002</v>
+        <v>-2.2128518799999881</v>
       </c>
       <c r="D244" s="5">
-        <v>-11.531868865796858</v>
+        <v>-9.9166063286771688</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>252.94935828000001</v>
+        <v>252.821934</v>
       </c>
       <c r="C245" s="5">
-        <v>-4.5004039999980705E-2</v>
+        <v>-0.34038003000000572</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.2132539321128224</v>
+        <v>-1.6015380250002376</v>
       </c>
       <c r="E245" s="5">
-        <v>-14.391044897786042</v>
+        <v>-14.391383912039203</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>255.70428211000001</v>
+        <v>255.99705410000001</v>
       </c>
       <c r="C246" s="5">
-        <v>2.7549238299999956</v>
+        <v>3.1751201000000151</v>
       </c>
       <c r="D246" s="5">
-        <v>13.881460335743112</v>
+        <v>16.156260383831487</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>252.75007162</v>
+        <v>253.48012971</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.9542104900000083</v>
+        <v>-2.516924390000014</v>
       </c>
       <c r="D247" s="5">
-        <v>-13.015987633775673</v>
+        <v>-11.180681576178442</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>253.45490534999999</v>
+        <v>253.81249946</v>
       </c>
       <c r="C248" s="5">
-        <v>0.70483372999999006</v>
+        <v>0.33236974999999802</v>
       </c>
       <c r="D248" s="5">
-        <v>3.3981964353964278</v>
+        <v>1.5848684780897626</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>255.94058348999999</v>
+        <v>255.83303212999999</v>
       </c>
       <c r="C249" s="5">
-        <v>2.4856781400000045</v>
+        <v>2.0205326699999944</v>
       </c>
       <c r="D249" s="5">
-        <v>12.424627471411153</v>
+        <v>9.9824389971107763</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>256.56146584999999</v>
+        <v>256.18600099999998</v>
       </c>
       <c r="C250" s="5">
-        <v>0.62088235999999597</v>
+        <v>0.35296886999998378</v>
       </c>
       <c r="D250" s="5">
-        <v>2.9502179545731089</v>
+        <v>1.6682426558804586</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>257.01945819999997</v>
+        <v>256.76037066999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.45799234999998362</v>
+        <v>0.57436967000001005</v>
       </c>
       <c r="D251" s="5">
-        <v>2.1632984457961468</v>
+        <v>2.7238276560666463</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>257.90533878000002</v>
+        <v>257.73330831999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.88588058000004821</v>
+        <v>0.97293765000000576</v>
       </c>
       <c r="D252" s="5">
-        <v>4.2154104378238744</v>
+        <v>4.6431137790954979</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>257.87246922000003</v>
+        <v>257.70272546000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-3.2869559999994635E-2</v>
+        <v>-3.0582859999981338E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.15283062941239267</v>
+        <v>-0.14230015663526663</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>257.64112654000002</v>
+        <v>257.55813217000002</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.23134268000001157</v>
+        <v>-0.14459328999998888</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.0712486130787457</v>
+        <v>-0.67122881632896148</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>256.84594894000003</v>
+        <v>256.64846983000001</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.79517759999998816</v>
+        <v>-0.90966234000001123</v>
       </c>
       <c r="D255" s="5">
-        <v>-3.6414247456600934</v>
+        <v>-4.156878735066627</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>256.56129922999997</v>
+        <v>256.69513021</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.28464971000005335</v>
+        <v>4.6660379999991619E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.321824495533197</v>
+        <v>0.21838617960174833</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>256.78819937999998</v>
+        <v>256.79918472000003</v>
       </c>
       <c r="C257" s="5">
-        <v>0.22690015000000585</v>
+        <v>0.10405451000002586</v>
       </c>
       <c r="D257" s="5">
-        <v>1.0664449495022099</v>
+        <v>0.48752064313777321</v>
       </c>
       <c r="E257" s="5">
-        <v>1.5176322747380011</v>
+        <v>1.5731430643988409</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>255.97517092999999</v>
+        <v>256.27558807999998</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.81302844999999024</v>
+        <v>-0.52359664000005068</v>
       </c>
       <c r="D258" s="5">
-        <v>-3.7339047692835026</v>
+        <v>-2.4194687984983587</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>257.74149127999999</v>
+        <v>258.29586942999998</v>
       </c>
       <c r="C259" s="5">
-        <v>1.7663203500000009</v>
+        <v>2.0202813500000047</v>
       </c>
       <c r="D259" s="5">
-        <v>8.6020301642100847</v>
+        <v>9.8810165460156529</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>258.77717195000002</v>
+        <v>259.05594640999999</v>
       </c>
       <c r="C260" s="5">
-        <v>1.0356806700000334</v>
+        <v>0.76007698000000801</v>
       </c>
       <c r="D260" s="5">
-        <v>4.9299592940367898</v>
+        <v>3.5889076248984297</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>260.10475759000002</v>
+        <v>259.99565775000002</v>
       </c>
       <c r="C261" s="5">
-        <v>1.3275856399999952</v>
+        <v>0.93971134000003076</v>
       </c>
       <c r="D261" s="5">
-        <v>6.3329844302655314</v>
+        <v>4.4408385517722415</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>259.50849285999999</v>
+        <v>259.21727666999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.59626473000002989</v>
+        <v>-0.77838108000003103</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.7164626478697773</v>
+        <v>-3.5340187844390081</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>263.50063001000001</v>
+        <v>263.26729545000001</v>
       </c>
       <c r="C263" s="5">
-        <v>3.9921371500000191</v>
+        <v>4.0500187800000162</v>
       </c>
       <c r="D263" s="5">
-        <v>20.104972909163422</v>
+        <v>20.446898074745114</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>266.69675301000001</v>
+        <v>266.59566705999998</v>
       </c>
       <c r="C264" s="5">
-        <v>3.196123</v>
+        <v>3.3283716099999765</v>
       </c>
       <c r="D264" s="5">
-        <v>15.56673509871851</v>
+        <v>16.271719732938749</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>268.05522599</v>
+        <v>267.95397910000003</v>
       </c>
       <c r="C265" s="5">
-        <v>1.3584729799999877</v>
+        <v>1.3583120400000439</v>
       </c>
       <c r="D265" s="5">
-        <v>6.2866219735970619</v>
+        <v>6.2883068159614863</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>270.91753855000002</v>
+        <v>270.92233577000002</v>
       </c>
       <c r="C266" s="5">
-        <v>2.8623125600000208</v>
+        <v>2.9683566699999915</v>
       </c>
       <c r="D266" s="5">
-        <v>13.593664497883506</v>
+        <v>14.134044352429598</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>270.16883885999999</v>
+        <v>270.11809047999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.74869969000002357</v>
+        <v>-0.80424529000003986</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.2663396209408169</v>
+        <v>-3.5046653935895788</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>271.61743403000003</v>
+        <v>271.71329558000002</v>
       </c>
       <c r="C268" s="5">
-        <v>1.4485951700000328</v>
+        <v>1.5952051000000438</v>
       </c>
       <c r="D268" s="5">
-        <v>6.6273535325000132</v>
+        <v>7.3214739748470814</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>272.75687857999998</v>
+        <v>272.86246929999999</v>
       </c>
       <c r="C269" s="5">
-        <v>1.1394445499999506</v>
+        <v>1.1491737199999648</v>
       </c>
       <c r="D269" s="5">
-        <v>5.1518300717680932</v>
+        <v>5.1949714515244105</v>
       </c>
       <c r="E269" s="5">
-        <v>6.2186187833223716</v>
+        <v>6.2551929818291718</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>273.28593920999998</v>
+        <v>273.29609700999998</v>
       </c>
       <c r="C270" s="5">
-        <v>0.52906063000000358</v>
+        <v>0.43362770999999611</v>
       </c>
       <c r="D270" s="5">
-        <v>2.3526068773205955</v>
+        <v>1.9237734534216733</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>273.98752051999998</v>
+        <v>274.26160305000002</v>
       </c>
       <c r="C271" s="5">
-        <v>0.70158130999999457</v>
+        <v>0.96550604000003659</v>
       </c>
       <c r="D271" s="5">
-        <v>3.1245192234403696</v>
+        <v>4.3227357416281142</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>277.58401798</v>
+        <v>277.70979949000002</v>
       </c>
       <c r="C272" s="5">
-        <v>3.5964974600000232</v>
+        <v>3.4481964400000038</v>
       </c>
       <c r="D272" s="5">
-        <v>16.940274094314756</v>
+        <v>16.175442995402946</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>277.97694537000001</v>
+        <v>277.87039626000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.3929273900000112</v>
+        <v>0.16059676999998374</v>
       </c>
       <c r="D273" s="5">
-        <v>1.7119182890881435</v>
+        <v>0.69615929746107419</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>279.91423535000001</v>
+        <v>279.71765707999998</v>
       </c>
       <c r="C274" s="5">
-        <v>1.9372899800000027</v>
+        <v>1.847260819999974</v>
       </c>
       <c r="D274" s="5">
-        <v>8.6912260746086378</v>
+        <v>8.2757543918389196</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>281.32159469999999</v>
+        <v>281.19720787</v>
       </c>
       <c r="C275" s="5">
-        <v>1.4073593499999788</v>
+        <v>1.4795507900000189</v>
       </c>
       <c r="D275" s="5">
-        <v>6.2030576201863363</v>
+        <v>6.5352834555158168</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>281.14945820999998</v>
+        <v>281.12463287000003</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.17213649000001396</v>
+        <v>-7.2574999999972079E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.73179608189013479</v>
+        <v>-0.3092722070363596</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>283.91743725999999</v>
+        <v>283.92673653000003</v>
       </c>
       <c r="C277" s="5">
-        <v>2.7679790500000081</v>
+        <v>2.8021036600000002</v>
       </c>
       <c r="D277" s="5">
-        <v>12.475461518487595</v>
+        <v>12.638970521336956</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>285.83917059999999</v>
+        <v>285.91119184000001</v>
       </c>
       <c r="C278" s="5">
-        <v>1.921733340000003</v>
+        <v>1.9844553099999871</v>
       </c>
       <c r="D278" s="5">
-        <v>8.4316636852580515</v>
+        <v>8.7172311362639032</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>289.6175508</v>
+        <v>289.75966655000002</v>
       </c>
       <c r="C279" s="5">
-        <v>3.7783802000000151</v>
+        <v>3.848474710000005</v>
       </c>
       <c r="D279" s="5">
-        <v>17.067839099899796</v>
+        <v>17.403576547061572</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>290.86158769000002</v>
+        <v>290.91447696</v>
       </c>
       <c r="C280" s="5">
-        <v>1.244036890000018</v>
+        <v>1.1548104099999819</v>
       </c>
       <c r="D280" s="5">
-        <v>5.2780728984506142</v>
+        <v>4.8887254030735905</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>292.02371858999999</v>
+        <v>292.08859968000002</v>
       </c>
       <c r="C281" s="5">
-        <v>1.1621308999999655</v>
+        <v>1.1741227200000139</v>
       </c>
       <c r="D281" s="5">
-        <v>4.9013501464366227</v>
+        <v>4.9521339679944099</v>
       </c>
       <c r="E281" s="5">
-        <v>7.0637412007004796</v>
+        <v>7.0460882470655184</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>292.72068182999999</v>
+        <v>292.43257719000002</v>
       </c>
       <c r="C282" s="5">
-        <v>0.69696324000000232</v>
+        <v>0.34397751000000198</v>
       </c>
       <c r="D282" s="5">
-        <v>2.9018953250983914</v>
+        <v>1.4223666798678147</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>296.60938951999998</v>
+        <v>296.66117317999999</v>
       </c>
       <c r="C283" s="5">
-        <v>3.8887076899999897</v>
+        <v>4.2285959899999739</v>
       </c>
       <c r="D283" s="5">
-        <v>17.159590016863113</v>
+        <v>18.800836358739748</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>297.53816109000002</v>
+        <v>297.55396653000003</v>
       </c>
       <c r="C284" s="5">
-        <v>0.92877157000003763</v>
+        <v>0.89279335000003357</v>
       </c>
       <c r="D284" s="5">
-        <v>3.8229475902689547</v>
+        <v>3.671745204714072</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>298.90443556999998</v>
+        <v>298.83675183000003</v>
       </c>
       <c r="C285" s="5">
-        <v>1.3662744799999587</v>
+        <v>1.2827853000000005</v>
       </c>
       <c r="D285" s="5">
-        <v>5.6516350369613111</v>
+        <v>5.2977664707033023</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>298.88135245000001</v>
+        <v>298.81471592999998</v>
       </c>
       <c r="C286" s="5">
-        <v>-2.3083119999967039E-2</v>
+        <v>-2.2035900000048514E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-9.2631552089672553E-2</v>
+        <v>-8.8450828455899355E-2</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>301.08952281000001</v>
+        <v>301.07407845</v>
       </c>
       <c r="C287" s="5">
-        <v>2.2081703599999969</v>
+        <v>2.2593625200000247</v>
       </c>
       <c r="D287" s="5">
-        <v>9.2350177127339173</v>
+        <v>9.4602935541650446</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>301.15961794999998</v>
+        <v>301.19614265000001</v>
       </c>
       <c r="C288" s="5">
-        <v>7.0095139999978073E-2</v>
+        <v>0.12206420000001117</v>
       </c>
       <c r="D288" s="5">
-        <v>0.27972396023756563</v>
+        <v>0.4876012770239857</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>301.59080454999997</v>
+        <v>301.66584903</v>
       </c>
       <c r="C289" s="5">
-        <v>0.43118659999998954</v>
+        <v>0.46970637999999099</v>
       </c>
       <c r="D289" s="5">
-        <v>1.7316995016818604</v>
+        <v>1.8874987049918968</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>300.79489489000002</v>
+        <v>300.87347668000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.79590965999994978</v>
+        <v>-0.79237234999999373</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.1212819752200915</v>
+        <v>-3.1068477763787627</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>300.74741774</v>
+        <v>300.93524360999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-4.7477150000020174E-2</v>
+        <v>6.1766929999976128E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.18924239830127032</v>
+        <v>0.24662879501635704</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>302.80566370000003</v>
+        <v>302.82816036000003</v>
       </c>
       <c r="C292" s="5">
-        <v>2.058245960000022</v>
+        <v>1.8929167500000403</v>
       </c>
       <c r="D292" s="5">
-        <v>8.5288103329769669</v>
+        <v>7.814821756834367</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>304.18978522999998</v>
+        <v>304.19702647999998</v>
       </c>
       <c r="C293" s="5">
-        <v>1.384121529999959</v>
+        <v>1.3688661199999501</v>
       </c>
       <c r="D293" s="5">
-        <v>5.6252104237872969</v>
+        <v>5.5612379916073262</v>
       </c>
       <c r="E293" s="5">
-        <v>4.1661227720619198</v>
+        <v>4.1454636754962193</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>306.38711331000002</v>
+        <v>305.98124870999999</v>
       </c>
       <c r="C294" s="5">
-        <v>2.1973280800000339</v>
+        <v>1.7842222300000117</v>
       </c>
       <c r="D294" s="5">
-        <v>9.0210657686812681</v>
+        <v>7.269974562031889</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>308.27444402999998</v>
+        <v>308.27426763</v>
       </c>
       <c r="C295" s="5">
-        <v>1.8873307199999658</v>
+        <v>2.2930189200000086</v>
       </c>
       <c r="D295" s="5">
-        <v>7.6475970915970359</v>
+        <v>9.3728538344186383</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>309.05126702000001</v>
+        <v>309.04212525000003</v>
       </c>
       <c r="C296" s="5">
-        <v>0.77682299000002786</v>
+        <v>0.76785762000002933</v>
       </c>
       <c r="D296" s="5">
-        <v>3.0661522200816194</v>
+        <v>3.0302811423113418</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>312.89767575000002</v>
+        <v>312.87842036000001</v>
       </c>
       <c r="C297" s="5">
-        <v>3.8464087300000074</v>
+        <v>3.8362951099999805</v>
       </c>
       <c r="D297" s="5">
-        <v>16.000992463368391</v>
+        <v>15.956511898322701</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>314.91026357999999</v>
+        <v>314.91316891000002</v>
       </c>
       <c r="C298" s="5">
-        <v>2.0125878299999727</v>
+        <v>2.0347485500000175</v>
       </c>
       <c r="D298" s="5">
-        <v>7.9975092030760475</v>
+        <v>8.0892596633873595</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>314.43040599</v>
+        <v>314.46705653999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.47985758999999462</v>
+        <v>-0.44611237000003712</v>
       </c>
       <c r="D299" s="5">
-        <v>-1.8133025921951096</v>
+        <v>-1.6867616716003342</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>316.50979348999999</v>
+        <v>316.54724119000002</v>
       </c>
       <c r="C300" s="5">
-        <v>2.0793874999999957</v>
+        <v>2.0801846500000352</v>
       </c>
       <c r="D300" s="5">
-        <v>8.2309307374184968</v>
+        <v>8.2332069581662957</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>318.94423337000001</v>
+        <v>319.01829579000002</v>
       </c>
       <c r="C301" s="5">
-        <v>2.4344398800000135</v>
+        <v>2.4710546000000022</v>
       </c>
       <c r="D301" s="5">
-        <v>9.6304562422769422</v>
+        <v>9.7803709380533732</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>321.23245351000003</v>
+        <v>321.33364825000001</v>
       </c>
       <c r="C302" s="5">
-        <v>2.2882201400000213</v>
+        <v>2.3153524599999855</v>
       </c>
       <c r="D302" s="5">
-        <v>8.9571977311378781</v>
+        <v>9.0654936651422435</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>320.30126691999999</v>
+        <v>320.64756399999999</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.93118659000003845</v>
+        <v>-0.68608425000002171</v>
       </c>
       <c r="D303" s="5">
-        <v>-3.4236249359044124</v>
+        <v>-2.532263428611814</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>323.73346393999998</v>
+        <v>323.73990069000001</v>
       </c>
       <c r="C304" s="5">
-        <v>3.4321970199999896</v>
+        <v>3.0923366900000246</v>
       </c>
       <c r="D304" s="5">
-        <v>13.644194032742663</v>
+        <v>12.206860554855448</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>326.61136699000002</v>
+        <v>326.48822443</v>
       </c>
       <c r="C305" s="5">
-        <v>2.8779030500000431</v>
+        <v>2.7483237399999894</v>
       </c>
       <c r="D305" s="5">
-        <v>11.205025303759996</v>
+        <v>10.676524937587196</v>
       </c>
       <c r="E305" s="5">
-        <v>7.3709186990111863</v>
+        <v>7.3278816061884244</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>325.19016620000002</v>
+        <v>324.65818754999998</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.4212007900000003</v>
+        <v>-1.8300368800000228</v>
       </c>
       <c r="D306" s="5">
-        <v>-5.0984503823411682</v>
+        <v>-6.5227229030313749</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>322.34617571000001</v>
+        <v>322.31859236000003</v>
       </c>
       <c r="C307" s="5">
-        <v>-2.8439904900000101</v>
+        <v>-2.3395951899999545</v>
       </c>
       <c r="D307" s="5">
-        <v>-10.004370765011094</v>
+        <v>-8.3129552343066955</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>320.12054332999998</v>
+        <v>320.12860723</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.2256323800000359</v>
+        <v>-2.189985130000025</v>
       </c>
       <c r="D308" s="5">
-        <v>-7.9778706683495404</v>
+        <v>-7.855476337396972</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>316.84369930000003</v>
+        <v>316.86594365000002</v>
       </c>
       <c r="C309" s="5">
-        <v>-3.2768440299999497</v>
+        <v>-3.2626635799999804</v>
       </c>
       <c r="D309" s="5">
-        <v>-11.615042209235016</v>
+        <v>-11.567286881933081</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>316.26893036000001</v>
+        <v>316.30018543</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.57476894000001266</v>
+        <v>-0.56575822000002063</v>
       </c>
       <c r="D310" s="5">
-        <v>-2.1552665704597462</v>
+        <v>-2.1216618669057663</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>316.97707042000002</v>
+        <v>317.00017131999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.70814006000000518</v>
+        <v>0.69998588999999356</v>
       </c>
       <c r="D311" s="5">
-        <v>2.7201889338189789</v>
+        <v>2.6882150475827649</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>317.58145853000002</v>
+        <v>317.58187834</v>
       </c>
       <c r="C312" s="5">
-        <v>0.60438811000000214</v>
+        <v>0.58170702000001029</v>
       </c>
       <c r="D312" s="5">
-        <v>2.3122181446260548</v>
+        <v>2.2244053969551203</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>315.89365851999997</v>
+        <v>315.86994320999997</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.6878000100000463</v>
+        <v>-1.7119351300000289</v>
       </c>
       <c r="D313" s="5">
-        <v>-6.1943008558319352</v>
+        <v>-6.2802607418310679</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>314.49920243999998</v>
+        <v>314.58066444000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-1.3944560799999977</v>
+        <v>-1.2892787699999531</v>
       </c>
       <c r="D314" s="5">
-        <v>-5.1704500766270201</v>
+        <v>-4.7895370653104781</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>313.62658144</v>
+        <v>313.84791515000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.872620999999981</v>
+        <v>-0.73274929000001521</v>
       </c>
       <c r="D315" s="5">
-        <v>-3.2792201314305935</v>
+        <v>-2.7596145355725743</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>311.16964300000001</v>
+        <v>311.15078138000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.4569384399999876</v>
+        <v>-2.6971337699999935</v>
       </c>
       <c r="D316" s="5">
-        <v>-9.0060980633116401</v>
+        <v>-9.838780978453098</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>310.50738489000003</v>
+        <v>310.46846054000002</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.66225810999998203</v>
+        <v>-0.68232083999998849</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.5242593394792845</v>
+        <v>-2.5999662740828655</v>
       </c>
       <c r="E317" s="5">
-        <v>-4.9306251182902212</v>
+        <v>-4.9066896418601624</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>310.94873289999998</v>
+        <v>310.76194887999998</v>
       </c>
       <c r="C318" s="5">
-        <v>0.44134800999995605</v>
+        <v>0.2934883399999535</v>
       </c>
       <c r="D318" s="5">
-        <v>1.7190496637903729</v>
+        <v>1.1402861114322871</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>307.74462192999999</v>
+        <v>307.72416098999997</v>
       </c>
       <c r="C319" s="5">
-        <v>-3.2041109699999879</v>
+        <v>-3.0377878900000042</v>
       </c>
       <c r="D319" s="5">
-        <v>-11.687909084076198</v>
+        <v>-11.119780476213537</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>305.65378902999998</v>
+        <v>305.68460985000002</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.0908329000000094</v>
+        <v>-2.0395511399999577</v>
       </c>
       <c r="D320" s="5">
-        <v>-7.8550068640381383</v>
+        <v>-7.6698090444312079</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>305.37431264000003</v>
+        <v>305.40601443999998</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.27947638999995661</v>
+        <v>-0.27859541000003674</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.0917261284405955</v>
+        <v>-1.0881927872079755</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>302.87572490999997</v>
+        <v>302.85395491000003</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.4985877300000539</v>
+        <v>-2.5520595299999513</v>
       </c>
       <c r="D322" s="5">
-        <v>-9.3884478307268431</v>
+        <v>-9.5792787132128137</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>300.57618739999998</v>
+        <v>300.54412853999997</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.2995375099999933</v>
+        <v>-2.309826370000053</v>
       </c>
       <c r="D323" s="5">
-        <v>-8.7398332581976383</v>
+        <v>-8.7779174377527909</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>299.11892</v>
+        <v>299.11280125000002</v>
       </c>
       <c r="C324" s="5">
-        <v>-1.4572673999999779</v>
+        <v>-1.4313272899999561</v>
       </c>
       <c r="D324" s="5">
-        <v>-5.6652393463069721</v>
+        <v>-5.5676003891421573</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>295.29011230999998</v>
+        <v>295.19339609000002</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.8288076900000192</v>
+        <v>-3.9194051599999966</v>
       </c>
       <c r="D325" s="5">
-        <v>-14.323789134870468</v>
+        <v>-14.638969726856566</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>295.75491602</v>
+        <v>295.86171858</v>
       </c>
       <c r="C326" s="5">
-        <v>0.46480371000001242</v>
+        <v>0.66832248999998001</v>
       </c>
       <c r="D326" s="5">
-        <v>1.9053080292054769</v>
+        <v>2.750905542020643</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>294.64121512999998</v>
+        <v>294.57628756999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.1137008900000183</v>
+        <v>-1.2854310100000248</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.4263225447581327</v>
+        <v>-5.0908447217476782</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>292.37247382999999</v>
+        <v>292.34292449999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-2.2687412999999879</v>
+        <v>-2.2333630699999958</v>
       </c>
       <c r="D328" s="5">
-        <v>-8.8585725947979643</v>
+        <v>-8.7279866370681969</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>290.88380785999999</v>
+        <v>290.94913113000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.4886659699999996</v>
+        <v>-1.3937933699999689</v>
       </c>
       <c r="D329" s="5">
-        <v>-5.9417764103272042</v>
+        <v>-5.5735355858874902</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.3198422919802262</v>
+        <v>-6.2870571059133962</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>290.98704020999998</v>
+        <v>291.20279015</v>
       </c>
       <c r="C330" s="5">
-        <v>0.10323234999998476</v>
+        <v>0.25365901999998641</v>
       </c>
       <c r="D330" s="5">
-        <v>0.42670269970856989</v>
+        <v>1.0512306788956094</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>291.33843184</v>
+        <v>291.29987462999998</v>
       </c>
       <c r="C331" s="5">
-        <v>0.35139163000002327</v>
+        <v>9.7084479999978157E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>1.4587655612801287</v>
+        <v>0.40080397761261821</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>292.89502333000001</v>
+        <v>292.89949743</v>
       </c>
       <c r="C332" s="5">
-        <v>1.5565914900000166</v>
+        <v>1.5996228000000201</v>
       </c>
       <c r="D332" s="5">
-        <v>6.6032808922692698</v>
+        <v>6.7923013152587197</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>292.43590904000001</v>
+        <v>292.44388518</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.45911429000000226</v>
+        <v>-0.4556122500000015</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.8648732620893727</v>
+        <v>-1.8507418028315459</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>294.62769933999999</v>
+        <v>294.55994523999999</v>
       </c>
       <c r="C334" s="5">
-        <v>2.1917902999999797</v>
+        <v>2.1160600599999952</v>
       </c>
       <c r="D334" s="5">
-        <v>9.3741009483718543</v>
+        <v>9.0369627133811257</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>294.32631884</v>
+        <v>294.28558608999998</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.30138049999999339</v>
+        <v>-0.27435915000000932</v>
       </c>
       <c r="D335" s="5">
-        <v>-1.2206212157483964</v>
+        <v>-1.1119964618935385</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>289.58291065999998</v>
+        <v>289.57483215000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.7434081800000172</v>
+        <v>-4.7107539399999609</v>
       </c>
       <c r="D336" s="5">
-        <v>-17.71399775041823</v>
+        <v>-17.604808901649815</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>289.28807406999999</v>
+        <v>289.19031711000002</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.29483658999998852</v>
+        <v>-0.38451503999999659</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.2149521906148375</v>
+        <v>-1.581846985210289</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>288.70647309999998</v>
+        <v>288.82780070000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.58160097000001088</v>
+        <v>-0.362516410000012</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.3860485132846554</v>
+        <v>-1.4939397826043144</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>290.98627736999998</v>
+        <v>290.88481844</v>
       </c>
       <c r="C339" s="5">
-        <v>2.2798042699999996</v>
+        <v>2.057017739999992</v>
       </c>
       <c r="D339" s="5">
-        <v>9.898520766428387</v>
+        <v>8.8891850717154774</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>293.24319118</v>
+        <v>293.23898763</v>
       </c>
       <c r="C340" s="5">
-        <v>2.2569138100000146</v>
+        <v>2.3541691899999933</v>
       </c>
       <c r="D340" s="5">
-        <v>9.7147812079845011</v>
+        <v>10.1559273159612</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>293.70048401999998</v>
+        <v>293.74997696000003</v>
       </c>
       <c r="C341" s="5">
-        <v>0.45729283999997961</v>
+        <v>0.51098933000002944</v>
       </c>
       <c r="D341" s="5">
-        <v>1.8874522887513123</v>
+        <v>2.1112415464457301</v>
       </c>
       <c r="E341" s="5">
-        <v>0.96831658686056254</v>
+        <v>0.96265825545585049</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>292.44942985</v>
+        <v>292.64420888000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.2510541699999749</v>
+        <v>-1.1057680800000185</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.9934820422351649</v>
+        <v>-4.4248216591394325</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>294.31126241999999</v>
+        <v>294.26300613000001</v>
       </c>
       <c r="C343" s="5">
-        <v>1.86183256999999</v>
+        <v>1.6187972500000001</v>
       </c>
       <c r="D343" s="5">
-        <v>7.9128669736990842</v>
+        <v>6.8436697248325684</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>296.75388058999999</v>
+        <v>296.71873851999999</v>
       </c>
       <c r="C344" s="5">
-        <v>2.4426181700000029</v>
+        <v>2.4557323899999801</v>
       </c>
       <c r="D344" s="5">
-        <v>10.426753215928874</v>
+        <v>10.487126696668426</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>297.29858149</v>
+        <v>297.31837997000002</v>
       </c>
       <c r="C345" s="5">
-        <v>0.54470090000000937</v>
+        <v>0.59964145000003555</v>
       </c>
       <c r="D345" s="5">
-        <v>2.225010170476116</v>
+        <v>2.4522275965688234</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>299.00115550999999</v>
+        <v>298.95564733999998</v>
       </c>
       <c r="C346" s="5">
-        <v>1.7025740199999859</v>
+        <v>1.6372673699999609</v>
       </c>
       <c r="D346" s="5">
-        <v>7.0928202465552204</v>
+        <v>6.8120002362099807</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>301.09082912000002</v>
+        <v>301.05954568999999</v>
       </c>
       <c r="C347" s="5">
-        <v>2.0896736100000339</v>
+        <v>2.1038983500000086</v>
       </c>
       <c r="D347" s="5">
-        <v>8.7166173165679197</v>
+        <v>8.7796562518926535</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>301.46719235</v>
+        <v>301.40099655</v>
       </c>
       <c r="C348" s="5">
-        <v>0.37636322999998129</v>
+        <v>0.34145086000000902</v>
       </c>
       <c r="D348" s="5">
-        <v>1.5103543517856366</v>
+        <v>1.3695185869676552</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>303.77357427999999</v>
+        <v>303.69928451999999</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3063819299999864</v>
+        <v>2.2982879699999899</v>
       </c>
       <c r="D349" s="5">
-        <v>9.5769529877975721</v>
+        <v>9.5441066883069858</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>304.91886767</v>
+        <v>305.07882160000003</v>
       </c>
       <c r="C350" s="5">
-        <v>1.1452933900000062</v>
+        <v>1.3795370800000342</v>
       </c>
       <c r="D350" s="5">
-        <v>4.6192699357458844</v>
+        <v>5.5891994676538825</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>307.28420018000003</v>
+        <v>307.43128372000001</v>
       </c>
       <c r="C351" s="5">
-        <v>2.3653325100000302</v>
+        <v>2.3524621199999842</v>
       </c>
       <c r="D351" s="5">
-        <v>9.7163081030812837</v>
+        <v>9.6558939712457548</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>308.67505007</v>
+        <v>308.74644585999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.3908498899999699</v>
+        <v>1.315162139999984</v>
       </c>
       <c r="D352" s="5">
-        <v>5.568794376226438</v>
+        <v>5.2560094161481219</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>311.91188885000003</v>
+        <v>311.83746510999998</v>
       </c>
       <c r="C353" s="5">
-        <v>3.2368387800000278</v>
+        <v>3.091019249999988</v>
       </c>
       <c r="D353" s="5">
-        <v>13.335200379618684</v>
+        <v>12.69791844666257</v>
       </c>
       <c r="E353" s="5">
-        <v>6.2006723927495955</v>
+        <v>6.1574432574212468</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>313.06716546000001</v>
+        <v>312.84430399000001</v>
       </c>
       <c r="C354" s="5">
-        <v>1.1552766099999872</v>
+        <v>1.0068388800000321</v>
       </c>
       <c r="D354" s="5">
-        <v>4.5362964054110222</v>
+        <v>3.9440245043099953</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>314.26201467999999</v>
+        <v>314.24766017000002</v>
       </c>
       <c r="C355" s="5">
-        <v>1.1948492199999805</v>
+        <v>1.403356180000003</v>
       </c>
       <c r="D355" s="5">
-        <v>4.6772804295426074</v>
+        <v>5.5177706512577585</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>314.06301225999999</v>
+        <v>313.97880939999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.19900241999999935</v>
+        <v>-0.26885077000002866</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.75724377110348851</v>
+        <v>-1.021828342249631</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>315.25519459999998</v>
+        <v>315.33657628999998</v>
       </c>
       <c r="C357" s="5">
-        <v>1.192182339999988</v>
+        <v>1.3577668899999935</v>
       </c>
       <c r="D357" s="5">
-        <v>4.6515137781330651</v>
+        <v>5.3144870866562943</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>316.71726697999998</v>
+        <v>316.76526588000002</v>
       </c>
       <c r="C358" s="5">
-        <v>1.4620723799999951</v>
+        <v>1.4286895900000331</v>
       </c>
       <c r="D358" s="5">
-        <v>5.7094655947047768</v>
+        <v>5.5743635295602445</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>316.23296025000002</v>
+        <v>316.19869935000003</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.4843067299999575</v>
+        <v>-0.56656652999998869</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.8196201058271355</v>
+        <v>-2.1253320344342352</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>317.52809115999997</v>
+        <v>317.39942645000002</v>
       </c>
       <c r="C360" s="5">
-        <v>1.2951309099999548</v>
+        <v>1.2007270999999946</v>
       </c>
       <c r="D360" s="5">
-        <v>5.0268232079880848</v>
+        <v>4.6532455819739527</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>319.10076786000002</v>
+        <v>319.06350029999999</v>
       </c>
       <c r="C361" s="5">
-        <v>1.572676700000045</v>
+        <v>1.6640738499999657</v>
       </c>
       <c r="D361" s="5">
-        <v>6.1080564306837282</v>
+        <v>6.4760305891522041</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>319.56457319999998</v>
+        <v>319.72539303000002</v>
       </c>
       <c r="C362" s="5">
-        <v>0.46380533999996487</v>
+        <v>0.66189273000003368</v>
       </c>
       <c r="D362" s="5">
-        <v>1.7581822086267795</v>
+        <v>2.5179834411470647</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>317.60705786</v>
+        <v>317.95932045000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-1.9575153399999863</v>
+        <v>-1.7660725800000137</v>
       </c>
       <c r="D363" s="5">
-        <v>-7.1080230375845987</v>
+        <v>-6.4307469303837461</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>316.68294365000003</v>
+        <v>316.82794409000002</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.92411420999997063</v>
+        <v>-1.1313763599999902</v>
       </c>
       <c r="D364" s="5">
-        <v>-3.4362015273218693</v>
+        <v>-4.1873110185598916</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>314.38559342000002</v>
+        <v>314.27950235999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.2973502300000064</v>
+        <v>-2.5484417300000359</v>
       </c>
       <c r="D365" s="5">
-        <v>-8.3662289500931024</v>
+        <v>-9.2365634212586141</v>
       </c>
       <c r="E365" s="5">
-        <v>0.79307800004686513</v>
+        <v>0.78311220530815628</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>314.82083739000001</v>
+        <v>314.46525424999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.43524396999998771</v>
+        <v>0.18575189000000591</v>
       </c>
       <c r="D366" s="5">
-        <v>1.6740210256342314</v>
+        <v>0.71155862583054397</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>314.95525586000002</v>
+        <v>314.97341159000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.13441847000001417</v>
+        <v>0.50815734000002521</v>
       </c>
       <c r="D367" s="5">
-        <v>0.51356668395048377</v>
+        <v>1.9564568872024068</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>313.80623699</v>
+        <v>313.63673170999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.1490188700000203</v>
+        <v>-1.3366798800000197</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.2910544264693984</v>
+        <v>-4.9753450067774319</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>284.90435351999997</v>
+        <v>284.92974536999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-28.90188347000003</v>
+        <v>-28.706986340000014</v>
       </c>
       <c r="D369" s="5">
-        <v>-68.634647389810837</v>
+        <v>-68.396844748519669</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>282.26037762999999</v>
+        <v>282.25199959000003</v>
       </c>
       <c r="C370" s="5">
-        <v>-2.6439758899999788</v>
+        <v>-2.6777457799999524</v>
       </c>
       <c r="D370" s="5">
-        <v>-10.585080121508394</v>
+        <v>-10.712461941320617</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>280.25579680999999</v>
+        <v>280.23181511000001</v>
       </c>
       <c r="C371" s="5">
-        <v>-2.004580820000001</v>
+        <v>-2.0201844800000117</v>
       </c>
       <c r="D371" s="5">
-        <v>-8.1971354337921465</v>
+        <v>-8.2586873602100148</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>273.47253551</v>
+        <v>273.46107417000002</v>
       </c>
       <c r="C372" s="5">
-        <v>-6.7832612999999924</v>
+        <v>-6.770740939999996</v>
       </c>
       <c r="D372" s="5">
-        <v>-25.473735227127314</v>
+        <v>-25.434676377757437</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>269.76500912</v>
+        <v>269.73693421000002</v>
       </c>
       <c r="C373" s="5">
-        <v>-3.7075263899999982</v>
+        <v>-3.7241399600000022</v>
       </c>
       <c r="D373" s="5">
-        <v>-15.108775194479751</v>
+        <v>-15.172079626947344</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>266.3375188</v>
+        <v>266.45445289999998</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.427490320000004</v>
+        <v>-3.282481310000037</v>
       </c>
       <c r="D374" s="5">
-        <v>-14.224987875612738</v>
+        <v>-13.664226505372646</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>267.09643978999998</v>
+        <v>266.82219859000003</v>
       </c>
       <c r="C375" s="5">
-        <v>0.7589209899999787</v>
+        <v>0.36774569000004931</v>
       </c>
       <c r="D375" s="5">
-        <v>3.4734658623501335</v>
+        <v>1.668803281643072</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>267.60671374999998</v>
+        <v>267.58788772999998</v>
       </c>
       <c r="C376" s="5">
-        <v>0.51027396000000635</v>
+        <v>0.76568913999994948</v>
       </c>
       <c r="D376" s="5">
-        <v>2.3167808812313062</v>
+        <v>3.4984666198567105</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>266.69451426000001</v>
+        <v>266.84449616000001</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.91219948999997769</v>
+        <v>-0.74339156999997158</v>
       </c>
       <c r="D377" s="5">
-        <v>-4.0146543857665362</v>
+        <v>-3.2832756370423044</v>
       </c>
       <c r="E377" s="5">
-        <v>-15.169613416823346</v>
+        <v>-15.093254839656788</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>266.27891539000001</v>
+        <v>266.80851288000002</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.41559886999999662</v>
+        <v>-3.5983279999982187E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-1.8540551442454034</v>
+        <v>-0.16169689146917632</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>262.2323604</v>
+        <v>262.08225567</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.0465549900000042</v>
+        <v>-4.7262572100000284</v>
       </c>
       <c r="D379" s="5">
-        <v>-16.786448483964033</v>
+        <v>-19.303401490416327</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>269.26546177</v>
+        <v>268.92928425000002</v>
       </c>
       <c r="C380" s="5">
-        <v>7.0331013699999971</v>
+        <v>6.8470285800000283</v>
       </c>
       <c r="D380" s="5">
-        <v>37.382811382609439</v>
+        <v>36.271719691230331</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>268.53468119000001</v>
+        <v>268.52766723000002</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.73078057999998691</v>
+        <v>-0.40161702000000332</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.208597422478765</v>
+        <v>-1.7774247603975835</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>266.48124892999999</v>
+        <v>266.49401051000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.0534322600000223</v>
+        <v>-2.0336567200000104</v>
       </c>
       <c r="D382" s="5">
-        <v>-8.799909528671634</v>
+        <v>-8.7188793362019457</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>267.36080687999998</v>
+        <v>267.39752111000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.87955794999999171</v>
+        <v>0.90351060000000416</v>
       </c>
       <c r="D383" s="5">
-        <v>4.0334635017450493</v>
+        <v>4.1451597433722176</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>269.94204751000001</v>
+        <v>269.94256898999998</v>
       </c>
       <c r="C384" s="5">
-        <v>2.5812406300000248</v>
+        <v>2.5450478799999701</v>
       </c>
       <c r="D384" s="5">
-        <v>12.220844729662584</v>
+        <v>12.038683691033803</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>269.33738641000002</v>
+        <v>269.34524217000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.60466109999998707</v>
+        <v>-0.59732681999997794</v>
       </c>
       <c r="D385" s="5">
-        <v>-2.6550904569839773</v>
+        <v>-2.6232712966225091</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>270.54789973999999</v>
+        <v>270.69044903999998</v>
       </c>
       <c r="C386" s="5">
-        <v>1.2105133299999693</v>
+        <v>1.34520686999997</v>
       </c>
       <c r="D386" s="5">
-        <v>5.5286310082013124</v>
+        <v>6.1606306203619177</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>273.37708794000002</v>
+        <v>273.15966751000002</v>
       </c>
       <c r="C387" s="5">
-        <v>2.8291882000000328</v>
+        <v>2.4692184700000439</v>
       </c>
       <c r="D387" s="5">
-        <v>13.296202664540925</v>
+        <v>11.51254169792657</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>276.01442746999999</v>
+        <v>275.99821143999998</v>
       </c>
       <c r="C388" s="5">
-        <v>2.6373395299999629</v>
+        <v>2.8385439299999575</v>
       </c>
       <c r="D388" s="5">
-        <v>12.211158521102639</v>
+        <v>13.207788696599865</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>278.66673831000003</v>
+        <v>278.69024558000001</v>
       </c>
       <c r="C389" s="5">
-        <v>2.652310840000041</v>
+        <v>2.6920341400000325</v>
       </c>
       <c r="D389" s="5">
-        <v>12.160570593523445</v>
+        <v>12.353344982363268</v>
       </c>
       <c r="E389" s="5">
-        <v>4.4891152272927171</v>
+        <v>4.4391957077867916</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>279.05089313000002</v>
+        <v>279.24740093000003</v>
       </c>
       <c r="C390" s="5">
-        <v>0.38415481999999201</v>
+        <v>0.55715535000001637</v>
       </c>
       <c r="D390" s="5">
-        <v>1.666855156112601</v>
+        <v>2.4255858316569734</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>280.53685088999998</v>
+        <v>280.44988795</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4859577599999625</v>
+        <v>1.2024870199999782</v>
       </c>
       <c r="D391" s="5">
-        <v>6.5805627145536283</v>
+        <v>5.2915633722029565</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>281.62804951999999</v>
+        <v>281.34508589000001</v>
       </c>
       <c r="C392" s="5">
-        <v>1.0911986300000081</v>
+        <v>0.89519794000000275</v>
       </c>
       <c r="D392" s="5">
-        <v>4.7687777478885085</v>
+        <v>3.8983755797633135</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>286.48416128999997</v>
+        <v>286.56843923000002</v>
       </c>
       <c r="C393" s="5">
-        <v>4.8561117699999841</v>
+        <v>5.2233533400000169</v>
       </c>
       <c r="D393" s="5">
-        <v>22.771201914698104</v>
+        <v>24.700528091699624</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>288.91878255</v>
+        <v>289.03206435999999</v>
       </c>
       <c r="C394" s="5">
-        <v>2.4346212600000285</v>
+        <v>2.4636251299999685</v>
       </c>
       <c r="D394" s="5">
-        <v>10.688351070875957</v>
+        <v>10.818431023693687</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>290.70284298000001</v>
+        <v>290.77831585000001</v>
       </c>
       <c r="C395" s="5">
-        <v>1.7840604300000109</v>
+        <v>1.7462514900000201</v>
       </c>
       <c r="D395" s="5">
-        <v>7.6668568473453158</v>
+        <v>7.4959011700724609</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>293.85261529000002</v>
+        <v>293.85065746999999</v>
       </c>
       <c r="C396" s="5">
-        <v>3.149772310000003</v>
+        <v>3.0723416199999747</v>
       </c>
       <c r="D396" s="5">
-        <v>13.805532415162759</v>
+        <v>13.442502658967804</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>294.69270125999998</v>
+        <v>294.7205682</v>
       </c>
       <c r="C397" s="5">
-        <v>0.84008596999996143</v>
+        <v>0.86991073000001506</v>
       </c>
       <c r="D397" s="5">
-        <v>3.4851021583724107</v>
+        <v>3.6108767310075285</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>295.77104292000001</v>
+        <v>296.02802960000002</v>
       </c>
       <c r="C398" s="5">
-        <v>1.0783416600000351</v>
+        <v>1.3074614000000224</v>
       </c>
       <c r="D398" s="5">
-        <v>4.4805081666330349</v>
+        <v>5.4553612488714709</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>297.71715290999998</v>
+        <v>297.64971219</v>
       </c>
       <c r="C399" s="5">
-        <v>1.9461099899999681</v>
+        <v>1.6216825899999776</v>
       </c>
       <c r="D399" s="5">
-        <v>8.1878408186951255</v>
+        <v>6.7754941484143849</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>299.05004138999999</v>
+        <v>298.95839668000002</v>
       </c>
       <c r="C400" s="5">
-        <v>1.3328884800000083</v>
+        <v>1.3086844900000187</v>
       </c>
       <c r="D400" s="5">
-        <v>5.5067186870698892</v>
+        <v>5.4055467197415608</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>300.97255216999997</v>
+        <v>300.72193750000002</v>
       </c>
       <c r="C401" s="5">
-        <v>1.9225107799999819</v>
+        <v>1.7635408200000029</v>
       </c>
       <c r="D401" s="5">
-        <v>7.9931700325678756</v>
+        <v>7.3129814633352774</v>
       </c>
       <c r="E401" s="5">
-        <v>8.004476599997389</v>
+        <v>7.9054406350492989</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>305.84972204000002</v>
+        <v>305.46711087</v>
       </c>
       <c r="C402" s="5">
-        <v>4.8771698700000456</v>
+        <v>4.745173369999975</v>
       </c>
       <c r="D402" s="5">
-        <v>21.27586747509924</v>
+        <v>20.668012184480023</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>305.60980147999999</v>
+        <v>305.65216149999998</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.23992056000003004</v>
+        <v>0.1850506299999779</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.93727655414858058</v>
+        <v>0.72938173378869209</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>305.93732212999998</v>
+        <v>305.90672239000003</v>
       </c>
       <c r="C404" s="5">
-        <v>0.32752064999999675</v>
+        <v>0.25456089000005022</v>
       </c>
       <c r="D404" s="5">
-        <v>1.2936420548557592</v>
+        <v>1.0040047578340205</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>304.91387169000001</v>
+        <v>305.17055505000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.0234504399999764</v>
+        <v>-0.73616734000000861</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.9413102786466148</v>
+        <v>-2.8498934975784374</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>304.49838965999999</v>
+        <v>304.69859517999998</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.41548203000002104</v>
+        <v>-0.4719598700000347</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.6229461755855268</v>
+        <v>-1.8401487193400956</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>306.92057856000002</v>
+        <v>307.06738243000001</v>
       </c>
       <c r="C407" s="5">
-        <v>2.4221889000000374</v>
+        <v>2.3687872500000253</v>
       </c>
       <c r="D407" s="5">
-        <v>9.9745252506707516</v>
+        <v>9.738449556448181</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>306.84960794</v>
+        <v>306.85163073000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-7.0970620000025519E-2</v>
+        <v>-0.21575169999999844</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.27712874842664714</v>
+        <v>-0.83989342599622985</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>306.90248932999998</v>
+        <v>306.95915437000002</v>
       </c>
       <c r="C409" s="5">
-        <v>5.288138999998182E-2</v>
+        <v>0.1075236400000108</v>
       </c>
       <c r="D409" s="5">
-        <v>0.20699994174173675</v>
+        <v>0.4213024007344357</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>308.71599613000001</v>
+        <v>308.98513865000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.8135068000000274</v>
+        <v>2.0259842799999888</v>
       </c>
       <c r="D410" s="5">
-        <v>7.3259308207391793</v>
+        <v>8.2141421981704923</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>306.59350955999997</v>
+        <v>306.44435534000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.122486570000035</v>
+        <v>-2.5407833099999948</v>
       </c>
       <c r="D411" s="5">
-        <v>-7.9453173628616813</v>
+        <v>-9.4333268020510115</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>306.66990738999999</v>
+        <v>306.40964993</v>
       </c>
       <c r="C412" s="5">
-        <v>7.6397830000018985E-2</v>
+        <v>-3.4705410000015036E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>0.2994295114705503</v>
+        <v>-0.13581767804777822</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>307.94301751</v>
+        <v>307.47472947</v>
       </c>
       <c r="C413" s="5">
-        <v>1.2731101200000126</v>
+        <v>1.0650795399999993</v>
       </c>
       <c r="D413" s="5">
-        <v>5.0970167409091438</v>
+        <v>4.2518746068199498</v>
       </c>
       <c r="E413" s="5">
-        <v>2.3159804074302626</v>
+        <v>2.2455268897700442</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>308.00778928</v>
+        <v>307.53890775000002</v>
       </c>
       <c r="C414" s="5">
-        <v>6.4771769999993012E-2</v>
+        <v>6.4178280000021459E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>0.25269644164958027</v>
+        <v>0.25076015047131861</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>308.99105414000002</v>
+        <v>309.10758146000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.98326486000001978</v>
+        <v>1.5686737099999846</v>
       </c>
       <c r="D415" s="5">
-        <v>3.8987867980476487</v>
+        <v>6.295547711095173</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>309.73276150999999</v>
+        <v>309.99413642000002</v>
       </c>
       <c r="C416" s="5">
-        <v>0.74170736999997189</v>
+        <v>0.88655496000001222</v>
       </c>
       <c r="D416" s="5">
-        <v>2.9188355113179298</v>
+        <v>3.4965480396805582</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>309.24281655999999</v>
+        <v>309.61205309000002</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.48994494999999461</v>
+        <v>-0.38208333000000039</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.8817697700735159</v>
+        <v>-1.4690747137605098</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>311.47159570000002</v>
+        <v>311.74543190999998</v>
       </c>
       <c r="C418" s="5">
-        <v>2.2287791400000287</v>
+        <v>2.1333788199999617</v>
       </c>
       <c r="D418" s="5">
-        <v>8.9998579667317724</v>
+        <v>8.5892588762632727</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>311.49422966999998</v>
+        <v>311.71730138999999</v>
       </c>
       <c r="C419" s="5">
-        <v>2.2633969999958481E-2</v>
+        <v>-2.8130519999990611E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>8.7236275901769744E-2</v>
+        <v>-0.10822893400633804</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>309.01725821000002</v>
+        <v>309.02568389999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.4769714599999588</v>
+        <v>-2.6916174899999987</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.1358124571519923</v>
+        <v>-9.8835611634123808</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>315.77522045000001</v>
+        <v>315.83141862000002</v>
       </c>
       <c r="C421" s="5">
-        <v>6.7579622399999835</v>
+        <v>6.8057347200000322</v>
       </c>
       <c r="D421" s="5">
-        <v>29.641409883061009</v>
+        <v>29.876045819437458</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>317.79531294999998</v>
+        <v>318.09027264999997</v>
       </c>
       <c r="C422" s="5">
-        <v>2.0200924999999756</v>
+        <v>2.2588540299999522</v>
       </c>
       <c r="D422" s="5">
-        <v>7.9526450699222151</v>
+        <v>8.9282905410245306</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>319.30183800999998</v>
+        <v>319.07405275000002</v>
       </c>
       <c r="C423" s="5">
-        <v>1.5065250600000013</v>
+        <v>0.98378010000004679</v>
       </c>
       <c r="D423" s="5">
-        <v>5.8393514467626639</v>
+        <v>3.7751100570265761</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>320.50387523000001</v>
+        <v>320.0434558</v>
       </c>
       <c r="C424" s="5">
-        <v>1.2020372200000224</v>
+        <v>0.96940304999998261</v>
       </c>
       <c r="D424" s="5">
-        <v>4.6122149905131193</v>
+        <v>3.7073534846024492</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>321.45258553000002</v>
+        <v>320.71614798000002</v>
       </c>
       <c r="C425" s="5">
-        <v>0.9487103000000161</v>
+        <v>0.67269218000001274</v>
       </c>
       <c r="D425" s="5">
-        <v>3.610473762033295</v>
+        <v>2.5516164841145716</v>
       </c>
       <c r="E425" s="5">
-        <v>4.3870350200622132</v>
+        <v>4.3065062721819425</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>323.55973215</v>
+        <v>322.78509170000001</v>
       </c>
       <c r="C426" s="5">
-        <v>2.1071466199999804</v>
+        <v>2.0689437199999929</v>
       </c>
       <c r="D426" s="5">
-        <v>8.1559777063559213</v>
+        <v>8.0218698638337749</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>324.46030357000001</v>
+        <v>324.72849284</v>
       </c>
       <c r="C427" s="5">
-        <v>0.90057142000000567</v>
+        <v>1.9434011399999918</v>
       </c>
       <c r="D427" s="5">
-        <v>3.3915950752145152</v>
+        <v>7.4689847919742425</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>326.04821354000001</v>
+        <v>326.69251215000003</v>
       </c>
       <c r="C428" s="5">
-        <v>1.5879099699999983</v>
+        <v>1.9640193100000261</v>
       </c>
       <c r="D428" s="5">
-        <v>6.0334904151476909</v>
+        <v>7.5041930436214654</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>328.89610899000002</v>
+        <v>329.46153256000002</v>
       </c>
       <c r="C429" s="5">
-        <v>2.84789545000001</v>
+        <v>2.769020409999996</v>
       </c>
       <c r="D429" s="5">
-        <v>10.999986788516235</v>
+        <v>10.658914551596332</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>329.16515320000002</v>
+        <v>329.53009212000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.26904421000000411</v>
+        <v>6.8559559999982866E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>0.98605476285058558</v>
+        <v>0.25000095949709866</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>329.28062618000001</v>
+        <v>329.57169256999998</v>
       </c>
       <c r="C431" s="5">
-        <v>0.11547297999999273</v>
+        <v>4.1600449999975808E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>0.42177990009668598</v>
+        <v>0.15159530825739065</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>329.25910439</v>
+        <v>329.1746498</v>
       </c>
       <c r="C432" s="5">
-        <v>-2.1521790000008423E-2</v>
+        <v>-0.39704276999998456</v>
       </c>
       <c r="D432" s="5">
-        <v>-7.8403841533725149E-2</v>
+        <v>-1.4361276203728179</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>328.98462714999999</v>
+        <v>329.04046129</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.27447724000001017</v>
+        <v>-0.13418851000000132</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.99577119196739838</v>
+        <v>-0.48808639469082316</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>327.99030905000001</v>
+        <v>328.24443079000002</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.99431809999998677</v>
+        <v>-0.79603049999997211</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.5671751713281741</v>
+        <v>-2.8647792717458542</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>330.23082595</v>
+        <v>330.24482283999998</v>
       </c>
       <c r="C435" s="5">
-        <v>2.2405168999999887</v>
+        <v>2.0003920499999595</v>
       </c>
       <c r="D435" s="5">
-        <v>8.51235395113763</v>
+        <v>7.5632264213201905</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>331.09411739000001</v>
+        <v>330.60781706</v>
       </c>
       <c r="C436" s="5">
-        <v>0.86329144000001179</v>
+        <v>0.36299422000001869</v>
       </c>
       <c r="D436" s="5">
-        <v>3.1825475732542463</v>
+        <v>1.327003629741963</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>331.74675009999999</v>
+        <v>330.70849440000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.65263270999997758</v>
+        <v>0.10067734000000428</v>
       </c>
       <c r="D437" s="5">
-        <v>2.3911802829449602</v>
+        <v>0.36603901400109606</v>
       </c>
       <c r="E437" s="5">
-        <v>3.2023897250747835</v>
+        <v>3.115635580851106</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>335.64621381000001</v>
+        <v>329.96150745</v>
       </c>
       <c r="C438" s="5">
-        <v>3.8994637100000205</v>
+        <v>-0.74698695000000725</v>
       </c>
       <c r="D438" s="5">
-        <v>15.053783838128876</v>
+        <v>-2.6770763145620324</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>335.78969973</v>
+        <v>328.04385134</v>
       </c>
       <c r="C439" s="5">
-        <v>0.14348591999998916</v>
+        <v>-1.9176561099999958</v>
       </c>
       <c r="D439" s="5">
-        <v>0.51419772324785562</v>
+        <v>-6.7554460733190602</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>336.68061164</v>
+        <v>326.61566880999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.89091190999999981</v>
+        <v>-1.428182530000015</v>
       </c>
       <c r="D440" s="5">
-        <v>3.2306942845992337</v>
+        <v>-5.101060147057801</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>338.40987281000002</v>
+        <v>328.23961879000001</v>
       </c>
       <c r="C441" s="5">
-        <v>1.7292611700000293</v>
+        <v>1.6239499800000203</v>
       </c>
       <c r="D441" s="5">
-        <v>6.3405756165859417</v>
+        <v>6.1323571996672266</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>342.06890830999998</v>
+        <v>331.88852660999999</v>
       </c>
       <c r="C442" s="5">
-        <v>3.659035499999959</v>
+        <v>3.6489078199999767</v>
       </c>
       <c r="D442" s="5">
-        <v>13.775020639285241</v>
+        <v>14.186529697065907</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>341.29921956999999</v>
+        <v>331.43595138000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.76968873999999232</v>
+        <v>-0.45257522999997946</v>
       </c>
       <c r="D443" s="5">
-        <v>-2.6669521454586897</v>
+        <v>-1.6241464038978415</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>341.29088803000002</v>
+        <v>332.20953928</v>
       </c>
       <c r="C444" s="5">
-        <v>-8.3315399999719375E-3</v>
+        <v>0.77358789999999544</v>
       </c>
       <c r="D444" s="5">
-        <v>-2.9289565302959009E-2</v>
+        <v>2.8370959464707468</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>332.38609337999998</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.17655409999997573</v>
+      </c>
+      <c r="D445" s="5">
+        <v>0.63961227423892097</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>