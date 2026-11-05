--- v10 (2026-10-16)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0B9EAD65-A83D-44F2-B1A6-A7BF69837705}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{364D2AEA-936A-4DB9-B4D4-2C3DB22FCF65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A0C5A650-74F6-426D-BFD4-2F5094A99D6D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7B2B5423-32A3-4475-887C-61D1B4B3E783}"/>
   </bookViews>
   <sheets>
     <sheet name="hounrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA34F10B-01D6-4EA3-AB59-2943474C1B2F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2786C00F-F766-42B8-BF80-ACAA8E3D6922}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-0.45257522999997946</v>
       </c>
       <c r="D443" s="5">
         <v>-1.6241464038978415</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>332.20953928</v>
       </c>
       <c r="C444" s="5">
         <v>0.77358789999999544</v>
       </c>
       <c r="D444" s="5">
         <v>2.8370959464707468</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>332.38609337999998</v>
+        <v>332.95702811000001</v>
       </c>
       <c r="C445" s="5">
-        <v>0.17655409999997573</v>
+        <v>0.74748883000000887</v>
       </c>
       <c r="D445" s="5">
-        <v>0.63961227423892097</v>
+        <v>2.733728668487001</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>333.00152611999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>4.4498009999983879E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>0.16049181945974045</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>