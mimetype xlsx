--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EC374A8D-C9F9-4068-96A0-24160BE94AFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4648AD1D-5871-4C30-9A14-34606FE02B83}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D126F5F0-8678-486F-AF35-DE453ABDF68A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F5C993BF-E9DE-4782-988B-03E50D783A91}"/>
   </bookViews>
   <sheets>
     <sheet name="hounrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95109CA4-1ED7-437E-BEF1-8575BFE8DCC8}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8FD3F99-2C88-4803-B307-3E4E77B0D470}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>187.15998034</v>
+        <v>187.12458634000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>189.51671562000001</v>
+        <v>189.56815054</v>
       </c>
       <c r="C7" s="5">
-        <v>2.3567352800000094</v>
+        <v>2.4435641999999973</v>
       </c>
       <c r="D7" s="5">
-        <v>16.202203942794256</v>
+        <v>16.846104211819046</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>190.75277452</v>
+        <v>190.86071720000001</v>
       </c>
       <c r="C8" s="5">
-        <v>1.2360588999999891</v>
+        <v>1.2925666600000056</v>
       </c>
       <c r="D8" s="5">
-        <v>8.1135446321755076</v>
+        <v>8.4961033591212534</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>192.10462319999999</v>
+        <v>192.21461823999999</v>
       </c>
       <c r="C9" s="5">
-        <v>1.3518486799999891</v>
+        <v>1.3539010399999825</v>
       </c>
       <c r="D9" s="5">
-        <v>8.8437355527035688</v>
+        <v>8.8524838541193418</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>197.49409756</v>
+        <v>197.5196306</v>
       </c>
       <c r="C10" s="5">
-        <v>5.3894743600000083</v>
+        <v>5.3050123600000063</v>
       </c>
       <c r="D10" s="5">
-        <v>39.378454848077737</v>
+        <v>38.639254910278687</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>197.51315041000001</v>
+        <v>197.61105567999999</v>
       </c>
       <c r="C11" s="5">
-        <v>1.9052850000008448E-2</v>
+        <v>9.1425079999993386E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>0.11582905793559028</v>
+        <v>0.55685514808512249</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>197.50872043000001</v>
+        <v>197.64481745000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-4.429979999997613E-3</v>
+        <v>3.3761770000012348E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-2.6911222205394658E-2</v>
+        <v>0.20521228212753151</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>200.05034932999999</v>
+        <v>199.796425</v>
       </c>
       <c r="C13" s="5">
-        <v>2.5416288999999779</v>
+        <v>2.1516075499999943</v>
       </c>
       <c r="D13" s="5">
-        <v>16.58333216566281</v>
+        <v>13.874736459142278</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>198.92396629000001</v>
+        <v>199.52605510000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.126383039999979</v>
+        <v>-0.2703698999999915</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.5512384722462684</v>
+        <v>-1.6118405783449585</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>196.85376762000001</v>
+        <v>197.11667537</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.0701986699999964</v>
+        <v>-2.4093797300000119</v>
       </c>
       <c r="D15" s="5">
-        <v>-11.797792255737239</v>
+        <v>-13.565923802554281</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>198.41535205</v>
+        <v>198.49186932999999</v>
       </c>
       <c r="C16" s="5">
-        <v>1.5615844299999821</v>
+        <v>1.3751939599999901</v>
       </c>
       <c r="D16" s="5">
-        <v>9.9457605890403311</v>
+        <v>8.7006833430054886</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>198.75879506999999</v>
+        <v>198.76823779</v>
       </c>
       <c r="C17" s="5">
-        <v>0.34344301999999516</v>
+        <v>0.27636846000001469</v>
       </c>
       <c r="D17" s="5">
-        <v>2.0970045196849973</v>
+        <v>1.6836641837133071</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>196.97302112</v>
+        <v>197.13499050999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.7857739499999923</v>
+        <v>-1.6332472800000062</v>
       </c>
       <c r="D18" s="5">
-        <v>-10.264416854221247</v>
+        <v>-9.4265842512756155</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>199.08059986999999</v>
+        <v>199.14250229999999</v>
       </c>
       <c r="C19" s="5">
-        <v>2.1075787499999876</v>
+        <v>2.0075117899999952</v>
       </c>
       <c r="D19" s="5">
-        <v>13.623021929446955</v>
+        <v>12.928334535345542</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>201.48914257000001</v>
+        <v>201.68298763000001</v>
       </c>
       <c r="C20" s="5">
-        <v>2.4085427000000266</v>
+        <v>2.5404853300000241</v>
       </c>
       <c r="D20" s="5">
-        <v>15.524074159230494</v>
+        <v>16.429672227036839</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>198.64340856999999</v>
+        <v>198.65949562</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.8457340000000215</v>
+        <v>-3.0234920100000124</v>
       </c>
       <c r="D21" s="5">
-        <v>-15.691741134317583</v>
+        <v>-16.57797104394162</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>196.94195812999999</v>
+        <v>196.87280895999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.7014504400000021</v>
+        <v>-1.7866866600000151</v>
       </c>
       <c r="D22" s="5">
-        <v>-9.8077721625727037</v>
+        <v>-10.27428833563645</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>196.89893190999999</v>
+        <v>197.10107436999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-4.3026220000001558E-2</v>
+        <v>0.22826541000000589</v>
       </c>
       <c r="D23" s="5">
-        <v>-0.26185110378291743</v>
+        <v>1.400254524505895</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>195.95810735000001</v>
+        <v>196.08704768999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.9408245599999816</v>
+        <v>-1.0140266800000006</v>
       </c>
       <c r="D24" s="5">
-        <v>-5.5855405758932219</v>
+        <v>-6.0019174486215405</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>195.48781224000001</v>
+        <v>195.49799795999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.47029510999999502</v>
+        <v>-0.58904972999999927</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.8422605625965991</v>
+        <v>-3.5458589574900223</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>195.25070244</v>
+        <v>195.69923775000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.23710980000001314</v>
+        <v>0.20123979000001668</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.4458256594999885</v>
+        <v>1.2422615270513138</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>194.79149507</v>
+        <v>195.14484858</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.45920737000000145</v>
+        <v>-0.55438917000000743</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.7860407241154572</v>
+        <v>-3.3469670703693222</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>193.82594437</v>
+        <v>193.88721337999999</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.96555069999999432</v>
+        <v>-1.2576352000000099</v>
       </c>
       <c r="D28" s="5">
-        <v>-5.7886964994394496</v>
+        <v>-7.4652340991168025</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>192.20560538999999</v>
+        <v>192.32761242000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.6203389800000139</v>
+        <v>-1.5596009599999832</v>
       </c>
       <c r="D29" s="5">
-        <v>-9.58308496248954</v>
+        <v>-9.2368297514528237</v>
       </c>
       <c r="E29" s="5">
-        <v>-3.2970564536236369</v>
+        <v>-3.2402688888375386</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>190.11231303</v>
+        <v>190.16528416</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.0932923599999924</v>
+        <v>-2.1623282600000095</v>
       </c>
       <c r="D30" s="5">
-        <v>-12.313979520629204</v>
+        <v>-12.687754497524361</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>190.89113664000001</v>
+        <v>191.15838178000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.77882361000001765</v>
+        <v>0.99309762000001456</v>
       </c>
       <c r="D31" s="5">
-        <v>5.0282713727494599</v>
+        <v>6.4499114288558923</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>190.14390864000001</v>
+        <v>190.22273032000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.74722800000000689</v>
+        <v>-0.93565146000000254</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.5974817836356818</v>
+        <v>-5.7180000881378978</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>190.08314179000001</v>
+        <v>190.31106241000001</v>
       </c>
       <c r="C33" s="5">
-        <v>-6.0766849999993156E-2</v>
+        <v>8.8332089999994423E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-0.38282679907553074</v>
+        <v>0.55865903182390486</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>190.69932754999999</v>
+        <v>190.94557974</v>
       </c>
       <c r="C34" s="5">
-        <v>0.61618575999997915</v>
+        <v>0.63451732999999422</v>
       </c>
       <c r="D34" s="5">
-        <v>3.9601075992697687</v>
+        <v>4.0751165559472557</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>189.19292533999999</v>
+        <v>189.2957643</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.5064022100000045</v>
+        <v>-1.6498154399999976</v>
       </c>
       <c r="D35" s="5">
-        <v>-9.0780441516066688</v>
+        <v>-9.8894906306387753</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>188.81902260999999</v>
+        <v>188.92799079</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.37390272999999752</v>
+        <v>-0.36777351000000635</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.3459557020506283</v>
+        <v>-2.3066692939625377</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>187.27662863</v>
+        <v>187.21241638999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.5423939799999857</v>
+        <v>-1.7155744000000084</v>
       </c>
       <c r="D37" s="5">
-        <v>-9.3737421081197425</v>
+        <v>-10.368613503500034</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>185.54293317</v>
+        <v>186.10964362999999</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.733695460000007</v>
+        <v>-1.1027727599999935</v>
       </c>
       <c r="D38" s="5">
-        <v>-10.56036378572035</v>
+        <v>-6.8440188885113828</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>187.61088520000001</v>
+        <v>187.72619931</v>
       </c>
       <c r="C39" s="5">
-        <v>2.0679520300000149</v>
+        <v>1.6165556800000047</v>
       </c>
       <c r="D39" s="5">
-        <v>14.225581122669961</v>
+        <v>10.935902369893347</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>187.13154574999999</v>
+        <v>187.18143071</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.47933945000002609</v>
+        <v>-0.5447685999999976</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.0232403128160001</v>
+        <v>-3.4272721528334715</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>186.14487876000001</v>
+        <v>186.38174486</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.98666698999997493</v>
+        <v>-0.79968585000000303</v>
       </c>
       <c r="D41" s="5">
-        <v>-6.1468078419547716</v>
+        <v>-5.0079350308469328</v>
       </c>
       <c r="E41" s="5">
-        <v>-3.1532517575136754</v>
+        <v>-3.0915308962581878</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>184.52794603000001</v>
+        <v>184.57558039</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.616932730000002</v>
+        <v>-1.8061644699999988</v>
       </c>
       <c r="D42" s="5">
-        <v>-9.9398504764850681</v>
+        <v>-11.02859793225136</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>182.53901317</v>
+        <v>182.69468273999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.9889328600000056</v>
+        <v>-1.8808976500000085</v>
       </c>
       <c r="D43" s="5">
-        <v>-12.19432048104262</v>
+        <v>-11.565855655889123</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>182.71416106999999</v>
+        <v>182.78704518999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.1751478999999847</v>
+        <v>9.2362449999995988E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>1.1575071077142729</v>
+        <v>0.60835729557113805</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>184.16960797999999</v>
+        <v>184.21421745999999</v>
       </c>
       <c r="C45" s="5">
-        <v>1.4554469100000063</v>
+        <v>1.4271722699999998</v>
       </c>
       <c r="D45" s="5">
-        <v>9.9889524224908488</v>
+        <v>9.7824194603246095</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>184.38999200999999</v>
+        <v>184.54954253</v>
       </c>
       <c r="C46" s="5">
-        <v>0.22038402999999107</v>
+        <v>0.33532507000001033</v>
       </c>
       <c r="D46" s="5">
-        <v>1.4454520979987118</v>
+        <v>2.2063618214576808</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>185.30656246999999</v>
+        <v>185.41686558999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.91657046000000264</v>
+        <v>0.86732305999998971</v>
       </c>
       <c r="D47" s="5">
-        <v>6.1308032087110886</v>
+        <v>5.7876930922188485</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>185.43152644</v>
+        <v>185.5211046</v>
       </c>
       <c r="C48" s="5">
-        <v>0.12496397000001025</v>
+        <v>0.10423901000001479</v>
       </c>
       <c r="D48" s="5">
-        <v>0.81224433506603688</v>
+        <v>0.67671465332022063</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>186.23506724000001</v>
+        <v>186.26577914000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.80354080000000749</v>
+        <v>0.74467454000000544</v>
       </c>
       <c r="D49" s="5">
-        <v>5.3257694620093998</v>
+        <v>4.9245277697309131</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>185.35387846</v>
+        <v>185.6625458</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.88118878000000223</v>
+        <v>-0.60323334000000273</v>
       </c>
       <c r="D50" s="5">
-        <v>-5.5324583007727686</v>
+        <v>-3.8177939916133052</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>186.17751136000001</v>
+        <v>186.35755682000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.82363290000000688</v>
+        <v>0.69501102000000969</v>
       </c>
       <c r="D51" s="5">
-        <v>5.4645525554961383</v>
+        <v>4.5857423397331454</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>185.68520554</v>
+        <v>185.72309139999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.49230582000001277</v>
+        <v>-0.63446542000002637</v>
       </c>
       <c r="D52" s="5">
-        <v>-3.1273939188794064</v>
+        <v>-4.0098323726413643</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>189.65928640000001</v>
+        <v>189.70564639</v>
       </c>
       <c r="C53" s="5">
-        <v>3.974080860000015</v>
+        <v>3.9825549900000112</v>
       </c>
       <c r="D53" s="5">
-        <v>28.932295067569825</v>
+        <v>28.994811164615641</v>
       </c>
       <c r="E53" s="5">
-        <v>1.887995879022375</v>
+        <v>1.7833836315336304</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>189.58775231000001</v>
+        <v>189.74028555999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-7.1534090000000106E-2</v>
+        <v>3.4639169999991282E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.45166815288649742</v>
+        <v>0.21933334431119</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>189.47006139999999</v>
+        <v>189.61770971999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.11769091000002163</v>
+        <v>-0.12257583999999611</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.74238918506279727</v>
+        <v>-0.77247434088916211</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>190.26239251000001</v>
+        <v>190.52841197999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.79233111000002054</v>
+        <v>0.91070225999999366</v>
       </c>
       <c r="D56" s="5">
-        <v>5.1352357851175867</v>
+        <v>5.9181074714266479</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>191.06340168</v>
+        <v>191.23279905000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.80100916999998617</v>
+        <v>0.7043870700000241</v>
       </c>
       <c r="D57" s="5">
-        <v>5.1706660294660978</v>
+        <v>4.5277516588786426</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>190.4728427</v>
+        <v>190.53466064</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.59055897999999729</v>
+        <v>-0.69813841000001275</v>
       </c>
       <c r="D58" s="5">
-        <v>-3.6466777256031868</v>
+        <v>-4.2939685583443854</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>189.29995278999999</v>
+        <v>189.31972814</v>
       </c>
       <c r="C59" s="5">
-        <v>-1.1728899100000092</v>
+        <v>-1.2149325000000033</v>
       </c>
       <c r="D59" s="5">
-        <v>-7.1441421619665153</v>
+        <v>-7.3889994480336725</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>190.05157378999999</v>
+        <v>190.23329061000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.75162100000000009</v>
+        <v>0.91356247000001645</v>
       </c>
       <c r="D60" s="5">
-        <v>4.8700742682603604</v>
+        <v>5.9467838406453755</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>190.62875718000001</v>
+        <v>190.63941419</v>
       </c>
       <c r="C61" s="5">
-        <v>0.57718339000001606</v>
+        <v>0.40612357999998494</v>
       </c>
       <c r="D61" s="5">
-        <v>3.7058735682094168</v>
+        <v>2.5921412306969094</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>191.78068468999999</v>
+        <v>192.2034817</v>
       </c>
       <c r="C62" s="5">
-        <v>1.1519275099999788</v>
+        <v>1.564067510000001</v>
       </c>
       <c r="D62" s="5">
-        <v>7.4972563872686582</v>
+        <v>10.30181741656213</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>192.45956423000001</v>
+        <v>192.62773799000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.67887954000002537</v>
+        <v>0.42425629000001663</v>
       </c>
       <c r="D63" s="5">
-        <v>4.3315356698813146</v>
+        <v>2.6811895870448188</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>194.36779258000001</v>
+        <v>194.60244412</v>
       </c>
       <c r="C64" s="5">
-        <v>1.9082283500000017</v>
+        <v>1.9747061299999871</v>
       </c>
       <c r="D64" s="5">
-        <v>12.568700308384596</v>
+        <v>13.019553888504998</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>194.63220602000001</v>
+        <v>194.59095736</v>
       </c>
       <c r="C65" s="5">
-        <v>0.26441343999999845</v>
+        <v>-1.1486759999996821E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>1.6447218681817866</v>
+        <v>-7.0809171829189221E-2</v>
       </c>
       <c r="E65" s="5">
-        <v>2.6220280137044805</v>
+        <v>2.5752058849933812</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>194.78415204000001</v>
+        <v>194.7419136</v>
       </c>
       <c r="C66" s="5">
-        <v>0.15194601999999691</v>
+        <v>0.1509562399999993</v>
       </c>
       <c r="D66" s="5">
-        <v>0.94085234675513885</v>
+        <v>0.93489642470747647</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>195.06134557999999</v>
+        <v>195.09367624000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.27719353999998475</v>
+        <v>0.35176264000000401</v>
       </c>
       <c r="D67" s="5">
-        <v>1.7211263222919548</v>
+        <v>2.1892261549165681</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>194.93409063999999</v>
+        <v>194.89671805</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.12725494000000026</v>
+        <v>-0.1969581900000037</v>
       </c>
       <c r="D68" s="5">
-        <v>-0.78005814625684566</v>
+        <v>-1.204764251520507</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>191.50211152</v>
+        <v>191.57783301000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-3.4319791199999941</v>
+        <v>-3.3188850399999978</v>
       </c>
       <c r="D69" s="5">
-        <v>-19.196672490138333</v>
+        <v>-18.625418618408428</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>194.24890644999999</v>
+        <v>194.21773931000001</v>
       </c>
       <c r="C70" s="5">
-        <v>2.746794929999993</v>
+        <v>2.6399063000000069</v>
       </c>
       <c r="D70" s="5">
-        <v>18.637008701052761</v>
+        <v>17.848390980645902</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>194.70486550000001</v>
+        <v>194.7440637</v>
       </c>
       <c r="C71" s="5">
-        <v>0.45595905000001835</v>
+        <v>0.52632438999998499</v>
       </c>
       <c r="D71" s="5">
-        <v>2.853401906710884</v>
+        <v>3.3008754191188094</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>195.9509395</v>
+        <v>195.92420139000001</v>
       </c>
       <c r="C72" s="5">
-        <v>1.246073999999993</v>
+        <v>1.1801376900000093</v>
       </c>
       <c r="D72" s="5">
-        <v>7.9559415369874431</v>
+        <v>7.5192645072583053</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>196.44957181999999</v>
+        <v>196.48578239</v>
       </c>
       <c r="C73" s="5">
-        <v>0.49863231999998447</v>
+        <v>0.56158099999998967</v>
       </c>
       <c r="D73" s="5">
-        <v>3.0967174763972372</v>
+        <v>3.4943267645813014</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>198.48706942999999</v>
+        <v>198.52960941000001</v>
       </c>
       <c r="C74" s="5">
-        <v>2.0374976100000026</v>
+        <v>2.043827020000009</v>
       </c>
       <c r="D74" s="5">
-        <v>13.181018221572472</v>
+        <v>13.221757372758947</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>198.59636816</v>
+        <v>198.58697565</v>
       </c>
       <c r="C75" s="5">
-        <v>0.10929873000000612</v>
+        <v>5.736623999999324E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.66279600139502737</v>
+        <v>0.34729830578066334</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>198.65215233999999</v>
+        <v>198.59257081999999</v>
       </c>
       <c r="C76" s="5">
-        <v>5.5784179999989192E-2</v>
+        <v>5.5951699999923221E-3</v>
       </c>
       <c r="D76" s="5">
-        <v>0.33759192668583182</v>
+        <v>3.3815130736636334E-2</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>200.27961117999999</v>
+        <v>200.26118285999999</v>
       </c>
       <c r="C77" s="5">
-        <v>1.6274588400000027</v>
+        <v>1.6686120399999993</v>
       </c>
       <c r="D77" s="5">
-        <v>10.286302496975818</v>
+        <v>10.561863469869358</v>
       </c>
       <c r="E77" s="5">
-        <v>2.9015779430767275</v>
+        <v>2.9139203470333275</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>201.07540513999999</v>
+        <v>201.05058739</v>
       </c>
       <c r="C78" s="5">
-        <v>0.79579395999999747</v>
+        <v>0.78940453000001298</v>
       </c>
       <c r="D78" s="5">
-        <v>4.8736911855030929</v>
+        <v>4.8341627065666248</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>201.53783887</v>
+        <v>201.55185924</v>
       </c>
       <c r="C79" s="5">
-        <v>0.46243373000001498</v>
+        <v>0.50127184999999486</v>
       </c>
       <c r="D79" s="5">
-        <v>2.7949400637528932</v>
+        <v>3.0332856146010112</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>202.11198411000001</v>
+        <v>202.07810882000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.57414524000000711</v>
+        <v>0.52624958000001243</v>
       </c>
       <c r="D80" s="5">
-        <v>3.4726613551989693</v>
+        <v>3.178573987166744</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>201.08705302999999</v>
+        <v>201.15721176</v>
       </c>
       <c r="C81" s="5">
-        <v>-1.024931080000016</v>
+        <v>-0.9208970600000157</v>
       </c>
       <c r="D81" s="5">
-        <v>-5.9184361553314631</v>
+        <v>-5.3335566092035496</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>202.74671652999999</v>
+        <v>202.72978731000001</v>
       </c>
       <c r="C82" s="5">
-        <v>1.6596634999999935</v>
+        <v>1.5725755500000105</v>
       </c>
       <c r="D82" s="5">
-        <v>10.366340091512782</v>
+        <v>9.7952343782687912</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>204.45850730999999</v>
+        <v>204.49904562</v>
       </c>
       <c r="C83" s="5">
-        <v>1.7117907800000012</v>
+        <v>1.7692583099999979</v>
       </c>
       <c r="D83" s="5">
-        <v>10.615573408827505</v>
+        <v>10.990203949572708</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>205.47133542</v>
+        <v>205.44170167999999</v>
       </c>
       <c r="C84" s="5">
-        <v>1.0128281100000152</v>
+        <v>0.94265605999999025</v>
       </c>
       <c r="D84" s="5">
-        <v>6.1091151121292375</v>
+        <v>5.6739199450713151</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>205.25161284000001</v>
+        <v>205.29431453000001</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.21972257999999556</v>
+        <v>-0.14738714999998592</v>
       </c>
       <c r="D85" s="5">
-        <v>-1.2757101075808186</v>
+        <v>-0.85751030425569308</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>205.37806426</v>
+        <v>205.35148142</v>
       </c>
       <c r="C86" s="5">
-        <v>0.1264514199999951</v>
+        <v>5.7166889999990644E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>0.74180624911319715</v>
+        <v>0.33466796329069126</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>205.73843153999999</v>
+        <v>205.74285613000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.3603672799999913</v>
+        <v>0.39137471000000801</v>
       </c>
       <c r="D87" s="5">
-        <v>2.1260233055563349</v>
+        <v>2.31117924722688</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>206.02901066000001</v>
+        <v>205.99102809999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.29057912000001807</v>
+        <v>0.24817196999998714</v>
       </c>
       <c r="D88" s="5">
-        <v>1.7080737507454202</v>
+        <v>1.457110354150859</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>202.96185061</v>
+        <v>202.97094104000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-3.0671600500000125</v>
+        <v>-3.0200870599999803</v>
       </c>
       <c r="D89" s="5">
-        <v>-16.471930390294009</v>
+        <v>-16.241918518283093</v>
       </c>
       <c r="E89" s="5">
-        <v>1.3392473723095932</v>
+        <v>1.3531120416353293</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>204.63564761999999</v>
+        <v>204.83173787000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.673797009999987</v>
+        <v>1.8607968299999982</v>
       </c>
       <c r="D90" s="5">
-        <v>10.357667678080551</v>
+        <v>11.573386156284759</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>208.41988122000001</v>
+        <v>208.51594373</v>
       </c>
       <c r="C91" s="5">
-        <v>3.7842336000000216</v>
+        <v>3.6842058599999916</v>
       </c>
       <c r="D91" s="5">
-        <v>24.593172845477817</v>
+        <v>23.852340769668224</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>207.68120309</v>
+        <v>207.85961372</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.73867813000001092</v>
+        <v>-0.6563300100000049</v>
       </c>
       <c r="D92" s="5">
-        <v>-4.1710867329185053</v>
+        <v>-3.7124415259669474</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>205.38310944</v>
+        <v>205.63364920000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-2.2980936499999984</v>
+        <v>-2.2259645199999909</v>
       </c>
       <c r="D93" s="5">
-        <v>-12.499526295918006</v>
+        <v>-12.12025236213421</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>207.38448009000001</v>
+        <v>207.68133435999999</v>
       </c>
       <c r="C94" s="5">
-        <v>2.0013706500000126</v>
+        <v>2.0476851599999861</v>
       </c>
       <c r="D94" s="5">
-        <v>12.341011740141905</v>
+        <v>12.626190403014292</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>208.09904022000001</v>
+        <v>208.13269038999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.7145601299999953</v>
+        <v>0.45135602999999946</v>
       </c>
       <c r="D95" s="5">
-        <v>4.2139601710471597</v>
+        <v>2.6393732116209989</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>208.19695195</v>
+        <v>208.25531469000001</v>
       </c>
       <c r="C96" s="5">
-        <v>9.7911729999992758E-2</v>
+        <v>0.12262430000001245</v>
       </c>
       <c r="D96" s="5">
-        <v>0.56606989655085815</v>
+        <v>0.70929232628262895</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>210.96904925000001</v>
+        <v>211.09275808999999</v>
       </c>
       <c r="C97" s="5">
-        <v>2.7720973000000129</v>
+        <v>2.8374433999999837</v>
       </c>
       <c r="D97" s="5">
-        <v>17.201330983260689</v>
+        <v>17.632381776275242</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>211.53503597</v>
+        <v>211.60471161000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.56598671999998373</v>
+        <v>0.51195352000002003</v>
       </c>
       <c r="D98" s="5">
-        <v>3.2672841991177037</v>
+        <v>2.9494403953207904</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>212.44938450999999</v>
+        <v>212.44977999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.91434853999999177</v>
+        <v>0.84506837999998652</v>
       </c>
       <c r="D99" s="5">
-        <v>5.3120392798086558</v>
+        <v>4.8990188120893841</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>214.22762513999999</v>
+        <v>214.31474512</v>
       </c>
       <c r="C100" s="5">
-        <v>1.7782406299999991</v>
+        <v>1.8649651300000016</v>
       </c>
       <c r="D100" s="5">
-        <v>10.519765231570499</v>
+        <v>11.057833406531504</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>214.92085320999999</v>
+        <v>215.04310344999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.69322807000000353</v>
+        <v>0.72835832999999184</v>
       </c>
       <c r="D101" s="5">
-        <v>3.9529914538787292</v>
+        <v>4.1553550742045919</v>
       </c>
       <c r="E101" s="5">
-        <v>5.8922416030684266</v>
+        <v>5.9477294375951395</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>218.17092696</v>
+        <v>218.17637224999999</v>
       </c>
       <c r="C102" s="5">
-        <v>3.2500737500000128</v>
+        <v>3.1332687999999962</v>
       </c>
       <c r="D102" s="5">
-        <v>19.734650352952276</v>
+        <v>18.956003717566784</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>219.06933230000001</v>
+        <v>219.15551092999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.89840534000001071</v>
+        <v>0.97913868000000548</v>
       </c>
       <c r="D103" s="5">
-        <v>5.0549432544293449</v>
+        <v>5.5203340536059908</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>218.38180975</v>
+        <v>218.47512166999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.68752255000001128</v>
+        <v>-0.68038925999999833</v>
       </c>
       <c r="D104" s="5">
-        <v>-3.7017236562860489</v>
+        <v>-3.6625544065066462</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>222.82086414</v>
+        <v>223.04807843</v>
       </c>
       <c r="C105" s="5">
-        <v>4.4390543899999955</v>
+        <v>4.5729567600000109</v>
       </c>
       <c r="D105" s="5">
-        <v>27.312991085708195</v>
+        <v>28.220644326733478</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>225.03928123</v>
+        <v>225.03721770000001</v>
       </c>
       <c r="C106" s="5">
-        <v>2.2184170900000026</v>
+        <v>1.9891392700000097</v>
       </c>
       <c r="D106" s="5">
-        <v>12.623685306293829</v>
+        <v>11.24240327398336</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>225.97750847</v>
+        <v>226.00992364000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.93822724000000335</v>
+        <v>0.97270593999999733</v>
       </c>
       <c r="D107" s="5">
-        <v>5.1193356465447648</v>
+        <v>5.312011116749682</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>228.46497174999999</v>
+        <v>228.71295524999999</v>
       </c>
       <c r="C108" s="5">
-        <v>2.4874632799999858</v>
+        <v>2.7030316099999823</v>
       </c>
       <c r="D108" s="5">
-        <v>14.038865951676339</v>
+        <v>15.334459258410348</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>228.82024296</v>
+        <v>228.82715712000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.35527121000001216</v>
+        <v>0.11420187000001647</v>
       </c>
       <c r="D109" s="5">
-        <v>1.882085675728562</v>
+        <v>0.60083709566352006</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>228.68083461000001</v>
+        <v>228.85067212000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.13940834999999652</v>
+        <v>2.3515000000003283E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-0.7286531483943981</v>
+        <v>0.12338550440531559</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>230.57361863</v>
+        <v>230.67342379999999</v>
       </c>
       <c r="C111" s="5">
-        <v>1.8927840199999935</v>
+        <v>1.8227516799999819</v>
       </c>
       <c r="D111" s="5">
-        <v>10.397226428164918</v>
+        <v>9.9877793618763135</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>229.30702163999999</v>
+        <v>229.41678182000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.2665969900000107</v>
+        <v>-1.2566419799999835</v>
       </c>
       <c r="D112" s="5">
-        <v>-6.3963343132159896</v>
+        <v>-6.3448941363748679</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>231.30114555</v>
+        <v>231.63056005999999</v>
       </c>
       <c r="C113" s="5">
-        <v>1.9941239100000132</v>
+        <v>2.2137782399999821</v>
       </c>
       <c r="D113" s="5">
-        <v>10.949452093813484</v>
+        <v>12.214269616351348</v>
       </c>
       <c r="E113" s="5">
-        <v>7.6215463019750684</v>
+        <v>7.7135496762660738</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>228.85744994999999</v>
+        <v>228.96545182</v>
       </c>
       <c r="C114" s="5">
-        <v>-2.4436956000000123</v>
+        <v>-2.665108239999995</v>
       </c>
       <c r="D114" s="5">
-        <v>-11.966645727299207</v>
+        <v>-12.965948349536284</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>229.00058193999999</v>
+        <v>229.09186471000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.14313199000000054</v>
+        <v>0.12641289000001166</v>
       </c>
       <c r="D115" s="5">
-        <v>0.75309078877210389</v>
+        <v>0.66454109265761119</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>228.21197085</v>
+        <v>228.31877030000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.78861108999998919</v>
+        <v>-0.77309440999999879</v>
       </c>
       <c r="D116" s="5">
-        <v>-4.0550706867260704</v>
+        <v>-3.9752038260842615</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>228.23369148</v>
+        <v>228.32981647</v>
       </c>
       <c r="C117" s="5">
-        <v>2.1720630000004348E-2</v>
+        <v>1.1046169999985977E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>0.11427272856876503</v>
+        <v>5.8072017978916257E-2</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>227.05482006</v>
+        <v>227.06215251</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.1788714200000072</v>
+        <v>-1.267663959999993</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.0251472457813264</v>
+        <v>-6.4625607962200515</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>226.53541031</v>
+        <v>226.76474762999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.51940974999999412</v>
+        <v>-0.29740488000001619</v>
       </c>
       <c r="D119" s="5">
-        <v>-2.7108390531406901</v>
+        <v>-1.5604806154181916</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>226.41804508000001</v>
+        <v>226.46096292999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.11736522999999011</v>
+        <v>-0.30378469999999425</v>
       </c>
       <c r="D120" s="5">
-        <v>-0.61993686464432152</v>
+        <v>-1.5957843441047448</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>226.09658357999999</v>
+        <v>226.29111411</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.32146150000002649</v>
+        <v>-0.16984881999999857</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.6904825820908576</v>
+        <v>-0.89631304571593517</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>227.22036079</v>
+        <v>227.38860581</v>
       </c>
       <c r="C122" s="5">
-        <v>1.1237772100000143</v>
+        <v>1.0974917000000062</v>
       </c>
       <c r="D122" s="5">
-        <v>6.1301898239003005</v>
+        <v>5.9776729600373946</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>228.27118759999999</v>
+        <v>228.56811998000001</v>
       </c>
       <c r="C123" s="5">
-        <v>1.0508268099999896</v>
+        <v>1.1795141700000045</v>
       </c>
       <c r="D123" s="5">
-        <v>5.6930031812874704</v>
+        <v>6.4053555264392825</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>229.78815345000001</v>
+        <v>230.01375281</v>
       </c>
       <c r="C124" s="5">
-        <v>1.5169658500000196</v>
+        <v>1.4456328299999939</v>
       </c>
       <c r="D124" s="5">
-        <v>8.2725694344555123</v>
+        <v>7.8593433347003971</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>230.56957034000001</v>
+        <v>230.71309593999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.7814168900000027</v>
+        <v>0.69934312999998838</v>
       </c>
       <c r="D125" s="5">
-        <v>4.1579109122396929</v>
+        <v>3.7101634375048098</v>
       </c>
       <c r="E125" s="5">
-        <v>-0.31628689441222102</v>
+        <v>-0.39608941055202518</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>232.20858142</v>
+        <v>232.30093903</v>
       </c>
       <c r="C126" s="5">
-        <v>1.6390110799999889</v>
+        <v>1.5878430900000069</v>
       </c>
       <c r="D126" s="5">
-        <v>8.8717743045144015</v>
+        <v>8.5786955776513416</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>233.24089354</v>
+        <v>233.34042921</v>
       </c>
       <c r="C127" s="5">
-        <v>1.0323121200000003</v>
+        <v>1.0394901800000014</v>
       </c>
       <c r="D127" s="5">
-        <v>5.4671412242900619</v>
+        <v>5.5038539660555053</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>234.40725287999999</v>
+        <v>234.63573027000001</v>
       </c>
       <c r="C128" s="5">
-        <v>1.1663593399999854</v>
+        <v>1.2953010600000141</v>
       </c>
       <c r="D128" s="5">
-        <v>6.1686229275924154</v>
+        <v>6.8685350852623284</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>233.77131453999999</v>
+        <v>233.84475703999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.63593833999999561</v>
+        <v>-0.79097323000002007</v>
       </c>
       <c r="D129" s="5">
-        <v>-3.207415788466772</v>
+        <v>-3.9711161103761938</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>234.80975457</v>
+        <v>235.01591242000001</v>
       </c>
       <c r="C130" s="5">
-        <v>1.0384400300000038</v>
+        <v>1.1711553800000161</v>
       </c>
       <c r="D130" s="5">
-        <v>5.4627247468288065</v>
+        <v>6.1782528564622297</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>237.55342862000001</v>
+        <v>237.77028257000001</v>
       </c>
       <c r="C131" s="5">
-        <v>2.7436740500000099</v>
+        <v>2.7543701499999997</v>
       </c>
       <c r="D131" s="5">
-        <v>14.95874677745217</v>
+        <v>15.006838755261654</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>237.07978781</v>
+        <v>237.23619758000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.47364081000000624</v>
+        <v>-0.53408498999999665</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.3665305401134873</v>
+        <v>-2.6624148305615547</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>237.59568139000001</v>
+        <v>237.77793008</v>
       </c>
       <c r="C133" s="5">
-        <v>0.51589358000001084</v>
+        <v>0.54173249999999484</v>
       </c>
       <c r="D133" s="5">
-        <v>2.6427199021689773</v>
+        <v>2.7748970565774744</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>238.82323142999999</v>
+        <v>238.78284481</v>
       </c>
       <c r="C134" s="5">
-        <v>1.2275500399999828</v>
+        <v>1.0049147299999959</v>
       </c>
       <c r="D134" s="5">
-        <v>6.3791053897763517</v>
+        <v>5.1910908478686402</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>237.19004057000001</v>
+        <v>237.38561902000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.6331908599999849</v>
+        <v>-1.3972257899999931</v>
       </c>
       <c r="D135" s="5">
-        <v>-7.9044706187189835</v>
+        <v>-6.8001093263811763</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>238.39002058</v>
+        <v>238.43156486000001</v>
       </c>
       <c r="C136" s="5">
-        <v>1.1999800099999902</v>
+        <v>1.0459458400000017</v>
       </c>
       <c r="D136" s="5">
-        <v>6.2427885267986039</v>
+        <v>5.4173568203933042</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>239.95054447999999</v>
+        <v>240.20354721000001</v>
       </c>
       <c r="C137" s="5">
-        <v>1.5605238999999926</v>
+        <v>1.7719823500000018</v>
       </c>
       <c r="D137" s="5">
-        <v>8.1443969910008018</v>
+        <v>9.2919083521879173</v>
       </c>
       <c r="E137" s="5">
-        <v>4.0686089348940246</v>
+        <v>4.1135295035302777</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>241.89520046000001</v>
+        <v>241.97299108999999</v>
       </c>
       <c r="C138" s="5">
-        <v>1.9446559800000216</v>
+        <v>1.769443879999983</v>
       </c>
       <c r="D138" s="5">
-        <v>10.170707984296312</v>
+        <v>9.2068088057266628</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>244.13767353</v>
+        <v>244.35327067</v>
       </c>
       <c r="C139" s="5">
-        <v>2.2424730699999884</v>
+        <v>2.3802795800000069</v>
       </c>
       <c r="D139" s="5">
-        <v>11.709627435324155</v>
+        <v>12.464423647208633</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>244.93556534999999</v>
+        <v>245.08512906999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.79789181999998959</v>
+        <v>0.73185839999999303</v>
       </c>
       <c r="D140" s="5">
-        <v>3.9931145995981021</v>
+        <v>3.6539005034851968</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>247.62269416999999</v>
+        <v>247.77740011</v>
       </c>
       <c r="C141" s="5">
-        <v>2.6871288199999981</v>
+        <v>2.6922710400000085</v>
       </c>
       <c r="D141" s="5">
-        <v>13.989048240282154</v>
+        <v>14.008379643773527</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>247.58318065</v>
+        <v>247.77973606</v>
       </c>
       <c r="C142" s="5">
-        <v>-3.9513519999985647E-2</v>
+        <v>2.3359500000026401E-3</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.19131781019445793</v>
+        <v>1.1313724945982706E-2</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>246.47594143000001</v>
+        <v>246.47949191999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.1072392199999967</v>
+        <v>-1.300244140000018</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.2365738619234214</v>
+        <v>-6.1184937113359599</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>246.02873170999999</v>
+        <v>246.29847839000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.4472097200000178</v>
+        <v>-0.18101352999997289</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.1557013611410158</v>
+        <v>-0.8777241613137754</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>247.56575654</v>
+        <v>247.63588457</v>
       </c>
       <c r="C145" s="5">
-        <v>1.5370248300000071</v>
+        <v>1.3374061799999879</v>
       </c>
       <c r="D145" s="5">
-        <v>7.7598398949706437</v>
+        <v>6.7141941590349141</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>247.06037298999999</v>
+        <v>247.31434594000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.50538355000000479</v>
+        <v>-0.32153862999999205</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.4223753680939653</v>
+        <v>-1.5470406143043514</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>247.04107119</v>
+        <v>247.14425205000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.9301799999993818E-2</v>
+        <v>-0.17009389000000397</v>
       </c>
       <c r="D147" s="5">
-        <v>-9.3710738444718888E-2</v>
+        <v>-0.82220195203529522</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>249.64194395999999</v>
+        <v>250.09762368</v>
       </c>
       <c r="C148" s="5">
-        <v>2.6008727699999952</v>
+        <v>2.9533716299999924</v>
       </c>
       <c r="D148" s="5">
-        <v>13.391559344760173</v>
+        <v>15.321056207319517</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>247.46542780999999</v>
+        <v>247.61483157999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.1765161499999977</v>
+        <v>-2.4827921000000117</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.9748729733516566</v>
+        <v>-11.283363194966123</v>
       </c>
       <c r="E149" s="5">
-        <v>3.1318467504566794</v>
+        <v>3.0854183695799398</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>246.30333855999999</v>
+        <v>246.57860930999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.1620892500000082</v>
+        <v>-1.0362222699999961</v>
       </c>
       <c r="D150" s="5">
-        <v>-5.4918697682278195</v>
+        <v>-4.9077916149241174</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>246.29749544000001</v>
+        <v>246.44182228</v>
       </c>
       <c r="C151" s="5">
-        <v>-5.8431199999802175E-3</v>
+        <v>-0.13678702999999359</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.8464206921330337E-2</v>
+        <v>-0.66366074968869926</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>246.68904671999999</v>
+        <v>246.85866837</v>
       </c>
       <c r="C152" s="5">
-        <v>0.3915512799999874</v>
+        <v>0.41684609000000705</v>
       </c>
       <c r="D152" s="5">
-        <v>1.924468111595723</v>
+        <v>2.0487397572355848</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>246.52318618999999</v>
+        <v>246.63319458999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.16586053000000334</v>
+        <v>-0.22547378000001572</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.80383900970455446</v>
+        <v>-1.0905570143344367</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>246.72896</v>
+        <v>246.80854880000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.20577381000001083</v>
+        <v>0.17535421000002316</v>
       </c>
       <c r="D154" s="5">
-        <v>1.0062556504661258</v>
+        <v>0.85653459359624762</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>246.5367262</v>
+        <v>246.64462152999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.19223379999999679</v>
+        <v>-0.16392727000001628</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.93095925047504968</v>
+        <v>-0.79412044390171355</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>246.45837066000001</v>
+        <v>246.43396824999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-7.8355539999989787E-2</v>
+        <v>-0.2106532800000025</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.38072404599942544</v>
+        <v>-1.0200906733988102</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>245.94464665999999</v>
+        <v>246.21520483</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.51372400000002472</v>
+        <v>-0.21876341999998772</v>
       </c>
       <c r="D157" s="5">
-        <v>-2.4728325000104689</v>
+        <v>-1.060073707003284</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>245.20479288999999</v>
+        <v>245.35581665999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.7398537699999963</v>
+        <v>-0.85938817000001677</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.5507242426677355</v>
+        <v>-4.1089946388936704</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>244.79640871999999</v>
+        <v>245.01670369000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.40838417000000504</v>
+        <v>-0.33911296999997376</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.9803723804611262</v>
+        <v>-1.6460028327235809</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>243.83563439</v>
+        <v>243.9837631</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.96077432999999246</v>
+        <v>-1.0329405900000097</v>
       </c>
       <c r="D160" s="5">
-        <v>-4.6093993610658242</v>
+        <v>-4.9432873919108893</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>242.13793312999999</v>
+        <v>242.27692479000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.6977012600000023</v>
+        <v>-1.7068383099999949</v>
       </c>
       <c r="D161" s="5">
-        <v>-8.0423462556803553</v>
+        <v>-8.0792570600464302</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.1528238215523077</v>
+        <v>-2.1557298308584549</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>243.10144460999999</v>
+        <v>243.38712405000001</v>
       </c>
       <c r="C162" s="5">
-        <v>0.96351147999999398</v>
+        <v>1.1101992600000017</v>
       </c>
       <c r="D162" s="5">
-        <v>4.8809236667154865</v>
+        <v>5.6395534719769547</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>241.7532898</v>
+        <v>241.92640448</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.3481548099999827</v>
+        <v>-1.4607195700000091</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.4555044733994311</v>
+        <v>-6.9689196341401694</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>240.03705017999999</v>
+        <v>240.21328677</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.7162396200000103</v>
+        <v>-1.7131177100000059</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.1940856566214961</v>
+        <v>-8.1741292385230313</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>240.28388502999999</v>
+        <v>240.3431722</v>
       </c>
       <c r="C165" s="5">
-        <v>0.24683484999999905</v>
+        <v>0.12988543000000163</v>
       </c>
       <c r="D165" s="5">
-        <v>1.2409868453647777</v>
+        <v>0.65078361737327395</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>240.92453305000001</v>
+        <v>241.19490737000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.64064802000001464</v>
+        <v>0.85173517000001198</v>
       </c>
       <c r="D166" s="5">
-        <v>3.246792460541581</v>
+        <v>4.3364697060002344</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>240.33034269999999</v>
+        <v>240.6475968</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.59419035000001941</v>
+        <v>-0.5473105700000076</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.9197339649535081</v>
+        <v>-2.6892673293678726</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>238.97118662</v>
+        <v>239.04799277000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.3591560799999911</v>
+        <v>-1.5996040299999947</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.5792795632167556</v>
+        <v>-7.6912503175650793</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>239.20468181000001</v>
+        <v>239.27791083</v>
       </c>
       <c r="C169" s="5">
-        <v>0.23349519000001351</v>
+        <v>0.2299180599999886</v>
       </c>
       <c r="D169" s="5">
-        <v>1.1788236975678767</v>
+        <v>1.1602936346745363</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>239.80067715000001</v>
+        <v>239.86179562000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.59599534000000176</v>
+        <v>0.58388479000001325</v>
       </c>
       <c r="D170" s="5">
-        <v>3.0311991537576022</v>
+        <v>2.9678556148728941</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>238.24495719000001</v>
+        <v>238.38337055</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.5557199600000047</v>
+        <v>-1.4784250700000143</v>
       </c>
       <c r="D171" s="5">
-        <v>-7.5132025212816256</v>
+        <v>-7.1507272237487758</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>234.32320052</v>
+        <v>234.45119249999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-3.9217566700000077</v>
+        <v>-3.9321780500000045</v>
       </c>
       <c r="D172" s="5">
-        <v>-18.059448306285951</v>
+        <v>-18.093592088030441</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>235.5922625</v>
+        <v>235.72920958</v>
       </c>
       <c r="C173" s="5">
-        <v>1.2690619800000036</v>
+        <v>1.2780170800000121</v>
       </c>
       <c r="D173" s="5">
-        <v>6.6961597405016615</v>
+        <v>6.741044221145942</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.703281780507194</v>
+        <v>-2.7025748389680193</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>235.26689820999999</v>
+        <v>235.35543376000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.32536429000001021</v>
+        <v>-0.37377581999999165</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.6447275685328777</v>
+        <v>-1.8862320835517199</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>233.50609466</v>
+        <v>233.69902058</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.7608035499999914</v>
+        <v>-1.6564131800000155</v>
       </c>
       <c r="D175" s="5">
-        <v>-8.6205111741314173</v>
+        <v>-8.1261421077269969</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>233.10067936999999</v>
+        <v>233.27258843000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.40541529000000764</v>
+        <v>-0.42643214999998236</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.0636698395369413</v>
+        <v>-2.1678059992168541</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>234.94209488000001</v>
+        <v>234.76735711000001</v>
       </c>
       <c r="C177" s="5">
-        <v>1.8414155100000187</v>
+        <v>1.4947686799999929</v>
       </c>
       <c r="D177" s="5">
-        <v>9.9024998482390103</v>
+        <v>7.9662532590125235</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>231.90508252999999</v>
+        <v>231.97289560999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-3.0370123500000261</v>
+        <v>-2.7944615000000113</v>
       </c>
       <c r="D178" s="5">
-        <v>-14.455289515733483</v>
+        <v>-13.384744184322429</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>231.88538521000001</v>
+        <v>232.00699528999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.9697319999977481E-2</v>
+        <v>3.4099679999997079E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.10187678882506157</v>
+        <v>0.17654095014918436</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>232.47710954999999</v>
+        <v>232.75768228999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.59172433999998475</v>
+        <v>0.75068699999999922</v>
       </c>
       <c r="D180" s="5">
-        <v>3.1055005971144078</v>
+        <v>3.9525944732802465</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>232.13118689000001</v>
+        <v>232.21404326999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.34592265999998517</v>
+        <v>-0.54363902000000053</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.7710422391179148</v>
+        <v>-2.7670467858367909</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>231.61707021999999</v>
+        <v>231.59518539000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.51411667000002126</v>
+        <v>-0.61885787999997888</v>
       </c>
       <c r="D182" s="5">
-        <v>-2.625584841200912</v>
+        <v>-3.1515766409972223</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>233.66881162999999</v>
+        <v>233.71666445</v>
       </c>
       <c r="C183" s="5">
-        <v>2.0517414100000053</v>
+        <v>2.1214790599999844</v>
       </c>
       <c r="D183" s="5">
-        <v>11.163505251488459</v>
+        <v>11.563423977912324</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>234.17600583000001</v>
+        <v>234.28516191</v>
       </c>
       <c r="C184" s="5">
-        <v>0.50719420000001492</v>
+        <v>0.56849746000000323</v>
       </c>
       <c r="D184" s="5">
-        <v>2.6360035085253974</v>
+        <v>2.9582743189751515</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>235.43441623000001</v>
+        <v>235.4593386</v>
       </c>
       <c r="C185" s="5">
-        <v>1.2584104000000025</v>
+        <v>1.1741766899999959</v>
       </c>
       <c r="D185" s="5">
-        <v>6.6425835467761818</v>
+        <v>6.1826666637576633</v>
       </c>
       <c r="E185" s="5">
-        <v>-6.6999768296716056E-2</v>
+        <v>-0.11448347045359686</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>241.63792554</v>
+        <v>241.8343285</v>
       </c>
       <c r="C186" s="5">
-        <v>6.203509309999987</v>
+        <v>6.3749899000000028</v>
       </c>
       <c r="D186" s="5">
-        <v>36.628655498855437</v>
+        <v>37.7921109250168</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>241.45801071</v>
+        <v>241.56099993999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.1799148300000013</v>
+        <v>-0.27332856000001016</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.88982664035163195</v>
+        <v>-1.347877431378619</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>243.58436524999999</v>
+        <v>243.84504625</v>
       </c>
       <c r="C188" s="5">
-        <v>2.1263545399999941</v>
+        <v>2.2840463100000079</v>
       </c>
       <c r="D188" s="5">
-        <v>11.094738269122018</v>
+        <v>11.955497119088786</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>245.27592945999999</v>
+        <v>245.19341069999999</v>
       </c>
       <c r="C189" s="5">
-        <v>1.6915642099999957</v>
+        <v>1.3483644499999912</v>
       </c>
       <c r="D189" s="5">
-        <v>8.659137060364742</v>
+        <v>6.8410852537768907</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>242.90342491000001</v>
+        <v>243.17074233</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.3725045499999737</v>
+        <v>-2.022668369999991</v>
       </c>
       <c r="D190" s="5">
-        <v>-11.009325455464991</v>
+        <v>-9.4621225248592502</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>243.37461128000001</v>
+        <v>243.50301209</v>
       </c>
       <c r="C191" s="5">
-        <v>0.47118636999999808</v>
+        <v>0.33226976000000263</v>
       </c>
       <c r="D191" s="5">
-        <v>2.3527675619332555</v>
+        <v>1.652065121380808</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>245.50351567000001</v>
+        <v>245.67573913000001</v>
       </c>
       <c r="C192" s="5">
-        <v>2.1289043900000024</v>
+        <v>2.1727270400000123</v>
       </c>
       <c r="D192" s="5">
-        <v>11.016961853347906</v>
+        <v>11.248766197711024</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>246.39488331999999</v>
+        <v>246.58636401999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.89136764999997808</v>
+        <v>0.91062488999997981</v>
       </c>
       <c r="D193" s="5">
-        <v>4.4449943942520775</v>
+        <v>4.5397426265137986</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>247.85371617999999</v>
+        <v>247.95398520000001</v>
       </c>
       <c r="C194" s="5">
-        <v>1.4588328600000011</v>
+        <v>1.3676211800000146</v>
       </c>
       <c r="D194" s="5">
-        <v>7.3408423122892197</v>
+        <v>6.8622788346789143</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>247.58408435999999</v>
+        <v>247.74249018</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.26963182000000074</v>
+        <v>-0.21149502000000098</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.297657573451283</v>
+        <v>-1.018764762301505</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>249.38118833999999</v>
+        <v>249.56913868000001</v>
       </c>
       <c r="C196" s="5">
-        <v>1.7971039800000028</v>
+        <v>1.8266485000000046</v>
       </c>
       <c r="D196" s="5">
-        <v>9.0665568961823428</v>
+        <v>9.2155756118660115</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>252.01091016999999</v>
+        <v>252.10974777999999</v>
       </c>
       <c r="C197" s="5">
-        <v>2.629721829999994</v>
+        <v>2.5406090999999833</v>
       </c>
       <c r="D197" s="5">
-        <v>13.414304347277328</v>
+        <v>12.923698295730347</v>
       </c>
       <c r="E197" s="5">
-        <v>7.0408117069027387</v>
+        <v>7.0714584008434</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>255.25356234</v>
+        <v>255.24808758</v>
       </c>
       <c r="C198" s="5">
-        <v>3.2426521700000137</v>
+        <v>3.1383398000000113</v>
       </c>
       <c r="D198" s="5">
-        <v>16.581497046204795</v>
+        <v>16.004358638188432</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>258.20706167999998</v>
+        <v>258.31551288999998</v>
       </c>
       <c r="C199" s="5">
-        <v>2.9534993399999792</v>
+        <v>3.067425309999976</v>
       </c>
       <c r="D199" s="5">
-        <v>14.8036364251791</v>
+        <v>15.41330951922717</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>261.50624797</v>
+        <v>261.94318142999998</v>
       </c>
       <c r="C200" s="5">
-        <v>3.2991862900000228</v>
+        <v>3.6276685400000019</v>
       </c>
       <c r="D200" s="5">
-        <v>16.457496097604253</v>
+        <v>18.216832327572341</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>260.22655763</v>
+        <v>260.28433702000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.2796903400000019</v>
+        <v>-1.658844409999972</v>
       </c>
       <c r="D201" s="5">
-        <v>-5.7167453400868933</v>
+        <v>-7.3402252548420144</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>262.77208375999999</v>
+        <v>262.93854991000001</v>
       </c>
       <c r="C202" s="5">
-        <v>2.5455261299999847</v>
+        <v>2.6542128899999966</v>
       </c>
       <c r="D202" s="5">
-        <v>12.39093878183013</v>
+        <v>12.947012121164381</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>265.72079930000001</v>
+        <v>265.86014521999999</v>
       </c>
       <c r="C203" s="5">
-        <v>2.9487155400000233</v>
+        <v>2.9215953099999865</v>
       </c>
       <c r="D203" s="5">
-        <v>14.328867581373061</v>
+        <v>14.179382437765064</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>266.83204426999998</v>
+        <v>266.88497100000001</v>
       </c>
       <c r="C204" s="5">
-        <v>1.1112449699999729</v>
+        <v>1.0248257800000147</v>
       </c>
       <c r="D204" s="5">
-        <v>5.1354553070867226</v>
+        <v>4.7250476818591736</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>268.52317980999999</v>
+        <v>268.73068308000001</v>
       </c>
       <c r="C205" s="5">
-        <v>1.6911355400000048</v>
+        <v>1.8457120799999984</v>
       </c>
       <c r="D205" s="5">
-        <v>7.876183929440006</v>
+        <v>8.6219648009683745</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>270.80892482000002</v>
+        <v>270.92370353000001</v>
       </c>
       <c r="C206" s="5">
-        <v>2.2857450100000278</v>
+        <v>2.1930204500000059</v>
       </c>
       <c r="D206" s="5">
-        <v>10.706800203678203</v>
+        <v>10.244510316289857</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>272.43689011999999</v>
+        <v>272.49588396000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.6279652999999712</v>
+        <v>1.5721804300000031</v>
       </c>
       <c r="D207" s="5">
-        <v>7.4571442437643132</v>
+        <v>7.1902575708742145</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>274.51929747999998</v>
+        <v>274.59554774999998</v>
       </c>
       <c r="C208" s="5">
-        <v>2.0824073599999906</v>
+        <v>2.0996637899999655</v>
       </c>
       <c r="D208" s="5">
-        <v>9.5679600782876193</v>
+        <v>9.6484600302158441</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>276.83817422999999</v>
+        <v>276.90410356000001</v>
       </c>
       <c r="C209" s="5">
-        <v>2.3188767500000154</v>
+        <v>2.3085558100000299</v>
       </c>
       <c r="D209" s="5">
-        <v>10.620895691097566</v>
+        <v>10.568343957260584</v>
       </c>
       <c r="E209" s="5">
-        <v>9.8516623916211401</v>
+        <v>9.8347469696556278</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>279.68833752</v>
+        <v>279.96884168000003</v>
       </c>
       <c r="C210" s="5">
-        <v>2.8501632900000118</v>
+        <v>3.0647381200000154</v>
       </c>
       <c r="D210" s="5">
-        <v>13.078639155651416</v>
+        <v>14.120510144876786</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>282.83805253000003</v>
+        <v>283.04434789999999</v>
       </c>
       <c r="C211" s="5">
-        <v>3.1497150100000226</v>
+        <v>3.0755062199999657</v>
       </c>
       <c r="D211" s="5">
-        <v>14.383075457237403</v>
+        <v>14.00855387275417</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>284.86184953999998</v>
+        <v>285.09134125999998</v>
       </c>
       <c r="C212" s="5">
-        <v>2.0237970099999529</v>
+        <v>2.0469933599999877</v>
       </c>
       <c r="D212" s="5">
-        <v>8.93248665614923</v>
+        <v>9.0321268026556378</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>285.77712113000001</v>
+        <v>285.80956363000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.91527159000003167</v>
+        <v>0.71822237000003497</v>
       </c>
       <c r="D213" s="5">
-        <v>3.9245149340786378</v>
+        <v>3.0653674502642447</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>288.56454115999998</v>
+        <v>288.63052096000001</v>
       </c>
       <c r="C214" s="5">
-        <v>2.7874200299999643</v>
+        <v>2.8209573299999988</v>
       </c>
       <c r="D214" s="5">
-        <v>12.353364895324127</v>
+        <v>12.508661132517162</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>291.60813524000002</v>
+        <v>291.64281112999998</v>
       </c>
       <c r="C215" s="5">
-        <v>3.0435940800000481</v>
+        <v>3.0122901699999716</v>
       </c>
       <c r="D215" s="5">
-        <v>13.417497804562849</v>
+        <v>13.268270630553891</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>291.03603886000002</v>
+        <v>291.18350375</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.57209638000000496</v>
+        <v>-0.45930737999998428</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.3290029168102411</v>
+        <v>-1.8735920156952135</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>290.43688348000001</v>
+        <v>290.54346677000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.59915538000001334</v>
+        <v>-0.64003697999999076</v>
       </c>
       <c r="D217" s="5">
-        <v>-2.4426565796914379</v>
+        <v>-2.6060094278215429</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>288.87506877999999</v>
+        <v>289.095685</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.5618147000000135</v>
+        <v>-1.447781770000006</v>
       </c>
       <c r="D218" s="5">
-        <v>-6.2654869657212569</v>
+        <v>-5.8184262281122834</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>292.43494142999998</v>
+        <v>292.58157452</v>
       </c>
       <c r="C219" s="5">
-        <v>3.5598726499999884</v>
+        <v>3.4858895200000006</v>
       </c>
       <c r="D219" s="5">
-        <v>15.832495052195483</v>
+        <v>15.468721883970593</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>294.58758641999998</v>
+        <v>294.64986219999997</v>
       </c>
       <c r="C220" s="5">
-        <v>2.1526449899999989</v>
+        <v>2.068287679999969</v>
       </c>
       <c r="D220" s="5">
-        <v>9.1998779046065682</v>
+        <v>8.8206298300529831</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>295.83239698</v>
+        <v>295.88278016999999</v>
       </c>
       <c r="C221" s="5">
-        <v>1.244810560000019</v>
+        <v>1.2329179700000168</v>
       </c>
       <c r="D221" s="5">
-        <v>5.1902487552522469</v>
+        <v>5.1384042692774301</v>
       </c>
       <c r="E221" s="5">
-        <v>6.8611284563014907</v>
+        <v>6.8538805911511735</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>290.99480906000002</v>
+        <v>290.94413708000002</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.8375879199999758</v>
+        <v>-4.9386430899999709</v>
       </c>
       <c r="D222" s="5">
-        <v>-17.95084488434593</v>
+        <v>-18.289281232414233</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>294.37002304999999</v>
+        <v>294.56595549999997</v>
       </c>
       <c r="C223" s="5">
-        <v>3.3752139899999634</v>
+        <v>3.6218184199999541</v>
       </c>
       <c r="D223" s="5">
-        <v>14.841823611999839</v>
+        <v>16.00462413010959</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>294.54805170999998</v>
+        <v>294.77580683999997</v>
       </c>
       <c r="C224" s="5">
-        <v>0.1780286599999954</v>
+        <v>0.20985134000000016</v>
       </c>
       <c r="D224" s="5">
-        <v>0.7281530654543289</v>
+        <v>0.85824804116132469</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>297.20318123999999</v>
+        <v>297.54247721000002</v>
       </c>
       <c r="C225" s="5">
-        <v>2.6551295300000106</v>
+        <v>2.7666703700000426</v>
       </c>
       <c r="D225" s="5">
-        <v>11.369839034173923</v>
+        <v>11.862791322235179</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>297.49087350999997</v>
+        <v>297.65789659000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.28769226999997954</v>
+        <v>0.11541937999999163</v>
       </c>
       <c r="D226" s="5">
-        <v>1.1678026859302637</v>
+        <v>0.46648510923530395</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>296.21971979</v>
+        <v>296.33066323999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.2711537199999725</v>
+        <v>-1.3272333500000286</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.0086983635573956</v>
+        <v>-5.2214162417302816</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>296.20929821999999</v>
+        <v>296.35955560999997</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.0421570000005431E-2</v>
+        <v>2.8892369999994116E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-4.2210101336437322E-2</v>
+        <v>0.11706329000349402</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>297.1645633</v>
+        <v>297.16816534999998</v>
       </c>
       <c r="C229" s="5">
-        <v>0.95526508000000376</v>
+        <v>0.80860974000000851</v>
       </c>
       <c r="D229" s="5">
-        <v>3.9393458505474488</v>
+        <v>3.3237542508180118</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>293.76561580999999</v>
+        <v>293.87178639000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.3989474900000118</v>
+        <v>-3.29637895999997</v>
       </c>
       <c r="D230" s="5">
-        <v>-12.894151330144021</v>
+        <v>-12.528349928920324</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>298.56460412000001</v>
+        <v>298.68665786999998</v>
       </c>
       <c r="C231" s="5">
-        <v>4.798988310000027</v>
+        <v>4.8148714799999652</v>
       </c>
       <c r="D231" s="5">
-        <v>21.464198708917269</v>
+        <v>21.53326492785872</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>297.93379069000002</v>
+        <v>298.19606354000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.63081342999998924</v>
+        <v>-0.49059432999996488</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.5061286985626152</v>
+        <v>-1.9532975011413156</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>295.22734685</v>
+        <v>295.47075804999997</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.7064438400000199</v>
+        <v>-2.7253054900000393</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.372381680631804</v>
+        <v>-10.432345048846193</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.20452463495432838</v>
+        <v>-0.13925180767981882</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>291.03645067999997</v>
+        <v>291.17415863999997</v>
       </c>
       <c r="C234" s="5">
-        <v>-4.1908961700000305</v>
+        <v>-4.2965994099999989</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.765574050888597</v>
+        <v>-16.119719477603301</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>285.28923183000001</v>
+        <v>285.48317192000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.7472188499999675</v>
+        <v>-5.6909867199999553</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.285284240645407</v>
+        <v>-21.089969658281461</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>279.96686901999999</v>
+        <v>280.20645793</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.3223628100000155</v>
+        <v>-5.2767139900000188</v>
       </c>
       <c r="D236" s="5">
-        <v>-20.227146039214496</v>
+        <v>-20.058641906480645</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>272.44398228</v>
+        <v>272.82984277000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-7.5228867399999899</v>
+        <v>-7.3766151599999716</v>
       </c>
       <c r="D237" s="5">
-        <v>-27.881455868017902</v>
+        <v>-27.395290918063619</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>270.11010161000002</v>
+        <v>270.18903799999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.333880669999985</v>
+        <v>-2.6408047700000452</v>
       </c>
       <c r="D238" s="5">
-        <v>-9.8089840084320645</v>
+        <v>-11.016347650455593</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>266.26281144000001</v>
+        <v>266.35362384000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.8472901700000079</v>
+        <v>-3.8354141599999707</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.814703679280528</v>
+        <v>-15.765380487338875</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>263.57277085999999</v>
+        <v>263.72805076999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.6900405800000158</v>
+        <v>-2.6255730700000299</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.472062533709327</v>
+        <v>-11.208257302065782</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>260.97591337</v>
+        <v>261.07268872999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.5968574899999908</v>
+        <v>-2.65536204</v>
       </c>
       <c r="D241" s="5">
-        <v>-11.202935653433354</v>
+        <v>-11.435147419389125</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>257.89414163999999</v>
+        <v>257.98276204000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.081771730000014</v>
+        <v>-3.0899266899999702</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.285323852353304</v>
+        <v>-13.313602532431734</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>255.48589064000001</v>
+        <v>255.59083591000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.4082509999999786</v>
+        <v>-2.3919261300000016</v>
       </c>
       <c r="D243" s="5">
-        <v>-10.647783445207537</v>
+        <v>-10.575796101517653</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>253.03025643999999</v>
+        <v>252.99436406999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.45563420000002</v>
+        <v>-2.5964718400000208</v>
       </c>
       <c r="D244" s="5">
-        <v>-10.943337355485028</v>
+        <v>-11.531875893823329</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>252.8885774</v>
+        <v>252.94940535999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.14167903999998543</v>
+        <v>-4.4958710000003066E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.66984971209046451</v>
+        <v>-0.21303934202793195</v>
       </c>
       <c r="E245" s="5">
-        <v>-14.341073041418351</v>
+        <v>-14.391052762928391</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>255.75536536000001</v>
+        <v>255.70423468999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.8667879600000106</v>
+        <v>2.7548293300000068</v>
       </c>
       <c r="D246" s="5">
-        <v>14.484444077793611</v>
+        <v>13.88095255382793</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>252.56019989000001</v>
+        <v>252.75006028000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-3.1951654700000063</v>
+        <v>-2.9541744099999789</v>
       </c>
       <c r="D247" s="5">
-        <v>-14.003275182560548</v>
+        <v>-13.015840892852237</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>253.21770606000001</v>
+        <v>253.45490185</v>
       </c>
       <c r="C248" s="5">
-        <v>0.65750617000000489</v>
+        <v>0.70484156999998504</v>
       </c>
       <c r="D248" s="5">
-        <v>3.1691589699368139</v>
+        <v>3.3982349706225268</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>255.74646784999999</v>
+        <v>255.94057856000001</v>
       </c>
       <c r="C249" s="5">
-        <v>2.5287617899999759</v>
+        <v>2.485676710000007</v>
       </c>
       <c r="D249" s="5">
-        <v>12.664447264154077</v>
+        <v>12.424620114630835</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>256.47497691000001</v>
+        <v>256.56146649999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.72850906000002169</v>
+        <v>0.6208879399999887</v>
       </c>
       <c r="D250" s="5">
-        <v>3.472337647467727</v>
+        <v>2.9502448811516535</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>256.83874287999998</v>
+        <v>257.01946084000002</v>
       </c>
       <c r="C251" s="5">
-        <v>0.36376596999997446</v>
+        <v>0.45799434000002748</v>
       </c>
       <c r="D251" s="5">
-        <v>1.7153350526135647</v>
+        <v>2.1633079323820414</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>257.84856723000001</v>
+        <v>257.90534258000002</v>
       </c>
       <c r="C252" s="5">
-        <v>1.0098243500000308</v>
+        <v>0.88588174000000208</v>
       </c>
       <c r="D252" s="5">
-        <v>4.8214694787781509</v>
+        <v>4.2154160185493783</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>257.68437382000002</v>
+        <v>257.87247177</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.16419340999999577</v>
+        <v>-3.2870810000019901E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.76146821643358065</v>
+        <v>-0.1528364351009226</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>257.56610396000002</v>
+        <v>257.64113687999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.11826985999999806</v>
+        <v>-0.23133489000002783</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.54937795702645342</v>
+        <v>-1.071212708186553</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>256.75314815000002</v>
+        <v>256.84594957000002</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.81295581000000539</v>
+        <v>-0.79518730999996023</v>
       </c>
       <c r="D255" s="5">
-        <v>-3.722495781707913</v>
+        <v>-3.6414683157345418</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>256.39236428999999</v>
+        <v>256.56130046999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.36078386000002638</v>
+        <v>-0.28464910000002419</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.6732425113528904</v>
+        <v>-1.3218216769044444</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>256.81464142999999</v>
+        <v>256.78822481999998</v>
       </c>
       <c r="C257" s="5">
-        <v>0.4222771400000056</v>
+        <v>0.22692434999999023</v>
       </c>
       <c r="D257" s="5">
-        <v>1.9943967071871516</v>
+        <v>1.0665592397255397</v>
       </c>
       <c r="E257" s="5">
-        <v>1.5524876885957717</v>
+        <v>1.5176234371994557</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>256.01464912</v>
+        <v>255.97512947000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.79999230999999327</v>
+        <v>-0.81309534999996913</v>
       </c>
       <c r="D258" s="5">
-        <v>-3.6746854187699629</v>
+        <v>-3.73420631906064</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>257.64528494000001</v>
+        <v>257.74148312</v>
       </c>
       <c r="C259" s="5">
-        <v>1.6306358200000091</v>
+        <v>1.766353649999985</v>
       </c>
       <c r="D259" s="5">
-        <v>7.9166841802358778</v>
+        <v>8.6021999864897438</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>258.72916831999999</v>
+        <v>258.77717254999999</v>
       </c>
       <c r="C260" s="5">
-        <v>1.0838833799999747</v>
+        <v>1.0356894299999908</v>
       </c>
       <c r="D260" s="5">
-        <v>5.166718154714145</v>
+        <v>4.9300020780524978</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>260.04134683000001</v>
+        <v>260.10475443000001</v>
       </c>
       <c r="C261" s="5">
-        <v>1.3121785100000238</v>
+        <v>1.3275818800000252</v>
       </c>
       <c r="D261" s="5">
-        <v>6.2586198507568414</v>
+        <v>6.3329659697360707</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>259.51791398</v>
+        <v>259.50849260000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.52343285000000606</v>
+        <v>-0.5962618300000031</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.3888972035594258</v>
+        <v>-2.7164496347669154</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>263.52592159</v>
+        <v>263.50064822000002</v>
       </c>
       <c r="C263" s="5">
-        <v>4.0080076099999928</v>
+        <v>3.9921556200000055</v>
       </c>
       <c r="D263" s="5">
-        <v>20.191011377652735</v>
+        <v>20.105073955757046</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>266.72849332999999</v>
+        <v>266.69675632000002</v>
       </c>
       <c r="C264" s="5">
-        <v>3.2025717399999962</v>
+        <v>3.1961081000000036</v>
       </c>
       <c r="D264" s="5">
-        <v>15.598673790980744</v>
+        <v>15.566656471448725</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>268.07776806999999</v>
+        <v>268.05522994</v>
       </c>
       <c r="C265" s="5">
-        <v>1.3492747399999985</v>
+        <v>1.3584736199999838</v>
       </c>
       <c r="D265" s="5">
-        <v>6.2421002028772099</v>
+        <v>6.2866249385724604</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>270.94456668999999</v>
+        <v>270.91754850000001</v>
       </c>
       <c r="C266" s="5">
-        <v>2.8667986199999973</v>
+        <v>2.8623185600000056</v>
       </c>
       <c r="D266" s="5">
-        <v>13.615025078849152</v>
+        <v>13.593694474718632</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>270.17705410999997</v>
+        <v>270.16883841999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.76751258000001599</v>
+        <v>-0.74871008000002348</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.3468111798215738</v>
+        <v>-3.2663841443232977</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>271.64584930000001</v>
+        <v>271.61743942999999</v>
       </c>
       <c r="C268" s="5">
-        <v>1.4687951900000371</v>
+        <v>1.4486010100000044</v>
       </c>
       <c r="D268" s="5">
-        <v>6.722339623633844</v>
+        <v>6.6273810545346201</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>272.76284311000001</v>
+        <v>272.75688422000002</v>
       </c>
       <c r="C269" s="5">
-        <v>1.1169938099999968</v>
+        <v>1.1394447900000273</v>
       </c>
       <c r="D269" s="5">
-        <v>5.0474759086399867</v>
+        <v>5.151831077253699</v>
       </c>
       <c r="E269" s="5">
-        <v>6.2100048467629954</v>
+        <v>6.2186104566101186</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>273.31038857999999</v>
+        <v>273.28589591000002</v>
       </c>
       <c r="C270" s="5">
-        <v>0.54754546999998865</v>
+        <v>0.52901169000000436</v>
       </c>
       <c r="D270" s="5">
-        <v>2.4356605096858441</v>
+        <v>2.3523868769237399</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>273.90036622999997</v>
+        <v>273.98750434999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.58997764999998026</v>
+        <v>0.70160843999997269</v>
       </c>
       <c r="D271" s="5">
-        <v>2.6213396771252562</v>
+        <v>3.1246422611684865</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>277.54234461999999</v>
+        <v>277.58401000999999</v>
       </c>
       <c r="C272" s="5">
-        <v>3.6419783900000198</v>
+        <v>3.5965056599999912</v>
       </c>
       <c r="D272" s="5">
-        <v>17.1762724198806</v>
+        <v>16.940316621187467</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>277.93823413000001</v>
+        <v>277.97694008000002</v>
       </c>
       <c r="C273" s="5">
-        <v>0.39588951000001771</v>
+        <v>0.39293007000003399</v>
       </c>
       <c r="D273" s="5">
-        <v>1.7251861827099368</v>
+        <v>1.7119301059871139</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>279.92067092000002</v>
+        <v>279.91424232000003</v>
       </c>
       <c r="C274" s="5">
-        <v>1.9824367900000084</v>
+        <v>1.9373022400000082</v>
       </c>
       <c r="D274" s="5">
-        <v>8.9030687646588511</v>
+        <v>8.6912833733849162</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>281.34697129</v>
+        <v>281.32164498999998</v>
       </c>
       <c r="C275" s="5">
-        <v>1.4263003699999786</v>
+        <v>1.4074026699999536</v>
       </c>
       <c r="D275" s="5">
-        <v>6.2887469182645095</v>
+        <v>6.203253708871137</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>281.17180218999999</v>
+        <v>281.14947324000002</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.17516910000000507</v>
+        <v>-0.17217174999996132</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.74457742615660072</v>
+        <v>-0.73194534652122334</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>283.94064534</v>
+        <v>283.91744791999997</v>
       </c>
       <c r="C277" s="5">
-        <v>2.7688431500000092</v>
+        <v>2.7679746799999521</v>
       </c>
       <c r="D277" s="5">
-        <v>12.478523366775374</v>
+        <v>12.475440040647644</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>285.86702506</v>
+        <v>285.83917797999999</v>
       </c>
       <c r="C278" s="5">
-        <v>1.9263797199999999</v>
+        <v>1.9217300600000158</v>
       </c>
       <c r="D278" s="5">
-        <v>8.4520996708531406</v>
+        <v>8.4316484257865412</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>289.62572003000002</v>
+        <v>289.61753750000003</v>
       </c>
       <c r="C279" s="5">
-        <v>3.7586949700000218</v>
+        <v>3.7783595200000377</v>
       </c>
       <c r="D279" s="5">
-        <v>16.970614792752325</v>
+        <v>17.067738316690196</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>290.87633734999997</v>
+        <v>290.86158640999997</v>
       </c>
       <c r="C280" s="5">
-        <v>1.2506173199999466</v>
+        <v>1.2440489099999468</v>
       </c>
       <c r="D280" s="5">
-        <v>5.3065048376291557</v>
+        <v>5.2781253546279938</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>292.02034629000002</v>
+        <v>292.02372127000001</v>
       </c>
       <c r="C281" s="5">
-        <v>1.1440089400000488</v>
+        <v>1.1621348600000374</v>
       </c>
       <c r="D281" s="5">
-        <v>4.8230092275204584</v>
+        <v>4.9013672387142604</v>
       </c>
       <c r="E281" s="5">
-        <v>7.0601636793446332</v>
+        <v>7.0637399694226444</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>292.73704895999998</v>
+        <v>292.72061373999998</v>
       </c>
       <c r="C282" s="5">
-        <v>0.71670266999996102</v>
+        <v>0.69689246999996612</v>
       </c>
       <c r="D282" s="5">
-        <v>2.9852306296753284</v>
+        <v>2.9015967599735903</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>296.53031358999999</v>
+        <v>296.60935403000002</v>
       </c>
       <c r="C283" s="5">
-        <v>3.7932646300000101</v>
+        <v>3.8887402900000438</v>
       </c>
       <c r="D283" s="5">
-        <v>16.706992308582969</v>
+        <v>17.159748827075695</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>297.50724251000003</v>
+        <v>297.5381337</v>
       </c>
       <c r="C284" s="5">
-        <v>0.9769289200000344</v>
+        <v>0.92877966999998307</v>
       </c>
       <c r="D284" s="5">
-        <v>4.025868276976774</v>
+        <v>3.82298197257116</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>298.90134466000001</v>
+        <v>298.90442744000001</v>
       </c>
       <c r="C285" s="5">
-        <v>1.3941021499999806</v>
+        <v>1.3662937400000033</v>
       </c>
       <c r="D285" s="5">
-        <v>5.7703432473209304</v>
+        <v>5.6517172628219869</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>298.88189582000001</v>
+        <v>298.88138196</v>
       </c>
       <c r="C286" s="5">
-        <v>-1.9448839999995471E-2</v>
+        <v>-2.3045480000007501E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-7.805337104793697E-2</v>
+        <v>-9.248057097454021E-2</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>301.10785919</v>
+        <v>301.08963311999997</v>
       </c>
       <c r="C287" s="5">
-        <v>2.2259633699999881</v>
+        <v>2.2082511599999748</v>
       </c>
       <c r="D287" s="5">
-        <v>9.3124887287176161</v>
+        <v>9.235368534070453</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>301.17514392999999</v>
+        <v>301.15966157999998</v>
       </c>
       <c r="C288" s="5">
-        <v>6.7284739999990961E-2</v>
+        <v>7.0028460000003179E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>0.2684785276381163</v>
+        <v>0.27945742184747324</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>301.60489789000002</v>
+        <v>301.59084868999997</v>
       </c>
       <c r="C289" s="5">
-        <v>0.42975396000002775</v>
+        <v>0.43118710999999621</v>
       </c>
       <c r="D289" s="5">
-        <v>1.7258109357046525</v>
+        <v>1.731701313205547</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>300.81560916000001</v>
+        <v>300.79488033000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.78928873000000976</v>
+        <v>-0.79596835999996074</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.0955470121381334</v>
+        <v>-3.1215083948358591</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>300.75387246999998</v>
+        <v>300.74736892999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-6.1736690000032013E-2</v>
+        <v>-4.7511400000018966E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.24599940648025731</v>
+        <v>-0.18937880828447939</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>302.81474577</v>
+        <v>302.80564379999998</v>
       </c>
       <c r="C292" s="5">
-        <v>2.0608733000000257</v>
+        <v>2.0582748699999911</v>
       </c>
       <c r="D292" s="5">
-        <v>8.5399206269666017</v>
+        <v>8.5289361096288587</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>304.18142390999998</v>
+        <v>304.18978233000001</v>
       </c>
       <c r="C293" s="5">
-        <v>1.3666781399999763</v>
+        <v>1.3841385300000297</v>
       </c>
       <c r="D293" s="5">
-        <v>5.5523792775679537</v>
+        <v>5.6252816386921367</v>
       </c>
       <c r="E293" s="5">
-        <v>4.1644624336973468</v>
+        <v>4.1661208230243219</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>306.39253372000002</v>
+        <v>306.38700892000003</v>
       </c>
       <c r="C294" s="5">
-        <v>2.211109810000039</v>
+        <v>2.1972265900000139</v>
       </c>
       <c r="D294" s="5">
-        <v>9.0801870590745395</v>
+        <v>9.0206325033000301</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>308.22455301999997</v>
+        <v>308.27437315999998</v>
       </c>
       <c r="C295" s="5">
-        <v>1.8320192999999563</v>
+        <v>1.887364239999954</v>
       </c>
       <c r="D295" s="5">
-        <v>7.4159171165802951</v>
+        <v>7.6477402460807475</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>309.04245383</v>
+        <v>309.05121364000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.81790081000002601</v>
+        <v>0.77684048000003258</v>
       </c>
       <c r="D296" s="5">
-        <v>3.2311925728224944</v>
+        <v>3.0662229281229747</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>312.89144807000002</v>
+        <v>312.89764385000001</v>
       </c>
       <c r="C297" s="5">
-        <v>3.8489942400000245</v>
+        <v>3.8464302099999941</v>
       </c>
       <c r="D297" s="5">
-        <v>16.012983706421679</v>
+        <v>16.001090978737697</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>314.91200985</v>
+        <v>314.91032009000003</v>
       </c>
       <c r="C298" s="5">
-        <v>2.02056177999998</v>
+        <v>2.0126762400000189</v>
       </c>
       <c r="D298" s="5">
-        <v>8.030495025916796</v>
+        <v>7.9978738873443422</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>314.44177194999997</v>
+        <v>314.43059883000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.47023790000002919</v>
+        <v>-0.47972126000001936</v>
       </c>
       <c r="D299" s="5">
-        <v>-1.7772396425906889</v>
+        <v>-1.8127914096927045</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>316.52032607000001</v>
+        <v>316.51010364000001</v>
       </c>
       <c r="C300" s="5">
-        <v>2.0785541200000353</v>
+        <v>2.0795048100000031</v>
       </c>
       <c r="D300" s="5">
-        <v>8.2272027925027302</v>
+        <v>8.2314068767166404</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>318.93941468999998</v>
+        <v>318.94427927999999</v>
       </c>
       <c r="C301" s="5">
-        <v>2.4190886199999682</v>
+        <v>2.4341756399999781</v>
       </c>
       <c r="D301" s="5">
-        <v>9.5668210223936114</v>
+        <v>9.6293564845755455</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>321.26628405999998</v>
+        <v>321.23218677</v>
       </c>
       <c r="C302" s="5">
-        <v>2.3268693699999972</v>
+        <v>2.2879074900000091</v>
       </c>
       <c r="D302" s="5">
-        <v>9.1147559733871795</v>
+        <v>8.9559238436110569</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>320.30507964999998</v>
+        <v>320.30121635</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.96120440999999346</v>
+        <v>-0.93097041999999419</v>
       </c>
       <c r="D303" s="5">
-        <v>-3.5318138243771724</v>
+        <v>-3.422845582108236</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>323.73109419000002</v>
+        <v>323.73343305999998</v>
       </c>
       <c r="C304" s="5">
-        <v>3.4260145400000397</v>
+        <v>3.4322167099999774</v>
       </c>
       <c r="D304" s="5">
-        <v>13.617981256118728</v>
+        <v>13.644279259792015</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>326.60615483999999</v>
+        <v>326.61133123000002</v>
       </c>
       <c r="C305" s="5">
-        <v>2.8750606499999662</v>
+        <v>2.8778981700000372</v>
       </c>
       <c r="D305" s="5">
-        <v>11.193498435095272</v>
+        <v>11.205006486787216</v>
       </c>
       <c r="E305" s="5">
-        <v>7.3721566036967889</v>
+        <v>7.3709079668152766</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>325.18951957000002</v>
+        <v>325.19001071000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.416635269999972</v>
+        <v>-1.4213205199999948</v>
       </c>
       <c r="D306" s="5">
-        <v>-5.0825398431716406</v>
+        <v>-5.0988702218930264</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>322.31896879999999</v>
+        <v>322.34605954</v>
       </c>
       <c r="C307" s="5">
-        <v>-2.8705507700000226</v>
+        <v>-2.8439511700000253</v>
       </c>
       <c r="D307" s="5">
-        <v>-10.093333733655607</v>
+        <v>-10.004243588041707</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>320.11506136000003</v>
+        <v>320.12045768000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.2039074399999663</v>
+        <v>-2.2256018599999834</v>
       </c>
       <c r="D308" s="5">
-        <v>-7.9035440472643215</v>
+        <v>-7.9777681554370039</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>316.83914643000003</v>
+        <v>316.84365494999997</v>
       </c>
       <c r="C309" s="5">
-        <v>-3.275914929999999</v>
+        <v>-3.2768027300000426</v>
       </c>
       <c r="D309" s="5">
-        <v>-11.612119838330059</v>
+        <v>-11.61490689411988</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>316.27018046000001</v>
+        <v>316.26906596999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.56896597000002203</v>
+        <v>-0.57458897999998726</v>
       </c>
       <c r="D310" s="5">
-        <v>-2.1337514416963965</v>
+        <v>-2.1545987720578919</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>316.98468063000001</v>
+        <v>316.97741368999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.71450017000000798</v>
+        <v>0.70834772000000612</v>
       </c>
       <c r="D311" s="5">
-        <v>2.7449135099008259</v>
+        <v>2.7209952919173608</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>317.58466401999999</v>
+        <v>317.58207198999997</v>
       </c>
       <c r="C312" s="5">
-        <v>0.59998338999997713</v>
+        <v>0.60465829999998277</v>
       </c>
       <c r="D312" s="5">
-        <v>2.295135441030971</v>
+        <v>2.3132601527456886</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>315.87802808999999</v>
+        <v>315.89366946000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.7066359300000045</v>
+        <v>-1.6884025299999621</v>
       </c>
       <c r="D313" s="5">
-        <v>-6.2613381936762913</v>
+        <v>-6.1964362561107267</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>314.54364267</v>
+        <v>314.49860271</v>
       </c>
       <c r="C314" s="5">
-        <v>-1.3343854199999896</v>
+        <v>-1.3950667500000122</v>
       </c>
       <c r="D314" s="5">
-        <v>-4.9531069331792965</v>
+        <v>-5.1726594696258177</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>313.62776824999997</v>
+        <v>313.62643714000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.91587442000002284</v>
+        <v>-0.87216556999999284</v>
       </c>
       <c r="D315" s="5">
-        <v>-3.4386901362936984</v>
+        <v>-3.2775408465575695</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>311.16646338999999</v>
+        <v>311.16957200000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.4613048599999843</v>
+        <v>-2.4568651399999908</v>
       </c>
       <c r="D316" s="5">
-        <v>-9.0213864268593351</v>
+        <v>-9.005844812339781</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>310.50276093999997</v>
+        <v>310.50737126000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.6637024500000166</v>
+        <v>-0.66220074000000295</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.5297257041936194</v>
+        <v>-2.5240437905665436</v>
       </c>
       <c r="E317" s="5">
-        <v>-4.9305237091716307</v>
+        <v>-4.9306188824966295</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>310.93762581999999</v>
+        <v>310.94869252000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.43486488000002055</v>
+        <v>0.44132125999999516</v>
       </c>
       <c r="D318" s="5">
-        <v>1.6936284841989169</v>
+        <v>1.718944732816885</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>307.73955590999998</v>
+        <v>307.74459161999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-3.1980699100000152</v>
+        <v>-3.2041009000000145</v>
       </c>
       <c r="D319" s="5">
-        <v>-11.667497404053929</v>
+        <v>-11.687875839989005</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>305.64893544</v>
+        <v>305.65372597999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.0906204699999762</v>
+        <v>-2.0908656400000041</v>
       </c>
       <c r="D320" s="5">
-        <v>-7.8543628741219562</v>
+        <v>-7.8551260498969437</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>305.36907486000001</v>
+        <v>305.37419498999998</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.27986057999999048</v>
+        <v>-0.27953099000001203</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.093236623152305</v>
+        <v>-1.0919385663334835</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>302.87644668000002</v>
+        <v>302.87578389999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.492628179999997</v>
+        <v>-2.4984110899999905</v>
       </c>
       <c r="D322" s="5">
-        <v>-9.3672039630768094</v>
+        <v>-9.387817138101596</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>300.57801190999999</v>
+        <v>300.57650920999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.2984347700000285</v>
+        <v>-2.2992746900000043</v>
       </c>
       <c r="D323" s="5">
-        <v>-8.7357954874275556</v>
+        <v>-8.7388740612148403</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>299.11416394999998</v>
+        <v>299.11975165000001</v>
       </c>
       <c r="C324" s="5">
-        <v>-1.4638479600000096</v>
+        <v>-1.4567575599999714</v>
       </c>
       <c r="D324" s="5">
-        <v>-5.6901068777886472</v>
+        <v>-5.6633039333764845</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>295.26539904999998</v>
+        <v>295.29010842000002</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.8487648999999919</v>
+        <v>-3.8296432299999879</v>
       </c>
       <c r="D325" s="5">
-        <v>-14.3934614409151</v>
+        <v>-14.326661126665552</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>295.81640776</v>
+        <v>295.75379801000003</v>
       </c>
       <c r="C326" s="5">
-        <v>0.55100871000001916</v>
+        <v>0.46368959000000132</v>
       </c>
       <c r="D326" s="5">
-        <v>2.2625048037180573</v>
+        <v>1.9007015759192836</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>294.63721493999998</v>
+        <v>294.64109817000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.1791928200000257</v>
+        <v>-1.1126998400000048</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.6799851495239135</v>
+        <v>-4.4224422812017998</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>292.37083197999999</v>
+        <v>292.37254965</v>
       </c>
       <c r="C328" s="5">
-        <v>-2.2663829599999872</v>
+        <v>-2.2685485200000244</v>
       </c>
       <c r="D328" s="5">
-        <v>-8.8498653175709041</v>
+        <v>-8.8578548158843251</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>290.88387154999998</v>
+        <v>290.88403245000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.4869604300000105</v>
+        <v>-1.4885171999999898</v>
       </c>
       <c r="D329" s="5">
-        <v>-5.9351906971607864</v>
+        <v>-5.9411976477257937</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.3184267124088649</v>
+        <v>-6.3197658497996194</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>290.97122586</v>
+        <v>290.98739145000002</v>
       </c>
       <c r="C330" s="5">
-        <v>8.7354310000023361E-2</v>
+        <v>0.10335900000001175</v>
       </c>
       <c r="D330" s="5">
-        <v>0.36096358007406959</v>
+        <v>0.42722689039234041</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>291.33675718000001</v>
+        <v>291.33864448000003</v>
       </c>
       <c r="C331" s="5">
-        <v>0.36553132000000232</v>
+        <v>0.3512530300000094</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5179542601773122</v>
+        <v>1.4581845806768801</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>292.89249863999999</v>
+        <v>292.89490302000002</v>
       </c>
       <c r="C332" s="5">
-        <v>1.5557414599999788</v>
+        <v>1.5562585399999875</v>
       </c>
       <c r="D332" s="5">
-        <v>6.5996074430608731</v>
+        <v>6.6018217581670147</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>292.43151792999998</v>
+        <v>292.43545742999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.46098071000000118</v>
+        <v>-0.45944559000002982</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.8724049577183433</v>
+        <v>-1.8662081385800167</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>294.63352400999997</v>
+        <v>294.62727142</v>
       </c>
       <c r="C334" s="5">
-        <v>2.2020060799999897</v>
+        <v>2.1918139900000142</v>
       </c>
       <c r="D334" s="5">
-        <v>9.4197656037830377</v>
+        <v>9.3742215597194978</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>294.32910583</v>
+        <v>294.32630359000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.30441817999997056</v>
+        <v>-0.3009678299999905</v>
       </c>
       <c r="D335" s="5">
-        <v>-1.2328300612972409</v>
+        <v>-1.2189610004849527</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>289.55650336999997</v>
+        <v>289.58372639999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.7726024600000301</v>
+        <v>-4.74257719000002</v>
       </c>
       <c r="D336" s="5">
-        <v>-17.813336533700951</v>
+        <v>-17.711164998853956</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>289.26441132000002</v>
+        <v>289.28857152</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.29209204999995109</v>
+        <v>-0.29515487999998413</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.2038144248433413</v>
+        <v>-1.2162530380342207</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>288.76830412999999</v>
+        <v>288.70466464999998</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.49610719000003201</v>
+        <v>-0.58390687000002117</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.0387746855321853</v>
+        <v>-2.3953997461269805</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>290.98250629</v>
+        <v>290.98610019</v>
       </c>
       <c r="C339" s="5">
-        <v>2.2142021600000135</v>
+        <v>2.2814355400000181</v>
       </c>
       <c r="D339" s="5">
-        <v>9.5994297203686472</v>
+        <v>9.9059788640453625</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>293.24633159000001</v>
+        <v>293.24374004999999</v>
       </c>
       <c r="C340" s="5">
-        <v>2.2638253000000077</v>
+        <v>2.2576398599999834</v>
       </c>
       <c r="D340" s="5">
-        <v>9.74594758484848</v>
+        <v>9.7180471795462964</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>293.70632961000001</v>
+        <v>293.70148382000002</v>
       </c>
       <c r="C341" s="5">
-        <v>0.45999802000000045</v>
+        <v>0.45774377000003597</v>
       </c>
       <c r="D341" s="5">
-        <v>1.8986937776926949</v>
+        <v>1.8893259200441159</v>
       </c>
       <c r="E341" s="5">
-        <v>0.97030407528624352</v>
+        <v>0.9685823406220484</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>292.43765858</v>
+        <v>292.45049437</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.2686710300000072</v>
+        <v>-1.25098945000002</v>
       </c>
       <c r="D342" s="5">
-        <v>-5.0620380905143865</v>
+        <v>-4.9932131375162836</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>294.32383006999999</v>
+        <v>294.31211109999998</v>
       </c>
       <c r="C343" s="5">
-        <v>1.8861714899999811</v>
+        <v>1.8616167299999802</v>
       </c>
       <c r="D343" s="5">
-        <v>8.0203400509284641</v>
+        <v>7.9118874775747861</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>296.71649321000001</v>
+        <v>296.75361626</v>
       </c>
       <c r="C344" s="5">
-        <v>2.3926631400000247</v>
+        <v>2.4415051600000197</v>
       </c>
       <c r="D344" s="5">
-        <v>10.203435699170459</v>
+        <v>10.4217518610906</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>297.31185565999999</v>
+        <v>297.29942244</v>
       </c>
       <c r="C345" s="5">
-        <v>0.59536244999998189</v>
+        <v>0.54580617999999959</v>
       </c>
       <c r="D345" s="5">
-        <v>2.4345537392574279</v>
+        <v>2.2295728267742287</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>299.01551401</v>
+        <v>298.99493110999998</v>
       </c>
       <c r="C346" s="5">
-        <v>1.703658350000012</v>
+        <v>1.6955086699999811</v>
       </c>
       <c r="D346" s="5">
-        <v>7.0971538785193244</v>
+        <v>7.0624365482631069</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>301.12737184999997</v>
+        <v>301.09259245999999</v>
       </c>
       <c r="C347" s="5">
-        <v>2.1118578399999706</v>
+        <v>2.0976613500000099</v>
       </c>
       <c r="D347" s="5">
-        <v>8.8123387912502515</v>
+        <v>8.7514217914335557</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>301.36804825000002</v>
+        <v>301.46637586000003</v>
       </c>
       <c r="C348" s="5">
-        <v>0.24067640000004076</v>
+        <v>0.37378340000003618</v>
       </c>
       <c r="D348" s="5">
-        <v>0.96332873551381315</v>
+        <v>1.4999218007496262</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>303.76809880000002</v>
+        <v>303.77567771000002</v>
       </c>
       <c r="C349" s="5">
-        <v>2.4000505500000031</v>
+        <v>2.3093018499999971</v>
       </c>
       <c r="D349" s="5">
-        <v>9.9865275385094598</v>
+        <v>9.5896199858942044</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>304.98411227000003</v>
+        <v>304.91692677999998</v>
       </c>
       <c r="C350" s="5">
-        <v>1.2160134700000071</v>
+        <v>1.141249069999958</v>
       </c>
       <c r="D350" s="5">
-        <v>4.9109053099438915</v>
+        <v>4.602587089180421</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>307.26884747000003</v>
+        <v>307.28448693000001</v>
       </c>
       <c r="C351" s="5">
-        <v>2.2847352000000001</v>
+        <v>2.3675601500000312</v>
       </c>
       <c r="D351" s="5">
-        <v>9.3693889421568635</v>
+        <v>9.7259176475758444</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>308.66974477999997</v>
+        <v>308.67597950999999</v>
       </c>
       <c r="C352" s="5">
-        <v>1.400897309999948</v>
+        <v>1.3914925799999764</v>
       </c>
       <c r="D352" s="5">
-        <v>5.6103244954831544</v>
+        <v>5.5714267250597249</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>311.95119462000002</v>
+        <v>311.91541977000003</v>
       </c>
       <c r="C353" s="5">
-        <v>3.2814498400000502</v>
+        <v>3.2394402600000376</v>
       </c>
       <c r="D353" s="5">
-        <v>13.53011637734518</v>
+        <v>13.346501540190857</v>
       </c>
       <c r="E353" s="5">
-        <v>6.2119413749872399</v>
+        <v>6.2015130850216371</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>313.06408603</v>
+        <v>313.06916982000001</v>
       </c>
       <c r="C354" s="5">
-        <v>1.1128914099999747</v>
+        <v>1.1537500499999851</v>
       </c>
       <c r="D354" s="5">
-        <v>4.3660276132955422</v>
+        <v>4.530127433429354</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>314.30881029</v>
+        <v>314.26411410999998</v>
       </c>
       <c r="C355" s="5">
-        <v>1.2447242599999981</v>
+        <v>1.1949442899999667</v>
       </c>
       <c r="D355" s="5">
-        <v>4.8768575988324736</v>
+        <v>4.6776298524385806</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>313.93145236999999</v>
+        <v>314.06042108999998</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.37735792000000856</v>
+        <v>-0.20369302000000289</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.4312398008901051</v>
+        <v>-0.77502369909676627</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>315.30316464999999</v>
+        <v>315.25751227000001</v>
       </c>
       <c r="C357" s="5">
-        <v>1.371712279999997</v>
+        <v>1.1970911800000295</v>
       </c>
       <c r="D357" s="5">
-        <v>5.371219296555485</v>
+        <v>4.6711091533314208</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>316.75001434000001</v>
+        <v>316.70377357000001</v>
       </c>
       <c r="C358" s="5">
-        <v>1.4468496900000218</v>
+        <v>1.4462613000000033</v>
       </c>
       <c r="D358" s="5">
-        <v>5.6476307422292926</v>
+        <v>5.6461140004674171</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>316.31873177</v>
+        <v>316.23569129999998</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.43128257000000758</v>
+        <v>-0.46808227000002489</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.621723405979536</v>
+        <v>-1.7592311787780757</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>317.34836222000001</v>
+        <v>317.52481544</v>
       </c>
       <c r="C360" s="5">
-        <v>1.0296304500000133</v>
+        <v>1.2891241400000126</v>
       </c>
       <c r="D360" s="5">
-        <v>3.9767424864257661</v>
+        <v>5.0029396382357705</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>319.11988133</v>
+        <v>319.10502398</v>
       </c>
       <c r="C361" s="5">
-        <v>1.7715191099999856</v>
+        <v>1.580208540000001</v>
       </c>
       <c r="D361" s="5">
-        <v>6.9082463125278659</v>
+        <v>6.1381794379166799</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>319.61546795999999</v>
+        <v>319.56369178</v>
       </c>
       <c r="C362" s="5">
-        <v>0.49558662999999115</v>
+        <v>0.45866780000000063</v>
       </c>
       <c r="D362" s="5">
-        <v>1.8795755920621993</v>
+        <v>1.7385293576901439</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>317.58290629999999</v>
+        <v>317.6084381</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.0325616599999989</v>
+        <v>-1.9552536799999984</v>
       </c>
       <c r="D363" s="5">
-        <v>-7.3699376586621845</v>
+        <v>-7.1001039203612226</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>316.67504615000001</v>
+        <v>316.68507794999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.90786014999997633</v>
+        <v>-0.92336015000000771</v>
       </c>
       <c r="D364" s="5">
-        <v>-3.3769627332756791</v>
+        <v>-3.4334276485762594</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>314.45421708999999</v>
+        <v>314.39280382999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.2208290600000282</v>
+        <v>-2.2922741200000019</v>
       </c>
       <c r="D365" s="5">
-        <v>-8.0984216747799884</v>
+        <v>-8.348418962516579</v>
       </c>
       <c r="E365" s="5">
-        <v>0.80237630538615434</v>
+        <v>0.79424866581676579</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>314.83409527999999</v>
+        <v>314.82348518999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.37987818999999945</v>
+        <v>0.43068135999999413</v>
       </c>
       <c r="D366" s="5">
-        <v>1.4593376881779863</v>
+        <v>1.6563017647399869</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>315.03618182999998</v>
+        <v>314.96029664000002</v>
       </c>
       <c r="C367" s="5">
-        <v>0.20208654999998998</v>
+        <v>0.1368114500000388</v>
       </c>
       <c r="D367" s="5">
-        <v>0.77298432002186335</v>
+        <v>0.52272689335384204</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>313.57774351</v>
+        <v>313.80196326999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.4584383199999706</v>
+        <v>-1.1583333700000367</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.4160288163991988</v>
+        <v>-4.3250714071778606</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>284.97765999000001</v>
+        <v>284.90676463</v>
       </c>
       <c r="C369" s="5">
-        <v>-28.600083519999998</v>
+        <v>-28.89519863999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-68.261454129830625</v>
+        <v>-68.626335006038587</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>282.29334533000002</v>
+        <v>282.24011382999998</v>
       </c>
       <c r="C370" s="5">
-        <v>-2.6843146599999841</v>
+        <v>-2.6666508000000135</v>
       </c>
       <c r="D370" s="5">
-        <v>-10.735681880923275</v>
+        <v>-10.671152292301478</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>280.36566297000002</v>
+        <v>280.25568626</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.9276823600000057</v>
+        <v>-1.9844275699999798</v>
       </c>
       <c r="D371" s="5">
-        <v>-7.8935174355547533</v>
+        <v>-8.1184458313170342</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>273.26915253999999</v>
+        <v>273.46381937000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-7.0965104300000235</v>
+        <v>-6.7918668899999943</v>
       </c>
       <c r="D372" s="5">
-        <v>-26.482718823297681</v>
+        <v>-25.501881282224204</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>269.80375607000002</v>
+        <v>269.76711975000001</v>
       </c>
       <c r="C373" s="5">
-        <v>-3.4653964699999733</v>
+        <v>-3.696699620000004</v>
       </c>
       <c r="D373" s="5">
-        <v>-14.199745263587527</v>
+        <v>-15.06832692654565</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>266.36354937999999</v>
+        <v>266.34539781000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.440206690000025</v>
+        <v>-3.4217219399999976</v>
       </c>
       <c r="D374" s="5">
-        <v>-14.272210877958113</v>
+        <v>-14.202588989073462</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>267.08749252000001</v>
+        <v>267.09975299000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.72394314000001714</v>
+        <v>0.75435518000000457</v>
       </c>
       <c r="D375" s="5">
-        <v>3.3106490007094536</v>
+        <v>3.4521385376961256</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>267.59830240000002</v>
+        <v>267.61195225</v>
       </c>
       <c r="C376" s="5">
-        <v>0.51080988000001071</v>
+        <v>0.5121992599999885</v>
       </c>
       <c r="D376" s="5">
-        <v>2.3193182650610655</v>
+        <v>2.3255855111029344</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>266.75072354999998</v>
+        <v>266.70644283000001</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.84757885000004762</v>
+        <v>-0.90550941999998713</v>
       </c>
       <c r="D377" s="5">
-        <v>-3.7353081171665581</v>
+        <v>-3.9856801507818784</v>
       </c>
       <c r="E377" s="5">
-        <v>-15.170250849695799</v>
+        <v>-15.167764789484551</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>266.33148942999998</v>
+        <v>266.28336151000002</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.41923411999999871</v>
+        <v>-0.42308131999999432</v>
       </c>
       <c r="D378" s="5">
-        <v>-1.869741972297867</v>
+        <v>-1.8870612292941846</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>262.31318591000002</v>
+        <v>262.23935211000003</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.0183035199999608</v>
+        <v>-4.0440093999999931</v>
       </c>
       <c r="D379" s="5">
-        <v>-16.675780936009275</v>
+        <v>-16.776497387181312</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>268.90418094</v>
+        <v>269.26068071999998</v>
       </c>
       <c r="C380" s="5">
-        <v>6.5909950299999878</v>
+        <v>7.021328609999955</v>
       </c>
       <c r="D380" s="5">
-        <v>34.688088834692188</v>
+        <v>37.309603707713656</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>268.61694504000002</v>
+        <v>268.53601233000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.28723589999998467</v>
+        <v>-0.72466838999997663</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.2743025314055911</v>
+        <v>-3.1822126406468865</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>266.53421241000001</v>
+        <v>266.44708415999997</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.0827326300000095</v>
+        <v>-2.0889281700000311</v>
       </c>
       <c r="D382" s="5">
-        <v>-8.9175529207392028</v>
+        <v>-8.9455370345917338</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>267.42072915</v>
+        <v>267.35488979000002</v>
       </c>
       <c r="C383" s="5">
-        <v>0.88651673999999048</v>
+        <v>0.90780563000004122</v>
       </c>
       <c r="D383" s="5">
-        <v>4.0651383980041089</v>
+        <v>4.1659826740118922</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>269.69592009000002</v>
+        <v>269.92169403999998</v>
       </c>
       <c r="C384" s="5">
-        <v>2.2751909400000159</v>
+        <v>2.5668042499999615</v>
       </c>
       <c r="D384" s="5">
-        <v>10.70103860362992</v>
+        <v>12.149130893800809</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>269.51190869999999</v>
+        <v>269.3380861</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.18401139000002331</v>
+        <v>-0.58360793999997895</v>
       </c>
       <c r="D385" s="5">
-        <v>-0.8156850233294155</v>
+        <v>-2.56393289061847</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>270.66888594</v>
+        <v>270.5686551</v>
       </c>
       <c r="C386" s="5">
-        <v>1.1569772400000033</v>
+        <v>1.2305690000000027</v>
       </c>
       <c r="D386" s="5">
-        <v>5.2748200747337215</v>
+        <v>5.62252815063915</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>273.41531414999997</v>
+        <v>273.38918129000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.7464282099999764</v>
+        <v>2.8205261900000096</v>
       </c>
       <c r="D387" s="5">
-        <v>12.879221891852598</v>
+        <v>13.252056772278076</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>275.87479696000003</v>
+        <v>276.02934446</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4594828100000541</v>
+        <v>2.6401631699999939</v>
       </c>
       <c r="D388" s="5">
-        <v>11.344888944145382</v>
+        <v>12.224364589364601</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>278.28857269999997</v>
+        <v>278.68572564999999</v>
       </c>
       <c r="C389" s="5">
-        <v>2.4137757399999487</v>
+        <v>2.6563811899999905</v>
       </c>
       <c r="D389" s="5">
-        <v>11.019728764748859</v>
+        <v>12.179538014471291</v>
       </c>
       <c r="E389" s="5">
-        <v>4.3253300296437036</v>
+        <v>4.4915610934961991</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>278.54183355999999</v>
+        <v>279.05642668000002</v>
       </c>
       <c r="C390" s="5">
-        <v>0.25326086000001169</v>
+        <v>0.37070103000002064</v>
       </c>
       <c r="D390" s="5">
-        <v>1.0975615977239395</v>
+        <v>1.6079408162292363</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>279.75667472999999</v>
+        <v>280.54553579999998</v>
       </c>
       <c r="C391" s="5">
-        <v>1.2148411699999997</v>
+        <v>1.4891091199999664</v>
       </c>
       <c r="D391" s="5">
-        <v>5.3611069878666484</v>
+        <v>6.5947960080736445</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>280.43851059000002</v>
+        <v>281.62489866999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.68183586000003515</v>
+        <v>1.0793628700000113</v>
       </c>
       <c r="D392" s="5">
-        <v>2.9642206747304778</v>
+        <v>4.7158044452789705</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>285.56376461000002</v>
+        <v>286.48092136000002</v>
       </c>
       <c r="C393" s="5">
-        <v>5.1252540199999999</v>
+        <v>4.8560226900000316</v>
       </c>
       <c r="D393" s="5">
-        <v>24.27545477705857</v>
+        <v>22.771023210284234</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>287.77693428999999</v>
+        <v>288.8674178</v>
       </c>
       <c r="C394" s="5">
-        <v>2.2131696799999645</v>
+        <v>2.3864964399999735</v>
       </c>
       <c r="D394" s="5">
-        <v>9.7070650023386218</v>
+        <v>10.467430953923218</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>289.42390383999998</v>
+        <v>290.69052892000002</v>
       </c>
       <c r="C395" s="5">
-        <v>1.6469695499999943</v>
+        <v>1.8231111200000214</v>
       </c>
       <c r="D395" s="5">
-        <v>7.0880437362037529</v>
+        <v>7.8419852710634785</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>292.54529088999999</v>
+        <v>293.81025614999999</v>
       </c>
       <c r="C396" s="5">
-        <v>3.1213870500000098</v>
+        <v>3.1197272299999668</v>
       </c>
       <c r="D396" s="5">
-        <v>13.737734727928274</v>
+        <v>13.666591296577856</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>294.10352214</v>
+        <v>294.66933345000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.5582312500000057</v>
+        <v>0.85907730000002402</v>
       </c>
       <c r="D397" s="5">
-        <v>6.5823685423741951</v>
+        <v>3.565681393489073</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>295.28805108</v>
+        <v>295.81346317999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.184528940000007</v>
+        <v>1.1441297299999746</v>
       </c>
       <c r="D398" s="5">
-        <v>4.9416225047340889</v>
+        <v>4.7601091276693763</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>297.75132030999998</v>
+        <v>297.76890632999999</v>
       </c>
       <c r="C399" s="5">
-        <v>2.4632692299999803</v>
+        <v>1.9554431500000078</v>
       </c>
       <c r="D399" s="5">
-        <v>10.482595854718513</v>
+        <v>8.2273236949180308</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>299.31896979999999</v>
+        <v>299.08003002999999</v>
       </c>
       <c r="C400" s="5">
-        <v>1.567649490000008</v>
+        <v>1.311123699999996</v>
       </c>
       <c r="D400" s="5">
-        <v>6.504154806148521</v>
+        <v>5.4136465746976059</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>301.49081882000002</v>
+        <v>300.99033415000002</v>
       </c>
       <c r="C401" s="5">
-        <v>2.1718490200000247</v>
+        <v>1.9103041200000348</v>
       </c>
       <c r="D401" s="5">
-        <v>9.0631893946353728</v>
+        <v>7.9397983271996653</v>
       </c>
       <c r="E401" s="5">
-        <v>8.3374771356538915</v>
+        <v>8.0034987253033041</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>306.58109008999998</v>
+        <v>305.84883196999999</v>
       </c>
       <c r="C402" s="5">
-        <v>5.0902712699999597</v>
+        <v>4.8584978199999682</v>
       </c>
       <c r="D402" s="5">
-        <v>22.251803179194308</v>
+        <v>21.185686115505355</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>306.40151025</v>
+        <v>305.61186563000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.17957983999997396</v>
+        <v>-0.23696633999998085</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.70063980500362222</v>
+        <v>-0.92578738140679517</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>306.82043684000001</v>
+        <v>305.93425587000002</v>
       </c>
       <c r="C404" s="5">
-        <v>0.41892659000001231</v>
+        <v>0.32239024000000427</v>
       </c>
       <c r="D404" s="5">
-        <v>1.6530907837349895</v>
+        <v>1.2732515837982072</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>306.25790552000001</v>
+        <v>304.91190489000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.56253132000000505</v>
+        <v>-1.0223509799999988</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.178055875048801</v>
+        <v>-3.9371925073710234</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>306.07142981999999</v>
+        <v>304.44614554999998</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.18647570000001679</v>
+        <v>-0.46575934000003372</v>
       </c>
       <c r="D406" s="5">
-        <v>-0.72821950564057047</v>
+        <v>-1.8177034370399636</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>308.48320935999999</v>
+        <v>306.90792268000001</v>
       </c>
       <c r="C407" s="5">
-        <v>2.4117795399999977</v>
+        <v>2.46177713000003</v>
       </c>
       <c r="D407" s="5">
-        <v>9.8765103393363862</v>
+        <v>10.146686211264022</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>308.19646825000001</v>
+        <v>306.78858745999997</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.28674110999997993</v>
+        <v>-0.11933522000003904</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.109738401804139</v>
+        <v>-0.4656002733293807</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>308.85040952000003</v>
+        <v>306.84761824999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.65394127000001845</v>
+        <v>5.9030790000008437E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>2.5761244617751311</v>
+        <v>0.23114276275166823</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>310.69707585999998</v>
+        <v>308.75542048</v>
       </c>
       <c r="C410" s="5">
-        <v>1.8466663399999561</v>
+        <v>1.9078022300000157</v>
       </c>
       <c r="D410" s="5">
-        <v>7.4157122192382907</v>
+        <v>7.7214050655141753</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>308.91977285000002</v>
+        <v>306.69435549000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.7773030099999687</v>
+        <v>-2.0610649899999771</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.6525430055363932</v>
+        <v>-7.7228211424866693</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>309.20254027999999</v>
+        <v>306.72322178000002</v>
       </c>
       <c r="C412" s="5">
-        <v>0.2827674299999785</v>
+        <v>2.8866289999996297E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>1.1039578583396992</v>
+        <v>0.11300333589434608</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>310.26027452</v>
+        <v>307.94838327999997</v>
       </c>
       <c r="C413" s="5">
-        <v>1.057734240000002</v>
+        <v>1.225161499999956</v>
       </c>
       <c r="D413" s="5">
-        <v>4.1831370093606379</v>
+        <v>4.8999431507376956</v>
       </c>
       <c r="E413" s="5">
-        <v>2.9086974304300961</v>
+        <v>2.3117184641990418</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>308.61137262</v>
+        <v>307.99690303</v>
       </c>
       <c r="C414" s="5">
-        <v>-1.6489018999999985</v>
+        <v>4.8519750000025397E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-6.194339629572065</v>
+        <v>0.18923360064486694</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>309.02244145999998</v>
+        <v>308.98430589999998</v>
       </c>
       <c r="C415" s="5">
-        <v>0.41106883999998445</v>
+        <v>0.98740286999998261</v>
       </c>
       <c r="D415" s="5">
-        <v>1.6101560749362198</v>
+        <v>3.9156258292105006</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>309.38992064000001</v>
+        <v>309.73250309000002</v>
       </c>
       <c r="C416" s="5">
-        <v>0.3674791800000321</v>
+        <v>0.7481971900000417</v>
       </c>
       <c r="D416" s="5">
-        <v>1.4363702433167536</v>
+        <v>2.944781123676421</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>308.64586896999998</v>
+        <v>309.24249294999998</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.74405167000003303</v>
+        <v>-0.49001014000003806</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.8480123875937458</v>
+        <v>-1.8820195323990818</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>310.24130525999999</v>
+        <v>311.43420199000002</v>
       </c>
       <c r="C418" s="5">
-        <v>1.5954362900000092</v>
+        <v>2.1917090400000347</v>
       </c>
       <c r="D418" s="5">
-        <v>6.3824049463416355</v>
+        <v>8.8442967359749112</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>311.13574834999997</v>
+        <v>311.48532116000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.89444308999998157</v>
+        <v>5.1119169999992664E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>3.5150572556380988</v>
+        <v>0.19714730409383652</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>305.73728843999999</v>
+        <v>308.94300019999997</v>
       </c>
       <c r="C420" s="5">
-        <v>-5.3984599099999855</v>
+        <v>-2.5423209600000405</v>
       </c>
       <c r="D420" s="5">
-        <v>-18.944598624041443</v>
+        <v>-9.3663867260674216</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>312.42919655999998</v>
+        <v>315.67847953</v>
       </c>
       <c r="C421" s="5">
-        <v>6.6919081199999937</v>
+        <v>6.7354793300000324</v>
       </c>
       <c r="D421" s="5">
-        <v>29.66967713593607</v>
+        <v>29.538658927538574</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>313.34365294999998</v>
+        <v>317.82666157</v>
       </c>
       <c r="C422" s="5">
-        <v>0.91445638999999801</v>
+        <v>2.1481820399999947</v>
       </c>
       <c r="D422" s="5">
-        <v>3.5694050359466711</v>
+        <v>8.4786320421133219</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>314.27630106999999</v>
+        <v>319.45336957000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.93264812000001029</v>
+        <v>1.6267080000000078</v>
       </c>
       <c r="D423" s="5">
-        <v>3.6307808764219907</v>
+        <v>6.317747610726987</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>314.87364058000003</v>
+        <v>320.57732963000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.59733951000004026</v>
+        <v>1.1239600600000017</v>
       </c>
       <c r="D424" s="5">
-        <v>2.3048140019084284</v>
+        <v>4.3047298927244571</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>314.65975645999998</v>
+        <v>321.44263955999998</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.21388412000004564</v>
+        <v>0.8653099299999667</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.81208522360100011</v>
+        <v>3.2875900843539085</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4179971789190171</v>
+        <v>4.381986401834892</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>321.77073102999998</v>
+        <v>323.53866979999998</v>
       </c>
       <c r="C426" s="5">
-        <v>7.1109745699999962</v>
+        <v>2.0960302400000046</v>
       </c>
       <c r="D426" s="5">
-        <v>30.756720606800549</v>
+        <v>8.1116558495879296</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>321.31535878</v>
+        <v>324.44316511</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.45537224999998216</v>
+        <v>0.90449531000001571</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.6850922237050536</v>
+        <v>3.4068257709491956</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>322.30471334999999</v>
+        <v>326.05012621999998</v>
       </c>
       <c r="C428" s="5">
-        <v>0.98935456999998905</v>
+        <v>1.6069611099999861</v>
       </c>
       <c r="D428" s="5">
-        <v>3.7581111903039144</v>
+        <v>6.1081927948625436</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>325.70786178999998</v>
+        <v>328.90300626999999</v>
       </c>
       <c r="C429" s="5">
-        <v>3.4031484399999954</v>
+        <v>2.8528800500000102</v>
       </c>
       <c r="D429" s="5">
-        <v>13.432895568804405</v>
+        <v>11.020107866750116</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>325.94768183999997</v>
+        <v>329.13955497000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.23982004999999162</v>
+        <v>0.23654870000001438</v>
       </c>
       <c r="D430" s="5">
-        <v>0.88715192447299529</v>
+        <v>0.86646813522426314</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>325.58888243000001</v>
+        <v>329.27740978999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.35879940999996052</v>
+        <v>0.13785481999997273</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.3129778383086155</v>
+        <v>0.50376014264685853</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>326.31254722</v>
+        <v>329.17273736999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.72366478999998662</v>
+        <v>-0.10467241999998578</v>
       </c>
       <c r="D432" s="5">
-        <v>2.7000077543113177</v>
+        <v>-0.38079602677982827</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>326.23836112999999</v>
+        <v>328.86020095999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-7.4186090000011973E-2</v>
+        <v>-0.31253641000000698</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.27247520116432389</v>
+        <v>-1.1334212860869775</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>326.58997791000002</v>
+        <v>327.99649944999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.35161678000002894</v>
+        <v>-0.86370150999999851</v>
       </c>
       <c r="D434" s="5">
-        <v>1.3010436307240747</v>
+        <v>-3.1064895907902068</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>329.78176915</v>
+        <v>329.84332608</v>
       </c>
       <c r="C435" s="5">
-        <v>3.1917912399999864</v>
+        <v>1.8468266300000096</v>
       </c>
       <c r="D435" s="5">
-        <v>12.379082333507041</v>
+        <v>6.9699786973024258</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>331.46382493999999</v>
+        <v>331.74071746999999</v>
       </c>
       <c r="C436" s="5">
-        <v>1.6820557899999926</v>
+        <v>1.8973913899999957</v>
       </c>
       <c r="D436" s="5">
-        <v>6.2952675353751264</v>
+        <v>7.1255195301632934</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>329.19232106999999</v>
+        <v>330.27211256999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-2.2715038700000036</v>
+        <v>-1.4686049000000025</v>
       </c>
       <c r="D437" s="5">
-        <v>-7.9205532214472019</v>
+        <v>-5.1849021320292676</v>
       </c>
       <c r="E437" s="5">
-        <v>4.6185011942724952</v>
+        <v>2.7468269368637666</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>334.53700300000003</v>
+      </c>
+      <c r="C438" s="5">
+        <v>4.2648904300000368</v>
+      </c>
+      <c r="D438" s="5">
+        <v>16.645258521262839</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>