--- v4 (2026-04-17)
+++ v5 (2026-05-12)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4648AD1D-5871-4C30-9A14-34606FE02B83}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{471C7CBF-9E48-4FE1-AEC3-C5A1FCA640FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F5C993BF-E9DE-4782-988B-03E50D783A91}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A095EE62-6936-4A24-8879-C72176A23A8C}"/>
   </bookViews>
   <sheets>
     <sheet name="hounrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8FD3F99-2C88-4803-B307-3E4E77B0D470}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC50DB6E-BA47-4889-931F-F63BCE112031}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>7.1255195301632934</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>330.27211256999999</v>
       </c>
       <c r="C437" s="5">
         <v>-1.4686049000000025</v>
       </c>
       <c r="D437" s="5">
         <v>-5.1849021320292676</v>
       </c>
       <c r="E437" s="5">
         <v>2.7468269368637666</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>334.53700300000003</v>
+        <v>334.07816444999997</v>
       </c>
       <c r="C438" s="5">
-        <v>4.2648904300000368</v>
+        <v>3.8060518799999841</v>
       </c>
       <c r="D438" s="5">
-        <v>16.645258521262839</v>
+        <v>14.739839236395436</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>334.20232048000003</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.12415603000005149</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.446877887967978</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>335.45376135999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.2514408799999615</v>
+      </c>
+      <c r="D440" s="5">
+        <v>4.5871812141120571</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>