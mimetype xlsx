--- v5 (2026-05-12)
+++ v6 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{471C7CBF-9E48-4FE1-AEC3-C5A1FCA640FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4946E99B-FACD-46DF-AC58-F5D6C430EF9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A095EE62-6936-4A24-8879-C72176A23A8C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1DCD3D02-5E92-442A-8524-9A0BB43DBB3E}"/>
   </bookViews>
   <sheets>
     <sheet name="hounrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC50DB6E-BA47-4889-931F-F63BCE112031}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95D45785-4FBD-4556-855D-1349CB2215ED}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>187.12458634000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>189.56815054</v>
       </c>
       <c r="C7" s="5">
         <v>2.4435641999999973</v>
       </c>
       <c r="D7" s="5">
         <v>16.846104211819046</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>190.86071720000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.2925666600000056</v>
       </c>
       <c r="D8" s="5">
         <v>8.4961033591212534</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>192.21461823999999</v>
       </c>
       <c r="C9" s="5">
         <v>1.3539010399999825</v>
       </c>
       <c r="D9" s="5">
         <v>8.8524838541193418</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>197.5196306</v>
       </c>
       <c r="C10" s="5">
         <v>5.3050123600000063</v>
       </c>
       <c r="D10" s="5">
         <v>38.639254910278687</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>197.61105567999999</v>
       </c>
       <c r="C11" s="5">
         <v>9.1425079999993386E-2</v>
       </c>
       <c r="D11" s="5">
         <v>0.55685514808512249</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>197.64481745000001</v>
       </c>
       <c r="C12" s="5">
         <v>3.3761770000012348E-2</v>
       </c>
       <c r="D12" s="5">
         <v>0.20521228212753151</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>199.796425</v>
       </c>
       <c r="C13" s="5">
         <v>2.1516075499999943</v>
       </c>
       <c r="D13" s="5">
         <v>13.874736459142278</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>199.52605510000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.2703698999999915</v>
       </c>
       <c r="D14" s="5">
         <v>-1.6118405783449585</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>197.11667537</v>
       </c>
       <c r="C15" s="5">
         <v>-2.4093797300000119</v>
       </c>
       <c r="D15" s="5">
         <v>-13.565923802554281</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>198.49186932999999</v>
       </c>
       <c r="C16" s="5">
         <v>1.3751939599999901</v>
       </c>
       <c r="D16" s="5">
         <v>8.7006833430054886</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>198.76823779</v>
       </c>
       <c r="C17" s="5">
         <v>0.27636846000001469</v>
       </c>
       <c r="D17" s="5">
         <v>1.6836641837133071</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>197.13499050999999</v>
       </c>
       <c r="C18" s="5">
         <v>-1.6332472800000062</v>
       </c>
       <c r="D18" s="5">
         <v>-9.4265842512756155</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>199.14250229999999</v>
       </c>
       <c r="C19" s="5">
         <v>2.0075117899999952</v>
       </c>
       <c r="D19" s="5">
         <v>12.928334535345542</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>201.68298763000001</v>
       </c>
       <c r="C20" s="5">
         <v>2.5404853300000241</v>
       </c>
       <c r="D20" s="5">
         <v>16.429672227036839</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>198.65949562</v>
       </c>
       <c r="C21" s="5">
         <v>-3.0234920100000124</v>
       </c>
       <c r="D21" s="5">
         <v>-16.57797104394162</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>196.87280895999999</v>
       </c>
       <c r="C22" s="5">
         <v>-1.7866866600000151</v>
       </c>
       <c r="D22" s="5">
         <v>-10.27428833563645</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>197.10107436999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.22826541000000589</v>
       </c>
       <c r="D23" s="5">
         <v>1.400254524505895</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>196.08704768999999</v>
       </c>
       <c r="C24" s="5">
         <v>-1.0140266800000006</v>
       </c>
       <c r="D24" s="5">
         <v>-6.0019174486215405</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>195.49799795999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.58904972999999927</v>
       </c>
       <c r="D25" s="5">
         <v>-3.5458589574900223</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>195.69923775000001</v>
       </c>
       <c r="C26" s="5">
         <v>0.20123979000001668</v>
       </c>
       <c r="D26" s="5">
         <v>1.2422615270513138</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>195.14484858</v>
       </c>
       <c r="C27" s="5">
         <v>-0.55438917000000743</v>
       </c>
       <c r="D27" s="5">
         <v>-3.3469670703693222</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>193.88721337999999</v>
       </c>
       <c r="C28" s="5">
         <v>-1.2576352000000099</v>
       </c>
       <c r="D28" s="5">
         <v>-7.4652340991168025</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>192.32761242000001</v>
       </c>
       <c r="C29" s="5">
         <v>-1.5596009599999832</v>
       </c>
       <c r="D29" s="5">
         <v>-9.2368297514528237</v>
       </c>
       <c r="E29" s="5">
         <v>-3.2402688888375386</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>190.16528416</v>
       </c>
       <c r="C30" s="5">
         <v>-2.1623282600000095</v>
       </c>
       <c r="D30" s="5">
         <v>-12.687754497524361</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>191.15838178000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.99309762000001456</v>
       </c>
       <c r="D31" s="5">
         <v>6.4499114288558923</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>190.22273032000001</v>
       </c>
       <c r="C32" s="5">
         <v>-0.93565146000000254</v>
       </c>
       <c r="D32" s="5">
         <v>-5.7180000881378978</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>190.31106241000001</v>
       </c>
       <c r="C33" s="5">
         <v>8.8332089999994423E-2</v>
       </c>
       <c r="D33" s="5">
         <v>0.55865903182390486</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>190.94557974</v>
       </c>
       <c r="C34" s="5">
         <v>0.63451732999999422</v>
       </c>
       <c r="D34" s="5">
         <v>4.0751165559472557</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>189.2957643</v>
       </c>
       <c r="C35" s="5">
         <v>-1.6498154399999976</v>
       </c>
       <c r="D35" s="5">
         <v>-9.8894906306387753</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>188.92799079</v>
       </c>
       <c r="C36" s="5">
         <v>-0.36777351000000635</v>
       </c>
       <c r="D36" s="5">
         <v>-2.3066692939625377</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>187.21241638999999</v>
       </c>
       <c r="C37" s="5">
         <v>-1.7155744000000084</v>
       </c>
       <c r="D37" s="5">
         <v>-10.368613503500034</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>186.10964362999999</v>
       </c>
       <c r="C38" s="5">
         <v>-1.1027727599999935</v>
       </c>
       <c r="D38" s="5">
         <v>-6.8440188885113828</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>187.72619931</v>
       </c>
       <c r="C39" s="5">
         <v>1.6165556800000047</v>
       </c>
       <c r="D39" s="5">
         <v>10.935902369893347</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>187.18143071</v>
       </c>
       <c r="C40" s="5">
         <v>-0.5447685999999976</v>
       </c>
       <c r="D40" s="5">
         <v>-3.4272721528334715</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>186.38174486</v>
       </c>
       <c r="C41" s="5">
         <v>-0.79968585000000303</v>
       </c>
       <c r="D41" s="5">
         <v>-5.0079350308469328</v>
       </c>
       <c r="E41" s="5">
         <v>-3.0915308962581878</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>184.57558039</v>
       </c>
       <c r="C42" s="5">
         <v>-1.8061644699999988</v>
       </c>
       <c r="D42" s="5">
         <v>-11.02859793225136</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>182.69468273999999</v>
       </c>
       <c r="C43" s="5">
         <v>-1.8808976500000085</v>
       </c>
       <c r="D43" s="5">
         <v>-11.565855655889123</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>182.78704518999999</v>
       </c>
       <c r="C44" s="5">
         <v>9.2362449999995988E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.60835729557113805</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>184.21421745999999</v>
       </c>
       <c r="C45" s="5">
         <v>1.4271722699999998</v>
       </c>
       <c r="D45" s="5">
         <v>9.7824194603246095</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>184.54954253</v>
       </c>
       <c r="C46" s="5">
         <v>0.33532507000001033</v>
       </c>
       <c r="D46" s="5">
         <v>2.2063618214576808</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>185.41686558999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.86732305999998971</v>
       </c>
       <c r="D47" s="5">
         <v>5.7876930922188485</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>185.5211046</v>
       </c>
       <c r="C48" s="5">
         <v>0.10423901000001479</v>
       </c>
       <c r="D48" s="5">
         <v>0.67671465332022063</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>186.26577914000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.74467454000000544</v>
       </c>
       <c r="D49" s="5">
         <v>4.9245277697309131</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>185.6625458</v>
       </c>
       <c r="C50" s="5">
         <v>-0.60323334000000273</v>
       </c>
       <c r="D50" s="5">
         <v>-3.8177939916133052</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>186.35755682000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.69501102000000969</v>
       </c>
       <c r="D51" s="5">
         <v>4.5857423397331454</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>185.72309139999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.63446542000002637</v>
       </c>
       <c r="D52" s="5">
         <v>-4.0098323726413643</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>189.70564639</v>
       </c>
       <c r="C53" s="5">
         <v>3.9825549900000112</v>
       </c>
       <c r="D53" s="5">
         <v>28.994811164615641</v>
       </c>
       <c r="E53" s="5">
         <v>1.7833836315336304</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>189.74028555999999</v>
       </c>
       <c r="C54" s="5">
         <v>3.4639169999991282E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.21933334431119</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>189.61770971999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.12257583999999611</v>
       </c>
       <c r="D55" s="5">
         <v>-0.77247434088916211</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>190.52841197999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.91070225999999366</v>
       </c>
       <c r="D56" s="5">
         <v>5.9181074714266479</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>191.23279905000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.7043870700000241</v>
       </c>
       <c r="D57" s="5">
         <v>4.5277516588786426</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>190.53466064</v>
       </c>
       <c r="C58" s="5">
         <v>-0.69813841000001275</v>
       </c>
       <c r="D58" s="5">
         <v>-4.2939685583443854</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>189.31972814</v>
       </c>
       <c r="C59" s="5">
         <v>-1.2149325000000033</v>
       </c>
       <c r="D59" s="5">
         <v>-7.3889994480336725</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>190.23329061000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.91356247000001645</v>
       </c>
       <c r="D60" s="5">
         <v>5.9467838406453755</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>190.63941419</v>
       </c>
       <c r="C61" s="5">
         <v>0.40612357999998494</v>
       </c>
       <c r="D61" s="5">
         <v>2.5921412306969094</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>192.2034817</v>
       </c>
       <c r="C62" s="5">
         <v>1.564067510000001</v>
       </c>
       <c r="D62" s="5">
         <v>10.30181741656213</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>192.62773799000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.42425629000001663</v>
       </c>
       <c r="D63" s="5">
         <v>2.6811895870448188</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>194.60244412</v>
       </c>
       <c r="C64" s="5">
         <v>1.9747061299999871</v>
       </c>
       <c r="D64" s="5">
         <v>13.019553888504998</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>194.59095736</v>
       </c>
       <c r="C65" s="5">
         <v>-1.1486759999996821E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-7.0809171829189221E-2</v>
       </c>
       <c r="E65" s="5">
         <v>2.5752058849933812</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>194.7419136</v>
       </c>
       <c r="C66" s="5">
         <v>0.1509562399999993</v>
       </c>
       <c r="D66" s="5">
         <v>0.93489642470747647</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>195.09367624000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.35176264000000401</v>
       </c>
       <c r="D67" s="5">
         <v>2.1892261549165681</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>194.89671805</v>
       </c>
       <c r="C68" s="5">
         <v>-0.1969581900000037</v>
       </c>
       <c r="D68" s="5">
         <v>-1.204764251520507</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>191.57783301000001</v>
       </c>
       <c r="C69" s="5">
         <v>-3.3188850399999978</v>
       </c>
       <c r="D69" s="5">
         <v>-18.625418618408428</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>194.21773931000001</v>
       </c>
       <c r="C70" s="5">
         <v>2.6399063000000069</v>
       </c>
       <c r="D70" s="5">
         <v>17.848390980645902</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>194.7440637</v>
       </c>
       <c r="C71" s="5">
         <v>0.52632438999998499</v>
       </c>
       <c r="D71" s="5">
         <v>3.3008754191188094</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>195.92420139000001</v>
       </c>
       <c r="C72" s="5">
         <v>1.1801376900000093</v>
       </c>
       <c r="D72" s="5">
         <v>7.5192645072583053</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>196.48578239</v>
       </c>
       <c r="C73" s="5">
         <v>0.56158099999998967</v>
       </c>
       <c r="D73" s="5">
         <v>3.4943267645813014</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>198.52960941000001</v>
       </c>
       <c r="C74" s="5">
         <v>2.043827020000009</v>
       </c>
       <c r="D74" s="5">
         <v>13.221757372758947</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>198.58697565</v>
       </c>
       <c r="C75" s="5">
         <v>5.736623999999324E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.34729830578066334</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>198.59257081999999</v>
       </c>
       <c r="C76" s="5">
         <v>5.5951699999923221E-3</v>
       </c>
       <c r="D76" s="5">
         <v>3.3815130736636334E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>200.26118285999999</v>
       </c>
       <c r="C77" s="5">
         <v>1.6686120399999993</v>
       </c>
       <c r="D77" s="5">
         <v>10.561863469869358</v>
       </c>
       <c r="E77" s="5">
         <v>2.9139203470333275</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>201.05058739</v>
       </c>
       <c r="C78" s="5">
         <v>0.78940453000001298</v>
       </c>
       <c r="D78" s="5">
         <v>4.8341627065666248</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>201.55185924</v>
       </c>
       <c r="C79" s="5">
         <v>0.50127184999999486</v>
       </c>
       <c r="D79" s="5">
         <v>3.0332856146010112</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>202.07810882000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.52624958000001243</v>
       </c>
       <c r="D80" s="5">
         <v>3.178573987166744</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>201.15721176</v>
       </c>
       <c r="C81" s="5">
         <v>-0.9208970600000157</v>
       </c>
       <c r="D81" s="5">
         <v>-5.3335566092035496</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>202.72978731000001</v>
       </c>
       <c r="C82" s="5">
         <v>1.5725755500000105</v>
       </c>
       <c r="D82" s="5">
         <v>9.7952343782687912</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>204.49904562</v>
       </c>
       <c r="C83" s="5">
         <v>1.7692583099999979</v>
       </c>
       <c r="D83" s="5">
         <v>10.990203949572708</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>205.44170167999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.94265605999999025</v>
       </c>
       <c r="D84" s="5">
         <v>5.6739199450713151</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>205.29431453000001</v>
       </c>
       <c r="C85" s="5">
         <v>-0.14738714999998592</v>
       </c>
       <c r="D85" s="5">
         <v>-0.85751030425569308</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>205.35148142</v>
       </c>
       <c r="C86" s="5">
         <v>5.7166889999990644E-2</v>
       </c>
       <c r="D86" s="5">
         <v>0.33466796329069126</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>205.74285613000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.39137471000000801</v>
       </c>
       <c r="D87" s="5">
         <v>2.31117924722688</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>205.99102809999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.24817196999998714</v>
       </c>
       <c r="D88" s="5">
         <v>1.457110354150859</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>202.97094104000001</v>
       </c>
       <c r="C89" s="5">
         <v>-3.0200870599999803</v>
       </c>
       <c r="D89" s="5">
         <v>-16.241918518283093</v>
       </c>
       <c r="E89" s="5">
         <v>1.3531120416353293</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>204.83173787000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.8607968299999982</v>
       </c>
       <c r="D90" s="5">
         <v>11.573386156284759</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>208.51594373</v>
       </c>
       <c r="C91" s="5">
         <v>3.6842058599999916</v>
       </c>
       <c r="D91" s="5">
         <v>23.852340769668224</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>207.85961372</v>
       </c>
       <c r="C92" s="5">
         <v>-0.6563300100000049</v>
       </c>
       <c r="D92" s="5">
         <v>-3.7124415259669474</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>205.63364920000001</v>
       </c>
       <c r="C93" s="5">
         <v>-2.2259645199999909</v>
       </c>
       <c r="D93" s="5">
         <v>-12.12025236213421</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>207.68133435999999</v>
       </c>
       <c r="C94" s="5">
         <v>2.0476851599999861</v>
       </c>
       <c r="D94" s="5">
         <v>12.626190403014292</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>208.13269038999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.45135602999999946</v>
       </c>
       <c r="D95" s="5">
         <v>2.6393732116209989</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>208.25531469000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.12262430000001245</v>
       </c>
       <c r="D96" s="5">
         <v>0.70929232628262895</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>211.09275808999999</v>
       </c>
       <c r="C97" s="5">
         <v>2.8374433999999837</v>
       </c>
       <c r="D97" s="5">
         <v>17.632381776275242</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>211.60471161000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.51195352000002003</v>
       </c>
       <c r="D98" s="5">
         <v>2.9494403953207904</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>212.44977999</v>
       </c>
       <c r="C99" s="5">
         <v>0.84506837999998652</v>
       </c>
       <c r="D99" s="5">
         <v>4.8990188120893841</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>214.31474512</v>
       </c>
       <c r="C100" s="5">
         <v>1.8649651300000016</v>
       </c>
       <c r="D100" s="5">
         <v>11.057833406531504</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>215.04310344999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.72835832999999184</v>
       </c>
       <c r="D101" s="5">
         <v>4.1553550742045919</v>
       </c>
       <c r="E101" s="5">
         <v>5.9477294375951395</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>218.17637224999999</v>
       </c>
       <c r="C102" s="5">
         <v>3.1332687999999962</v>
       </c>
       <c r="D102" s="5">
         <v>18.956003717566784</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>219.15551092999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.97913868000000548</v>
       </c>
       <c r="D103" s="5">
         <v>5.5203340536059908</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>218.47512166999999</v>
       </c>
       <c r="C104" s="5">
         <v>-0.68038925999999833</v>
       </c>
       <c r="D104" s="5">
         <v>-3.6625544065066462</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>223.04807843</v>
       </c>
       <c r="C105" s="5">
         <v>4.5729567600000109</v>
       </c>
       <c r="D105" s="5">
         <v>28.220644326733478</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>225.03721770000001</v>
       </c>
       <c r="C106" s="5">
         <v>1.9891392700000097</v>
       </c>
       <c r="D106" s="5">
         <v>11.24240327398336</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>226.00992364000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.97270593999999733</v>
       </c>
       <c r="D107" s="5">
         <v>5.312011116749682</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>228.71295524999999</v>
       </c>
       <c r="C108" s="5">
         <v>2.7030316099999823</v>
       </c>
       <c r="D108" s="5">
         <v>15.334459258410348</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>228.82715712000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.11420187000001647</v>
       </c>
       <c r="D109" s="5">
         <v>0.60083709566352006</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>228.85067212000001</v>
       </c>
       <c r="C110" s="5">
         <v>2.3515000000003283E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.12338550440531559</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>230.67342379999999</v>
       </c>
       <c r="C111" s="5">
         <v>1.8227516799999819</v>
       </c>
       <c r="D111" s="5">
         <v>9.9877793618763135</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>229.41678182000001</v>
       </c>
       <c r="C112" s="5">
         <v>-1.2566419799999835</v>
       </c>
       <c r="D112" s="5">
         <v>-6.3448941363748679</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>231.63056005999999</v>
       </c>
       <c r="C113" s="5">
         <v>2.2137782399999821</v>
       </c>
       <c r="D113" s="5">
         <v>12.214269616351348</v>
       </c>
       <c r="E113" s="5">
         <v>7.7135496762660738</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>228.96545182</v>
       </c>
       <c r="C114" s="5">
         <v>-2.665108239999995</v>
       </c>
       <c r="D114" s="5">
         <v>-12.965948349536284</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>229.09186471000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.12641289000001166</v>
       </c>
       <c r="D115" s="5">
         <v>0.66454109265761119</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>228.31877030000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.77309440999999879</v>
       </c>
       <c r="D116" s="5">
         <v>-3.9752038260842615</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>228.32981647</v>
       </c>
       <c r="C117" s="5">
         <v>1.1046169999985977E-2</v>
       </c>
       <c r="D117" s="5">
         <v>5.8072017978916257E-2</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>227.06215251</v>
       </c>
       <c r="C118" s="5">
         <v>-1.267663959999993</v>
       </c>
       <c r="D118" s="5">
         <v>-6.4625607962200515</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>226.76474762999999</v>
       </c>
       <c r="C119" s="5">
         <v>-0.29740488000001619</v>
       </c>
       <c r="D119" s="5">
         <v>-1.5604806154181916</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>226.46096292999999</v>
       </c>
       <c r="C120" s="5">
         <v>-0.30378469999999425</v>
       </c>
       <c r="D120" s="5">
         <v>-1.5957843441047448</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>226.29111411</v>
       </c>
       <c r="C121" s="5">
         <v>-0.16984881999999857</v>
       </c>
       <c r="D121" s="5">
         <v>-0.89631304571593517</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>227.38860581</v>
       </c>
       <c r="C122" s="5">
         <v>1.0974917000000062</v>
       </c>
       <c r="D122" s="5">
         <v>5.9776729600373946</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>228.56811998000001</v>
       </c>
       <c r="C123" s="5">
         <v>1.1795141700000045</v>
       </c>
       <c r="D123" s="5">
         <v>6.4053555264392825</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>230.01375281</v>
       </c>
       <c r="C124" s="5">
         <v>1.4456328299999939</v>
       </c>
       <c r="D124" s="5">
         <v>7.8593433347003971</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>230.71309593999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.69934312999998838</v>
       </c>
       <c r="D125" s="5">
         <v>3.7101634375048098</v>
       </c>
       <c r="E125" s="5">
         <v>-0.39608941055202518</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>232.30093903</v>
       </c>
       <c r="C126" s="5">
         <v>1.5878430900000069</v>
       </c>
       <c r="D126" s="5">
         <v>8.5786955776513416</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>233.34042921</v>
       </c>
       <c r="C127" s="5">
         <v>1.0394901800000014</v>
       </c>
       <c r="D127" s="5">
         <v>5.5038539660555053</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>234.63573027000001</v>
       </c>
       <c r="C128" s="5">
         <v>1.2953010600000141</v>
       </c>
       <c r="D128" s="5">
         <v>6.8685350852623284</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>233.84475703999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.79097323000002007</v>
       </c>
       <c r="D129" s="5">
         <v>-3.9711161103761938</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>235.01591242000001</v>
       </c>
       <c r="C130" s="5">
         <v>1.1711553800000161</v>
       </c>
       <c r="D130" s="5">
         <v>6.1782528564622297</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>237.77028257000001</v>
       </c>
       <c r="C131" s="5">
         <v>2.7543701499999997</v>
       </c>
       <c r="D131" s="5">
         <v>15.006838755261654</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>237.23619758000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.53408498999999665</v>
       </c>
       <c r="D132" s="5">
         <v>-2.6624148305615547</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>237.77793008</v>
       </c>
       <c r="C133" s="5">
         <v>0.54173249999999484</v>
       </c>
       <c r="D133" s="5">
         <v>2.7748970565774744</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>238.78284481</v>
       </c>
       <c r="C134" s="5">
         <v>1.0049147299999959</v>
       </c>
       <c r="D134" s="5">
         <v>5.1910908478686402</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>237.38561902000001</v>
       </c>
       <c r="C135" s="5">
         <v>-1.3972257899999931</v>
       </c>
       <c r="D135" s="5">
         <v>-6.8001093263811763</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>238.43156486000001</v>
       </c>
       <c r="C136" s="5">
         <v>1.0459458400000017</v>
       </c>
       <c r="D136" s="5">
         <v>5.4173568203933042</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>240.20354721000001</v>
       </c>
       <c r="C137" s="5">
         <v>1.7719823500000018</v>
       </c>
       <c r="D137" s="5">
         <v>9.2919083521879173</v>
       </c>
       <c r="E137" s="5">
         <v>4.1135295035302777</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>241.97299108999999</v>
       </c>
       <c r="C138" s="5">
         <v>1.769443879999983</v>
       </c>
       <c r="D138" s="5">
         <v>9.2068088057266628</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>244.35327067</v>
       </c>
       <c r="C139" s="5">
         <v>2.3802795800000069</v>
       </c>
       <c r="D139" s="5">
         <v>12.464423647208633</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>245.08512906999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.73185839999999303</v>
       </c>
       <c r="D140" s="5">
         <v>3.6539005034851968</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>247.77740011</v>
       </c>
       <c r="C141" s="5">
         <v>2.6922710400000085</v>
       </c>
       <c r="D141" s="5">
         <v>14.008379643773527</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>247.77973606</v>
       </c>
       <c r="C142" s="5">
         <v>2.3359500000026401E-3</v>
       </c>
       <c r="D142" s="5">
         <v>1.1313724945982706E-2</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>246.47949191999999</v>
       </c>
       <c r="C143" s="5">
         <v>-1.300244140000018</v>
       </c>
       <c r="D143" s="5">
         <v>-6.1184937113359599</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>246.29847839000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.18101352999997289</v>
       </c>
       <c r="D144" s="5">
         <v>-0.8777241613137754</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>247.63588457</v>
       </c>
       <c r="C145" s="5">
         <v>1.3374061799999879</v>
       </c>
       <c r="D145" s="5">
         <v>6.7141941590349141</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>247.31434594000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.32153862999999205</v>
       </c>
       <c r="D146" s="5">
         <v>-1.5470406143043514</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>247.14425205000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.17009389000000397</v>
       </c>
       <c r="D147" s="5">
         <v>-0.82220195203529522</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>250.09762368</v>
       </c>
       <c r="C148" s="5">
         <v>2.9533716299999924</v>
       </c>
       <c r="D148" s="5">
         <v>15.321056207319517</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>247.61483157999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.4827921000000117</v>
       </c>
       <c r="D149" s="5">
         <v>-11.283363194966123</v>
       </c>
       <c r="E149" s="5">
         <v>3.0854183695799398</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>246.57860930999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.0362222699999961</v>
       </c>
       <c r="D150" s="5">
         <v>-4.9077916149241174</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>246.44182228</v>
       </c>
       <c r="C151" s="5">
         <v>-0.13678702999999359</v>
       </c>
       <c r="D151" s="5">
         <v>-0.66366074968869926</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>246.85866837</v>
       </c>
       <c r="C152" s="5">
         <v>0.41684609000000705</v>
       </c>
       <c r="D152" s="5">
         <v>2.0487397572355848</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>246.63319458999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.22547378000001572</v>
       </c>
       <c r="D153" s="5">
         <v>-1.0905570143344367</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>246.80854880000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.17535421000002316</v>
       </c>
       <c r="D154" s="5">
         <v>0.85653459359624762</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>246.64462152999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.16392727000001628</v>
       </c>
       <c r="D155" s="5">
         <v>-0.79412044390171355</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>246.43396824999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.2106532800000025</v>
       </c>
       <c r="D156" s="5">
         <v>-1.0200906733988102</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>246.21520483</v>
       </c>
       <c r="C157" s="5">
         <v>-0.21876341999998772</v>
       </c>
       <c r="D157" s="5">
         <v>-1.060073707003284</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>245.35581665999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.85938817000001677</v>
       </c>
       <c r="D158" s="5">
         <v>-4.1089946388936704</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>245.01670369000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.33911296999997376</v>
       </c>
       <c r="D159" s="5">
         <v>-1.6460028327235809</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>243.9837631</v>
       </c>
       <c r="C160" s="5">
         <v>-1.0329405900000097</v>
       </c>
       <c r="D160" s="5">
         <v>-4.9432873919108893</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>242.27692479000001</v>
       </c>
       <c r="C161" s="5">
         <v>-1.7068383099999949</v>
       </c>
       <c r="D161" s="5">
         <v>-8.0792570600464302</v>
       </c>
       <c r="E161" s="5">
         <v>-2.1557298308584549</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>243.38712405000001</v>
       </c>
       <c r="C162" s="5">
         <v>1.1101992600000017</v>
       </c>
       <c r="D162" s="5">
         <v>5.6395534719769547</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>241.92640448</v>
       </c>
       <c r="C163" s="5">
         <v>-1.4607195700000091</v>
       </c>
       <c r="D163" s="5">
         <v>-6.9689196341401694</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>240.21328677</v>
       </c>
       <c r="C164" s="5">
         <v>-1.7131177100000059</v>
       </c>
       <c r="D164" s="5">
         <v>-8.1741292385230313</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>240.3431722</v>
       </c>
       <c r="C165" s="5">
         <v>0.12988543000000163</v>
       </c>
       <c r="D165" s="5">
         <v>0.65078361737327395</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>241.19490737000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.85173517000001198</v>
       </c>
       <c r="D166" s="5">
         <v>4.3364697060002344</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>240.6475968</v>
       </c>
       <c r="C167" s="5">
         <v>-0.5473105700000076</v>
       </c>
       <c r="D167" s="5">
         <v>-2.6892673293678726</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>239.04799277000001</v>
       </c>
       <c r="C168" s="5">
         <v>-1.5996040299999947</v>
       </c>
       <c r="D168" s="5">
         <v>-7.6912503175650793</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>239.27791083</v>
       </c>
       <c r="C169" s="5">
         <v>0.2299180599999886</v>
       </c>
       <c r="D169" s="5">
         <v>1.1602936346745363</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>239.86179562000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.58388479000001325</v>
       </c>
       <c r="D170" s="5">
         <v>2.9678556148728941</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>238.38337055</v>
       </c>
       <c r="C171" s="5">
         <v>-1.4784250700000143</v>
       </c>
       <c r="D171" s="5">
         <v>-7.1507272237487758</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>234.45119249999999</v>
       </c>
       <c r="C172" s="5">
         <v>-3.9321780500000045</v>
       </c>
       <c r="D172" s="5">
         <v>-18.093592088030441</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>235.72920958</v>
       </c>
       <c r="C173" s="5">
         <v>1.2780170800000121</v>
       </c>
       <c r="D173" s="5">
         <v>6.741044221145942</v>
       </c>
       <c r="E173" s="5">
         <v>-2.7025748389680193</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>235.35543376000001</v>
       </c>
       <c r="C174" s="5">
         <v>-0.37377581999999165</v>
       </c>
       <c r="D174" s="5">
         <v>-1.8862320835517199</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>233.69902058</v>
       </c>
       <c r="C175" s="5">
         <v>-1.6564131800000155</v>
       </c>
       <c r="D175" s="5">
         <v>-8.1261421077269969</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>233.27258843000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.42643214999998236</v>
       </c>
       <c r="D176" s="5">
         <v>-2.1678059992168541</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>234.76735711000001</v>
       </c>
       <c r="C177" s="5">
         <v>1.4947686799999929</v>
       </c>
       <c r="D177" s="5">
         <v>7.9662532590125235</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>231.97289560999999</v>
       </c>
       <c r="C178" s="5">
         <v>-2.7944615000000113</v>
       </c>
       <c r="D178" s="5">
         <v>-13.384744184322429</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>232.00699528999999</v>
       </c>
       <c r="C179" s="5">
         <v>3.4099679999997079E-2</v>
       </c>
       <c r="D179" s="5">
         <v>0.17654095014918436</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>232.75768228999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.75068699999999922</v>
       </c>
       <c r="D180" s="5">
         <v>3.9525944732802465</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>232.21404326999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.54363902000000053</v>
       </c>
       <c r="D181" s="5">
         <v>-2.7670467858367909</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>231.59518539000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.61885787999997888</v>
       </c>
       <c r="D182" s="5">
         <v>-3.1515766409972223</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>233.71666445</v>
       </c>
       <c r="C183" s="5">
         <v>2.1214790599999844</v>
       </c>
       <c r="D183" s="5">
         <v>11.563423977912324</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>234.28516191</v>
       </c>
       <c r="C184" s="5">
         <v>0.56849746000000323</v>
       </c>
       <c r="D184" s="5">
         <v>2.9582743189751515</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>235.4593386</v>
       </c>
       <c r="C185" s="5">
         <v>1.1741766899999959</v>
       </c>
       <c r="D185" s="5">
         <v>6.1826666637576633</v>
       </c>
       <c r="E185" s="5">
         <v>-0.11448347045359686</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>241.8343285</v>
       </c>
       <c r="C186" s="5">
         <v>6.3749899000000028</v>
       </c>
       <c r="D186" s="5">
         <v>37.7921109250168</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>241.56099993999999</v>
       </c>
       <c r="C187" s="5">
         <v>-0.27332856000001016</v>
       </c>
       <c r="D187" s="5">
         <v>-1.347877431378619</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>243.84504625</v>
       </c>
       <c r="C188" s="5">
         <v>2.2840463100000079</v>
       </c>
       <c r="D188" s="5">
         <v>11.955497119088786</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>245.19341069999999</v>
       </c>
       <c r="C189" s="5">
         <v>1.3483644499999912</v>
       </c>
       <c r="D189" s="5">
         <v>6.8410852537768907</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>243.17074233</v>
       </c>
       <c r="C190" s="5">
         <v>-2.022668369999991</v>
       </c>
       <c r="D190" s="5">
         <v>-9.4621225248592502</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>243.50301209</v>
       </c>
       <c r="C191" s="5">
         <v>0.33226976000000263</v>
       </c>
       <c r="D191" s="5">
         <v>1.652065121380808</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>245.67573913000001</v>
       </c>
       <c r="C192" s="5">
         <v>2.1727270400000123</v>
       </c>
       <c r="D192" s="5">
         <v>11.248766197711024</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>246.58636401999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.91062488999997981</v>
       </c>
       <c r="D193" s="5">
         <v>4.5397426265137986</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>247.95398520000001</v>
       </c>
       <c r="C194" s="5">
         <v>1.3676211800000146</v>
       </c>
       <c r="D194" s="5">
         <v>6.8622788346789143</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>247.74249018</v>
       </c>
       <c r="C195" s="5">
         <v>-0.21149502000000098</v>
       </c>
       <c r="D195" s="5">
         <v>-1.018764762301505</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>249.56913868000001</v>
       </c>
       <c r="C196" s="5">
         <v>1.8266485000000046</v>
       </c>
       <c r="D196" s="5">
         <v>9.2155756118660115</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>252.10974777999999</v>
       </c>
       <c r="C197" s="5">
         <v>2.5406090999999833</v>
       </c>
       <c r="D197" s="5">
         <v>12.923698295730347</v>
       </c>
       <c r="E197" s="5">
         <v>7.0714584008434</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>255.24808758</v>
       </c>
       <c r="C198" s="5">
         <v>3.1383398000000113</v>
       </c>
       <c r="D198" s="5">
         <v>16.004358638188432</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>258.31551288999998</v>
       </c>
       <c r="C199" s="5">
         <v>3.067425309999976</v>
       </c>
       <c r="D199" s="5">
         <v>15.41330951922717</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>261.94318142999998</v>
       </c>
       <c r="C200" s="5">
         <v>3.6276685400000019</v>
       </c>
       <c r="D200" s="5">
         <v>18.216832327572341</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>260.28433702000001</v>
       </c>
       <c r="C201" s="5">
         <v>-1.658844409999972</v>
       </c>
       <c r="D201" s="5">
         <v>-7.3402252548420144</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>262.93854991000001</v>
       </c>
       <c r="C202" s="5">
         <v>2.6542128899999966</v>
       </c>
       <c r="D202" s="5">
         <v>12.947012121164381</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>265.86014521999999</v>
       </c>
       <c r="C203" s="5">
         <v>2.9215953099999865</v>
       </c>
       <c r="D203" s="5">
         <v>14.179382437765064</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>266.88497100000001</v>
       </c>
       <c r="C204" s="5">
         <v>1.0248257800000147</v>
       </c>
       <c r="D204" s="5">
         <v>4.7250476818591736</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>268.73068308000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.8457120799999984</v>
       </c>
       <c r="D205" s="5">
         <v>8.6219648009683745</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>270.92370353000001</v>
       </c>
       <c r="C206" s="5">
         <v>2.1930204500000059</v>
       </c>
       <c r="D206" s="5">
         <v>10.244510316289857</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>272.49588396000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.5721804300000031</v>
       </c>
       <c r="D207" s="5">
         <v>7.1902575708742145</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>274.59554774999998</v>
       </c>
       <c r="C208" s="5">
         <v>2.0996637899999655</v>
       </c>
       <c r="D208" s="5">
         <v>9.6484600302158441</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>276.90410356000001</v>
       </c>
       <c r="C209" s="5">
         <v>2.3085558100000299</v>
       </c>
       <c r="D209" s="5">
         <v>10.568343957260584</v>
       </c>
       <c r="E209" s="5">
         <v>9.8347469696556278</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>279.96884168000003</v>
       </c>
       <c r="C210" s="5">
         <v>3.0647381200000154</v>
       </c>
       <c r="D210" s="5">
         <v>14.120510144876786</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>283.04434789999999</v>
       </c>
       <c r="C211" s="5">
         <v>3.0755062199999657</v>
       </c>
       <c r="D211" s="5">
         <v>14.00855387275417</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>285.09134125999998</v>
       </c>
       <c r="C212" s="5">
         <v>2.0469933599999877</v>
       </c>
       <c r="D212" s="5">
         <v>9.0321268026556378</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>285.80956363000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.71822237000003497</v>
       </c>
       <c r="D213" s="5">
         <v>3.0653674502642447</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>288.63052096000001</v>
       </c>
       <c r="C214" s="5">
         <v>2.8209573299999988</v>
       </c>
       <c r="D214" s="5">
         <v>12.508661132517162</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>291.64281112999998</v>
       </c>
       <c r="C215" s="5">
         <v>3.0122901699999716</v>
       </c>
       <c r="D215" s="5">
         <v>13.268270630553891</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>291.18350375</v>
       </c>
       <c r="C216" s="5">
         <v>-0.45930737999998428</v>
       </c>
       <c r="D216" s="5">
         <v>-1.8735920156952135</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>290.54346677000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.64003697999999076</v>
       </c>
       <c r="D217" s="5">
         <v>-2.6060094278215429</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>289.095685</v>
       </c>
       <c r="C218" s="5">
         <v>-1.447781770000006</v>
       </c>
       <c r="D218" s="5">
         <v>-5.8184262281122834</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>292.58157452</v>
       </c>
       <c r="C219" s="5">
         <v>3.4858895200000006</v>
       </c>
       <c r="D219" s="5">
         <v>15.468721883970593</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>294.64986219999997</v>
       </c>
       <c r="C220" s="5">
         <v>2.068287679999969</v>
       </c>
       <c r="D220" s="5">
         <v>8.8206298300529831</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>295.88278016999999</v>
       </c>
       <c r="C221" s="5">
         <v>1.2329179700000168</v>
       </c>
       <c r="D221" s="5">
         <v>5.1384042692774301</v>
       </c>
       <c r="E221" s="5">
         <v>6.8538805911511735</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>290.94413708000002</v>
       </c>
       <c r="C222" s="5">
         <v>-4.9386430899999709</v>
       </c>
       <c r="D222" s="5">
         <v>-18.289281232414233</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>294.56595549999997</v>
       </c>
       <c r="C223" s="5">
         <v>3.6218184199999541</v>
       </c>
       <c r="D223" s="5">
         <v>16.00462413010959</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>294.77580683999997</v>
       </c>
       <c r="C224" s="5">
         <v>0.20985134000000016</v>
       </c>
       <c r="D224" s="5">
         <v>0.85824804116132469</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>297.54247721000002</v>
       </c>
       <c r="C225" s="5">
         <v>2.7666703700000426</v>
       </c>
       <c r="D225" s="5">
         <v>11.862791322235179</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>297.65789659000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.11541937999999163</v>
       </c>
       <c r="D226" s="5">
         <v>0.46648510923530395</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>296.33066323999998</v>
       </c>
       <c r="C227" s="5">
         <v>-1.3272333500000286</v>
       </c>
       <c r="D227" s="5">
         <v>-5.2214162417302816</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>296.35955560999997</v>
       </c>
       <c r="C228" s="5">
         <v>2.8892369999994116E-2</v>
       </c>
       <c r="D228" s="5">
         <v>0.11706329000349402</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>297.16816534999998</v>
       </c>
       <c r="C229" s="5">
         <v>0.80860974000000851</v>
       </c>
       <c r="D229" s="5">
         <v>3.3237542508180118</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>293.87178639000001</v>
       </c>
       <c r="C230" s="5">
         <v>-3.29637895999997</v>
       </c>
       <c r="D230" s="5">
         <v>-12.528349928920324</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>298.68665786999998</v>
       </c>
       <c r="C231" s="5">
         <v>4.8148714799999652</v>
       </c>
       <c r="D231" s="5">
         <v>21.53326492785872</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>298.19606354000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.49059432999996488</v>
       </c>
       <c r="D232" s="5">
         <v>-1.9532975011413156</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>295.47075804999997</v>
       </c>
       <c r="C233" s="5">
         <v>-2.7253054900000393</v>
       </c>
       <c r="D233" s="5">
         <v>-10.432345048846193</v>
       </c>
       <c r="E233" s="5">
         <v>-0.13925180767981882</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>291.17415863999997</v>
       </c>
       <c r="C234" s="5">
         <v>-4.2965994099999989</v>
       </c>
       <c r="D234" s="5">
         <v>-16.119719477603301</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>285.48317192000002</v>
       </c>
       <c r="C235" s="5">
         <v>-5.6909867199999553</v>
       </c>
       <c r="D235" s="5">
         <v>-21.089969658281461</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>280.20645793</v>
       </c>
       <c r="C236" s="5">
         <v>-5.2767139900000188</v>
       </c>
       <c r="D236" s="5">
         <v>-20.058641906480645</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>272.82984277000003</v>
       </c>
       <c r="C237" s="5">
         <v>-7.3766151599999716</v>
       </c>
       <c r="D237" s="5">
         <v>-27.395290918063619</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>270.18903799999998</v>
       </c>
       <c r="C238" s="5">
         <v>-2.6408047700000452</v>
       </c>
       <c r="D238" s="5">
         <v>-11.016347650455593</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>266.35362384000001</v>
       </c>
       <c r="C239" s="5">
         <v>-3.8354141599999707</v>
       </c>
       <c r="D239" s="5">
         <v>-15.765380487338875</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>263.72805076999998</v>
       </c>
       <c r="C240" s="5">
         <v>-2.6255730700000299</v>
       </c>
       <c r="D240" s="5">
         <v>-11.208257302065782</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>261.07268872999998</v>
       </c>
       <c r="C241" s="5">
         <v>-2.65536204</v>
       </c>
       <c r="D241" s="5">
         <v>-11.435147419389125</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>257.98276204000001</v>
       </c>
       <c r="C242" s="5">
         <v>-3.0899266899999702</v>
       </c>
       <c r="D242" s="5">
         <v>-13.313602532431734</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>255.59083591000001</v>
       </c>
       <c r="C243" s="5">
         <v>-2.3919261300000016</v>
       </c>
       <c r="D243" s="5">
         <v>-10.575796101517653</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>252.99436406999999</v>
       </c>
       <c r="C244" s="5">
         <v>-2.5964718400000208</v>
       </c>
       <c r="D244" s="5">
         <v>-11.531875893823329</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>252.94940535999999</v>
       </c>
       <c r="C245" s="5">
         <v>-4.4958710000003066E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.21303934202793195</v>
       </c>
       <c r="E245" s="5">
         <v>-14.391052762928391</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>255.70423468999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.7548293300000068</v>
       </c>
       <c r="D246" s="5">
         <v>13.88095255382793</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>252.75006028000001</v>
       </c>
       <c r="C247" s="5">
         <v>-2.9541744099999789</v>
       </c>
       <c r="D247" s="5">
         <v>-13.015840892852237</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>253.45490185</v>
       </c>
       <c r="C248" s="5">
         <v>0.70484156999998504</v>
       </c>
       <c r="D248" s="5">
         <v>3.3982349706225268</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>255.94057856000001</v>
       </c>
       <c r="C249" s="5">
         <v>2.485676710000007</v>
       </c>
       <c r="D249" s="5">
         <v>12.424620114630835</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>256.56146649999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.6208879399999887</v>
       </c>
       <c r="D250" s="5">
         <v>2.9502448811516535</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>257.01946084000002</v>
       </c>
       <c r="C251" s="5">
         <v>0.45799434000002748</v>
       </c>
       <c r="D251" s="5">
         <v>2.1633079323820414</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>257.90534258000002</v>
       </c>
       <c r="C252" s="5">
         <v>0.88588174000000208</v>
       </c>
       <c r="D252" s="5">
         <v>4.2154160185493783</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>257.87247177</v>
       </c>
       <c r="C253" s="5">
         <v>-3.2870810000019901E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-0.1528364351009226</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>257.64113687999998</v>
       </c>
       <c r="C254" s="5">
         <v>-0.23133489000002783</v>
       </c>
       <c r="D254" s="5">
         <v>-1.071212708186553</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>256.84594957000002</v>
       </c>
       <c r="C255" s="5">
         <v>-0.79518730999996023</v>
       </c>
       <c r="D255" s="5">
         <v>-3.6414683157345418</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>256.56130046999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.28464910000002419</v>
       </c>
       <c r="D256" s="5">
         <v>-1.3218216769044444</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>256.78822481999998</v>
       </c>
       <c r="C257" s="5">
         <v>0.22692434999999023</v>
       </c>
       <c r="D257" s="5">
         <v>1.0665592397255397</v>
       </c>
       <c r="E257" s="5">
         <v>1.5176234371994557</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>255.97512947000001</v>
       </c>
       <c r="C258" s="5">
         <v>-0.81309534999996913</v>
       </c>
       <c r="D258" s="5">
         <v>-3.73420631906064</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>257.74148312</v>
       </c>
       <c r="C259" s="5">
         <v>1.766353649999985</v>
       </c>
       <c r="D259" s="5">
         <v>8.6021999864897438</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>258.77717254999999</v>
       </c>
       <c r="C260" s="5">
         <v>1.0356894299999908</v>
       </c>
       <c r="D260" s="5">
         <v>4.9300020780524978</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>260.10475443000001</v>
       </c>
       <c r="C261" s="5">
         <v>1.3275818800000252</v>
       </c>
       <c r="D261" s="5">
         <v>6.3329659697360707</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>259.50849260000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.5962618300000031</v>
       </c>
       <c r="D262" s="5">
         <v>-2.7164496347669154</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>263.50064822000002</v>
       </c>
       <c r="C263" s="5">
         <v>3.9921556200000055</v>
       </c>
       <c r="D263" s="5">
         <v>20.105073955757046</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>266.69675632000002</v>
       </c>
       <c r="C264" s="5">
         <v>3.1961081000000036</v>
       </c>
       <c r="D264" s="5">
         <v>15.566656471448725</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>268.05522994</v>
       </c>
       <c r="C265" s="5">
         <v>1.3584736199999838</v>
       </c>
       <c r="D265" s="5">
         <v>6.2866249385724604</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>270.91754850000001</v>
       </c>
       <c r="C266" s="5">
         <v>2.8623185600000056</v>
       </c>
       <c r="D266" s="5">
         <v>13.593694474718632</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>270.16883841999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.74871008000002348</v>
       </c>
       <c r="D267" s="5">
         <v>-3.2663841443232977</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>271.61743942999999</v>
       </c>
       <c r="C268" s="5">
         <v>1.4486010100000044</v>
       </c>
       <c r="D268" s="5">
         <v>6.6273810545346201</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>272.75688422000002</v>
       </c>
       <c r="C269" s="5">
         <v>1.1394447900000273</v>
       </c>
       <c r="D269" s="5">
         <v>5.151831077253699</v>
       </c>
       <c r="E269" s="5">
         <v>6.2186104566101186</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>273.28589591000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.52901169000000436</v>
       </c>
       <c r="D270" s="5">
         <v>2.3523868769237399</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>273.98750434999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.70160843999997269</v>
       </c>
       <c r="D271" s="5">
         <v>3.1246422611684865</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>277.58401000999999</v>
       </c>
       <c r="C272" s="5">
         <v>3.5965056599999912</v>
       </c>
       <c r="D272" s="5">
         <v>16.940316621187467</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>277.97694008000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.39293007000003399</v>
       </c>
       <c r="D273" s="5">
         <v>1.7119301059871139</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>279.91424232000003</v>
       </c>
       <c r="C274" s="5">
         <v>1.9373022400000082</v>
       </c>
       <c r="D274" s="5">
         <v>8.6912833733849162</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>281.32164498999998</v>
       </c>
       <c r="C275" s="5">
         <v>1.4074026699999536</v>
       </c>
       <c r="D275" s="5">
         <v>6.203253708871137</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>281.14947324000002</v>
       </c>
       <c r="C276" s="5">
         <v>-0.17217174999996132</v>
       </c>
       <c r="D276" s="5">
         <v>-0.73194534652122334</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>283.91744791999997</v>
       </c>
       <c r="C277" s="5">
         <v>2.7679746799999521</v>
       </c>
       <c r="D277" s="5">
         <v>12.475440040647644</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>285.83917797999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.9217300600000158</v>
       </c>
       <c r="D278" s="5">
         <v>8.4316484257865412</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>289.61753750000003</v>
       </c>
       <c r="C279" s="5">
         <v>3.7783595200000377</v>
       </c>
       <c r="D279" s="5">
         <v>17.067738316690196</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>290.86158640999997</v>
       </c>
       <c r="C280" s="5">
         <v>1.2440489099999468</v>
       </c>
       <c r="D280" s="5">
         <v>5.2781253546279938</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>292.02372127000001</v>
       </c>
       <c r="C281" s="5">
         <v>1.1621348600000374</v>
       </c>
       <c r="D281" s="5">
         <v>4.9013672387142604</v>
       </c>
       <c r="E281" s="5">
         <v>7.0637399694226444</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>292.72061373999998</v>
       </c>
       <c r="C282" s="5">
         <v>0.69689246999996612</v>
       </c>
       <c r="D282" s="5">
         <v>2.9015967599735903</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>296.60935403000002</v>
       </c>
       <c r="C283" s="5">
         <v>3.8887402900000438</v>
       </c>
       <c r="D283" s="5">
         <v>17.159748827075695</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>297.5381337</v>
       </c>
       <c r="C284" s="5">
         <v>0.92877966999998307</v>
       </c>
       <c r="D284" s="5">
         <v>3.82298197257116</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>298.90442744000001</v>
       </c>
       <c r="C285" s="5">
         <v>1.3662937400000033</v>
       </c>
       <c r="D285" s="5">
         <v>5.6517172628219869</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>298.88138196</v>
       </c>
       <c r="C286" s="5">
         <v>-2.3045480000007501E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-9.248057097454021E-2</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>301.08963311999997</v>
       </c>
       <c r="C287" s="5">
         <v>2.2082511599999748</v>
       </c>
       <c r="D287" s="5">
         <v>9.235368534070453</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>301.15966157999998</v>
       </c>
       <c r="C288" s="5">
         <v>7.0028460000003179E-2</v>
       </c>
       <c r="D288" s="5">
         <v>0.27945742184747324</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>301.59084868999997</v>
       </c>
       <c r="C289" s="5">
         <v>0.43118710999999621</v>
       </c>
       <c r="D289" s="5">
         <v>1.731701313205547</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>300.79488033000001</v>
       </c>
       <c r="C290" s="5">
         <v>-0.79596835999996074</v>
       </c>
       <c r="D290" s="5">
         <v>-3.1215083948358591</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>300.74736892999999</v>
       </c>
       <c r="C291" s="5">
         <v>-4.7511400000018966E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.18937880828447939</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>302.80564379999998</v>
       </c>
       <c r="C292" s="5">
         <v>2.0582748699999911</v>
       </c>
       <c r="D292" s="5">
         <v>8.5289361096288587</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>304.18978233000001</v>
       </c>
       <c r="C293" s="5">
         <v>1.3841385300000297</v>
       </c>
       <c r="D293" s="5">
         <v>5.6252816386921367</v>
       </c>
       <c r="E293" s="5">
         <v>4.1661208230243219</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>306.38700892000003</v>
       </c>
       <c r="C294" s="5">
         <v>2.1972265900000139</v>
       </c>
       <c r="D294" s="5">
         <v>9.0206325033000301</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>308.27437315999998</v>
       </c>
       <c r="C295" s="5">
         <v>1.887364239999954</v>
       </c>
       <c r="D295" s="5">
         <v>7.6477402460807475</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>309.05121364000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.77684048000003258</v>
       </c>
       <c r="D296" s="5">
         <v>3.0662229281229747</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>312.89764385000001</v>
       </c>
       <c r="C297" s="5">
         <v>3.8464302099999941</v>
       </c>
       <c r="D297" s="5">
         <v>16.001090978737697</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>314.91032009000003</v>
       </c>
       <c r="C298" s="5">
         <v>2.0126762400000189</v>
       </c>
       <c r="D298" s="5">
         <v>7.9978738873443422</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>314.43059883000001</v>
       </c>
       <c r="C299" s="5">
         <v>-0.47972126000001936</v>
       </c>
       <c r="D299" s="5">
         <v>-1.8127914096927045</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>316.51010364000001</v>
       </c>
       <c r="C300" s="5">
         <v>2.0795048100000031</v>
       </c>
       <c r="D300" s="5">
         <v>8.2314068767166404</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>318.94427927999999</v>
       </c>
       <c r="C301" s="5">
         <v>2.4341756399999781</v>
       </c>
       <c r="D301" s="5">
         <v>9.6293564845755455</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>321.23218677</v>
       </c>
       <c r="C302" s="5">
         <v>2.2879074900000091</v>
       </c>
       <c r="D302" s="5">
         <v>8.9559238436110569</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>320.30121635</v>
       </c>
       <c r="C303" s="5">
         <v>-0.93097041999999419</v>
       </c>
       <c r="D303" s="5">
         <v>-3.422845582108236</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>323.73343305999998</v>
       </c>
       <c r="C304" s="5">
         <v>3.4322167099999774</v>
       </c>
       <c r="D304" s="5">
         <v>13.644279259792015</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>326.61133123000002</v>
       </c>
       <c r="C305" s="5">
         <v>2.8778981700000372</v>
       </c>
       <c r="D305" s="5">
         <v>11.205006486787216</v>
       </c>
       <c r="E305" s="5">
         <v>7.3709079668152766</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>325.19001071000002</v>
       </c>
       <c r="C306" s="5">
         <v>-1.4213205199999948</v>
       </c>
       <c r="D306" s="5">
         <v>-5.0988702218930264</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>322.34605954</v>
       </c>
       <c r="C307" s="5">
         <v>-2.8439511700000253</v>
       </c>
       <c r="D307" s="5">
         <v>-10.004243588041707</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>320.12045768000002</v>
       </c>
       <c r="C308" s="5">
         <v>-2.2256018599999834</v>
       </c>
       <c r="D308" s="5">
         <v>-7.9777681554370039</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>316.84365494999997</v>
       </c>
       <c r="C309" s="5">
         <v>-3.2768027300000426</v>
       </c>
       <c r="D309" s="5">
         <v>-11.61490689411988</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>316.26906596999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.57458897999998726</v>
       </c>
       <c r="D310" s="5">
         <v>-2.1545987720578919</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>316.97741368999999</v>
       </c>
       <c r="C311" s="5">
         <v>0.70834772000000612</v>
       </c>
       <c r="D311" s="5">
         <v>2.7209952919173608</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>317.58207198999997</v>
       </c>
       <c r="C312" s="5">
         <v>0.60465829999998277</v>
       </c>
       <c r="D312" s="5">
         <v>2.3132601527456886</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>315.89366946000001</v>
       </c>
       <c r="C313" s="5">
         <v>-1.6884025299999621</v>
       </c>
       <c r="D313" s="5">
         <v>-6.1964362561107267</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>314.49860271</v>
       </c>
       <c r="C314" s="5">
         <v>-1.3950667500000122</v>
       </c>
       <c r="D314" s="5">
         <v>-5.1726594696258177</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>313.62643714000001</v>
       </c>
       <c r="C315" s="5">
         <v>-0.87216556999999284</v>
       </c>
       <c r="D315" s="5">
         <v>-3.2775408465575695</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>311.16957200000002</v>
       </c>
       <c r="C316" s="5">
         <v>-2.4568651399999908</v>
       </c>
       <c r="D316" s="5">
         <v>-9.005844812339781</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>310.50737126000001</v>
       </c>
       <c r="C317" s="5">
         <v>-0.66220074000000295</v>
       </c>
       <c r="D317" s="5">
         <v>-2.5240437905665436</v>
       </c>
       <c r="E317" s="5">
         <v>-4.9306188824966295</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>310.94869252000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.44132125999999516</v>
       </c>
       <c r="D318" s="5">
         <v>1.718944732816885</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>307.74459161999999</v>
       </c>
       <c r="C319" s="5">
         <v>-3.2041009000000145</v>
       </c>
       <c r="D319" s="5">
         <v>-11.687875839989005</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>305.65372597999999</v>
       </c>
       <c r="C320" s="5">
         <v>-2.0908656400000041</v>
       </c>
       <c r="D320" s="5">
         <v>-7.8551260498969437</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>305.37419498999998</v>
       </c>
       <c r="C321" s="5">
         <v>-0.27953099000001203</v>
       </c>
       <c r="D321" s="5">
         <v>-1.0919385663334835</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>302.87578389999999</v>
       </c>
       <c r="C322" s="5">
         <v>-2.4984110899999905</v>
       </c>
       <c r="D322" s="5">
         <v>-9.387817138101596</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>300.57650920999998</v>
       </c>
       <c r="C323" s="5">
         <v>-2.2992746900000043</v>
       </c>
       <c r="D323" s="5">
         <v>-8.7388740612148403</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>299.11975165000001</v>
       </c>
       <c r="C324" s="5">
         <v>-1.4567575599999714</v>
       </c>
       <c r="D324" s="5">
         <v>-5.6633039333764845</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>295.29010842000002</v>
       </c>
       <c r="C325" s="5">
         <v>-3.8296432299999879</v>
       </c>
       <c r="D325" s="5">
         <v>-14.326661126665552</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>295.75379801000003</v>
       </c>
       <c r="C326" s="5">
         <v>0.46368959000000132</v>
       </c>
       <c r="D326" s="5">
         <v>1.9007015759192836</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>294.64109817000002</v>
       </c>
       <c r="C327" s="5">
         <v>-1.1126998400000048</v>
       </c>
       <c r="D327" s="5">
         <v>-4.4224422812017998</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>292.37254965</v>
       </c>
       <c r="C328" s="5">
         <v>-2.2685485200000244</v>
       </c>
       <c r="D328" s="5">
         <v>-8.8578548158843251</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>290.88403245000001</v>
       </c>
       <c r="C329" s="5">
         <v>-1.4885171999999898</v>
       </c>
       <c r="D329" s="5">
         <v>-5.9411976477257937</v>
       </c>
       <c r="E329" s="5">
         <v>-6.3197658497996194</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>290.98739145000002</v>
       </c>
       <c r="C330" s="5">
         <v>0.10335900000001175</v>
       </c>
       <c r="D330" s="5">
         <v>0.42722689039234041</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>291.33864448000003</v>
       </c>
       <c r="C331" s="5">
         <v>0.3512530300000094</v>
       </c>
       <c r="D331" s="5">
         <v>1.4581845806768801</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>292.89490302000002</v>
       </c>
       <c r="C332" s="5">
         <v>1.5562585399999875</v>
       </c>
       <c r="D332" s="5">
         <v>6.6018217581670147</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>292.43545742999999</v>
       </c>
       <c r="C333" s="5">
         <v>-0.45944559000002982</v>
       </c>
       <c r="D333" s="5">
         <v>-1.8662081385800167</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>294.62727142</v>
       </c>
       <c r="C334" s="5">
         <v>2.1918139900000142</v>
       </c>
       <c r="D334" s="5">
         <v>9.3742215597194978</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>294.32630359000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.3009678299999905</v>
       </c>
       <c r="D335" s="5">
         <v>-1.2189610004849527</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>289.58372639999999</v>
       </c>
       <c r="C336" s="5">
         <v>-4.74257719000002</v>
       </c>
       <c r="D336" s="5">
         <v>-17.711164998853956</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>289.28857152</v>
       </c>
       <c r="C337" s="5">
         <v>-0.29515487999998413</v>
       </c>
       <c r="D337" s="5">
         <v>-1.2162530380342207</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>288.70466464999998</v>
       </c>
       <c r="C338" s="5">
         <v>-0.58390687000002117</v>
       </c>
       <c r="D338" s="5">
         <v>-2.3953997461269805</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>290.98610019</v>
       </c>
       <c r="C339" s="5">
         <v>2.2814355400000181</v>
       </c>
       <c r="D339" s="5">
         <v>9.9059788640453625</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>293.24374004999999</v>
       </c>
       <c r="C340" s="5">
         <v>2.2576398599999834</v>
       </c>
       <c r="D340" s="5">
         <v>9.7180471795462964</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>293.70148382000002</v>
       </c>
       <c r="C341" s="5">
         <v>0.45774377000003597</v>
       </c>
       <c r="D341" s="5">
         <v>1.8893259200441159</v>
       </c>
       <c r="E341" s="5">
         <v>0.9685823406220484</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>292.45049437</v>
       </c>
       <c r="C342" s="5">
         <v>-1.25098945000002</v>
       </c>
       <c r="D342" s="5">
         <v>-4.9932131375162836</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>294.31211109999998</v>
       </c>
       <c r="C343" s="5">
         <v>1.8616167299999802</v>
       </c>
       <c r="D343" s="5">
         <v>7.9118874775747861</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>296.75361626</v>
       </c>
       <c r="C344" s="5">
         <v>2.4415051600000197</v>
       </c>
       <c r="D344" s="5">
         <v>10.4217518610906</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>297.29942244</v>
       </c>
       <c r="C345" s="5">
         <v>0.54580617999999959</v>
       </c>
       <c r="D345" s="5">
         <v>2.2295728267742287</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>298.99493110999998</v>
       </c>
       <c r="C346" s="5">
         <v>1.6955086699999811</v>
       </c>
       <c r="D346" s="5">
         <v>7.0624365482631069</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>301.09259245999999</v>
       </c>
       <c r="C347" s="5">
         <v>2.0976613500000099</v>
       </c>
       <c r="D347" s="5">
         <v>8.7514217914335557</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>301.46637586000003</v>
       </c>
       <c r="C348" s="5">
         <v>0.37378340000003618</v>
       </c>
       <c r="D348" s="5">
         <v>1.4999218007496262</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>303.77567771000002</v>
       </c>
       <c r="C349" s="5">
         <v>2.3093018499999971</v>
       </c>
       <c r="D349" s="5">
         <v>9.5896199858942044</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>304.91692677999998</v>
       </c>
       <c r="C350" s="5">
         <v>1.141249069999958</v>
       </c>
       <c r="D350" s="5">
         <v>4.602587089180421</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>307.28448693000001</v>
       </c>
       <c r="C351" s="5">
         <v>2.3675601500000312</v>
       </c>
       <c r="D351" s="5">
         <v>9.7259176475758444</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>308.67597950999999</v>
       </c>
       <c r="C352" s="5">
         <v>1.3914925799999764</v>
       </c>
       <c r="D352" s="5">
         <v>5.5714267250597249</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>311.91541977000003</v>
       </c>
       <c r="C353" s="5">
         <v>3.2394402600000376</v>
       </c>
       <c r="D353" s="5">
         <v>13.346501540190857</v>
       </c>
       <c r="E353" s="5">
         <v>6.2015130850216371</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>313.06916982000001</v>
       </c>
       <c r="C354" s="5">
         <v>1.1537500499999851</v>
       </c>
       <c r="D354" s="5">
         <v>4.530127433429354</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>314.26411410999998</v>
       </c>
       <c r="C355" s="5">
         <v>1.1949442899999667</v>
       </c>
       <c r="D355" s="5">
         <v>4.6776298524385806</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>314.06042108999998</v>
       </c>
       <c r="C356" s="5">
         <v>-0.20369302000000289</v>
       </c>
       <c r="D356" s="5">
         <v>-0.77502369909676627</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>315.25751227000001</v>
       </c>
       <c r="C357" s="5">
         <v>1.1970911800000295</v>
       </c>
       <c r="D357" s="5">
         <v>4.6711091533314208</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>316.70377357000001</v>
       </c>
       <c r="C358" s="5">
         <v>1.4462613000000033</v>
       </c>
       <c r="D358" s="5">
         <v>5.6461140004674171</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>316.23569129999998</v>
       </c>
       <c r="C359" s="5">
         <v>-0.46808227000002489</v>
       </c>
       <c r="D359" s="5">
         <v>-1.7592311787780757</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>317.52481544</v>
       </c>
       <c r="C360" s="5">
         <v>1.2891241400000126</v>
       </c>
       <c r="D360" s="5">
         <v>5.0029396382357705</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>319.10502398</v>
       </c>
       <c r="C361" s="5">
         <v>1.580208540000001</v>
       </c>
       <c r="D361" s="5">
         <v>6.1381794379166799</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>319.56369178</v>
       </c>
       <c r="C362" s="5">
         <v>0.45866780000000063</v>
       </c>
       <c r="D362" s="5">
         <v>1.7385293576901439</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>317.6084381</v>
       </c>
       <c r="C363" s="5">
         <v>-1.9552536799999984</v>
       </c>
       <c r="D363" s="5">
         <v>-7.1001039203612226</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>316.68507794999999</v>
       </c>
       <c r="C364" s="5">
         <v>-0.92336015000000771</v>
       </c>
       <c r="D364" s="5">
         <v>-3.4334276485762594</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>314.39280382999999</v>
       </c>
       <c r="C365" s="5">
         <v>-2.2922741200000019</v>
       </c>
       <c r="D365" s="5">
         <v>-8.348418962516579</v>
       </c>
       <c r="E365" s="5">
         <v>0.79424866581676579</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>314.82348518999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.43068135999999413</v>
       </c>
       <c r="D366" s="5">
         <v>1.6563017647399869</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>314.96029664000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.1368114500000388</v>
       </c>
       <c r="D367" s="5">
         <v>0.52272689335384204</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>313.80196326999999</v>
       </c>
       <c r="C368" s="5">
         <v>-1.1583333700000367</v>
       </c>
       <c r="D368" s="5">
         <v>-4.3250714071778606</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>284.90676463</v>
       </c>
       <c r="C369" s="5">
         <v>-28.89519863999999</v>
       </c>
       <c r="D369" s="5">
         <v>-68.626335006038587</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>282.24011382999998</v>
       </c>
       <c r="C370" s="5">
         <v>-2.6666508000000135</v>
       </c>
       <c r="D370" s="5">
         <v>-10.671152292301478</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>280.25568626</v>
       </c>
       <c r="C371" s="5">
         <v>-1.9844275699999798</v>
       </c>
       <c r="D371" s="5">
         <v>-8.1184458313170342</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>273.46381937000001</v>
       </c>
       <c r="C372" s="5">
         <v>-6.7918668899999943</v>
       </c>
       <c r="D372" s="5">
         <v>-25.501881282224204</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>269.76711975000001</v>
       </c>
       <c r="C373" s="5">
         <v>-3.696699620000004</v>
       </c>
       <c r="D373" s="5">
         <v>-15.06832692654565</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>266.34539781000001</v>
       </c>
       <c r="C374" s="5">
         <v>-3.4217219399999976</v>
       </c>
       <c r="D374" s="5">
         <v>-14.202588989073462</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>267.09975299000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.75435518000000457</v>
       </c>
       <c r="D375" s="5">
         <v>3.4521385376961256</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>267.61195225</v>
       </c>
       <c r="C376" s="5">
         <v>0.5121992599999885</v>
       </c>
       <c r="D376" s="5">
         <v>2.3255855111029344</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>266.70644283000001</v>
       </c>
       <c r="C377" s="5">
         <v>-0.90550941999998713</v>
       </c>
       <c r="D377" s="5">
         <v>-3.9856801507818784</v>
       </c>
       <c r="E377" s="5">
         <v>-15.167764789484551</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>266.28336151000002</v>
       </c>
       <c r="C378" s="5">
         <v>-0.42308131999999432</v>
       </c>
       <c r="D378" s="5">
         <v>-1.8870612292941846</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>262.23935211000003</v>
       </c>
       <c r="C379" s="5">
         <v>-4.0440093999999931</v>
       </c>
       <c r="D379" s="5">
         <v>-16.776497387181312</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>269.26068071999998</v>
       </c>
       <c r="C380" s="5">
         <v>7.021328609999955</v>
       </c>
       <c r="D380" s="5">
         <v>37.309603707713656</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>268.53601233000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.72466838999997663</v>
       </c>
       <c r="D381" s="5">
         <v>-3.1822126406468865</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>266.44708415999997</v>
       </c>
       <c r="C382" s="5">
         <v>-2.0889281700000311</v>
       </c>
       <c r="D382" s="5">
         <v>-8.9455370345917338</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>267.35488979000002</v>
       </c>
       <c r="C383" s="5">
         <v>0.90780563000004122</v>
       </c>
       <c r="D383" s="5">
         <v>4.1659826740118922</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>269.92169403999998</v>
       </c>
       <c r="C384" s="5">
         <v>2.5668042499999615</v>
       </c>
       <c r="D384" s="5">
         <v>12.149130893800809</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>269.3380861</v>
       </c>
       <c r="C385" s="5">
         <v>-0.58360793999997895</v>
       </c>
       <c r="D385" s="5">
         <v>-2.56393289061847</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>270.5686551</v>
       </c>
       <c r="C386" s="5">
         <v>1.2305690000000027</v>
       </c>
       <c r="D386" s="5">
         <v>5.62252815063915</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>273.38918129000001</v>
       </c>
       <c r="C387" s="5">
         <v>2.8205261900000096</v>
       </c>
       <c r="D387" s="5">
         <v>13.252056772278076</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>276.02934446</v>
       </c>
       <c r="C388" s="5">
         <v>2.6401631699999939</v>
       </c>
       <c r="D388" s="5">
         <v>12.224364589364601</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>278.68572564999999</v>
       </c>
       <c r="C389" s="5">
         <v>2.6563811899999905</v>
       </c>
       <c r="D389" s="5">
         <v>12.179538014471291</v>
       </c>
       <c r="E389" s="5">
         <v>4.4915610934961991</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>279.05642668000002</v>
       </c>
       <c r="C390" s="5">
         <v>0.37070103000002064</v>
       </c>
       <c r="D390" s="5">
         <v>1.6079408162292363</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>280.54553579999998</v>
       </c>
       <c r="C391" s="5">
         <v>1.4891091199999664</v>
       </c>
       <c r="D391" s="5">
         <v>6.5947960080736445</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>281.62489866999999</v>
       </c>
       <c r="C392" s="5">
         <v>1.0793628700000113</v>
       </c>
       <c r="D392" s="5">
         <v>4.7158044452789705</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>286.48092136000002</v>
       </c>
       <c r="C393" s="5">
         <v>4.8560226900000316</v>
       </c>
       <c r="D393" s="5">
         <v>22.771023210284234</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>288.8674178</v>
       </c>
       <c r="C394" s="5">
         <v>2.3864964399999735</v>
       </c>
       <c r="D394" s="5">
         <v>10.467430953923218</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>290.69052892000002</v>
       </c>
       <c r="C395" s="5">
         <v>1.8231111200000214</v>
       </c>
       <c r="D395" s="5">
         <v>7.8419852710634785</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>293.81025614999999</v>
       </c>
       <c r="C396" s="5">
         <v>3.1197272299999668</v>
       </c>
       <c r="D396" s="5">
         <v>13.666591296577856</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>294.66933345000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.85907730000002402</v>
       </c>
       <c r="D397" s="5">
         <v>3.565681393489073</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>295.81346317999999</v>
       </c>
       <c r="C398" s="5">
         <v>1.1441297299999746</v>
       </c>
       <c r="D398" s="5">
         <v>4.7601091276693763</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>297.76890632999999</v>
       </c>
       <c r="C399" s="5">
         <v>1.9554431500000078</v>
       </c>
       <c r="D399" s="5">
         <v>8.2273236949180308</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>299.08003002999999</v>
       </c>
       <c r="C400" s="5">
         <v>1.311123699999996</v>
       </c>
       <c r="D400" s="5">
         <v>5.4136465746976059</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>300.99033415000002</v>
       </c>
       <c r="C401" s="5">
         <v>1.9103041200000348</v>
       </c>
       <c r="D401" s="5">
         <v>7.9397983271996653</v>
       </c>
       <c r="E401" s="5">
         <v>8.0034987253033041</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>305.84883196999999</v>
       </c>
       <c r="C402" s="5">
         <v>4.8584978199999682</v>
       </c>
       <c r="D402" s="5">
         <v>21.185686115505355</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>305.61186563000001</v>
       </c>
       <c r="C403" s="5">
         <v>-0.23696633999998085</v>
       </c>
       <c r="D403" s="5">
         <v>-0.92578738140679517</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>305.93425587000002</v>
       </c>
       <c r="C404" s="5">
         <v>0.32239024000000427</v>
       </c>
       <c r="D404" s="5">
         <v>1.2732515837982072</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>304.91190489000002</v>
       </c>
       <c r="C405" s="5">
         <v>-1.0223509799999988</v>
       </c>
       <c r="D405" s="5">
         <v>-3.9371925073710234</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>304.44614554999998</v>
       </c>
       <c r="C406" s="5">
         <v>-0.46575934000003372</v>
       </c>
       <c r="D406" s="5">
         <v>-1.8177034370399636</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>306.90792268000001</v>
       </c>
       <c r="C407" s="5">
         <v>2.46177713000003</v>
       </c>
       <c r="D407" s="5">
         <v>10.146686211264022</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>306.78858745999997</v>
       </c>
       <c r="C408" s="5">
         <v>-0.11933522000003904</v>
       </c>
       <c r="D408" s="5">
         <v>-0.4656002733293807</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>306.84761824999998</v>
       </c>
       <c r="C409" s="5">
         <v>5.9030790000008437E-2</v>
       </c>
       <c r="D409" s="5">
         <v>0.23114276275166823</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>308.75542048</v>
       </c>
       <c r="C410" s="5">
         <v>1.9078022300000157</v>
       </c>
       <c r="D410" s="5">
         <v>7.7214050655141753</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>306.69435549000002</v>
       </c>
       <c r="C411" s="5">
         <v>-2.0610649899999771</v>
       </c>
       <c r="D411" s="5">
         <v>-7.7228211424866693</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>306.72322178000002</v>
       </c>
       <c r="C412" s="5">
         <v>2.8866289999996297E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.11300333589434608</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>307.94838327999997</v>
       </c>
       <c r="C413" s="5">
         <v>1.225161499999956</v>
       </c>
       <c r="D413" s="5">
         <v>4.8999431507376956</v>
       </c>
       <c r="E413" s="5">
         <v>2.3117184641990418</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>307.99690303</v>
       </c>
       <c r="C414" s="5">
         <v>4.8519750000025397E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.18923360064486694</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>308.98430589999998</v>
       </c>
       <c r="C415" s="5">
         <v>0.98740286999998261</v>
       </c>
       <c r="D415" s="5">
         <v>3.9156258292105006</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>309.73250309000002</v>
       </c>
       <c r="C416" s="5">
         <v>0.7481971900000417</v>
       </c>
       <c r="D416" s="5">
         <v>2.944781123676421</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>309.24249294999998</v>
       </c>
       <c r="C417" s="5">
         <v>-0.49001014000003806</v>
       </c>
       <c r="D417" s="5">
         <v>-1.8820195323990818</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>311.43420199000002</v>
       </c>
       <c r="C418" s="5">
         <v>2.1917090400000347</v>
       </c>
       <c r="D418" s="5">
         <v>8.8442967359749112</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>311.48532116000001</v>
       </c>
       <c r="C419" s="5">
         <v>5.1119169999992664E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.19714730409383652</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>308.94300019999997</v>
       </c>
       <c r="C420" s="5">
         <v>-2.5423209600000405</v>
       </c>
       <c r="D420" s="5">
         <v>-9.3663867260674216</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>315.67847953</v>
       </c>
       <c r="C421" s="5">
         <v>6.7354793300000324</v>
       </c>
       <c r="D421" s="5">
         <v>29.538658927538574</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>317.82666157</v>
       </c>
       <c r="C422" s="5">
         <v>2.1481820399999947</v>
       </c>
       <c r="D422" s="5">
         <v>8.4786320421133219</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>319.45336957000001</v>
       </c>
       <c r="C423" s="5">
         <v>1.6267080000000078</v>
       </c>
       <c r="D423" s="5">
         <v>6.317747610726987</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>320.57732963000001</v>
       </c>
       <c r="C424" s="5">
         <v>1.1239600600000017</v>
       </c>
       <c r="D424" s="5">
         <v>4.3047298927244571</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>321.44263955999998</v>
       </c>
       <c r="C425" s="5">
         <v>0.8653099299999667</v>
       </c>
       <c r="D425" s="5">
         <v>3.2875900843539085</v>
       </c>
       <c r="E425" s="5">
         <v>4.381986401834892</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>323.53866979999998</v>
       </c>
       <c r="C426" s="5">
         <v>2.0960302400000046</v>
       </c>
       <c r="D426" s="5">
         <v>8.1116558495879296</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>324.44316511</v>
       </c>
       <c r="C427" s="5">
         <v>0.90449531000001571</v>
       </c>
       <c r="D427" s="5">
         <v>3.4068257709491956</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>326.05012621999998</v>
       </c>
       <c r="C428" s="5">
         <v>1.6069611099999861</v>
       </c>
       <c r="D428" s="5">
         <v>6.1081927948625436</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>328.90300626999999</v>
       </c>
       <c r="C429" s="5">
         <v>2.8528800500000102</v>
       </c>
       <c r="D429" s="5">
         <v>11.020107866750116</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>329.13955497000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.23654870000001438</v>
       </c>
       <c r="D430" s="5">
         <v>0.86646813522426314</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>329.27740978999998</v>
       </c>
       <c r="C431" s="5">
         <v>0.13785481999997273</v>
       </c>
       <c r="D431" s="5">
         <v>0.50376014264685853</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>329.17273736999999</v>
       </c>
       <c r="C432" s="5">
         <v>-0.10467241999998578</v>
       </c>
       <c r="D432" s="5">
         <v>-0.38079602677982827</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>328.86020095999999</v>
       </c>
       <c r="C433" s="5">
         <v>-0.31253641000000698</v>
       </c>
       <c r="D433" s="5">
         <v>-1.1334212860869775</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>327.99649944999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.86370150999999851</v>
       </c>
       <c r="D434" s="5">
         <v>-3.1064895907902068</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>329.84332608</v>
       </c>
       <c r="C435" s="5">
         <v>1.8468266300000096</v>
       </c>
       <c r="D435" s="5">
         <v>6.9699786973024258</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>331.74071746999999</v>
       </c>
       <c r="C436" s="5">
         <v>1.8973913899999957</v>
       </c>
       <c r="D436" s="5">
         <v>7.1255195301632934</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>330.27211256999999</v>
       </c>
       <c r="C437" s="5">
         <v>-1.4686049000000025</v>
       </c>
       <c r="D437" s="5">
         <v>-5.1849021320292676</v>
       </c>
       <c r="E437" s="5">
         <v>2.7468269368637666</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>334.07816444999997</v>
       </c>
       <c r="C438" s="5">
         <v>3.8060518799999841</v>
       </c>
       <c r="D438" s="5">
         <v>14.739839236395436</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>334.20232048000003</v>
       </c>
       <c r="C439" s="5">
         <v>0.12415603000005149</v>
       </c>
       <c r="D439" s="5">
         <v>0.446877887967978</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>335.45376135999999</v>
+        <v>335.08902079000001</v>
       </c>
       <c r="C440" s="5">
-        <v>1.2514408799999615</v>
+        <v>0.88670030999998062</v>
       </c>
       <c r="D440" s="5">
-        <v>4.5871812141120571</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2306943196105387</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>336.44506461999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.356043829999976</v>
+      </c>
+      <c r="D441" s="5">
+        <v>4.9657377517621226</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>