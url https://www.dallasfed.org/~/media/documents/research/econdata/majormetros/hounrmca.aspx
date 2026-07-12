--- v6 (2026-06-01)
+++ v7 (2026-07-12)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4946E99B-FACD-46DF-AC58-F5D6C430EF9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C045115A-7C03-4434-A310-4F93E2B29154}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1DCD3D02-5E92-442A-8524-9A0BB43DBB3E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4E0401AF-E99D-4059-B771-9DF760EE6119}"/>
   </bookViews>
   <sheets>
     <sheet name="hounrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95D45785-4FBD-4556-855D-1349CB2215ED}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BB011F7-6E59-44FB-A4B7-8C5C76791173}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>187.12458634000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>187.1245863</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>189.56815054</v>
+        <v>189.56815055000001</v>
       </c>
       <c r="C7" s="5">
-        <v>2.4435641999999973</v>
+        <v>2.4435642500000085</v>
       </c>
       <c r="D7" s="5">
-        <v>16.846104211819046</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>16.846104585510968</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>190.86071720000001</v>
+        <v>190.86071722</v>
       </c>
       <c r="C8" s="5">
-        <v>1.2925666600000056</v>
+        <v>1.2925666699999852</v>
       </c>
       <c r="D8" s="5">
-        <v>8.4961033591212534</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>8.4961034268707714</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>192.21461823999999</v>
+        <v>192.21461826000001</v>
       </c>
       <c r="C9" s="5">
-        <v>1.3539010399999825</v>
+        <v>1.3539010400000109</v>
       </c>
       <c r="D9" s="5">
-        <v>8.8524838541193418</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>8.8524838531554018</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>197.5196306</v>
+        <v>197.51963062999999</v>
       </c>
       <c r="C10" s="5">
-        <v>5.3050123600000063</v>
+        <v>5.3050123699999858</v>
       </c>
       <c r="D10" s="5">
-        <v>38.639254910278687</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>38.639254989857363</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>197.61105567999999</v>
+        <v>197.61105572</v>
       </c>
       <c r="C11" s="5">
-        <v>9.1425079999993386E-2</v>
+        <v>9.1425090000001319E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>0.55685514808512249</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>0.55685520906378905</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>197.64481745000001</v>
+        <v>197.64481749000001</v>
       </c>
       <c r="C12" s="5">
         <v>3.3761770000012348E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>0.20521228212753151</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>0.20521228208587594</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>199.796425</v>
+        <v>199.79642505000001</v>
       </c>
       <c r="C13" s="5">
-        <v>2.1516075499999943</v>
+        <v>2.1516075600000022</v>
       </c>
       <c r="D13" s="5">
-        <v>13.874736459142278</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>13.874736524558816</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>199.52605510000001</v>
+        <v>199.52605514000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.2703698999999915</v>
+        <v>-0.27036990999999944</v>
       </c>
       <c r="D14" s="5">
-        <v>-1.6118405783449585</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-1.6118406371177674</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>197.11667537</v>
+        <v>197.11667539999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.4093797300000119</v>
+        <v>-2.4093797400000199</v>
       </c>
       <c r="D15" s="5">
-        <v>-13.565923802554281</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-13.565923852631734</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>198.49186932999999</v>
+        <v>198.49186911000001</v>
       </c>
       <c r="C16" s="5">
-        <v>1.3751939599999901</v>
+        <v>1.3751937100000191</v>
       </c>
       <c r="D16" s="5">
-        <v>8.7006833430054886</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>8.7006816987312838</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>198.76823779</v>
+        <v>198.76823775</v>
       </c>
       <c r="C17" s="5">
-        <v>0.27636846000001469</v>
+        <v>0.27636863999998695</v>
       </c>
       <c r="D17" s="5">
-        <v>1.6836641837133071</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>1.6836652905827254</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>197.13499050999999</v>
+        <v>197.13499048</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.6332472800000062</v>
+        <v>-1.6332472699999983</v>
       </c>
       <c r="D18" s="5">
-        <v>-9.4265842512756155</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-9.4265841979537477</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>199.14250229999999</v>
+        <v>199.14250231</v>
       </c>
       <c r="C19" s="5">
-        <v>2.0075117899999952</v>
+        <v>2.0075118299999986</v>
       </c>
       <c r="D19" s="5">
-        <v>12.928334535345542</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>12.928334809619614</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>201.68298763000001</v>
+        <v>201.68298765</v>
       </c>
       <c r="C20" s="5">
-        <v>2.5404853300000241</v>
+        <v>2.5404853400000036</v>
       </c>
       <c r="D20" s="5">
-        <v>16.429672227036839</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>16.429672295427778</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>198.65949562</v>
+        <v>198.65949565</v>
       </c>
       <c r="C21" s="5">
-        <v>-3.0234920100000124</v>
+        <v>-3.0234920000000045</v>
       </c>
       <c r="D21" s="5">
-        <v>-16.57797104394162</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-16.577970992039816</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>196.87280895999999</v>
+        <v>196.87280899999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.7866866600000151</v>
+        <v>-1.7866866500000071</v>
       </c>
       <c r="D22" s="5">
-        <v>-10.27428833563645</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-10.274288279470156</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>197.10107436999999</v>
+        <v>197.10107439999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.22826541000000589</v>
+        <v>0.22826539999999795</v>
       </c>
       <c r="D23" s="5">
-        <v>1.400254524505895</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>1.4002544624845292</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>196.08704768999999</v>
+        <v>196.08704772999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.0140266800000006</v>
+        <v>-1.0140266699999927</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.0019174486215405</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-6.0019173902092664</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>195.49799795999999</v>
+        <v>195.49799801</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.58904972999999927</v>
+        <v>-0.58904971999999134</v>
       </c>
       <c r="D25" s="5">
-        <v>-3.5458589574900223</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-3.5458588975734839</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>195.69923775000001</v>
+        <v>195.69923779000001</v>
       </c>
       <c r="C26" s="5">
-        <v>0.20123979000001668</v>
+        <v>0.20123978000000875</v>
       </c>
       <c r="D26" s="5">
-        <v>1.2422615270513138</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>1.2422614646512509</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>195.14484858</v>
+        <v>195.14484862</v>
       </c>
       <c r="C27" s="5">
         <v>-0.55438917000000743</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.3469670703693222</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-3.3469670696958831</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>193.88721337999999</v>
+        <v>193.88721312000001</v>
       </c>
       <c r="C28" s="5">
-        <v>-1.2576352000000099</v>
+        <v>-1.2576354999999921</v>
       </c>
       <c r="D28" s="5">
-        <v>-7.4652340991168025</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-7.4652358157792253</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>192.32761242000001</v>
+        <v>192.32761237</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.5596009599999832</v>
+        <v>-1.5596007500000155</v>
       </c>
       <c r="D29" s="5">
-        <v>-9.2368297514528237</v>
+        <v>-9.2368285740593308</v>
       </c>
       <c r="E29" s="5">
-        <v>-3.2402688888375386</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-3.2402688945206037</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>190.16528416</v>
+        <v>190.16528413</v>
       </c>
       <c r="C30" s="5">
-        <v>-2.1623282600000095</v>
+        <v>-2.1623282399999937</v>
       </c>
       <c r="D30" s="5">
-        <v>-12.687754497524361</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-12.687754390428175</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>191.15838178000001</v>
+        <v>191.1583818</v>
       </c>
       <c r="C31" s="5">
-        <v>0.99309762000001456</v>
+        <v>0.99309766999999738</v>
       </c>
       <c r="D31" s="5">
-        <v>6.4499114288558923</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>6.4499117640230974</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>190.22273032000001</v>
+        <v>190.22273035000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.93565146000000254</v>
+        <v>-0.93565144999999461</v>
       </c>
       <c r="D32" s="5">
-        <v>-5.7180000881378978</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-5.7180000280787402</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>190.31106241000001</v>
+        <v>190.31106249000001</v>
       </c>
       <c r="C33" s="5">
-        <v>8.8332089999994423E-2</v>
+        <v>8.8332140000005666E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>0.55865903182390486</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>0.55865934877010748</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>190.94557974</v>
+        <v>190.94557978</v>
       </c>
       <c r="C34" s="5">
-        <v>0.63451732999999422</v>
+        <v>0.63451728999999091</v>
       </c>
       <c r="D34" s="5">
-        <v>4.0751165559472557</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>4.0751162925782625</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>189.2957643</v>
+        <v>189.29576431999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.6498154399999976</v>
+        <v>-1.6498154600000134</v>
       </c>
       <c r="D35" s="5">
-        <v>-9.8894906306387753</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-9.8894907429118994</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>188.92799079</v>
+        <v>188.92799083</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.36777351000000635</v>
+        <v>-0.36777348999999049</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.3066692939625377</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-2.3066691696190467</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>187.21241638999999</v>
+        <v>187.21241645000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.7155744000000084</v>
+        <v>-1.7155743799999925</v>
       </c>
       <c r="D37" s="5">
-        <v>-10.368613503500034</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-10.368613386508684</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>186.10964362999999</v>
+        <v>186.10964368</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.1027727599999935</v>
+        <v>-1.1027727700000014</v>
       </c>
       <c r="D38" s="5">
-        <v>-6.8440188885113828</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-6.8440189464537777</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>187.72619931</v>
+        <v>187.72619935</v>
       </c>
       <c r="C39" s="5">
-        <v>1.6165556800000047</v>
+        <v>1.6165556699999968</v>
       </c>
       <c r="D39" s="5">
-        <v>10.935902369893347</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>10.935902295900114</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>187.18143071</v>
+        <v>187.18143039</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.5447685999999976</v>
+        <v>-0.54476895999999897</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.4272721528334715</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-3.4272743809372841</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>186.38174486</v>
+        <v>186.38174477000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.79968585000000303</v>
+        <v>-0.7996856199999911</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.0079350308469328</v>
+        <v>-5.0079336325354777</v>
       </c>
       <c r="E41" s="5">
-        <v>-3.0915308962581878</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-3.0915309178597417</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>184.57558039</v>
+        <v>184.57558033999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-1.8061644699999988</v>
+        <v>-1.8061644300000239</v>
       </c>
       <c r="D42" s="5">
-        <v>-11.02859793225136</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-11.028597705920873</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>182.69468273999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.8808976500000085</v>
+        <v>-1.8808975999999973</v>
       </c>
       <c r="D43" s="5">
-        <v>-11.565855655889123</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-11.565855368416123</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>182.78704518999999</v>
+        <v>182.78704519999999</v>
       </c>
       <c r="C44" s="5">
-        <v>9.2362449999995988E-2</v>
+        <v>9.2362460000003921E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>0.60835729557113805</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>0.60835736162052623</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>184.21421745999999</v>
+        <v>184.21421767999999</v>
       </c>
       <c r="C45" s="5">
-        <v>1.4271722699999998</v>
+        <v>1.4271724799999959</v>
       </c>
       <c r="D45" s="5">
-        <v>9.7824194603246095</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>9.7824209615595237</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>184.54954253</v>
+        <v>184.54954257</v>
       </c>
       <c r="C46" s="5">
-        <v>0.33532507000001033</v>
+        <v>0.33532489000000965</v>
       </c>
       <c r="D46" s="5">
-        <v>2.2063618214576808</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.2063606225550814</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>185.41686558999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.86732305999998971</v>
+        <v>0.8673230199999864</v>
       </c>
       <c r="D47" s="5">
-        <v>5.7876930922188485</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>5.7876928170728759</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>185.5211046</v>
+        <v>185.52110467</v>
       </c>
       <c r="C48" s="5">
-        <v>0.10423901000001479</v>
+        <v>0.10423908000001347</v>
       </c>
       <c r="D48" s="5">
-        <v>0.67671465332022063</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>0.67671510916302857</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>186.26577914000001</v>
+        <v>186.26577922000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.74467454000000544</v>
+        <v>0.74467455000001337</v>
       </c>
       <c r="D49" s="5">
-        <v>4.9245277697309131</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>4.9245278354282052</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>185.6625458</v>
+        <v>185.66254587</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.60323334000000273</v>
+        <v>-0.60323335000001066</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.8177939916133052</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-3.8177940521685549</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>186.35755682000001</v>
+        <v>186.35755685999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.69501102000000969</v>
+        <v>0.6950109899999859</v>
       </c>
       <c r="D51" s="5">
-        <v>4.5857423397331454</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>4.5857421359323913</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>185.72309139999999</v>
+        <v>185.72309107999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.63446542000002637</v>
+        <v>-0.63446577999999931</v>
       </c>
       <c r="D52" s="5">
-        <v>-4.0098323726413643</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-4.0098346045696616</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>189.70564639</v>
+        <v>189.70564612000001</v>
       </c>
       <c r="C53" s="5">
-        <v>3.9825549900000112</v>
+        <v>3.9825550400000225</v>
       </c>
       <c r="D53" s="5">
-        <v>28.994811164615641</v>
+        <v>28.994811628590899</v>
       </c>
       <c r="E53" s="5">
-        <v>1.7833836315336304</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.7833835358187944</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>189.74028555999999</v>
+        <v>189.74028543</v>
       </c>
       <c r="C54" s="5">
-        <v>3.4639169999991282E-2</v>
+        <v>3.4639309999988654E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>0.21933334431119</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>0.21933423198645663</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>189.61770971999999</v>
+        <v>189.61770970000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.12257583999999611</v>
+        <v>-0.12257572999999411</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.77247434088916211</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-0.77247365065643558</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>190.52841197999999</v>
+        <v>190.52841201999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.91070225999999366</v>
+        <v>0.91070231999998441</v>
       </c>
       <c r="D56" s="5">
-        <v>5.9181074714266479</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>5.9181078723281155</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>191.23279905000001</v>
+        <v>191.23279951999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.7043870700000241</v>
+        <v>0.70438749999999573</v>
       </c>
       <c r="D57" s="5">
-        <v>4.5277516588786426</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>4.5277544783618007</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>190.53466064</v>
+        <v>190.53466065999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.69813841000001275</v>
+        <v>-0.69813886000000025</v>
       </c>
       <c r="D58" s="5">
-        <v>-4.2939685583443854</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-4.2939712604351365</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>189.31972814</v>
+        <v>189.31972815</v>
       </c>
       <c r="C59" s="5">
-        <v>-1.2149325000000033</v>
+        <v>-1.2149325099999828</v>
       </c>
       <c r="D59" s="5">
-        <v>-7.3889994480336725</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-7.3889995059862486</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>190.23329061000001</v>
+        <v>190.23329068999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.91356247000001645</v>
+        <v>0.91356253999998671</v>
       </c>
       <c r="D60" s="5">
-        <v>5.9467838406453755</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>5.9467843081447702</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>190.63941419</v>
+        <v>190.63941432999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.40612357999998494</v>
+        <v>0.40612364000000412</v>
       </c>
       <c r="D61" s="5">
-        <v>2.5921412306969094</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>2.5921416170602729</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>192.2034817</v>
+        <v>192.20348179999999</v>
       </c>
       <c r="C62" s="5">
-        <v>1.564067510000001</v>
+        <v>1.5640674699999977</v>
       </c>
       <c r="D62" s="5">
-        <v>10.30181741656213</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>10.301817133189694</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>192.62773799000001</v>
+        <v>192.62773801</v>
       </c>
       <c r="C63" s="5">
-        <v>0.42425629000001663</v>
+        <v>0.42425621000001001</v>
       </c>
       <c r="D63" s="5">
-        <v>2.6811895870448188</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>2.6811890738998256</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>194.60244412</v>
+        <v>194.60244374000001</v>
       </c>
       <c r="C64" s="5">
-        <v>1.9747061299999871</v>
+        <v>1.9747057300000108</v>
       </c>
       <c r="D64" s="5">
-        <v>13.019553888504998</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>13.019551099373206</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>194.59095736</v>
+        <v>194.59095685</v>
       </c>
       <c r="C65" s="5">
-        <v>-1.1486759999996821E-2</v>
+        <v>-1.1486890000014682E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-7.0809171829189221E-2</v>
+        <v>-7.0809973081398248E-2</v>
       </c>
       <c r="E65" s="5">
-        <v>2.5752058849933812</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.5752057621467594</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>194.7419136</v>
+        <v>194.74191329999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.1509562399999993</v>
+        <v>0.15095644999999536</v>
       </c>
       <c r="D66" s="5">
-        <v>0.93489642470747647</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>0.93489773328627734</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>195.09367624000001</v>
+        <v>195.09367612</v>
       </c>
       <c r="C67" s="5">
-        <v>0.35176264000000401</v>
+        <v>0.35176282000000469</v>
       </c>
       <c r="D67" s="5">
-        <v>2.1892261549165681</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>2.1892272897213294</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>194.89671805</v>
+        <v>194.89671842000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.1969581900000037</v>
+        <v>-0.19695769999998447</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.204764251520507</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-1.2047612716222456</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>191.57783301000001</v>
+        <v>191.57783363999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-3.3188850399999978</v>
+        <v>-3.318884780000019</v>
       </c>
       <c r="D69" s="5">
-        <v>-18.625418618408428</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-18.625417261042177</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>194.21773931000001</v>
       </c>
       <c r="C70" s="5">
-        <v>2.6399063000000069</v>
+        <v>2.6399056700000187</v>
       </c>
       <c r="D70" s="5">
-        <v>17.848390980645902</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>17.848386330140229</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>194.7440637</v>
+        <v>194.74406372000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.52632438999998499</v>
+        <v>0.52632441000000085</v>
       </c>
       <c r="D71" s="5">
-        <v>3.3008754191188094</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.3008755464254191</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>195.92420139000001</v>
+        <v>195.92420150999999</v>
       </c>
       <c r="C72" s="5">
-        <v>1.1801376900000093</v>
+        <v>1.180137789999975</v>
       </c>
       <c r="D72" s="5">
-        <v>7.5192645072583053</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>7.5192651649958586</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>196.48578239</v>
+        <v>196.48578255999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.56158099999998967</v>
+        <v>0.56158105000000091</v>
       </c>
       <c r="D73" s="5">
-        <v>3.4943267645813014</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.4943270784434377</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>198.52960941000001</v>
+        <v>198.52960951</v>
       </c>
       <c r="C74" s="5">
-        <v>2.043827020000009</v>
+        <v>2.0438269500000104</v>
       </c>
       <c r="D74" s="5">
-        <v>13.221757372758947</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>13.221756881603874</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>198.58697565</v>
+        <v>198.58697573000001</v>
       </c>
       <c r="C75" s="5">
-        <v>5.736623999999324E-2</v>
+        <v>5.7366220000005796E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.34729830578066334</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>0.34729818433214543</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>198.59257081999999</v>
+        <v>198.59257070000001</v>
       </c>
       <c r="C76" s="5">
-        <v>5.5951699999923221E-3</v>
+        <v>5.5949700000041958E-3</v>
       </c>
       <c r="D76" s="5">
-        <v>3.3815130736636334E-2</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.3813921810121883E-2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>200.26118285999999</v>
+        <v>200.26118148</v>
       </c>
       <c r="C77" s="5">
-        <v>1.6686120399999993</v>
+        <v>1.6686107799999945</v>
       </c>
       <c r="D77" s="5">
-        <v>10.561863469869358</v>
+        <v>10.561855128973608</v>
       </c>
       <c r="E77" s="5">
-        <v>2.9139203470333275</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.9139199075786992</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>201.05058739</v>
+        <v>201.05058718000001</v>
       </c>
       <c r="C78" s="5">
-        <v>0.78940453000001298</v>
+        <v>0.78940570000000321</v>
       </c>
       <c r="D78" s="5">
-        <v>4.8341627065666248</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>4.834170061506482</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>201.55185924</v>
+        <v>201.55185911000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.50127184999999486</v>
+        <v>0.50127193000000148</v>
       </c>
       <c r="D79" s="5">
-        <v>3.0332856146010112</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>3.0332861085647922</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>202.07810882000001</v>
+        <v>202.07810950999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.52624958000001243</v>
+        <v>0.5262503999999808</v>
       </c>
       <c r="D80" s="5">
-        <v>3.178573987166744</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>3.1785790134279956</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>201.15721176</v>
+        <v>201.15721239000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.9208970600000157</v>
+        <v>-0.92089711999997803</v>
       </c>
       <c r="D81" s="5">
-        <v>-5.3335566092035496</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-5.3335569302844554</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>202.72978731000001</v>
+        <v>202.72978725999999</v>
       </c>
       <c r="C82" s="5">
-        <v>1.5725755500000105</v>
+        <v>1.5725748699999826</v>
       </c>
       <c r="D82" s="5">
-        <v>9.7952343782687912</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>9.7952299269336471</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>204.49904562</v>
+        <v>204.49904570999999</v>
       </c>
       <c r="C83" s="5">
-        <v>1.7692583099999979</v>
+        <v>1.7692584499999953</v>
       </c>
       <c r="D83" s="5">
-        <v>10.990203949572708</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>10.990204864221331</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>205.44170167999999</v>
+        <v>205.44170194</v>
       </c>
       <c r="C84" s="5">
-        <v>0.94265605999999025</v>
+        <v>0.94265623000001142</v>
       </c>
       <c r="D84" s="5">
-        <v>5.6739199450713151</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>5.6739209918343914</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>205.29431453000001</v>
+        <v>205.29431481</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.14738714999998592</v>
+        <v>-0.14738712999999848</v>
       </c>
       <c r="D85" s="5">
-        <v>-0.85751030425569308</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-0.85751018727198147</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>205.35148142</v>
+        <v>205.35148153</v>
       </c>
       <c r="C86" s="5">
-        <v>5.7166889999990644E-2</v>
+        <v>5.7166719999997895E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>0.33466796329069126</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.3346669660901247</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>205.74285613000001</v>
+        <v>205.74285619</v>
       </c>
       <c r="C87" s="5">
-        <v>0.39137471000000801</v>
+        <v>0.39137465999999677</v>
       </c>
       <c r="D87" s="5">
-        <v>2.31117924722688</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>2.3111789476095712</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>205.99102809999999</v>
+        <v>205.99102812999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.24817196999998714</v>
+        <v>0.24817193999999176</v>
       </c>
       <c r="D88" s="5">
-        <v>1.457110354150859</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.4571101764116801</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>202.97094104000001</v>
+        <v>202.97093892000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-3.0200870599999803</v>
+        <v>-3.0200892099999805</v>
       </c>
       <c r="D89" s="5">
-        <v>-16.241918518283093</v>
+        <v>-16.241929162744274</v>
       </c>
       <c r="E89" s="5">
-        <v>1.3531120416353293</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.3531116814421873</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>204.83173787000001</v>
       </c>
       <c r="C90" s="5">
-        <v>1.8607968299999982</v>
+        <v>1.8607989500000031</v>
       </c>
       <c r="D90" s="5">
-        <v>11.573386156284759</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>11.573400140686307</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>208.51594373</v>
+        <v>208.51594363000001</v>
       </c>
       <c r="C91" s="5">
-        <v>3.6842058599999916</v>
+        <v>3.6842057599999976</v>
       </c>
       <c r="D91" s="5">
-        <v>23.852340769668224</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>23.852340056903685</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>207.85961372</v>
+        <v>207.85961449999999</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.6563300100000049</v>
+        <v>-0.65632913000001736</v>
       </c>
       <c r="D92" s="5">
-        <v>-3.7124415259669474</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-3.7124366359696959</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>205.63364920000001</v>
+        <v>205.63364953000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-2.2259645199999909</v>
+        <v>-2.2259649699999784</v>
       </c>
       <c r="D93" s="5">
-        <v>-12.12025236213421</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-12.120254627045101</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>207.68133435999999</v>
+        <v>207.68133427000001</v>
       </c>
       <c r="C94" s="5">
-        <v>2.0476851599999861</v>
+        <v>2.047684739999994</v>
       </c>
       <c r="D94" s="5">
-        <v>12.626190403014292</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>12.62618764842296</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>208.13269038999999</v>
+        <v>208.1326905</v>
       </c>
       <c r="C95" s="5">
-        <v>0.45135602999999946</v>
+        <v>0.45135622999998759</v>
       </c>
       <c r="D95" s="5">
-        <v>2.6393732116209989</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>2.6393743963238459</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>208.25531469000001</v>
+        <v>208.25531549999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.12262430000001245</v>
+        <v>0.12262499999999932</v>
       </c>
       <c r="D96" s="5">
-        <v>0.70929232628262895</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>0.70929638802652573</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>211.09275808999999</v>
+        <v>211.09275898000001</v>
       </c>
       <c r="C97" s="5">
-        <v>2.8374433999999837</v>
+        <v>2.8374434800000188</v>
       </c>
       <c r="D97" s="5">
-        <v>17.632381776275242</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>17.632382237440748</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>211.60471161000001</v>
+        <v>211.60471204000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.51195352000002003</v>
+        <v>0.51195305999999619</v>
       </c>
       <c r="D98" s="5">
-        <v>2.9494403953207904</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>2.949437697141466</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>212.44977999</v>
+        <v>212.44977928</v>
       </c>
       <c r="C99" s="5">
-        <v>0.84506837999998652</v>
+        <v>0.84506723999999167</v>
       </c>
       <c r="D99" s="5">
-        <v>4.8990188120893841</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>4.8990120472896415</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>214.31474512</v>
+        <v>214.31474521000001</v>
       </c>
       <c r="C100" s="5">
-        <v>1.8649651300000016</v>
+        <v>1.864965930000011</v>
       </c>
       <c r="D100" s="5">
-        <v>11.057833406531504</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>11.057838420005627</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>215.04310344999999</v>
+        <v>215.04310011000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.72835832999999184</v>
+        <v>0.72835489999999936</v>
       </c>
       <c r="D101" s="5">
-        <v>4.1553550742045919</v>
+        <v>4.1553351367305424</v>
       </c>
       <c r="E101" s="5">
-        <v>5.9477294375951395</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.9477288986470089</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>218.17637224999999</v>
+        <v>218.17637242999999</v>
       </c>
       <c r="C102" s="5">
-        <v>3.1332687999999962</v>
+        <v>3.1332723199999748</v>
       </c>
       <c r="D102" s="5">
-        <v>18.956003717566784</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>18.956027066430202</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>219.15551092999999</v>
+        <v>219.15551149000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.97913868000000548</v>
+        <v>0.97913906000002271</v>
       </c>
       <c r="D103" s="5">
-        <v>5.5203340536059908</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>5.5203362445151782</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>218.47512166999999</v>
+        <v>218.47512333</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.68038925999999833</v>
+        <v>-0.68038816000000679</v>
       </c>
       <c r="D104" s="5">
-        <v>-3.6625544065066462</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-3.6625485767162069</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>223.04807843</v>
+        <v>223.04807564999999</v>
       </c>
       <c r="C105" s="5">
-        <v>4.5729567600000109</v>
+        <v>4.5729523199999846</v>
       </c>
       <c r="D105" s="5">
-        <v>28.220644326733478</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>28.220613458694423</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>225.03721770000001</v>
+        <v>225.03721844</v>
       </c>
       <c r="C106" s="5">
-        <v>1.9891392700000097</v>
+        <v>1.9891427900000167</v>
       </c>
       <c r="D106" s="5">
-        <v>11.24240327398336</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>11.242424301503483</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>226.00992364000001</v>
+        <v>226.00992457000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.97270593999999733</v>
+        <v>0.97270613000000594</v>
       </c>
       <c r="D107" s="5">
-        <v>5.312011116749682</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>5.3120121612579396</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>228.71295524999999</v>
+        <v>228.71295699999999</v>
       </c>
       <c r="C108" s="5">
-        <v>2.7030316099999823</v>
+        <v>2.7030324299999791</v>
       </c>
       <c r="D108" s="5">
-        <v>15.334459258410348</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>15.334464153179983</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>228.82715712000001</v>
+        <v>228.82715920000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.11420187000001647</v>
+        <v>0.11420220000002246</v>
       </c>
       <c r="D109" s="5">
-        <v>0.60083709566352006</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>0.60083883201524912</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>228.85067212000001</v>
+        <v>228.85067386</v>
       </c>
       <c r="C110" s="5">
-        <v>2.3515000000003283E-2</v>
+        <v>2.3514659999989362E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>0.12338550440531559</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>0.12338371826134953</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>230.67342379999999</v>
+        <v>230.67342303000001</v>
       </c>
       <c r="C111" s="5">
-        <v>1.8227516799999819</v>
+        <v>1.8227491700000087</v>
       </c>
       <c r="D111" s="5">
-        <v>9.9877793618763135</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>9.9877649210137864</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>229.41678182000001</v>
+        <v>229.41677734000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.2566419799999835</v>
+        <v>-1.2566456899999991</v>
       </c>
       <c r="D112" s="5">
-        <v>-6.3448941363748679</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-6.3449123313788274</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>231.63056005999999</v>
+        <v>231.63055657999999</v>
       </c>
       <c r="C113" s="5">
-        <v>2.2137782399999821</v>
+        <v>2.2137792399999796</v>
       </c>
       <c r="D113" s="5">
-        <v>12.214269616351348</v>
+        <v>12.214275681111664</v>
       </c>
       <c r="E113" s="5">
-        <v>7.7135496762660738</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>7.7135497309679169</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>228.96545182</v>
+        <v>228.96545208000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-2.665108239999995</v>
+        <v>-2.665104499999984</v>
       </c>
       <c r="D114" s="5">
-        <v>-12.965948349536284</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-12.965931472448023</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>229.09186471000001</v>
+        <v>229.09186582000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.12641289000001166</v>
+        <v>0.12641374000000383</v>
       </c>
       <c r="D115" s="5">
-        <v>0.66454109265761119</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>0.66454557385076107</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>228.31877030000001</v>
+        <v>228.31877313000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-0.77309440999999879</v>
+        <v>-0.77309268999999858</v>
       </c>
       <c r="D116" s="5">
-        <v>-3.9752038260842615</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-3.9751951265447394</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>228.32981647</v>
+        <v>228.32981122000001</v>
       </c>
       <c r="C117" s="5">
-        <v>1.1046169999985977E-2</v>
+        <v>1.1038089999999556E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>5.8072017978916257E-2</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>5.8029527719938301E-2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>227.06215251</v>
+        <v>227.06215521999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.267663959999993</v>
+        <v>-1.2676560000000165</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.4625607962200515</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-6.4625215911767286</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>226.76474762999999</v>
+        <v>226.76475108</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.29740488000001619</v>
+        <v>-0.2974041399999976</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.5604806154181916</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-1.5604767420826948</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>226.46096292999999</v>
+        <v>226.46096729000001</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.30378469999999425</v>
+        <v>-0.3037837899999829</v>
       </c>
       <c r="D120" s="5">
-        <v>-1.5957843441047448</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-1.5957795749310111</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>226.29111411</v>
+        <v>226.29111736999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.16984881999999857</v>
+        <v>-0.16984992000001853</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.89631304571593517</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-0.89631880944092135</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>227.38860581</v>
+        <v>227.38860667</v>
       </c>
       <c r="C122" s="5">
-        <v>1.0974917000000062</v>
+        <v>1.0974893000000066</v>
       </c>
       <c r="D122" s="5">
-        <v>5.9776729600373946</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>5.9776594489656443</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>228.56811998000001</v>
+        <v>228.56811614</v>
       </c>
       <c r="C123" s="5">
-        <v>1.1795141700000045</v>
+        <v>1.1795094699999993</v>
       </c>
       <c r="D123" s="5">
-        <v>6.4053555264392825</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>6.4053292456199173</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>230.01375281</v>
+        <v>230.01374203</v>
       </c>
       <c r="C124" s="5">
-        <v>1.4456328299999939</v>
+        <v>1.4456258900000023</v>
       </c>
       <c r="D124" s="5">
-        <v>7.8593433347003971</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>7.8593044192453831</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>230.71309593999999</v>
+        <v>230.71308207999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.69934312999998838</v>
+        <v>0.69934004999998933</v>
       </c>
       <c r="D125" s="5">
-        <v>3.7101634375048098</v>
+        <v>3.7101470000453718</v>
       </c>
       <c r="E125" s="5">
-        <v>-0.39608941055202518</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-0.39609389777687243</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>232.30093903</v>
+        <v>232.30094337</v>
       </c>
       <c r="C126" s="5">
-        <v>1.5878430900000069</v>
+        <v>1.5878612900000064</v>
       </c>
       <c r="D126" s="5">
-        <v>8.5786955776513416</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>8.5787981940487423</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>233.34042921</v>
+        <v>233.34043550999999</v>
       </c>
       <c r="C127" s="5">
-        <v>1.0394901800000014</v>
+        <v>1.039492139999993</v>
       </c>
       <c r="D127" s="5">
-        <v>5.5038539660555053</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>5.5038644951504123</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>234.63573027000001</v>
+        <v>234.63574086</v>
       </c>
       <c r="C128" s="5">
-        <v>1.2953010600000141</v>
+        <v>1.2953053500000067</v>
       </c>
       <c r="D128" s="5">
-        <v>6.8685350852623284</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>6.8685583414969331</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>233.84475703999999</v>
+        <v>233.84475176000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.79097323000002007</v>
+        <v>-0.79098909999999023</v>
       </c>
       <c r="D129" s="5">
-        <v>-3.9711161103761938</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-3.9711941390430994</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>235.01591242000001</v>
+        <v>235.01591968</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1711553800000161</v>
+        <v>1.1711679199999878</v>
       </c>
       <c r="D130" s="5">
-        <v>6.1782528564622297</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.1783209854718191</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>237.77028257000001</v>
+        <v>237.77029117000001</v>
       </c>
       <c r="C131" s="5">
-        <v>2.7543701499999997</v>
+        <v>2.7543714900000111</v>
       </c>
       <c r="D131" s="5">
-        <v>15.006838755261654</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>15.006846039113109</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>237.23619758000001</v>
+        <v>237.23620546000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.53408498999999665</v>
+        <v>-0.53408570999999938</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.6624148305615547</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-2.6624182804265373</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>237.77793008</v>
+        <v>237.77793303000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.54173249999999484</v>
+        <v>0.54172757000000615</v>
       </c>
       <c r="D133" s="5">
-        <v>2.7748970565774744</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.7748713924877988</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>238.78284481</v>
+        <v>238.78283927000001</v>
       </c>
       <c r="C134" s="5">
-        <v>1.0049147299999959</v>
+        <v>1.0049062399999968</v>
       </c>
       <c r="D134" s="5">
-        <v>5.1910908478686402</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.1910459007377785</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>237.38561902000001</v>
+        <v>237.38560371</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.3972257899999931</v>
+        <v>-1.3972355600000128</v>
       </c>
       <c r="D135" s="5">
-        <v>-6.8001093263811763</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-6.800155508657002</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>238.43156486000001</v>
+        <v>238.43153837</v>
       </c>
       <c r="C136" s="5">
-        <v>1.0459458400000017</v>
+        <v>1.0459346600000003</v>
       </c>
       <c r="D136" s="5">
-        <v>5.4173568203933042</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>5.4172978623620471</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>240.20354721000001</v>
+        <v>240.20351908000001</v>
       </c>
       <c r="C137" s="5">
-        <v>1.7719823500000018</v>
+        <v>1.7719807100000082</v>
       </c>
       <c r="D137" s="5">
-        <v>9.2919083521879173</v>
+        <v>9.2919004727438406</v>
       </c>
       <c r="E137" s="5">
-        <v>4.1135295035302777</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>4.1135235654774061</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>241.97299108999999</v>
+        <v>241.97300299</v>
       </c>
       <c r="C138" s="5">
-        <v>1.769443879999983</v>
+        <v>1.7694839099999911</v>
       </c>
       <c r="D138" s="5">
-        <v>9.2068088057266628</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>9.2070267234042547</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>244.35327067</v>
+        <v>244.35329181</v>
       </c>
       <c r="C139" s="5">
-        <v>2.3802795800000069</v>
+        <v>2.3802888200000041</v>
       </c>
       <c r="D139" s="5">
-        <v>12.464423647208633</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>12.464474033587081</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>245.08512906999999</v>
+        <v>245.08515904999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.73185839999999303</v>
+        <v>0.73186723999998549</v>
       </c>
       <c r="D140" s="5">
-        <v>3.6539005034851968</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>3.6539450465855827</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>247.77740011</v>
+        <v>247.77739391</v>
       </c>
       <c r="C141" s="5">
-        <v>2.6922710400000085</v>
+        <v>2.6922348600000134</v>
       </c>
       <c r="D141" s="5">
-        <v>14.008379643773527</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>14.008178058034515</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>247.77973606</v>
+        <v>247.77975434999999</v>
       </c>
       <c r="C142" s="5">
-        <v>2.3359500000026401E-3</v>
+        <v>2.3604399999896941E-3</v>
       </c>
       <c r="D142" s="5">
-        <v>1.1313724945982706E-2</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.1432344055695154E-2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>246.47949191999999</v>
+        <v>246.47951108999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-1.300244140000018</v>
+        <v>-1.300243260000002</v>
       </c>
       <c r="D143" s="5">
-        <v>-6.1184937113359599</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-6.1184892504550508</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>246.29847839000001</v>
+        <v>246.2984917</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.18101352999997289</v>
+        <v>-0.18101938999998879</v>
       </c>
       <c r="D144" s="5">
-        <v>-0.8777241613137754</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-0.87775239344608513</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>247.63588457</v>
+        <v>247.6358822</v>
       </c>
       <c r="C145" s="5">
-        <v>1.3374061799999879</v>
+        <v>1.3373904999999979</v>
       </c>
       <c r="D145" s="5">
-        <v>6.7141941590349141</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>6.7141127011875801</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>247.31434594000001</v>
+        <v>247.31433075000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.32153862999999205</v>
+        <v>-0.32155144999998697</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.5470406143043514</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-1.5471018708992146</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>247.14425205000001</v>
+        <v>247.14421537000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.17009389000000397</v>
+        <v>-0.17011537999999859</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.82220195203529522</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-0.82230548830265482</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>250.09762368</v>
+        <v>250.09756267</v>
       </c>
       <c r="C148" s="5">
-        <v>2.9533716299999924</v>
+        <v>2.9533472999999901</v>
       </c>
       <c r="D148" s="5">
-        <v>15.321056207319517</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>15.320924008762415</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>247.61483157999999</v>
+        <v>247.61473842999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-2.4827921000000117</v>
+        <v>-2.4828242400000136</v>
       </c>
       <c r="D149" s="5">
-        <v>-11.283363194966123</v>
+        <v>-11.283503982192645</v>
       </c>
       <c r="E149" s="5">
-        <v>3.0854183695799398</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>3.0853916621977895</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>246.57860930999999</v>
+        <v>246.57867852999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-1.0362222699999961</v>
+        <v>-1.0360598999999979</v>
       </c>
       <c r="D150" s="5">
-        <v>-4.9077916149241174</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-4.9070420065969067</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>246.44182228</v>
+        <v>246.44188217000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.13678702999999359</v>
+        <v>-0.13679635999997686</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.66366074968869926</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-0.66370569302626192</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>246.85866837</v>
+        <v>246.85872941</v>
       </c>
       <c r="C152" s="5">
-        <v>0.41684609000000705</v>
+        <v>0.41684723999998141</v>
       </c>
       <c r="D152" s="5">
-        <v>2.0487397572355848</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.0487449594837281</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>246.63319458999999</v>
+        <v>246.63317595000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.22547378000001572</v>
+        <v>-0.22555345999998622</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.0905570143344367</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-1.0909402023675407</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>246.80854880000001</v>
+        <v>246.80858463000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.17535421000002316</v>
+        <v>0.17540868000000387</v>
       </c>
       <c r="D154" s="5">
-        <v>0.85653459359624762</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.85680176420406262</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>246.64462152999999</v>
+        <v>246.64465000999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.16392727000001628</v>
+        <v>-0.16393462000002046</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.79412044390171355</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-0.79415580500212801</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>246.43396824999999</v>
+        <v>246.43398070000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.2106532800000025</v>
+        <v>-0.2106693099999859</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.0200906733988102</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-1.0201678172898632</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>246.21520483</v>
+        <v>246.21519254</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.21876341999998772</v>
+        <v>-0.21878816000000256</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.060073707003284</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-1.060192952870942</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>245.35581665999999</v>
+        <v>245.35578846999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.85938817000001677</v>
+        <v>-0.85940407000001073</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.1089946388936704</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-4.1090694093214193</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>245.01670369000001</v>
+        <v>245.01664231999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.33911296999997376</v>
+        <v>-0.33914615000000481</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.6460028327235809</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.646162848703081</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>243.9837631</v>
+        <v>243.98366451999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.0329405900000097</v>
+        <v>-1.0329777999999976</v>
       </c>
       <c r="D160" s="5">
-        <v>-4.9432873919108893</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-4.9434625667591936</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>242.27692479000001</v>
+        <v>242.27677973999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.7068383099999949</v>
+        <v>-1.7068847799999958</v>
       </c>
       <c r="D161" s="5">
-        <v>-8.0792570600464302</v>
+        <v>-8.0794717703466468</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.1557298308584549</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-2.1557516018009593</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>243.38712405000001</v>
+        <v>243.38724979</v>
       </c>
       <c r="C162" s="5">
-        <v>1.1101992600000017</v>
+        <v>1.1104700500000035</v>
       </c>
       <c r="D162" s="5">
-        <v>5.6395534719769547</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>5.6409673451259135</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>241.92640448</v>
+        <v>241.92650653000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-1.4607195700000091</v>
+        <v>-1.4607432599999868</v>
       </c>
       <c r="D163" s="5">
-        <v>-6.9689196341401694</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-6.969025469564361</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>240.21328677</v>
+        <v>240.21336994000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.7131177100000059</v>
+        <v>-1.7131365900000048</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.1741292385230313</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-8.1742125302404318</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>240.3431722</v>
+        <v>240.34314916</v>
       </c>
       <c r="C165" s="5">
-        <v>0.12988543000000163</v>
+        <v>0.12977921999998898</v>
       </c>
       <c r="D165" s="5">
-        <v>0.65078361737327395</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>0.65024965006652558</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>241.19490737000001</v>
+        <v>241.19495836999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.85173517000001198</v>
+        <v>0.85180920999999898</v>
       </c>
       <c r="D166" s="5">
-        <v>4.3364697060002344</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>4.3368544705957968</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>240.6475968</v>
+        <v>240.64763027000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.5473105700000076</v>
+        <v>-0.54732809999998722</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.6892673293678726</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-2.6893518310851738</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>239.04799277000001</v>
+        <v>239.04800141000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.5996040299999947</v>
+        <v>-1.5996288599999957</v>
       </c>
       <c r="D168" s="5">
-        <v>-7.6912503175650793</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-7.6913643442747759</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>239.27791083</v>
+        <v>239.27788849000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.2299180599999886</v>
+        <v>0.22988707999999747</v>
       </c>
       <c r="D169" s="5">
-        <v>1.1602936346745363</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>1.1601364224599342</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>239.86179562000001</v>
+        <v>239.86175609</v>
       </c>
       <c r="C170" s="5">
-        <v>0.58388479000001325</v>
+        <v>0.58386759999999072</v>
       </c>
       <c r="D170" s="5">
-        <v>2.9678556148728941</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>2.9677673438553542</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>238.38337055</v>
+        <v>238.38328960000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-1.4784250700000143</v>
+        <v>-1.4784664899999882</v>
       </c>
       <c r="D171" s="5">
-        <v>-7.1507272237487758</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-7.1509219572878262</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>234.45119249999999</v>
+        <v>234.45106899999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-3.9321780500000045</v>
+        <v>-3.9322206000000222</v>
       </c>
       <c r="D172" s="5">
-        <v>-18.093592088030441</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-18.093776065781853</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>235.72920958</v>
+        <v>235.72901718</v>
       </c>
       <c r="C173" s="5">
-        <v>1.2780170800000121</v>
+        <v>1.2779481800000099</v>
       </c>
       <c r="D173" s="5">
-        <v>6.741044221145942</v>
+        <v>6.7406734945330227</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.7025748389680193</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-2.7025960007503569</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>235.35543376000001</v>
+        <v>235.35560946000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.37377581999999165</v>
+        <v>-0.37340771999998879</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.8862320835517199</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-1.8843921726455437</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>233.69902058</v>
+        <v>233.69915574999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.6564131800000155</v>
+        <v>-1.6564537100000223</v>
       </c>
       <c r="D175" s="5">
-        <v>-8.1261421077269969</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-8.1263274760840165</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>233.27258843000001</v>
+        <v>233.27268469000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.42643214999998236</v>
+        <v>-0.42647105999998303</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.1678059992168541</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.1680005792236723</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>234.76735711000001</v>
+        <v>234.76733483000001</v>
       </c>
       <c r="C177" s="5">
-        <v>1.4947686799999929</v>
+        <v>1.4946501400000045</v>
       </c>
       <c r="D177" s="5">
-        <v>7.9662532590125235</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>7.9655956782999304</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>231.97289560999999</v>
+        <v>231.97295219</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.7944615000000113</v>
+        <v>-2.7943826400000091</v>
       </c>
       <c r="D178" s="5">
-        <v>-13.384744184322429</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-13.384392029977288</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>232.00699528999999</v>
+        <v>232.00702520999999</v>
       </c>
       <c r="C179" s="5">
-        <v>3.4099679999997079E-2</v>
+        <v>3.4073019999993903E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>0.17654095014918436</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>0.17640277134525206</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>232.75768228999999</v>
+        <v>232.75768342999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.75068699999999922</v>
+        <v>0.75065821999999116</v>
       </c>
       <c r="D180" s="5">
-        <v>3.9525944732802465</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.9524397123202881</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>232.21404326999999</v>
+        <v>232.21401466</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.54363902000000053</v>
+        <v>-0.54366876999998226</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.7670467858367909</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-2.7671962558361796</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>231.59518539000001</v>
+        <v>231.59513741999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.61885787999997888</v>
+        <v>-0.61887724000001754</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.1515766409972223</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-3.1516741751078325</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>233.71666445</v>
+        <v>233.71657765</v>
       </c>
       <c r="C183" s="5">
-        <v>2.1214790599999844</v>
+        <v>2.1214402300000188</v>
       </c>
       <c r="D183" s="5">
-        <v>11.563423977912324</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>11.563204071556488</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>234.28516191</v>
+        <v>234.28503653000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.56849746000000323</v>
+        <v>0.56845888000000855</v>
       </c>
       <c r="D184" s="5">
-        <v>2.9582743189751515</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.9580719814431555</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>235.4593386</v>
+        <v>235.45913487999999</v>
       </c>
       <c r="C185" s="5">
-        <v>1.1741766899999959</v>
+        <v>1.17409834999998</v>
       </c>
       <c r="D185" s="5">
-        <v>6.1826666637576633</v>
+        <v>6.1822461265712114</v>
       </c>
       <c r="E185" s="5">
-        <v>-0.11448347045359686</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-0.1144883660181395</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>241.8343285</v>
+        <v>241.83452270999999</v>
       </c>
       <c r="C186" s="5">
-        <v>6.3749899000000028</v>
+        <v>6.375387829999994</v>
       </c>
       <c r="D186" s="5">
-        <v>37.7921109250168</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>37.794869450851046</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>241.56099993999999</v>
+        <v>241.56115027999999</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.27332856000001016</v>
+        <v>-0.27337242999999489</v>
       </c>
       <c r="D187" s="5">
-        <v>-1.347877431378619</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-1.3480913503405856</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>243.84504625</v>
+        <v>243.84514397999999</v>
       </c>
       <c r="C188" s="5">
-        <v>2.2840463100000079</v>
+        <v>2.2839936999999964</v>
       </c>
       <c r="D188" s="5">
-        <v>11.955497119088786</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>11.955199432610563</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>245.19341069999999</v>
+        <v>245.19339622999999</v>
       </c>
       <c r="C189" s="5">
-        <v>1.3483644499999912</v>
+        <v>1.3482522500000016</v>
       </c>
       <c r="D189" s="5">
-        <v>6.8410852537768907</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>6.8404957466371874</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>243.17074233</v>
+        <v>243.17080007999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.022668369999991</v>
+        <v>-2.0225961499999983</v>
       </c>
       <c r="D190" s="5">
-        <v>-9.4621225248592502</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-9.461800388277819</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>243.50301209</v>
+        <v>243.50303821</v>
       </c>
       <c r="C191" s="5">
-        <v>0.33226976000000263</v>
+        <v>0.33223813000000746</v>
       </c>
       <c r="D191" s="5">
-        <v>1.652065121380808</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>1.6519062762114123</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>245.67573913000001</v>
+        <v>245.67573562999999</v>
       </c>
       <c r="C192" s="5">
-        <v>2.1727270400000123</v>
+        <v>2.1726974199999916</v>
       </c>
       <c r="D192" s="5">
-        <v>11.248766197711024</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>11.248603978328431</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>246.58636401999999</v>
+        <v>246.58633259000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.91062488999997981</v>
+        <v>0.91059696000002077</v>
       </c>
       <c r="D193" s="5">
-        <v>4.5397426265137986</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>4.5396006022603741</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>247.95398520000001</v>
+        <v>247.95393333999999</v>
       </c>
       <c r="C194" s="5">
-        <v>1.3676211800000146</v>
+        <v>1.3676007499999798</v>
       </c>
       <c r="D194" s="5">
-        <v>6.8622788346789143</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.8621740780955287</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>247.74249018</v>
+        <v>247.7424073</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.21149502000000098</v>
+        <v>-0.21152603999999542</v>
       </c>
       <c r="D195" s="5">
-        <v>-1.018764762301505</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-1.0189136963738354</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>249.56913868000001</v>
+        <v>249.56902013999999</v>
       </c>
       <c r="C196" s="5">
-        <v>1.8266485000000046</v>
+        <v>1.8266128399999957</v>
       </c>
       <c r="D196" s="5">
-        <v>9.2155756118660115</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>9.2153915561594033</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>252.10974777999999</v>
+        <v>252.10952329</v>
       </c>
       <c r="C197" s="5">
-        <v>2.5406090999999833</v>
+        <v>2.5405031500000064</v>
       </c>
       <c r="D197" s="5">
-        <v>12.923698295730347</v>
+        <v>12.923135303991028</v>
       </c>
       <c r="E197" s="5">
-        <v>7.0714584008434</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>7.0714556980283394</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>255.24808758</v>
+        <v>255.24829775000001</v>
       </c>
       <c r="C198" s="5">
-        <v>3.1383398000000113</v>
+        <v>3.1387744600000076</v>
       </c>
       <c r="D198" s="5">
-        <v>16.004358638188432</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>16.006744418475648</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>258.31551288999998</v>
+        <v>258.31566427000001</v>
       </c>
       <c r="C199" s="5">
-        <v>3.067425309999976</v>
+        <v>3.0673665200000073</v>
       </c>
       <c r="D199" s="5">
-        <v>15.41330951922717</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>15.41298077552813</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>261.94318142999998</v>
+        <v>261.94327084999998</v>
       </c>
       <c r="C200" s="5">
-        <v>3.6276685400000019</v>
+        <v>3.6276065799999628</v>
       </c>
       <c r="D200" s="5">
-        <v>18.216832327572341</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>18.216485259065163</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>260.28433702000001</v>
+        <v>260.28432559999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.658844409999972</v>
+        <v>-1.6589452499999879</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.3402252548420144</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-7.3406536164092095</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>262.93854991000001</v>
+        <v>262.93860210999998</v>
       </c>
       <c r="C202" s="5">
-        <v>2.6542128899999966</v>
+        <v>2.6542765099999883</v>
       </c>
       <c r="D202" s="5">
-        <v>12.947012121164381</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>12.947340662655415</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>265.86014521999999</v>
+        <v>265.86016283999999</v>
       </c>
       <c r="C203" s="5">
-        <v>2.9215953099999865</v>
+        <v>2.9215607300000102</v>
       </c>
       <c r="D203" s="5">
-        <v>14.179382437765064</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>14.179201235217453</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>266.88497100000001</v>
+        <v>266.88496142000002</v>
       </c>
       <c r="C204" s="5">
-        <v>1.0248257800000147</v>
+        <v>1.0247985800000379</v>
       </c>
       <c r="D204" s="5">
-        <v>4.7250476818591736</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>4.724919283508533</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>268.73068308000001</v>
+        <v>268.73065429000002</v>
       </c>
       <c r="C205" s="5">
-        <v>1.8457120799999984</v>
+        <v>1.8456928699999935</v>
       </c>
       <c r="D205" s="5">
-        <v>8.6219648009683745</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>8.6218719452965331</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>270.92370353000001</v>
+        <v>270.92365282999998</v>
       </c>
       <c r="C206" s="5">
-        <v>2.1930204500000059</v>
+        <v>2.1929985399999623</v>
       </c>
       <c r="D206" s="5">
-        <v>10.244510316289857</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>10.244404475939263</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>272.49588396000001</v>
+        <v>272.49581791000003</v>
       </c>
       <c r="C207" s="5">
-        <v>1.5721804300000031</v>
+        <v>1.5721650800000475</v>
       </c>
       <c r="D207" s="5">
-        <v>7.1902575708742145</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>7.1901865019083466</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>274.59554774999998</v>
+        <v>274.59545696999999</v>
       </c>
       <c r="C208" s="5">
-        <v>2.0996637899999655</v>
+        <v>2.0996390599999586</v>
       </c>
       <c r="D208" s="5">
-        <v>9.6484600302158441</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>9.6483439699891704</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>276.90410356000001</v>
+        <v>276.90390650000001</v>
       </c>
       <c r="C209" s="5">
-        <v>2.3085558100000299</v>
+        <v>2.3084495300000185</v>
       </c>
       <c r="D209" s="5">
-        <v>10.568343957260584</v>
+        <v>10.56783836139501</v>
       </c>
       <c r="E209" s="5">
-        <v>9.8347469696556278</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>9.8347666071619155</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>279.96884168000003</v>
+        <v>279.96902287</v>
       </c>
       <c r="C210" s="5">
-        <v>3.0647381200000154</v>
+        <v>3.0651163699999984</v>
       </c>
       <c r="D210" s="5">
-        <v>14.120510144876786</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>14.122371009341329</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>283.04434789999999</v>
+        <v>283.04447105999998</v>
       </c>
       <c r="C211" s="5">
-        <v>3.0755062199999657</v>
+        <v>3.0754481899999746</v>
       </c>
       <c r="D211" s="5">
-        <v>14.00855387275417</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>14.008263763007744</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>285.09134125999998</v>
+        <v>285.09140264000001</v>
       </c>
       <c r="C212" s="5">
-        <v>2.0469933599999877</v>
+        <v>2.0469315800000345</v>
       </c>
       <c r="D212" s="5">
-        <v>9.0321268026556378</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>9.031839185003987</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>285.80956363000001</v>
+        <v>285.80956748</v>
       </c>
       <c r="C213" s="5">
-        <v>0.71822237000003497</v>
+        <v>0.71816483999998582</v>
       </c>
       <c r="D213" s="5">
-        <v>3.0653674502642447</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.0651178317449457</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>288.63052096000001</v>
+        <v>288.63055930000002</v>
       </c>
       <c r="C214" s="5">
-        <v>2.8209573299999988</v>
+        <v>2.8209918200000175</v>
       </c>
       <c r="D214" s="5">
-        <v>12.508661132517162</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>12.508822285990838</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>291.64281112999998</v>
+        <v>291.64282007000003</v>
       </c>
       <c r="C215" s="5">
-        <v>3.0122901699999716</v>
+        <v>3.0122607700000117</v>
       </c>
       <c r="D215" s="5">
-        <v>13.268270630553891</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>13.268131745289026</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>291.18350375</v>
+        <v>291.18349324000002</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.45930737999998428</v>
+        <v>-0.45932683000000907</v>
       </c>
       <c r="D216" s="5">
-        <v>-1.8735920156952135</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-1.8736706125777269</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>290.54346677000001</v>
+        <v>290.54344672000002</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.64003697999999076</v>
+        <v>-0.64004651999999851</v>
       </c>
       <c r="D217" s="5">
-        <v>-2.6060094278215429</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-2.6060478959445743</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>289.095685</v>
+        <v>289.09564337</v>
       </c>
       <c r="C218" s="5">
-        <v>-1.447781770000006</v>
+        <v>-1.4478033500000151</v>
       </c>
       <c r="D218" s="5">
-        <v>-5.8184262281122834</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-5.8185109826372265</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>292.58157452</v>
+        <v>292.58153315999999</v>
       </c>
       <c r="C219" s="5">
-        <v>3.4858895200000006</v>
+        <v>3.4858897899999874</v>
       </c>
       <c r="D219" s="5">
-        <v>15.468721883970593</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>15.468725539914651</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>294.64986219999997</v>
+        <v>294.64980960000003</v>
       </c>
       <c r="C220" s="5">
-        <v>2.068287679999969</v>
+        <v>2.0682764400000337</v>
       </c>
       <c r="D220" s="5">
-        <v>8.8206298300529831</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>8.8205813117045793</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>295.88278016999999</v>
+        <v>295.88263454999998</v>
       </c>
       <c r="C221" s="5">
-        <v>1.2329179700000168</v>
+        <v>1.2328249499999515</v>
       </c>
       <c r="D221" s="5">
-        <v>5.1384042692774301</v>
+        <v>5.1380085658712105</v>
       </c>
       <c r="E221" s="5">
-        <v>6.8538805911511735</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>6.8539040455898981</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>290.94413708000002</v>
+        <v>290.94426283000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.9386430899999709</v>
+        <v>-4.9383717199999637</v>
       </c>
       <c r="D222" s="5">
-        <v>-18.289281232414233</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-18.288374858159486</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>294.56595549999997</v>
+        <v>294.56603051000002</v>
       </c>
       <c r="C223" s="5">
-        <v>3.6218184199999541</v>
+        <v>3.6217676800000049</v>
       </c>
       <c r="D223" s="5">
-        <v>16.00462413010959</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>16.004376946367227</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>294.77580683999997</v>
+        <v>294.77584001000002</v>
       </c>
       <c r="C224" s="5">
-        <v>0.20985134000000016</v>
+        <v>0.20980950000000576</v>
       </c>
       <c r="D224" s="5">
-        <v>0.85824804116132469</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>0.85807603405916311</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>297.54247721000002</v>
+        <v>297.54249282000001</v>
       </c>
       <c r="C225" s="5">
-        <v>2.7666703700000426</v>
+        <v>2.7666528099999823</v>
       </c>
       <c r="D225" s="5">
-        <v>11.862791322235179</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>11.86271069636129</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>297.65789659000001</v>
+        <v>297.65791510999998</v>
       </c>
       <c r="C226" s="5">
-        <v>0.11541937999999163</v>
+        <v>0.11542228999996951</v>
       </c>
       <c r="D226" s="5">
-        <v>0.46648510923530395</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.46649687102457982</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>296.33066323999998</v>
+        <v>296.33066409999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.3272333500000286</v>
+        <v>-1.3272510099999977</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.2214162417302816</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-5.2214837053823242</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>296.35955560999997</v>
+        <v>296.35954745999999</v>
       </c>
       <c r="C228" s="5">
-        <v>2.8892369999994116E-2</v>
+        <v>2.8883360000008906E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>0.11706329000349402</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>0.1170267642511158</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>297.16816534999998</v>
+        <v>297.16815537999997</v>
       </c>
       <c r="C229" s="5">
-        <v>0.80860974000000851</v>
+        <v>0.80860791999998582</v>
       </c>
       <c r="D229" s="5">
-        <v>3.3237542508180118</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>3.3237467499494189</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>293.87178639000001</v>
+        <v>293.87175495999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.29637895999997</v>
+        <v>-3.2964004199999977</v>
       </c>
       <c r="D230" s="5">
-        <v>-12.528349928920324</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-12.528426975366081</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>298.68665786999998</v>
+        <v>298.68664088000003</v>
       </c>
       <c r="C231" s="5">
-        <v>4.8148714799999652</v>
+        <v>4.8148859200000516</v>
       </c>
       <c r="D231" s="5">
-        <v>21.53326492785872</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>21.533337948548812</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>298.19606354000001</v>
+        <v>298.19605147999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.49059432999996488</v>
+        <v>-0.49058940000003304</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.9532975011413156</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-1.953278159469396</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>295.47075804999997</v>
+        <v>295.47067591000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.7253054900000393</v>
+        <v>-2.7253755699999829</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.432345048846193</v>
+        <v>-10.432600374232193</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.13925180767981882</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.13923042176047229</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>291.17415863999997</v>
+        <v>291.17422427000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-4.2965994099999989</v>
+        <v>-4.2964516399999866</v>
       </c>
       <c r="D234" s="5">
-        <v>-16.119719477603301</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-16.119212777292734</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>285.48317192000002</v>
+        <v>285.48320174999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.6909867199999553</v>
+        <v>-5.6910225200000468</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.089969658281461</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-21.090084148642973</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>280.20645793</v>
+        <v>280.20646855000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.2767139900000188</v>
+        <v>-5.2767331999999669</v>
       </c>
       <c r="D236" s="5">
-        <v>-20.058641906480645</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-20.058705784931806</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>272.82984277000003</v>
+        <v>272.82985918000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-7.3766151599999716</v>
+        <v>-7.3766093699999828</v>
       </c>
       <c r="D237" s="5">
-        <v>-27.395290918063619</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-27.395271535432997</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>270.18903799999998</v>
+        <v>270.18904270000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.6408047700000452</v>
+        <v>-2.6408164800000122</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.016347650455593</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-11.016393301352323</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>266.35362384000001</v>
+        <v>266.35362333</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.8354141599999707</v>
+        <v>-3.835419370000011</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.765380487338875</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-15.765400006158337</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>263.72805076999998</v>
+        <v>263.72804748999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-2.6255730700000299</v>
+        <v>-2.6255758400000104</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.208257302065782</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-11.208268513591879</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>261.07268872999998</v>
+        <v>261.07268529999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.65536204</v>
+        <v>-2.6553621900000053</v>
       </c>
       <c r="D241" s="5">
-        <v>-11.435147419389125</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-11.435148164449306</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>257.98276204000001</v>
+        <v>257.98274494999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.0899266899999702</v>
+        <v>-3.0899403500000062</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.313602532431734</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-13.313657775888476</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>255.59083591000001</v>
+        <v>255.59083244999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.3919261300000016</v>
+        <v>-2.3919124999999894</v>
       </c>
       <c r="D243" s="5">
-        <v>-10.575796101517653</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-10.575739541610062</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>252.99436406999999</v>
+        <v>252.99436231999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-2.5964718400000208</v>
+        <v>-2.5964701300000002</v>
       </c>
       <c r="D244" s="5">
-        <v>-11.531875893823329</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-11.531868865796858</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>252.94940535999999</v>
+        <v>252.94935828000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-4.4958710000003066E-2</v>
+        <v>-4.5004039999980705E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.21303934202793195</v>
+        <v>-0.2132539321128224</v>
       </c>
       <c r="E245" s="5">
-        <v>-14.391052762928391</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-14.391044897786042</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>255.70423468999999</v>
+        <v>255.70428211000001</v>
       </c>
       <c r="C246" s="5">
-        <v>2.7548293300000068</v>
+        <v>2.7549238299999956</v>
       </c>
       <c r="D246" s="5">
-        <v>13.88095255382793</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>13.881460335743112</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>252.75006028000001</v>
+        <v>252.75007162</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.9541744099999789</v>
+        <v>-2.9542104900000083</v>
       </c>
       <c r="D247" s="5">
-        <v>-13.015840892852237</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-13.015987633775673</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>253.45490185</v>
+        <v>253.45490534999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.70484156999998504</v>
+        <v>0.70483372999999006</v>
       </c>
       <c r="D248" s="5">
-        <v>3.3982349706225268</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.3981964353964278</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>255.94057856000001</v>
+        <v>255.94058348999999</v>
       </c>
       <c r="C249" s="5">
-        <v>2.485676710000007</v>
+        <v>2.4856781400000045</v>
       </c>
       <c r="D249" s="5">
-        <v>12.424620114630835</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>12.424627471411153</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>256.56146649999999</v>
+        <v>256.56146584999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.6208879399999887</v>
+        <v>0.62088235999999597</v>
       </c>
       <c r="D250" s="5">
-        <v>2.9502448811516535</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>2.9502179545731089</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>257.01946084000002</v>
+        <v>257.01945819999997</v>
       </c>
       <c r="C251" s="5">
-        <v>0.45799434000002748</v>
+        <v>0.45799234999998362</v>
       </c>
       <c r="D251" s="5">
-        <v>2.1633079323820414</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.1632984457961468</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>257.90534258000002</v>
+        <v>257.90533878000002</v>
       </c>
       <c r="C252" s="5">
-        <v>0.88588174000000208</v>
+        <v>0.88588058000004821</v>
       </c>
       <c r="D252" s="5">
-        <v>4.2154160185493783</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>4.2154104378238744</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>257.87247177</v>
+        <v>257.87246922000003</v>
       </c>
       <c r="C253" s="5">
-        <v>-3.2870810000019901E-2</v>
+        <v>-3.2869559999994635E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.1528364351009226</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-0.15283062941239267</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>257.64113687999998</v>
+        <v>257.64112654000002</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.23133489000002783</v>
+        <v>-0.23134268000001157</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.071212708186553</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-1.0712486130787457</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>256.84594957000002</v>
+        <v>256.84594894000003</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.79518730999996023</v>
+        <v>-0.79517759999998816</v>
       </c>
       <c r="D255" s="5">
-        <v>-3.6414683157345418</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-3.6414247456600934</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>256.56130046999999</v>
+        <v>256.56129922999997</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.28464910000002419</v>
+        <v>-0.28464971000005335</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.3218216769044444</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.321824495533197</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>256.78822481999998</v>
+        <v>256.78819937999998</v>
       </c>
       <c r="C257" s="5">
-        <v>0.22692434999999023</v>
+        <v>0.22690015000000585</v>
       </c>
       <c r="D257" s="5">
-        <v>1.0665592397255397</v>
+        <v>1.0664449495022099</v>
       </c>
       <c r="E257" s="5">
-        <v>1.5176234371994557</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.5176322747380011</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>255.97512947000001</v>
+        <v>255.97517092999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.81309534999996913</v>
+        <v>-0.81302844999999024</v>
       </c>
       <c r="D258" s="5">
-        <v>-3.73420631906064</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-3.7339047692835026</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>257.74148312</v>
+        <v>257.74149127999999</v>
       </c>
       <c r="C259" s="5">
-        <v>1.766353649999985</v>
+        <v>1.7663203500000009</v>
       </c>
       <c r="D259" s="5">
-        <v>8.6021999864897438</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>8.6020301642100847</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>258.77717254999999</v>
+        <v>258.77717195000002</v>
       </c>
       <c r="C260" s="5">
-        <v>1.0356894299999908</v>
+        <v>1.0356806700000334</v>
       </c>
       <c r="D260" s="5">
-        <v>4.9300020780524978</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.9299592940367898</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>260.10475443000001</v>
+        <v>260.10475759000002</v>
       </c>
       <c r="C261" s="5">
-        <v>1.3275818800000252</v>
+        <v>1.3275856399999952</v>
       </c>
       <c r="D261" s="5">
-        <v>6.3329659697360707</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>6.3329844302655314</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>259.50849260000001</v>
+        <v>259.50849285999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.5962618300000031</v>
+        <v>-0.59626473000002989</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.7164496347669154</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.7164626478697773</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>263.50064822000002</v>
+        <v>263.50063001000001</v>
       </c>
       <c r="C263" s="5">
-        <v>3.9921556200000055</v>
+        <v>3.9921371500000191</v>
       </c>
       <c r="D263" s="5">
-        <v>20.105073955757046</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>20.104972909163422</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>266.69675632000002</v>
+        <v>266.69675301000001</v>
       </c>
       <c r="C264" s="5">
-        <v>3.1961081000000036</v>
+        <v>3.196123</v>
       </c>
       <c r="D264" s="5">
-        <v>15.566656471448725</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>15.56673509871851</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>268.05522994</v>
+        <v>268.05522599</v>
       </c>
       <c r="C265" s="5">
-        <v>1.3584736199999838</v>
+        <v>1.3584729799999877</v>
       </c>
       <c r="D265" s="5">
-        <v>6.2866249385724604</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>6.2866219735970619</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>270.91754850000001</v>
+        <v>270.91753855000002</v>
       </c>
       <c r="C266" s="5">
-        <v>2.8623185600000056</v>
+        <v>2.8623125600000208</v>
       </c>
       <c r="D266" s="5">
-        <v>13.593694474718632</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>13.593664497883506</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>270.16883841999999</v>
+        <v>270.16883885999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.74871008000002348</v>
+        <v>-0.74869969000002357</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.2663841443232977</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-3.2663396209408169</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>271.61743942999999</v>
+        <v>271.61743403000003</v>
       </c>
       <c r="C268" s="5">
-        <v>1.4486010100000044</v>
+        <v>1.4485951700000328</v>
       </c>
       <c r="D268" s="5">
-        <v>6.6273810545346201</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>6.6273535325000132</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>272.75688422000002</v>
+        <v>272.75687857999998</v>
       </c>
       <c r="C269" s="5">
-        <v>1.1394447900000273</v>
+        <v>1.1394445499999506</v>
       </c>
       <c r="D269" s="5">
-        <v>5.151831077253699</v>
+        <v>5.1518300717680932</v>
       </c>
       <c r="E269" s="5">
-        <v>6.2186104566101186</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>6.2186187833223716</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>273.28589591000002</v>
+        <v>273.28593920999998</v>
       </c>
       <c r="C270" s="5">
-        <v>0.52901169000000436</v>
+        <v>0.52906063000000358</v>
       </c>
       <c r="D270" s="5">
-        <v>2.3523868769237399</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>2.3526068773205955</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>273.98750434999999</v>
+        <v>273.98752051999998</v>
       </c>
       <c r="C271" s="5">
-        <v>0.70160843999997269</v>
+        <v>0.70158130999999457</v>
       </c>
       <c r="D271" s="5">
-        <v>3.1246422611684865</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.1245192234403696</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>277.58401000999999</v>
+        <v>277.58401798</v>
       </c>
       <c r="C272" s="5">
-        <v>3.5965056599999912</v>
+        <v>3.5964974600000232</v>
       </c>
       <c r="D272" s="5">
-        <v>16.940316621187467</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>16.940274094314756</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>277.97694008000002</v>
+        <v>277.97694537000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.39293007000003399</v>
+        <v>0.3929273900000112</v>
       </c>
       <c r="D273" s="5">
-        <v>1.7119301059871139</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>1.7119182890881435</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>279.91424232000003</v>
+        <v>279.91423535000001</v>
       </c>
       <c r="C274" s="5">
-        <v>1.9373022400000082</v>
+        <v>1.9372899800000027</v>
       </c>
       <c r="D274" s="5">
-        <v>8.6912833733849162</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>8.6912260746086378</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>281.32164498999998</v>
+        <v>281.32159469999999</v>
       </c>
       <c r="C275" s="5">
-        <v>1.4074026699999536</v>
+        <v>1.4073593499999788</v>
       </c>
       <c r="D275" s="5">
-        <v>6.203253708871137</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>6.2030576201863363</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>281.14947324000002</v>
+        <v>281.14945820999998</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.17217174999996132</v>
+        <v>-0.17213649000001396</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.73194534652122334</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-0.73179608189013479</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>283.91744791999997</v>
+        <v>283.91743725999999</v>
       </c>
       <c r="C277" s="5">
-        <v>2.7679746799999521</v>
+        <v>2.7679790500000081</v>
       </c>
       <c r="D277" s="5">
-        <v>12.475440040647644</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>12.475461518487595</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>285.83917797999999</v>
+        <v>285.83917059999999</v>
       </c>
       <c r="C278" s="5">
-        <v>1.9217300600000158</v>
+        <v>1.921733340000003</v>
       </c>
       <c r="D278" s="5">
-        <v>8.4316484257865412</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>8.4316636852580515</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>289.61753750000003</v>
+        <v>289.6175508</v>
       </c>
       <c r="C279" s="5">
-        <v>3.7783595200000377</v>
+        <v>3.7783802000000151</v>
       </c>
       <c r="D279" s="5">
-        <v>17.067738316690196</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>17.067839099899796</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>290.86158640999997</v>
+        <v>290.86158769000002</v>
       </c>
       <c r="C280" s="5">
-        <v>1.2440489099999468</v>
+        <v>1.244036890000018</v>
       </c>
       <c r="D280" s="5">
-        <v>5.2781253546279938</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.2780728984506142</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>292.02372127000001</v>
+        <v>292.02371858999999</v>
       </c>
       <c r="C281" s="5">
-        <v>1.1621348600000374</v>
+        <v>1.1621308999999655</v>
       </c>
       <c r="D281" s="5">
-        <v>4.9013672387142604</v>
+        <v>4.9013501464366227</v>
       </c>
       <c r="E281" s="5">
-        <v>7.0637399694226444</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>7.0637412007004796</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>292.72061373999998</v>
+        <v>292.72068182999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.69689246999996612</v>
+        <v>0.69696324000000232</v>
       </c>
       <c r="D282" s="5">
-        <v>2.9015967599735903</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>2.9018953250983914</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>296.60935403000002</v>
+        <v>296.60938951999998</v>
       </c>
       <c r="C283" s="5">
-        <v>3.8887402900000438</v>
+        <v>3.8887076899999897</v>
       </c>
       <c r="D283" s="5">
-        <v>17.159748827075695</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>17.159590016863113</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>297.5381337</v>
+        <v>297.53816109000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.92877966999998307</v>
+        <v>0.92877157000003763</v>
       </c>
       <c r="D284" s="5">
-        <v>3.82298197257116</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.8229475902689547</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>298.90442744000001</v>
+        <v>298.90443556999998</v>
       </c>
       <c r="C285" s="5">
-        <v>1.3662937400000033</v>
+        <v>1.3662744799999587</v>
       </c>
       <c r="D285" s="5">
-        <v>5.6517172628219869</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>5.6516350369613111</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>298.88138196</v>
+        <v>298.88135245000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-2.3045480000007501E-2</v>
+        <v>-2.3083119999967039E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-9.248057097454021E-2</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-9.2631552089672553E-2</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>301.08963311999997</v>
+        <v>301.08952281000001</v>
       </c>
       <c r="C287" s="5">
-        <v>2.2082511599999748</v>
+        <v>2.2081703599999969</v>
       </c>
       <c r="D287" s="5">
-        <v>9.235368534070453</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>9.2350177127339173</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>301.15966157999998</v>
+        <v>301.15961794999998</v>
       </c>
       <c r="C288" s="5">
-        <v>7.0028460000003179E-2</v>
+        <v>7.0095139999978073E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>0.27945742184747324</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>0.27972396023756563</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>301.59084868999997</v>
+        <v>301.59080454999997</v>
       </c>
       <c r="C289" s="5">
-        <v>0.43118710999999621</v>
+        <v>0.43118659999998954</v>
       </c>
       <c r="D289" s="5">
-        <v>1.731701313205547</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>1.7316995016818604</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>300.79488033000001</v>
+        <v>300.79489489000002</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.79596835999996074</v>
+        <v>-0.79590965999994978</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.1215083948358591</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-3.1212819752200915</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>300.74736892999999</v>
+        <v>300.74741774</v>
       </c>
       <c r="C291" s="5">
-        <v>-4.7511400000018966E-2</v>
+        <v>-4.7477150000020174E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>-0.18937880828447939</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-0.18924239830127032</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>302.80564379999998</v>
+        <v>302.80566370000003</v>
       </c>
       <c r="C292" s="5">
-        <v>2.0582748699999911</v>
+        <v>2.058245960000022</v>
       </c>
       <c r="D292" s="5">
-        <v>8.5289361096288587</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>8.5288103329769669</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>304.18978233000001</v>
+        <v>304.18978522999998</v>
       </c>
       <c r="C293" s="5">
-        <v>1.3841385300000297</v>
+        <v>1.384121529999959</v>
       </c>
       <c r="D293" s="5">
-        <v>5.6252816386921367</v>
+        <v>5.6252104237872969</v>
       </c>
       <c r="E293" s="5">
-        <v>4.1661208230243219</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>4.1661227720619198</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>306.38700892000003</v>
+        <v>306.38711331000002</v>
       </c>
       <c r="C294" s="5">
-        <v>2.1972265900000139</v>
+        <v>2.1973280800000339</v>
       </c>
       <c r="D294" s="5">
-        <v>9.0206325033000301</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>9.0210657686812681</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>308.27437315999998</v>
+        <v>308.27444402999998</v>
       </c>
       <c r="C295" s="5">
-        <v>1.887364239999954</v>
+        <v>1.8873307199999658</v>
       </c>
       <c r="D295" s="5">
-        <v>7.6477402460807475</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>7.6475970915970359</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>309.05121364000001</v>
+        <v>309.05126702000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.77684048000003258</v>
+        <v>0.77682299000002786</v>
       </c>
       <c r="D296" s="5">
-        <v>3.0662229281229747</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.0661522200816194</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>312.89764385000001</v>
+        <v>312.89767575000002</v>
       </c>
       <c r="C297" s="5">
-        <v>3.8464302099999941</v>
+        <v>3.8464087300000074</v>
       </c>
       <c r="D297" s="5">
-        <v>16.001090978737697</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>16.000992463368391</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>314.91032009000003</v>
+        <v>314.91026357999999</v>
       </c>
       <c r="C298" s="5">
-        <v>2.0126762400000189</v>
+        <v>2.0125878299999727</v>
       </c>
       <c r="D298" s="5">
-        <v>7.9978738873443422</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>7.9975092030760475</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>314.43059883000001</v>
+        <v>314.43040599</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.47972126000001936</v>
+        <v>-0.47985758999999462</v>
       </c>
       <c r="D299" s="5">
-        <v>-1.8127914096927045</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-1.8133025921951096</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>316.51010364000001</v>
+        <v>316.50979348999999</v>
       </c>
       <c r="C300" s="5">
-        <v>2.0795048100000031</v>
+        <v>2.0793874999999957</v>
       </c>
       <c r="D300" s="5">
-        <v>8.2314068767166404</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>8.2309307374184968</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>318.94427927999999</v>
+        <v>318.94423337000001</v>
       </c>
       <c r="C301" s="5">
-        <v>2.4341756399999781</v>
+        <v>2.4344398800000135</v>
       </c>
       <c r="D301" s="5">
-        <v>9.6293564845755455</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>9.6304562422769422</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>321.23218677</v>
+        <v>321.23245351000003</v>
       </c>
       <c r="C302" s="5">
-        <v>2.2879074900000091</v>
+        <v>2.2882201400000213</v>
       </c>
       <c r="D302" s="5">
-        <v>8.9559238436110569</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>8.9571977311378781</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>320.30121635</v>
+        <v>320.30126691999999</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.93097041999999419</v>
+        <v>-0.93118659000003845</v>
       </c>
       <c r="D303" s="5">
-        <v>-3.422845582108236</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-3.4236249359044124</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>323.73343305999998</v>
+        <v>323.73346393999998</v>
       </c>
       <c r="C304" s="5">
-        <v>3.4322167099999774</v>
+        <v>3.4321970199999896</v>
       </c>
       <c r="D304" s="5">
-        <v>13.644279259792015</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>13.644194032742663</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>326.61133123000002</v>
+        <v>326.61136699000002</v>
       </c>
       <c r="C305" s="5">
-        <v>2.8778981700000372</v>
+        <v>2.8779030500000431</v>
       </c>
       <c r="D305" s="5">
-        <v>11.205006486787216</v>
+        <v>11.205025303759996</v>
       </c>
       <c r="E305" s="5">
-        <v>7.3709079668152766</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>7.3709186990111863</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>325.19001071000002</v>
+        <v>325.19016620000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-1.4213205199999948</v>
+        <v>-1.4212007900000003</v>
       </c>
       <c r="D306" s="5">
-        <v>-5.0988702218930264</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-5.0984503823411682</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>322.34605954</v>
+        <v>322.34617571000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-2.8439511700000253</v>
+        <v>-2.8439904900000101</v>
       </c>
       <c r="D307" s="5">
-        <v>-10.004243588041707</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-10.004370765011094</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>320.12045768000002</v>
+        <v>320.12054332999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.2256018599999834</v>
+        <v>-2.2256323800000359</v>
       </c>
       <c r="D308" s="5">
-        <v>-7.9777681554370039</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-7.9778706683495404</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>316.84365494999997</v>
+        <v>316.84369930000003</v>
       </c>
       <c r="C309" s="5">
-        <v>-3.2768027300000426</v>
+        <v>-3.2768440299999497</v>
       </c>
       <c r="D309" s="5">
-        <v>-11.61490689411988</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-11.615042209235016</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>316.26906596999999</v>
+        <v>316.26893036000001</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.57458897999998726</v>
+        <v>-0.57476894000001266</v>
       </c>
       <c r="D310" s="5">
-        <v>-2.1545987720578919</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-2.1552665704597462</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>316.97741368999999</v>
+        <v>316.97707042000002</v>
       </c>
       <c r="C311" s="5">
-        <v>0.70834772000000612</v>
+        <v>0.70814006000000518</v>
       </c>
       <c r="D311" s="5">
-        <v>2.7209952919173608</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.7201889338189789</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>317.58207198999997</v>
+        <v>317.58145853000002</v>
       </c>
       <c r="C312" s="5">
-        <v>0.60465829999998277</v>
+        <v>0.60438811000000214</v>
       </c>
       <c r="D312" s="5">
-        <v>2.3132601527456886</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.3122181446260548</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>315.89366946000001</v>
+        <v>315.89365851999997</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.6884025299999621</v>
+        <v>-1.6878000100000463</v>
       </c>
       <c r="D313" s="5">
-        <v>-6.1964362561107267</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-6.1943008558319352</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>314.49860271</v>
+        <v>314.49920243999998</v>
       </c>
       <c r="C314" s="5">
-        <v>-1.3950667500000122</v>
+        <v>-1.3944560799999977</v>
       </c>
       <c r="D314" s="5">
-        <v>-5.1726594696258177</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-5.1704500766270201</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>313.62643714000001</v>
+        <v>313.62658144</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.87216556999999284</v>
+        <v>-0.872620999999981</v>
       </c>
       <c r="D315" s="5">
-        <v>-3.2775408465575695</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-3.2792201314305935</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>311.16957200000002</v>
+        <v>311.16964300000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.4568651399999908</v>
+        <v>-2.4569384399999876</v>
       </c>
       <c r="D316" s="5">
-        <v>-9.005844812339781</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-9.0060980633116401</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>310.50737126000001</v>
+        <v>310.50738489000003</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.66220074000000295</v>
+        <v>-0.66225810999998203</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.5240437905665436</v>
+        <v>-2.5242593394792845</v>
       </c>
       <c r="E317" s="5">
-        <v>-4.9306188824966295</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-4.9306251182902212</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>310.94869252000001</v>
+        <v>310.94873289999998</v>
       </c>
       <c r="C318" s="5">
-        <v>0.44132125999999516</v>
+        <v>0.44134800999995605</v>
       </c>
       <c r="D318" s="5">
-        <v>1.718944732816885</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>1.7190496637903729</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>307.74459161999999</v>
+        <v>307.74462192999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-3.2041009000000145</v>
+        <v>-3.2041109699999879</v>
       </c>
       <c r="D319" s="5">
-        <v>-11.687875839989005</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-11.687909084076198</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>305.65372597999999</v>
+        <v>305.65378902999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-2.0908656400000041</v>
+        <v>-2.0908329000000094</v>
       </c>
       <c r="D320" s="5">
-        <v>-7.8551260498969437</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-7.8550068640381383</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>305.37419498999998</v>
+        <v>305.37431264000003</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.27953099000001203</v>
+        <v>-0.27947638999995661</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.0919385663334835</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-1.0917261284405955</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>302.87578389999999</v>
+        <v>302.87572490999997</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.4984110899999905</v>
+        <v>-2.4985877300000539</v>
       </c>
       <c r="D322" s="5">
-        <v>-9.387817138101596</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-9.3884478307268431</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>300.57650920999998</v>
+        <v>300.57618739999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.2992746900000043</v>
+        <v>-2.2995375099999933</v>
       </c>
       <c r="D323" s="5">
-        <v>-8.7388740612148403</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-8.7398332581976383</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>299.11975165000001</v>
+        <v>299.11892</v>
       </c>
       <c r="C324" s="5">
-        <v>-1.4567575599999714</v>
+        <v>-1.4572673999999779</v>
       </c>
       <c r="D324" s="5">
-        <v>-5.6633039333764845</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-5.6652393463069721</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>295.29010842000002</v>
+        <v>295.29011230999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-3.8296432299999879</v>
+        <v>-3.8288076900000192</v>
       </c>
       <c r="D325" s="5">
-        <v>-14.326661126665552</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-14.323789134870468</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>295.75379801000003</v>
+        <v>295.75491602</v>
       </c>
       <c r="C326" s="5">
-        <v>0.46368959000000132</v>
+        <v>0.46480371000001242</v>
       </c>
       <c r="D326" s="5">
-        <v>1.9007015759192836</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>1.9053080292054769</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>294.64109817000002</v>
+        <v>294.64121512999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.1126998400000048</v>
+        <v>-1.1137008900000183</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.4224422812017998</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-4.4263225447581327</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>292.37254965</v>
+        <v>292.37247382999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-2.2685485200000244</v>
+        <v>-2.2687412999999879</v>
       </c>
       <c r="D328" s="5">
-        <v>-8.8578548158843251</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-8.8585725947979643</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>290.88403245000001</v>
+        <v>290.88380785999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.4885171999999898</v>
+        <v>-1.4886659699999996</v>
       </c>
       <c r="D329" s="5">
-        <v>-5.9411976477257937</v>
+        <v>-5.9417764103272042</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.3197658497996194</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-6.3198422919802262</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>290.98739145000002</v>
+        <v>290.98704020999998</v>
       </c>
       <c r="C330" s="5">
-        <v>0.10335900000001175</v>
+        <v>0.10323234999998476</v>
       </c>
       <c r="D330" s="5">
-        <v>0.42722689039234041</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>0.42670269970856989</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>291.33864448000003</v>
+        <v>291.33843184</v>
       </c>
       <c r="C331" s="5">
-        <v>0.3512530300000094</v>
+        <v>0.35139163000002327</v>
       </c>
       <c r="D331" s="5">
-        <v>1.4581845806768801</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.4587655612801287</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>292.89490302000002</v>
+        <v>292.89502333000001</v>
       </c>
       <c r="C332" s="5">
-        <v>1.5562585399999875</v>
+        <v>1.5565914900000166</v>
       </c>
       <c r="D332" s="5">
-        <v>6.6018217581670147</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>6.6032808922692698</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>292.43545742999999</v>
+        <v>292.43590904000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.45944559000002982</v>
+        <v>-0.45911429000000226</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.8662081385800167</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-1.8648732620893727</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>294.62727142</v>
+        <v>294.62769933999999</v>
       </c>
       <c r="C334" s="5">
-        <v>2.1918139900000142</v>
+        <v>2.1917902999999797</v>
       </c>
       <c r="D334" s="5">
-        <v>9.3742215597194978</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>9.3741009483718543</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>294.32630359000001</v>
+        <v>294.32631884</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.3009678299999905</v>
+        <v>-0.30138049999999339</v>
       </c>
       <c r="D335" s="5">
-        <v>-1.2189610004849527</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-1.2206212157483964</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>289.58372639999999</v>
+        <v>289.58291065999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.74257719000002</v>
+        <v>-4.7434081800000172</v>
       </c>
       <c r="D336" s="5">
-        <v>-17.711164998853956</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-17.71399775041823</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>289.28857152</v>
+        <v>289.28807406999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.29515487999998413</v>
+        <v>-0.29483658999998852</v>
       </c>
       <c r="D337" s="5">
-        <v>-1.2162530380342207</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-1.2149521906148375</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>288.70466464999998</v>
+        <v>288.70647309999998</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.58390687000002117</v>
+        <v>-0.58160097000001088</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.3953997461269805</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-2.3860485132846554</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>290.98610019</v>
+        <v>290.98627736999998</v>
       </c>
       <c r="C339" s="5">
-        <v>2.2814355400000181</v>
+        <v>2.2798042699999996</v>
       </c>
       <c r="D339" s="5">
-        <v>9.9059788640453625</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>9.898520766428387</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>293.24374004999999</v>
+        <v>293.24319118</v>
       </c>
       <c r="C340" s="5">
-        <v>2.2576398599999834</v>
+        <v>2.2569138100000146</v>
       </c>
       <c r="D340" s="5">
-        <v>9.7180471795462964</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>9.7147812079845011</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>293.70148382000002</v>
+        <v>293.70048401999998</v>
       </c>
       <c r="C341" s="5">
-        <v>0.45774377000003597</v>
+        <v>0.45729283999997961</v>
       </c>
       <c r="D341" s="5">
-        <v>1.8893259200441159</v>
+        <v>1.8874522887513123</v>
       </c>
       <c r="E341" s="5">
-        <v>0.9685823406220484</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.96831658686056254</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>292.45049437</v>
+        <v>292.44942985</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.25098945000002</v>
+        <v>-1.2510541699999749</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.9932131375162836</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-4.9934820422351649</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>294.31211109999998</v>
+        <v>294.31126241999999</v>
       </c>
       <c r="C343" s="5">
-        <v>1.8616167299999802</v>
+        <v>1.86183256999999</v>
       </c>
       <c r="D343" s="5">
-        <v>7.9118874775747861</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>7.9128669736990842</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>296.75361626</v>
+        <v>296.75388058999999</v>
       </c>
       <c r="C344" s="5">
-        <v>2.4415051600000197</v>
+        <v>2.4426181700000029</v>
       </c>
       <c r="D344" s="5">
-        <v>10.4217518610906</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>10.426753215928874</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>297.29942244</v>
+        <v>297.29858149</v>
       </c>
       <c r="C345" s="5">
-        <v>0.54580617999999959</v>
+        <v>0.54470090000000937</v>
       </c>
       <c r="D345" s="5">
-        <v>2.2295728267742287</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>2.225010170476116</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>298.99493110999998</v>
+        <v>299.00115550999999</v>
       </c>
       <c r="C346" s="5">
-        <v>1.6955086699999811</v>
+        <v>1.7025740199999859</v>
       </c>
       <c r="D346" s="5">
-        <v>7.0624365482631069</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>7.0928202465552204</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>301.09259245999999</v>
+        <v>301.09082912000002</v>
       </c>
       <c r="C347" s="5">
-        <v>2.0976613500000099</v>
+        <v>2.0896736100000339</v>
       </c>
       <c r="D347" s="5">
-        <v>8.7514217914335557</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>8.7166173165679197</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>301.46637586000003</v>
+        <v>301.46719235</v>
       </c>
       <c r="C348" s="5">
-        <v>0.37378340000003618</v>
+        <v>0.37636322999998129</v>
       </c>
       <c r="D348" s="5">
-        <v>1.4999218007496262</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.5103543517856366</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>303.77567771000002</v>
+        <v>303.77357427999999</v>
       </c>
       <c r="C349" s="5">
-        <v>2.3093018499999971</v>
+        <v>2.3063819299999864</v>
       </c>
       <c r="D349" s="5">
-        <v>9.5896199858942044</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>9.5769529877975721</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>304.91692677999998</v>
+        <v>304.91886767</v>
       </c>
       <c r="C350" s="5">
-        <v>1.141249069999958</v>
+        <v>1.1452933900000062</v>
       </c>
       <c r="D350" s="5">
-        <v>4.602587089180421</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>4.6192699357458844</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>307.28448693000001</v>
+        <v>307.28420018000003</v>
       </c>
       <c r="C351" s="5">
-        <v>2.3675601500000312</v>
+        <v>2.3653325100000302</v>
       </c>
       <c r="D351" s="5">
-        <v>9.7259176475758444</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>9.7163081030812837</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>308.67597950999999</v>
+        <v>308.67505007</v>
       </c>
       <c r="C352" s="5">
-        <v>1.3914925799999764</v>
+        <v>1.3908498899999699</v>
       </c>
       <c r="D352" s="5">
-        <v>5.5714267250597249</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>5.568794376226438</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>311.91541977000003</v>
+        <v>311.91188885000003</v>
       </c>
       <c r="C353" s="5">
-        <v>3.2394402600000376</v>
+        <v>3.2368387800000278</v>
       </c>
       <c r="D353" s="5">
-        <v>13.346501540190857</v>
+        <v>13.335200379618684</v>
       </c>
       <c r="E353" s="5">
-        <v>6.2015130850216371</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>6.2006723927495955</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>313.06916982000001</v>
+        <v>313.06716546000001</v>
       </c>
       <c r="C354" s="5">
-        <v>1.1537500499999851</v>
+        <v>1.1552766099999872</v>
       </c>
       <c r="D354" s="5">
-        <v>4.530127433429354</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.5362964054110222</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>314.26411410999998</v>
+        <v>314.26201467999999</v>
       </c>
       <c r="C355" s="5">
-        <v>1.1949442899999667</v>
+        <v>1.1948492199999805</v>
       </c>
       <c r="D355" s="5">
-        <v>4.6776298524385806</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.6772804295426074</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>314.06042108999998</v>
+        <v>314.06301225999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.20369302000000289</v>
+        <v>-0.19900241999999935</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.77502369909676627</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-0.75724377110348851</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>315.25751227000001</v>
+        <v>315.25519459999998</v>
       </c>
       <c r="C357" s="5">
-        <v>1.1970911800000295</v>
+        <v>1.192182339999988</v>
       </c>
       <c r="D357" s="5">
-        <v>4.6711091533314208</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>4.6515137781330651</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>316.70377357000001</v>
+        <v>316.71726697999998</v>
       </c>
       <c r="C358" s="5">
-        <v>1.4462613000000033</v>
+        <v>1.4620723799999951</v>
       </c>
       <c r="D358" s="5">
-        <v>5.6461140004674171</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>5.7094655947047768</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>316.23569129999998</v>
+        <v>316.23296025000002</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.46808227000002489</v>
+        <v>-0.4843067299999575</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.7592311787780757</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.8196201058271355</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>317.52481544</v>
+        <v>317.52809115999997</v>
       </c>
       <c r="C360" s="5">
-        <v>1.2891241400000126</v>
+        <v>1.2951309099999548</v>
       </c>
       <c r="D360" s="5">
-        <v>5.0029396382357705</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>5.0268232079880848</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>319.10502398</v>
+        <v>319.10076786000002</v>
       </c>
       <c r="C361" s="5">
-        <v>1.580208540000001</v>
+        <v>1.572676700000045</v>
       </c>
       <c r="D361" s="5">
-        <v>6.1381794379166799</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>6.1080564306837282</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>319.56369178</v>
+        <v>319.56457319999998</v>
       </c>
       <c r="C362" s="5">
-        <v>0.45866780000000063</v>
+        <v>0.46380533999996487</v>
       </c>
       <c r="D362" s="5">
-        <v>1.7385293576901439</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.7581822086267795</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>317.6084381</v>
+        <v>317.60705786</v>
       </c>
       <c r="C363" s="5">
-        <v>-1.9552536799999984</v>
+        <v>-1.9575153399999863</v>
       </c>
       <c r="D363" s="5">
-        <v>-7.1001039203612226</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-7.1080230375845987</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>316.68507794999999</v>
+        <v>316.68294365000003</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.92336015000000771</v>
+        <v>-0.92411420999997063</v>
       </c>
       <c r="D364" s="5">
-        <v>-3.4334276485762594</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-3.4362015273218693</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>314.39280382999999</v>
+        <v>314.38559342000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.2922741200000019</v>
+        <v>-2.2973502300000064</v>
       </c>
       <c r="D365" s="5">
-        <v>-8.348418962516579</v>
+        <v>-8.3662289500931024</v>
       </c>
       <c r="E365" s="5">
-        <v>0.79424866581676579</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>0.79307800004686513</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>314.82348518999999</v>
+        <v>314.82083739000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.43068135999999413</v>
+        <v>0.43524396999998771</v>
       </c>
       <c r="D366" s="5">
-        <v>1.6563017647399869</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.6740210256342314</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>314.96029664000002</v>
+        <v>314.95525586000002</v>
       </c>
       <c r="C367" s="5">
-        <v>0.1368114500000388</v>
+        <v>0.13441847000001417</v>
       </c>
       <c r="D367" s="5">
-        <v>0.52272689335384204</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.51356668395048377</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>313.80196326999999</v>
+        <v>313.80623699</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.1583333700000367</v>
+        <v>-1.1490188700000203</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.3250714071778606</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-4.2910544264693984</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>284.90676463</v>
+        <v>284.90435351999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-28.89519863999999</v>
+        <v>-28.90188347000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-68.626335006038587</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-68.634647389810837</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>282.24011382999998</v>
+        <v>282.26037762999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-2.6666508000000135</v>
+        <v>-2.6439758899999788</v>
       </c>
       <c r="D370" s="5">
-        <v>-10.671152292301478</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-10.585080121508394</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>280.25568626</v>
+        <v>280.25579680999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.9844275699999798</v>
+        <v>-2.004580820000001</v>
       </c>
       <c r="D371" s="5">
-        <v>-8.1184458313170342</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-8.1971354337921465</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>273.46381937000001</v>
+        <v>273.47253551</v>
       </c>
       <c r="C372" s="5">
-        <v>-6.7918668899999943</v>
+        <v>-6.7832612999999924</v>
       </c>
       <c r="D372" s="5">
-        <v>-25.501881282224204</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-25.473735227127314</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>269.76711975000001</v>
+        <v>269.76500912</v>
       </c>
       <c r="C373" s="5">
-        <v>-3.696699620000004</v>
+        <v>-3.7075263899999982</v>
       </c>
       <c r="D373" s="5">
-        <v>-15.06832692654565</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-15.108775194479751</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>266.34539781000001</v>
+        <v>266.3375188</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.4217219399999976</v>
+        <v>-3.427490320000004</v>
       </c>
       <c r="D374" s="5">
-        <v>-14.202588989073462</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-14.224987875612738</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>267.09975299000001</v>
+        <v>267.09643978999998</v>
       </c>
       <c r="C375" s="5">
-        <v>0.75435518000000457</v>
+        <v>0.7589209899999787</v>
       </c>
       <c r="D375" s="5">
-        <v>3.4521385376961256</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>3.4734658623501335</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>267.61195225</v>
+        <v>267.60671374999998</v>
       </c>
       <c r="C376" s="5">
-        <v>0.5121992599999885</v>
+        <v>0.51027396000000635</v>
       </c>
       <c r="D376" s="5">
-        <v>2.3255855111029344</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.3167808812313062</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>266.70644283000001</v>
+        <v>266.69451426000001</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.90550941999998713</v>
+        <v>-0.91219948999997769</v>
       </c>
       <c r="D377" s="5">
-        <v>-3.9856801507818784</v>
+        <v>-4.0146543857665362</v>
       </c>
       <c r="E377" s="5">
-        <v>-15.167764789484551</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-15.169613416823346</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>266.28336151000002</v>
+        <v>266.27891539000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.42308131999999432</v>
+        <v>-0.41559886999999662</v>
       </c>
       <c r="D378" s="5">
-        <v>-1.8870612292941846</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-1.8540551442454034</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>262.23935211000003</v>
+        <v>262.2323604</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.0440093999999931</v>
+        <v>-4.0465549900000042</v>
       </c>
       <c r="D379" s="5">
-        <v>-16.776497387181312</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-16.786448483964033</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>269.26068071999998</v>
+        <v>269.26546177</v>
       </c>
       <c r="C380" s="5">
-        <v>7.021328609999955</v>
+        <v>7.0331013699999971</v>
       </c>
       <c r="D380" s="5">
-        <v>37.309603707713656</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>37.382811382609439</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>268.53601233000001</v>
+        <v>268.53468119000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.72466838999997663</v>
+        <v>-0.73078057999998691</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.1822126406468865</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-3.208597422478765</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>266.44708415999997</v>
+        <v>266.48124892999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.0889281700000311</v>
+        <v>-2.0534322600000223</v>
       </c>
       <c r="D382" s="5">
-        <v>-8.9455370345917338</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-8.799909528671634</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>267.35488979000002</v>
+        <v>267.36080687999998</v>
       </c>
       <c r="C383" s="5">
-        <v>0.90780563000004122</v>
+        <v>0.87955794999999171</v>
       </c>
       <c r="D383" s="5">
-        <v>4.1659826740118922</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.0334635017450493</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>269.92169403999998</v>
+        <v>269.94204751000001</v>
       </c>
       <c r="C384" s="5">
-        <v>2.5668042499999615</v>
+        <v>2.5812406300000248</v>
       </c>
       <c r="D384" s="5">
-        <v>12.149130893800809</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.220844729662584</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>269.3380861</v>
+        <v>269.33738641000002</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.58360793999997895</v>
+        <v>-0.60466109999998707</v>
       </c>
       <c r="D385" s="5">
-        <v>-2.56393289061847</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-2.6550904569839773</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>270.5686551</v>
+        <v>270.54789973999999</v>
       </c>
       <c r="C386" s="5">
-        <v>1.2305690000000027</v>
+        <v>1.2105133299999693</v>
       </c>
       <c r="D386" s="5">
-        <v>5.62252815063915</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>5.5286310082013124</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>273.38918129000001</v>
+        <v>273.37708794000002</v>
       </c>
       <c r="C387" s="5">
-        <v>2.8205261900000096</v>
+        <v>2.8291882000000328</v>
       </c>
       <c r="D387" s="5">
-        <v>13.252056772278076</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>13.296202664540925</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>276.02934446</v>
+        <v>276.01442746999999</v>
       </c>
       <c r="C388" s="5">
-        <v>2.6401631699999939</v>
+        <v>2.6373395299999629</v>
       </c>
       <c r="D388" s="5">
-        <v>12.224364589364601</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>12.211158521102639</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>278.68572564999999</v>
+        <v>278.66673831000003</v>
       </c>
       <c r="C389" s="5">
-        <v>2.6563811899999905</v>
+        <v>2.652310840000041</v>
       </c>
       <c r="D389" s="5">
-        <v>12.179538014471291</v>
+        <v>12.160570593523445</v>
       </c>
       <c r="E389" s="5">
-        <v>4.4915610934961991</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.4891152272927171</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>279.05642668000002</v>
+        <v>279.05089313000002</v>
       </c>
       <c r="C390" s="5">
-        <v>0.37070103000002064</v>
+        <v>0.38415481999999201</v>
       </c>
       <c r="D390" s="5">
-        <v>1.6079408162292363</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>1.666855156112601</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>280.54553579999998</v>
+        <v>280.53685088999998</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4891091199999664</v>
+        <v>1.4859577599999625</v>
       </c>
       <c r="D391" s="5">
-        <v>6.5947960080736445</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>6.5805627145536283</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>281.62489866999999</v>
+        <v>281.62804951999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.0793628700000113</v>
+        <v>1.0911986300000081</v>
       </c>
       <c r="D392" s="5">
-        <v>4.7158044452789705</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.7687777478885085</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>286.48092136000002</v>
+        <v>286.48416128999997</v>
       </c>
       <c r="C393" s="5">
-        <v>4.8560226900000316</v>
+        <v>4.8561117699999841</v>
       </c>
       <c r="D393" s="5">
-        <v>22.771023210284234</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>22.771201914698104</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>288.8674178</v>
+        <v>288.91878255</v>
       </c>
       <c r="C394" s="5">
-        <v>2.3864964399999735</v>
+        <v>2.4346212600000285</v>
       </c>
       <c r="D394" s="5">
-        <v>10.467430953923218</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>10.688351070875957</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>290.69052892000002</v>
+        <v>290.70284298000001</v>
       </c>
       <c r="C395" s="5">
-        <v>1.8231111200000214</v>
+        <v>1.7840604300000109</v>
       </c>
       <c r="D395" s="5">
-        <v>7.8419852710634785</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>7.6668568473453158</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>293.81025614999999</v>
+        <v>293.85261529000002</v>
       </c>
       <c r="C396" s="5">
-        <v>3.1197272299999668</v>
+        <v>3.149772310000003</v>
       </c>
       <c r="D396" s="5">
-        <v>13.666591296577856</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>13.805532415162759</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>294.66933345000001</v>
+        <v>294.69270125999998</v>
       </c>
       <c r="C397" s="5">
-        <v>0.85907730000002402</v>
+        <v>0.84008596999996143</v>
       </c>
       <c r="D397" s="5">
-        <v>3.565681393489073</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.4851021583724107</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>295.81346317999999</v>
+        <v>295.77104292000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.1441297299999746</v>
+        <v>1.0783416600000351</v>
       </c>
       <c r="D398" s="5">
-        <v>4.7601091276693763</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.4805081666330349</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>297.76890632999999</v>
+        <v>297.71715290999998</v>
       </c>
       <c r="C399" s="5">
-        <v>1.9554431500000078</v>
+        <v>1.9461099899999681</v>
       </c>
       <c r="D399" s="5">
-        <v>8.2273236949180308</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>8.1878408186951255</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>299.08003002999999</v>
+        <v>299.05004138999999</v>
       </c>
       <c r="C400" s="5">
-        <v>1.311123699999996</v>
+        <v>1.3328884800000083</v>
       </c>
       <c r="D400" s="5">
-        <v>5.4136465746976059</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>5.5067186870698892</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>300.99033415000002</v>
+        <v>300.97255216999997</v>
       </c>
       <c r="C401" s="5">
-        <v>1.9103041200000348</v>
+        <v>1.9225107799999819</v>
       </c>
       <c r="D401" s="5">
-        <v>7.9397983271996653</v>
+        <v>7.9931700325678756</v>
       </c>
       <c r="E401" s="5">
-        <v>8.0034987253033041</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>8.004476599997389</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>305.84883196999999</v>
+        <v>305.84972204000002</v>
       </c>
       <c r="C402" s="5">
-        <v>4.8584978199999682</v>
+        <v>4.8771698700000456</v>
       </c>
       <c r="D402" s="5">
-        <v>21.185686115505355</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>21.27586747509924</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>305.61186563000001</v>
+        <v>305.60980147999999</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.23696633999998085</v>
+        <v>-0.23992056000003004</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.92578738140679517</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-0.93727655414858058</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>305.93425587000002</v>
+        <v>305.93732212999998</v>
       </c>
       <c r="C404" s="5">
-        <v>0.32239024000000427</v>
+        <v>0.32752064999999675</v>
       </c>
       <c r="D404" s="5">
-        <v>1.2732515837982072</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>1.2936420548557592</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>304.91190489000002</v>
+        <v>304.91387169000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.0223509799999988</v>
+        <v>-1.0234504399999764</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.9371925073710234</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-3.9413102786466148</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>304.44614554999998</v>
+        <v>304.49838965999999</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.46575934000003372</v>
+        <v>-0.41548203000002104</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.8177034370399636</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-1.6229461755855268</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>306.90792268000001</v>
+        <v>306.92057856000002</v>
       </c>
       <c r="C407" s="5">
-        <v>2.46177713000003</v>
+        <v>2.4221889000000374</v>
       </c>
       <c r="D407" s="5">
-        <v>10.146686211264022</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>9.9745252506707516</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>306.78858745999997</v>
+        <v>306.84960794</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.11933522000003904</v>
+        <v>-7.0970620000025519E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.4656002733293807</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-0.27712874842664714</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>306.84761824999998</v>
+        <v>306.90248932999998</v>
       </c>
       <c r="C409" s="5">
-        <v>5.9030790000008437E-2</v>
+        <v>5.288138999998182E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>0.23114276275166823</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>0.20699994174173675</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>308.75542048</v>
+        <v>308.71599613000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.9078022300000157</v>
+        <v>1.8135068000000274</v>
       </c>
       <c r="D410" s="5">
-        <v>7.7214050655141753</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>7.3259308207391793</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>306.69435549000002</v>
+        <v>306.59350955999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.0610649899999771</v>
+        <v>-2.122486570000035</v>
       </c>
       <c r="D411" s="5">
-        <v>-7.7228211424866693</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-7.9453173628616813</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>306.72322178000002</v>
+        <v>306.66990738999999</v>
       </c>
       <c r="C412" s="5">
-        <v>2.8866289999996297E-2</v>
+        <v>7.6397830000018985E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>0.11300333589434608</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.2994295114705503</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>307.94838327999997</v>
+        <v>307.94301751</v>
       </c>
       <c r="C413" s="5">
-        <v>1.225161499999956</v>
+        <v>1.2731101200000126</v>
       </c>
       <c r="D413" s="5">
-        <v>4.8999431507376956</v>
+        <v>5.0970167409091438</v>
       </c>
       <c r="E413" s="5">
-        <v>2.3117184641990418</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.3159804074302626</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>307.99690303</v>
+        <v>308.00778928</v>
       </c>
       <c r="C414" s="5">
-        <v>4.8519750000025397E-2</v>
+        <v>6.4771769999993012E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>0.18923360064486694</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>0.25269644164958027</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>308.98430589999998</v>
+        <v>308.99105414000002</v>
       </c>
       <c r="C415" s="5">
-        <v>0.98740286999998261</v>
+        <v>0.98326486000001978</v>
       </c>
       <c r="D415" s="5">
-        <v>3.9156258292105006</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>3.8987867980476487</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>309.73250309000002</v>
+        <v>309.73276150999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.7481971900000417</v>
+        <v>0.74170736999997189</v>
       </c>
       <c r="D416" s="5">
-        <v>2.944781123676421</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.9188355113179298</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>309.24249294999998</v>
+        <v>309.24281655999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.49001014000003806</v>
+        <v>-0.48994494999999461</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.8820195323990818</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.8817697700735159</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>311.43420199000002</v>
+        <v>311.47159570000002</v>
       </c>
       <c r="C418" s="5">
-        <v>2.1917090400000347</v>
+        <v>2.2287791400000287</v>
       </c>
       <c r="D418" s="5">
-        <v>8.8442967359749112</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>8.9998579667317724</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>311.48532116000001</v>
+        <v>311.49422966999998</v>
       </c>
       <c r="C419" s="5">
-        <v>5.1119169999992664E-2</v>
+        <v>2.2633969999958481E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.19714730409383652</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>8.7236275901769744E-2</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>308.94300019999997</v>
+        <v>309.01725821000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.5423209600000405</v>
+        <v>-2.4769714599999588</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.3663867260674216</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-9.1358124571519923</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>315.67847953</v>
+        <v>315.77522045000001</v>
       </c>
       <c r="C421" s="5">
-        <v>6.7354793300000324</v>
+        <v>6.7579622399999835</v>
       </c>
       <c r="D421" s="5">
-        <v>29.538658927538574</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>29.641409883061009</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>317.82666157</v>
+        <v>317.79531294999998</v>
       </c>
       <c r="C422" s="5">
-        <v>2.1481820399999947</v>
+        <v>2.0200924999999756</v>
       </c>
       <c r="D422" s="5">
-        <v>8.4786320421133219</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>7.9526450699222151</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>319.45336957000001</v>
+        <v>319.30183800999998</v>
       </c>
       <c r="C423" s="5">
-        <v>1.6267080000000078</v>
+        <v>1.5065250600000013</v>
       </c>
       <c r="D423" s="5">
-        <v>6.317747610726987</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>5.8393514467626639</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>320.57732963000001</v>
+        <v>320.50387523000001</v>
       </c>
       <c r="C424" s="5">
-        <v>1.1239600600000017</v>
+        <v>1.2020372200000224</v>
       </c>
       <c r="D424" s="5">
-        <v>4.3047298927244571</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>4.6122149905131193</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>321.44263955999998</v>
+        <v>321.45258553000002</v>
       </c>
       <c r="C425" s="5">
-        <v>0.8653099299999667</v>
+        <v>0.9487103000000161</v>
       </c>
       <c r="D425" s="5">
-        <v>3.2875900843539085</v>
+        <v>3.610473762033295</v>
       </c>
       <c r="E425" s="5">
-        <v>4.381986401834892</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>4.3870350200622132</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>323.53866979999998</v>
+        <v>323.55973215</v>
       </c>
       <c r="C426" s="5">
-        <v>2.0960302400000046</v>
+        <v>2.1071466199999804</v>
       </c>
       <c r="D426" s="5">
-        <v>8.1116558495879296</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>8.1559777063559213</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>324.44316511</v>
+        <v>324.46030357000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.90449531000001571</v>
+        <v>0.90057142000000567</v>
       </c>
       <c r="D427" s="5">
-        <v>3.4068257709491956</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>3.3915950752145152</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>326.05012621999998</v>
+        <v>326.04821354000001</v>
       </c>
       <c r="C428" s="5">
-        <v>1.6069611099999861</v>
+        <v>1.5879099699999983</v>
       </c>
       <c r="D428" s="5">
-        <v>6.1081927948625436</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>6.0334904151476909</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>328.90300626999999</v>
+        <v>328.89610899000002</v>
       </c>
       <c r="C429" s="5">
-        <v>2.8528800500000102</v>
+        <v>2.84789545000001</v>
       </c>
       <c r="D429" s="5">
-        <v>11.020107866750116</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>10.999986788516235</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>329.13955497000001</v>
+        <v>329.16515320000002</v>
       </c>
       <c r="C430" s="5">
-        <v>0.23654870000001438</v>
+        <v>0.26904421000000411</v>
       </c>
       <c r="D430" s="5">
-        <v>0.86646813522426314</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.98605476285058558</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>329.27740978999998</v>
+        <v>329.28062618000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.13785481999997273</v>
+        <v>0.11547297999999273</v>
       </c>
       <c r="D431" s="5">
-        <v>0.50376014264685853</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>0.42177990009668598</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>329.17273736999999</v>
+        <v>329.25910439</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.10467241999998578</v>
+        <v>-2.1521790000008423E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.38079602677982827</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-7.8403841533725149E-2</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>328.86020095999999</v>
+        <v>328.98462714999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.31253641000000698</v>
+        <v>-0.27447724000001017</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.1334212860869775</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-0.99577119196739838</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>327.99649944999999</v>
+        <v>327.99030905000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.86370150999999851</v>
+        <v>-0.99431809999998677</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.1064895907902068</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-3.5671751713281741</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>329.84332608</v>
+        <v>330.23082595</v>
       </c>
       <c r="C435" s="5">
-        <v>1.8468266300000096</v>
+        <v>2.2405168999999887</v>
       </c>
       <c r="D435" s="5">
-        <v>6.9699786973024258</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>8.51235395113763</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>331.74071746999999</v>
+        <v>331.09411739000001</v>
       </c>
       <c r="C436" s="5">
-        <v>1.8973913899999957</v>
+        <v>0.86329144000001179</v>
       </c>
       <c r="D436" s="5">
-        <v>7.1255195301632934</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>3.1825475732542463</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>330.27211256999999</v>
+        <v>331.74675009999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.4686049000000025</v>
+        <v>0.65263270999997758</v>
       </c>
       <c r="D437" s="5">
-        <v>-5.1849021320292676</v>
+        <v>2.3911802829449602</v>
       </c>
       <c r="E437" s="5">
-        <v>2.7468269368637666</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>3.2023897250747835</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>334.07816444999997</v>
+        <v>335.64621381000001</v>
       </c>
       <c r="C438" s="5">
-        <v>3.8060518799999841</v>
+        <v>3.8994637100000205</v>
       </c>
       <c r="D438" s="5">
-        <v>14.739839236395436</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>15.053783838128876</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>334.20232048000003</v>
+        <v>335.78969973</v>
       </c>
       <c r="C439" s="5">
-        <v>0.12415603000005149</v>
+        <v>0.14348591999998916</v>
       </c>
       <c r="D439" s="5">
-        <v>0.446877887967978</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.51419772324785562</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>335.08902079000001</v>
+        <v>336.68061164</v>
       </c>
       <c r="C440" s="5">
-        <v>0.88670030999998062</v>
+        <v>0.89091190999999981</v>
       </c>
       <c r="D440" s="5">
-        <v>3.2306943196105387</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>3.2306942845992337</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>336.44506461999998</v>
+        <v>338.40987281000002</v>
       </c>
       <c r="C441" s="5">
-        <v>1.356043829999976</v>
+        <v>1.7292611700000293</v>
       </c>
       <c r="D441" s="5">
-        <v>4.9657377517621226</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>6.3405756165859417</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>341.18318633000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>2.7733135199999879</v>
+      </c>
+      <c r="D442" s="5">
+        <v>10.289750150405164</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>