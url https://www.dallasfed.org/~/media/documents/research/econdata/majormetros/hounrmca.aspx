--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C045115A-7C03-4434-A310-4F93E2B29154}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3C1013B9-E40E-4C0D-BC60-3A79D437F001}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4E0401AF-E99D-4059-B771-9DF760EE6119}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CA86E37B-447D-4FD3-86B5-52BC00AEA413}"/>
   </bookViews>
   <sheets>
     <sheet name="hounrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BB011F7-6E59-44FB-A4B7-8C5C76791173}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{910C8D53-9C28-440C-B59E-1165CC02AC4E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>187.1245863</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>189.56815055000001</v>
       </c>
       <c r="C7" s="5">
         <v>2.4435642500000085</v>
       </c>
       <c r="D7" s="5">
         <v>16.846104585510968</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>190.86071722</v>
       </c>
       <c r="C8" s="5">
         <v>1.2925666699999852</v>
       </c>
       <c r="D8" s="5">
         <v>8.4961034268707714</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>192.21461826000001</v>
       </c>
       <c r="C9" s="5">
         <v>1.3539010400000109</v>
       </c>
       <c r="D9" s="5">
         <v>8.8524838531554018</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>197.51963062999999</v>
       </c>
       <c r="C10" s="5">
         <v>5.3050123699999858</v>
       </c>
       <c r="D10" s="5">
         <v>38.639254989857363</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>197.61105572</v>
       </c>
       <c r="C11" s="5">
         <v>9.1425090000001319E-2</v>
       </c>
       <c r="D11" s="5">
         <v>0.55685520906378905</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>197.64481749000001</v>
       </c>
       <c r="C12" s="5">
         <v>3.3761770000012348E-2</v>
       </c>
       <c r="D12" s="5">
         <v>0.20521228208587594</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>199.79642505000001</v>
       </c>
       <c r="C13" s="5">
         <v>2.1516075600000022</v>
       </c>
       <c r="D13" s="5">
         <v>13.874736524558816</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>199.52605514000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.27036990999999944</v>
       </c>
       <c r="D14" s="5">
         <v>-1.6118406371177674</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>197.11667539999999</v>
       </c>
       <c r="C15" s="5">
         <v>-2.4093797400000199</v>
       </c>
       <c r="D15" s="5">
         <v>-13.565923852631734</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>198.49186911000001</v>
       </c>
       <c r="C16" s="5">
         <v>1.3751937100000191</v>
       </c>
       <c r="D16" s="5">
         <v>8.7006816987312838</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>198.76823775</v>
       </c>
       <c r="C17" s="5">
         <v>0.27636863999998695</v>
       </c>
       <c r="D17" s="5">
         <v>1.6836652905827254</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>197.13499048</v>
       </c>
       <c r="C18" s="5">
         <v>-1.6332472699999983</v>
       </c>
       <c r="D18" s="5">
         <v>-9.4265841979537477</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>199.14250231</v>
       </c>
       <c r="C19" s="5">
         <v>2.0075118299999986</v>
       </c>
       <c r="D19" s="5">
         <v>12.928334809619614</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>201.68298765</v>
       </c>
       <c r="C20" s="5">
         <v>2.5404853400000036</v>
       </c>
       <c r="D20" s="5">
         <v>16.429672295427778</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>198.65949565</v>
       </c>
       <c r="C21" s="5">
         <v>-3.0234920000000045</v>
       </c>
       <c r="D21" s="5">
         <v>-16.577970992039816</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>196.87280899999999</v>
       </c>
       <c r="C22" s="5">
         <v>-1.7866866500000071</v>
       </c>
       <c r="D22" s="5">
         <v>-10.274288279470156</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>197.10107439999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.22826539999999795</v>
       </c>
       <c r="D23" s="5">
         <v>1.4002544624845292</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>196.08704772999999</v>
       </c>
       <c r="C24" s="5">
         <v>-1.0140266699999927</v>
       </c>
       <c r="D24" s="5">
         <v>-6.0019173902092664</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>195.49799801</v>
       </c>
       <c r="C25" s="5">
         <v>-0.58904971999999134</v>
       </c>
       <c r="D25" s="5">
         <v>-3.5458588975734839</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>195.69923779000001</v>
       </c>
       <c r="C26" s="5">
         <v>0.20123978000000875</v>
       </c>
       <c r="D26" s="5">
         <v>1.2422614646512509</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>195.14484862</v>
       </c>
       <c r="C27" s="5">
         <v>-0.55438917000000743</v>
       </c>
       <c r="D27" s="5">
         <v>-3.3469670696958831</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>193.88721312000001</v>
       </c>
       <c r="C28" s="5">
         <v>-1.2576354999999921</v>
       </c>
       <c r="D28" s="5">
         <v>-7.4652358157792253</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>192.32761237</v>
       </c>
       <c r="C29" s="5">
         <v>-1.5596007500000155</v>
       </c>
       <c r="D29" s="5">
         <v>-9.2368285740593308</v>
       </c>
       <c r="E29" s="5">
         <v>-3.2402688945206037</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>190.16528413</v>
       </c>
       <c r="C30" s="5">
         <v>-2.1623282399999937</v>
       </c>
       <c r="D30" s="5">
         <v>-12.687754390428175</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>191.1583818</v>
       </c>
       <c r="C31" s="5">
         <v>0.99309766999999738</v>
       </c>
       <c r="D31" s="5">
         <v>6.4499117640230974</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>190.22273035000001</v>
       </c>
       <c r="C32" s="5">
         <v>-0.93565144999999461</v>
       </c>
       <c r="D32" s="5">
         <v>-5.7180000280787402</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>190.31106249000001</v>
       </c>
       <c r="C33" s="5">
         <v>8.8332140000005666E-2</v>
       </c>
       <c r="D33" s="5">
         <v>0.55865934877010748</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>190.94557978</v>
       </c>
       <c r="C34" s="5">
         <v>0.63451728999999091</v>
       </c>
       <c r="D34" s="5">
         <v>4.0751162925782625</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>189.29576431999999</v>
       </c>
       <c r="C35" s="5">
         <v>-1.6498154600000134</v>
       </c>
       <c r="D35" s="5">
         <v>-9.8894907429118994</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>188.92799083</v>
       </c>
       <c r="C36" s="5">
         <v>-0.36777348999999049</v>
       </c>
       <c r="D36" s="5">
         <v>-2.3066691696190467</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>187.21241645000001</v>
       </c>
       <c r="C37" s="5">
         <v>-1.7155743799999925</v>
       </c>
       <c r="D37" s="5">
         <v>-10.368613386508684</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>186.10964368</v>
       </c>
       <c r="C38" s="5">
         <v>-1.1027727700000014</v>
       </c>
       <c r="D38" s="5">
         <v>-6.8440189464537777</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>187.72619935</v>
       </c>
       <c r="C39" s="5">
         <v>1.6165556699999968</v>
       </c>
       <c r="D39" s="5">
         <v>10.935902295900114</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>187.18143039</v>
       </c>
       <c r="C40" s="5">
         <v>-0.54476895999999897</v>
       </c>
       <c r="D40" s="5">
         <v>-3.4272743809372841</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>186.38174477000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.7996856199999911</v>
       </c>
       <c r="D41" s="5">
         <v>-5.0079336325354777</v>
       </c>
       <c r="E41" s="5">
         <v>-3.0915309178597417</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>184.57558033999999</v>
       </c>
       <c r="C42" s="5">
         <v>-1.8061644300000239</v>
       </c>
       <c r="D42" s="5">
         <v>-11.028597705920873</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>182.69468273999999</v>
       </c>
       <c r="C43" s="5">
         <v>-1.8808975999999973</v>
       </c>
       <c r="D43" s="5">
         <v>-11.565855368416123</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>182.78704519999999</v>
       </c>
       <c r="C44" s="5">
         <v>9.2362460000003921E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.60835736162052623</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>184.21421767999999</v>
       </c>
       <c r="C45" s="5">
         <v>1.4271724799999959</v>
       </c>
       <c r="D45" s="5">
         <v>9.7824209615595237</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>184.54954257</v>
       </c>
       <c r="C46" s="5">
         <v>0.33532489000000965</v>
       </c>
       <c r="D46" s="5">
         <v>2.2063606225550814</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>185.41686558999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.8673230199999864</v>
       </c>
       <c r="D47" s="5">
         <v>5.7876928170728759</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>185.52110467</v>
       </c>
       <c r="C48" s="5">
         <v>0.10423908000001347</v>
       </c>
       <c r="D48" s="5">
         <v>0.67671510916302857</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>186.26577922000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.74467455000001337</v>
       </c>
       <c r="D49" s="5">
         <v>4.9245278354282052</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>185.66254587</v>
       </c>
       <c r="C50" s="5">
         <v>-0.60323335000001066</v>
       </c>
       <c r="D50" s="5">
         <v>-3.8177940521685549</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>186.35755685999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.6950109899999859</v>
       </c>
       <c r="D51" s="5">
         <v>4.5857421359323913</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>185.72309107999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.63446577999999931</v>
       </c>
       <c r="D52" s="5">
         <v>-4.0098346045696616</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>189.70564612000001</v>
       </c>
       <c r="C53" s="5">
         <v>3.9825550400000225</v>
       </c>
       <c r="D53" s="5">
         <v>28.994811628590899</v>
       </c>
       <c r="E53" s="5">
         <v>1.7833835358187944</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>189.74028543</v>
       </c>
       <c r="C54" s="5">
         <v>3.4639309999988654E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.21933423198645663</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>189.61770970000001</v>
       </c>
       <c r="C55" s="5">
         <v>-0.12257572999999411</v>
       </c>
       <c r="D55" s="5">
         <v>-0.77247365065643558</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>190.52841201999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.91070231999998441</v>
       </c>
       <c r="D56" s="5">
         <v>5.9181078723281155</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>191.23279951999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.70438749999999573</v>
       </c>
       <c r="D57" s="5">
         <v>4.5277544783618007</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>190.53466065999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.69813886000000025</v>
       </c>
       <c r="D58" s="5">
         <v>-4.2939712604351365</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>189.31972815</v>
       </c>
       <c r="C59" s="5">
         <v>-1.2149325099999828</v>
       </c>
       <c r="D59" s="5">
         <v>-7.3889995059862486</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>190.23329068999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.91356253999998671</v>
       </c>
       <c r="D60" s="5">
         <v>5.9467843081447702</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>190.63941432999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.40612364000000412</v>
       </c>
       <c r="D61" s="5">
         <v>2.5921416170602729</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>192.20348179999999</v>
       </c>
       <c r="C62" s="5">
         <v>1.5640674699999977</v>
       </c>
       <c r="D62" s="5">
         <v>10.301817133189694</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>192.62773801</v>
       </c>
       <c r="C63" s="5">
         <v>0.42425621000001001</v>
       </c>
       <c r="D63" s="5">
         <v>2.6811890738998256</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>194.60244374000001</v>
       </c>
       <c r="C64" s="5">
         <v>1.9747057300000108</v>
       </c>
       <c r="D64" s="5">
         <v>13.019551099373206</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>194.59095685</v>
       </c>
       <c r="C65" s="5">
         <v>-1.1486890000014682E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-7.0809973081398248E-2</v>
       </c>
       <c r="E65" s="5">
         <v>2.5752057621467594</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>194.74191329999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.15095644999999536</v>
       </c>
       <c r="D66" s="5">
         <v>0.93489773328627734</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>195.09367612</v>
       </c>
       <c r="C67" s="5">
         <v>0.35176282000000469</v>
       </c>
       <c r="D67" s="5">
         <v>2.1892272897213294</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>194.89671842000001</v>
       </c>
       <c r="C68" s="5">
         <v>-0.19695769999998447</v>
       </c>
       <c r="D68" s="5">
         <v>-1.2047612716222456</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>191.57783363999999</v>
       </c>
       <c r="C69" s="5">
         <v>-3.318884780000019</v>
       </c>
       <c r="D69" s="5">
         <v>-18.625417261042177</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>194.21773931000001</v>
       </c>
       <c r="C70" s="5">
         <v>2.6399056700000187</v>
       </c>
       <c r="D70" s="5">
         <v>17.848386330140229</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>194.74406372000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.52632441000000085</v>
       </c>
       <c r="D71" s="5">
         <v>3.3008755464254191</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>195.92420150999999</v>
       </c>
       <c r="C72" s="5">
         <v>1.180137789999975</v>
       </c>
       <c r="D72" s="5">
         <v>7.5192651649958586</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>196.48578255999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.56158105000000091</v>
       </c>
       <c r="D73" s="5">
         <v>3.4943270784434377</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>198.52960951</v>
       </c>
       <c r="C74" s="5">
         <v>2.0438269500000104</v>
       </c>
       <c r="D74" s="5">
         <v>13.221756881603874</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>198.58697573000001</v>
       </c>
       <c r="C75" s="5">
         <v>5.7366220000005796E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.34729818433214543</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>198.59257070000001</v>
       </c>
       <c r="C76" s="5">
         <v>5.5949700000041958E-3</v>
       </c>
       <c r="D76" s="5">
         <v>3.3813921810121883E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>200.26118148</v>
       </c>
       <c r="C77" s="5">
         <v>1.6686107799999945</v>
       </c>
       <c r="D77" s="5">
         <v>10.561855128973608</v>
       </c>
       <c r="E77" s="5">
         <v>2.9139199075786992</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>201.05058718000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.78940570000000321</v>
       </c>
       <c r="D78" s="5">
         <v>4.834170061506482</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>201.55185911000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.50127193000000148</v>
       </c>
       <c r="D79" s="5">
         <v>3.0332861085647922</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>202.07810950999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.5262503999999808</v>
       </c>
       <c r="D80" s="5">
         <v>3.1785790134279956</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>201.15721239000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.92089711999997803</v>
       </c>
       <c r="D81" s="5">
         <v>-5.3335569302844554</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>202.72978725999999</v>
       </c>
       <c r="C82" s="5">
         <v>1.5725748699999826</v>
       </c>
       <c r="D82" s="5">
         <v>9.7952299269336471</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>204.49904570999999</v>
       </c>
       <c r="C83" s="5">
         <v>1.7692584499999953</v>
       </c>
       <c r="D83" s="5">
         <v>10.990204864221331</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>205.44170194</v>
       </c>
       <c r="C84" s="5">
         <v>0.94265623000001142</v>
       </c>
       <c r="D84" s="5">
         <v>5.6739209918343914</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>205.29431481</v>
       </c>
       <c r="C85" s="5">
         <v>-0.14738712999999848</v>
       </c>
       <c r="D85" s="5">
         <v>-0.85751018727198147</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>205.35148153</v>
       </c>
       <c r="C86" s="5">
         <v>5.7166719999997895E-2</v>
       </c>
       <c r="D86" s="5">
         <v>0.3346669660901247</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>205.74285619</v>
       </c>
       <c r="C87" s="5">
         <v>0.39137465999999677</v>
       </c>
       <c r="D87" s="5">
         <v>2.3111789476095712</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>205.99102812999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.24817193999999176</v>
       </c>
       <c r="D88" s="5">
         <v>1.4571101764116801</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>202.97093892000001</v>
       </c>
       <c r="C89" s="5">
         <v>-3.0200892099999805</v>
       </c>
       <c r="D89" s="5">
         <v>-16.241929162744274</v>
       </c>
       <c r="E89" s="5">
         <v>1.3531116814421873</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>204.83173787000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.8607989500000031</v>
       </c>
       <c r="D90" s="5">
         <v>11.573400140686307</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>208.51594363000001</v>
       </c>
       <c r="C91" s="5">
         <v>3.6842057599999976</v>
       </c>
       <c r="D91" s="5">
         <v>23.852340056903685</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>207.85961449999999</v>
       </c>
       <c r="C92" s="5">
         <v>-0.65632913000001736</v>
       </c>
       <c r="D92" s="5">
         <v>-3.7124366359696959</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>205.63364953000001</v>
       </c>
       <c r="C93" s="5">
         <v>-2.2259649699999784</v>
       </c>
       <c r="D93" s="5">
         <v>-12.120254627045101</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>207.68133427000001</v>
       </c>
       <c r="C94" s="5">
         <v>2.047684739999994</v>
       </c>
       <c r="D94" s="5">
         <v>12.62618764842296</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>208.1326905</v>
       </c>
       <c r="C95" s="5">
         <v>0.45135622999998759</v>
       </c>
       <c r="D95" s="5">
         <v>2.6393743963238459</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>208.25531549999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.12262499999999932</v>
       </c>
       <c r="D96" s="5">
         <v>0.70929638802652573</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>211.09275898000001</v>
       </c>
       <c r="C97" s="5">
         <v>2.8374434800000188</v>
       </c>
       <c r="D97" s="5">
         <v>17.632382237440748</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>211.60471204000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.51195305999999619</v>
       </c>
       <c r="D98" s="5">
         <v>2.949437697141466</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>212.44977928</v>
       </c>
       <c r="C99" s="5">
         <v>0.84506723999999167</v>
       </c>
       <c r="D99" s="5">
         <v>4.8990120472896415</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>214.31474521000001</v>
       </c>
       <c r="C100" s="5">
         <v>1.864965930000011</v>
       </c>
       <c r="D100" s="5">
         <v>11.057838420005627</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>215.04310011000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.72835489999999936</v>
       </c>
       <c r="D101" s="5">
         <v>4.1553351367305424</v>
       </c>
       <c r="E101" s="5">
         <v>5.9477288986470089</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>218.17637242999999</v>
       </c>
       <c r="C102" s="5">
         <v>3.1332723199999748</v>
       </c>
       <c r="D102" s="5">
         <v>18.956027066430202</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>219.15551149000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.97913906000002271</v>
       </c>
       <c r="D103" s="5">
         <v>5.5203362445151782</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>218.47512333</v>
       </c>
       <c r="C104" s="5">
         <v>-0.68038816000000679</v>
       </c>
       <c r="D104" s="5">
         <v>-3.6625485767162069</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>223.04807564999999</v>
       </c>
       <c r="C105" s="5">
         <v>4.5729523199999846</v>
       </c>
       <c r="D105" s="5">
         <v>28.220613458694423</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>225.03721844</v>
       </c>
       <c r="C106" s="5">
         <v>1.9891427900000167</v>
       </c>
       <c r="D106" s="5">
         <v>11.242424301503483</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>226.00992457000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.97270613000000594</v>
       </c>
       <c r="D107" s="5">
         <v>5.3120121612579396</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>228.71295699999999</v>
       </c>
       <c r="C108" s="5">
         <v>2.7030324299999791</v>
       </c>
       <c r="D108" s="5">
         <v>15.334464153179983</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>228.82715920000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.11420220000002246</v>
       </c>
       <c r="D109" s="5">
         <v>0.60083883201524912</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>228.85067386</v>
       </c>
       <c r="C110" s="5">
         <v>2.3514659999989362E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.12338371826134953</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>230.67342303000001</v>
       </c>
       <c r="C111" s="5">
         <v>1.8227491700000087</v>
       </c>
       <c r="D111" s="5">
         <v>9.9877649210137864</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>229.41677734000001</v>
       </c>
       <c r="C112" s="5">
         <v>-1.2566456899999991</v>
       </c>
       <c r="D112" s="5">
         <v>-6.3449123313788274</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>231.63055657999999</v>
       </c>
       <c r="C113" s="5">
         <v>2.2137792399999796</v>
       </c>
       <c r="D113" s="5">
         <v>12.214275681111664</v>
       </c>
       <c r="E113" s="5">
         <v>7.7135497309679169</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>228.96545208000001</v>
       </c>
       <c r="C114" s="5">
         <v>-2.665104499999984</v>
       </c>
       <c r="D114" s="5">
         <v>-12.965931472448023</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>229.09186582000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.12641374000000383</v>
       </c>
       <c r="D115" s="5">
         <v>0.66454557385076107</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>228.31877313000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.77309268999999858</v>
       </c>
       <c r="D116" s="5">
         <v>-3.9751951265447394</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>228.32981122000001</v>
       </c>
       <c r="C117" s="5">
         <v>1.1038089999999556E-2</v>
       </c>
       <c r="D117" s="5">
         <v>5.8029527719938301E-2</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>227.06215521999999</v>
       </c>
       <c r="C118" s="5">
         <v>-1.2676560000000165</v>
       </c>
       <c r="D118" s="5">
         <v>-6.4625215911767286</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>226.76475108</v>
       </c>
       <c r="C119" s="5">
         <v>-0.2974041399999976</v>
       </c>
       <c r="D119" s="5">
         <v>-1.5604767420826948</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>226.46096729000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.3037837899999829</v>
       </c>
       <c r="D120" s="5">
         <v>-1.5957795749310111</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>226.29111736999999</v>
       </c>
       <c r="C121" s="5">
         <v>-0.16984992000001853</v>
       </c>
       <c r="D121" s="5">
         <v>-0.89631880944092135</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>227.38860667</v>
       </c>
       <c r="C122" s="5">
         <v>1.0974893000000066</v>
       </c>
       <c r="D122" s="5">
         <v>5.9776594489656443</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>228.56811614</v>
       </c>
       <c r="C123" s="5">
         <v>1.1795094699999993</v>
       </c>
       <c r="D123" s="5">
         <v>6.4053292456199173</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>230.01374203</v>
       </c>
       <c r="C124" s="5">
         <v>1.4456258900000023</v>
       </c>
       <c r="D124" s="5">
         <v>7.8593044192453831</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>230.71308207999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.69934004999998933</v>
       </c>
       <c r="D125" s="5">
         <v>3.7101470000453718</v>
       </c>
       <c r="E125" s="5">
         <v>-0.39609389777687243</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>232.30094337</v>
       </c>
       <c r="C126" s="5">
         <v>1.5878612900000064</v>
       </c>
       <c r="D126" s="5">
         <v>8.5787981940487423</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>233.34043550999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.039492139999993</v>
       </c>
       <c r="D127" s="5">
         <v>5.5038644951504123</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>234.63574086</v>
       </c>
       <c r="C128" s="5">
         <v>1.2953053500000067</v>
       </c>
       <c r="D128" s="5">
         <v>6.8685583414969331</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>233.84475176000001</v>
       </c>
       <c r="C129" s="5">
         <v>-0.79098909999999023</v>
       </c>
       <c r="D129" s="5">
         <v>-3.9711941390430994</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>235.01591968</v>
       </c>
       <c r="C130" s="5">
         <v>1.1711679199999878</v>
       </c>
       <c r="D130" s="5">
         <v>6.1783209854718191</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>237.77029117000001</v>
       </c>
       <c r="C131" s="5">
         <v>2.7543714900000111</v>
       </c>
       <c r="D131" s="5">
         <v>15.006846039113109</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>237.23620546000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.53408570999999938</v>
       </c>
       <c r="D132" s="5">
         <v>-2.6624182804265373</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>237.77793303000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.54172757000000615</v>
       </c>
       <c r="D133" s="5">
         <v>2.7748713924877988</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>238.78283927000001</v>
       </c>
       <c r="C134" s="5">
         <v>1.0049062399999968</v>
       </c>
       <c r="D134" s="5">
         <v>5.1910459007377785</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>237.38560371</v>
       </c>
       <c r="C135" s="5">
         <v>-1.3972355600000128</v>
       </c>
       <c r="D135" s="5">
         <v>-6.800155508657002</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>238.43153837</v>
       </c>
       <c r="C136" s="5">
         <v>1.0459346600000003</v>
       </c>
       <c r="D136" s="5">
         <v>5.4172978623620471</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>240.20351908000001</v>
       </c>
       <c r="C137" s="5">
         <v>1.7719807100000082</v>
       </c>
       <c r="D137" s="5">
         <v>9.2919004727438406</v>
       </c>
       <c r="E137" s="5">
         <v>4.1135235654774061</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>241.97300299</v>
       </c>
       <c r="C138" s="5">
         <v>1.7694839099999911</v>
       </c>
       <c r="D138" s="5">
         <v>9.2070267234042547</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>244.35329181</v>
       </c>
       <c r="C139" s="5">
         <v>2.3802888200000041</v>
       </c>
       <c r="D139" s="5">
         <v>12.464474033587081</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>245.08515904999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.73186723999998549</v>
       </c>
       <c r="D140" s="5">
         <v>3.6539450465855827</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>247.77739391</v>
       </c>
       <c r="C141" s="5">
         <v>2.6922348600000134</v>
       </c>
       <c r="D141" s="5">
         <v>14.008178058034515</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>247.77975434999999</v>
       </c>
       <c r="C142" s="5">
         <v>2.3604399999896941E-3</v>
       </c>
       <c r="D142" s="5">
         <v>1.1432344055695154E-2</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>246.47951108999999</v>
       </c>
       <c r="C143" s="5">
         <v>-1.300243260000002</v>
       </c>
       <c r="D143" s="5">
         <v>-6.1184892504550508</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>246.2984917</v>
       </c>
       <c r="C144" s="5">
         <v>-0.18101938999998879</v>
       </c>
       <c r="D144" s="5">
         <v>-0.87775239344608513</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>247.6358822</v>
       </c>
       <c r="C145" s="5">
         <v>1.3373904999999979</v>
       </c>
       <c r="D145" s="5">
         <v>6.7141127011875801</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>247.31433075000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.32155144999998697</v>
       </c>
       <c r="D146" s="5">
         <v>-1.5471018708992146</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>247.14421537000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.17011537999999859</v>
       </c>
       <c r="D147" s="5">
         <v>-0.82230548830265482</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>250.09756267</v>
       </c>
       <c r="C148" s="5">
         <v>2.9533472999999901</v>
       </c>
       <c r="D148" s="5">
         <v>15.320924008762415</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>247.61473842999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.4828242400000136</v>
       </c>
       <c r="D149" s="5">
         <v>-11.283503982192645</v>
       </c>
       <c r="E149" s="5">
         <v>3.0853916621977895</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>246.57867852999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.0360598999999979</v>
       </c>
       <c r="D150" s="5">
         <v>-4.9070420065969067</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>246.44188217000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.13679635999997686</v>
       </c>
       <c r="D151" s="5">
         <v>-0.66370569302626192</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>246.85872941</v>
       </c>
       <c r="C152" s="5">
         <v>0.41684723999998141</v>
       </c>
       <c r="D152" s="5">
         <v>2.0487449594837281</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>246.63317595000001</v>
       </c>
       <c r="C153" s="5">
         <v>-0.22555345999998622</v>
       </c>
       <c r="D153" s="5">
         <v>-1.0909402023675407</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>246.80858463000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.17540868000000387</v>
       </c>
       <c r="D154" s="5">
         <v>0.85680176420406262</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>246.64465000999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.16393462000002046</v>
       </c>
       <c r="D155" s="5">
         <v>-0.79415580500212801</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>246.43398070000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.2106693099999859</v>
       </c>
       <c r="D156" s="5">
         <v>-1.0201678172898632</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>246.21519254</v>
       </c>
       <c r="C157" s="5">
         <v>-0.21878816000000256</v>
       </c>
       <c r="D157" s="5">
         <v>-1.060192952870942</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>245.35578846999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.85940407000001073</v>
       </c>
       <c r="D158" s="5">
         <v>-4.1090694093214193</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>245.01664231999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.33914615000000481</v>
       </c>
       <c r="D159" s="5">
         <v>-1.646162848703081</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>243.98366451999999</v>
       </c>
       <c r="C160" s="5">
         <v>-1.0329777999999976</v>
       </c>
       <c r="D160" s="5">
         <v>-4.9434625667591936</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>242.27677973999999</v>
       </c>
       <c r="C161" s="5">
         <v>-1.7068847799999958</v>
       </c>
       <c r="D161" s="5">
         <v>-8.0794717703466468</v>
       </c>
       <c r="E161" s="5">
         <v>-2.1557516018009593</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>243.38724979</v>
       </c>
       <c r="C162" s="5">
         <v>1.1104700500000035</v>
       </c>
       <c r="D162" s="5">
         <v>5.6409673451259135</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>241.92650653000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.4607432599999868</v>
       </c>
       <c r="D163" s="5">
         <v>-6.969025469564361</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>240.21336994000001</v>
       </c>
       <c r="C164" s="5">
         <v>-1.7131365900000048</v>
       </c>
       <c r="D164" s="5">
         <v>-8.1742125302404318</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>240.34314916</v>
       </c>
       <c r="C165" s="5">
         <v>0.12977921999998898</v>
       </c>
       <c r="D165" s="5">
         <v>0.65024965006652558</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>241.19495836999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.85180920999999898</v>
       </c>
       <c r="D166" s="5">
         <v>4.3368544705957968</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>240.64763027000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.54732809999998722</v>
       </c>
       <c r="D167" s="5">
         <v>-2.6893518310851738</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>239.04800141000001</v>
       </c>
       <c r="C168" s="5">
         <v>-1.5996288599999957</v>
       </c>
       <c r="D168" s="5">
         <v>-7.6913643442747759</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>239.27788849000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.22988707999999747</v>
       </c>
       <c r="D169" s="5">
         <v>1.1601364224599342</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>239.86175609</v>
       </c>
       <c r="C170" s="5">
         <v>0.58386759999999072</v>
       </c>
       <c r="D170" s="5">
         <v>2.9677673438553542</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>238.38328960000001</v>
       </c>
       <c r="C171" s="5">
         <v>-1.4784664899999882</v>
       </c>
       <c r="D171" s="5">
         <v>-7.1509219572878262</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>234.45106899999999</v>
       </c>
       <c r="C172" s="5">
         <v>-3.9322206000000222</v>
       </c>
       <c r="D172" s="5">
         <v>-18.093776065781853</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>235.72901718</v>
       </c>
       <c r="C173" s="5">
         <v>1.2779481800000099</v>
       </c>
       <c r="D173" s="5">
         <v>6.7406734945330227</v>
       </c>
       <c r="E173" s="5">
         <v>-2.7025960007503569</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>235.35560946000001</v>
       </c>
       <c r="C174" s="5">
         <v>-0.37340771999998879</v>
       </c>
       <c r="D174" s="5">
         <v>-1.8843921726455437</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>233.69915574999999</v>
       </c>
       <c r="C175" s="5">
         <v>-1.6564537100000223</v>
       </c>
       <c r="D175" s="5">
         <v>-8.1263274760840165</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>233.27268469000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.42647105999998303</v>
       </c>
       <c r="D176" s="5">
         <v>-2.1680005792236723</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>234.76733483000001</v>
       </c>
       <c r="C177" s="5">
         <v>1.4946501400000045</v>
       </c>
       <c r="D177" s="5">
         <v>7.9655956782999304</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>231.97295219</v>
       </c>
       <c r="C178" s="5">
         <v>-2.7943826400000091</v>
       </c>
       <c r="D178" s="5">
         <v>-13.384392029977288</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>232.00702520999999</v>
       </c>
       <c r="C179" s="5">
         <v>3.4073019999993903E-2</v>
       </c>
       <c r="D179" s="5">
         <v>0.17640277134525206</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>232.75768342999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.75065821999999116</v>
       </c>
       <c r="D180" s="5">
         <v>3.9524397123202881</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>232.21401466</v>
       </c>
       <c r="C181" s="5">
         <v>-0.54366876999998226</v>
       </c>
       <c r="D181" s="5">
         <v>-2.7671962558361796</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>231.59513741999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.61887724000001754</v>
       </c>
       <c r="D182" s="5">
         <v>-3.1516741751078325</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>233.71657765</v>
       </c>
       <c r="C183" s="5">
         <v>2.1214402300000188</v>
       </c>
       <c r="D183" s="5">
         <v>11.563204071556488</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>234.28503653000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.56845888000000855</v>
       </c>
       <c r="D184" s="5">
         <v>2.9580719814431555</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>235.45913487999999</v>
       </c>
       <c r="C185" s="5">
         <v>1.17409834999998</v>
       </c>
       <c r="D185" s="5">
         <v>6.1822461265712114</v>
       </c>
       <c r="E185" s="5">
         <v>-0.1144883660181395</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>241.83452270999999</v>
       </c>
       <c r="C186" s="5">
         <v>6.375387829999994</v>
       </c>
       <c r="D186" s="5">
         <v>37.794869450851046</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>241.56115027999999</v>
       </c>
       <c r="C187" s="5">
         <v>-0.27337242999999489</v>
       </c>
       <c r="D187" s="5">
         <v>-1.3480913503405856</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>243.84514397999999</v>
       </c>
       <c r="C188" s="5">
         <v>2.2839936999999964</v>
       </c>
       <c r="D188" s="5">
         <v>11.955199432610563</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>245.19339622999999</v>
       </c>
       <c r="C189" s="5">
         <v>1.3482522500000016</v>
       </c>
       <c r="D189" s="5">
         <v>6.8404957466371874</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>243.17080007999999</v>
       </c>
       <c r="C190" s="5">
         <v>-2.0225961499999983</v>
       </c>
       <c r="D190" s="5">
         <v>-9.461800388277819</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>243.50303821</v>
       </c>
       <c r="C191" s="5">
         <v>0.33223813000000746</v>
       </c>
       <c r="D191" s="5">
         <v>1.6519062762114123</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>245.67573562999999</v>
       </c>
       <c r="C192" s="5">
         <v>2.1726974199999916</v>
       </c>
       <c r="D192" s="5">
         <v>11.248603978328431</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>246.58633259000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.91059696000002077</v>
       </c>
       <c r="D193" s="5">
         <v>4.5396006022603741</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>247.95393333999999</v>
       </c>
       <c r="C194" s="5">
         <v>1.3676007499999798</v>
       </c>
       <c r="D194" s="5">
         <v>6.8621740780955287</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>247.7424073</v>
       </c>
       <c r="C195" s="5">
         <v>-0.21152603999999542</v>
       </c>
       <c r="D195" s="5">
         <v>-1.0189136963738354</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>249.56902013999999</v>
       </c>
       <c r="C196" s="5">
         <v>1.8266128399999957</v>
       </c>
       <c r="D196" s="5">
         <v>9.2153915561594033</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>252.10952329</v>
       </c>
       <c r="C197" s="5">
         <v>2.5405031500000064</v>
       </c>
       <c r="D197" s="5">
         <v>12.923135303991028</v>
       </c>
       <c r="E197" s="5">
         <v>7.0714556980283394</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>255.24829775000001</v>
       </c>
       <c r="C198" s="5">
         <v>3.1387744600000076</v>
       </c>
       <c r="D198" s="5">
         <v>16.006744418475648</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>258.31566427000001</v>
       </c>
       <c r="C199" s="5">
         <v>3.0673665200000073</v>
       </c>
       <c r="D199" s="5">
         <v>15.41298077552813</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>261.94327084999998</v>
       </c>
       <c r="C200" s="5">
         <v>3.6276065799999628</v>
       </c>
       <c r="D200" s="5">
         <v>18.216485259065163</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>260.28432559999999</v>
       </c>
       <c r="C201" s="5">
         <v>-1.6589452499999879</v>
       </c>
       <c r="D201" s="5">
         <v>-7.3406536164092095</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>262.93860210999998</v>
       </c>
       <c r="C202" s="5">
         <v>2.6542765099999883</v>
       </c>
       <c r="D202" s="5">
         <v>12.947340662655415</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>265.86016283999999</v>
       </c>
       <c r="C203" s="5">
         <v>2.9215607300000102</v>
       </c>
       <c r="D203" s="5">
         <v>14.179201235217453</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>266.88496142000002</v>
       </c>
       <c r="C204" s="5">
         <v>1.0247985800000379</v>
       </c>
       <c r="D204" s="5">
         <v>4.724919283508533</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>268.73065429000002</v>
       </c>
       <c r="C205" s="5">
         <v>1.8456928699999935</v>
       </c>
       <c r="D205" s="5">
         <v>8.6218719452965331</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>270.92365282999998</v>
       </c>
       <c r="C206" s="5">
         <v>2.1929985399999623</v>
       </c>
       <c r="D206" s="5">
         <v>10.244404475939263</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>272.49581791000003</v>
       </c>
       <c r="C207" s="5">
         <v>1.5721650800000475</v>
       </c>
       <c r="D207" s="5">
         <v>7.1901865019083466</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>274.59545696999999</v>
       </c>
       <c r="C208" s="5">
         <v>2.0996390599999586</v>
       </c>
       <c r="D208" s="5">
         <v>9.6483439699891704</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>276.90390650000001</v>
       </c>
       <c r="C209" s="5">
         <v>2.3084495300000185</v>
       </c>
       <c r="D209" s="5">
         <v>10.56783836139501</v>
       </c>
       <c r="E209" s="5">
         <v>9.8347666071619155</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>279.96902287</v>
       </c>
       <c r="C210" s="5">
         <v>3.0651163699999984</v>
       </c>
       <c r="D210" s="5">
         <v>14.122371009341329</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>283.04447105999998</v>
       </c>
       <c r="C211" s="5">
         <v>3.0754481899999746</v>
       </c>
       <c r="D211" s="5">
         <v>14.008263763007744</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>285.09140264000001</v>
       </c>
       <c r="C212" s="5">
         <v>2.0469315800000345</v>
       </c>
       <c r="D212" s="5">
         <v>9.031839185003987</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>285.80956748</v>
       </c>
       <c r="C213" s="5">
         <v>0.71816483999998582</v>
       </c>
       <c r="D213" s="5">
         <v>3.0651178317449457</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>288.63055930000002</v>
       </c>
       <c r="C214" s="5">
         <v>2.8209918200000175</v>
       </c>
       <c r="D214" s="5">
         <v>12.508822285990838</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>291.64282007000003</v>
       </c>
       <c r="C215" s="5">
         <v>3.0122607700000117</v>
       </c>
       <c r="D215" s="5">
         <v>13.268131745289026</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>291.18349324000002</v>
       </c>
       <c r="C216" s="5">
         <v>-0.45932683000000907</v>
       </c>
       <c r="D216" s="5">
         <v>-1.8736706125777269</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>290.54344672000002</v>
       </c>
       <c r="C217" s="5">
         <v>-0.64004651999999851</v>
       </c>
       <c r="D217" s="5">
         <v>-2.6060478959445743</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>289.09564337</v>
       </c>
       <c r="C218" s="5">
         <v>-1.4478033500000151</v>
       </c>
       <c r="D218" s="5">
         <v>-5.8185109826372265</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>292.58153315999999</v>
       </c>
       <c r="C219" s="5">
         <v>3.4858897899999874</v>
       </c>
       <c r="D219" s="5">
         <v>15.468725539914651</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>294.64980960000003</v>
       </c>
       <c r="C220" s="5">
         <v>2.0682764400000337</v>
       </c>
       <c r="D220" s="5">
         <v>8.8205813117045793</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>295.88263454999998</v>
       </c>
       <c r="C221" s="5">
         <v>1.2328249499999515</v>
       </c>
       <c r="D221" s="5">
         <v>5.1380085658712105</v>
       </c>
       <c r="E221" s="5">
         <v>6.8539040455898981</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>290.94426283000001</v>
       </c>
       <c r="C222" s="5">
         <v>-4.9383717199999637</v>
       </c>
       <c r="D222" s="5">
         <v>-18.288374858159486</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>294.56603051000002</v>
       </c>
       <c r="C223" s="5">
         <v>3.6217676800000049</v>
       </c>
       <c r="D223" s="5">
         <v>16.004376946367227</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>294.77584001000002</v>
       </c>
       <c r="C224" s="5">
         <v>0.20980950000000576</v>
       </c>
       <c r="D224" s="5">
         <v>0.85807603405916311</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>297.54249282000001</v>
       </c>
       <c r="C225" s="5">
         <v>2.7666528099999823</v>
       </c>
       <c r="D225" s="5">
         <v>11.86271069636129</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>297.65791510999998</v>
       </c>
       <c r="C226" s="5">
         <v>0.11542228999996951</v>
       </c>
       <c r="D226" s="5">
         <v>0.46649687102457982</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>296.33066409999998</v>
       </c>
       <c r="C227" s="5">
         <v>-1.3272510099999977</v>
       </c>
       <c r="D227" s="5">
         <v>-5.2214837053823242</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>296.35954745999999</v>
       </c>
       <c r="C228" s="5">
         <v>2.8883360000008906E-2</v>
       </c>
       <c r="D228" s="5">
         <v>0.1170267642511158</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>297.16815537999997</v>
       </c>
       <c r="C229" s="5">
         <v>0.80860791999998582</v>
       </c>
       <c r="D229" s="5">
         <v>3.3237467499494189</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>293.87175495999998</v>
       </c>
       <c r="C230" s="5">
         <v>-3.2964004199999977</v>
       </c>
       <c r="D230" s="5">
         <v>-12.528426975366081</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>298.68664088000003</v>
       </c>
       <c r="C231" s="5">
         <v>4.8148859200000516</v>
       </c>
       <c r="D231" s="5">
         <v>21.533337948548812</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>298.19605147999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.49058940000003304</v>
       </c>
       <c r="D232" s="5">
         <v>-1.953278159469396</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>295.47067591000001</v>
       </c>
       <c r="C233" s="5">
         <v>-2.7253755699999829</v>
       </c>
       <c r="D233" s="5">
         <v>-10.432600374232193</v>
       </c>
       <c r="E233" s="5">
         <v>-0.13923042176047229</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>291.17422427000002</v>
       </c>
       <c r="C234" s="5">
         <v>-4.2964516399999866</v>
       </c>
       <c r="D234" s="5">
         <v>-16.119212777292734</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>285.48320174999998</v>
       </c>
       <c r="C235" s="5">
         <v>-5.6910225200000468</v>
       </c>
       <c r="D235" s="5">
         <v>-21.090084148642973</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>280.20646855000001</v>
       </c>
       <c r="C236" s="5">
         <v>-5.2767331999999669</v>
       </c>
       <c r="D236" s="5">
         <v>-20.058705784931806</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>272.82985918000003</v>
       </c>
       <c r="C237" s="5">
         <v>-7.3766093699999828</v>
       </c>
       <c r="D237" s="5">
         <v>-27.395271535432997</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>270.18904270000002</v>
       </c>
       <c r="C238" s="5">
         <v>-2.6408164800000122</v>
       </c>
       <c r="D238" s="5">
         <v>-11.016393301352323</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>266.35362333</v>
       </c>
       <c r="C239" s="5">
         <v>-3.835419370000011</v>
       </c>
       <c r="D239" s="5">
         <v>-15.765400006158337</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>263.72804748999999</v>
       </c>
       <c r="C240" s="5">
         <v>-2.6255758400000104</v>
       </c>
       <c r="D240" s="5">
         <v>-11.208268513591879</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>261.07268529999999</v>
       </c>
       <c r="C241" s="5">
         <v>-2.6553621900000053</v>
       </c>
       <c r="D241" s="5">
         <v>-11.435148164449306</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>257.98274494999998</v>
       </c>
       <c r="C242" s="5">
         <v>-3.0899403500000062</v>
       </c>
       <c r="D242" s="5">
         <v>-13.313657775888476</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>255.59083244999999</v>
       </c>
       <c r="C243" s="5">
         <v>-2.3919124999999894</v>
       </c>
       <c r="D243" s="5">
         <v>-10.575739541610062</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>252.99436231999999</v>
       </c>
       <c r="C244" s="5">
         <v>-2.5964701300000002</v>
       </c>
       <c r="D244" s="5">
         <v>-11.531868865796858</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>252.94935828000001</v>
       </c>
       <c r="C245" s="5">
         <v>-4.5004039999980705E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.2132539321128224</v>
       </c>
       <c r="E245" s="5">
         <v>-14.391044897786042</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>255.70428211000001</v>
       </c>
       <c r="C246" s="5">
         <v>2.7549238299999956</v>
       </c>
       <c r="D246" s="5">
         <v>13.881460335743112</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>252.75007162</v>
       </c>
       <c r="C247" s="5">
         <v>-2.9542104900000083</v>
       </c>
       <c r="D247" s="5">
         <v>-13.015987633775673</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>253.45490534999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.70483372999999006</v>
       </c>
       <c r="D248" s="5">
         <v>3.3981964353964278</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>255.94058348999999</v>
       </c>
       <c r="C249" s="5">
         <v>2.4856781400000045</v>
       </c>
       <c r="D249" s="5">
         <v>12.424627471411153</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>256.56146584999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.62088235999999597</v>
       </c>
       <c r="D250" s="5">
         <v>2.9502179545731089</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>257.01945819999997</v>
       </c>
       <c r="C251" s="5">
         <v>0.45799234999998362</v>
       </c>
       <c r="D251" s="5">
         <v>2.1632984457961468</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>257.90533878000002</v>
       </c>
       <c r="C252" s="5">
         <v>0.88588058000004821</v>
       </c>
       <c r="D252" s="5">
         <v>4.2154104378238744</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>257.87246922000003</v>
       </c>
       <c r="C253" s="5">
         <v>-3.2869559999994635E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-0.15283062941239267</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>257.64112654000002</v>
       </c>
       <c r="C254" s="5">
         <v>-0.23134268000001157</v>
       </c>
       <c r="D254" s="5">
         <v>-1.0712486130787457</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>256.84594894000003</v>
       </c>
       <c r="C255" s="5">
         <v>-0.79517759999998816</v>
       </c>
       <c r="D255" s="5">
         <v>-3.6414247456600934</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>256.56129922999997</v>
       </c>
       <c r="C256" s="5">
         <v>-0.28464971000005335</v>
       </c>
       <c r="D256" s="5">
         <v>-1.321824495533197</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>256.78819937999998</v>
       </c>
       <c r="C257" s="5">
         <v>0.22690015000000585</v>
       </c>
       <c r="D257" s="5">
         <v>1.0664449495022099</v>
       </c>
       <c r="E257" s="5">
         <v>1.5176322747380011</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>255.97517092999999</v>
       </c>
       <c r="C258" s="5">
         <v>-0.81302844999999024</v>
       </c>
       <c r="D258" s="5">
         <v>-3.7339047692835026</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>257.74149127999999</v>
       </c>
       <c r="C259" s="5">
         <v>1.7663203500000009</v>
       </c>
       <c r="D259" s="5">
         <v>8.6020301642100847</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>258.77717195000002</v>
       </c>
       <c r="C260" s="5">
         <v>1.0356806700000334</v>
       </c>
       <c r="D260" s="5">
         <v>4.9299592940367898</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>260.10475759000002</v>
       </c>
       <c r="C261" s="5">
         <v>1.3275856399999952</v>
       </c>
       <c r="D261" s="5">
         <v>6.3329844302655314</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>259.50849285999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.59626473000002989</v>
       </c>
       <c r="D262" s="5">
         <v>-2.7164626478697773</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>263.50063001000001</v>
       </c>
       <c r="C263" s="5">
         <v>3.9921371500000191</v>
       </c>
       <c r="D263" s="5">
         <v>20.104972909163422</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>266.69675301000001</v>
       </c>
       <c r="C264" s="5">
         <v>3.196123</v>
       </c>
       <c r="D264" s="5">
         <v>15.56673509871851</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>268.05522599</v>
       </c>
       <c r="C265" s="5">
         <v>1.3584729799999877</v>
       </c>
       <c r="D265" s="5">
         <v>6.2866219735970619</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>270.91753855000002</v>
       </c>
       <c r="C266" s="5">
         <v>2.8623125600000208</v>
       </c>
       <c r="D266" s="5">
         <v>13.593664497883506</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>270.16883885999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.74869969000002357</v>
       </c>
       <c r="D267" s="5">
         <v>-3.2663396209408169</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>271.61743403000003</v>
       </c>
       <c r="C268" s="5">
         <v>1.4485951700000328</v>
       </c>
       <c r="D268" s="5">
         <v>6.6273535325000132</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>272.75687857999998</v>
       </c>
       <c r="C269" s="5">
         <v>1.1394445499999506</v>
       </c>
       <c r="D269" s="5">
         <v>5.1518300717680932</v>
       </c>
       <c r="E269" s="5">
         <v>6.2186187833223716</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>273.28593920999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.52906063000000358</v>
       </c>
       <c r="D270" s="5">
         <v>2.3526068773205955</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>273.98752051999998</v>
       </c>
       <c r="C271" s="5">
         <v>0.70158130999999457</v>
       </c>
       <c r="D271" s="5">
         <v>3.1245192234403696</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>277.58401798</v>
       </c>
       <c r="C272" s="5">
         <v>3.5964974600000232</v>
       </c>
       <c r="D272" s="5">
         <v>16.940274094314756</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>277.97694537000001</v>
       </c>
       <c r="C273" s="5">
         <v>0.3929273900000112</v>
       </c>
       <c r="D273" s="5">
         <v>1.7119182890881435</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>279.91423535000001</v>
       </c>
       <c r="C274" s="5">
         <v>1.9372899800000027</v>
       </c>
       <c r="D274" s="5">
         <v>8.6912260746086378</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>281.32159469999999</v>
       </c>
       <c r="C275" s="5">
         <v>1.4073593499999788</v>
       </c>
       <c r="D275" s="5">
         <v>6.2030576201863363</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>281.14945820999998</v>
       </c>
       <c r="C276" s="5">
         <v>-0.17213649000001396</v>
       </c>
       <c r="D276" s="5">
         <v>-0.73179608189013479</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>283.91743725999999</v>
       </c>
       <c r="C277" s="5">
         <v>2.7679790500000081</v>
       </c>
       <c r="D277" s="5">
         <v>12.475461518487595</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>285.83917059999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.921733340000003</v>
       </c>
       <c r="D278" s="5">
         <v>8.4316636852580515</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>289.6175508</v>
       </c>
       <c r="C279" s="5">
         <v>3.7783802000000151</v>
       </c>
       <c r="D279" s="5">
         <v>17.067839099899796</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>290.86158769000002</v>
       </c>
       <c r="C280" s="5">
         <v>1.244036890000018</v>
       </c>
       <c r="D280" s="5">
         <v>5.2780728984506142</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>292.02371858999999</v>
       </c>
       <c r="C281" s="5">
         <v>1.1621308999999655</v>
       </c>
       <c r="D281" s="5">
         <v>4.9013501464366227</v>
       </c>
       <c r="E281" s="5">
         <v>7.0637412007004796</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>292.72068182999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.69696324000000232</v>
       </c>
       <c r="D282" s="5">
         <v>2.9018953250983914</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>296.60938951999998</v>
       </c>
       <c r="C283" s="5">
         <v>3.8887076899999897</v>
       </c>
       <c r="D283" s="5">
         <v>17.159590016863113</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>297.53816109000002</v>
       </c>
       <c r="C284" s="5">
         <v>0.92877157000003763</v>
       </c>
       <c r="D284" s="5">
         <v>3.8229475902689547</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>298.90443556999998</v>
       </c>
       <c r="C285" s="5">
         <v>1.3662744799999587</v>
       </c>
       <c r="D285" s="5">
         <v>5.6516350369613111</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>298.88135245000001</v>
       </c>
       <c r="C286" s="5">
         <v>-2.3083119999967039E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-9.2631552089672553E-2</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>301.08952281000001</v>
       </c>
       <c r="C287" s="5">
         <v>2.2081703599999969</v>
       </c>
       <c r="D287" s="5">
         <v>9.2350177127339173</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>301.15961794999998</v>
       </c>
       <c r="C288" s="5">
         <v>7.0095139999978073E-2</v>
       </c>
       <c r="D288" s="5">
         <v>0.27972396023756563</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>301.59080454999997</v>
       </c>
       <c r="C289" s="5">
         <v>0.43118659999998954</v>
       </c>
       <c r="D289" s="5">
         <v>1.7316995016818604</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>300.79489489000002</v>
       </c>
       <c r="C290" s="5">
         <v>-0.79590965999994978</v>
       </c>
       <c r="D290" s="5">
         <v>-3.1212819752200915</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>300.74741774</v>
       </c>
       <c r="C291" s="5">
         <v>-4.7477150000020174E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.18924239830127032</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>302.80566370000003</v>
       </c>
       <c r="C292" s="5">
         <v>2.058245960000022</v>
       </c>
       <c r="D292" s="5">
         <v>8.5288103329769669</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>304.18978522999998</v>
       </c>
       <c r="C293" s="5">
         <v>1.384121529999959</v>
       </c>
       <c r="D293" s="5">
         <v>5.6252104237872969</v>
       </c>
       <c r="E293" s="5">
         <v>4.1661227720619198</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>306.38711331000002</v>
       </c>
       <c r="C294" s="5">
         <v>2.1973280800000339</v>
       </c>
       <c r="D294" s="5">
         <v>9.0210657686812681</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>308.27444402999998</v>
       </c>
       <c r="C295" s="5">
         <v>1.8873307199999658</v>
       </c>
       <c r="D295" s="5">
         <v>7.6475970915970359</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>309.05126702000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.77682299000002786</v>
       </c>
       <c r="D296" s="5">
         <v>3.0661522200816194</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>312.89767575000002</v>
       </c>
       <c r="C297" s="5">
         <v>3.8464087300000074</v>
       </c>
       <c r="D297" s="5">
         <v>16.000992463368391</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>314.91026357999999</v>
       </c>
       <c r="C298" s="5">
         <v>2.0125878299999727</v>
       </c>
       <c r="D298" s="5">
         <v>7.9975092030760475</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>314.43040599</v>
       </c>
       <c r="C299" s="5">
         <v>-0.47985758999999462</v>
       </c>
       <c r="D299" s="5">
         <v>-1.8133025921951096</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>316.50979348999999</v>
       </c>
       <c r="C300" s="5">
         <v>2.0793874999999957</v>
       </c>
       <c r="D300" s="5">
         <v>8.2309307374184968</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>318.94423337000001</v>
       </c>
       <c r="C301" s="5">
         <v>2.4344398800000135</v>
       </c>
       <c r="D301" s="5">
         <v>9.6304562422769422</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>321.23245351000003</v>
       </c>
       <c r="C302" s="5">
         <v>2.2882201400000213</v>
       </c>
       <c r="D302" s="5">
         <v>8.9571977311378781</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>320.30126691999999</v>
       </c>
       <c r="C303" s="5">
         <v>-0.93118659000003845</v>
       </c>
       <c r="D303" s="5">
         <v>-3.4236249359044124</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>323.73346393999998</v>
       </c>
       <c r="C304" s="5">
         <v>3.4321970199999896</v>
       </c>
       <c r="D304" s="5">
         <v>13.644194032742663</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>326.61136699000002</v>
       </c>
       <c r="C305" s="5">
         <v>2.8779030500000431</v>
       </c>
       <c r="D305" s="5">
         <v>11.205025303759996</v>
       </c>
       <c r="E305" s="5">
         <v>7.3709186990111863</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>325.19016620000002</v>
       </c>
       <c r="C306" s="5">
         <v>-1.4212007900000003</v>
       </c>
       <c r="D306" s="5">
         <v>-5.0984503823411682</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>322.34617571000001</v>
       </c>
       <c r="C307" s="5">
         <v>-2.8439904900000101</v>
       </c>
       <c r="D307" s="5">
         <v>-10.004370765011094</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>320.12054332999998</v>
       </c>
       <c r="C308" s="5">
         <v>-2.2256323800000359</v>
       </c>
       <c r="D308" s="5">
         <v>-7.9778706683495404</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>316.84369930000003</v>
       </c>
       <c r="C309" s="5">
         <v>-3.2768440299999497</v>
       </c>
       <c r="D309" s="5">
         <v>-11.615042209235016</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>316.26893036000001</v>
       </c>
       <c r="C310" s="5">
         <v>-0.57476894000001266</v>
       </c>
       <c r="D310" s="5">
         <v>-2.1552665704597462</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>316.97707042000002</v>
       </c>
       <c r="C311" s="5">
         <v>0.70814006000000518</v>
       </c>
       <c r="D311" s="5">
         <v>2.7201889338189789</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>317.58145853000002</v>
       </c>
       <c r="C312" s="5">
         <v>0.60438811000000214</v>
       </c>
       <c r="D312" s="5">
         <v>2.3122181446260548</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>315.89365851999997</v>
       </c>
       <c r="C313" s="5">
         <v>-1.6878000100000463</v>
       </c>
       <c r="D313" s="5">
         <v>-6.1943008558319352</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>314.49920243999998</v>
       </c>
       <c r="C314" s="5">
         <v>-1.3944560799999977</v>
       </c>
       <c r="D314" s="5">
         <v>-5.1704500766270201</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>313.62658144</v>
       </c>
       <c r="C315" s="5">
         <v>-0.872620999999981</v>
       </c>
       <c r="D315" s="5">
         <v>-3.2792201314305935</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>311.16964300000001</v>
       </c>
       <c r="C316" s="5">
         <v>-2.4569384399999876</v>
       </c>
       <c r="D316" s="5">
         <v>-9.0060980633116401</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>310.50738489000003</v>
       </c>
       <c r="C317" s="5">
         <v>-0.66225810999998203</v>
       </c>
       <c r="D317" s="5">
         <v>-2.5242593394792845</v>
       </c>
       <c r="E317" s="5">
         <v>-4.9306251182902212</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>310.94873289999998</v>
       </c>
       <c r="C318" s="5">
         <v>0.44134800999995605</v>
       </c>
       <c r="D318" s="5">
         <v>1.7190496637903729</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>307.74462192999999</v>
       </c>
       <c r="C319" s="5">
         <v>-3.2041109699999879</v>
       </c>
       <c r="D319" s="5">
         <v>-11.687909084076198</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>305.65378902999998</v>
       </c>
       <c r="C320" s="5">
         <v>-2.0908329000000094</v>
       </c>
       <c r="D320" s="5">
         <v>-7.8550068640381383</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>305.37431264000003</v>
       </c>
       <c r="C321" s="5">
         <v>-0.27947638999995661</v>
       </c>
       <c r="D321" s="5">
         <v>-1.0917261284405955</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>302.87572490999997</v>
       </c>
       <c r="C322" s="5">
         <v>-2.4985877300000539</v>
       </c>
       <c r="D322" s="5">
         <v>-9.3884478307268431</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>300.57618739999998</v>
       </c>
       <c r="C323" s="5">
         <v>-2.2995375099999933</v>
       </c>
       <c r="D323" s="5">
         <v>-8.7398332581976383</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>299.11892</v>
       </c>
       <c r="C324" s="5">
         <v>-1.4572673999999779</v>
       </c>
       <c r="D324" s="5">
         <v>-5.6652393463069721</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>295.29011230999998</v>
       </c>
       <c r="C325" s="5">
         <v>-3.8288076900000192</v>
       </c>
       <c r="D325" s="5">
         <v>-14.323789134870468</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>295.75491602</v>
       </c>
       <c r="C326" s="5">
         <v>0.46480371000001242</v>
       </c>
       <c r="D326" s="5">
         <v>1.9053080292054769</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>294.64121512999998</v>
       </c>
       <c r="C327" s="5">
         <v>-1.1137008900000183</v>
       </c>
       <c r="D327" s="5">
         <v>-4.4263225447581327</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>292.37247382999999</v>
       </c>
       <c r="C328" s="5">
         <v>-2.2687412999999879</v>
       </c>
       <c r="D328" s="5">
         <v>-8.8585725947979643</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>290.88380785999999</v>
       </c>
       <c r="C329" s="5">
         <v>-1.4886659699999996</v>
       </c>
       <c r="D329" s="5">
         <v>-5.9417764103272042</v>
       </c>
       <c r="E329" s="5">
         <v>-6.3198422919802262</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>290.98704020999998</v>
       </c>
       <c r="C330" s="5">
         <v>0.10323234999998476</v>
       </c>
       <c r="D330" s="5">
         <v>0.42670269970856989</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>291.33843184</v>
       </c>
       <c r="C331" s="5">
         <v>0.35139163000002327</v>
       </c>
       <c r="D331" s="5">
         <v>1.4587655612801287</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>292.89502333000001</v>
       </c>
       <c r="C332" s="5">
         <v>1.5565914900000166</v>
       </c>
       <c r="D332" s="5">
         <v>6.6032808922692698</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>292.43590904000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.45911429000000226</v>
       </c>
       <c r="D333" s="5">
         <v>-1.8648732620893727</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>294.62769933999999</v>
       </c>
       <c r="C334" s="5">
         <v>2.1917902999999797</v>
       </c>
       <c r="D334" s="5">
         <v>9.3741009483718543</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>294.32631884</v>
       </c>
       <c r="C335" s="5">
         <v>-0.30138049999999339</v>
       </c>
       <c r="D335" s="5">
         <v>-1.2206212157483964</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>289.58291065999998</v>
       </c>
       <c r="C336" s="5">
         <v>-4.7434081800000172</v>
       </c>
       <c r="D336" s="5">
         <v>-17.71399775041823</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>289.28807406999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.29483658999998852</v>
       </c>
       <c r="D337" s="5">
         <v>-1.2149521906148375</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>288.70647309999998</v>
       </c>
       <c r="C338" s="5">
         <v>-0.58160097000001088</v>
       </c>
       <c r="D338" s="5">
         <v>-2.3860485132846554</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>290.98627736999998</v>
       </c>
       <c r="C339" s="5">
         <v>2.2798042699999996</v>
       </c>
       <c r="D339" s="5">
         <v>9.898520766428387</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>293.24319118</v>
       </c>
       <c r="C340" s="5">
         <v>2.2569138100000146</v>
       </c>
       <c r="D340" s="5">
         <v>9.7147812079845011</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>293.70048401999998</v>
       </c>
       <c r="C341" s="5">
         <v>0.45729283999997961</v>
       </c>
       <c r="D341" s="5">
         <v>1.8874522887513123</v>
       </c>
       <c r="E341" s="5">
         <v>0.96831658686056254</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>292.44942985</v>
       </c>
       <c r="C342" s="5">
         <v>-1.2510541699999749</v>
       </c>
       <c r="D342" s="5">
         <v>-4.9934820422351649</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>294.31126241999999</v>
       </c>
       <c r="C343" s="5">
         <v>1.86183256999999</v>
       </c>
       <c r="D343" s="5">
         <v>7.9128669736990842</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>296.75388058999999</v>
       </c>
       <c r="C344" s="5">
         <v>2.4426181700000029</v>
       </c>
       <c r="D344" s="5">
         <v>10.426753215928874</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>297.29858149</v>
       </c>
       <c r="C345" s="5">
         <v>0.54470090000000937</v>
       </c>
       <c r="D345" s="5">
         <v>2.225010170476116</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>299.00115550999999</v>
       </c>
       <c r="C346" s="5">
         <v>1.7025740199999859</v>
       </c>
       <c r="D346" s="5">
         <v>7.0928202465552204</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>301.09082912000002</v>
       </c>
       <c r="C347" s="5">
         <v>2.0896736100000339</v>
       </c>
       <c r="D347" s="5">
         <v>8.7166173165679197</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>301.46719235</v>
       </c>
       <c r="C348" s="5">
         <v>0.37636322999998129</v>
       </c>
       <c r="D348" s="5">
         <v>1.5103543517856366</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>303.77357427999999</v>
       </c>
       <c r="C349" s="5">
         <v>2.3063819299999864</v>
       </c>
       <c r="D349" s="5">
         <v>9.5769529877975721</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>304.91886767</v>
       </c>
       <c r="C350" s="5">
         <v>1.1452933900000062</v>
       </c>
       <c r="D350" s="5">
         <v>4.6192699357458844</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>307.28420018000003</v>
       </c>
       <c r="C351" s="5">
         <v>2.3653325100000302</v>
       </c>
       <c r="D351" s="5">
         <v>9.7163081030812837</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>308.67505007</v>
       </c>
       <c r="C352" s="5">
         <v>1.3908498899999699</v>
       </c>
       <c r="D352" s="5">
         <v>5.568794376226438</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>311.91188885000003</v>
       </c>
       <c r="C353" s="5">
         <v>3.2368387800000278</v>
       </c>
       <c r="D353" s="5">
         <v>13.335200379618684</v>
       </c>
       <c r="E353" s="5">
         <v>6.2006723927495955</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>313.06716546000001</v>
       </c>
       <c r="C354" s="5">
         <v>1.1552766099999872</v>
       </c>
       <c r="D354" s="5">
         <v>4.5362964054110222</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>314.26201467999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.1948492199999805</v>
       </c>
       <c r="D355" s="5">
         <v>4.6772804295426074</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>314.06301225999999</v>
       </c>
       <c r="C356" s="5">
         <v>-0.19900241999999935</v>
       </c>
       <c r="D356" s="5">
         <v>-0.75724377110348851</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>315.25519459999998</v>
       </c>
       <c r="C357" s="5">
         <v>1.192182339999988</v>
       </c>
       <c r="D357" s="5">
         <v>4.6515137781330651</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>316.71726697999998</v>
       </c>
       <c r="C358" s="5">
         <v>1.4620723799999951</v>
       </c>
       <c r="D358" s="5">
         <v>5.7094655947047768</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>316.23296025000002</v>
       </c>
       <c r="C359" s="5">
         <v>-0.4843067299999575</v>
       </c>
       <c r="D359" s="5">
         <v>-1.8196201058271355</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>317.52809115999997</v>
       </c>
       <c r="C360" s="5">
         <v>1.2951309099999548</v>
       </c>
       <c r="D360" s="5">
         <v>5.0268232079880848</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>319.10076786000002</v>
       </c>
       <c r="C361" s="5">
         <v>1.572676700000045</v>
       </c>
       <c r="D361" s="5">
         <v>6.1080564306837282</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>319.56457319999998</v>
       </c>
       <c r="C362" s="5">
         <v>0.46380533999996487</v>
       </c>
       <c r="D362" s="5">
         <v>1.7581822086267795</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>317.60705786</v>
       </c>
       <c r="C363" s="5">
         <v>-1.9575153399999863</v>
       </c>
       <c r="D363" s="5">
         <v>-7.1080230375845987</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>316.68294365000003</v>
       </c>
       <c r="C364" s="5">
         <v>-0.92411420999997063</v>
       </c>
       <c r="D364" s="5">
         <v>-3.4362015273218693</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>314.38559342000002</v>
       </c>
       <c r="C365" s="5">
         <v>-2.2973502300000064</v>
       </c>
       <c r="D365" s="5">
         <v>-8.3662289500931024</v>
       </c>
       <c r="E365" s="5">
         <v>0.79307800004686513</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>314.82083739000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.43524396999998771</v>
       </c>
       <c r="D366" s="5">
         <v>1.6740210256342314</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>314.95525586000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.13441847000001417</v>
       </c>
       <c r="D367" s="5">
         <v>0.51356668395048377</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>313.80623699</v>
       </c>
       <c r="C368" s="5">
         <v>-1.1490188700000203</v>
       </c>
       <c r="D368" s="5">
         <v>-4.2910544264693984</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>284.90435351999997</v>
       </c>
       <c r="C369" s="5">
         <v>-28.90188347000003</v>
       </c>
       <c r="D369" s="5">
         <v>-68.634647389810837</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>282.26037762999999</v>
       </c>
       <c r="C370" s="5">
         <v>-2.6439758899999788</v>
       </c>
       <c r="D370" s="5">
         <v>-10.585080121508394</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>280.25579680999999</v>
       </c>
       <c r="C371" s="5">
         <v>-2.004580820000001</v>
       </c>
       <c r="D371" s="5">
         <v>-8.1971354337921465</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>273.47253551</v>
       </c>
       <c r="C372" s="5">
         <v>-6.7832612999999924</v>
       </c>
       <c r="D372" s="5">
         <v>-25.473735227127314</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>269.76500912</v>
       </c>
       <c r="C373" s="5">
         <v>-3.7075263899999982</v>
       </c>
       <c r="D373" s="5">
         <v>-15.108775194479751</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>266.3375188</v>
       </c>
       <c r="C374" s="5">
         <v>-3.427490320000004</v>
       </c>
       <c r="D374" s="5">
         <v>-14.224987875612738</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>267.09643978999998</v>
       </c>
       <c r="C375" s="5">
         <v>0.7589209899999787</v>
       </c>
       <c r="D375" s="5">
         <v>3.4734658623501335</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>267.60671374999998</v>
       </c>
       <c r="C376" s="5">
         <v>0.51027396000000635</v>
       </c>
       <c r="D376" s="5">
         <v>2.3167808812313062</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>266.69451426000001</v>
       </c>
       <c r="C377" s="5">
         <v>-0.91219948999997769</v>
       </c>
       <c r="D377" s="5">
         <v>-4.0146543857665362</v>
       </c>
       <c r="E377" s="5">
         <v>-15.169613416823346</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>266.27891539000001</v>
       </c>
       <c r="C378" s="5">
         <v>-0.41559886999999662</v>
       </c>
       <c r="D378" s="5">
         <v>-1.8540551442454034</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>262.2323604</v>
       </c>
       <c r="C379" s="5">
         <v>-4.0465549900000042</v>
       </c>
       <c r="D379" s="5">
         <v>-16.786448483964033</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>269.26546177</v>
       </c>
       <c r="C380" s="5">
         <v>7.0331013699999971</v>
       </c>
       <c r="D380" s="5">
         <v>37.382811382609439</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>268.53468119000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.73078057999998691</v>
       </c>
       <c r="D381" s="5">
         <v>-3.208597422478765</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>266.48124892999999</v>
       </c>
       <c r="C382" s="5">
         <v>-2.0534322600000223</v>
       </c>
       <c r="D382" s="5">
         <v>-8.799909528671634</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>267.36080687999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.87955794999999171</v>
       </c>
       <c r="D383" s="5">
         <v>4.0334635017450493</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>269.94204751000001</v>
       </c>
       <c r="C384" s="5">
         <v>2.5812406300000248</v>
       </c>
       <c r="D384" s="5">
         <v>12.220844729662584</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>269.33738641000002</v>
       </c>
       <c r="C385" s="5">
         <v>-0.60466109999998707</v>
       </c>
       <c r="D385" s="5">
         <v>-2.6550904569839773</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>270.54789973999999</v>
       </c>
       <c r="C386" s="5">
         <v>1.2105133299999693</v>
       </c>
       <c r="D386" s="5">
         <v>5.5286310082013124</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>273.37708794000002</v>
       </c>
       <c r="C387" s="5">
         <v>2.8291882000000328</v>
       </c>
       <c r="D387" s="5">
         <v>13.296202664540925</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>276.01442746999999</v>
       </c>
       <c r="C388" s="5">
         <v>2.6373395299999629</v>
       </c>
       <c r="D388" s="5">
         <v>12.211158521102639</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>278.66673831000003</v>
       </c>
       <c r="C389" s="5">
         <v>2.652310840000041</v>
       </c>
       <c r="D389" s="5">
         <v>12.160570593523445</v>
       </c>
       <c r="E389" s="5">
         <v>4.4891152272927171</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>279.05089313000002</v>
       </c>
       <c r="C390" s="5">
         <v>0.38415481999999201</v>
       </c>
       <c r="D390" s="5">
         <v>1.666855156112601</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>280.53685088999998</v>
       </c>
       <c r="C391" s="5">
         <v>1.4859577599999625</v>
       </c>
       <c r="D391" s="5">
         <v>6.5805627145536283</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>281.62804951999999</v>
       </c>
       <c r="C392" s="5">
         <v>1.0911986300000081</v>
       </c>
       <c r="D392" s="5">
         <v>4.7687777478885085</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>286.48416128999997</v>
       </c>
       <c r="C393" s="5">
         <v>4.8561117699999841</v>
       </c>
       <c r="D393" s="5">
         <v>22.771201914698104</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>288.91878255</v>
       </c>
       <c r="C394" s="5">
         <v>2.4346212600000285</v>
       </c>
       <c r="D394" s="5">
         <v>10.688351070875957</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>290.70284298000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.7840604300000109</v>
       </c>
       <c r="D395" s="5">
         <v>7.6668568473453158</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>293.85261529000002</v>
       </c>
       <c r="C396" s="5">
         <v>3.149772310000003</v>
       </c>
       <c r="D396" s="5">
         <v>13.805532415162759</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>294.69270125999998</v>
       </c>
       <c r="C397" s="5">
         <v>0.84008596999996143</v>
       </c>
       <c r="D397" s="5">
         <v>3.4851021583724107</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>295.77104292000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.0783416600000351</v>
       </c>
       <c r="D398" s="5">
         <v>4.4805081666330349</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>297.71715290999998</v>
       </c>
       <c r="C399" s="5">
         <v>1.9461099899999681</v>
       </c>
       <c r="D399" s="5">
         <v>8.1878408186951255</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>299.05004138999999</v>
       </c>
       <c r="C400" s="5">
         <v>1.3328884800000083</v>
       </c>
       <c r="D400" s="5">
         <v>5.5067186870698892</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>300.97255216999997</v>
       </c>
       <c r="C401" s="5">
         <v>1.9225107799999819</v>
       </c>
       <c r="D401" s="5">
         <v>7.9931700325678756</v>
       </c>
       <c r="E401" s="5">
         <v>8.004476599997389</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>305.84972204000002</v>
       </c>
       <c r="C402" s="5">
         <v>4.8771698700000456</v>
       </c>
       <c r="D402" s="5">
         <v>21.27586747509924</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>305.60980147999999</v>
       </c>
       <c r="C403" s="5">
         <v>-0.23992056000003004</v>
       </c>
       <c r="D403" s="5">
         <v>-0.93727655414858058</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>305.93732212999998</v>
       </c>
       <c r="C404" s="5">
         <v>0.32752064999999675</v>
       </c>
       <c r="D404" s="5">
         <v>1.2936420548557592</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>304.91387169000001</v>
       </c>
       <c r="C405" s="5">
         <v>-1.0234504399999764</v>
       </c>
       <c r="D405" s="5">
         <v>-3.9413102786466148</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>304.49838965999999</v>
       </c>
       <c r="C406" s="5">
         <v>-0.41548203000002104</v>
       </c>
       <c r="D406" s="5">
         <v>-1.6229461755855268</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>306.92057856000002</v>
       </c>
       <c r="C407" s="5">
         <v>2.4221889000000374</v>
       </c>
       <c r="D407" s="5">
         <v>9.9745252506707516</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>306.84960794</v>
       </c>
       <c r="C408" s="5">
         <v>-7.0970620000025519E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.27712874842664714</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>306.90248932999998</v>
       </c>
       <c r="C409" s="5">
         <v>5.288138999998182E-2</v>
       </c>
       <c r="D409" s="5">
         <v>0.20699994174173675</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>308.71599613000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.8135068000000274</v>
       </c>
       <c r="D410" s="5">
         <v>7.3259308207391793</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>306.59350955999997</v>
       </c>
       <c r="C411" s="5">
         <v>-2.122486570000035</v>
       </c>
       <c r="D411" s="5">
         <v>-7.9453173628616813</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>306.66990738999999</v>
       </c>
       <c r="C412" s="5">
         <v>7.6397830000018985E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.2994295114705503</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>307.94301751</v>
       </c>
       <c r="C413" s="5">
         <v>1.2731101200000126</v>
       </c>
       <c r="D413" s="5">
         <v>5.0970167409091438</v>
       </c>
       <c r="E413" s="5">
         <v>2.3159804074302626</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>308.00778928</v>
       </c>
       <c r="C414" s="5">
         <v>6.4771769999993012E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.25269644164958027</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>308.99105414000002</v>
       </c>
       <c r="C415" s="5">
         <v>0.98326486000001978</v>
       </c>
       <c r="D415" s="5">
         <v>3.8987867980476487</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>309.73276150999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.74170736999997189</v>
       </c>
       <c r="D416" s="5">
         <v>2.9188355113179298</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>309.24281655999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.48994494999999461</v>
       </c>
       <c r="D417" s="5">
         <v>-1.8817697700735159</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>311.47159570000002</v>
       </c>
       <c r="C418" s="5">
         <v>2.2287791400000287</v>
       </c>
       <c r="D418" s="5">
         <v>8.9998579667317724</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>311.49422966999998</v>
       </c>
       <c r="C419" s="5">
         <v>2.2633969999958481E-2</v>
       </c>
       <c r="D419" s="5">
         <v>8.7236275901769744E-2</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>309.01725821000002</v>
       </c>
       <c r="C420" s="5">
         <v>-2.4769714599999588</v>
       </c>
       <c r="D420" s="5">
         <v>-9.1358124571519923</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>315.77522045000001</v>
       </c>
       <c r="C421" s="5">
         <v>6.7579622399999835</v>
       </c>
       <c r="D421" s="5">
         <v>29.641409883061009</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>317.79531294999998</v>
       </c>
       <c r="C422" s="5">
         <v>2.0200924999999756</v>
       </c>
       <c r="D422" s="5">
         <v>7.9526450699222151</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>319.30183800999998</v>
       </c>
       <c r="C423" s="5">
         <v>1.5065250600000013</v>
       </c>
       <c r="D423" s="5">
         <v>5.8393514467626639</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>320.50387523000001</v>
       </c>
       <c r="C424" s="5">
         <v>1.2020372200000224</v>
       </c>
       <c r="D424" s="5">
         <v>4.6122149905131193</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>321.45258553000002</v>
       </c>
       <c r="C425" s="5">
         <v>0.9487103000000161</v>
       </c>
       <c r="D425" s="5">
         <v>3.610473762033295</v>
       </c>
       <c r="E425" s="5">
         <v>4.3870350200622132</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>323.55973215</v>
       </c>
       <c r="C426" s="5">
         <v>2.1071466199999804</v>
       </c>
       <c r="D426" s="5">
         <v>8.1559777063559213</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>324.46030357000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.90057142000000567</v>
       </c>
       <c r="D427" s="5">
         <v>3.3915950752145152</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>326.04821354000001</v>
       </c>
       <c r="C428" s="5">
         <v>1.5879099699999983</v>
       </c>
       <c r="D428" s="5">
         <v>6.0334904151476909</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>328.89610899000002</v>
       </c>
       <c r="C429" s="5">
         <v>2.84789545000001</v>
       </c>
       <c r="D429" s="5">
         <v>10.999986788516235</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>329.16515320000002</v>
       </c>
       <c r="C430" s="5">
         <v>0.26904421000000411</v>
       </c>
       <c r="D430" s="5">
         <v>0.98605476285058558</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>329.28062618000001</v>
       </c>
       <c r="C431" s="5">
         <v>0.11547297999999273</v>
       </c>
       <c r="D431" s="5">
         <v>0.42177990009668598</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>329.25910439</v>
       </c>
       <c r="C432" s="5">
         <v>-2.1521790000008423E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-7.8403841533725149E-2</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>328.98462714999999</v>
       </c>
       <c r="C433" s="5">
         <v>-0.27447724000001017</v>
       </c>
       <c r="D433" s="5">
         <v>-0.99577119196739838</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>327.99030905000001</v>
       </c>
       <c r="C434" s="5">
         <v>-0.99431809999998677</v>
       </c>
       <c r="D434" s="5">
         <v>-3.5671751713281741</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>330.23082595</v>
       </c>
       <c r="C435" s="5">
         <v>2.2405168999999887</v>
       </c>
       <c r="D435" s="5">
         <v>8.51235395113763</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>331.09411739000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.86329144000001179</v>
       </c>
       <c r="D436" s="5">
         <v>3.1825475732542463</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>331.74675009999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.65263270999997758</v>
       </c>
       <c r="D437" s="5">
         <v>2.3911802829449602</v>
       </c>
       <c r="E437" s="5">
         <v>3.2023897250747835</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>335.64621381000001</v>
       </c>
       <c r="C438" s="5">
         <v>3.8994637100000205</v>
       </c>
       <c r="D438" s="5">
         <v>15.053783838128876</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>335.78969973</v>
       </c>
       <c r="C439" s="5">
         <v>0.14348591999998916</v>
       </c>
       <c r="D439" s="5">
         <v>0.51419772324785562</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>336.68061164</v>
       </c>
       <c r="C440" s="5">
         <v>0.89091190999999981</v>
       </c>
       <c r="D440" s="5">
         <v>3.2306942845992337</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>338.40987281000002</v>
       </c>
       <c r="C441" s="5">
         <v>1.7292611700000293</v>
       </c>
       <c r="D441" s="5">
         <v>6.3405756165859417</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>341.18318633000001</v>
+        <v>342.06890830999998</v>
       </c>
       <c r="C442" s="5">
-        <v>2.7733135199999879</v>
+        <v>3.659035499999959</v>
       </c>
       <c r="D442" s="5">
-        <v>10.289750150405164</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.775020639285241</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>342.13104090000002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>6.2132590000032906E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>0.21818305135667959</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA04A96A-3D77-4CB4-A71D-48A9109A545B}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD5E4746-C8F0-4994-A2B4-2F013E545CCC}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA05AAD3-ADF7-4D6E-98FE-26C05D4EA80A}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>hounrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>