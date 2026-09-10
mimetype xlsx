--- v8 (2026-08-01)
+++ v9 (2026-09-10)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3C1013B9-E40E-4C0D-BC60-3A79D437F001}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3EB542F3-A38C-490B-AFAC-ADB2AEA15208}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CA86E37B-447D-4FD3-86B5-52BC00AEA413}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{11FA1E3B-F744-45B4-A6BF-A9A00E36BA70}"/>
   </bookViews>
   <sheets>
     <sheet name="hounrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{910C8D53-9C28-440C-B59E-1165CC02AC4E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49743BCC-699E-4174-831B-36375FC123B6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>187.1245863</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>189.56815055000001</v>
       </c>
       <c r="C7" s="5">
         <v>2.4435642500000085</v>
       </c>
       <c r="D7" s="5">
         <v>16.846104585510968</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>190.86071722</v>
       </c>
       <c r="C8" s="5">
         <v>1.2925666699999852</v>
       </c>
       <c r="D8" s="5">
         <v>8.4961034268707714</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>192.21461826000001</v>
       </c>
       <c r="C9" s="5">
         <v>1.3539010400000109</v>
       </c>
       <c r="D9" s="5">
         <v>8.8524838531554018</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>197.51963062999999</v>
       </c>
       <c r="C10" s="5">
         <v>5.3050123699999858</v>
       </c>
       <c r="D10" s="5">
         <v>38.639254989857363</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>197.61105572</v>
       </c>
       <c r="C11" s="5">
         <v>9.1425090000001319E-2</v>
       </c>
       <c r="D11" s="5">
         <v>0.55685520906378905</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>197.64481749000001</v>
       </c>
       <c r="C12" s="5">
         <v>3.3761770000012348E-2</v>
       </c>
       <c r="D12" s="5">
         <v>0.20521228208587594</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>199.79642505000001</v>
       </c>
       <c r="C13" s="5">
         <v>2.1516075600000022</v>
       </c>
       <c r="D13" s="5">
         <v>13.874736524558816</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>199.52605514000001</v>
       </c>
       <c r="C14" s="5">
         <v>-0.27036990999999944</v>
       </c>
       <c r="D14" s="5">
         <v>-1.6118406371177674</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>197.11667539999999</v>
       </c>
       <c r="C15" s="5">
         <v>-2.4093797400000199</v>
       </c>
       <c r="D15" s="5">
         <v>-13.565923852631734</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>198.49186911000001</v>
       </c>
       <c r="C16" s="5">
         <v>1.3751937100000191</v>
       </c>
       <c r="D16" s="5">
         <v>8.7006816987312838</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>198.76823775</v>
       </c>
       <c r="C17" s="5">
         <v>0.27636863999998695</v>
       </c>
       <c r="D17" s="5">
         <v>1.6836652905827254</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>197.13499048</v>
       </c>
       <c r="C18" s="5">
         <v>-1.6332472699999983</v>
       </c>
       <c r="D18" s="5">
         <v>-9.4265841979537477</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>199.14250231</v>
       </c>
       <c r="C19" s="5">
         <v>2.0075118299999986</v>
       </c>
       <c r="D19" s="5">
         <v>12.928334809619614</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>201.68298765</v>
       </c>
       <c r="C20" s="5">
         <v>2.5404853400000036</v>
       </c>
       <c r="D20" s="5">
         <v>16.429672295427778</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>198.65949565</v>
       </c>
       <c r="C21" s="5">
         <v>-3.0234920000000045</v>
       </c>
       <c r="D21" s="5">
         <v>-16.577970992039816</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>196.87280899999999</v>
       </c>
       <c r="C22" s="5">
         <v>-1.7866866500000071</v>
       </c>
       <c r="D22" s="5">
         <v>-10.274288279470156</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>197.10107439999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.22826539999999795</v>
       </c>
       <c r="D23" s="5">
         <v>1.4002544624845292</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>196.08704772999999</v>
       </c>
       <c r="C24" s="5">
         <v>-1.0140266699999927</v>
       </c>
       <c r="D24" s="5">
         <v>-6.0019173902092664</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>195.49799801</v>
       </c>
       <c r="C25" s="5">
         <v>-0.58904971999999134</v>
       </c>
       <c r="D25" s="5">
         <v>-3.5458588975734839</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>195.69923779000001</v>
       </c>
       <c r="C26" s="5">
         <v>0.20123978000000875</v>
       </c>
       <c r="D26" s="5">
         <v>1.2422614646512509</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>195.14484862</v>
       </c>
       <c r="C27" s="5">
         <v>-0.55438917000000743</v>
       </c>
       <c r="D27" s="5">
         <v>-3.3469670696958831</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>193.88721312000001</v>
       </c>
       <c r="C28" s="5">
         <v>-1.2576354999999921</v>
       </c>
       <c r="D28" s="5">
         <v>-7.4652358157792253</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>192.32761237</v>
       </c>
       <c r="C29" s="5">
         <v>-1.5596007500000155</v>
       </c>
       <c r="D29" s="5">
         <v>-9.2368285740593308</v>
       </c>
       <c r="E29" s="5">
         <v>-3.2402688945206037</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>190.16528413</v>
       </c>
       <c r="C30" s="5">
         <v>-2.1623282399999937</v>
       </c>
       <c r="D30" s="5">
         <v>-12.687754390428175</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>191.1583818</v>
       </c>
       <c r="C31" s="5">
         <v>0.99309766999999738</v>
       </c>
       <c r="D31" s="5">
         <v>6.4499117640230974</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>190.22273035000001</v>
       </c>
       <c r="C32" s="5">
         <v>-0.93565144999999461</v>
       </c>
       <c r="D32" s="5">
         <v>-5.7180000280787402</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>190.31106249000001</v>
       </c>
       <c r="C33" s="5">
         <v>8.8332140000005666E-2</v>
       </c>
       <c r="D33" s="5">
         <v>0.55865934877010748</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>190.94557978</v>
       </c>
       <c r="C34" s="5">
         <v>0.63451728999999091</v>
       </c>
       <c r="D34" s="5">
         <v>4.0751162925782625</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>189.29576431999999</v>
       </c>
       <c r="C35" s="5">
         <v>-1.6498154600000134</v>
       </c>
       <c r="D35" s="5">
         <v>-9.8894907429118994</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>188.92799083</v>
       </c>
       <c r="C36" s="5">
         <v>-0.36777348999999049</v>
       </c>
       <c r="D36" s="5">
         <v>-2.3066691696190467</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>187.21241645000001</v>
       </c>
       <c r="C37" s="5">
         <v>-1.7155743799999925</v>
       </c>
       <c r="D37" s="5">
         <v>-10.368613386508684</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>186.10964368</v>
       </c>
       <c r="C38" s="5">
         <v>-1.1027727700000014</v>
       </c>
       <c r="D38" s="5">
         <v>-6.8440189464537777</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>187.72619935</v>
       </c>
       <c r="C39" s="5">
         <v>1.6165556699999968</v>
       </c>
       <c r="D39" s="5">
         <v>10.935902295900114</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>187.18143039</v>
       </c>
       <c r="C40" s="5">
         <v>-0.54476895999999897</v>
       </c>
       <c r="D40" s="5">
         <v>-3.4272743809372841</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>186.38174477000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.7996856199999911</v>
       </c>
       <c r="D41" s="5">
         <v>-5.0079336325354777</v>
       </c>
       <c r="E41" s="5">
         <v>-3.0915309178597417</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>184.57558033999999</v>
       </c>
       <c r="C42" s="5">
         <v>-1.8061644300000239</v>
       </c>
       <c r="D42" s="5">
         <v>-11.028597705920873</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>182.69468273999999</v>
       </c>
       <c r="C43" s="5">
         <v>-1.8808975999999973</v>
       </c>
       <c r="D43" s="5">
         <v>-11.565855368416123</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>182.78704519999999</v>
       </c>
       <c r="C44" s="5">
         <v>9.2362460000003921E-2</v>
       </c>
       <c r="D44" s="5">
         <v>0.60835736162052623</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>184.21421767999999</v>
       </c>
       <c r="C45" s="5">
         <v>1.4271724799999959</v>
       </c>
       <c r="D45" s="5">
         <v>9.7824209615595237</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>184.54954257</v>
       </c>
       <c r="C46" s="5">
         <v>0.33532489000000965</v>
       </c>
       <c r="D46" s="5">
         <v>2.2063606225550814</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>185.41686558999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.8673230199999864</v>
       </c>
       <c r="D47" s="5">
         <v>5.7876928170728759</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>185.52110467</v>
       </c>
       <c r="C48" s="5">
         <v>0.10423908000001347</v>
       </c>
       <c r="D48" s="5">
         <v>0.67671510916302857</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>186.26577922000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.74467455000001337</v>
       </c>
       <c r="D49" s="5">
         <v>4.9245278354282052</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>185.66254587</v>
       </c>
       <c r="C50" s="5">
         <v>-0.60323335000001066</v>
       </c>
       <c r="D50" s="5">
         <v>-3.8177940521685549</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>186.35755685999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.6950109899999859</v>
       </c>
       <c r="D51" s="5">
         <v>4.5857421359323913</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>185.72309107999999</v>
       </c>
       <c r="C52" s="5">
         <v>-0.63446577999999931</v>
       </c>
       <c r="D52" s="5">
         <v>-4.0098346045696616</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>189.70564612000001</v>
       </c>
       <c r="C53" s="5">
         <v>3.9825550400000225</v>
       </c>
       <c r="D53" s="5">
         <v>28.994811628590899</v>
       </c>
       <c r="E53" s="5">
         <v>1.7833835358187944</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>189.74028543</v>
       </c>
       <c r="C54" s="5">
         <v>3.4639309999988654E-2</v>
       </c>
       <c r="D54" s="5">
         <v>0.21933423198645663</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>189.61770970000001</v>
       </c>
       <c r="C55" s="5">
         <v>-0.12257572999999411</v>
       </c>
       <c r="D55" s="5">
         <v>-0.77247365065643558</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>190.52841201999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.91070231999998441</v>
       </c>
       <c r="D56" s="5">
         <v>5.9181078723281155</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>191.23279951999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.70438749999999573</v>
       </c>
       <c r="D57" s="5">
         <v>4.5277544783618007</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>190.53466065999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.69813886000000025</v>
       </c>
       <c r="D58" s="5">
         <v>-4.2939712604351365</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>189.31972815</v>
       </c>
       <c r="C59" s="5">
         <v>-1.2149325099999828</v>
       </c>
       <c r="D59" s="5">
         <v>-7.3889995059862486</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>190.23329068999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.91356253999998671</v>
       </c>
       <c r="D60" s="5">
         <v>5.9467843081447702</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>190.63941432999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.40612364000000412</v>
       </c>
       <c r="D61" s="5">
         <v>2.5921416170602729</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>192.20348179999999</v>
       </c>
       <c r="C62" s="5">
         <v>1.5640674699999977</v>
       </c>
       <c r="D62" s="5">
         <v>10.301817133189694</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>192.62773801</v>
       </c>
       <c r="C63" s="5">
         <v>0.42425621000001001</v>
       </c>
       <c r="D63" s="5">
         <v>2.6811890738998256</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>194.60244374000001</v>
       </c>
       <c r="C64" s="5">
         <v>1.9747057300000108</v>
       </c>
       <c r="D64" s="5">
         <v>13.019551099373206</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>194.59095685</v>
       </c>
       <c r="C65" s="5">
         <v>-1.1486890000014682E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-7.0809973081398248E-2</v>
       </c>
       <c r="E65" s="5">
         <v>2.5752057621467594</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>194.74191329999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.15095644999999536</v>
       </c>
       <c r="D66" s="5">
         <v>0.93489773328627734</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>195.09367612</v>
       </c>
       <c r="C67" s="5">
         <v>0.35176282000000469</v>
       </c>
       <c r="D67" s="5">
         <v>2.1892272897213294</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>194.89671842000001</v>
       </c>
       <c r="C68" s="5">
         <v>-0.19695769999998447</v>
       </c>
       <c r="D68" s="5">
         <v>-1.2047612716222456</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>191.57783363999999</v>
       </c>
       <c r="C69" s="5">
         <v>-3.318884780000019</v>
       </c>
       <c r="D69" s="5">
         <v>-18.625417261042177</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>194.21773931000001</v>
       </c>
       <c r="C70" s="5">
         <v>2.6399056700000187</v>
       </c>
       <c r="D70" s="5">
         <v>17.848386330140229</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>194.74406372000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.52632441000000085</v>
       </c>
       <c r="D71" s="5">
         <v>3.3008755464254191</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>195.92420150999999</v>
       </c>
       <c r="C72" s="5">
         <v>1.180137789999975</v>
       </c>
       <c r="D72" s="5">
         <v>7.5192651649958586</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>196.48578255999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.56158105000000091</v>
       </c>
       <c r="D73" s="5">
         <v>3.4943270784434377</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>198.52960951</v>
       </c>
       <c r="C74" s="5">
         <v>2.0438269500000104</v>
       </c>
       <c r="D74" s="5">
         <v>13.221756881603874</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>198.58697573000001</v>
       </c>
       <c r="C75" s="5">
         <v>5.7366220000005796E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.34729818433214543</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>198.59257070000001</v>
       </c>
       <c r="C76" s="5">
         <v>5.5949700000041958E-3</v>
       </c>
       <c r="D76" s="5">
         <v>3.3813921810121883E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>200.26118148</v>
       </c>
       <c r="C77" s="5">
         <v>1.6686107799999945</v>
       </c>
       <c r="D77" s="5">
         <v>10.561855128973608</v>
       </c>
       <c r="E77" s="5">
         <v>2.9139199075786992</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>201.05058718000001</v>
       </c>
       <c r="C78" s="5">
         <v>0.78940570000000321</v>
       </c>
       <c r="D78" s="5">
         <v>4.834170061506482</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>201.55185911000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.50127193000000148</v>
       </c>
       <c r="D79" s="5">
         <v>3.0332861085647922</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>202.07810950999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.5262503999999808</v>
       </c>
       <c r="D80" s="5">
         <v>3.1785790134279956</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>201.15721239000001</v>
       </c>
       <c r="C81" s="5">
         <v>-0.92089711999997803</v>
       </c>
       <c r="D81" s="5">
         <v>-5.3335569302844554</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>202.72978725999999</v>
       </c>
       <c r="C82" s="5">
         <v>1.5725748699999826</v>
       </c>
       <c r="D82" s="5">
         <v>9.7952299269336471</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>204.49904570999999</v>
       </c>
       <c r="C83" s="5">
         <v>1.7692584499999953</v>
       </c>
       <c r="D83" s="5">
         <v>10.990204864221331</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>205.44170194</v>
       </c>
       <c r="C84" s="5">
         <v>0.94265623000001142</v>
       </c>
       <c r="D84" s="5">
         <v>5.6739209918343914</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>205.29431481</v>
       </c>
       <c r="C85" s="5">
         <v>-0.14738712999999848</v>
       </c>
       <c r="D85" s="5">
         <v>-0.85751018727198147</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>205.35148153</v>
       </c>
       <c r="C86" s="5">
         <v>5.7166719999997895E-2</v>
       </c>
       <c r="D86" s="5">
         <v>0.3346669660901247</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>205.74285619</v>
       </c>
       <c r="C87" s="5">
         <v>0.39137465999999677</v>
       </c>
       <c r="D87" s="5">
         <v>2.3111789476095712</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>205.99102812999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.24817193999999176</v>
       </c>
       <c r="D88" s="5">
         <v>1.4571101764116801</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>202.97093892000001</v>
       </c>
       <c r="C89" s="5">
         <v>-3.0200892099999805</v>
       </c>
       <c r="D89" s="5">
         <v>-16.241929162744274</v>
       </c>
       <c r="E89" s="5">
         <v>1.3531116814421873</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>204.83173787000001</v>
       </c>
       <c r="C90" s="5">
         <v>1.8607989500000031</v>
       </c>
       <c r="D90" s="5">
         <v>11.573400140686307</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>208.51594363000001</v>
       </c>
       <c r="C91" s="5">
         <v>3.6842057599999976</v>
       </c>
       <c r="D91" s="5">
         <v>23.852340056903685</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>207.85961449999999</v>
       </c>
       <c r="C92" s="5">
         <v>-0.65632913000001736</v>
       </c>
       <c r="D92" s="5">
         <v>-3.7124366359696959</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>205.63364953000001</v>
       </c>
       <c r="C93" s="5">
         <v>-2.2259649699999784</v>
       </c>
       <c r="D93" s="5">
         <v>-12.120254627045101</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>207.68133427000001</v>
       </c>
       <c r="C94" s="5">
         <v>2.047684739999994</v>
       </c>
       <c r="D94" s="5">
         <v>12.62618764842296</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>208.1326905</v>
       </c>
       <c r="C95" s="5">
         <v>0.45135622999998759</v>
       </c>
       <c r="D95" s="5">
         <v>2.6393743963238459</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>208.25531549999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.12262499999999932</v>
       </c>
       <c r="D96" s="5">
         <v>0.70929638802652573</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>211.09275898000001</v>
       </c>
       <c r="C97" s="5">
         <v>2.8374434800000188</v>
       </c>
       <c r="D97" s="5">
         <v>17.632382237440748</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>211.60471204000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.51195305999999619</v>
       </c>
       <c r="D98" s="5">
         <v>2.949437697141466</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>212.44977928</v>
       </c>
       <c r="C99" s="5">
         <v>0.84506723999999167</v>
       </c>
       <c r="D99" s="5">
         <v>4.8990120472896415</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>214.31474521000001</v>
       </c>
       <c r="C100" s="5">
         <v>1.864965930000011</v>
       </c>
       <c r="D100" s="5">
         <v>11.057838420005627</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>215.04310011000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.72835489999999936</v>
       </c>
       <c r="D101" s="5">
         <v>4.1553351367305424</v>
       </c>
       <c r="E101" s="5">
         <v>5.9477288986470089</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>218.17637242999999</v>
       </c>
       <c r="C102" s="5">
         <v>3.1332723199999748</v>
       </c>
       <c r="D102" s="5">
         <v>18.956027066430202</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>219.15551149000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.97913906000002271</v>
       </c>
       <c r="D103" s="5">
         <v>5.5203362445151782</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>218.47512333</v>
       </c>
       <c r="C104" s="5">
         <v>-0.68038816000000679</v>
       </c>
       <c r="D104" s="5">
         <v>-3.6625485767162069</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>223.04807564999999</v>
       </c>
       <c r="C105" s="5">
         <v>4.5729523199999846</v>
       </c>
       <c r="D105" s="5">
         <v>28.220613458694423</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>225.03721844</v>
       </c>
       <c r="C106" s="5">
         <v>1.9891427900000167</v>
       </c>
       <c r="D106" s="5">
         <v>11.242424301503483</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>226.00992457000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.97270613000000594</v>
       </c>
       <c r="D107" s="5">
         <v>5.3120121612579396</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>228.71295699999999</v>
       </c>
       <c r="C108" s="5">
         <v>2.7030324299999791</v>
       </c>
       <c r="D108" s="5">
         <v>15.334464153179983</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>228.82715920000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.11420220000002246</v>
       </c>
       <c r="D109" s="5">
         <v>0.60083883201524912</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>228.85067386</v>
       </c>
       <c r="C110" s="5">
         <v>2.3514659999989362E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.12338371826134953</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>230.67342303000001</v>
       </c>
       <c r="C111" s="5">
         <v>1.8227491700000087</v>
       </c>
       <c r="D111" s="5">
         <v>9.9877649210137864</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>229.41677734000001</v>
       </c>
       <c r="C112" s="5">
         <v>-1.2566456899999991</v>
       </c>
       <c r="D112" s="5">
         <v>-6.3449123313788274</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>231.63055657999999</v>
       </c>
       <c r="C113" s="5">
         <v>2.2137792399999796</v>
       </c>
       <c r="D113" s="5">
         <v>12.214275681111664</v>
       </c>
       <c r="E113" s="5">
         <v>7.7135497309679169</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>228.96545208000001</v>
       </c>
       <c r="C114" s="5">
         <v>-2.665104499999984</v>
       </c>
       <c r="D114" s="5">
         <v>-12.965931472448023</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>229.09186582000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.12641374000000383</v>
       </c>
       <c r="D115" s="5">
         <v>0.66454557385076107</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>228.31877313000001</v>
       </c>
       <c r="C116" s="5">
         <v>-0.77309268999999858</v>
       </c>
       <c r="D116" s="5">
         <v>-3.9751951265447394</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>228.32981122000001</v>
       </c>
       <c r="C117" s="5">
         <v>1.1038089999999556E-2</v>
       </c>
       <c r="D117" s="5">
         <v>5.8029527719938301E-2</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>227.06215521999999</v>
       </c>
       <c r="C118" s="5">
         <v>-1.2676560000000165</v>
       </c>
       <c r="D118" s="5">
         <v>-6.4625215911767286</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>226.76475108</v>
       </c>
       <c r="C119" s="5">
         <v>-0.2974041399999976</v>
       </c>
       <c r="D119" s="5">
         <v>-1.5604767420826948</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>226.46096729000001</v>
       </c>
       <c r="C120" s="5">
         <v>-0.3037837899999829</v>
       </c>
       <c r="D120" s="5">
         <v>-1.5957795749310111</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>226.29111736999999</v>
       </c>
       <c r="C121" s="5">
         <v>-0.16984992000001853</v>
       </c>
       <c r="D121" s="5">
         <v>-0.89631880944092135</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>227.38860667</v>
       </c>
       <c r="C122" s="5">
         <v>1.0974893000000066</v>
       </c>
       <c r="D122" s="5">
         <v>5.9776594489656443</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>228.56811614</v>
       </c>
       <c r="C123" s="5">
         <v>1.1795094699999993</v>
       </c>
       <c r="D123" s="5">
         <v>6.4053292456199173</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>230.01374203</v>
       </c>
       <c r="C124" s="5">
         <v>1.4456258900000023</v>
       </c>
       <c r="D124" s="5">
         <v>7.8593044192453831</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>230.71308207999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.69934004999998933</v>
       </c>
       <c r="D125" s="5">
         <v>3.7101470000453718</v>
       </c>
       <c r="E125" s="5">
         <v>-0.39609389777687243</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>232.30094337</v>
       </c>
       <c r="C126" s="5">
         <v>1.5878612900000064</v>
       </c>
       <c r="D126" s="5">
         <v>8.5787981940487423</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>233.34043550999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.039492139999993</v>
       </c>
       <c r="D127" s="5">
         <v>5.5038644951504123</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>234.63574086</v>
       </c>
       <c r="C128" s="5">
         <v>1.2953053500000067</v>
       </c>
       <c r="D128" s="5">
         <v>6.8685583414969331</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>233.84475176000001</v>
       </c>
       <c r="C129" s="5">
         <v>-0.79098909999999023</v>
       </c>
       <c r="D129" s="5">
         <v>-3.9711941390430994</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>235.01591968</v>
       </c>
       <c r="C130" s="5">
         <v>1.1711679199999878</v>
       </c>
       <c r="D130" s="5">
         <v>6.1783209854718191</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>237.77029117000001</v>
       </c>
       <c r="C131" s="5">
         <v>2.7543714900000111</v>
       </c>
       <c r="D131" s="5">
         <v>15.006846039113109</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>237.23620546000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.53408570999999938</v>
       </c>
       <c r="D132" s="5">
         <v>-2.6624182804265373</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>237.77793303000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.54172757000000615</v>
       </c>
       <c r="D133" s="5">
         <v>2.7748713924877988</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>238.78283927000001</v>
       </c>
       <c r="C134" s="5">
         <v>1.0049062399999968</v>
       </c>
       <c r="D134" s="5">
         <v>5.1910459007377785</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>237.38560371</v>
       </c>
       <c r="C135" s="5">
         <v>-1.3972355600000128</v>
       </c>
       <c r="D135" s="5">
         <v>-6.800155508657002</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>238.43153837</v>
       </c>
       <c r="C136" s="5">
         <v>1.0459346600000003</v>
       </c>
       <c r="D136" s="5">
         <v>5.4172978623620471</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>240.20351908000001</v>
       </c>
       <c r="C137" s="5">
         <v>1.7719807100000082</v>
       </c>
       <c r="D137" s="5">
         <v>9.2919004727438406</v>
       </c>
       <c r="E137" s="5">
         <v>4.1135235654774061</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>241.97300299</v>
       </c>
       <c r="C138" s="5">
         <v>1.7694839099999911</v>
       </c>
       <c r="D138" s="5">
         <v>9.2070267234042547</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>244.35329181</v>
       </c>
       <c r="C139" s="5">
         <v>2.3802888200000041</v>
       </c>
       <c r="D139" s="5">
         <v>12.464474033587081</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>245.08515904999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.73186723999998549</v>
       </c>
       <c r="D140" s="5">
         <v>3.6539450465855827</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>247.77739391</v>
       </c>
       <c r="C141" s="5">
         <v>2.6922348600000134</v>
       </c>
       <c r="D141" s="5">
         <v>14.008178058034515</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>247.77975434999999</v>
       </c>
       <c r="C142" s="5">
         <v>2.3604399999896941E-3</v>
       </c>
       <c r="D142" s="5">
         <v>1.1432344055695154E-2</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>246.47951108999999</v>
       </c>
       <c r="C143" s="5">
         <v>-1.300243260000002</v>
       </c>
       <c r="D143" s="5">
         <v>-6.1184892504550508</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>246.2984917</v>
       </c>
       <c r="C144" s="5">
         <v>-0.18101938999998879</v>
       </c>
       <c r="D144" s="5">
         <v>-0.87775239344608513</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>247.6358822</v>
       </c>
       <c r="C145" s="5">
         <v>1.3373904999999979</v>
       </c>
       <c r="D145" s="5">
         <v>6.7141127011875801</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>247.31433075000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.32155144999998697</v>
       </c>
       <c r="D146" s="5">
         <v>-1.5471018708992146</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>247.14421537000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.17011537999999859</v>
       </c>
       <c r="D147" s="5">
         <v>-0.82230548830265482</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>250.09756267</v>
       </c>
       <c r="C148" s="5">
         <v>2.9533472999999901</v>
       </c>
       <c r="D148" s="5">
         <v>15.320924008762415</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>247.61473842999999</v>
       </c>
       <c r="C149" s="5">
         <v>-2.4828242400000136</v>
       </c>
       <c r="D149" s="5">
         <v>-11.283503982192645</v>
       </c>
       <c r="E149" s="5">
         <v>3.0853916621977895</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>246.57867852999999</v>
       </c>
       <c r="C150" s="5">
         <v>-1.0360598999999979</v>
       </c>
       <c r="D150" s="5">
         <v>-4.9070420065969067</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>246.44188217000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.13679635999997686</v>
       </c>
       <c r="D151" s="5">
         <v>-0.66370569302626192</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>246.85872941</v>
       </c>
       <c r="C152" s="5">
         <v>0.41684723999998141</v>
       </c>
       <c r="D152" s="5">
         <v>2.0487449594837281</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>246.63317595000001</v>
       </c>
       <c r="C153" s="5">
         <v>-0.22555345999998622</v>
       </c>
       <c r="D153" s="5">
         <v>-1.0909402023675407</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>246.80858463000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.17540868000000387</v>
       </c>
       <c r="D154" s="5">
         <v>0.85680176420406262</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>246.64465000999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.16393462000002046</v>
       </c>
       <c r="D155" s="5">
         <v>-0.79415580500212801</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>246.43398070000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.2106693099999859</v>
       </c>
       <c r="D156" s="5">
         <v>-1.0201678172898632</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>246.21519254</v>
       </c>
       <c r="C157" s="5">
         <v>-0.21878816000000256</v>
       </c>
       <c r="D157" s="5">
         <v>-1.060192952870942</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>245.35578846999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.85940407000001073</v>
       </c>
       <c r="D158" s="5">
         <v>-4.1090694093214193</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>245.01664231999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.33914615000000481</v>
       </c>
       <c r="D159" s="5">
         <v>-1.646162848703081</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>243.98366451999999</v>
       </c>
       <c r="C160" s="5">
         <v>-1.0329777999999976</v>
       </c>
       <c r="D160" s="5">
         <v>-4.9434625667591936</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>242.27677973999999</v>
       </c>
       <c r="C161" s="5">
         <v>-1.7068847799999958</v>
       </c>
       <c r="D161" s="5">
         <v>-8.0794717703466468</v>
       </c>
       <c r="E161" s="5">
         <v>-2.1557516018009593</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>243.38724979</v>
       </c>
       <c r="C162" s="5">
         <v>1.1104700500000035</v>
       </c>
       <c r="D162" s="5">
         <v>5.6409673451259135</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>241.92650653000001</v>
       </c>
       <c r="C163" s="5">
         <v>-1.4607432599999868</v>
       </c>
       <c r="D163" s="5">
         <v>-6.969025469564361</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>240.21336994000001</v>
       </c>
       <c r="C164" s="5">
         <v>-1.7131365900000048</v>
       </c>
       <c r="D164" s="5">
         <v>-8.1742125302404318</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>240.34314916</v>
       </c>
       <c r="C165" s="5">
         <v>0.12977921999998898</v>
       </c>
       <c r="D165" s="5">
         <v>0.65024965006652558</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>241.19495836999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.85180920999999898</v>
       </c>
       <c r="D166" s="5">
         <v>4.3368544705957968</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>240.64763027000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.54732809999998722</v>
       </c>
       <c r="D167" s="5">
         <v>-2.6893518310851738</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>239.04800141000001</v>
       </c>
       <c r="C168" s="5">
         <v>-1.5996288599999957</v>
       </c>
       <c r="D168" s="5">
         <v>-7.6913643442747759</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>239.27788849000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.22988707999999747</v>
       </c>
       <c r="D169" s="5">
         <v>1.1601364224599342</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>239.86175609</v>
       </c>
       <c r="C170" s="5">
         <v>0.58386759999999072</v>
       </c>
       <c r="D170" s="5">
         <v>2.9677673438553542</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>238.38328960000001</v>
       </c>
       <c r="C171" s="5">
         <v>-1.4784664899999882</v>
       </c>
       <c r="D171" s="5">
         <v>-7.1509219572878262</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>234.45106899999999</v>
       </c>
       <c r="C172" s="5">
         <v>-3.9322206000000222</v>
       </c>
       <c r="D172" s="5">
         <v>-18.093776065781853</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>235.72901718</v>
       </c>
       <c r="C173" s="5">
         <v>1.2779481800000099</v>
       </c>
       <c r="D173" s="5">
         <v>6.7406734945330227</v>
       </c>
       <c r="E173" s="5">
         <v>-2.7025960007503569</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>235.35560946000001</v>
       </c>
       <c r="C174" s="5">
         <v>-0.37340771999998879</v>
       </c>
       <c r="D174" s="5">
         <v>-1.8843921726455437</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>233.69915574999999</v>
       </c>
       <c r="C175" s="5">
         <v>-1.6564537100000223</v>
       </c>
       <c r="D175" s="5">
         <v>-8.1263274760840165</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>233.27268469000001</v>
       </c>
       <c r="C176" s="5">
         <v>-0.42647105999998303</v>
       </c>
       <c r="D176" s="5">
         <v>-2.1680005792236723</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>234.76733483000001</v>
       </c>
       <c r="C177" s="5">
         <v>1.4946501400000045</v>
       </c>
       <c r="D177" s="5">
         <v>7.9655956782999304</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>231.97295219</v>
       </c>
       <c r="C178" s="5">
         <v>-2.7943826400000091</v>
       </c>
       <c r="D178" s="5">
         <v>-13.384392029977288</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>232.00702520999999</v>
       </c>
       <c r="C179" s="5">
         <v>3.4073019999993903E-2</v>
       </c>
       <c r="D179" s="5">
         <v>0.17640277134525206</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>232.75768342999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.75065821999999116</v>
       </c>
       <c r="D180" s="5">
         <v>3.9524397123202881</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>232.21401466</v>
       </c>
       <c r="C181" s="5">
         <v>-0.54366876999998226</v>
       </c>
       <c r="D181" s="5">
         <v>-2.7671962558361796</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>231.59513741999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.61887724000001754</v>
       </c>
       <c r="D182" s="5">
         <v>-3.1516741751078325</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>233.71657765</v>
       </c>
       <c r="C183" s="5">
         <v>2.1214402300000188</v>
       </c>
       <c r="D183" s="5">
         <v>11.563204071556488</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>234.28503653000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.56845888000000855</v>
       </c>
       <c r="D184" s="5">
         <v>2.9580719814431555</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>235.45913487999999</v>
       </c>
       <c r="C185" s="5">
         <v>1.17409834999998</v>
       </c>
       <c r="D185" s="5">
         <v>6.1822461265712114</v>
       </c>
       <c r="E185" s="5">
         <v>-0.1144883660181395</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>241.83452270999999</v>
       </c>
       <c r="C186" s="5">
         <v>6.375387829999994</v>
       </c>
       <c r="D186" s="5">
         <v>37.794869450851046</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>241.56115027999999</v>
       </c>
       <c r="C187" s="5">
         <v>-0.27337242999999489</v>
       </c>
       <c r="D187" s="5">
         <v>-1.3480913503405856</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>243.84514397999999</v>
       </c>
       <c r="C188" s="5">
         <v>2.2839936999999964</v>
       </c>
       <c r="D188" s="5">
         <v>11.955199432610563</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>245.19339622999999</v>
       </c>
       <c r="C189" s="5">
         <v>1.3482522500000016</v>
       </c>
       <c r="D189" s="5">
         <v>6.8404957466371874</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>243.17080007999999</v>
       </c>
       <c r="C190" s="5">
         <v>-2.0225961499999983</v>
       </c>
       <c r="D190" s="5">
         <v>-9.461800388277819</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>243.50303821</v>
       </c>
       <c r="C191" s="5">
         <v>0.33223813000000746</v>
       </c>
       <c r="D191" s="5">
         <v>1.6519062762114123</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>245.67573562999999</v>
       </c>
       <c r="C192" s="5">
         <v>2.1726974199999916</v>
       </c>
       <c r="D192" s="5">
         <v>11.248603978328431</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>246.58633259000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.91059696000002077</v>
       </c>
       <c r="D193" s="5">
         <v>4.5396006022603741</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>247.95393333999999</v>
       </c>
       <c r="C194" s="5">
         <v>1.3676007499999798</v>
       </c>
       <c r="D194" s="5">
         <v>6.8621740780955287</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>247.7424073</v>
       </c>
       <c r="C195" s="5">
         <v>-0.21152603999999542</v>
       </c>
       <c r="D195" s="5">
         <v>-1.0189136963738354</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>249.56902013999999</v>
       </c>
       <c r="C196" s="5">
         <v>1.8266128399999957</v>
       </c>
       <c r="D196" s="5">
         <v>9.2153915561594033</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>252.10952329</v>
       </c>
       <c r="C197" s="5">
         <v>2.5405031500000064</v>
       </c>
       <c r="D197" s="5">
         <v>12.923135303991028</v>
       </c>
       <c r="E197" s="5">
         <v>7.0714556980283394</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>255.24829775000001</v>
       </c>
       <c r="C198" s="5">
         <v>3.1387744600000076</v>
       </c>
       <c r="D198" s="5">
         <v>16.006744418475648</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>258.31566427000001</v>
       </c>
       <c r="C199" s="5">
         <v>3.0673665200000073</v>
       </c>
       <c r="D199" s="5">
         <v>15.41298077552813</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>261.94327084999998</v>
       </c>
       <c r="C200" s="5">
         <v>3.6276065799999628</v>
       </c>
       <c r="D200" s="5">
         <v>18.216485259065163</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>260.28432559999999</v>
       </c>
       <c r="C201" s="5">
         <v>-1.6589452499999879</v>
       </c>
       <c r="D201" s="5">
         <v>-7.3406536164092095</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>262.93860210999998</v>
       </c>
       <c r="C202" s="5">
         <v>2.6542765099999883</v>
       </c>
       <c r="D202" s="5">
         <v>12.947340662655415</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>265.86016283999999</v>
       </c>
       <c r="C203" s="5">
         <v>2.9215607300000102</v>
       </c>
       <c r="D203" s="5">
         <v>14.179201235217453</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>266.88496142000002</v>
       </c>
       <c r="C204" s="5">
         <v>1.0247985800000379</v>
       </c>
       <c r="D204" s="5">
         <v>4.724919283508533</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>268.73065429000002</v>
       </c>
       <c r="C205" s="5">
         <v>1.8456928699999935</v>
       </c>
       <c r="D205" s="5">
         <v>8.6218719452965331</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>270.92365282999998</v>
       </c>
       <c r="C206" s="5">
         <v>2.1929985399999623</v>
       </c>
       <c r="D206" s="5">
         <v>10.244404475939263</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>272.49581791000003</v>
       </c>
       <c r="C207" s="5">
         <v>1.5721650800000475</v>
       </c>
       <c r="D207" s="5">
         <v>7.1901865019083466</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>274.59545696999999</v>
       </c>
       <c r="C208" s="5">
         <v>2.0996390599999586</v>
       </c>
       <c r="D208" s="5">
         <v>9.6483439699891704</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>276.90390650000001</v>
       </c>
       <c r="C209" s="5">
         <v>2.3084495300000185</v>
       </c>
       <c r="D209" s="5">
         <v>10.56783836139501</v>
       </c>
       <c r="E209" s="5">
         <v>9.8347666071619155</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>279.96902287</v>
       </c>
       <c r="C210" s="5">
         <v>3.0651163699999984</v>
       </c>
       <c r="D210" s="5">
         <v>14.122371009341329</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>283.04447105999998</v>
       </c>
       <c r="C211" s="5">
         <v>3.0754481899999746</v>
       </c>
       <c r="D211" s="5">
         <v>14.008263763007744</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>285.09140264000001</v>
       </c>
       <c r="C212" s="5">
         <v>2.0469315800000345</v>
       </c>
       <c r="D212" s="5">
         <v>9.031839185003987</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>285.80956748</v>
       </c>
       <c r="C213" s="5">
         <v>0.71816483999998582</v>
       </c>
       <c r="D213" s="5">
         <v>3.0651178317449457</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>288.63055930000002</v>
       </c>
       <c r="C214" s="5">
         <v>2.8209918200000175</v>
       </c>
       <c r="D214" s="5">
         <v>12.508822285990838</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>291.64282007000003</v>
       </c>
       <c r="C215" s="5">
         <v>3.0122607700000117</v>
       </c>
       <c r="D215" s="5">
         <v>13.268131745289026</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>291.18349324000002</v>
       </c>
       <c r="C216" s="5">
         <v>-0.45932683000000907</v>
       </c>
       <c r="D216" s="5">
         <v>-1.8736706125777269</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>290.54344672000002</v>
       </c>
       <c r="C217" s="5">
         <v>-0.64004651999999851</v>
       </c>
       <c r="D217" s="5">
         <v>-2.6060478959445743</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>289.09564337</v>
       </c>
       <c r="C218" s="5">
         <v>-1.4478033500000151</v>
       </c>
       <c r="D218" s="5">
         <v>-5.8185109826372265</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>292.58153315999999</v>
       </c>
       <c r="C219" s="5">
         <v>3.4858897899999874</v>
       </c>
       <c r="D219" s="5">
         <v>15.468725539914651</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>294.64980960000003</v>
       </c>
       <c r="C220" s="5">
         <v>2.0682764400000337</v>
       </c>
       <c r="D220" s="5">
         <v>8.8205813117045793</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>295.88263454999998</v>
       </c>
       <c r="C221" s="5">
         <v>1.2328249499999515</v>
       </c>
       <c r="D221" s="5">
         <v>5.1380085658712105</v>
       </c>
       <c r="E221" s="5">
         <v>6.8539040455898981</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>290.94426283000001</v>
       </c>
       <c r="C222" s="5">
         <v>-4.9383717199999637</v>
       </c>
       <c r="D222" s="5">
         <v>-18.288374858159486</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>294.56603051000002</v>
       </c>
       <c r="C223" s="5">
         <v>3.6217676800000049</v>
       </c>
       <c r="D223" s="5">
         <v>16.004376946367227</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>294.77584001000002</v>
       </c>
       <c r="C224" s="5">
         <v>0.20980950000000576</v>
       </c>
       <c r="D224" s="5">
         <v>0.85807603405916311</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>297.54249282000001</v>
       </c>
       <c r="C225" s="5">
         <v>2.7666528099999823</v>
       </c>
       <c r="D225" s="5">
         <v>11.86271069636129</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>297.65791510999998</v>
       </c>
       <c r="C226" s="5">
         <v>0.11542228999996951</v>
       </c>
       <c r="D226" s="5">
         <v>0.46649687102457982</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>296.33066409999998</v>
       </c>
       <c r="C227" s="5">
         <v>-1.3272510099999977</v>
       </c>
       <c r="D227" s="5">
         <v>-5.2214837053823242</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>296.35954745999999</v>
       </c>
       <c r="C228" s="5">
         <v>2.8883360000008906E-2</v>
       </c>
       <c r="D228" s="5">
         <v>0.1170267642511158</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>297.16815537999997</v>
       </c>
       <c r="C229" s="5">
         <v>0.80860791999998582</v>
       </c>
       <c r="D229" s="5">
         <v>3.3237467499494189</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>293.87175495999998</v>
       </c>
       <c r="C230" s="5">
         <v>-3.2964004199999977</v>
       </c>
       <c r="D230" s="5">
         <v>-12.528426975366081</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>298.68664088000003</v>
       </c>
       <c r="C231" s="5">
         <v>4.8148859200000516</v>
       </c>
       <c r="D231" s="5">
         <v>21.533337948548812</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>298.19605147999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.49058940000003304</v>
       </c>
       <c r="D232" s="5">
         <v>-1.953278159469396</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>295.47067591000001</v>
       </c>
       <c r="C233" s="5">
         <v>-2.7253755699999829</v>
       </c>
       <c r="D233" s="5">
         <v>-10.432600374232193</v>
       </c>
       <c r="E233" s="5">
         <v>-0.13923042176047229</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>291.17422427000002</v>
       </c>
       <c r="C234" s="5">
         <v>-4.2964516399999866</v>
       </c>
       <c r="D234" s="5">
         <v>-16.119212777292734</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>285.48320174999998</v>
       </c>
       <c r="C235" s="5">
         <v>-5.6910225200000468</v>
       </c>
       <c r="D235" s="5">
         <v>-21.090084148642973</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>280.20646855000001</v>
       </c>
       <c r="C236" s="5">
         <v>-5.2767331999999669</v>
       </c>
       <c r="D236" s="5">
         <v>-20.058705784931806</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>272.82985918000003</v>
       </c>
       <c r="C237" s="5">
         <v>-7.3766093699999828</v>
       </c>
       <c r="D237" s="5">
         <v>-27.395271535432997</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>270.18904270000002</v>
       </c>
       <c r="C238" s="5">
         <v>-2.6408164800000122</v>
       </c>
       <c r="D238" s="5">
         <v>-11.016393301352323</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>266.35362333</v>
       </c>
       <c r="C239" s="5">
         <v>-3.835419370000011</v>
       </c>
       <c r="D239" s="5">
         <v>-15.765400006158337</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>263.72804748999999</v>
       </c>
       <c r="C240" s="5">
         <v>-2.6255758400000104</v>
       </c>
       <c r="D240" s="5">
         <v>-11.208268513591879</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>261.07268529999999</v>
       </c>
       <c r="C241" s="5">
         <v>-2.6553621900000053</v>
       </c>
       <c r="D241" s="5">
         <v>-11.435148164449306</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>257.98274494999998</v>
       </c>
       <c r="C242" s="5">
         <v>-3.0899403500000062</v>
       </c>
       <c r="D242" s="5">
         <v>-13.313657775888476</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>255.59083244999999</v>
       </c>
       <c r="C243" s="5">
         <v>-2.3919124999999894</v>
       </c>
       <c r="D243" s="5">
         <v>-10.575739541610062</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>252.99436231999999</v>
       </c>
       <c r="C244" s="5">
         <v>-2.5964701300000002</v>
       </c>
       <c r="D244" s="5">
         <v>-11.531868865796858</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>252.94935828000001</v>
       </c>
       <c r="C245" s="5">
         <v>-4.5004039999980705E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.2132539321128224</v>
       </c>
       <c r="E245" s="5">
         <v>-14.391044897786042</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>255.70428211000001</v>
       </c>
       <c r="C246" s="5">
         <v>2.7549238299999956</v>
       </c>
       <c r="D246" s="5">
         <v>13.881460335743112</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>252.75007162</v>
       </c>
       <c r="C247" s="5">
         <v>-2.9542104900000083</v>
       </c>
       <c r="D247" s="5">
         <v>-13.015987633775673</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>253.45490534999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.70483372999999006</v>
       </c>
       <c r="D248" s="5">
         <v>3.3981964353964278</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>255.94058348999999</v>
       </c>
       <c r="C249" s="5">
         <v>2.4856781400000045</v>
       </c>
       <c r="D249" s="5">
         <v>12.424627471411153</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>256.56146584999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.62088235999999597</v>
       </c>
       <c r="D250" s="5">
         <v>2.9502179545731089</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>257.01945819999997</v>
       </c>
       <c r="C251" s="5">
         <v>0.45799234999998362</v>
       </c>
       <c r="D251" s="5">
         <v>2.1632984457961468</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>257.90533878000002</v>
       </c>
       <c r="C252" s="5">
         <v>0.88588058000004821</v>
       </c>
       <c r="D252" s="5">
         <v>4.2154104378238744</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>257.87246922000003</v>
       </c>
       <c r="C253" s="5">
         <v>-3.2869559999994635E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-0.15283062941239267</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>257.64112654000002</v>
       </c>
       <c r="C254" s="5">
         <v>-0.23134268000001157</v>
       </c>
       <c r="D254" s="5">
         <v>-1.0712486130787457</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>256.84594894000003</v>
       </c>
       <c r="C255" s="5">
         <v>-0.79517759999998816</v>
       </c>
       <c r="D255" s="5">
         <v>-3.6414247456600934</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>256.56129922999997</v>
       </c>
       <c r="C256" s="5">
         <v>-0.28464971000005335</v>
       </c>
       <c r="D256" s="5">
         <v>-1.321824495533197</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>256.78819937999998</v>
       </c>
       <c r="C257" s="5">
         <v>0.22690015000000585</v>
       </c>
       <c r="D257" s="5">
         <v>1.0664449495022099</v>
       </c>
       <c r="E257" s="5">
         <v>1.5176322747380011</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>255.97517092999999</v>
       </c>
       <c r="C258" s="5">
         <v>-0.81302844999999024</v>
       </c>
       <c r="D258" s="5">
         <v>-3.7339047692835026</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>257.74149127999999</v>
       </c>
       <c r="C259" s="5">
         <v>1.7663203500000009</v>
       </c>
       <c r="D259" s="5">
         <v>8.6020301642100847</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>258.77717195000002</v>
       </c>
       <c r="C260" s="5">
         <v>1.0356806700000334</v>
       </c>
       <c r="D260" s="5">
         <v>4.9299592940367898</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>260.10475759000002</v>
       </c>
       <c r="C261" s="5">
         <v>1.3275856399999952</v>
       </c>
       <c r="D261" s="5">
         <v>6.3329844302655314</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>259.50849285999999</v>
       </c>
       <c r="C262" s="5">
         <v>-0.59626473000002989</v>
       </c>
       <c r="D262" s="5">
         <v>-2.7164626478697773</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>263.50063001000001</v>
       </c>
       <c r="C263" s="5">
         <v>3.9921371500000191</v>
       </c>
       <c r="D263" s="5">
         <v>20.104972909163422</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>266.69675301000001</v>
       </c>
       <c r="C264" s="5">
         <v>3.196123</v>
       </c>
       <c r="D264" s="5">
         <v>15.56673509871851</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>268.05522599</v>
       </c>
       <c r="C265" s="5">
         <v>1.3584729799999877</v>
       </c>
       <c r="D265" s="5">
         <v>6.2866219735970619</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>270.91753855000002</v>
       </c>
       <c r="C266" s="5">
         <v>2.8623125600000208</v>
       </c>
       <c r="D266" s="5">
         <v>13.593664497883506</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>270.16883885999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.74869969000002357</v>
       </c>
       <c r="D267" s="5">
         <v>-3.2663396209408169</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>271.61743403000003</v>
       </c>
       <c r="C268" s="5">
         <v>1.4485951700000328</v>
       </c>
       <c r="D268" s="5">
         <v>6.6273535325000132</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>272.75687857999998</v>
       </c>
       <c r="C269" s="5">
         <v>1.1394445499999506</v>
       </c>
       <c r="D269" s="5">
         <v>5.1518300717680932</v>
       </c>
       <c r="E269" s="5">
         <v>6.2186187833223716</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>273.28593920999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.52906063000000358</v>
       </c>
       <c r="D270" s="5">
         <v>2.3526068773205955</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>273.98752051999998</v>
       </c>
       <c r="C271" s="5">
         <v>0.70158130999999457</v>
       </c>
       <c r="D271" s="5">
         <v>3.1245192234403696</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>277.58401798</v>
       </c>
       <c r="C272" s="5">
         <v>3.5964974600000232</v>
       </c>
       <c r="D272" s="5">
         <v>16.940274094314756</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>277.97694537000001</v>
       </c>
       <c r="C273" s="5">
         <v>0.3929273900000112</v>
       </c>
       <c r="D273" s="5">
         <v>1.7119182890881435</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>279.91423535000001</v>
       </c>
       <c r="C274" s="5">
         <v>1.9372899800000027</v>
       </c>
       <c r="D274" s="5">
         <v>8.6912260746086378</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>281.32159469999999</v>
       </c>
       <c r="C275" s="5">
         <v>1.4073593499999788</v>
       </c>
       <c r="D275" s="5">
         <v>6.2030576201863363</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>281.14945820999998</v>
       </c>
       <c r="C276" s="5">
         <v>-0.17213649000001396</v>
       </c>
       <c r="D276" s="5">
         <v>-0.73179608189013479</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>283.91743725999999</v>
       </c>
       <c r="C277" s="5">
         <v>2.7679790500000081</v>
       </c>
       <c r="D277" s="5">
         <v>12.475461518487595</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>285.83917059999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.921733340000003</v>
       </c>
       <c r="D278" s="5">
         <v>8.4316636852580515</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>289.6175508</v>
       </c>
       <c r="C279" s="5">
         <v>3.7783802000000151</v>
       </c>
       <c r="D279" s="5">
         <v>17.067839099899796</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>290.86158769000002</v>
       </c>
       <c r="C280" s="5">
         <v>1.244036890000018</v>
       </c>
       <c r="D280" s="5">
         <v>5.2780728984506142</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>292.02371858999999</v>
       </c>
       <c r="C281" s="5">
         <v>1.1621308999999655</v>
       </c>
       <c r="D281" s="5">
         <v>4.9013501464366227</v>
       </c>
       <c r="E281" s="5">
         <v>7.0637412007004796</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>292.72068182999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.69696324000000232</v>
       </c>
       <c r="D282" s="5">
         <v>2.9018953250983914</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>296.60938951999998</v>
       </c>
       <c r="C283" s="5">
         <v>3.8887076899999897</v>
       </c>
       <c r="D283" s="5">
         <v>17.159590016863113</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>297.53816109000002</v>
       </c>
       <c r="C284" s="5">
         <v>0.92877157000003763</v>
       </c>
       <c r="D284" s="5">
         <v>3.8229475902689547</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>298.90443556999998</v>
       </c>
       <c r="C285" s="5">
         <v>1.3662744799999587</v>
       </c>
       <c r="D285" s="5">
         <v>5.6516350369613111</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>298.88135245000001</v>
       </c>
       <c r="C286" s="5">
         <v>-2.3083119999967039E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-9.2631552089672553E-2</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>301.08952281000001</v>
       </c>
       <c r="C287" s="5">
         <v>2.2081703599999969</v>
       </c>
       <c r="D287" s="5">
         <v>9.2350177127339173</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>301.15961794999998</v>
       </c>
       <c r="C288" s="5">
         <v>7.0095139999978073E-2</v>
       </c>
       <c r="D288" s="5">
         <v>0.27972396023756563</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>301.59080454999997</v>
       </c>
       <c r="C289" s="5">
         <v>0.43118659999998954</v>
       </c>
       <c r="D289" s="5">
         <v>1.7316995016818604</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>300.79489489000002</v>
       </c>
       <c r="C290" s="5">
         <v>-0.79590965999994978</v>
       </c>
       <c r="D290" s="5">
         <v>-3.1212819752200915</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>300.74741774</v>
       </c>
       <c r="C291" s="5">
         <v>-4.7477150000020174E-2</v>
       </c>
       <c r="D291" s="5">
         <v>-0.18924239830127032</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>302.80566370000003</v>
       </c>
       <c r="C292" s="5">
         <v>2.058245960000022</v>
       </c>
       <c r="D292" s="5">
         <v>8.5288103329769669</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>304.18978522999998</v>
       </c>
       <c r="C293" s="5">
         <v>1.384121529999959</v>
       </c>
       <c r="D293" s="5">
         <v>5.6252104237872969</v>
       </c>
       <c r="E293" s="5">
         <v>4.1661227720619198</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>306.38711331000002</v>
       </c>
       <c r="C294" s="5">
         <v>2.1973280800000339</v>
       </c>
       <c r="D294" s="5">
         <v>9.0210657686812681</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>308.27444402999998</v>
       </c>
       <c r="C295" s="5">
         <v>1.8873307199999658</v>
       </c>
       <c r="D295" s="5">
         <v>7.6475970915970359</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>309.05126702000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.77682299000002786</v>
       </c>
       <c r="D296" s="5">
         <v>3.0661522200816194</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>312.89767575000002</v>
       </c>
       <c r="C297" s="5">
         <v>3.8464087300000074</v>
       </c>
       <c r="D297" s="5">
         <v>16.000992463368391</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>314.91026357999999</v>
       </c>
       <c r="C298" s="5">
         <v>2.0125878299999727</v>
       </c>
       <c r="D298" s="5">
         <v>7.9975092030760475</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>314.43040599</v>
       </c>
       <c r="C299" s="5">
         <v>-0.47985758999999462</v>
       </c>
       <c r="D299" s="5">
         <v>-1.8133025921951096</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>316.50979348999999</v>
       </c>
       <c r="C300" s="5">
         <v>2.0793874999999957</v>
       </c>
       <c r="D300" s="5">
         <v>8.2309307374184968</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>318.94423337000001</v>
       </c>
       <c r="C301" s="5">
         <v>2.4344398800000135</v>
       </c>
       <c r="D301" s="5">
         <v>9.6304562422769422</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>321.23245351000003</v>
       </c>
       <c r="C302" s="5">
         <v>2.2882201400000213</v>
       </c>
       <c r="D302" s="5">
         <v>8.9571977311378781</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>320.30126691999999</v>
       </c>
       <c r="C303" s="5">
         <v>-0.93118659000003845</v>
       </c>
       <c r="D303" s="5">
         <v>-3.4236249359044124</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>323.73346393999998</v>
       </c>
       <c r="C304" s="5">
         <v>3.4321970199999896</v>
       </c>
       <c r="D304" s="5">
         <v>13.644194032742663</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>326.61136699000002</v>
       </c>
       <c r="C305" s="5">
         <v>2.8779030500000431</v>
       </c>
       <c r="D305" s="5">
         <v>11.205025303759996</v>
       </c>
       <c r="E305" s="5">
         <v>7.3709186990111863</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>325.19016620000002</v>
       </c>
       <c r="C306" s="5">
         <v>-1.4212007900000003</v>
       </c>
       <c r="D306" s="5">
         <v>-5.0984503823411682</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>322.34617571000001</v>
       </c>
       <c r="C307" s="5">
         <v>-2.8439904900000101</v>
       </c>
       <c r="D307" s="5">
         <v>-10.004370765011094</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>320.12054332999998</v>
       </c>
       <c r="C308" s="5">
         <v>-2.2256323800000359</v>
       </c>
       <c r="D308" s="5">
         <v>-7.9778706683495404</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>316.84369930000003</v>
       </c>
       <c r="C309" s="5">
         <v>-3.2768440299999497</v>
       </c>
       <c r="D309" s="5">
         <v>-11.615042209235016</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>316.26893036000001</v>
       </c>
       <c r="C310" s="5">
         <v>-0.57476894000001266</v>
       </c>
       <c r="D310" s="5">
         <v>-2.1552665704597462</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>316.97707042000002</v>
       </c>
       <c r="C311" s="5">
         <v>0.70814006000000518</v>
       </c>
       <c r="D311" s="5">
         <v>2.7201889338189789</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>317.58145853000002</v>
       </c>
       <c r="C312" s="5">
         <v>0.60438811000000214</v>
       </c>
       <c r="D312" s="5">
         <v>2.3122181446260548</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>315.89365851999997</v>
       </c>
       <c r="C313" s="5">
         <v>-1.6878000100000463</v>
       </c>
       <c r="D313" s="5">
         <v>-6.1943008558319352</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>314.49920243999998</v>
       </c>
       <c r="C314" s="5">
         <v>-1.3944560799999977</v>
       </c>
       <c r="D314" s="5">
         <v>-5.1704500766270201</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>313.62658144</v>
       </c>
       <c r="C315" s="5">
         <v>-0.872620999999981</v>
       </c>
       <c r="D315" s="5">
         <v>-3.2792201314305935</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>311.16964300000001</v>
       </c>
       <c r="C316" s="5">
         <v>-2.4569384399999876</v>
       </c>
       <c r="D316" s="5">
         <v>-9.0060980633116401</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>310.50738489000003</v>
       </c>
       <c r="C317" s="5">
         <v>-0.66225810999998203</v>
       </c>
       <c r="D317" s="5">
         <v>-2.5242593394792845</v>
       </c>
       <c r="E317" s="5">
         <v>-4.9306251182902212</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>310.94873289999998</v>
       </c>
       <c r="C318" s="5">
         <v>0.44134800999995605</v>
       </c>
       <c r="D318" s="5">
         <v>1.7190496637903729</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>307.74462192999999</v>
       </c>
       <c r="C319" s="5">
         <v>-3.2041109699999879</v>
       </c>
       <c r="D319" s="5">
         <v>-11.687909084076198</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>305.65378902999998</v>
       </c>
       <c r="C320" s="5">
         <v>-2.0908329000000094</v>
       </c>
       <c r="D320" s="5">
         <v>-7.8550068640381383</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>305.37431264000003</v>
       </c>
       <c r="C321" s="5">
         <v>-0.27947638999995661</v>
       </c>
       <c r="D321" s="5">
         <v>-1.0917261284405955</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>302.87572490999997</v>
       </c>
       <c r="C322" s="5">
         <v>-2.4985877300000539</v>
       </c>
       <c r="D322" s="5">
         <v>-9.3884478307268431</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>300.57618739999998</v>
       </c>
       <c r="C323" s="5">
         <v>-2.2995375099999933</v>
       </c>
       <c r="D323" s="5">
         <v>-8.7398332581976383</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>299.11892</v>
       </c>
       <c r="C324" s="5">
         <v>-1.4572673999999779</v>
       </c>
       <c r="D324" s="5">
         <v>-5.6652393463069721</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>295.29011230999998</v>
       </c>
       <c r="C325" s="5">
         <v>-3.8288076900000192</v>
       </c>
       <c r="D325" s="5">
         <v>-14.323789134870468</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>295.75491602</v>
       </c>
       <c r="C326" s="5">
         <v>0.46480371000001242</v>
       </c>
       <c r="D326" s="5">
         <v>1.9053080292054769</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>294.64121512999998</v>
       </c>
       <c r="C327" s="5">
         <v>-1.1137008900000183</v>
       </c>
       <c r="D327" s="5">
         <v>-4.4263225447581327</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>292.37247382999999</v>
       </c>
       <c r="C328" s="5">
         <v>-2.2687412999999879</v>
       </c>
       <c r="D328" s="5">
         <v>-8.8585725947979643</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>290.88380785999999</v>
       </c>
       <c r="C329" s="5">
         <v>-1.4886659699999996</v>
       </c>
       <c r="D329" s="5">
         <v>-5.9417764103272042</v>
       </c>
       <c r="E329" s="5">
         <v>-6.3198422919802262</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>290.98704020999998</v>
       </c>
       <c r="C330" s="5">
         <v>0.10323234999998476</v>
       </c>
       <c r="D330" s="5">
         <v>0.42670269970856989</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>291.33843184</v>
       </c>
       <c r="C331" s="5">
         <v>0.35139163000002327</v>
       </c>
       <c r="D331" s="5">
         <v>1.4587655612801287</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>292.89502333000001</v>
       </c>
       <c r="C332" s="5">
         <v>1.5565914900000166</v>
       </c>
       <c r="D332" s="5">
         <v>6.6032808922692698</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>292.43590904000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.45911429000000226</v>
       </c>
       <c r="D333" s="5">
         <v>-1.8648732620893727</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>294.62769933999999</v>
       </c>
       <c r="C334" s="5">
         <v>2.1917902999999797</v>
       </c>
       <c r="D334" s="5">
         <v>9.3741009483718543</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>294.32631884</v>
       </c>
       <c r="C335" s="5">
         <v>-0.30138049999999339</v>
       </c>
       <c r="D335" s="5">
         <v>-1.2206212157483964</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>289.58291065999998</v>
       </c>
       <c r="C336" s="5">
         <v>-4.7434081800000172</v>
       </c>
       <c r="D336" s="5">
         <v>-17.71399775041823</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>289.28807406999999</v>
       </c>
       <c r="C337" s="5">
         <v>-0.29483658999998852</v>
       </c>
       <c r="D337" s="5">
         <v>-1.2149521906148375</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>288.70647309999998</v>
       </c>
       <c r="C338" s="5">
         <v>-0.58160097000001088</v>
       </c>
       <c r="D338" s="5">
         <v>-2.3860485132846554</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>290.98627736999998</v>
       </c>
       <c r="C339" s="5">
         <v>2.2798042699999996</v>
       </c>
       <c r="D339" s="5">
         <v>9.898520766428387</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>293.24319118</v>
       </c>
       <c r="C340" s="5">
         <v>2.2569138100000146</v>
       </c>
       <c r="D340" s="5">
         <v>9.7147812079845011</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>293.70048401999998</v>
       </c>
       <c r="C341" s="5">
         <v>0.45729283999997961</v>
       </c>
       <c r="D341" s="5">
         <v>1.8874522887513123</v>
       </c>
       <c r="E341" s="5">
         <v>0.96831658686056254</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>292.44942985</v>
       </c>
       <c r="C342" s="5">
         <v>-1.2510541699999749</v>
       </c>
       <c r="D342" s="5">
         <v>-4.9934820422351649</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>294.31126241999999</v>
       </c>
       <c r="C343" s="5">
         <v>1.86183256999999</v>
       </c>
       <c r="D343" s="5">
         <v>7.9128669736990842</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>296.75388058999999</v>
       </c>
       <c r="C344" s="5">
         <v>2.4426181700000029</v>
       </c>
       <c r="D344" s="5">
         <v>10.426753215928874</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>297.29858149</v>
       </c>
       <c r="C345" s="5">
         <v>0.54470090000000937</v>
       </c>
       <c r="D345" s="5">
         <v>2.225010170476116</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>299.00115550999999</v>
       </c>
       <c r="C346" s="5">
         <v>1.7025740199999859</v>
       </c>
       <c r="D346" s="5">
         <v>7.0928202465552204</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>301.09082912000002</v>
       </c>
       <c r="C347" s="5">
         <v>2.0896736100000339</v>
       </c>
       <c r="D347" s="5">
         <v>8.7166173165679197</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>301.46719235</v>
       </c>
       <c r="C348" s="5">
         <v>0.37636322999998129</v>
       </c>
       <c r="D348" s="5">
         <v>1.5103543517856366</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>303.77357427999999</v>
       </c>
       <c r="C349" s="5">
         <v>2.3063819299999864</v>
       </c>
       <c r="D349" s="5">
         <v>9.5769529877975721</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>304.91886767</v>
       </c>
       <c r="C350" s="5">
         <v>1.1452933900000062</v>
       </c>
       <c r="D350" s="5">
         <v>4.6192699357458844</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>307.28420018000003</v>
       </c>
       <c r="C351" s="5">
         <v>2.3653325100000302</v>
       </c>
       <c r="D351" s="5">
         <v>9.7163081030812837</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>308.67505007</v>
       </c>
       <c r="C352" s="5">
         <v>1.3908498899999699</v>
       </c>
       <c r="D352" s="5">
         <v>5.568794376226438</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>311.91188885000003</v>
       </c>
       <c r="C353" s="5">
         <v>3.2368387800000278</v>
       </c>
       <c r="D353" s="5">
         <v>13.335200379618684</v>
       </c>
       <c r="E353" s="5">
         <v>6.2006723927495955</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>313.06716546000001</v>
       </c>
       <c r="C354" s="5">
         <v>1.1552766099999872</v>
       </c>
       <c r="D354" s="5">
         <v>4.5362964054110222</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>314.26201467999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.1948492199999805</v>
       </c>
       <c r="D355" s="5">
         <v>4.6772804295426074</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>314.06301225999999</v>
       </c>
       <c r="C356" s="5">
         <v>-0.19900241999999935</v>
       </c>
       <c r="D356" s="5">
         <v>-0.75724377110348851</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>315.25519459999998</v>
       </c>
       <c r="C357" s="5">
         <v>1.192182339999988</v>
       </c>
       <c r="D357" s="5">
         <v>4.6515137781330651</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>316.71726697999998</v>
       </c>
       <c r="C358" s="5">
         <v>1.4620723799999951</v>
       </c>
       <c r="D358" s="5">
         <v>5.7094655947047768</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>316.23296025000002</v>
       </c>
       <c r="C359" s="5">
         <v>-0.4843067299999575</v>
       </c>
       <c r="D359" s="5">
         <v>-1.8196201058271355</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>317.52809115999997</v>
       </c>
       <c r="C360" s="5">
         <v>1.2951309099999548</v>
       </c>
       <c r="D360" s="5">
         <v>5.0268232079880848</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>319.10076786000002</v>
       </c>
       <c r="C361" s="5">
         <v>1.572676700000045</v>
       </c>
       <c r="D361" s="5">
         <v>6.1080564306837282</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>319.56457319999998</v>
       </c>
       <c r="C362" s="5">
         <v>0.46380533999996487</v>
       </c>
       <c r="D362" s="5">
         <v>1.7581822086267795</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>317.60705786</v>
       </c>
       <c r="C363" s="5">
         <v>-1.9575153399999863</v>
       </c>
       <c r="D363" s="5">
         <v>-7.1080230375845987</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>316.68294365000003</v>
       </c>
       <c r="C364" s="5">
         <v>-0.92411420999997063</v>
       </c>
       <c r="D364" s="5">
         <v>-3.4362015273218693</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>314.38559342000002</v>
       </c>
       <c r="C365" s="5">
         <v>-2.2973502300000064</v>
       </c>
       <c r="D365" s="5">
         <v>-8.3662289500931024</v>
       </c>
       <c r="E365" s="5">
         <v>0.79307800004686513</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>314.82083739000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.43524396999998771</v>
       </c>
       <c r="D366" s="5">
         <v>1.6740210256342314</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>314.95525586000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.13441847000001417</v>
       </c>
       <c r="D367" s="5">
         <v>0.51356668395048377</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>313.80623699</v>
       </c>
       <c r="C368" s="5">
         <v>-1.1490188700000203</v>
       </c>
       <c r="D368" s="5">
         <v>-4.2910544264693984</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>284.90435351999997</v>
       </c>
       <c r="C369" s="5">
         <v>-28.90188347000003</v>
       </c>
       <c r="D369" s="5">
         <v>-68.634647389810837</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>282.26037762999999</v>
       </c>
       <c r="C370" s="5">
         <v>-2.6439758899999788</v>
       </c>
       <c r="D370" s="5">
         <v>-10.585080121508394</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>280.25579680999999</v>
       </c>
       <c r="C371" s="5">
         <v>-2.004580820000001</v>
       </c>
       <c r="D371" s="5">
         <v>-8.1971354337921465</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>273.47253551</v>
       </c>
       <c r="C372" s="5">
         <v>-6.7832612999999924</v>
       </c>
       <c r="D372" s="5">
         <v>-25.473735227127314</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>269.76500912</v>
       </c>
       <c r="C373" s="5">
         <v>-3.7075263899999982</v>
       </c>
       <c r="D373" s="5">
         <v>-15.108775194479751</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>266.3375188</v>
       </c>
       <c r="C374" s="5">
         <v>-3.427490320000004</v>
       </c>
       <c r="D374" s="5">
         <v>-14.224987875612738</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>267.09643978999998</v>
       </c>
       <c r="C375" s="5">
         <v>0.7589209899999787</v>
       </c>
       <c r="D375" s="5">
         <v>3.4734658623501335</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>267.60671374999998</v>
       </c>
       <c r="C376" s="5">
         <v>0.51027396000000635</v>
       </c>
       <c r="D376" s="5">
         <v>2.3167808812313062</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>266.69451426000001</v>
       </c>
       <c r="C377" s="5">
         <v>-0.91219948999997769</v>
       </c>
       <c r="D377" s="5">
         <v>-4.0146543857665362</v>
       </c>
       <c r="E377" s="5">
         <v>-15.169613416823346</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>266.27891539000001</v>
       </c>
       <c r="C378" s="5">
         <v>-0.41559886999999662</v>
       </c>
       <c r="D378" s="5">
         <v>-1.8540551442454034</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>262.2323604</v>
       </c>
       <c r="C379" s="5">
         <v>-4.0465549900000042</v>
       </c>
       <c r="D379" s="5">
         <v>-16.786448483964033</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>269.26546177</v>
       </c>
       <c r="C380" s="5">
         <v>7.0331013699999971</v>
       </c>
       <c r="D380" s="5">
         <v>37.382811382609439</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>268.53468119000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.73078057999998691</v>
       </c>
       <c r="D381" s="5">
         <v>-3.208597422478765</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>266.48124892999999</v>
       </c>
       <c r="C382" s="5">
         <v>-2.0534322600000223</v>
       </c>
       <c r="D382" s="5">
         <v>-8.799909528671634</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>267.36080687999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.87955794999999171</v>
       </c>
       <c r="D383" s="5">
         <v>4.0334635017450493</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>269.94204751000001</v>
       </c>
       <c r="C384" s="5">
         <v>2.5812406300000248</v>
       </c>
       <c r="D384" s="5">
         <v>12.220844729662584</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>269.33738641000002</v>
       </c>
       <c r="C385" s="5">
         <v>-0.60466109999998707</v>
       </c>
       <c r="D385" s="5">
         <v>-2.6550904569839773</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>270.54789973999999</v>
       </c>
       <c r="C386" s="5">
         <v>1.2105133299999693</v>
       </c>
       <c r="D386" s="5">
         <v>5.5286310082013124</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>273.37708794000002</v>
       </c>
       <c r="C387" s="5">
         <v>2.8291882000000328</v>
       </c>
       <c r="D387" s="5">
         <v>13.296202664540925</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>276.01442746999999</v>
       </c>
       <c r="C388" s="5">
         <v>2.6373395299999629</v>
       </c>
       <c r="D388" s="5">
         <v>12.211158521102639</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>278.66673831000003</v>
       </c>
       <c r="C389" s="5">
         <v>2.652310840000041</v>
       </c>
       <c r="D389" s="5">
         <v>12.160570593523445</v>
       </c>
       <c r="E389" s="5">
         <v>4.4891152272927171</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>279.05089313000002</v>
       </c>
       <c r="C390" s="5">
         <v>0.38415481999999201</v>
       </c>
       <c r="D390" s="5">
         <v>1.666855156112601</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>280.53685088999998</v>
       </c>
       <c r="C391" s="5">
         <v>1.4859577599999625</v>
       </c>
       <c r="D391" s="5">
         <v>6.5805627145536283</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>281.62804951999999</v>
       </c>
       <c r="C392" s="5">
         <v>1.0911986300000081</v>
       </c>
       <c r="D392" s="5">
         <v>4.7687777478885085</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>286.48416128999997</v>
       </c>
       <c r="C393" s="5">
         <v>4.8561117699999841</v>
       </c>
       <c r="D393" s="5">
         <v>22.771201914698104</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>288.91878255</v>
       </c>
       <c r="C394" s="5">
         <v>2.4346212600000285</v>
       </c>
       <c r="D394" s="5">
         <v>10.688351070875957</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>290.70284298000001</v>
       </c>
       <c r="C395" s="5">
         <v>1.7840604300000109</v>
       </c>
       <c r="D395" s="5">
         <v>7.6668568473453158</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>293.85261529000002</v>
       </c>
       <c r="C396" s="5">
         <v>3.149772310000003</v>
       </c>
       <c r="D396" s="5">
         <v>13.805532415162759</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>294.69270125999998</v>
       </c>
       <c r="C397" s="5">
         <v>0.84008596999996143</v>
       </c>
       <c r="D397" s="5">
         <v>3.4851021583724107</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>295.77104292000001</v>
       </c>
       <c r="C398" s="5">
         <v>1.0783416600000351</v>
       </c>
       <c r="D398" s="5">
         <v>4.4805081666330349</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>297.71715290999998</v>
       </c>
       <c r="C399" s="5">
         <v>1.9461099899999681</v>
       </c>
       <c r="D399" s="5">
         <v>8.1878408186951255</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>299.05004138999999</v>
       </c>
       <c r="C400" s="5">
         <v>1.3328884800000083</v>
       </c>
       <c r="D400" s="5">
         <v>5.5067186870698892</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>300.97255216999997</v>
       </c>
       <c r="C401" s="5">
         <v>1.9225107799999819</v>
       </c>
       <c r="D401" s="5">
         <v>7.9931700325678756</v>
       </c>
       <c r="E401" s="5">
         <v>8.004476599997389</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>305.84972204000002</v>
       </c>
       <c r="C402" s="5">
         <v>4.8771698700000456</v>
       </c>
       <c r="D402" s="5">
         <v>21.27586747509924</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>305.60980147999999</v>
       </c>
       <c r="C403" s="5">
         <v>-0.23992056000003004</v>
       </c>
       <c r="D403" s="5">
         <v>-0.93727655414858058</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>305.93732212999998</v>
       </c>
       <c r="C404" s="5">
         <v>0.32752064999999675</v>
       </c>
       <c r="D404" s="5">
         <v>1.2936420548557592</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>304.91387169000001</v>
       </c>
       <c r="C405" s="5">
         <v>-1.0234504399999764</v>
       </c>
       <c r="D405" s="5">
         <v>-3.9413102786466148</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>304.49838965999999</v>
       </c>
       <c r="C406" s="5">
         <v>-0.41548203000002104</v>
       </c>
       <c r="D406" s="5">
         <v>-1.6229461755855268</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>306.92057856000002</v>
       </c>
       <c r="C407" s="5">
         <v>2.4221889000000374</v>
       </c>
       <c r="D407" s="5">
         <v>9.9745252506707516</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>306.84960794</v>
       </c>
       <c r="C408" s="5">
         <v>-7.0970620000025519E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.27712874842664714</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>306.90248932999998</v>
       </c>
       <c r="C409" s="5">
         <v>5.288138999998182E-2</v>
       </c>
       <c r="D409" s="5">
         <v>0.20699994174173675</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>308.71599613000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.8135068000000274</v>
       </c>
       <c r="D410" s="5">
         <v>7.3259308207391793</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>306.59350955999997</v>
       </c>
       <c r="C411" s="5">
         <v>-2.122486570000035</v>
       </c>
       <c r="D411" s="5">
         <v>-7.9453173628616813</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>306.66990738999999</v>
       </c>
       <c r="C412" s="5">
         <v>7.6397830000018985E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.2994295114705503</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>307.94301751</v>
       </c>
       <c r="C413" s="5">
         <v>1.2731101200000126</v>
       </c>
       <c r="D413" s="5">
         <v>5.0970167409091438</v>
       </c>
       <c r="E413" s="5">
         <v>2.3159804074302626</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>308.00778928</v>
       </c>
       <c r="C414" s="5">
         <v>6.4771769999993012E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.25269644164958027</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>308.99105414000002</v>
       </c>
       <c r="C415" s="5">
         <v>0.98326486000001978</v>
       </c>
       <c r="D415" s="5">
         <v>3.8987867980476487</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>309.73276150999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.74170736999997189</v>
       </c>
       <c r="D416" s="5">
         <v>2.9188355113179298</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>309.24281655999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.48994494999999461</v>
       </c>
       <c r="D417" s="5">
         <v>-1.8817697700735159</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>311.47159570000002</v>
       </c>
       <c r="C418" s="5">
         <v>2.2287791400000287</v>
       </c>
       <c r="D418" s="5">
         <v>8.9998579667317724</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>311.49422966999998</v>
       </c>
       <c r="C419" s="5">
         <v>2.2633969999958481E-2</v>
       </c>
       <c r="D419" s="5">
         <v>8.7236275901769744E-2</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>309.01725821000002</v>
       </c>
       <c r="C420" s="5">
         <v>-2.4769714599999588</v>
       </c>
       <c r="D420" s="5">
         <v>-9.1358124571519923</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>315.77522045000001</v>
       </c>
       <c r="C421" s="5">
         <v>6.7579622399999835</v>
       </c>
       <c r="D421" s="5">
         <v>29.641409883061009</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>317.79531294999998</v>
       </c>
       <c r="C422" s="5">
         <v>2.0200924999999756</v>
       </c>
       <c r="D422" s="5">
         <v>7.9526450699222151</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>319.30183800999998</v>
       </c>
       <c r="C423" s="5">
         <v>1.5065250600000013</v>
       </c>
       <c r="D423" s="5">
         <v>5.8393514467626639</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>320.50387523000001</v>
       </c>
       <c r="C424" s="5">
         <v>1.2020372200000224</v>
       </c>
       <c r="D424" s="5">
         <v>4.6122149905131193</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>321.45258553000002</v>
       </c>
       <c r="C425" s="5">
         <v>0.9487103000000161</v>
       </c>
       <c r="D425" s="5">
         <v>3.610473762033295</v>
       </c>
       <c r="E425" s="5">
         <v>4.3870350200622132</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>323.55973215</v>
       </c>
       <c r="C426" s="5">
         <v>2.1071466199999804</v>
       </c>
       <c r="D426" s="5">
         <v>8.1559777063559213</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>324.46030357000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.90057142000000567</v>
       </c>
       <c r="D427" s="5">
         <v>3.3915950752145152</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>326.04821354000001</v>
       </c>
       <c r="C428" s="5">
         <v>1.5879099699999983</v>
       </c>
       <c r="D428" s="5">
         <v>6.0334904151476909</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>328.89610899000002</v>
       </c>
       <c r="C429" s="5">
         <v>2.84789545000001</v>
       </c>
       <c r="D429" s="5">
         <v>10.999986788516235</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>329.16515320000002</v>
       </c>
       <c r="C430" s="5">
         <v>0.26904421000000411</v>
       </c>
       <c r="D430" s="5">
         <v>0.98605476285058558</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>329.28062618000001</v>
       </c>
       <c r="C431" s="5">
         <v>0.11547297999999273</v>
       </c>
       <c r="D431" s="5">
         <v>0.42177990009668598</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>329.25910439</v>
       </c>
       <c r="C432" s="5">
         <v>-2.1521790000008423E-2</v>
       </c>
       <c r="D432" s="5">
         <v>-7.8403841533725149E-2</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>328.98462714999999</v>
       </c>
       <c r="C433" s="5">
         <v>-0.27447724000001017</v>
       </c>
       <c r="D433" s="5">
         <v>-0.99577119196739838</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>327.99030905000001</v>
       </c>
       <c r="C434" s="5">
         <v>-0.99431809999998677</v>
       </c>
       <c r="D434" s="5">
         <v>-3.5671751713281741</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>330.23082595</v>
       </c>
       <c r="C435" s="5">
         <v>2.2405168999999887</v>
       </c>
       <c r="D435" s="5">
         <v>8.51235395113763</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>331.09411739000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.86329144000001179</v>
       </c>
       <c r="D436" s="5">
         <v>3.1825475732542463</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>331.74675009999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.65263270999997758</v>
       </c>
       <c r="D437" s="5">
         <v>2.3911802829449602</v>
       </c>
       <c r="E437" s="5">
         <v>3.2023897250747835</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>335.64621381000001</v>
       </c>
       <c r="C438" s="5">
         <v>3.8994637100000205</v>
       </c>
       <c r="D438" s="5">
         <v>15.053783838128876</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>335.78969973</v>
       </c>
       <c r="C439" s="5">
         <v>0.14348591999998916</v>
       </c>
       <c r="D439" s="5">
         <v>0.51419772324785562</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>336.68061164</v>
       </c>
       <c r="C440" s="5">
         <v>0.89091190999999981</v>
       </c>
       <c r="D440" s="5">
         <v>3.2306942845992337</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>338.40987281000002</v>
       </c>
       <c r="C441" s="5">
         <v>1.7292611700000293</v>
       </c>
       <c r="D441" s="5">
         <v>6.3405756165859417</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>342.06890830999998</v>
       </c>
       <c r="C442" s="5">
         <v>3.659035499999959</v>
       </c>
       <c r="D442" s="5">
         <v>13.775020639285241</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>342.13104090000002</v>
+        <v>341.29921956999999</v>
       </c>
       <c r="C443" s="5">
-        <v>6.2132590000032906E-2</v>
+        <v>-0.76968873999999232</v>
       </c>
       <c r="D443" s="5">
-        <v>0.21818305135667959</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-2.6669521454586897</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>341.29088803000002</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-8.3315399999719375E-3</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-2.9289565302959009E-2</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA05AAD3-ADF7-4D6E-98FE-26C05D4EA80A}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>hounrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>