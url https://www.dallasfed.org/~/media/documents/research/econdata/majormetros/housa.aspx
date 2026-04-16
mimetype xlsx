--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C7E9A2FE-1603-495F-B0C2-F5C89E2A601D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C5C298C7-5E17-4BA0-8065-E1E5B223620A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E68BD91F-5DC8-475E-8A6A-368991B95967}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{16E1C0D0-73DA-4DD6-82C1-0FBD1EDD9038}"/>
   </bookViews>
   <sheets>
     <sheet name="hounaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A9D736E-0AE3-42DD-84C0-945BDC3D65CC}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AE39D7B-35E4-441E-80B0-60A6A604AA3F}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1733.7768601</v>
+        <v>1735.0233793</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1741.4865259000001</v>
+        <v>1743.127833</v>
       </c>
       <c r="C7" s="5">
-        <v>7.7096658000000389</v>
+        <v>8.1044537000000219</v>
       </c>
       <c r="D7" s="5">
-        <v>5.4685548881299395</v>
+        <v>5.7515823320342552</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1749.3162594</v>
+        <v>1750.9928734</v>
       </c>
       <c r="C8" s="5">
-        <v>7.8297334999999748</v>
+        <v>7.865040399999998</v>
       </c>
       <c r="D8" s="5">
-        <v>5.5306395834390898</v>
+        <v>5.5508396904835999</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1758.7891686</v>
+        <v>1759.4414408</v>
       </c>
       <c r="C9" s="5">
-        <v>9.4729092000000037</v>
+        <v>8.4485674000000017</v>
       </c>
       <c r="D9" s="5">
-        <v>6.6953260460583586</v>
+        <v>5.9461697551814963</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1775.4482023</v>
+        <v>1776.2478791999999</v>
       </c>
       <c r="C10" s="5">
-        <v>16.659033700000009</v>
+        <v>16.806438399999934</v>
       </c>
       <c r="D10" s="5">
-        <v>11.977480022448361</v>
+        <v>12.084372932828513</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1787.7481805</v>
+        <v>1789.5669267000001</v>
       </c>
       <c r="C11" s="5">
-        <v>12.299978199999941</v>
+        <v>13.319047500000124</v>
       </c>
       <c r="D11" s="5">
-        <v>8.637573848664303</v>
+        <v>9.3786276081755595</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1797.4627458</v>
+        <v>1798.6443257999999</v>
       </c>
       <c r="C12" s="5">
-        <v>9.7145653000000038</v>
+        <v>9.0773990999998659</v>
       </c>
       <c r="D12" s="5">
-        <v>6.7192191974677629</v>
+        <v>6.2595971030752429</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1803.3447024</v>
+        <v>1804.3804954</v>
       </c>
       <c r="C13" s="5">
-        <v>5.8819565999999668</v>
+        <v>5.7361696000000393</v>
       </c>
       <c r="D13" s="5">
-        <v>3.998291559224465</v>
+        <v>3.8948411328687982</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1805.8908506</v>
+        <v>1807.2848302</v>
       </c>
       <c r="C14" s="5">
-        <v>2.5461482000000615</v>
+        <v>2.9043348000000151</v>
       </c>
       <c r="D14" s="5">
-        <v>1.7075028940682468</v>
+        <v>1.9487141140849262</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1803.4275416</v>
+        <v>1804.9308896</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.4633089999999811</v>
+        <v>-2.3539405999999872</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.6246247461265462</v>
+        <v>-1.5518201837406598</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1808.2667746</v>
+        <v>1809.9008669</v>
       </c>
       <c r="C16" s="5">
-        <v>4.839232999999922</v>
+        <v>4.9699772999999823</v>
       </c>
       <c r="D16" s="5">
-        <v>3.2679739759059023</v>
+        <v>3.3547703609175361</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1816.3313753</v>
+        <v>1818.3230536999999</v>
       </c>
       <c r="C17" s="5">
-        <v>8.0646007000000282</v>
+        <v>8.4221867999999631</v>
       </c>
       <c r="D17" s="5">
-        <v>5.4850685011513578</v>
+        <v>5.7292333774461079</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1804.5817439</v>
+        <v>1806.2818666000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-11.749631399999998</v>
+        <v>-12.041187099999888</v>
       </c>
       <c r="D18" s="5">
-        <v>-7.4923403421998769</v>
+        <v>-7.6634328419004412</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1808.4801465999999</v>
+        <v>1810.2432477</v>
       </c>
       <c r="C19" s="5">
-        <v>3.898402699999906</v>
+        <v>3.9613810999999259</v>
       </c>
       <c r="D19" s="5">
-        <v>2.6233604002240396</v>
+        <v>2.6637137096289454</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1815.2236032000001</v>
+        <v>1816.9775769</v>
       </c>
       <c r="C20" s="5">
-        <v>6.7434566000001723</v>
+        <v>6.7343292000000474</v>
       </c>
       <c r="D20" s="5">
-        <v>4.5674734009619966</v>
+        <v>4.5566304094767585</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1812.9968395999999</v>
+        <v>1813.8831169</v>
       </c>
       <c r="C21" s="5">
-        <v>-2.2267636000001403</v>
+        <v>-3.0944600000000264</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.4621676530279903</v>
+        <v>-2.0246622665033742</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1817.6932996999999</v>
+        <v>1818.3907392000001</v>
       </c>
       <c r="C22" s="5">
-        <v>4.6964600999999675</v>
+        <v>4.5076223000000937</v>
       </c>
       <c r="D22" s="5">
-        <v>3.1532015505889355</v>
+        <v>3.023179437351331</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1823.5746124</v>
+        <v>1825.5300149</v>
       </c>
       <c r="C23" s="5">
-        <v>5.8813127000000804</v>
+        <v>7.139275699999871</v>
       </c>
       <c r="D23" s="5">
-        <v>3.9525560192206211</v>
+        <v>4.8144606161761638</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1814.3581818</v>
+        <v>1815.4068682</v>
       </c>
       <c r="C24" s="5">
-        <v>-9.2164305999999669</v>
+        <v>-10.123146700000007</v>
       </c>
       <c r="D24" s="5">
-        <v>-5.8990773802145231</v>
+        <v>-6.4551344297184237</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1813.8304095999999</v>
+        <v>1814.8982613000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.52777220000007219</v>
+        <v>-0.50860689999990427</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.3485058156786347</v>
+        <v>-0.33567610715433682</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1818.1277864000001</v>
+        <v>1819.6401040999999</v>
       </c>
       <c r="C26" s="5">
-        <v>4.2973768000001655</v>
+        <v>4.7418427999998585</v>
       </c>
       <c r="D26" s="5">
-        <v>2.8804144626144446</v>
+        <v>3.1807271533015324</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1811.9996045</v>
+        <v>1813.1463034999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.1281819000000723</v>
+        <v>-6.4938005999999859</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.9705741065799383</v>
+        <v>-4.1994091293221514</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1812.799994</v>
+        <v>1814.240337</v>
       </c>
       <c r="C28" s="5">
-        <v>0.80038949999993747</v>
+        <v>1.0940335000000232</v>
       </c>
       <c r="D28" s="5">
-        <v>0.531349032037709</v>
+        <v>0.72647519920148174</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1809.0160483</v>
+        <v>1810.9020261000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-3.7839457000000039</v>
+        <v>-3.3383108999998967</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.4762612159516584</v>
+        <v>-2.1858619662958656</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.40275288416420363</v>
+        <v>-0.40812481505413389</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1810.8132478</v>
+        <v>1812.3234705</v>
       </c>
       <c r="C30" s="5">
-        <v>1.7971995000000334</v>
+        <v>1.4214443999999276</v>
       </c>
       <c r="D30" s="5">
-        <v>1.1986972419947728</v>
+        <v>0.94600175559029775</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1810.0854274000001</v>
+        <v>1811.7542183</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.72782039999992776</v>
+        <v>-0.56925219999993715</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.4812513648145722</v>
+        <v>-0.37627045553839666</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1810.2792617</v>
+        <v>1811.9566577000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.19383429999993496</v>
+        <v>0.20243940000000293</v>
       </c>
       <c r="D32" s="5">
-        <v>0.12857857470893741</v>
+        <v>0.13416644738264427</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1812.6955954</v>
+        <v>1813.8934357000001</v>
       </c>
       <c r="C33" s="5">
-        <v>2.4163336999999956</v>
+        <v>1.9367780000000039</v>
       </c>
       <c r="D33" s="5">
-        <v>1.613553437056936</v>
+        <v>1.290232686218884</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1814.8019105000001</v>
+        <v>1816.2340796000001</v>
       </c>
       <c r="C34" s="5">
-        <v>2.1063151000000744</v>
+        <v>2.3406439000000319</v>
       </c>
       <c r="D34" s="5">
-        <v>1.4033212877047285</v>
+        <v>1.559514469736234</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1811.8764298999999</v>
+        <v>1814.0410824000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-2.9254806000001281</v>
+        <v>-2.1929972000000362</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.9173543711554109</v>
+        <v>-1.4393467044440444</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1814.1416810000001</v>
+        <v>1815.4292312</v>
       </c>
       <c r="C36" s="5">
-        <v>2.2652511000001141</v>
+        <v>1.3881487999999536</v>
       </c>
       <c r="D36" s="5">
-        <v>1.5106279094728947</v>
+        <v>0.92214410721689344</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1811.8025368000001</v>
+        <v>1813.3355458999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.3391441999999643</v>
+        <v>-2.093685300000061</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.5363476032497769</v>
+        <v>-1.3751828626861196</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1810.7250710999999</v>
+        <v>1812.5753576</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.0774657000001753</v>
+        <v>-0.76018829999998161</v>
       </c>
       <c r="D38" s="5">
-        <v>-0.71130168078671341</v>
+        <v>-0.50190686719281397</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1823.7626206</v>
+        <v>1824.9639933000001</v>
       </c>
       <c r="C39" s="5">
-        <v>13.037549500000068</v>
+        <v>12.388635700000123</v>
       </c>
       <c r="D39" s="5">
-        <v>8.9907259564756536</v>
+        <v>8.5172416758647387</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1825.8210335000001</v>
+        <v>1827.7185195</v>
       </c>
       <c r="C40" s="5">
-        <v>2.0584129000001212</v>
+        <v>2.7545261999998729</v>
       </c>
       <c r="D40" s="5">
-        <v>1.3628345938976327</v>
+        <v>1.8263428410531413</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1826.7568497</v>
+        <v>1829.0140025000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.93581619999986287</v>
+        <v>1.2954830000001039</v>
       </c>
       <c r="D41" s="5">
-        <v>0.61679130259360004</v>
+        <v>0.85388109804496182</v>
       </c>
       <c r="E41" s="5">
-        <v>0.98068789476311036</v>
+        <v>1.0001632412442785</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1829.9915057000001</v>
+        <v>1831.5197234</v>
       </c>
       <c r="C42" s="5">
-        <v>3.2346560000000864</v>
+        <v>2.5057208999999148</v>
       </c>
       <c r="D42" s="5">
-        <v>2.1456679455917005</v>
+        <v>1.6564254464503714</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1830.4547203</v>
+        <v>1832.4169399</v>
       </c>
       <c r="C43" s="5">
-        <v>0.46321459999990111</v>
+        <v>0.89721650000001318</v>
       </c>
       <c r="D43" s="5">
-        <v>0.30417191889975381</v>
+        <v>0.58943695160071918</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1834.0872764000001</v>
+        <v>1836.0054107999999</v>
       </c>
       <c r="C44" s="5">
-        <v>3.6325561000001017</v>
+        <v>3.5884708999999475</v>
       </c>
       <c r="D44" s="5">
-        <v>2.4075776300590768</v>
+        <v>2.3754692034846814</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1838.7992291999999</v>
+        <v>1840.0453494000001</v>
       </c>
       <c r="C45" s="5">
-        <v>4.7119527999998354</v>
+        <v>4.0399386000001414</v>
       </c>
       <c r="D45" s="5">
-        <v>3.1268564748129002</v>
+        <v>2.6726660055687468</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1839.8213376000001</v>
+        <v>1840.9918803</v>
       </c>
       <c r="C46" s="5">
-        <v>1.0221084000002065</v>
+        <v>0.94653089999997064</v>
       </c>
       <c r="D46" s="5">
-        <v>0.66907075959550255</v>
+        <v>0.61903699631280507</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1844.8486112999999</v>
+        <v>1846.7128477000001</v>
       </c>
       <c r="C47" s="5">
-        <v>5.027273699999796</v>
+        <v>5.7209674000000632</v>
       </c>
       <c r="D47" s="5">
-        <v>3.3287052841641351</v>
+        <v>3.7934554980978641</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1854.3196683000001</v>
+        <v>1855.6630204999999</v>
       </c>
       <c r="C48" s="5">
-        <v>9.4710570000002008</v>
+        <v>8.9501727999997911</v>
       </c>
       <c r="D48" s="5">
-        <v>6.3375019122080767</v>
+        <v>5.9734105818206595</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1857.7059342</v>
+        <v>1859.1550844999999</v>
       </c>
       <c r="C49" s="5">
-        <v>3.3862658999998985</v>
+        <v>3.4920640000000276</v>
       </c>
       <c r="D49" s="5">
-        <v>2.213524391793853</v>
+        <v>2.2817300064135182</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1861.2319454999999</v>
+        <v>1862.8427009</v>
       </c>
       <c r="C50" s="5">
-        <v>3.5260112999999365</v>
+        <v>3.6876164000000244</v>
       </c>
       <c r="D50" s="5">
-        <v>2.3015832845944884</v>
+        <v>2.4063269623472161</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1861.7258347</v>
+        <v>1863.2281346</v>
       </c>
       <c r="C51" s="5">
-        <v>0.49388920000001235</v>
+        <v>0.38543370000002142</v>
       </c>
       <c r="D51" s="5">
-        <v>0.31889243028992986</v>
+        <v>0.24857017925155045</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1863.356728</v>
+        <v>1864.9468546999999</v>
       </c>
       <c r="C52" s="5">
-        <v>1.6308933000000252</v>
+        <v>1.7187200999999277</v>
       </c>
       <c r="D52" s="5">
-        <v>1.0562934715901973</v>
+        <v>1.1125637774338282</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1871.1814738999999</v>
+        <v>1873.0257008999999</v>
       </c>
       <c r="C53" s="5">
-        <v>7.8247458999999253</v>
+        <v>8.0788462000000436</v>
       </c>
       <c r="D53" s="5">
-        <v>5.1571574374326801</v>
+        <v>5.3239932380402033</v>
       </c>
       <c r="E53" s="5">
-        <v>2.431884911628801</v>
+        <v>2.406307351383985</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1868.4878695</v>
+        <v>1870.5769703000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-2.6936043999999129</v>
+        <v>-2.4487305999998625</v>
       </c>
       <c r="D54" s="5">
-        <v>-1.7138135619079731</v>
+        <v>-1.5576077613869477</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1866.6894152</v>
+        <v>1868.6198171000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.7984543000000031</v>
+        <v>-1.9571531999999934</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.1489273598408012</v>
+        <v>-1.2483398657117672</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1872.4375035</v>
+        <v>1874.4572565999999</v>
       </c>
       <c r="C56" s="5">
-        <v>5.7480883000000631</v>
+        <v>5.8374394999998458</v>
       </c>
       <c r="D56" s="5">
-        <v>3.7583830204034552</v>
+        <v>3.8138017559609105</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1884.6378239000001</v>
+        <v>1886.3658677000001</v>
       </c>
       <c r="C57" s="5">
-        <v>12.20032040000001</v>
+        <v>11.908611100000144</v>
       </c>
       <c r="D57" s="5">
-        <v>8.1052691019434029</v>
+        <v>7.895828915113845</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1884.2664021999999</v>
+        <v>1885.9083224999999</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.3714217000001554</v>
+        <v>-0.45754520000014054</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.23623809122448325</v>
+        <v>-0.29067657432173544</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1888.6322662</v>
+        <v>1890.6660886</v>
       </c>
       <c r="C59" s="5">
-        <v>4.3658640000001014</v>
+        <v>4.7577661000000262</v>
       </c>
       <c r="D59" s="5">
-        <v>2.816119359016489</v>
+        <v>3.069718850515879</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1894.7033908999999</v>
+        <v>1896.3926767</v>
       </c>
       <c r="C60" s="5">
-        <v>6.0711246999999275</v>
+        <v>5.7265881000000718</v>
       </c>
       <c r="D60" s="5">
-        <v>3.9264104573449199</v>
+        <v>3.6958123902484097</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1900.1689137999999</v>
+        <v>1901.8092509000001</v>
       </c>
       <c r="C61" s="5">
-        <v>5.4655228999999963</v>
+        <v>5.4165742000000137</v>
       </c>
       <c r="D61" s="5">
-        <v>3.5170097554753754</v>
+        <v>3.4818615399365926</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1901.4482310000001</v>
+        <v>1903.5236156000001</v>
       </c>
       <c r="C62" s="5">
-        <v>1.2793172000001505</v>
+        <v>1.7143647000000328</v>
       </c>
       <c r="D62" s="5">
-        <v>0.81091639508099611</v>
+        <v>1.0871058469064332</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1912.2794044</v>
+        <v>1913.5920827</v>
       </c>
       <c r="C63" s="5">
-        <v>10.831173399999898</v>
+        <v>10.068467099999907</v>
       </c>
       <c r="D63" s="5">
-        <v>7.053803605734954</v>
+        <v>6.5352074052386522</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1920.4800407</v>
+        <v>1921.9981455</v>
       </c>
       <c r="C64" s="5">
-        <v>8.200636300000042</v>
+        <v>8.4060627999999724</v>
       </c>
       <c r="D64" s="5">
-        <v>5.2692197457590018</v>
+        <v>5.400624952334443</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1924.2315667</v>
+        <v>1926.4009007</v>
       </c>
       <c r="C65" s="5">
-        <v>3.7515260000000126</v>
+        <v>4.4027552000000014</v>
       </c>
       <c r="D65" s="5">
-        <v>2.3694672855993693</v>
+        <v>2.7837598306685418</v>
       </c>
       <c r="E65" s="5">
-        <v>2.8351121224725828</v>
+        <v>2.8496779181595322</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1932.4229061000001</v>
+        <v>1932.3949531000001</v>
       </c>
       <c r="C66" s="5">
-        <v>8.1913394000000608</v>
+        <v>5.9940524000001005</v>
       </c>
       <c r="D66" s="5">
-        <v>5.2296443511837598</v>
+        <v>3.798400933532653</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1937.9342566</v>
+        <v>1937.9391430000001</v>
       </c>
       <c r="C67" s="5">
-        <v>5.511350499999935</v>
+        <v>5.5441898999999921</v>
       </c>
       <c r="D67" s="5">
-        <v>3.4766489077464602</v>
+        <v>3.4977439149555867</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1943.4157822</v>
+        <v>1943.4577153</v>
       </c>
       <c r="C68" s="5">
-        <v>5.4815255999999408</v>
+        <v>5.5185722999999598</v>
       </c>
       <c r="D68" s="5">
-        <v>3.4475539229012142</v>
+        <v>3.4712113570728675</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1940.9234629</v>
+        <v>1940.9104636</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.4923192999999628</v>
+        <v>-2.5472517000000607</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.5281227066303638</v>
+        <v>-1.5615276973658831</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1946.6154412000001</v>
+        <v>1946.6230244999999</v>
       </c>
       <c r="C70" s="5">
-        <v>5.6919783000000734</v>
+        <v>5.7125608999999713</v>
       </c>
       <c r="D70" s="5">
-        <v>3.5764561762702707</v>
+        <v>3.589623399771491</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1957.7436623000001</v>
+        <v>1958.0769485000001</v>
       </c>
       <c r="C71" s="5">
-        <v>11.128221100000019</v>
+        <v>11.453924000000143</v>
       </c>
       <c r="D71" s="5">
-        <v>7.0798988882177394</v>
+        <v>7.2938393193668905</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1959.0980030999999</v>
+        <v>1959.1363302</v>
       </c>
       <c r="C72" s="5">
-        <v>1.354340799999818</v>
+        <v>1.0593816999999035</v>
       </c>
       <c r="D72" s="5">
-        <v>0.83330974860260643</v>
+        <v>0.65117344921972187</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1965.4540830999999</v>
+        <v>1965.7098997000001</v>
       </c>
       <c r="C73" s="5">
-        <v>6.3560800000000199</v>
+        <v>6.573569500000076</v>
       </c>
       <c r="D73" s="5">
-        <v>3.9634981547803205</v>
+        <v>4.1015508299407033</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1969.4150841000001</v>
+        <v>1969.6401744</v>
       </c>
       <c r="C74" s="5">
-        <v>3.9610010000001239</v>
+        <v>3.9302746999999272</v>
       </c>
       <c r="D74" s="5">
-        <v>2.4453597040566821</v>
+        <v>2.4258622183253253</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1972.931673</v>
+        <v>1972.361402</v>
       </c>
       <c r="C75" s="5">
-        <v>3.5165888999999879</v>
+        <v>2.7212276000000202</v>
       </c>
       <c r="D75" s="5">
-        <v>2.1638898023535136</v>
+        <v>1.6705595368496251</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1975.6142295</v>
+        <v>1975.2051546</v>
       </c>
       <c r="C76" s="5">
-        <v>2.6825564999999187</v>
+        <v>2.8437526000000162</v>
       </c>
       <c r="D76" s="5">
-        <v>1.6438735575431851</v>
+        <v>1.7439473418386253</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1982.4713048000001</v>
+        <v>1982.6046384000001</v>
       </c>
       <c r="C77" s="5">
-        <v>6.8570753000001332</v>
+        <v>7.3994838000000982</v>
       </c>
       <c r="D77" s="5">
-        <v>4.2454652250637714</v>
+        <v>4.5892121030632449</v>
       </c>
       <c r="E77" s="5">
-        <v>3.0266491366150561</v>
+        <v>2.9175514649924184</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1980.9094464</v>
+        <v>1980.7652453999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.5618584000001192</v>
+        <v>-1.8393930000002001</v>
       </c>
       <c r="D78" s="5">
-        <v>-0.94131509616232067</v>
+        <v>-1.1076556788459979</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1985.1230588999999</v>
+        <v>1985.0186937000001</v>
       </c>
       <c r="C79" s="5">
-        <v>4.2136124999999538</v>
+        <v>4.2534483000001728</v>
       </c>
       <c r="D79" s="5">
-        <v>2.5826072202961736</v>
+        <v>2.6075045185746992</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1986.9672390000001</v>
+        <v>1987.0471861999999</v>
       </c>
       <c r="C80" s="5">
-        <v>1.8441801000001306</v>
+        <v>2.0284924999998566</v>
       </c>
       <c r="D80" s="5">
-        <v>1.1205142216551778</v>
+        <v>1.2331969364713036</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1992.6972599999999</v>
+        <v>1992.6992333000001</v>
       </c>
       <c r="C81" s="5">
-        <v>5.7300209999998515</v>
+        <v>5.652047100000118</v>
       </c>
       <c r="D81" s="5">
-        <v>3.5159816912519348</v>
+        <v>3.4672437035833337</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1998.4200797000001</v>
+        <v>1998.5966536000001</v>
       </c>
       <c r="C82" s="5">
-        <v>5.7228197000001728</v>
+        <v>5.8974203000000216</v>
       </c>
       <c r="D82" s="5">
-        <v>3.5012353385675432</v>
+        <v>3.6097978535456932</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1999.9930778</v>
+        <v>2000.2770095999999</v>
       </c>
       <c r="C83" s="5">
-        <v>1.5729980999999498</v>
+        <v>1.680355999999847</v>
       </c>
       <c r="D83" s="5">
-        <v>0.94864485151364697</v>
+        <v>1.0136001121114235</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>2007.2739280999999</v>
+        <v>2007.4781863000001</v>
       </c>
       <c r="C84" s="5">
-        <v>7.2808502999998836</v>
+        <v>7.2011767000001328</v>
       </c>
       <c r="D84" s="5">
-        <v>4.4570638498461879</v>
+        <v>4.4066827996837254</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>2011.5343425000001</v>
+        <v>2011.9216521000001</v>
       </c>
       <c r="C85" s="5">
-        <v>4.2604144000001725</v>
+        <v>4.4434658000000127</v>
       </c>
       <c r="D85" s="5">
-        <v>2.5769294106141594</v>
+        <v>2.6887236431308859</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>2010.6708573000001</v>
+        <v>2010.6568732000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.86348520000001372</v>
+        <v>-1.2647789000000103</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.51390588864919096</v>
+        <v>-0.75176786459852929</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>2030.7078418999999</v>
+        <v>2030.1732231999999</v>
       </c>
       <c r="C87" s="5">
-        <v>20.036984599999869</v>
+        <v>19.516349999999875</v>
       </c>
       <c r="D87" s="5">
-        <v>12.636086181624929</v>
+        <v>12.290131674966332</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>2038.0209245000001</v>
+        <v>2037.5923407</v>
       </c>
       <c r="C88" s="5">
-        <v>7.3130826000001434</v>
+        <v>7.419117500000084</v>
       </c>
       <c r="D88" s="5">
-        <v>4.4081288170472854</v>
+        <v>4.4745354558178851</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>2034.8398041</v>
+        <v>2034.8934664000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-3.1811204000000544</v>
+        <v>-2.6988742999999431</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.8570677595369345</v>
+        <v>-1.57792090067016</v>
       </c>
       <c r="E89" s="5">
-        <v>2.6415766610696556</v>
+        <v>2.6373804936821843</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>2043.6162227</v>
+        <v>2045.5201265999999</v>
       </c>
       <c r="C90" s="5">
-        <v>8.7764185999999427</v>
+        <v>10.626660199999833</v>
       </c>
       <c r="D90" s="5">
-        <v>5.3002508546450056</v>
+        <v>6.4498260411600006</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>2052.4246290000001</v>
+        <v>2053.8371674</v>
       </c>
       <c r="C91" s="5">
-        <v>8.8084063000001152</v>
+        <v>8.3170408000000862</v>
       </c>
       <c r="D91" s="5">
-        <v>5.2966396487977407</v>
+        <v>4.9897790075523973</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>2059.4453659000001</v>
+        <v>2061.2958838999998</v>
       </c>
       <c r="C92" s="5">
-        <v>7.0207368999999744</v>
+        <v>7.4587164999998095</v>
       </c>
       <c r="D92" s="5">
-        <v>4.1829600755112217</v>
+        <v>4.4460274592716287</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>2063.8840254000002</v>
+        <v>2065.8129573000001</v>
       </c>
       <c r="C93" s="5">
-        <v>4.4386595000000852</v>
+        <v>4.5170734000002994</v>
       </c>
       <c r="D93" s="5">
-        <v>2.6172027898355266</v>
+        <v>2.661577353411082</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>2076.5807076999999</v>
+        <v>2078.8862822999999</v>
       </c>
       <c r="C94" s="5">
-        <v>12.696682299999793</v>
+        <v>13.073324999999841</v>
       </c>
       <c r="D94" s="5">
-        <v>7.6371782260217236</v>
+        <v>7.8640783789739155</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>2083.3429851999999</v>
+        <v>2085.2966768000001</v>
       </c>
       <c r="C95" s="5">
-        <v>6.762277499999982</v>
+        <v>6.4103945000001659</v>
       </c>
       <c r="D95" s="5">
-        <v>3.9784925560508722</v>
+        <v>3.7636908665960034</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>2085.4495015000002</v>
+        <v>2087.6276595999998</v>
       </c>
       <c r="C96" s="5">
-        <v>2.106516300000294</v>
+        <v>2.3309827999996742</v>
       </c>
       <c r="D96" s="5">
-        <v>1.2201182036548852</v>
+        <v>1.349659590734964</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>2098.97478</v>
+        <v>2101.2217279000001</v>
       </c>
       <c r="C97" s="5">
-        <v>13.525278499999786</v>
+        <v>13.594068300000345</v>
       </c>
       <c r="D97" s="5">
-        <v>8.0663563465265931</v>
+        <v>8.1000981899891364</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>2109.4103485999999</v>
+        <v>2111.0895003999999</v>
       </c>
       <c r="C98" s="5">
-        <v>10.435568599999897</v>
+        <v>9.8677724999997736</v>
       </c>
       <c r="D98" s="5">
-        <v>6.1319693114486373</v>
+        <v>5.7833102043130413</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>2119.4044671000001</v>
+        <v>2120.8608061</v>
       </c>
       <c r="C99" s="5">
-        <v>9.9941185000002406</v>
+        <v>9.7713057000000845</v>
       </c>
       <c r="D99" s="5">
-        <v>5.8359657069275928</v>
+        <v>5.6978727274036745</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>2129.1247770999998</v>
+        <v>2130.6072688999998</v>
       </c>
       <c r="C100" s="5">
-        <v>9.7203099999996994</v>
+        <v>9.7464627999997901</v>
       </c>
       <c r="D100" s="5">
-        <v>5.6445805382628444</v>
+        <v>5.6561681953794851</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>2138.7536629000001</v>
+        <v>2140.8727429</v>
       </c>
       <c r="C101" s="5">
-        <v>9.628885800000262</v>
+        <v>10.265474000000268</v>
       </c>
       <c r="D101" s="5">
-        <v>5.5639976925104584</v>
+        <v>5.93741761267359</v>
       </c>
       <c r="E101" s="5">
-        <v>5.1067341316315851</v>
+        <v>5.208099502500807</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>2149.2332176</v>
+        <v>2151.276292</v>
       </c>
       <c r="C102" s="5">
-        <v>10.479554699999881</v>
+        <v>10.403549099999964</v>
       </c>
       <c r="D102" s="5">
-        <v>6.0408827729098613</v>
+        <v>5.9897967303677246</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>2156.679431</v>
+        <v>2158.5693835000002</v>
       </c>
       <c r="C103" s="5">
-        <v>7.4462134000000333</v>
+        <v>7.2930915000001733</v>
       </c>
       <c r="D103" s="5">
-        <v>4.2376532771605246</v>
+        <v>4.1448648645037167</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>2164.8190034999998</v>
+        <v>2166.9597791000001</v>
       </c>
       <c r="C104" s="5">
-        <v>8.1395724999997583</v>
+        <v>8.3903955999999198</v>
       </c>
       <c r="D104" s="5">
-        <v>4.6241502753916475</v>
+        <v>4.76544237840415</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>2174.6799145</v>
+        <v>2176.4929867999999</v>
       </c>
       <c r="C105" s="5">
-        <v>9.8609110000002147</v>
+        <v>9.5332076999998208</v>
       </c>
       <c r="D105" s="5">
-        <v>5.60513108287648</v>
+        <v>5.4088461873033511</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>2183.0149697000002</v>
+        <v>2185.0650664</v>
       </c>
       <c r="C106" s="5">
-        <v>8.3350552000001699</v>
+        <v>8.5720796000000519</v>
       </c>
       <c r="D106" s="5">
-        <v>4.6975324445157174</v>
+        <v>4.8299119047973793</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>2191.7149186000001</v>
+        <v>2193.3990023000001</v>
       </c>
       <c r="C107" s="5">
-        <v>8.6999488999999812</v>
+        <v>8.3339359000001423</v>
       </c>
       <c r="D107" s="5">
-        <v>4.8885785027597439</v>
+        <v>4.6740946186354826</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>2201.2753151000002</v>
+        <v>2203.7537413999999</v>
       </c>
       <c r="C108" s="5">
-        <v>9.5603965000000244</v>
+        <v>10.354739099999733</v>
       </c>
       <c r="D108" s="5">
-        <v>5.3619005762280958</v>
+        <v>5.8144679186751258</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>2210.7551242999998</v>
+        <v>2212.7021613000002</v>
       </c>
       <c r="C109" s="5">
-        <v>9.4798091999996359</v>
+        <v>8.9484199000003173</v>
       </c>
       <c r="D109" s="5">
-        <v>5.2919872082562325</v>
+        <v>4.9829492748955539</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>2215.0364777999998</v>
+        <v>2216.6885876000001</v>
       </c>
       <c r="C110" s="5">
-        <v>4.2813535000000229</v>
+        <v>3.9864262999999482</v>
       </c>
       <c r="D110" s="5">
-        <v>2.3488360972861111</v>
+        <v>2.1834834197173469</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>2218.017996</v>
+        <v>2219.9685733000001</v>
       </c>
       <c r="C111" s="5">
-        <v>2.9815182000002096</v>
+        <v>3.2799856999999975</v>
       </c>
       <c r="D111" s="5">
-        <v>1.6272546287822376</v>
+        <v>1.7901356611500718</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>2222.0596992999999</v>
+        <v>2223.918173</v>
       </c>
       <c r="C112" s="5">
-        <v>4.041703299999881</v>
+        <v>3.9495996999999079</v>
       </c>
       <c r="D112" s="5">
-        <v>2.208705442155634</v>
+        <v>2.1559642343778052</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>2230.4316878</v>
+        <v>2232.8173284999998</v>
       </c>
       <c r="C113" s="5">
-        <v>8.3719885000000431</v>
+        <v>8.8991554999997788</v>
       </c>
       <c r="D113" s="5">
-        <v>4.6160803630534541</v>
+        <v>4.9089844146055217</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2865163244508953</v>
+        <v>4.2947244718269717</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>2221.1611447999999</v>
+        <v>2223.3227326000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-9.2705430000000888</v>
+        <v>-9.4945958999996947</v>
       </c>
       <c r="D114" s="5">
-        <v>-4.8752137050479538</v>
+        <v>-4.9850871645880312</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>2222.3365358000001</v>
+        <v>2224.6438757999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.1753910000002179</v>
+        <v>1.321143199999824</v>
       </c>
       <c r="D115" s="5">
-        <v>0.63686581181150448</v>
+        <v>0.7153992638059492</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>2226.9696466999999</v>
+        <v>2229.3722871</v>
       </c>
       <c r="C116" s="5">
-        <v>4.6331108999997923</v>
+        <v>4.7284113000000616</v>
       </c>
       <c r="D116" s="5">
-        <v>2.5306374579913804</v>
+        <v>2.5805911784977154</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>2216.4567378000002</v>
+        <v>2218.4562624</v>
       </c>
       <c r="C117" s="5">
-        <v>-10.512908899999729</v>
+        <v>-10.91602469999998</v>
       </c>
       <c r="D117" s="5">
-        <v>-5.5200762225589228</v>
+        <v>-5.7200654855461881</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>2215.0890367000002</v>
+        <v>2217.4242884999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.3677010999999766</v>
+        <v>-1.0319739000001391</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.73797181830982383</v>
+        <v>-0.55678594073497178</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>2221.3015240999998</v>
+        <v>2223.5724015000001</v>
       </c>
       <c r="C119" s="5">
-        <v>6.2124873999996453</v>
+        <v>6.148113000000194</v>
       </c>
       <c r="D119" s="5">
-        <v>3.4179497614045928</v>
+        <v>3.3783740748350999</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>2225.5885374999998</v>
+        <v>2227.6788587999999</v>
       </c>
       <c r="C120" s="5">
-        <v>4.287013399999978</v>
+        <v>4.1064572999998745</v>
       </c>
       <c r="D120" s="5">
-        <v>2.34068881258922</v>
+        <v>2.2387896324800094</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>2229.3251418</v>
+        <v>2231.5237723999999</v>
       </c>
       <c r="C121" s="5">
-        <v>3.736604300000181</v>
+        <v>3.8449135999999271</v>
       </c>
       <c r="D121" s="5">
-        <v>2.0334229478969235</v>
+        <v>2.0909424634537599</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>2235.2365863999999</v>
+        <v>2236.8209910999999</v>
       </c>
       <c r="C122" s="5">
-        <v>5.9114445999998679</v>
+        <v>5.2972187000000304</v>
       </c>
       <c r="D122" s="5">
-        <v>3.2288291215460951</v>
+        <v>2.8860615853680827</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>2239.7313515999999</v>
+        <v>2241.7969843000001</v>
       </c>
       <c r="C123" s="5">
-        <v>4.4947652000000744</v>
+        <v>4.9759932000001754</v>
       </c>
       <c r="D123" s="5">
-        <v>2.4399087038761591</v>
+        <v>2.7024044795460389</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>2242.9961342000001</v>
+        <v>2245.0360295</v>
       </c>
       <c r="C124" s="5">
-        <v>3.2647826000002169</v>
+        <v>3.2390451999999641</v>
       </c>
       <c r="D124" s="5">
-        <v>1.7632924629271463</v>
+        <v>1.7476564261464045</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>2248.7532231999999</v>
+        <v>2250.8937808999999</v>
       </c>
       <c r="C125" s="5">
-        <v>5.7570889999997235</v>
+        <v>5.85775139999987</v>
       </c>
       <c r="D125" s="5">
-        <v>3.1238895737686567</v>
+        <v>3.1763672633561058</v>
       </c>
       <c r="E125" s="5">
-        <v>0.82143450078362434</v>
+        <v>0.80958044212886549</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>2252.2698294000002</v>
+        <v>2254.2771578000002</v>
       </c>
       <c r="C126" s="5">
-        <v>3.5166062000002967</v>
+        <v>3.3833769000002576</v>
       </c>
       <c r="D126" s="5">
-        <v>1.8927877428442041</v>
+        <v>1.818738092374006</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>2258.0314161000001</v>
+        <v>2260.0757834000001</v>
       </c>
       <c r="C127" s="5">
-        <v>5.7615866999999525</v>
+        <v>5.798625599999923</v>
       </c>
       <c r="D127" s="5">
-        <v>3.113310260630886</v>
+        <v>3.1307788024097727</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>2264.7931140999999</v>
+        <v>2267.4129800000001</v>
       </c>
       <c r="C128" s="5">
-        <v>6.7616979999997966</v>
+        <v>7.3371965999999702</v>
       </c>
       <c r="D128" s="5">
-        <v>3.6531897282192194</v>
+        <v>3.9660440210833814</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>2270.3672078999998</v>
+        <v>2272.0529397999999</v>
       </c>
       <c r="C129" s="5">
-        <v>5.5740937999999005</v>
+        <v>4.639959799999815</v>
       </c>
       <c r="D129" s="5">
-        <v>2.9937411791648216</v>
+        <v>2.483468456053739</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>2277.8496387999999</v>
+        <v>2280.2866107</v>
       </c>
       <c r="C130" s="5">
-        <v>7.482430900000054</v>
+        <v>8.2336709000001065</v>
       </c>
       <c r="D130" s="5">
-        <v>4.027310179352428</v>
+        <v>4.4363991429975824</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>2282.9910107999999</v>
+        <v>2284.9384286999998</v>
       </c>
       <c r="C131" s="5">
-        <v>5.1413720000000467</v>
+        <v>4.651817999999821</v>
       </c>
       <c r="D131" s="5">
-        <v>2.7424182604950609</v>
+        <v>2.4756721217173538</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>2284.1967448</v>
+        <v>2286.9658201000002</v>
       </c>
       <c r="C132" s="5">
-        <v>1.2057340000001204</v>
+        <v>2.027391400000397</v>
       </c>
       <c r="D132" s="5">
-        <v>0.63560961905715363</v>
+        <v>1.0699533086391266</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>2288.1077488999999</v>
+        <v>2290.3428122</v>
       </c>
       <c r="C133" s="5">
-        <v>3.9110040999999001</v>
+        <v>3.3769920999998249</v>
       </c>
       <c r="D133" s="5">
-        <v>2.0741009094551455</v>
+        <v>1.7864124874630294</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>2297.9812971000001</v>
+        <v>2299.0763068000001</v>
       </c>
       <c r="C134" s="5">
-        <v>9.8735482000001866</v>
+        <v>8.7334946000000855</v>
       </c>
       <c r="D134" s="5">
-        <v>5.3028714419415257</v>
+        <v>4.67301541192644</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>2299.8979433</v>
+        <v>2302.0568194000002</v>
       </c>
       <c r="C135" s="5">
-        <v>1.9166461999998319</v>
+        <v>2.980512600000111</v>
       </c>
       <c r="D135" s="5">
-        <v>1.0054718603789814</v>
+        <v>1.5668151289728094</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>2303.3582886999998</v>
+        <v>2305.6965679999998</v>
       </c>
       <c r="C136" s="5">
-        <v>3.4603453999998237</v>
+        <v>3.6397485999996206</v>
       </c>
       <c r="D136" s="5">
-        <v>1.8204934175198417</v>
+        <v>1.9138887205101041</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>2309.3147349000001</v>
+        <v>2311.9342308</v>
       </c>
       <c r="C137" s="5">
-        <v>5.9564462000003005</v>
+        <v>6.2376628000001801</v>
       </c>
       <c r="D137" s="5">
-        <v>3.1476989488244733</v>
+        <v>3.2951344953116468</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6931150592780728</v>
+        <v>2.7118316474086912</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>2311.7488604</v>
+        <v>2314.2364554999999</v>
       </c>
       <c r="C138" s="5">
-        <v>2.4341254999999364</v>
+        <v>2.302224699999897</v>
       </c>
       <c r="D138" s="5">
-        <v>1.2722145201568891</v>
+        <v>1.2015267603042501</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>2318.1690634000001</v>
+        <v>2320.6336031000001</v>
       </c>
       <c r="C139" s="5">
-        <v>6.4202030000001287</v>
+        <v>6.397147600000153</v>
       </c>
       <c r="D139" s="5">
-        <v>3.3840264699689593</v>
+        <v>3.3680091100904974</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>2320.4482515999998</v>
+        <v>2323.0878054</v>
       </c>
       <c r="C140" s="5">
-        <v>2.2791881999996804</v>
+        <v>2.4542022999999062</v>
       </c>
       <c r="D140" s="5">
-        <v>1.1862224181067971</v>
+        <v>1.2764760945995546</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>2324.9103018999999</v>
+        <v>2326.8584498999999</v>
       </c>
       <c r="C141" s="5">
-        <v>4.4620503000001008</v>
+        <v>3.7706444999998894</v>
       </c>
       <c r="D141" s="5">
-        <v>2.3320727718396217</v>
+        <v>1.9652232031187378</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>2326.2914558000002</v>
+        <v>2328.7774064999999</v>
       </c>
       <c r="C142" s="5">
-        <v>1.3811539000002995</v>
+        <v>1.9189566000000013</v>
       </c>
       <c r="D142" s="5">
-        <v>0.71521499496909335</v>
+        <v>0.99413936682777315</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>2323.9536419000001</v>
+        <v>2325.7959264000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.3378139000001283</v>
+        <v>-2.9814800999997715</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.1993005011907365</v>
+        <v>-1.5255602876382501</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>2322.8195534000001</v>
+        <v>2325.3169742999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.1340884999999616</v>
+        <v>-0.47895210000024235</v>
       </c>
       <c r="D144" s="5">
-        <v>-0.58403035295788719</v>
+        <v>-0.24683679115483637</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>2327.5479636</v>
+        <v>2329.7141323000001</v>
       </c>
       <c r="C145" s="5">
-        <v>4.7284101999998711</v>
+        <v>4.3971580000002177</v>
       </c>
       <c r="D145" s="5">
-        <v>2.4702962101831538</v>
+        <v>2.2929415730334801</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>2324.6173752999998</v>
+        <v>2326.3902668999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.9305883000001813</v>
+        <v>-3.3238654000001588</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.5004866913188697</v>
+        <v>-1.6987011256014206</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>2320.3274843999998</v>
+        <v>2322.6788359000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.2898909000000458</v>
+        <v>-3.7114309999997204</v>
       </c>
       <c r="D147" s="5">
-        <v>-2.1921626219205903</v>
+        <v>-1.897723384064276</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>2320.6252718000001</v>
+        <v>2323.1262314000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.29778740000028847</v>
+        <v>0.44739549999985684</v>
       </c>
       <c r="D148" s="5">
-        <v>0.15411498009094693</v>
+        <v>0.23138960443576106</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>2311.9604966000002</v>
+        <v>2314.3702044000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.6647751999998945</v>
+        <v>-8.7560269999999036</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.3896954779639614</v>
+        <v>-4.4302939513696131</v>
       </c>
       <c r="E149" s="5">
-        <v>0.11456912563780897</v>
+        <v>0.10536517724195615</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>2315.0882075999998</v>
+        <v>2317.5412952000001</v>
       </c>
       <c r="C150" s="5">
-        <v>3.1277109999996355</v>
+        <v>3.1710908000000018</v>
       </c>
       <c r="D150" s="5">
-        <v>1.6355409357317274</v>
+        <v>1.6566567370120522</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>2316.1894275999998</v>
+        <v>2318.5223098000001</v>
       </c>
       <c r="C151" s="5">
-        <v>1.1012200000000121</v>
+        <v>0.98101459999998042</v>
       </c>
       <c r="D151" s="5">
-        <v>0.57230073726910469</v>
+        <v>0.50914394945882346</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>2315.5770699</v>
+        <v>2318.026676</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.61235769999984768</v>
+        <v>-0.49563380000017787</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.31679691579736824</v>
+        <v>-0.2562243072225745</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>2315.9438390999999</v>
+        <v>2318.1348932999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.36676919999990787</v>
+        <v>0.10821729999997842</v>
       </c>
       <c r="D153" s="5">
-        <v>0.19023623285527869</v>
+        <v>5.6036503214640376E-2</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>2320.6808283999999</v>
+        <v>2322.9814308</v>
       </c>
       <c r="C154" s="5">
-        <v>4.7369893000000047</v>
+        <v>4.8465375000000677</v>
       </c>
       <c r="D154" s="5">
-        <v>2.482258914686164</v>
+        <v>2.5378975924824188</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>2317.3401740999998</v>
+        <v>2319.5125072999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.3406543000000966</v>
+        <v>-3.4689235000000735</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.7138065841672989</v>
+        <v>-1.7773231673605117</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>2315.2537241</v>
+        <v>2317.2696649999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.0864499999997861</v>
+        <v>-2.2428423000001203</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.0751026697529587</v>
+        <v>-1.1541836156023222</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>2317.0507287</v>
+        <v>2319.3754496000001</v>
       </c>
       <c r="C157" s="5">
-        <v>1.7970046000000366</v>
+        <v>2.1057846000003337</v>
       </c>
       <c r="D157" s="5">
-        <v>0.93537687802522917</v>
+        <v>1.0959491068956106</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>2315.7274149999998</v>
+        <v>2317.3278479000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.3233137000001989</v>
+        <v>-2.0476017000000866</v>
       </c>
       <c r="D158" s="5">
-        <v>-0.68319515722669033</v>
+        <v>-1.0542607221627032</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>2314.8349755999998</v>
+        <v>2317.1304829000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.8924394000000575</v>
+        <v>-0.19736499999999069</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.4614792953012592</v>
+        <v>-0.1021551997983372</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>2313.9384110999999</v>
+        <v>2316.1022612000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.89656449999984034</v>
+        <v>-1.0282216999999036</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.46378619360041284</v>
+        <v>-0.53119973569196732</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>2311.2593725000002</v>
+        <v>2313.5069899999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.6790385999997852</v>
+        <v>-2.5952712000002975</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.3805266315096265</v>
+        <v>-1.336384671092905</v>
       </c>
       <c r="E161" s="5">
-        <v>-3.0325955007926009E-2</v>
+        <v>-3.72980259752409E-2</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>2313.0893685999999</v>
+        <v>2315.3961515000001</v>
       </c>
       <c r="C162" s="5">
-        <v>1.8299960999997893</v>
+        <v>1.8891615000002275</v>
       </c>
       <c r="D162" s="5">
-        <v>0.95427785466473125</v>
+        <v>0.98430783353296025</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>2309.6692148000002</v>
+        <v>2311.9938487999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-3.4201537999997527</v>
+        <v>-3.4023027000002912</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.7599717151993932</v>
+        <v>-1.7491296584765004</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>2306.1478572999999</v>
+        <v>2308.4833841</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.5213575000002493</v>
+        <v>-3.5104646999998295</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.8142749207122555</v>
+        <v>-1.806906122827534</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>2304.6172575000001</v>
+        <v>2306.9260303000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.5305997999998908</v>
+        <v>-1.5573537999998734</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.79354402788264222</v>
+        <v>-0.80654944964798636</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>2303.0913968</v>
+        <v>2305.3662605</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.5258607000000666</v>
+        <v>-1.5597698000001401</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.7916194522749942</v>
+        <v>-0.80833934218906833</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>2301.0169666000002</v>
+        <v>2303.2542198000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.0744301999998243</v>
+        <v>-2.1120406999998522</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.0755201820091487</v>
+        <v>-1.0938466837021266</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>2292.9053990000002</v>
+        <v>2295.2465649999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.1115675999999439</v>
+        <v>-8.0076548000001821</v>
       </c>
       <c r="D168" s="5">
-        <v>-4.1491890702627483</v>
+        <v>-4.0931455506506893</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>2297.3215532999998</v>
+        <v>2299.7421125000001</v>
       </c>
       <c r="C169" s="5">
-        <v>4.4161542999995618</v>
+        <v>4.495547500000157</v>
       </c>
       <c r="D169" s="5">
-        <v>2.3358502927168567</v>
+        <v>2.375845819576794</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>2300.0003148999999</v>
+        <v>2301.6622628</v>
       </c>
       <c r="C170" s="5">
-        <v>2.6787616000001435</v>
+        <v>1.920150299999932</v>
       </c>
       <c r="D170" s="5">
-        <v>1.4082528337314937</v>
+        <v>1.0065437596933346</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>2299.5422293000001</v>
+        <v>2301.6586304000002</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.4580855999997766</v>
+        <v>-3.6323999997875944E-3</v>
       </c>
       <c r="D171" s="5">
-        <v>-0.23873951651740555</v>
+        <v>-1.8937800891793977E-3</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>2295.0855876999999</v>
+        <v>2297.1052599999998</v>
       </c>
       <c r="C172" s="5">
-        <v>-4.4566416000002391</v>
+        <v>-4.5533704000004036</v>
       </c>
       <c r="D172" s="5">
-        <v>-2.3010366413376948</v>
+        <v>-2.3482989064130266</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>2300.1018648999998</v>
+        <v>2302.3524129000002</v>
       </c>
       <c r="C173" s="5">
-        <v>5.0162771999998768</v>
+        <v>5.2471529000004011</v>
       </c>
       <c r="D173" s="5">
-        <v>2.6545519948504293</v>
+        <v>2.7757957880959694</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.48274580225635688</v>
+        <v>-0.48215013605814594</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>2308.7021488</v>
+        <v>2310.7882556</v>
       </c>
       <c r="C174" s="5">
-        <v>8.6002839000002496</v>
+        <v>8.4358426999997391</v>
       </c>
       <c r="D174" s="5">
-        <v>4.5803388694073632</v>
+        <v>4.4865081703887588</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>2308.1302784999998</v>
+        <v>2310.2567908000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.57187030000022787</v>
+        <v>-0.53146479999986695</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.29683786583059035</v>
+        <v>-0.27564258131160813</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>2308.3536643000002</v>
+        <v>2310.5325404999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.22338580000041475</v>
+        <v>0.27574969999977839</v>
       </c>
       <c r="D176" s="5">
-        <v>0.11620041508819678</v>
+        <v>0.1433247398100912</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>2313.5693313000002</v>
+        <v>2315.5213813</v>
       </c>
       <c r="C177" s="5">
-        <v>5.2156669999999394</v>
+        <v>4.9888408000001618</v>
       </c>
       <c r="D177" s="5">
-        <v>2.7453193569197953</v>
+        <v>2.6220002230003869</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>2310.4886947999998</v>
+        <v>2312.4794188999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-3.0806365000003098</v>
+        <v>-3.0419624000001022</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.5862114809596206</v>
+        <v>-1.5651310503687177</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>2313.9546547999998</v>
+        <v>2315.6975744000001</v>
       </c>
       <c r="C179" s="5">
-        <v>3.4659599999999955</v>
+        <v>3.2181555000001936</v>
       </c>
       <c r="D179" s="5">
-        <v>1.8150443360736013</v>
+        <v>1.6828182163141747</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>2319.9987725999999</v>
+        <v>2322.6697582000002</v>
       </c>
       <c r="C180" s="5">
-        <v>6.0441178000000946</v>
+        <v>6.9721838000000389</v>
       </c>
       <c r="D180" s="5">
-        <v>3.1798595746420855</v>
+        <v>3.6734366518623274</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>2321.2570737000001</v>
+        <v>2323.6294339999999</v>
       </c>
       <c r="C181" s="5">
-        <v>1.2583011000001534</v>
+        <v>0.95967579999978625</v>
       </c>
       <c r="D181" s="5">
-        <v>0.65279075603656977</v>
+        <v>0.49694175189363143</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>2320.8590091999999</v>
+        <v>2322.9592300999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.39806450000014593</v>
+        <v>-0.6702039000001605</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.20558994900709004</v>
+        <v>-0.34556718445993839</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>2329.7560235999999</v>
+        <v>2331.886375</v>
       </c>
       <c r="C183" s="5">
-        <v>8.8970143999999891</v>
+        <v>8.9271449000002576</v>
       </c>
       <c r="D183" s="5">
-        <v>4.6984426647115995</v>
+        <v>4.7103393548528549</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>2331.0538308</v>
+        <v>2333.6396215</v>
       </c>
       <c r="C184" s="5">
-        <v>1.2978072000000793</v>
+        <v>1.753246499999932</v>
       </c>
       <c r="D184" s="5">
-        <v>0.67052042506774434</v>
+        <v>0.90596940267042569</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>2338.4397767999999</v>
+        <v>2341.0707922000001</v>
       </c>
       <c r="C185" s="5">
-        <v>7.3859459999998762</v>
+        <v>7.4311707000001661</v>
       </c>
       <c r="D185" s="5">
-        <v>3.8691658517411742</v>
+        <v>3.8888842080210706</v>
       </c>
       <c r="E185" s="5">
-        <v>1.6667919140905818</v>
+        <v>1.6816877852001477</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>2349.984821</v>
+        <v>2352.7060875000002</v>
       </c>
       <c r="C186" s="5">
-        <v>11.54504420000012</v>
+        <v>11.635295300000053</v>
       </c>
       <c r="D186" s="5">
-        <v>6.0880356714803519</v>
+        <v>6.1298510778127424</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>2351.1628513000001</v>
+        <v>2353.6270115000002</v>
       </c>
       <c r="C187" s="5">
-        <v>1.1780303000000458</v>
+        <v>0.92092400000001362</v>
       </c>
       <c r="D187" s="5">
-        <v>0.60321259028646157</v>
+        <v>0.47073073595409465</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>2358.8044037999998</v>
+        <v>2361.2242001999998</v>
       </c>
       <c r="C188" s="5">
-        <v>7.6415524999997615</v>
+        <v>7.5971886999996059</v>
       </c>
       <c r="D188" s="5">
-        <v>3.9706177918765739</v>
+        <v>3.9429486158207627</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>2371.0099641000002</v>
+        <v>2373.0925385999999</v>
       </c>
       <c r="C189" s="5">
-        <v>12.205560300000343</v>
+        <v>11.868338400000084</v>
       </c>
       <c r="D189" s="5">
-        <v>6.3891624915576317</v>
+        <v>6.2011887788489428</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>2371.3580440000001</v>
+        <v>2373.5983700000002</v>
       </c>
       <c r="C190" s="5">
-        <v>0.34807989999990241</v>
+        <v>0.50583140000026106</v>
       </c>
       <c r="D190" s="5">
-        <v>0.17631022822770515</v>
+        <v>0.25608347924870323</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>2371.7838958000002</v>
+        <v>2374.1055572999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.42585180000014589</v>
+        <v>0.50718729999971401</v>
       </c>
       <c r="D191" s="5">
-        <v>0.21571065532215439</v>
+        <v>0.2567159436324129</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>2387.2876265999998</v>
+        <v>2389.6956660999999</v>
       </c>
       <c r="C192" s="5">
-        <v>15.50373079999963</v>
+        <v>15.590108800000053</v>
       </c>
       <c r="D192" s="5">
-        <v>8.1323332086301612</v>
+        <v>8.1710028334091689</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>2395.1825778000002</v>
+        <v>2397.8179905000002</v>
       </c>
       <c r="C193" s="5">
-        <v>7.8949512000003779</v>
+        <v>8.1223244000002524</v>
       </c>
       <c r="D193" s="5">
-        <v>4.0414804202117516</v>
+        <v>4.1557907723498877</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>2401.6932167999998</v>
+        <v>2403.8933864999999</v>
       </c>
       <c r="C194" s="5">
-        <v>6.5106389999996281</v>
+        <v>6.0753959999997278</v>
       </c>
       <c r="D194" s="5">
-        <v>3.3110771184165833</v>
+        <v>3.0831924117429299</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>2407.4381497999998</v>
+        <v>2409.7920079</v>
       </c>
       <c r="C195" s="5">
-        <v>5.7449329999999463</v>
+        <v>5.8986214000001382</v>
       </c>
       <c r="D195" s="5">
-        <v>2.9085081914874911</v>
+        <v>2.984599565904511</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>2419.0895927000001</v>
+        <v>2421.4257361999998</v>
       </c>
       <c r="C196" s="5">
-        <v>11.651442900000347</v>
+        <v>11.633728299999802</v>
       </c>
       <c r="D196" s="5">
-        <v>5.9648375177247859</v>
+        <v>5.9495537185727532</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>2428.5593011999999</v>
+        <v>2430.8005773</v>
       </c>
       <c r="C197" s="5">
-        <v>9.4697084999997969</v>
+        <v>9.3748411000001397</v>
       </c>
       <c r="D197" s="5">
-        <v>4.799959567993084</v>
+        <v>4.7461626488333408</v>
       </c>
       <c r="E197" s="5">
-        <v>3.8538313149685921</v>
+        <v>3.8328522742226534</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>2435.6267019000002</v>
+        <v>2438.1593859999998</v>
       </c>
       <c r="C198" s="5">
-        <v>7.0674007000002348</v>
+        <v>7.3588086999998268</v>
       </c>
       <c r="D198" s="5">
-        <v>3.5485847016704319</v>
+        <v>3.6938840744441093</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>2444.6113876999998</v>
+        <v>2447.2224004999998</v>
       </c>
       <c r="C199" s="5">
-        <v>8.9846857999996246</v>
+        <v>9.0630145000000084</v>
       </c>
       <c r="D199" s="5">
-        <v>4.5175562332089303</v>
+        <v>4.5529182878293772</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>2456.7805451999998</v>
+        <v>2459.4408199999998</v>
       </c>
       <c r="C200" s="5">
-        <v>12.169157499999983</v>
+        <v>12.218419499999982</v>
       </c>
       <c r="D200" s="5">
-        <v>6.1398345250183395</v>
+        <v>6.1586167330150321</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>2457.7151242</v>
+        <v>2460.0684669000002</v>
       </c>
       <c r="C201" s="5">
-        <v>0.93457900000021255</v>
+        <v>0.62764690000039991</v>
       </c>
       <c r="D201" s="5">
-        <v>0.45744591267060652</v>
+        <v>0.30666903137288593</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>2468.4151098000002</v>
+        <v>2470.4582433</v>
       </c>
       <c r="C202" s="5">
-        <v>10.699985600000218</v>
+        <v>10.389776399999846</v>
       </c>
       <c r="D202" s="5">
-        <v>5.3512880418945308</v>
+        <v>5.1874388760253964</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>2476.6113999999998</v>
+        <v>2478.5655001999999</v>
       </c>
       <c r="C203" s="5">
-        <v>8.1962901999995665</v>
+        <v>8.1072568999998111</v>
       </c>
       <c r="D203" s="5">
-        <v>4.0581398123249901</v>
+        <v>4.0098792453609589</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>2485.8518543999999</v>
+        <v>2487.7739120000001</v>
       </c>
       <c r="C204" s="5">
-        <v>9.2404544000000897</v>
+        <v>9.2084118000002491</v>
       </c>
       <c r="D204" s="5">
-        <v>4.5703363180210843</v>
+        <v>4.5504983577648872</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2498.9072308</v>
+        <v>2501.1226234999999</v>
       </c>
       <c r="C205" s="5">
-        <v>13.055376400000114</v>
+        <v>13.348711499999808</v>
       </c>
       <c r="D205" s="5">
-        <v>6.487513837122183</v>
+        <v>6.6323311017478348</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2508.7631692999998</v>
+        <v>2510.9092842999999</v>
       </c>
       <c r="C206" s="5">
-        <v>9.8559384999998656</v>
+        <v>9.786660799999936</v>
       </c>
       <c r="D206" s="5">
-        <v>4.8369501920366043</v>
+        <v>4.7978699362823951</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>2513.0415041000001</v>
+        <v>2515.2226848999999</v>
       </c>
       <c r="C207" s="5">
-        <v>4.2783348000002661</v>
+        <v>4.3134006000000227</v>
       </c>
       <c r="D207" s="5">
-        <v>2.0657313409154332</v>
+        <v>2.0810257034324486</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2522.8486883</v>
+        <v>2525.3506714</v>
       </c>
       <c r="C208" s="5">
-        <v>9.8071841999999378</v>
+        <v>10.127986500000134</v>
       </c>
       <c r="D208" s="5">
-        <v>4.7848536254818885</v>
+        <v>4.9404736856874409</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2534.3390123999998</v>
+        <v>2536.8353102999999</v>
       </c>
       <c r="C209" s="5">
-        <v>11.490324099999725</v>
+        <v>11.484638899999936</v>
       </c>
       <c r="D209" s="5">
-        <v>5.6044117089883327</v>
+        <v>5.5958796785582798</v>
       </c>
       <c r="E209" s="5">
-        <v>4.3556569175696946</v>
+        <v>4.3621321300564064</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>2538.5992242000002</v>
+        <v>2541.6629240000002</v>
       </c>
       <c r="C210" s="5">
-        <v>4.2602118000004339</v>
+        <v>4.8276137000002564</v>
       </c>
       <c r="D210" s="5">
-        <v>2.0359490947942538</v>
+        <v>2.307661343371592</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>2549.9863091000002</v>
+        <v>2552.3468922000002</v>
       </c>
       <c r="C211" s="5">
-        <v>11.387084899999991</v>
+        <v>10.683968199999981</v>
       </c>
       <c r="D211" s="5">
-        <v>5.5174940606880885</v>
+        <v>5.1625112523710159</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2561.3943604999999</v>
+        <v>2563.9400799999999</v>
       </c>
       <c r="C212" s="5">
-        <v>11.408051399999749</v>
+        <v>11.593187799999669</v>
       </c>
       <c r="D212" s="5">
-        <v>5.5026099279031238</v>
+        <v>5.5888506898724488</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2568.1278151000001</v>
+        <v>2570.3781067999998</v>
       </c>
       <c r="C213" s="5">
-        <v>6.7334546000001865</v>
+        <v>6.4380267999999887</v>
       </c>
       <c r="D213" s="5">
-        <v>3.2006013946931811</v>
+        <v>3.0551512162852346</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2579.4496917000001</v>
+        <v>2581.2778981000001</v>
       </c>
       <c r="C214" s="5">
-        <v>11.321876599999996</v>
+        <v>10.899791300000288</v>
       </c>
       <c r="D214" s="5">
-        <v>5.4205137517713275</v>
+        <v>5.2090241515297731</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2591.2797823000001</v>
+        <v>2593.2383854999998</v>
       </c>
       <c r="C215" s="5">
-        <v>11.830090599999949</v>
+        <v>11.960487399999693</v>
       </c>
       <c r="D215" s="5">
-        <v>5.6445104180128602</v>
+        <v>5.7041756807845179</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2593.2126604</v>
+        <v>2595.2214072000002</v>
       </c>
       <c r="C216" s="5">
-        <v>1.9328780999999253</v>
+        <v>1.9830217000003358</v>
       </c>
       <c r="D216" s="5">
-        <v>0.8987810144863051</v>
+        <v>0.92149638779592813</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>2598.5317513</v>
+        <v>2600.8196788</v>
       </c>
       <c r="C217" s="5">
-        <v>5.319090899999992</v>
+        <v>5.5982715999998618</v>
       </c>
       <c r="D217" s="5">
-        <v>2.4893491269214696</v>
+        <v>2.6195088056125249</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2599.3108477999999</v>
+        <v>2601.7889822000002</v>
       </c>
       <c r="C218" s="5">
-        <v>0.77909649999992325</v>
+        <v>0.96930340000017168</v>
       </c>
       <c r="D218" s="5">
-        <v>0.36038006315466387</v>
+        <v>0.44814767878920136</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2609.3814385999999</v>
+        <v>2611.6832688999998</v>
       </c>
       <c r="C219" s="5">
-        <v>10.070590799999991</v>
+        <v>9.8942866999996113</v>
       </c>
       <c r="D219" s="5">
-        <v>4.7495568483519435</v>
+        <v>4.6601226577176691</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2617.8173597</v>
+        <v>2620.3542963</v>
       </c>
       <c r="C220" s="5">
-        <v>8.4359211000000869</v>
+        <v>8.6710274000001846</v>
       </c>
       <c r="D220" s="5">
-        <v>3.9492343409099684</v>
+        <v>4.0576728288965525</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2624.4178980000002</v>
+        <v>2626.9545361999999</v>
       </c>
       <c r="C221" s="5">
-        <v>6.600538300000153</v>
+        <v>6.6002398999999059</v>
       </c>
       <c r="D221" s="5">
-        <v>3.0679814473326683</v>
+        <v>3.0648293743826605</v>
       </c>
       <c r="E221" s="5">
-        <v>3.5543344895557771</v>
+        <v>3.5524271336850211</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2625.2626356000001</v>
+        <v>2627.7769103000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.84473759999991671</v>
+        <v>0.82237410000016098</v>
       </c>
       <c r="D222" s="5">
-        <v>0.38693593485075173</v>
+        <v>0.37631021963162592</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>2633.9105602</v>
+        <v>2636.4022444000002</v>
       </c>
       <c r="C223" s="5">
-        <v>8.6479245999998966</v>
+        <v>8.6253341000001456</v>
       </c>
       <c r="D223" s="5">
-        <v>4.025351718293968</v>
+        <v>4.0107349294854711</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>2632.0078752999998</v>
+        <v>2634.2700897</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.9026849000001675</v>
+        <v>-2.1321547000002283</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.86342044924493377</v>
+        <v>-0.96617864402746001</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2638.3725846000002</v>
+        <v>2640.6378381</v>
       </c>
       <c r="C225" s="5">
-        <v>6.3647093000004134</v>
+        <v>6.3677483999999822</v>
       </c>
       <c r="D225" s="5">
-        <v>2.9407418750839964</v>
+        <v>2.9396044853608583</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2642.2375504000001</v>
+        <v>2643.7945211000001</v>
       </c>
       <c r="C226" s="5">
-        <v>3.8649657999999363</v>
+        <v>3.1566830000001573</v>
       </c>
       <c r="D226" s="5">
-        <v>1.7721189172773322</v>
+        <v>1.4439786693040135</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>2644.6935306</v>
+        <v>2646.5635618000001</v>
       </c>
       <c r="C227" s="5">
-        <v>2.4559801999998854</v>
+        <v>2.769040700000005</v>
       </c>
       <c r="D227" s="5">
-        <v>1.1211292666059691</v>
+        <v>1.2641138531071405</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2652.7178752999998</v>
+        <v>2654.7225887</v>
       </c>
       <c r="C228" s="5">
-        <v>8.0243446999998014</v>
+        <v>8.1590268999998443</v>
       </c>
       <c r="D228" s="5">
-        <v>3.7023342931502334</v>
+        <v>3.7628273338674134</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2657.9606484000001</v>
+        <v>2659.743058</v>
       </c>
       <c r="C229" s="5">
-        <v>5.2427731000002495</v>
+        <v>5.0204693000000589</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3976041879255172</v>
+        <v>2.2931296901950393</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2632.3815785000002</v>
+        <v>2634.4703862000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-25.579069899999922</v>
+        <v>-25.272671799999898</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.956227161574173</v>
+        <v>-10.824891911261769</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2646.4724173</v>
+        <v>2648.6978724999999</v>
       </c>
       <c r="C231" s="5">
-        <v>14.090838799999801</v>
+        <v>14.227486299999782</v>
       </c>
       <c r="D231" s="5">
-        <v>6.6159910238550612</v>
+        <v>6.6766132896154851</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2650.9709717999999</v>
+        <v>2653.7910821999999</v>
       </c>
       <c r="C232" s="5">
-        <v>4.4985544999999547</v>
+        <v>5.0932096999999885</v>
       </c>
       <c r="D232" s="5">
-        <v>2.0589752497343294</v>
+        <v>2.332054108100623</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2646.4411921999999</v>
+        <v>2649.2430414999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-4.5297795999999835</v>
+        <v>-4.5480407000000014</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.03130870276369</v>
+        <v>-2.037273645223725</v>
       </c>
       <c r="E233" s="5">
-        <v>0.83916872449250057</v>
+        <v>0.84845416975662946</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>2634.9611453000002</v>
+        <v>2637.8821984000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-11.480046899999707</v>
+        <v>-11.360843099999784</v>
       </c>
       <c r="D234" s="5">
-        <v>-5.0830851858403641</v>
+        <v>-5.0263481615996248</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>2620.2007331</v>
+        <v>2622.9217539000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-14.760412200000246</v>
+        <v>-14.960444499999994</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.5188214523630101</v>
+        <v>-6.5973375915548083</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2603.4167564999998</v>
+        <v>2606.0431546999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-16.783976600000187</v>
+        <v>-16.878599200000281</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.4216185502150589</v>
+        <v>-7.4545190474873069</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2586.1107751</v>
+        <v>2588.1833925000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-17.305981399999837</v>
+        <v>-17.85976219999975</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.6916185756607742</v>
+        <v>-7.9208468571393524</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2578.6132634999999</v>
+        <v>2580.2521710999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-7.4975116000000526</v>
+        <v>-7.9312214000001404</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.4240339911675854</v>
+        <v>-3.6159276333818213</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>2568.3889386000001</v>
+        <v>2570.3453648999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-10.224324899999829</v>
+        <v>-9.9068062000001191</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.6556540510776401</v>
+        <v>-4.5113068099774445</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2557.6006394000001</v>
+        <v>2559.6741527999998</v>
       </c>
       <c r="C240" s="5">
-        <v>-10.788299199999983</v>
+        <v>-10.671212100000048</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.9256660048278338</v>
+        <v>-4.86979761977212</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2548.0776036000002</v>
+        <v>2550.4756207</v>
       </c>
       <c r="C241" s="5">
-        <v>-9.5230357999998887</v>
+        <v>-9.1985320999997384</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.3777352474414943</v>
+        <v>-4.2281398491034512</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>2545.6270195000002</v>
+        <v>2547.9069657</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.4505841000000146</v>
+        <v>-2.5686550000000352</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.1480010093454562</v>
+        <v>-1.2018814068204819</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2542.3456291000002</v>
+        <v>2544.7583850000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-3.2813903999999638</v>
+        <v>-3.1485806999999113</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.5359168084926322</v>
+        <v>-1.4728648538988476</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>2537.7381845</v>
+        <v>2539.9645856000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-4.6074446000002354</v>
+        <v>-4.793799399999898</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.1531907871475298</v>
+        <v>-2.2372774175247079</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2537.8379306000002</v>
+        <v>2540.5004058999998</v>
       </c>
       <c r="C245" s="5">
-        <v>9.974610000017492E-2</v>
+        <v>0.53582029999961378</v>
       </c>
       <c r="D245" s="5">
-        <v>4.7176339795496069E-2</v>
+        <v>0.25344090054981727</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.1037473993411293</v>
+        <v>-4.1046681597936789</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2543.7906825</v>
+        <v>2546.4998295999999</v>
       </c>
       <c r="C246" s="5">
-        <v>5.9527518999998392</v>
+        <v>5.9994237000000794</v>
       </c>
       <c r="D246" s="5">
-        <v>2.851317192410141</v>
+        <v>2.8709128817793861</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2542.7026117999999</v>
+        <v>2545.8185474000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.0880707000001166</v>
+        <v>-0.68128219999971407</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.51207732557783103</v>
+        <v>-0.32057207852383973</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>2548.2957941</v>
+        <v>2550.7639767999999</v>
       </c>
       <c r="C248" s="5">
-        <v>5.5931823000000804</v>
+        <v>4.945429399999739</v>
       </c>
       <c r="D248" s="5">
-        <v>2.6718103047012276</v>
+        <v>2.3561509497536992</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2559.6378831000002</v>
+        <v>2561.8417577</v>
       </c>
       <c r="C249" s="5">
-        <v>11.342089000000215</v>
+        <v>11.077780900000107</v>
       </c>
       <c r="D249" s="5">
-        <v>5.4737290700375585</v>
+        <v>5.3378144775995784</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2570.7453304999999</v>
+        <v>2572.6969094000001</v>
       </c>
       <c r="C250" s="5">
-        <v>11.107447399999728</v>
+        <v>10.855151700000079</v>
       </c>
       <c r="D250" s="5">
-        <v>5.333452039622788</v>
+        <v>5.2048820231786141</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>2568.3941927999999</v>
+        <v>2570.4779665000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.3511376999999811</v>
+        <v>-2.2189429000000018</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.0919854517269956</v>
+        <v>-1.030100525594313</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2572.0432311</v>
+        <v>2573.9341528</v>
       </c>
       <c r="C252" s="5">
-        <v>3.6490383000000293</v>
+        <v>3.4561862999998993</v>
       </c>
       <c r="D252" s="5">
-        <v>1.7182819184012432</v>
+        <v>1.6254689751603379</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>2573.2585552</v>
+        <v>2575.4485442</v>
       </c>
       <c r="C253" s="5">
-        <v>1.2153241000000889</v>
+        <v>1.5143914000000223</v>
       </c>
       <c r="D253" s="5">
-        <v>0.56849160677108213</v>
+        <v>0.70831720447721569</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2575.5303997000001</v>
+        <v>2577.8614194000002</v>
       </c>
       <c r="C254" s="5">
-        <v>2.2718445000000429</v>
+        <v>2.4128752000001441</v>
       </c>
       <c r="D254" s="5">
-        <v>1.0645997027366683</v>
+        <v>1.1300620474856915</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2581.2266663999999</v>
+        <v>2583.5373583000001</v>
       </c>
       <c r="C255" s="5">
-        <v>5.6962666999997964</v>
+        <v>5.6759388999998919</v>
       </c>
       <c r="D255" s="5">
-        <v>2.6865476972721236</v>
+        <v>2.6743940219317253</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2584.3571978999998</v>
+        <v>2586.7422198999998</v>
       </c>
       <c r="C256" s="5">
-        <v>3.1305314999999609</v>
+        <v>3.204861599999731</v>
       </c>
       <c r="D256" s="5">
-        <v>1.4651165141785549</v>
+        <v>1.4987906937595552</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2589.1343912000002</v>
+        <v>2591.2060551999998</v>
       </c>
       <c r="C257" s="5">
-        <v>4.7771933000003628</v>
+        <v>4.4638353000000279</v>
       </c>
       <c r="D257" s="5">
-        <v>2.2408956957792325</v>
+        <v>2.0905585733161258</v>
       </c>
       <c r="E257" s="5">
-        <v>2.0212662117423896</v>
+        <v>1.9958921943977082</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2600.3670523000001</v>
+        <v>2600.8932083</v>
       </c>
       <c r="C258" s="5">
-        <v>11.232661099999859</v>
+        <v>9.6871531000001596</v>
       </c>
       <c r="D258" s="5">
-        <v>5.332098187999601</v>
+        <v>4.5795692343127525</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>2599.8203973999998</v>
+        <v>2600.1267612000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.54665490000024874</v>
+        <v>-0.76644709999982297</v>
       </c>
       <c r="D259" s="5">
-        <v>-0.25197517606638797</v>
+        <v>-0.35305075029923305</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2610.9635539999999</v>
+        <v>2611.1733134999999</v>
       </c>
       <c r="C260" s="5">
-        <v>11.143156600000111</v>
+        <v>11.046552299999803</v>
       </c>
       <c r="D260" s="5">
-        <v>5.266347499732893</v>
+        <v>5.2189899544006213</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2627.5297976000002</v>
+        <v>2627.3610251</v>
       </c>
       <c r="C261" s="5">
-        <v>16.566243600000234</v>
+        <v>16.187711600000057</v>
       </c>
       <c r="D261" s="5">
-        <v>7.8852526290685621</v>
+        <v>7.6982522870101322</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2625.2505431999998</v>
+        <v>2624.9411092</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.2792544000003545</v>
+        <v>-2.4199158999999781</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.0359896967218507</v>
+        <v>-1.0996713865055074</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2634.9236513999999</v>
+        <v>2634.5801255000001</v>
       </c>
       <c r="C263" s="5">
-        <v>9.6731082000001152</v>
+        <v>9.6390163000000939</v>
       </c>
       <c r="D263" s="5">
-        <v>4.5122854961027636</v>
+        <v>4.4966006482165977</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2642.0926227</v>
+        <v>2641.8358174999998</v>
       </c>
       <c r="C264" s="5">
-        <v>7.1689713000000665</v>
+        <v>7.2556919999997262</v>
       </c>
       <c r="D264" s="5">
-        <v>3.3142034849216628</v>
+        <v>3.3553475825926826</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2647.1195423999998</v>
+        <v>2647.0663224999998</v>
       </c>
       <c r="C265" s="5">
-        <v>5.0269196999997803</v>
+        <v>5.2305049999999937</v>
       </c>
       <c r="D265" s="5">
-        <v>2.3071978694357176</v>
+        <v>2.4018930206933131</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2659.4069743999999</v>
+        <v>2659.2486337</v>
       </c>
       <c r="C266" s="5">
-        <v>12.287432000000081</v>
+        <v>12.182311200000186</v>
       </c>
       <c r="D266" s="5">
-        <v>5.7146045865277051</v>
+        <v>5.6645881414377319</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2655.2852441999999</v>
+        <v>2655.3791095000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-4.1217302000000018</v>
+        <v>-3.8695241999998871</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.8440696113832922</v>
+        <v>-1.732236149065447</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2663.7301880999999</v>
+        <v>2663.8469635000001</v>
       </c>
       <c r="C268" s="5">
-        <v>8.4449438999999984</v>
+        <v>8.4678539999999884</v>
       </c>
       <c r="D268" s="5">
-        <v>3.8839864157434789</v>
+        <v>3.8945685977358924</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2674.2121004999999</v>
+        <v>2674.2535214999998</v>
       </c>
       <c r="C269" s="5">
-        <v>10.481912400000056</v>
+        <v>10.406557999999677</v>
       </c>
       <c r="D269" s="5">
-        <v>4.8256113807419565</v>
+        <v>4.7899568286944083</v>
       </c>
       <c r="E269" s="5">
-        <v>3.2859518451094472</v>
+        <v>3.2049734575658739</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2685.8869697999999</v>
+        <v>2686.3131616999999</v>
       </c>
       <c r="C270" s="5">
-        <v>11.674869299999955</v>
+        <v>12.059640200000104</v>
       </c>
       <c r="D270" s="5">
-        <v>5.3665092569300521</v>
+        <v>5.5476972818553349</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2691.9354229999999</v>
+        <v>2692.2106413000001</v>
       </c>
       <c r="C271" s="5">
-        <v>6.0484532000000399</v>
+        <v>5.8974796000002243</v>
       </c>
       <c r="D271" s="5">
-        <v>2.7360492419778337</v>
+        <v>2.6665005589908253</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>2706.8507402999999</v>
+        <v>2707.0495805</v>
       </c>
       <c r="C272" s="5">
-        <v>14.91531729999997</v>
+        <v>14.838939199999913</v>
       </c>
       <c r="D272" s="5">
-        <v>6.8552973713112531</v>
+        <v>6.8184035095589568</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>2714.6081012</v>
+        <v>2714.4785296999999</v>
       </c>
       <c r="C273" s="5">
-        <v>7.7573609000000943</v>
+        <v>7.4289491999998063</v>
       </c>
       <c r="D273" s="5">
-        <v>3.4937168276538477</v>
+        <v>3.3433201350845154</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2726.3738846000001</v>
+        <v>2726.1751184999998</v>
       </c>
       <c r="C274" s="5">
-        <v>11.765783400000146</v>
+        <v>11.696588799999972</v>
       </c>
       <c r="D274" s="5">
-        <v>5.3268915120380678</v>
+        <v>5.2950767475898441</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2738.0575976</v>
+        <v>2737.8049139999998</v>
       </c>
       <c r="C275" s="5">
-        <v>11.683712999999898</v>
+        <v>11.6297955</v>
       </c>
       <c r="D275" s="5">
-        <v>5.2654858293054607</v>
+        <v>5.2410051238943822</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>2743.6775363000002</v>
+        <v>2743.479828</v>
       </c>
       <c r="C276" s="5">
-        <v>5.6199387000001479</v>
+        <v>5.6749140000001717</v>
       </c>
       <c r="D276" s="5">
-        <v>2.4910291350325853</v>
+        <v>2.5159101442304488</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2757.3822172</v>
+        <v>2757.2773559000002</v>
       </c>
       <c r="C277" s="5">
-        <v>13.704680899999858</v>
+        <v>13.797527900000205</v>
       </c>
       <c r="D277" s="5">
-        <v>6.1614483470573633</v>
+        <v>6.2048120631964077</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2768.1724631000002</v>
+        <v>2767.9241787000001</v>
       </c>
       <c r="C278" s="5">
-        <v>10.790245900000173</v>
+        <v>10.646822799999882</v>
       </c>
       <c r="D278" s="5">
-        <v>4.7982629421825518</v>
+        <v>4.7333083187726999</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2773.0523278000001</v>
+        <v>2773.1406059999999</v>
       </c>
       <c r="C279" s="5">
-        <v>4.8798646999998709</v>
+        <v>5.2164272999998502</v>
       </c>
       <c r="D279" s="5">
-        <v>2.1360478350959555</v>
+        <v>2.2851080640612365</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2785.7221368</v>
+        <v>2785.8834345999999</v>
       </c>
       <c r="C280" s="5">
-        <v>12.669808999999987</v>
+        <v>12.742828599999939</v>
       </c>
       <c r="D280" s="5">
-        <v>5.6225786219214591</v>
+        <v>5.6556218573754924</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2791.9141235000002</v>
+        <v>2791.9568599999998</v>
       </c>
       <c r="C281" s="5">
-        <v>6.1919867000001432</v>
+        <v>6.0734253999999055</v>
       </c>
       <c r="D281" s="5">
-        <v>2.7001609605237675</v>
+        <v>2.6476829090990028</v>
       </c>
       <c r="E281" s="5">
-        <v>4.4013720145082535</v>
+        <v>4.4013530337983608</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2795.8263913999999</v>
+        <v>2796.1294167000001</v>
       </c>
       <c r="C282" s="5">
-        <v>3.9122678999997333</v>
+        <v>4.1725567000003139</v>
       </c>
       <c r="D282" s="5">
-        <v>1.6945627092245008</v>
+        <v>1.8082050096190239</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2812.2879689000001</v>
+        <v>2812.5080111000002</v>
       </c>
       <c r="C283" s="5">
-        <v>16.461577500000203</v>
+        <v>16.378594400000111</v>
       </c>
       <c r="D283" s="5">
-        <v>7.2988495946610277</v>
+        <v>7.260050128954032</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>2819.5762841000001</v>
+        <v>2819.7350468</v>
       </c>
       <c r="C284" s="5">
-        <v>7.2883151999999427</v>
+        <v>7.2270356999997603</v>
       </c>
       <c r="D284" s="5">
-        <v>3.1546288342609863</v>
+        <v>3.1274808386911657</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2825.4944965999998</v>
+        <v>2825.4229467</v>
       </c>
       <c r="C285" s="5">
-        <v>5.9182124999997541</v>
+        <v>5.6878999000000476</v>
       </c>
       <c r="D285" s="5">
-        <v>2.5480486783163725</v>
+        <v>2.4476471352073981</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2830.5266253</v>
+        <v>2830.4284957999998</v>
       </c>
       <c r="C286" s="5">
-        <v>5.0321287000001576</v>
+        <v>5.0055490999998256</v>
       </c>
       <c r="D286" s="5">
-        <v>2.1582263778673783</v>
+        <v>2.1467702632022467</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2838.5625439999999</v>
+        <v>2838.3833648</v>
       </c>
       <c r="C287" s="5">
-        <v>8.035918699999911</v>
+        <v>7.9548690000001443</v>
       </c>
       <c r="D287" s="5">
-        <v>3.4605255636348753</v>
+        <v>3.4252023190164183</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2847.8689608</v>
+        <v>2847.7148108000001</v>
       </c>
       <c r="C288" s="5">
-        <v>9.3064168000000791</v>
+        <v>9.3314460000001418</v>
       </c>
       <c r="D288" s="5">
-        <v>4.0060045690169632</v>
+        <v>4.0172322718634135</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2853.1286123999998</v>
+        <v>2852.9740311</v>
       </c>
       <c r="C289" s="5">
-        <v>5.2596515999998701</v>
+        <v>5.2592202999999245</v>
       </c>
       <c r="D289" s="5">
-        <v>2.2388986741719519</v>
+        <v>2.2388356297109446</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2860.6513988000002</v>
+        <v>2860.3335075999998</v>
       </c>
       <c r="C290" s="5">
-        <v>7.5227864000003137</v>
+        <v>7.3594764999998006</v>
       </c>
       <c r="D290" s="5">
-        <v>3.2103050844244807</v>
+        <v>3.1397945280341677</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2866.5515203999998</v>
+        <v>2866.6396817999998</v>
       </c>
       <c r="C291" s="5">
-        <v>5.900121599999693</v>
+        <v>6.3061741999999867</v>
       </c>
       <c r="D291" s="5">
-        <v>2.5032817543754193</v>
+        <v>2.6779562423664416</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2877.0034182999998</v>
+        <v>2877.2046544</v>
       </c>
       <c r="C292" s="5">
-        <v>10.451897899999949</v>
+        <v>10.564972600000146</v>
       </c>
       <c r="D292" s="5">
-        <v>4.4642075021882777</v>
+        <v>4.5133455281181956</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>2881.1412994000002</v>
+        <v>2881.2332348</v>
       </c>
       <c r="C293" s="5">
-        <v>4.1378811000004134</v>
+        <v>4.0285804000000098</v>
       </c>
       <c r="D293" s="5">
-        <v>1.739631288985688</v>
+        <v>1.6932057381120247</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1959140558429189</v>
+        <v>3.1976273014476364</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>2887.4623735999999</v>
+        <v>2887.7112271000001</v>
       </c>
       <c r="C294" s="5">
-        <v>6.3210741999996571</v>
+        <v>6.4779923000000963</v>
       </c>
       <c r="D294" s="5">
-        <v>2.6647395742262825</v>
+        <v>2.7316226826243017</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2895.2401083</v>
+        <v>2895.4020762999999</v>
       </c>
       <c r="C295" s="5">
-        <v>7.77773470000011</v>
+        <v>7.690849199999775</v>
       </c>
       <c r="D295" s="5">
-        <v>3.2806670196584786</v>
+        <v>3.2431963852833867</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>2904.543983</v>
+        <v>2904.6235603999999</v>
       </c>
       <c r="C296" s="5">
-        <v>9.3038747000000512</v>
+        <v>9.2214840999999979</v>
       </c>
       <c r="D296" s="5">
-        <v>3.9250996570762142</v>
+        <v>3.8895083559779442</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2917.7524637000001</v>
+        <v>2917.7434745</v>
       </c>
       <c r="C297" s="5">
-        <v>13.208480700000109</v>
+        <v>13.119914100000187</v>
       </c>
       <c r="D297" s="5">
-        <v>5.5956056912188634</v>
+        <v>5.5569925778373275</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2929.1205660999999</v>
+        <v>2929.0408845000002</v>
       </c>
       <c r="C298" s="5">
-        <v>11.368102399999771</v>
+        <v>11.297410000000127</v>
       </c>
       <c r="D298" s="5">
-        <v>4.7769239482426507</v>
+        <v>4.7465982458118061</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2934.8504111000002</v>
+        <v>2934.6965599999999</v>
       </c>
       <c r="C299" s="5">
-        <v>5.7298450000002958</v>
+        <v>5.6556754999996883</v>
       </c>
       <c r="D299" s="5">
-        <v>2.3728196262150059</v>
+        <v>2.3418423506894825</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2945.5812907999998</v>
+        <v>2945.4466625999999</v>
       </c>
       <c r="C300" s="5">
-        <v>10.730879699999605</v>
+        <v>10.750102599999991</v>
       </c>
       <c r="D300" s="5">
-        <v>4.4769557675368166</v>
+        <v>4.4853777662424044</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2955.7453086</v>
+        <v>2955.5820604999999</v>
       </c>
       <c r="C301" s="5">
-        <v>10.164017800000238</v>
+        <v>10.135397900000044</v>
       </c>
       <c r="D301" s="5">
-        <v>4.2202126374934368</v>
+        <v>4.2082995521857125</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2965.2729647000001</v>
+        <v>2964.9379683000002</v>
       </c>
       <c r="C302" s="5">
-        <v>9.5276561000000584</v>
+        <v>9.3559078000002955</v>
       </c>
       <c r="D302" s="5">
-        <v>3.9374430964290053</v>
+        <v>3.8654427766586341</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2977.5448953999999</v>
+        <v>2977.6452095</v>
       </c>
       <c r="C303" s="5">
-        <v>12.271930699999757</v>
+        <v>12.707241199999771</v>
       </c>
       <c r="D303" s="5">
-        <v>5.0808763021939374</v>
+        <v>5.26598472516</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2986.3649958999999</v>
+        <v>2986.5685692000002</v>
       </c>
       <c r="C304" s="5">
-        <v>8.8201005000000805</v>
+        <v>8.9233597000002192</v>
       </c>
       <c r="D304" s="5">
-        <v>3.613135290578251</v>
+        <v>3.6560096922901186</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2997.6588179</v>
+        <v>2997.8116914000002</v>
       </c>
       <c r="C305" s="5">
-        <v>11.293822000000091</v>
+        <v>11.243122200000016</v>
       </c>
       <c r="D305" s="5">
-        <v>4.633747877966865</v>
+        <v>4.6121926997083396</v>
       </c>
       <c r="E305" s="5">
-        <v>4.0441445382864316</v>
+        <v>4.0461304968978817</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2999.9672566999998</v>
+        <v>3000.1932164999998</v>
       </c>
       <c r="C306" s="5">
-        <v>2.3084387999997489</v>
+        <v>2.3815250999996351</v>
       </c>
       <c r="D306" s="5">
-        <v>0.92802070276170046</v>
+        <v>0.95748175827987669</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2997.2764999000001</v>
+        <v>2997.3895206000002</v>
       </c>
       <c r="C307" s="5">
-        <v>-2.69075679999969</v>
+        <v>-2.8036958999996386</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.0710207342586209</v>
+        <v>-1.1156602731332899</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2994.6746463999998</v>
+        <v>2994.7210871000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.6018535000002885</v>
+        <v>-2.6684334999999919</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.0367280113535382</v>
+        <v>-1.0630876590580929</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2991.5013032000002</v>
+        <v>2991.5161846000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-3.1733431999996355</v>
+        <v>-3.2049025000001166</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.2642095923864782</v>
+        <v>-1.2766887246100977</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2990.8539900000001</v>
+        <v>2990.7747244000002</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.64731320000009873</v>
+        <v>-0.74146019999989221</v>
       </c>
       <c r="D310" s="5">
-        <v>-0.25935207018805695</v>
+        <v>-0.29702006526439728</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2991.3746062</v>
+        <v>2991.1936531000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.52061619999994946</v>
+        <v>0.41892869999992399</v>
       </c>
       <c r="D311" s="5">
-        <v>0.20908339338039372</v>
+        <v>0.16821792377428313</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2996.4405406000001</v>
+        <v>2996.3310631999998</v>
       </c>
       <c r="C312" s="5">
-        <v>5.0659344000000601</v>
+        <v>5.1374100999996699</v>
       </c>
       <c r="D312" s="5">
-        <v>2.0512526404504072</v>
+        <v>2.0805949206912366</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2995.3757853000002</v>
+        <v>2995.2138384</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.0647552999998879</v>
+        <v>-1.1172247999998035</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.42557567448687772</v>
+        <v>-0.44652068241944898</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2997.0352929000001</v>
+        <v>2996.7183891</v>
       </c>
       <c r="C314" s="5">
-        <v>1.6595075999998699</v>
+        <v>1.5045506999999816</v>
       </c>
       <c r="D314" s="5">
-        <v>0.66685736974205767</v>
+        <v>0.6044500783918938</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2998.8907819000001</v>
+        <v>2998.9953220000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.8554890000000341</v>
+        <v>2.2769329000002472</v>
       </c>
       <c r="D315" s="5">
-        <v>0.74546476405792372</v>
+        <v>0.91559042716997663</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2991.7117597000001</v>
+        <v>2991.8998900000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-7.179022199999963</v>
+        <v>-7.0954320000000735</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.8351484511119129</v>
+        <v>-2.8024688965095246</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2995.1034298</v>
+        <v>2995.2889955000001</v>
       </c>
       <c r="C317" s="5">
-        <v>3.3916700999998284</v>
+        <v>3.3891054999999142</v>
       </c>
       <c r="D317" s="5">
-        <v>1.3689413434785802</v>
+        <v>1.3678132152186384</v>
       </c>
       <c r="E317" s="5">
-        <v>-8.5246128903693208E-2</v>
+        <v>-8.4151246298658222E-2</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3006.3623677999999</v>
+        <v>3006.6294189</v>
       </c>
       <c r="C318" s="5">
-        <v>11.258937999999944</v>
+        <v>11.340423399999963</v>
       </c>
       <c r="D318" s="5">
-        <v>4.6053807257596668</v>
+        <v>4.6391154530696976</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2998.8300254999999</v>
+        <v>2998.9053643000002</v>
       </c>
       <c r="C319" s="5">
-        <v>-7.5323422999999821</v>
+        <v>-7.7240545999998176</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.9654740910226907</v>
+        <v>-3.0396216007289478</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2993.1785211000001</v>
+        <v>2993.2106884</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.6515043999997943</v>
+        <v>-5.6946759000002203</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.2381897671435502</v>
+        <v>-2.255052932629531</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2998.2951822</v>
+        <v>2998.2827081</v>
       </c>
       <c r="C321" s="5">
-        <v>5.1166610999998738</v>
+        <v>5.0720197000000553</v>
       </c>
       <c r="D321" s="5">
-        <v>2.0707255628617194</v>
+        <v>2.0524681088257557</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2992.9047642999999</v>
+        <v>2992.7821045999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-5.3904179000001022</v>
+        <v>-5.5006035000001248</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.1361880563240065</v>
+        <v>-2.1794232643865596</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2986.8453881999999</v>
+        <v>2986.6384588999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-6.0593761000000086</v>
+        <v>-6.1436456999999791</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.4026252219079502</v>
+        <v>-2.4357616522517889</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2993.6283874000001</v>
+        <v>2993.5459200999999</v>
       </c>
       <c r="C324" s="5">
-        <v>6.7829992000001766</v>
+        <v>6.9074611999999433</v>
       </c>
       <c r="D324" s="5">
-        <v>2.7594459284195016</v>
+        <v>2.8109223482624568</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2991.7193852999999</v>
+        <v>2991.5896607999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.9090021000001798</v>
+        <v>-1.9562593000000561</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.76254791122637444</v>
+        <v>-0.78137838263362402</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2997.3098006999999</v>
+        <v>2997.0684602000001</v>
       </c>
       <c r="C326" s="5">
-        <v>5.5904153999999835</v>
+        <v>5.4787994000002982</v>
       </c>
       <c r="D326" s="5">
-        <v>2.2655453979044893</v>
+        <v>2.2199531237377057</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2991.6649034000002</v>
+        <v>2991.7463796000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-5.644897299999684</v>
+        <v>-5.3220805999999357</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.2367223284338267</v>
+        <v>-2.1102252415840295</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2990.4567238</v>
+        <v>2990.6173101999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-1.2081796000002214</v>
+        <v>-1.1290694000003896</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.48354331624458347</v>
+        <v>-0.45193487384910247</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2991.7057927000001</v>
+        <v>2991.9096779000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.2490689000001112</v>
+        <v>1.2923677000003408</v>
       </c>
       <c r="D329" s="5">
-        <v>0.5023750389264281</v>
+        <v>0.51980323561591213</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.11343972519262113</v>
+        <v>-0.11282108688266401</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2998.3335763</v>
+        <v>2998.6472463999999</v>
       </c>
       <c r="C330" s="5">
-        <v>6.6277835999999297</v>
+        <v>6.7375684999997247</v>
       </c>
       <c r="D330" s="5">
-        <v>2.6910961672612199</v>
+        <v>2.7360372683401746</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>3001.7403168999999</v>
+        <v>3001.8092968999999</v>
       </c>
       <c r="C331" s="5">
-        <v>3.406740599999921</v>
+        <v>3.1620505000000776</v>
       </c>
       <c r="D331" s="5">
-        <v>1.3720063994547838</v>
+        <v>1.272755541443904</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>3015.1158255999999</v>
+        <v>3015.1429613</v>
       </c>
       <c r="C332" s="5">
-        <v>13.375508699999955</v>
+        <v>13.333664400000089</v>
       </c>
       <c r="D332" s="5">
-        <v>5.4801120143803672</v>
+        <v>5.4624182909893904</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>3017.3746117999999</v>
+        <v>3017.3158628000001</v>
       </c>
       <c r="C333" s="5">
-        <v>2.2587862000000314</v>
+        <v>2.17290150000008</v>
       </c>
       <c r="D333" s="5">
-        <v>0.90269824247979358</v>
+        <v>0.86823140226739426</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>3023.9683378</v>
+        <v>3023.7626925</v>
       </c>
       <c r="C334" s="5">
-        <v>6.5937260000000606</v>
+        <v>6.4468296999998529</v>
       </c>
       <c r="D334" s="5">
-        <v>2.6540511161019298</v>
+        <v>2.5942782941086762</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>3029.8943417999999</v>
+        <v>3029.6112917999999</v>
       </c>
       <c r="C335" s="5">
-        <v>5.9260039999999208</v>
+        <v>5.8485992999999326</v>
       </c>
       <c r="D335" s="5">
-        <v>2.3771260394542804</v>
+        <v>2.3459065465261553</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>3019.2933452000002</v>
+        <v>3019.2533484</v>
       </c>
       <c r="C336" s="5">
-        <v>-10.600996599999689</v>
+        <v>-10.35794339999984</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.1187012017459441</v>
+        <v>-4.0264079147768523</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>3024.0944568999998</v>
+        <v>3023.995445</v>
       </c>
       <c r="C337" s="5">
-        <v>4.8011116999996375</v>
+        <v>4.742096599999968</v>
       </c>
       <c r="D337" s="5">
-        <v>1.9249502600609203</v>
+        <v>1.9011094808019546</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>3017.7365347999998</v>
+        <v>3017.5940928999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.3579220999999961</v>
+        <v>-6.4013521000001674</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.4939364683745358</v>
+        <v>-2.5108555858010528</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>3031.2761380000002</v>
+        <v>3031.3486302000001</v>
       </c>
       <c r="C339" s="5">
-        <v>13.539603200000329</v>
+        <v>13.754537300000266</v>
       </c>
       <c r="D339" s="5">
-        <v>5.5188769196211185</v>
+        <v>5.6089657688955796</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>3040.2385331999999</v>
+        <v>3040.4063938999998</v>
       </c>
       <c r="C340" s="5">
-        <v>8.9623951999997189</v>
+        <v>9.0577636999996685</v>
       </c>
       <c r="D340" s="5">
-        <v>3.6062369616826961</v>
+        <v>3.6451550653170406</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>3045.2314150000002</v>
+        <v>3045.4694906</v>
       </c>
       <c r="C341" s="5">
-        <v>4.9928818000003048</v>
+        <v>5.0630967000001874</v>
       </c>
       <c r="D341" s="5">
-        <v>1.9886180255536123</v>
+        <v>2.0167282533167574</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7891338924638456</v>
+        <v>1.7901547327990652</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>3042.5478152999999</v>
+        <v>3042.9202085000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.6835997000002862</v>
+        <v>-2.5492820999998003</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.0523853646157377</v>
+        <v>-0.99987662683538314</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>3057.2693168999999</v>
+        <v>3057.3581657999998</v>
       </c>
       <c r="C343" s="5">
-        <v>14.721501600000011</v>
+        <v>14.437957299999653</v>
       </c>
       <c r="D343" s="5">
-        <v>5.9632882540306298</v>
+        <v>5.844684365735997</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>3070.0728321000001</v>
+        <v>3070.1704229000002</v>
       </c>
       <c r="C344" s="5">
-        <v>12.80351520000022</v>
+        <v>12.812257100000352</v>
       </c>
       <c r="D344" s="5">
-        <v>5.1428559192817636</v>
+        <v>5.1462956294130668</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>3070.5520394</v>
+        <v>3070.3430348000002</v>
       </c>
       <c r="C345" s="5">
-        <v>0.47920729999987088</v>
+        <v>0.1726118999999926</v>
       </c>
       <c r="D345" s="5">
-        <v>0.18746874244726097</v>
+        <v>6.7487570402424701E-2</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>3079.6481388000002</v>
+        <v>3079.2593473000002</v>
       </c>
       <c r="C346" s="5">
-        <v>9.0960994000001847</v>
+        <v>8.9163125000000036</v>
       </c>
       <c r="D346" s="5">
-        <v>3.6133341726879653</v>
+        <v>3.541016201763636</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>3090.0001440000001</v>
+        <v>3089.5270234999998</v>
       </c>
       <c r="C347" s="5">
-        <v>10.352005199999894</v>
+        <v>10.267676199999642</v>
       </c>
       <c r="D347" s="5">
-        <v>4.109126095842508</v>
+        <v>4.0755603777088867</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>3093.3350716999998</v>
+        <v>3093.4815454</v>
       </c>
       <c r="C348" s="5">
-        <v>3.3349276999997528</v>
+        <v>3.9545219000001453</v>
       </c>
       <c r="D348" s="5">
-        <v>1.3028329767948321</v>
+        <v>1.5468310769356286</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>3104.3775575999998</v>
+        <v>3104.2465836000001</v>
       </c>
       <c r="C349" s="5">
-        <v>11.042485899999974</v>
+        <v>10.765038200000163</v>
       </c>
       <c r="D349" s="5">
-        <v>4.3688348113043007</v>
+        <v>4.2567512423564935</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>3105.7207613999999</v>
+        <v>3105.6563141000001</v>
       </c>
       <c r="C350" s="5">
-        <v>1.343203800000083</v>
+        <v>1.4097305000000233</v>
       </c>
       <c r="D350" s="5">
-        <v>0.52045405029208514</v>
+        <v>0.546318818442737</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>3114.2021777999998</v>
+        <v>3114.3447206000001</v>
       </c>
       <c r="C351" s="5">
-        <v>8.4814163999999437</v>
+        <v>8.6884064999999282</v>
       </c>
       <c r="D351" s="5">
-        <v>3.3267538294462051</v>
+        <v>3.4092690065299802</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>3119.2284220000001</v>
+        <v>3119.4817099000002</v>
       </c>
       <c r="C352" s="5">
-        <v>5.026244200000292</v>
+        <v>5.1369893000000957</v>
       </c>
       <c r="D352" s="5">
-        <v>1.9540551696935138</v>
+        <v>1.9974087234850391</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>3126.6469026</v>
+        <v>3127.0200494000001</v>
       </c>
       <c r="C353" s="5">
-        <v>7.4184805999998389</v>
+        <v>7.5383394999998927</v>
       </c>
       <c r="D353" s="5">
-        <v>2.8915969518175322</v>
+        <v>2.9386968779153699</v>
       </c>
       <c r="E353" s="5">
-        <v>2.6735402504705741</v>
+        <v>2.6777664019196346</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>3132.5603934999999</v>
+        <v>3132.9206313999998</v>
       </c>
       <c r="C354" s="5">
-        <v>5.9134908999999425</v>
+        <v>5.9005819999997584</v>
       </c>
       <c r="D354" s="5">
-        <v>2.2933427007743257</v>
+        <v>2.2880084537582279</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3142.3263093</v>
+        <v>3142.4172257</v>
       </c>
       <c r="C355" s="5">
-        <v>9.7659158000001298</v>
+        <v>9.4965943000001971</v>
       </c>
       <c r="D355" s="5">
-        <v>3.8058783248668737</v>
+        <v>3.6987326415373722</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>3142.8385861000002</v>
+        <v>3143.0453398</v>
       </c>
       <c r="C356" s="5">
-        <v>0.51227680000010878</v>
+        <v>0.62811409999994794</v>
       </c>
       <c r="D356" s="5">
-        <v>0.1958051424206797</v>
+        <v>0.24012282313459199</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>3149.4038415</v>
+        <v>3148.9598486999998</v>
       </c>
       <c r="C357" s="5">
-        <v>6.5652553999998418</v>
+        <v>5.9145088999998734</v>
       </c>
       <c r="D357" s="5">
-        <v>2.535750870767961</v>
+        <v>2.2816501826316671</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>3158.2559245000002</v>
+        <v>3157.6518077000001</v>
       </c>
       <c r="C358" s="5">
-        <v>8.8520830000002206</v>
+        <v>8.6919590000002245</v>
       </c>
       <c r="D358" s="5">
-        <v>3.4254929048997074</v>
+        <v>3.3630675458464987</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>3162.1778847</v>
+        <v>3161.3263837</v>
       </c>
       <c r="C359" s="5">
-        <v>3.9219601999998304</v>
+        <v>3.6745759999998882</v>
       </c>
       <c r="D359" s="5">
-        <v>1.5003945244784544</v>
+        <v>1.4054188514473154</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>3165.2637089999998</v>
+        <v>3165.7390463000002</v>
       </c>
       <c r="C360" s="5">
-        <v>3.0858242999997856</v>
+        <v>4.4126626000002034</v>
       </c>
       <c r="D360" s="5">
-        <v>1.177330549336153</v>
+        <v>1.6879105979941356</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3173.069853</v>
+        <v>3172.9316807999999</v>
       </c>
       <c r="C361" s="5">
-        <v>7.8061440000001312</v>
+        <v>7.1926344999997127</v>
       </c>
       <c r="D361" s="5">
-        <v>2.9999025374307431</v>
+        <v>2.760757733143171</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3177.0643221</v>
+        <v>3177.0684676999999</v>
       </c>
       <c r="C362" s="5">
-        <v>3.9944691000000603</v>
+        <v>4.136786900000061</v>
       </c>
       <c r="D362" s="5">
-        <v>1.5211422713098166</v>
+        <v>1.5757969661644555</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3175.5180519</v>
+        <v>3175.7697053000002</v>
       </c>
       <c r="C363" s="5">
-        <v>-1.5462701999999808</v>
+        <v>-1.2987623999997595</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.58247651416537538</v>
+        <v>-0.48944980694258788</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3182.4439656</v>
+        <v>3182.8052628</v>
       </c>
       <c r="C364" s="5">
-        <v>6.92591369999991</v>
+        <v>7.035557499999868</v>
       </c>
       <c r="D364" s="5">
-        <v>2.6488661083652776</v>
+        <v>2.6910966535332648</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3180.4061192999998</v>
+        <v>3180.9271195000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.037846300000183</v>
+        <v>-1.8781432999999197</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.76570758404204131</v>
+        <v>-0.70581500614266268</v>
       </c>
       <c r="E365" s="5">
-        <v>1.7193888013160574</v>
+        <v>1.7239118793096253</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>3194.5471745999998</v>
+        <v>3194.7715355</v>
       </c>
       <c r="C366" s="5">
-        <v>14.141055300000062</v>
+        <v>13.84441599999991</v>
       </c>
       <c r="D366" s="5">
-        <v>5.4679987393250196</v>
+        <v>5.349638715940408</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>3201.0397137</v>
+        <v>3200.88427</v>
       </c>
       <c r="C367" s="5">
-        <v>6.4925391000001582</v>
+        <v>6.1127344999999877</v>
       </c>
       <c r="D367" s="5">
-        <v>2.4663053275910007</v>
+        <v>2.3203438123475362</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3180.6088057000002</v>
+        <v>3180.6846679</v>
       </c>
       <c r="C368" s="5">
-        <v>-20.430907999999818</v>
+        <v>-20.199602099999993</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.3958740988762877</v>
+        <v>-7.3153705000819746</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2837.8485624999998</v>
+        <v>2836.8983561</v>
       </c>
       <c r="C369" s="5">
-        <v>-342.76024320000033</v>
+        <v>-343.78631180000002</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.546499838501916</v>
+        <v>-74.655838779005961</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2895.3436849999998</v>
+        <v>2894.0517143000002</v>
       </c>
       <c r="C370" s="5">
-        <v>57.495122499999979</v>
+        <v>57.153358200000184</v>
       </c>
       <c r="D370" s="5">
-        <v>27.212820343944944</v>
+        <v>27.042824404273237</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2940.9611685</v>
+        <v>2939.3106128999998</v>
       </c>
       <c r="C371" s="5">
-        <v>45.617483500000162</v>
+        <v>45.258898599999611</v>
       </c>
       <c r="D371" s="5">
-        <v>20.634077292952501</v>
+        <v>20.467624066823319</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2927.2194439999998</v>
+        <v>2927.7780658000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-13.741724500000146</v>
+        <v>-11.532547099999647</v>
       </c>
       <c r="D372" s="5">
-        <v>-5.465160273427994</v>
+        <v>-4.6079809733356347</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2941.3764897999999</v>
+        <v>2940.7805923999999</v>
       </c>
       <c r="C373" s="5">
-        <v>14.157045800000105</v>
+        <v>13.002526599999783</v>
       </c>
       <c r="D373" s="5">
-        <v>5.9605066987916455</v>
+        <v>5.4614283924155238</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2955.4110778999998</v>
+        <v>2955.0700161</v>
       </c>
       <c r="C374" s="5">
-        <v>14.034588099999837</v>
+        <v>14.289423700000043</v>
       </c>
       <c r="D374" s="5">
-        <v>5.8783977938005938</v>
+        <v>5.9892503854741319</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2978.5747550000001</v>
+        <v>2978.4682352999998</v>
       </c>
       <c r="C375" s="5">
-        <v>23.163677100000314</v>
+        <v>23.398219199999858</v>
       </c>
       <c r="D375" s="5">
-        <v>9.8214792602146606</v>
+        <v>9.9264922473440542</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2991.0067669</v>
+        <v>2990.9977368999998</v>
       </c>
       <c r="C376" s="5">
-        <v>12.432011899999907</v>
+        <v>12.529501600000003</v>
       </c>
       <c r="D376" s="5">
-        <v>5.1251661796088088</v>
+        <v>5.1664803546714433</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2995.0948441</v>
+        <v>2995.4292645</v>
       </c>
       <c r="C377" s="5">
-        <v>4.0880772000000434</v>
+        <v>4.4315276000002086</v>
       </c>
       <c r="D377" s="5">
-        <v>1.6525335221458493</v>
+        <v>1.7925063549522502</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.8266544664046354</v>
+        <v>-5.8315657049432197</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>3001.6504098</v>
+        <v>3001.1735944000002</v>
       </c>
       <c r="C378" s="5">
-        <v>6.5555656999999883</v>
+        <v>5.7443299000001389</v>
       </c>
       <c r="D378" s="5">
-        <v>2.6583712397085124</v>
+        <v>2.3256658457464052</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2992.6277986</v>
+        <v>2991.854675</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.0226112000000285</v>
+        <v>-9.3189194000001407</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.5480203722539683</v>
+        <v>-3.6631296447738326</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>3021.7574359999999</v>
+        <v>3021.2229613</v>
       </c>
       <c r="C380" s="5">
-        <v>29.129637399999865</v>
+        <v>29.368286299999909</v>
       </c>
       <c r="D380" s="5">
-        <v>12.326628718314424</v>
+        <v>12.43651766240097</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>3034.9281013999998</v>
+        <v>3033.2188248000002</v>
       </c>
       <c r="C381" s="5">
-        <v>13.170665399999962</v>
+        <v>11.995863500000269</v>
       </c>
       <c r="D381" s="5">
-        <v>5.3575563650716473</v>
+        <v>4.8700781493660639</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>3044.1990615999998</v>
+        <v>3042.1844199000002</v>
       </c>
       <c r="C382" s="5">
-        <v>9.2709601999999904</v>
+        <v>8.9655950999999732</v>
       </c>
       <c r="D382" s="5">
-        <v>3.7279248875988547</v>
+        <v>3.6051973193477416</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>3057.9566057000002</v>
+        <v>3055.3184968999999</v>
       </c>
       <c r="C383" s="5">
-        <v>13.757544100000359</v>
+        <v>13.134076999999706</v>
       </c>
       <c r="D383" s="5">
-        <v>5.5599669537769625</v>
+        <v>5.3055880092300445</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>3086.9373317999998</v>
+        <v>3087.5699792999999</v>
       </c>
       <c r="C384" s="5">
-        <v>28.980726099999629</v>
+        <v>32.251482399999986</v>
       </c>
       <c r="D384" s="5">
-        <v>11.984505473829277</v>
+        <v>13.428932195582743</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>3092.9333938999998</v>
+        <v>3091.7930907</v>
       </c>
       <c r="C385" s="5">
-        <v>5.9960621000000174</v>
+        <v>4.2231114000001071</v>
       </c>
       <c r="D385" s="5">
-        <v>2.3559412163777216</v>
+        <v>1.6537378960167493</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3105.4246822</v>
+        <v>3104.6133587999998</v>
       </c>
       <c r="C386" s="5">
-        <v>12.491288300000178</v>
+        <v>12.820268099999794</v>
       </c>
       <c r="D386" s="5">
-        <v>4.955498254736046</v>
+        <v>5.0909201580756624</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>3140.8574926000001</v>
+        <v>3140.448476</v>
       </c>
       <c r="C387" s="5">
-        <v>35.432810400000108</v>
+        <v>35.835117200000241</v>
       </c>
       <c r="D387" s="5">
-        <v>14.584738461979319</v>
+        <v>14.765091609615212</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>3154.1105014</v>
+        <v>3153.6348339000001</v>
       </c>
       <c r="C388" s="5">
-        <v>13.253008799999861</v>
+        <v>13.186357900000075</v>
       </c>
       <c r="D388" s="5">
-        <v>5.1826404031518614</v>
+        <v>5.1566586783307944</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>3167.1007549999999</v>
+        <v>3167.6950746000002</v>
       </c>
       <c r="C389" s="5">
-        <v>12.99025359999996</v>
+        <v>14.060240700000122</v>
       </c>
       <c r="D389" s="5">
-        <v>5.0557203981326015</v>
+        <v>5.4832697760628157</v>
       </c>
       <c r="E389" s="5">
-        <v>5.7429203365239712</v>
+        <v>5.7509557024627345</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3163.2624458</v>
+        <v>3162.7780911</v>
       </c>
       <c r="C390" s="5">
-        <v>-3.8383091999999124</v>
+        <v>-4.9169835000002422</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.4446629318793147</v>
+        <v>-1.8468529197699923</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3187.4692150000001</v>
+        <v>3186.8022866000001</v>
       </c>
       <c r="C391" s="5">
-        <v>24.206769200000053</v>
+        <v>24.024195500000133</v>
       </c>
       <c r="D391" s="5">
-        <v>9.5794919592783181</v>
+        <v>9.5057138258500586</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>3197.6078226999998</v>
+        <v>3197.3839081000001</v>
       </c>
       <c r="C392" s="5">
-        <v>10.138607699999739</v>
+        <v>10.581621499999983</v>
       </c>
       <c r="D392" s="5">
-        <v>3.884411721036507</v>
+        <v>4.058120517489483</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3224.7896531000001</v>
+        <v>3223.4478207000002</v>
       </c>
       <c r="C393" s="5">
-        <v>27.181830400000308</v>
+        <v>26.063912600000094</v>
       </c>
       <c r="D393" s="5">
-        <v>10.691514007273417</v>
+        <v>10.232667052003475</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3234.3158997999999</v>
+        <v>3232.5633603000001</v>
       </c>
       <c r="C394" s="5">
-        <v>9.5262466999997741</v>
+        <v>9.11553959999992</v>
       </c>
       <c r="D394" s="5">
-        <v>3.6030470672172576</v>
+        <v>3.4467424045808714</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3239.2176712999999</v>
+        <v>3236.6616361000001</v>
       </c>
       <c r="C395" s="5">
-        <v>4.9017714999999953</v>
+        <v>4.0982758000000103</v>
       </c>
       <c r="D395" s="5">
-        <v>1.8338978542470574</v>
+        <v>1.5320252851489746</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3268.9810278</v>
+        <v>3270.7594478000001</v>
       </c>
       <c r="C396" s="5">
-        <v>29.7633565000001</v>
+        <v>34.097811699999966</v>
       </c>
       <c r="D396" s="5">
-        <v>11.600773459731384</v>
+        <v>13.400678330849857</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3283.1670822000001</v>
+        <v>3282.1488186000001</v>
       </c>
       <c r="C397" s="5">
-        <v>14.186054400000103</v>
+        <v>11.389370800000052</v>
       </c>
       <c r="D397" s="5">
-        <v>5.3336216171719464</v>
+        <v>4.2595801566176039</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>3293.9165862999998</v>
+        <v>3293.5105764</v>
       </c>
       <c r="C398" s="5">
-        <v>10.74950409999974</v>
+        <v>11.36175779999985</v>
       </c>
       <c r="D398" s="5">
-        <v>4.0004809561350552</v>
+        <v>4.2340284329965838</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>3306.3164750000001</v>
+        <v>3305.7971478999998</v>
       </c>
       <c r="C399" s="5">
-        <v>12.399888700000247</v>
+        <v>12.286571499999809</v>
       </c>
       <c r="D399" s="5">
-        <v>4.6120924144266606</v>
+        <v>4.5696510137836377</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>3315.2967327000001</v>
+        <v>3313.9648917</v>
       </c>
       <c r="C400" s="5">
-        <v>8.9802577000000383</v>
+        <v>8.167743800000153</v>
       </c>
       <c r="D400" s="5">
-        <v>3.3084423903181559</v>
+        <v>3.005503744714888</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>3320.9761677000001</v>
+        <v>3320.5373589999999</v>
       </c>
       <c r="C401" s="5">
-        <v>5.6794350000000122</v>
+        <v>6.5724672999999711</v>
       </c>
       <c r="D401" s="5">
-        <v>2.0752001897893946</v>
+        <v>2.4060492172633952</v>
       </c>
       <c r="E401" s="5">
-        <v>4.8585575453219176</v>
+        <v>4.8250314755848178</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3344.3511831000001</v>
+        <v>3342.0529526999999</v>
       </c>
       <c r="C402" s="5">
-        <v>23.375015399999938</v>
+        <v>21.515593699999954</v>
       </c>
       <c r="D402" s="5">
-        <v>8.781087958583921</v>
+        <v>8.0586334917480009</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3354.3943599999998</v>
+        <v>3351.5998528</v>
       </c>
       <c r="C403" s="5">
-        <v>10.043176899999708</v>
+        <v>9.5469001000001299</v>
       </c>
       <c r="D403" s="5">
-        <v>3.6637521745215507</v>
+        <v>3.4822901186775113</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3362.8008220000002</v>
+        <v>3359.7271535999998</v>
       </c>
       <c r="C404" s="5">
-        <v>8.4064620000003742</v>
+        <v>8.1273007999998299</v>
       </c>
       <c r="D404" s="5">
-        <v>3.0491250347925103</v>
+        <v>2.9490066575442064</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3368.2572412999998</v>
+        <v>3363.8597209</v>
       </c>
       <c r="C405" s="5">
-        <v>5.4564192999996521</v>
+        <v>4.1325673000001188</v>
       </c>
       <c r="D405" s="5">
-        <v>1.9645687384786781</v>
+        <v>1.4860634463124134</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3375.7558270999998</v>
+        <v>3370.1938691</v>
       </c>
       <c r="C406" s="5">
-        <v>7.4985858000000007</v>
+        <v>6.3341482000000724</v>
       </c>
       <c r="D406" s="5">
-        <v>2.70445594763562</v>
+        <v>2.2831491811458715</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3387.5027077</v>
+        <v>3380.9014787000001</v>
       </c>
       <c r="C407" s="5">
-        <v>11.746880600000168</v>
+        <v>10.707609600000069</v>
       </c>
       <c r="D407" s="5">
-        <v>4.2565862395936627</v>
+        <v>3.8799122120359852</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3375.7405878</v>
+        <v>3374.8743792</v>
       </c>
       <c r="C408" s="5">
-        <v>-11.762119900000016</v>
+        <v>-6.0270995000000767</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.0879943065654007</v>
+        <v>-2.1183775319585041</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>3388.3924256</v>
+        <v>3384.4472979000002</v>
       </c>
       <c r="C409" s="5">
-        <v>12.651837800000067</v>
+        <v>9.572918700000173</v>
       </c>
       <c r="D409" s="5">
-        <v>4.5913194427940507</v>
+        <v>3.4574392350858352</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>3402.3553698999999</v>
+        <v>3399.2235448000001</v>
       </c>
       <c r="C410" s="5">
-        <v>13.96294429999989</v>
+        <v>14.776246899999933</v>
       </c>
       <c r="D410" s="5">
-        <v>5.0586094193868503</v>
+        <v>5.3667649681861329</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>3400.6326436999998</v>
+        <v>3397.8124726999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.7227262000001247</v>
+        <v>-1.4110721000001831</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.60591088057090348</v>
+        <v>-0.49700345839622795</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>3401.3861244999998</v>
+        <v>3397.1343897000002</v>
       </c>
       <c r="C412" s="5">
-        <v>0.75348080000003392</v>
+        <v>-0.67808299999978772</v>
       </c>
       <c r="D412" s="5">
-        <v>0.26620918358111201</v>
+        <v>-0.23921481232482833</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>3406.2116676999999</v>
+        <v>3403.8375086999999</v>
       </c>
       <c r="C413" s="5">
-        <v>4.8255432000000837</v>
+        <v>6.7031189999997878</v>
       </c>
       <c r="D413" s="5">
-        <v>1.7157857237456886</v>
+        <v>2.3936685196806806</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5665796951211295</v>
+        <v>2.5086346182560781</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>3412.5315329</v>
+        <v>3411.1110109000001</v>
       </c>
       <c r="C414" s="5">
-        <v>6.3198652000000948</v>
+        <v>7.2735022000001663</v>
       </c>
       <c r="D414" s="5">
-        <v>2.2493345026142419</v>
+        <v>2.594576474826038</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>3418.5013607000001</v>
+        <v>3417.1828025</v>
       </c>
       <c r="C415" s="5">
-        <v>5.9698278000000755</v>
+        <v>6.0717915999998695</v>
       </c>
       <c r="D415" s="5">
-        <v>2.1195772252601497</v>
+        <v>2.1570410354727176</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>3426.5086560999998</v>
+        <v>3425.4205790000001</v>
       </c>
       <c r="C416" s="5">
-        <v>8.007295399999748</v>
+        <v>8.2377765000001091</v>
       </c>
       <c r="D416" s="5">
-        <v>2.8473045528410568</v>
+        <v>2.9314962188034865</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>3428.2166084999999</v>
+        <v>3427.0427242000001</v>
       </c>
       <c r="C417" s="5">
-        <v>1.7079524000000674</v>
+        <v>1.6221451999999772</v>
       </c>
       <c r="D417" s="5">
-        <v>0.59978573911094735</v>
+        <v>0.56975551601223806</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>3434.8311438999999</v>
+        <v>3432.5947814000001</v>
       </c>
       <c r="C418" s="5">
-        <v>6.6145354000000225</v>
+        <v>5.5520572000000357</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3400557651721776</v>
+        <v>1.9615033095406131</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>3441.0169234999998</v>
+        <v>3436.5171196000001</v>
       </c>
       <c r="C419" s="5">
-        <v>6.1857795999999325</v>
+        <v>3.9223382000000129</v>
       </c>
       <c r="D419" s="5">
-        <v>2.1826116260648343</v>
+        <v>1.3798598462950729</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>3399.2264175</v>
+        <v>3405.2322198000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-41.790505999999823</v>
+        <v>-31.284899799999948</v>
       </c>
       <c r="D420" s="5">
-        <v>-13.638651216231112</v>
+        <v>-10.393674919330021</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3441.8138582000001</v>
+        <v>3445.288697</v>
       </c>
       <c r="C421" s="5">
-        <v>42.587440700000116</v>
+        <v>40.05647719999979</v>
       </c>
       <c r="D421" s="5">
-        <v>16.114759687240742</v>
+        <v>15.065896265401001</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>3444.2081540999998</v>
+        <v>3453.9190401999999</v>
       </c>
       <c r="C422" s="5">
-        <v>2.3942958999996335</v>
+        <v>8.6303431999999702</v>
       </c>
       <c r="D422" s="5">
-        <v>0.83798067748506178</v>
+        <v>3.0477253514645142</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>3450.3040953999998</v>
+        <v>3458.6798490000001</v>
       </c>
       <c r="C423" s="5">
-        <v>6.0959413000000495</v>
+        <v>4.7608088000001771</v>
       </c>
       <c r="D423" s="5">
-        <v>2.1446905119824722</v>
+        <v>1.6666518850724454</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>3451.9860732000002</v>
+        <v>3461.1531774</v>
       </c>
       <c r="C424" s="5">
-        <v>1.681977800000368</v>
+        <v>2.4733283999999003</v>
       </c>
       <c r="D424" s="5">
-        <v>0.58655519185795146</v>
+        <v>0.86151233262228288</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>3453.6448601000002</v>
+        <v>3464.9928550999998</v>
       </c>
       <c r="C425" s="5">
-        <v>1.6587868999999955</v>
+        <v>3.839677699999811</v>
       </c>
       <c r="D425" s="5">
-        <v>0.57816385280766713</v>
+        <v>1.3393890925817331</v>
       </c>
       <c r="E425" s="5">
-        <v>1.3925497598928915</v>
+        <v>1.7966588077042545</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>3459.9307515999999</v>
+        <v>3468.4002489</v>
       </c>
       <c r="C426" s="5">
-        <v>6.2858914999997069</v>
+        <v>3.4073938000001363</v>
       </c>
       <c r="D426" s="5">
-        <v>2.2060864172224415</v>
+        <v>1.1864555998748028</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>3459.6192852999998</v>
+        <v>3470.3757506000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.3114663000001201</v>
+        <v>1.9755017000002226</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.10797168737232132</v>
+        <v>0.68563090655706649</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>3458.4472565999999</v>
+        <v>3470.5914977000002</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.1720286999998279</v>
+        <v>0.21574710000004416</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.40577206138034949</v>
+        <v>7.4627383376535406E-2</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>3465.4837017</v>
+        <v>3477.390472</v>
       </c>
       <c r="C429" s="5">
-        <v>7.0364451000000372</v>
+        <v>6.7989742999998271</v>
       </c>
       <c r="D429" s="5">
-        <v>2.468987856204774</v>
+        <v>2.3763250480889564</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>3462.6327129000001</v>
+        <v>3475.4677916000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-2.8509887999998682</v>
+        <v>-1.9226803999999902</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.9827629329792309</v>
+        <v>-0.66147680847367107</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>3446.7046989</v>
+        <v>3470.2297063000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-15.928014000000076</v>
+        <v>-5.2380852999999661</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.3824316086982016</v>
+        <v>-1.793674706982229</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>3444.3106339999999</v>
+        <v>3464.5051007000002</v>
       </c>
       <c r="C432" s="5">
-        <v>-2.3940649000001031</v>
+        <v>-5.7246055999999044</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.83033747309496642</v>
+        <v>-1.961697541549956</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>3448.9009752000002</v>
+        <v>3466.4300635</v>
       </c>
       <c r="C433" s="5">
-        <v>4.590341200000239</v>
+        <v>1.9249627999997756</v>
       </c>
       <c r="D433" s="5">
-        <v>1.6110527500417637</v>
+        <v>0.6687903327444511</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>3451.5395362999998</v>
+        <v>3468.1700128000002</v>
       </c>
       <c r="C434" s="5">
-        <v>2.6385610999996061</v>
+        <v>1.7399493000002622</v>
       </c>
       <c r="D434" s="5">
-        <v>0.92192563324378085</v>
+        <v>0.60399688408487862</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>3448.3214232999999</v>
+        <v>3470.8145245999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.218112999999903</v>
+        <v>2.644511799999691</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.1131246954689589</v>
+        <v>0.91885827409223797</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>3451.1359567999998</v>
+        <v>3478.2540739999999</v>
       </c>
       <c r="C436" s="5">
-        <v>2.814533499999925</v>
+        <v>7.4395494000000326</v>
       </c>
       <c r="D436" s="5">
-        <v>0.98385354769614519</v>
+        <v>2.6026919245589086</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>3450.0671487</v>
+        <v>3483.3406495999998</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.0688080999998419</v>
+        <v>5.0865755999998328</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.37100460323339357</v>
+        <v>1.7690557640078763</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.10359233635552911</v>
+        <v>0.52951897066668696</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>3495.0769357999998</v>
+      </c>
+      <c r="C438" s="5">
+        <v>11.736286199999995</v>
+      </c>
+      <c r="D438" s="5">
+        <v>4.1188845878973757</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>