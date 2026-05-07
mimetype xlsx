--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C5C298C7-5E17-4BA0-8065-E1E5B223620A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{14289DD2-3405-48D2-AC4C-CD252F2241FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{16E1C0D0-73DA-4DD6-82C1-0FBD1EDD9038}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1E7FF4C2-11D4-4C96-87DC-940EB0ADFAE3}"/>
   </bookViews>
   <sheets>
     <sheet name="hounaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AE39D7B-35E4-441E-80B0-60A6A604AA3F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FA50195-FB28-4FED-8CAC-4560F769AF65}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>2.6026919245589086</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3483.3406495999998</v>
       </c>
       <c r="C437" s="5">
         <v>5.0865755999998328</v>
       </c>
       <c r="D437" s="5">
         <v>1.7690557640078763</v>
       </c>
       <c r="E437" s="5">
         <v>0.52951897066668696</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>3495.0769357999998</v>
+        <v>3490.8149886000001</v>
       </c>
       <c r="C438" s="5">
-        <v>11.736286199999995</v>
+        <v>7.4743390000003274</v>
       </c>
       <c r="D438" s="5">
-        <v>4.1188845878973757</v>
+        <v>2.6054925813091989</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>3489.6547157</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-1.1602729000001091</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.39812622888150129</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>3502.5652126</v>
+      </c>
+      <c r="C440" s="5">
+        <v>12.910496899999998</v>
+      </c>
+      <c r="D440" s="5">
+        <v>4.53103879229797</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>