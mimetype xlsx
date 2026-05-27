--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{14289DD2-3405-48D2-AC4C-CD252F2241FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F12D3966-7D49-400F-A5B8-17A36BF8003B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1E7FF4C2-11D4-4C96-87DC-940EB0ADFAE3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4B71BD27-EE0C-48F0-8F99-0DA4306068E3}"/>
   </bookViews>
   <sheets>
     <sheet name="hounaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FA50195-FB28-4FED-8CAC-4560F769AF65}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC8F1EEB-7130-4F69-9AE0-AA9D4243BB00}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1735.0233793</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1743.127833</v>
       </c>
       <c r="C7" s="5">
         <v>8.1044537000000219</v>
       </c>
       <c r="D7" s="5">
         <v>5.7515823320342552</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1750.9928734</v>
       </c>
       <c r="C8" s="5">
         <v>7.865040399999998</v>
       </c>
       <c r="D8" s="5">
         <v>5.5508396904835999</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1759.4414408</v>
       </c>
       <c r="C9" s="5">
         <v>8.4485674000000017</v>
       </c>
       <c r="D9" s="5">
         <v>5.9461697551814963</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1776.2478791999999</v>
       </c>
       <c r="C10" s="5">
         <v>16.806438399999934</v>
       </c>
       <c r="D10" s="5">
         <v>12.084372932828513</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1789.5669267000001</v>
       </c>
       <c r="C11" s="5">
         <v>13.319047500000124</v>
       </c>
       <c r="D11" s="5">
         <v>9.3786276081755595</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1798.6443257999999</v>
       </c>
       <c r="C12" s="5">
         <v>9.0773990999998659</v>
       </c>
       <c r="D12" s="5">
         <v>6.2595971030752429</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1804.3804954</v>
       </c>
       <c r="C13" s="5">
         <v>5.7361696000000393</v>
       </c>
       <c r="D13" s="5">
         <v>3.8948411328687982</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1807.2848302</v>
       </c>
       <c r="C14" s="5">
         <v>2.9043348000000151</v>
       </c>
       <c r="D14" s="5">
         <v>1.9487141140849262</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1804.9308896</v>
       </c>
       <c r="C15" s="5">
         <v>-2.3539405999999872</v>
       </c>
       <c r="D15" s="5">
         <v>-1.5518201837406598</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1809.9008669</v>
       </c>
       <c r="C16" s="5">
         <v>4.9699772999999823</v>
       </c>
       <c r="D16" s="5">
         <v>3.3547703609175361</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1818.3230536999999</v>
       </c>
       <c r="C17" s="5">
         <v>8.4221867999999631</v>
       </c>
       <c r="D17" s="5">
         <v>5.7292333774461079</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1806.2818666000001</v>
       </c>
       <c r="C18" s="5">
         <v>-12.041187099999888</v>
       </c>
       <c r="D18" s="5">
         <v>-7.6634328419004412</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1810.2432477</v>
       </c>
       <c r="C19" s="5">
         <v>3.9613810999999259</v>
       </c>
       <c r="D19" s="5">
         <v>2.6637137096289454</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1816.9775769</v>
       </c>
       <c r="C20" s="5">
         <v>6.7343292000000474</v>
       </c>
       <c r="D20" s="5">
         <v>4.5566304094767585</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1813.8831169</v>
       </c>
       <c r="C21" s="5">
         <v>-3.0944600000000264</v>
       </c>
       <c r="D21" s="5">
         <v>-2.0246622665033742</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1818.3907392000001</v>
       </c>
       <c r="C22" s="5">
         <v>4.5076223000000937</v>
       </c>
       <c r="D22" s="5">
         <v>3.023179437351331</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1825.5300149</v>
       </c>
       <c r="C23" s="5">
         <v>7.139275699999871</v>
       </c>
       <c r="D23" s="5">
         <v>4.8144606161761638</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1815.4068682</v>
       </c>
       <c r="C24" s="5">
         <v>-10.123146700000007</v>
       </c>
       <c r="D24" s="5">
         <v>-6.4551344297184237</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1814.8982613000001</v>
       </c>
       <c r="C25" s="5">
         <v>-0.50860689999990427</v>
       </c>
       <c r="D25" s="5">
         <v>-0.33567610715433682</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1819.6401040999999</v>
       </c>
       <c r="C26" s="5">
         <v>4.7418427999998585</v>
       </c>
       <c r="D26" s="5">
         <v>3.1807271533015324</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1813.1463034999999</v>
       </c>
       <c r="C27" s="5">
         <v>-6.4938005999999859</v>
       </c>
       <c r="D27" s="5">
         <v>-4.1994091293221514</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1814.240337</v>
       </c>
       <c r="C28" s="5">
         <v>1.0940335000000232</v>
       </c>
       <c r="D28" s="5">
         <v>0.72647519920148174</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1810.9020261000001</v>
       </c>
       <c r="C29" s="5">
         <v>-3.3383108999998967</v>
       </c>
       <c r="D29" s="5">
         <v>-2.1858619662958656</v>
       </c>
       <c r="E29" s="5">
         <v>-0.40812481505413389</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1812.3234705</v>
       </c>
       <c r="C30" s="5">
         <v>1.4214443999999276</v>
       </c>
       <c r="D30" s="5">
         <v>0.94600175559029775</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1811.7542183</v>
       </c>
       <c r="C31" s="5">
         <v>-0.56925219999993715</v>
       </c>
       <c r="D31" s="5">
         <v>-0.37627045553839666</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1811.9566577000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.20243940000000293</v>
       </c>
       <c r="D32" s="5">
         <v>0.13416644738264427</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1813.8934357000001</v>
       </c>
       <c r="C33" s="5">
         <v>1.9367780000000039</v>
       </c>
       <c r="D33" s="5">
         <v>1.290232686218884</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1816.2340796000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.3406439000000319</v>
       </c>
       <c r="D34" s="5">
         <v>1.559514469736234</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1814.0410824000001</v>
       </c>
       <c r="C35" s="5">
         <v>-2.1929972000000362</v>
       </c>
       <c r="D35" s="5">
         <v>-1.4393467044440444</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1815.4292312</v>
       </c>
       <c r="C36" s="5">
         <v>1.3881487999999536</v>
       </c>
       <c r="D36" s="5">
         <v>0.92214410721689344</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1813.3355458999999</v>
       </c>
       <c r="C37" s="5">
         <v>-2.093685300000061</v>
       </c>
       <c r="D37" s="5">
         <v>-1.3751828626861196</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1812.5753576</v>
       </c>
       <c r="C38" s="5">
         <v>-0.76018829999998161</v>
       </c>
       <c r="D38" s="5">
         <v>-0.50190686719281397</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1824.9639933000001</v>
       </c>
       <c r="C39" s="5">
         <v>12.388635700000123</v>
       </c>
       <c r="D39" s="5">
         <v>8.5172416758647387</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1827.7185195</v>
       </c>
       <c r="C40" s="5">
         <v>2.7545261999998729</v>
       </c>
       <c r="D40" s="5">
         <v>1.8263428410531413</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1829.0140025000001</v>
       </c>
       <c r="C41" s="5">
         <v>1.2954830000001039</v>
       </c>
       <c r="D41" s="5">
         <v>0.85388109804496182</v>
       </c>
       <c r="E41" s="5">
         <v>1.0001632412442785</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1831.5197234</v>
       </c>
       <c r="C42" s="5">
         <v>2.5057208999999148</v>
       </c>
       <c r="D42" s="5">
         <v>1.6564254464503714</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1832.4169399</v>
       </c>
       <c r="C43" s="5">
         <v>0.89721650000001318</v>
       </c>
       <c r="D43" s="5">
         <v>0.58943695160071918</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1836.0054107999999</v>
       </c>
       <c r="C44" s="5">
         <v>3.5884708999999475</v>
       </c>
       <c r="D44" s="5">
         <v>2.3754692034846814</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1840.0453494000001</v>
       </c>
       <c r="C45" s="5">
         <v>4.0399386000001414</v>
       </c>
       <c r="D45" s="5">
         <v>2.6726660055687468</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1840.9918803</v>
       </c>
       <c r="C46" s="5">
         <v>0.94653089999997064</v>
       </c>
       <c r="D46" s="5">
         <v>0.61903699631280507</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1846.7128477000001</v>
       </c>
       <c r="C47" s="5">
         <v>5.7209674000000632</v>
       </c>
       <c r="D47" s="5">
         <v>3.7934554980978641</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1855.6630204999999</v>
       </c>
       <c r="C48" s="5">
         <v>8.9501727999997911</v>
       </c>
       <c r="D48" s="5">
         <v>5.9734105818206595</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1859.1550844999999</v>
       </c>
       <c r="C49" s="5">
         <v>3.4920640000000276</v>
       </c>
       <c r="D49" s="5">
         <v>2.2817300064135182</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1862.8427009</v>
       </c>
       <c r="C50" s="5">
         <v>3.6876164000000244</v>
       </c>
       <c r="D50" s="5">
         <v>2.4063269623472161</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1863.2281346</v>
       </c>
       <c r="C51" s="5">
         <v>0.38543370000002142</v>
       </c>
       <c r="D51" s="5">
         <v>0.24857017925155045</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1864.9468546999999</v>
       </c>
       <c r="C52" s="5">
         <v>1.7187200999999277</v>
       </c>
       <c r="D52" s="5">
         <v>1.1125637774338282</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1873.0257008999999</v>
       </c>
       <c r="C53" s="5">
         <v>8.0788462000000436</v>
       </c>
       <c r="D53" s="5">
         <v>5.3239932380402033</v>
       </c>
       <c r="E53" s="5">
         <v>2.406307351383985</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1870.5769703000001</v>
       </c>
       <c r="C54" s="5">
         <v>-2.4487305999998625</v>
       </c>
       <c r="D54" s="5">
         <v>-1.5576077613869477</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1868.6198171000001</v>
       </c>
       <c r="C55" s="5">
         <v>-1.9571531999999934</v>
       </c>
       <c r="D55" s="5">
         <v>-1.2483398657117672</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1874.4572565999999</v>
       </c>
       <c r="C56" s="5">
         <v>5.8374394999998458</v>
       </c>
       <c r="D56" s="5">
         <v>3.8138017559609105</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1886.3658677000001</v>
       </c>
       <c r="C57" s="5">
         <v>11.908611100000144</v>
       </c>
       <c r="D57" s="5">
         <v>7.895828915113845</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1885.9083224999999</v>
       </c>
       <c r="C58" s="5">
         <v>-0.45754520000014054</v>
       </c>
       <c r="D58" s="5">
         <v>-0.29067657432173544</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1890.6660886</v>
       </c>
       <c r="C59" s="5">
         <v>4.7577661000000262</v>
       </c>
       <c r="D59" s="5">
         <v>3.069718850515879</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1896.3926767</v>
       </c>
       <c r="C60" s="5">
         <v>5.7265881000000718</v>
       </c>
       <c r="D60" s="5">
         <v>3.6958123902484097</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1901.8092509000001</v>
       </c>
       <c r="C61" s="5">
         <v>5.4165742000000137</v>
       </c>
       <c r="D61" s="5">
         <v>3.4818615399365926</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1903.5236156000001</v>
       </c>
       <c r="C62" s="5">
         <v>1.7143647000000328</v>
       </c>
       <c r="D62" s="5">
         <v>1.0871058469064332</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1913.5920827</v>
       </c>
       <c r="C63" s="5">
         <v>10.068467099999907</v>
       </c>
       <c r="D63" s="5">
         <v>6.5352074052386522</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1921.9981455</v>
       </c>
       <c r="C64" s="5">
         <v>8.4060627999999724</v>
       </c>
       <c r="D64" s="5">
         <v>5.400624952334443</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1926.4009007</v>
       </c>
       <c r="C65" s="5">
         <v>4.4027552000000014</v>
       </c>
       <c r="D65" s="5">
         <v>2.7837598306685418</v>
       </c>
       <c r="E65" s="5">
         <v>2.8496779181595322</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1932.3949531000001</v>
       </c>
       <c r="C66" s="5">
         <v>5.9940524000001005</v>
       </c>
       <c r="D66" s="5">
         <v>3.798400933532653</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1937.9391430000001</v>
       </c>
       <c r="C67" s="5">
         <v>5.5441898999999921</v>
       </c>
       <c r="D67" s="5">
         <v>3.4977439149555867</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1943.4577153</v>
       </c>
       <c r="C68" s="5">
         <v>5.5185722999999598</v>
       </c>
       <c r="D68" s="5">
         <v>3.4712113570728675</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1940.9104636</v>
       </c>
       <c r="C69" s="5">
         <v>-2.5472517000000607</v>
       </c>
       <c r="D69" s="5">
         <v>-1.5615276973658831</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1946.6230244999999</v>
       </c>
       <c r="C70" s="5">
         <v>5.7125608999999713</v>
       </c>
       <c r="D70" s="5">
         <v>3.589623399771491</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1958.0769485000001</v>
       </c>
       <c r="C71" s="5">
         <v>11.453924000000143</v>
       </c>
       <c r="D71" s="5">
         <v>7.2938393193668905</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1959.1363302</v>
       </c>
       <c r="C72" s="5">
         <v>1.0593816999999035</v>
       </c>
       <c r="D72" s="5">
         <v>0.65117344921972187</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1965.7098997000001</v>
       </c>
       <c r="C73" s="5">
         <v>6.573569500000076</v>
       </c>
       <c r="D73" s="5">
         <v>4.1015508299407033</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1969.6401744</v>
       </c>
       <c r="C74" s="5">
         <v>3.9302746999999272</v>
       </c>
       <c r="D74" s="5">
         <v>2.4258622183253253</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1972.361402</v>
       </c>
       <c r="C75" s="5">
         <v>2.7212276000000202</v>
       </c>
       <c r="D75" s="5">
         <v>1.6705595368496251</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1975.2051546</v>
       </c>
       <c r="C76" s="5">
         <v>2.8437526000000162</v>
       </c>
       <c r="D76" s="5">
         <v>1.7439473418386253</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1982.6046384000001</v>
       </c>
       <c r="C77" s="5">
         <v>7.3994838000000982</v>
       </c>
       <c r="D77" s="5">
         <v>4.5892121030632449</v>
       </c>
       <c r="E77" s="5">
         <v>2.9175514649924184</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1980.7652453999999</v>
       </c>
       <c r="C78" s="5">
         <v>-1.8393930000002001</v>
       </c>
       <c r="D78" s="5">
         <v>-1.1076556788459979</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1985.0186937000001</v>
       </c>
       <c r="C79" s="5">
         <v>4.2534483000001728</v>
       </c>
       <c r="D79" s="5">
         <v>2.6075045185746992</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1987.0471861999999</v>
       </c>
       <c r="C80" s="5">
         <v>2.0284924999998566</v>
       </c>
       <c r="D80" s="5">
         <v>1.2331969364713036</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1992.6992333000001</v>
       </c>
       <c r="C81" s="5">
         <v>5.652047100000118</v>
       </c>
       <c r="D81" s="5">
         <v>3.4672437035833337</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1998.5966536000001</v>
       </c>
       <c r="C82" s="5">
         <v>5.8974203000000216</v>
       </c>
       <c r="D82" s="5">
         <v>3.6097978535456932</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2000.2770095999999</v>
       </c>
       <c r="C83" s="5">
         <v>1.680355999999847</v>
       </c>
       <c r="D83" s="5">
         <v>1.0136001121114235</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2007.4781863000001</v>
       </c>
       <c r="C84" s="5">
         <v>7.2011767000001328</v>
       </c>
       <c r="D84" s="5">
         <v>4.4066827996837254</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2011.9216521000001</v>
       </c>
       <c r="C85" s="5">
         <v>4.4434658000000127</v>
       </c>
       <c r="D85" s="5">
         <v>2.6887236431308859</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2010.6568732000001</v>
       </c>
       <c r="C86" s="5">
         <v>-1.2647789000000103</v>
       </c>
       <c r="D86" s="5">
         <v>-0.75176786459852929</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>2030.1732231999999</v>
       </c>
       <c r="C87" s="5">
         <v>19.516349999999875</v>
       </c>
       <c r="D87" s="5">
         <v>12.290131674966332</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>2037.5923407</v>
       </c>
       <c r="C88" s="5">
         <v>7.419117500000084</v>
       </c>
       <c r="D88" s="5">
         <v>4.4745354558178851</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>2034.8934664000001</v>
       </c>
       <c r="C89" s="5">
         <v>-2.6988742999999431</v>
       </c>
       <c r="D89" s="5">
         <v>-1.57792090067016</v>
       </c>
       <c r="E89" s="5">
         <v>2.6373804936821843</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>2045.5201265999999</v>
       </c>
       <c r="C90" s="5">
         <v>10.626660199999833</v>
       </c>
       <c r="D90" s="5">
         <v>6.4498260411600006</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>2053.8371674</v>
       </c>
       <c r="C91" s="5">
         <v>8.3170408000000862</v>
       </c>
       <c r="D91" s="5">
         <v>4.9897790075523973</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>2061.2958838999998</v>
       </c>
       <c r="C92" s="5">
         <v>7.4587164999998095</v>
       </c>
       <c r="D92" s="5">
         <v>4.4460274592716287</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>2065.8129573000001</v>
       </c>
       <c r="C93" s="5">
         <v>4.5170734000002994</v>
       </c>
       <c r="D93" s="5">
         <v>2.661577353411082</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>2078.8862822999999</v>
       </c>
       <c r="C94" s="5">
         <v>13.073324999999841</v>
       </c>
       <c r="D94" s="5">
         <v>7.8640783789739155</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>2085.2966768000001</v>
       </c>
       <c r="C95" s="5">
         <v>6.4103945000001659</v>
       </c>
       <c r="D95" s="5">
         <v>3.7636908665960034</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>2087.6276595999998</v>
       </c>
       <c r="C96" s="5">
         <v>2.3309827999996742</v>
       </c>
       <c r="D96" s="5">
         <v>1.349659590734964</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>2101.2217279000001</v>
       </c>
       <c r="C97" s="5">
         <v>13.594068300000345</v>
       </c>
       <c r="D97" s="5">
         <v>8.1000981899891364</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>2111.0895003999999</v>
       </c>
       <c r="C98" s="5">
         <v>9.8677724999997736</v>
       </c>
       <c r="D98" s="5">
         <v>5.7833102043130413</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>2120.8608061</v>
       </c>
       <c r="C99" s="5">
         <v>9.7713057000000845</v>
       </c>
       <c r="D99" s="5">
         <v>5.6978727274036745</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>2130.6072688999998</v>
       </c>
       <c r="C100" s="5">
         <v>9.7464627999997901</v>
       </c>
       <c r="D100" s="5">
         <v>5.6561681953794851</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>2140.8727429</v>
       </c>
       <c r="C101" s="5">
         <v>10.265474000000268</v>
       </c>
       <c r="D101" s="5">
         <v>5.93741761267359</v>
       </c>
       <c r="E101" s="5">
         <v>5.208099502500807</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>2151.276292</v>
       </c>
       <c r="C102" s="5">
         <v>10.403549099999964</v>
       </c>
       <c r="D102" s="5">
         <v>5.9897967303677246</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>2158.5693835000002</v>
       </c>
       <c r="C103" s="5">
         <v>7.2930915000001733</v>
       </c>
       <c r="D103" s="5">
         <v>4.1448648645037167</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>2166.9597791000001</v>
       </c>
       <c r="C104" s="5">
         <v>8.3903955999999198</v>
       </c>
       <c r="D104" s="5">
         <v>4.76544237840415</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>2176.4929867999999</v>
       </c>
       <c r="C105" s="5">
         <v>9.5332076999998208</v>
       </c>
       <c r="D105" s="5">
         <v>5.4088461873033511</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>2185.0650664</v>
       </c>
       <c r="C106" s="5">
         <v>8.5720796000000519</v>
       </c>
       <c r="D106" s="5">
         <v>4.8299119047973793</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>2193.3990023000001</v>
       </c>
       <c r="C107" s="5">
         <v>8.3339359000001423</v>
       </c>
       <c r="D107" s="5">
         <v>4.6740946186354826</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>2203.7537413999999</v>
       </c>
       <c r="C108" s="5">
         <v>10.354739099999733</v>
       </c>
       <c r="D108" s="5">
         <v>5.8144679186751258</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>2212.7021613000002</v>
       </c>
       <c r="C109" s="5">
         <v>8.9484199000003173</v>
       </c>
       <c r="D109" s="5">
         <v>4.9829492748955539</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>2216.6885876000001</v>
       </c>
       <c r="C110" s="5">
         <v>3.9864262999999482</v>
       </c>
       <c r="D110" s="5">
         <v>2.1834834197173469</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>2219.9685733000001</v>
       </c>
       <c r="C111" s="5">
         <v>3.2799856999999975</v>
       </c>
       <c r="D111" s="5">
         <v>1.7901356611500718</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>2223.918173</v>
       </c>
       <c r="C112" s="5">
         <v>3.9495996999999079</v>
       </c>
       <c r="D112" s="5">
         <v>2.1559642343778052</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>2232.8173284999998</v>
       </c>
       <c r="C113" s="5">
         <v>8.8991554999997788</v>
       </c>
       <c r="D113" s="5">
         <v>4.9089844146055217</v>
       </c>
       <c r="E113" s="5">
         <v>4.2947244718269717</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>2223.3227326000001</v>
       </c>
       <c r="C114" s="5">
         <v>-9.4945958999996947</v>
       </c>
       <c r="D114" s="5">
         <v>-4.9850871645880312</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>2224.6438757999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.321143199999824</v>
       </c>
       <c r="D115" s="5">
         <v>0.7153992638059492</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>2229.3722871</v>
       </c>
       <c r="C116" s="5">
         <v>4.7284113000000616</v>
       </c>
       <c r="D116" s="5">
         <v>2.5805911784977154</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>2218.4562624</v>
       </c>
       <c r="C117" s="5">
         <v>-10.91602469999998</v>
       </c>
       <c r="D117" s="5">
         <v>-5.7200654855461881</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>2217.4242884999999</v>
       </c>
       <c r="C118" s="5">
         <v>-1.0319739000001391</v>
       </c>
       <c r="D118" s="5">
         <v>-0.55678594073497178</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>2223.5724015000001</v>
       </c>
       <c r="C119" s="5">
         <v>6.148113000000194</v>
       </c>
       <c r="D119" s="5">
         <v>3.3783740748350999</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>2227.6788587999999</v>
       </c>
       <c r="C120" s="5">
         <v>4.1064572999998745</v>
       </c>
       <c r="D120" s="5">
         <v>2.2387896324800094</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>2231.5237723999999</v>
       </c>
       <c r="C121" s="5">
         <v>3.8449135999999271</v>
       </c>
       <c r="D121" s="5">
         <v>2.0909424634537599</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>2236.8209910999999</v>
       </c>
       <c r="C122" s="5">
         <v>5.2972187000000304</v>
       </c>
       <c r="D122" s="5">
         <v>2.8860615853680827</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>2241.7969843000001</v>
       </c>
       <c r="C123" s="5">
         <v>4.9759932000001754</v>
       </c>
       <c r="D123" s="5">
         <v>2.7024044795460389</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>2245.0360295</v>
       </c>
       <c r="C124" s="5">
         <v>3.2390451999999641</v>
       </c>
       <c r="D124" s="5">
         <v>1.7476564261464045</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>2250.8937808999999</v>
       </c>
       <c r="C125" s="5">
         <v>5.85775139999987</v>
       </c>
       <c r="D125" s="5">
         <v>3.1763672633561058</v>
       </c>
       <c r="E125" s="5">
         <v>0.80958044212886549</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>2254.2771578000002</v>
       </c>
       <c r="C126" s="5">
         <v>3.3833769000002576</v>
       </c>
       <c r="D126" s="5">
         <v>1.818738092374006</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>2260.0757834000001</v>
       </c>
       <c r="C127" s="5">
         <v>5.798625599999923</v>
       </c>
       <c r="D127" s="5">
         <v>3.1307788024097727</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>2267.4129800000001</v>
       </c>
       <c r="C128" s="5">
         <v>7.3371965999999702</v>
       </c>
       <c r="D128" s="5">
         <v>3.9660440210833814</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>2272.0529397999999</v>
       </c>
       <c r="C129" s="5">
         <v>4.639959799999815</v>
       </c>
       <c r="D129" s="5">
         <v>2.483468456053739</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>2280.2866107</v>
       </c>
       <c r="C130" s="5">
         <v>8.2336709000001065</v>
       </c>
       <c r="D130" s="5">
         <v>4.4363991429975824</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>2284.9384286999998</v>
       </c>
       <c r="C131" s="5">
         <v>4.651817999999821</v>
       </c>
       <c r="D131" s="5">
         <v>2.4756721217173538</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>2286.9658201000002</v>
       </c>
       <c r="C132" s="5">
         <v>2.027391400000397</v>
       </c>
       <c r="D132" s="5">
         <v>1.0699533086391266</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>2290.3428122</v>
       </c>
       <c r="C133" s="5">
         <v>3.3769920999998249</v>
       </c>
       <c r="D133" s="5">
         <v>1.7864124874630294</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>2299.0763068000001</v>
       </c>
       <c r="C134" s="5">
         <v>8.7334946000000855</v>
       </c>
       <c r="D134" s="5">
         <v>4.67301541192644</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>2302.0568194000002</v>
       </c>
       <c r="C135" s="5">
         <v>2.980512600000111</v>
       </c>
       <c r="D135" s="5">
         <v>1.5668151289728094</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>2305.6965679999998</v>
       </c>
       <c r="C136" s="5">
         <v>3.6397485999996206</v>
       </c>
       <c r="D136" s="5">
         <v>1.9138887205101041</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>2311.9342308</v>
       </c>
       <c r="C137" s="5">
         <v>6.2376628000001801</v>
       </c>
       <c r="D137" s="5">
         <v>3.2951344953116468</v>
       </c>
       <c r="E137" s="5">
         <v>2.7118316474086912</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>2314.2364554999999</v>
       </c>
       <c r="C138" s="5">
         <v>2.302224699999897</v>
       </c>
       <c r="D138" s="5">
         <v>1.2015267603042501</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>2320.6336031000001</v>
       </c>
       <c r="C139" s="5">
         <v>6.397147600000153</v>
       </c>
       <c r="D139" s="5">
         <v>3.3680091100904974</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>2323.0878054</v>
       </c>
       <c r="C140" s="5">
         <v>2.4542022999999062</v>
       </c>
       <c r="D140" s="5">
         <v>1.2764760945995546</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>2326.8584498999999</v>
       </c>
       <c r="C141" s="5">
         <v>3.7706444999998894</v>
       </c>
       <c r="D141" s="5">
         <v>1.9652232031187378</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>2328.7774064999999</v>
       </c>
       <c r="C142" s="5">
         <v>1.9189566000000013</v>
       </c>
       <c r="D142" s="5">
         <v>0.99413936682777315</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>2325.7959264000001</v>
       </c>
       <c r="C143" s="5">
         <v>-2.9814800999997715</v>
       </c>
       <c r="D143" s="5">
         <v>-1.5255602876382501</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>2325.3169742999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.47895210000024235</v>
       </c>
       <c r="D144" s="5">
         <v>-0.24683679115483637</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>2329.7141323000001</v>
       </c>
       <c r="C145" s="5">
         <v>4.3971580000002177</v>
       </c>
       <c r="D145" s="5">
         <v>2.2929415730334801</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>2326.3902668999999</v>
       </c>
       <c r="C146" s="5">
         <v>-3.3238654000001588</v>
       </c>
       <c r="D146" s="5">
         <v>-1.6987011256014206</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>2322.6788359000002</v>
       </c>
       <c r="C147" s="5">
         <v>-3.7114309999997204</v>
       </c>
       <c r="D147" s="5">
         <v>-1.897723384064276</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>2323.1262314000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.44739549999985684</v>
       </c>
       <c r="D148" s="5">
         <v>0.23138960443576106</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>2314.3702044000001</v>
       </c>
       <c r="C149" s="5">
         <v>-8.7560269999999036</v>
       </c>
       <c r="D149" s="5">
         <v>-4.4302939513696131</v>
       </c>
       <c r="E149" s="5">
         <v>0.10536517724195615</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>2317.5412952000001</v>
       </c>
       <c r="C150" s="5">
         <v>3.1710908000000018</v>
       </c>
       <c r="D150" s="5">
         <v>1.6566567370120522</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>2318.5223098000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.98101459999998042</v>
       </c>
       <c r="D151" s="5">
         <v>0.50914394945882346</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>2318.026676</v>
       </c>
       <c r="C152" s="5">
         <v>-0.49563380000017787</v>
       </c>
       <c r="D152" s="5">
         <v>-0.2562243072225745</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>2318.1348932999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.10821729999997842</v>
       </c>
       <c r="D153" s="5">
         <v>5.6036503214640376E-2</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>2322.9814308</v>
       </c>
       <c r="C154" s="5">
         <v>4.8465375000000677</v>
       </c>
       <c r="D154" s="5">
         <v>2.5378975924824188</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>2319.5125072999999</v>
       </c>
       <c r="C155" s="5">
         <v>-3.4689235000000735</v>
       </c>
       <c r="D155" s="5">
         <v>-1.7773231673605117</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>2317.2696649999998</v>
       </c>
       <c r="C156" s="5">
         <v>-2.2428423000001203</v>
       </c>
       <c r="D156" s="5">
         <v>-1.1541836156023222</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>2319.3754496000001</v>
       </c>
       <c r="C157" s="5">
         <v>2.1057846000003337</v>
       </c>
       <c r="D157" s="5">
         <v>1.0959491068956106</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>2317.3278479000001</v>
       </c>
       <c r="C158" s="5">
         <v>-2.0476017000000866</v>
       </c>
       <c r="D158" s="5">
         <v>-1.0542607221627032</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>2317.1304829000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.19736499999999069</v>
       </c>
       <c r="D159" s="5">
         <v>-0.1021551997983372</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>2316.1022612000002</v>
       </c>
       <c r="C160" s="5">
         <v>-1.0282216999999036</v>
       </c>
       <c r="D160" s="5">
         <v>-0.53119973569196732</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>2313.5069899999999</v>
       </c>
       <c r="C161" s="5">
         <v>-2.5952712000002975</v>
       </c>
       <c r="D161" s="5">
         <v>-1.336384671092905</v>
       </c>
       <c r="E161" s="5">
         <v>-3.72980259752409E-2</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>2315.3961515000001</v>
       </c>
       <c r="C162" s="5">
         <v>1.8891615000002275</v>
       </c>
       <c r="D162" s="5">
         <v>0.98430783353296025</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>2311.9938487999998</v>
       </c>
       <c r="C163" s="5">
         <v>-3.4023027000002912</v>
       </c>
       <c r="D163" s="5">
         <v>-1.7491296584765004</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>2308.4833841</v>
       </c>
       <c r="C164" s="5">
         <v>-3.5104646999998295</v>
       </c>
       <c r="D164" s="5">
         <v>-1.806906122827534</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>2306.9260303000001</v>
       </c>
       <c r="C165" s="5">
         <v>-1.5573537999998734</v>
       </c>
       <c r="D165" s="5">
         <v>-0.80654944964798636</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>2305.3662605</v>
       </c>
       <c r="C166" s="5">
         <v>-1.5597698000001401</v>
       </c>
       <c r="D166" s="5">
         <v>-0.80833934218906833</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>2303.2542198000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.1120406999998522</v>
       </c>
       <c r="D167" s="5">
         <v>-1.0938466837021266</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>2295.2465649999999</v>
       </c>
       <c r="C168" s="5">
         <v>-8.0076548000001821</v>
       </c>
       <c r="D168" s="5">
         <v>-4.0931455506506893</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>2299.7421125000001</v>
       </c>
       <c r="C169" s="5">
         <v>4.495547500000157</v>
       </c>
       <c r="D169" s="5">
         <v>2.375845819576794</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>2301.6622628</v>
       </c>
       <c r="C170" s="5">
         <v>1.920150299999932</v>
       </c>
       <c r="D170" s="5">
         <v>1.0065437596933346</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>2301.6586304000002</v>
       </c>
       <c r="C171" s="5">
         <v>-3.6323999997875944E-3</v>
       </c>
       <c r="D171" s="5">
         <v>-1.8937800891793977E-3</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>2297.1052599999998</v>
       </c>
       <c r="C172" s="5">
         <v>-4.5533704000004036</v>
       </c>
       <c r="D172" s="5">
         <v>-2.3482989064130266</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>2302.3524129000002</v>
       </c>
       <c r="C173" s="5">
         <v>5.2471529000004011</v>
       </c>
       <c r="D173" s="5">
         <v>2.7757957880959694</v>
       </c>
       <c r="E173" s="5">
         <v>-0.48215013605814594</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>2310.7882556</v>
       </c>
       <c r="C174" s="5">
         <v>8.4358426999997391</v>
       </c>
       <c r="D174" s="5">
         <v>4.4865081703887588</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>2310.2567908000001</v>
       </c>
       <c r="C175" s="5">
         <v>-0.53146479999986695</v>
       </c>
       <c r="D175" s="5">
         <v>-0.27564258131160813</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>2310.5325404999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.27574969999977839</v>
       </c>
       <c r="D176" s="5">
         <v>0.1433247398100912</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>2315.5213813</v>
       </c>
       <c r="C177" s="5">
         <v>4.9888408000001618</v>
       </c>
       <c r="D177" s="5">
         <v>2.6220002230003869</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>2312.4794188999999</v>
       </c>
       <c r="C178" s="5">
         <v>-3.0419624000001022</v>
       </c>
       <c r="D178" s="5">
         <v>-1.5651310503687177</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>2315.6975744000001</v>
       </c>
       <c r="C179" s="5">
         <v>3.2181555000001936</v>
       </c>
       <c r="D179" s="5">
         <v>1.6828182163141747</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>2322.6697582000002</v>
       </c>
       <c r="C180" s="5">
         <v>6.9721838000000389</v>
       </c>
       <c r="D180" s="5">
         <v>3.6734366518623274</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>2323.6294339999999</v>
       </c>
       <c r="C181" s="5">
         <v>0.95967579999978625</v>
       </c>
       <c r="D181" s="5">
         <v>0.49694175189363143</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>2322.9592300999998</v>
       </c>
       <c r="C182" s="5">
         <v>-0.6702039000001605</v>
       </c>
       <c r="D182" s="5">
         <v>-0.34556718445993839</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>2331.886375</v>
       </c>
       <c r="C183" s="5">
         <v>8.9271449000002576</v>
       </c>
       <c r="D183" s="5">
         <v>4.7103393548528549</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>2333.6396215</v>
       </c>
       <c r="C184" s="5">
         <v>1.753246499999932</v>
       </c>
       <c r="D184" s="5">
         <v>0.90596940267042569</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>2341.0707922000001</v>
       </c>
       <c r="C185" s="5">
         <v>7.4311707000001661</v>
       </c>
       <c r="D185" s="5">
         <v>3.8888842080210706</v>
       </c>
       <c r="E185" s="5">
         <v>1.6816877852001477</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>2352.7060875000002</v>
       </c>
       <c r="C186" s="5">
         <v>11.635295300000053</v>
       </c>
       <c r="D186" s="5">
         <v>6.1298510778127424</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>2353.6270115000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.92092400000001362</v>
       </c>
       <c r="D187" s="5">
         <v>0.47073073595409465</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>2361.2242001999998</v>
       </c>
       <c r="C188" s="5">
         <v>7.5971886999996059</v>
       </c>
       <c r="D188" s="5">
         <v>3.9429486158207627</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>2373.0925385999999</v>
       </c>
       <c r="C189" s="5">
         <v>11.868338400000084</v>
       </c>
       <c r="D189" s="5">
         <v>6.2011887788489428</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>2373.5983700000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.50583140000026106</v>
       </c>
       <c r="D190" s="5">
         <v>0.25608347924870323</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>2374.1055572999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.50718729999971401</v>
       </c>
       <c r="D191" s="5">
         <v>0.2567159436324129</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>2389.6956660999999</v>
       </c>
       <c r="C192" s="5">
         <v>15.590108800000053</v>
       </c>
       <c r="D192" s="5">
         <v>8.1710028334091689</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>2397.8179905000002</v>
       </c>
       <c r="C193" s="5">
         <v>8.1223244000002524</v>
       </c>
       <c r="D193" s="5">
         <v>4.1557907723498877</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>2403.8933864999999</v>
       </c>
       <c r="C194" s="5">
         <v>6.0753959999997278</v>
       </c>
       <c r="D194" s="5">
         <v>3.0831924117429299</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>2409.7920079</v>
       </c>
       <c r="C195" s="5">
         <v>5.8986214000001382</v>
       </c>
       <c r="D195" s="5">
         <v>2.984599565904511</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>2421.4257361999998</v>
       </c>
       <c r="C196" s="5">
         <v>11.633728299999802</v>
       </c>
       <c r="D196" s="5">
         <v>5.9495537185727532</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>2430.8005773</v>
       </c>
       <c r="C197" s="5">
         <v>9.3748411000001397</v>
       </c>
       <c r="D197" s="5">
         <v>4.7461626488333408</v>
       </c>
       <c r="E197" s="5">
         <v>3.8328522742226534</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>2438.1593859999998</v>
       </c>
       <c r="C198" s="5">
         <v>7.3588086999998268</v>
       </c>
       <c r="D198" s="5">
         <v>3.6938840744441093</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>2447.2224004999998</v>
       </c>
       <c r="C199" s="5">
         <v>9.0630145000000084</v>
       </c>
       <c r="D199" s="5">
         <v>4.5529182878293772</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>2459.4408199999998</v>
       </c>
       <c r="C200" s="5">
         <v>12.218419499999982</v>
       </c>
       <c r="D200" s="5">
         <v>6.1586167330150321</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>2460.0684669000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.62764690000039991</v>
       </c>
       <c r="D201" s="5">
         <v>0.30666903137288593</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>2470.4582433</v>
       </c>
       <c r="C202" s="5">
         <v>10.389776399999846</v>
       </c>
       <c r="D202" s="5">
         <v>5.1874388760253964</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>2478.5655001999999</v>
       </c>
       <c r="C203" s="5">
         <v>8.1072568999998111</v>
       </c>
       <c r="D203" s="5">
         <v>4.0098792453609589</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>2487.7739120000001</v>
       </c>
       <c r="C204" s="5">
         <v>9.2084118000002491</v>
       </c>
       <c r="D204" s="5">
         <v>4.5504983577648872</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>2501.1226234999999</v>
       </c>
       <c r="C205" s="5">
         <v>13.348711499999808</v>
       </c>
       <c r="D205" s="5">
         <v>6.6323311017478348</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>2510.9092842999999</v>
       </c>
       <c r="C206" s="5">
         <v>9.786660799999936</v>
       </c>
       <c r="D206" s="5">
         <v>4.7978699362823951</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>2515.2226848999999</v>
       </c>
       <c r="C207" s="5">
         <v>4.3134006000000227</v>
       </c>
       <c r="D207" s="5">
         <v>2.0810257034324486</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>2525.3506714</v>
       </c>
       <c r="C208" s="5">
         <v>10.127986500000134</v>
       </c>
       <c r="D208" s="5">
         <v>4.9404736856874409</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>2536.8353102999999</v>
       </c>
       <c r="C209" s="5">
         <v>11.484638899999936</v>
       </c>
       <c r="D209" s="5">
         <v>5.5958796785582798</v>
       </c>
       <c r="E209" s="5">
         <v>4.3621321300564064</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>2541.6629240000002</v>
       </c>
       <c r="C210" s="5">
         <v>4.8276137000002564</v>
       </c>
       <c r="D210" s="5">
         <v>2.307661343371592</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>2552.3468922000002</v>
       </c>
       <c r="C211" s="5">
         <v>10.683968199999981</v>
       </c>
       <c r="D211" s="5">
         <v>5.1625112523710159</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>2563.9400799999999</v>
       </c>
       <c r="C212" s="5">
         <v>11.593187799999669</v>
       </c>
       <c r="D212" s="5">
         <v>5.5888506898724488</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>2570.3781067999998</v>
       </c>
       <c r="C213" s="5">
         <v>6.4380267999999887</v>
       </c>
       <c r="D213" s="5">
         <v>3.0551512162852346</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>2581.2778981000001</v>
       </c>
       <c r="C214" s="5">
         <v>10.899791300000288</v>
       </c>
       <c r="D214" s="5">
         <v>5.2090241515297731</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>2593.2383854999998</v>
       </c>
       <c r="C215" s="5">
         <v>11.960487399999693</v>
       </c>
       <c r="D215" s="5">
         <v>5.7041756807845179</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>2595.2214072000002</v>
       </c>
       <c r="C216" s="5">
         <v>1.9830217000003358</v>
       </c>
       <c r="D216" s="5">
         <v>0.92149638779592813</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>2600.8196788</v>
       </c>
       <c r="C217" s="5">
         <v>5.5982715999998618</v>
       </c>
       <c r="D217" s="5">
         <v>2.6195088056125249</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>2601.7889822000002</v>
       </c>
       <c r="C218" s="5">
         <v>0.96930340000017168</v>
       </c>
       <c r="D218" s="5">
         <v>0.44814767878920136</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>2611.6832688999998</v>
       </c>
       <c r="C219" s="5">
         <v>9.8942866999996113</v>
       </c>
       <c r="D219" s="5">
         <v>4.6601226577176691</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>2620.3542963</v>
       </c>
       <c r="C220" s="5">
         <v>8.6710274000001846</v>
       </c>
       <c r="D220" s="5">
         <v>4.0576728288965525</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>2626.9545361999999</v>
       </c>
       <c r="C221" s="5">
         <v>6.6002398999999059</v>
       </c>
       <c r="D221" s="5">
         <v>3.0648293743826605</v>
       </c>
       <c r="E221" s="5">
         <v>3.5524271336850211</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>2627.7769103000001</v>
       </c>
       <c r="C222" s="5">
         <v>0.82237410000016098</v>
       </c>
       <c r="D222" s="5">
         <v>0.37631021963162592</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>2636.4022444000002</v>
       </c>
       <c r="C223" s="5">
         <v>8.6253341000001456</v>
       </c>
       <c r="D223" s="5">
         <v>4.0107349294854711</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>2634.2700897</v>
       </c>
       <c r="C224" s="5">
         <v>-2.1321547000002283</v>
       </c>
       <c r="D224" s="5">
         <v>-0.96617864402746001</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>2640.6378381</v>
       </c>
       <c r="C225" s="5">
         <v>6.3677483999999822</v>
       </c>
       <c r="D225" s="5">
         <v>2.9396044853608583</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>2643.7945211000001</v>
       </c>
       <c r="C226" s="5">
         <v>3.1566830000001573</v>
       </c>
       <c r="D226" s="5">
         <v>1.4439786693040135</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>2646.5635618000001</v>
       </c>
       <c r="C227" s="5">
         <v>2.769040700000005</v>
       </c>
       <c r="D227" s="5">
         <v>1.2641138531071405</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>2654.7225887</v>
       </c>
       <c r="C228" s="5">
         <v>8.1590268999998443</v>
       </c>
       <c r="D228" s="5">
         <v>3.7628273338674134</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>2659.743058</v>
       </c>
       <c r="C229" s="5">
         <v>5.0204693000000589</v>
       </c>
       <c r="D229" s="5">
         <v>2.2931296901950393</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>2634.4703862000001</v>
       </c>
       <c r="C230" s="5">
         <v>-25.272671799999898</v>
       </c>
       <c r="D230" s="5">
         <v>-10.824891911261769</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>2648.6978724999999</v>
       </c>
       <c r="C231" s="5">
         <v>14.227486299999782</v>
       </c>
       <c r="D231" s="5">
         <v>6.6766132896154851</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>2653.7910821999999</v>
       </c>
       <c r="C232" s="5">
         <v>5.0932096999999885</v>
       </c>
       <c r="D232" s="5">
         <v>2.332054108100623</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>2649.2430414999999</v>
       </c>
       <c r="C233" s="5">
         <v>-4.5480407000000014</v>
       </c>
       <c r="D233" s="5">
         <v>-2.037273645223725</v>
       </c>
       <c r="E233" s="5">
         <v>0.84845416975662946</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>2637.8821984000001</v>
       </c>
       <c r="C234" s="5">
         <v>-11.360843099999784</v>
       </c>
       <c r="D234" s="5">
         <v>-5.0263481615996248</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>2622.9217539000001</v>
       </c>
       <c r="C235" s="5">
         <v>-14.960444499999994</v>
       </c>
       <c r="D235" s="5">
         <v>-6.5973375915548083</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>2606.0431546999998</v>
       </c>
       <c r="C236" s="5">
         <v>-16.878599200000281</v>
       </c>
       <c r="D236" s="5">
         <v>-7.4545190474873069</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>2588.1833925000001</v>
       </c>
       <c r="C237" s="5">
         <v>-17.85976219999975</v>
       </c>
       <c r="D237" s="5">
         <v>-7.9208468571393524</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>2580.2521710999999</v>
       </c>
       <c r="C238" s="5">
         <v>-7.9312214000001404</v>
       </c>
       <c r="D238" s="5">
         <v>-3.6159276333818213</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>2570.3453648999998</v>
       </c>
       <c r="C239" s="5">
         <v>-9.9068062000001191</v>
       </c>
       <c r="D239" s="5">
         <v>-4.5113068099774445</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>2559.6741527999998</v>
       </c>
       <c r="C240" s="5">
         <v>-10.671212100000048</v>
       </c>
       <c r="D240" s="5">
         <v>-4.86979761977212</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>2550.4756207</v>
       </c>
       <c r="C241" s="5">
         <v>-9.1985320999997384</v>
       </c>
       <c r="D241" s="5">
         <v>-4.2281398491034512</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>2547.9069657</v>
       </c>
       <c r="C242" s="5">
         <v>-2.5686550000000352</v>
       </c>
       <c r="D242" s="5">
         <v>-1.2018814068204819</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>2544.7583850000001</v>
       </c>
       <c r="C243" s="5">
         <v>-3.1485806999999113</v>
       </c>
       <c r="D243" s="5">
         <v>-1.4728648538988476</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>2539.9645856000002</v>
       </c>
       <c r="C244" s="5">
         <v>-4.793799399999898</v>
       </c>
       <c r="D244" s="5">
         <v>-2.2372774175247079</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>2540.5004058999998</v>
       </c>
       <c r="C245" s="5">
         <v>0.53582029999961378</v>
       </c>
       <c r="D245" s="5">
         <v>0.25344090054981727</v>
       </c>
       <c r="E245" s="5">
         <v>-4.1046681597936789</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>2546.4998295999999</v>
       </c>
       <c r="C246" s="5">
         <v>5.9994237000000794</v>
       </c>
       <c r="D246" s="5">
         <v>2.8709128817793861</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>2545.8185474000002</v>
       </c>
       <c r="C247" s="5">
         <v>-0.68128219999971407</v>
       </c>
       <c r="D247" s="5">
         <v>-0.32057207852383973</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>2550.7639767999999</v>
       </c>
       <c r="C248" s="5">
         <v>4.945429399999739</v>
       </c>
       <c r="D248" s="5">
         <v>2.3561509497536992</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>2561.8417577</v>
       </c>
       <c r="C249" s="5">
         <v>11.077780900000107</v>
       </c>
       <c r="D249" s="5">
         <v>5.3378144775995784</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>2572.6969094000001</v>
       </c>
       <c r="C250" s="5">
         <v>10.855151700000079</v>
       </c>
       <c r="D250" s="5">
         <v>5.2048820231786141</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>2570.4779665000001</v>
       </c>
       <c r="C251" s="5">
         <v>-2.2189429000000018</v>
       </c>
       <c r="D251" s="5">
         <v>-1.030100525594313</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>2573.9341528</v>
       </c>
       <c r="C252" s="5">
         <v>3.4561862999998993</v>
       </c>
       <c r="D252" s="5">
         <v>1.6254689751603379</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>2575.4485442</v>
       </c>
       <c r="C253" s="5">
         <v>1.5143914000000223</v>
       </c>
       <c r="D253" s="5">
         <v>0.70831720447721569</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>2577.8614194000002</v>
       </c>
       <c r="C254" s="5">
         <v>2.4128752000001441</v>
       </c>
       <c r="D254" s="5">
         <v>1.1300620474856915</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>2583.5373583000001</v>
       </c>
       <c r="C255" s="5">
         <v>5.6759388999998919</v>
       </c>
       <c r="D255" s="5">
         <v>2.6743940219317253</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>2586.7422198999998</v>
       </c>
       <c r="C256" s="5">
         <v>3.204861599999731</v>
       </c>
       <c r="D256" s="5">
         <v>1.4987906937595552</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>2591.2060551999998</v>
       </c>
       <c r="C257" s="5">
         <v>4.4638353000000279</v>
       </c>
       <c r="D257" s="5">
         <v>2.0905585733161258</v>
       </c>
       <c r="E257" s="5">
         <v>1.9958921943977082</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>2600.8932083</v>
       </c>
       <c r="C258" s="5">
         <v>9.6871531000001596</v>
       </c>
       <c r="D258" s="5">
         <v>4.5795692343127525</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>2600.1267612000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.76644709999982297</v>
       </c>
       <c r="D259" s="5">
         <v>-0.35305075029923305</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>2611.1733134999999</v>
       </c>
       <c r="C260" s="5">
         <v>11.046552299999803</v>
       </c>
       <c r="D260" s="5">
         <v>5.2189899544006213</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2627.3610251</v>
       </c>
       <c r="C261" s="5">
         <v>16.187711600000057</v>
       </c>
       <c r="D261" s="5">
         <v>7.6982522870101322</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2624.9411092</v>
       </c>
       <c r="C262" s="5">
         <v>-2.4199158999999781</v>
       </c>
       <c r="D262" s="5">
         <v>-1.0996713865055074</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2634.5801255000001</v>
       </c>
       <c r="C263" s="5">
         <v>9.6390163000000939</v>
       </c>
       <c r="D263" s="5">
         <v>4.4966006482165977</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2641.8358174999998</v>
       </c>
       <c r="C264" s="5">
         <v>7.2556919999997262</v>
       </c>
       <c r="D264" s="5">
         <v>3.3553475825926826</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2647.0663224999998</v>
       </c>
       <c r="C265" s="5">
         <v>5.2305049999999937</v>
       </c>
       <c r="D265" s="5">
         <v>2.4018930206933131</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2659.2486337</v>
       </c>
       <c r="C266" s="5">
         <v>12.182311200000186</v>
       </c>
       <c r="D266" s="5">
         <v>5.6645881414377319</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2655.3791095000001</v>
       </c>
       <c r="C267" s="5">
         <v>-3.8695241999998871</v>
       </c>
       <c r="D267" s="5">
         <v>-1.732236149065447</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2663.8469635000001</v>
       </c>
       <c r="C268" s="5">
         <v>8.4678539999999884</v>
       </c>
       <c r="D268" s="5">
         <v>3.8945685977358924</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>2674.2535214999998</v>
       </c>
       <c r="C269" s="5">
         <v>10.406557999999677</v>
       </c>
       <c r="D269" s="5">
         <v>4.7899568286944083</v>
       </c>
       <c r="E269" s="5">
         <v>3.2049734575658739</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>2686.3131616999999</v>
       </c>
       <c r="C270" s="5">
         <v>12.059640200000104</v>
       </c>
       <c r="D270" s="5">
         <v>5.5476972818553349</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>2692.2106413000001</v>
       </c>
       <c r="C271" s="5">
         <v>5.8974796000002243</v>
       </c>
       <c r="D271" s="5">
         <v>2.6665005589908253</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>2707.0495805</v>
       </c>
       <c r="C272" s="5">
         <v>14.838939199999913</v>
       </c>
       <c r="D272" s="5">
         <v>6.8184035095589568</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>2714.4785296999999</v>
       </c>
       <c r="C273" s="5">
         <v>7.4289491999998063</v>
       </c>
       <c r="D273" s="5">
         <v>3.3433201350845154</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>2726.1751184999998</v>
       </c>
       <c r="C274" s="5">
         <v>11.696588799999972</v>
       </c>
       <c r="D274" s="5">
         <v>5.2950767475898441</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>2737.8049139999998</v>
       </c>
       <c r="C275" s="5">
         <v>11.6297955</v>
       </c>
       <c r="D275" s="5">
         <v>5.2410051238943822</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>2743.479828</v>
       </c>
       <c r="C276" s="5">
         <v>5.6749140000001717</v>
       </c>
       <c r="D276" s="5">
         <v>2.5159101442304488</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>2757.2773559000002</v>
       </c>
       <c r="C277" s="5">
         <v>13.797527900000205</v>
       </c>
       <c r="D277" s="5">
         <v>6.2048120631964077</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>2767.9241787000001</v>
       </c>
       <c r="C278" s="5">
         <v>10.646822799999882</v>
       </c>
       <c r="D278" s="5">
         <v>4.7333083187726999</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>2773.1406059999999</v>
       </c>
       <c r="C279" s="5">
         <v>5.2164272999998502</v>
       </c>
       <c r="D279" s="5">
         <v>2.2851080640612365</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>2785.8834345999999</v>
       </c>
       <c r="C280" s="5">
         <v>12.742828599999939</v>
       </c>
       <c r="D280" s="5">
         <v>5.6556218573754924</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>2791.9568599999998</v>
       </c>
       <c r="C281" s="5">
         <v>6.0734253999999055</v>
       </c>
       <c r="D281" s="5">
         <v>2.6476829090990028</v>
       </c>
       <c r="E281" s="5">
         <v>4.4013530337983608</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>2796.1294167000001</v>
       </c>
       <c r="C282" s="5">
         <v>4.1725567000003139</v>
       </c>
       <c r="D282" s="5">
         <v>1.8082050096190239</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>2812.5080111000002</v>
       </c>
       <c r="C283" s="5">
         <v>16.378594400000111</v>
       </c>
       <c r="D283" s="5">
         <v>7.260050128954032</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>2819.7350468</v>
       </c>
       <c r="C284" s="5">
         <v>7.2270356999997603</v>
       </c>
       <c r="D284" s="5">
         <v>3.1274808386911657</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>2825.4229467</v>
       </c>
       <c r="C285" s="5">
         <v>5.6878999000000476</v>
       </c>
       <c r="D285" s="5">
         <v>2.4476471352073981</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>2830.4284957999998</v>
       </c>
       <c r="C286" s="5">
         <v>5.0055490999998256</v>
       </c>
       <c r="D286" s="5">
         <v>2.1467702632022467</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>2838.3833648</v>
       </c>
       <c r="C287" s="5">
         <v>7.9548690000001443</v>
       </c>
       <c r="D287" s="5">
         <v>3.4252023190164183</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>2847.7148108000001</v>
       </c>
       <c r="C288" s="5">
         <v>9.3314460000001418</v>
       </c>
       <c r="D288" s="5">
         <v>4.0172322718634135</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>2852.9740311</v>
       </c>
       <c r="C289" s="5">
         <v>5.2592202999999245</v>
       </c>
       <c r="D289" s="5">
         <v>2.2388356297109446</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>2860.3335075999998</v>
       </c>
       <c r="C290" s="5">
         <v>7.3594764999998006</v>
       </c>
       <c r="D290" s="5">
         <v>3.1397945280341677</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>2866.6396817999998</v>
       </c>
       <c r="C291" s="5">
         <v>6.3061741999999867</v>
       </c>
       <c r="D291" s="5">
         <v>2.6779562423664416</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>2877.2046544</v>
       </c>
       <c r="C292" s="5">
         <v>10.564972600000146</v>
       </c>
       <c r="D292" s="5">
         <v>4.5133455281181956</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>2881.2332348</v>
       </c>
       <c r="C293" s="5">
         <v>4.0285804000000098</v>
       </c>
       <c r="D293" s="5">
         <v>1.6932057381120247</v>
       </c>
       <c r="E293" s="5">
         <v>3.1976273014476364</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>2887.7112271000001</v>
       </c>
       <c r="C294" s="5">
         <v>6.4779923000000963</v>
       </c>
       <c r="D294" s="5">
         <v>2.7316226826243017</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>2895.4020762999999</v>
       </c>
       <c r="C295" s="5">
         <v>7.690849199999775</v>
       </c>
       <c r="D295" s="5">
         <v>3.2431963852833867</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>2904.6235603999999</v>
       </c>
       <c r="C296" s="5">
         <v>9.2214840999999979</v>
       </c>
       <c r="D296" s="5">
         <v>3.8895083559779442</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>2917.7434745</v>
       </c>
       <c r="C297" s="5">
         <v>13.119914100000187</v>
       </c>
       <c r="D297" s="5">
         <v>5.5569925778373275</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>2929.0408845000002</v>
       </c>
       <c r="C298" s="5">
         <v>11.297410000000127</v>
       </c>
       <c r="D298" s="5">
         <v>4.7465982458118061</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2934.6965599999999</v>
       </c>
       <c r="C299" s="5">
         <v>5.6556754999996883</v>
       </c>
       <c r="D299" s="5">
         <v>2.3418423506894825</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>2945.4466625999999</v>
       </c>
       <c r="C300" s="5">
         <v>10.750102599999991</v>
       </c>
       <c r="D300" s="5">
         <v>4.4853777662424044</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>2955.5820604999999</v>
       </c>
       <c r="C301" s="5">
         <v>10.135397900000044</v>
       </c>
       <c r="D301" s="5">
         <v>4.2082995521857125</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>2964.9379683000002</v>
       </c>
       <c r="C302" s="5">
         <v>9.3559078000002955</v>
       </c>
       <c r="D302" s="5">
         <v>3.8654427766586341</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>2977.6452095</v>
       </c>
       <c r="C303" s="5">
         <v>12.707241199999771</v>
       </c>
       <c r="D303" s="5">
         <v>5.26598472516</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>2986.5685692000002</v>
       </c>
       <c r="C304" s="5">
         <v>8.9233597000002192</v>
       </c>
       <c r="D304" s="5">
         <v>3.6560096922901186</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>2997.8116914000002</v>
       </c>
       <c r="C305" s="5">
         <v>11.243122200000016</v>
       </c>
       <c r="D305" s="5">
         <v>4.6121926997083396</v>
       </c>
       <c r="E305" s="5">
         <v>4.0461304968978817</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>3000.1932164999998</v>
       </c>
       <c r="C306" s="5">
         <v>2.3815250999996351</v>
       </c>
       <c r="D306" s="5">
         <v>0.95748175827987669</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>2997.3895206000002</v>
       </c>
       <c r="C307" s="5">
         <v>-2.8036958999996386</v>
       </c>
       <c r="D307" s="5">
         <v>-1.1156602731332899</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>2994.7210871000002</v>
       </c>
       <c r="C308" s="5">
         <v>-2.6684334999999919</v>
       </c>
       <c r="D308" s="5">
         <v>-1.0630876590580929</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>2991.5161846000001</v>
       </c>
       <c r="C309" s="5">
         <v>-3.2049025000001166</v>
       </c>
       <c r="D309" s="5">
         <v>-1.2766887246100977</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>2990.7747244000002</v>
       </c>
       <c r="C310" s="5">
         <v>-0.74146019999989221</v>
       </c>
       <c r="D310" s="5">
         <v>-0.29702006526439728</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2991.1936531000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.41892869999992399</v>
       </c>
       <c r="D311" s="5">
         <v>0.16821792377428313</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>2996.3310631999998</v>
       </c>
       <c r="C312" s="5">
         <v>5.1374100999996699</v>
       </c>
       <c r="D312" s="5">
         <v>2.0805949206912366</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2995.2138384</v>
       </c>
       <c r="C313" s="5">
         <v>-1.1172247999998035</v>
       </c>
       <c r="D313" s="5">
         <v>-0.44652068241944898</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>2996.7183891</v>
       </c>
       <c r="C314" s="5">
         <v>1.5045506999999816</v>
       </c>
       <c r="D314" s="5">
         <v>0.6044500783918938</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>2998.9953220000002</v>
       </c>
       <c r="C315" s="5">
         <v>2.2769329000002472</v>
       </c>
       <c r="D315" s="5">
         <v>0.91559042716997663</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2991.8998900000001</v>
       </c>
       <c r="C316" s="5">
         <v>-7.0954320000000735</v>
       </c>
       <c r="D316" s="5">
         <v>-2.8024688965095246</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2995.2889955000001</v>
       </c>
       <c r="C317" s="5">
         <v>3.3891054999999142</v>
       </c>
       <c r="D317" s="5">
         <v>1.3678132152186384</v>
       </c>
       <c r="E317" s="5">
         <v>-8.4151246298658222E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3006.6294189</v>
       </c>
       <c r="C318" s="5">
         <v>11.340423399999963</v>
       </c>
       <c r="D318" s="5">
         <v>4.6391154530696976</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>2998.9053643000002</v>
       </c>
       <c r="C319" s="5">
         <v>-7.7240545999998176</v>
       </c>
       <c r="D319" s="5">
         <v>-3.0396216007289478</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>2993.2106884</v>
       </c>
       <c r="C320" s="5">
         <v>-5.6946759000002203</v>
       </c>
       <c r="D320" s="5">
         <v>-2.255052932629531</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2998.2827081</v>
       </c>
       <c r="C321" s="5">
         <v>5.0720197000000553</v>
       </c>
       <c r="D321" s="5">
         <v>2.0524681088257557</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>2992.7821045999999</v>
       </c>
       <c r="C322" s="5">
         <v>-5.5006035000001248</v>
       </c>
       <c r="D322" s="5">
         <v>-2.1794232643865596</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2986.6384588999999</v>
       </c>
       <c r="C323" s="5">
         <v>-6.1436456999999791</v>
       </c>
       <c r="D323" s="5">
         <v>-2.4357616522517889</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2993.5459200999999</v>
       </c>
       <c r="C324" s="5">
         <v>6.9074611999999433</v>
       </c>
       <c r="D324" s="5">
         <v>2.8109223482624568</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2991.5896607999998</v>
       </c>
       <c r="C325" s="5">
         <v>-1.9562593000000561</v>
       </c>
       <c r="D325" s="5">
         <v>-0.78137838263362402</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>2997.0684602000001</v>
       </c>
       <c r="C326" s="5">
         <v>5.4787994000002982</v>
       </c>
       <c r="D326" s="5">
         <v>2.2199531237377057</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>2991.7463796000002</v>
       </c>
       <c r="C327" s="5">
         <v>-5.3220805999999357</v>
       </c>
       <c r="D327" s="5">
         <v>-2.1102252415840295</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2990.6173101999998</v>
       </c>
       <c r="C328" s="5">
         <v>-1.1290694000003896</v>
       </c>
       <c r="D328" s="5">
         <v>-0.45193487384910247</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2991.9096779000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.2923677000003408</v>
       </c>
       <c r="D329" s="5">
         <v>0.51980323561591213</v>
       </c>
       <c r="E329" s="5">
         <v>-0.11282108688266401</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2998.6472463999999</v>
       </c>
       <c r="C330" s="5">
         <v>6.7375684999997247</v>
       </c>
       <c r="D330" s="5">
         <v>2.7360372683401746</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>3001.8092968999999</v>
       </c>
       <c r="C331" s="5">
         <v>3.1620505000000776</v>
       </c>
       <c r="D331" s="5">
         <v>1.272755541443904</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>3015.1429613</v>
       </c>
       <c r="C332" s="5">
         <v>13.333664400000089</v>
       </c>
       <c r="D332" s="5">
         <v>5.4624182909893904</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>3017.3158628000001</v>
       </c>
       <c r="C333" s="5">
         <v>2.17290150000008</v>
       </c>
       <c r="D333" s="5">
         <v>0.86823140226739426</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>3023.7626925</v>
       </c>
       <c r="C334" s="5">
         <v>6.4468296999998529</v>
       </c>
       <c r="D334" s="5">
         <v>2.5942782941086762</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>3029.6112917999999</v>
       </c>
       <c r="C335" s="5">
         <v>5.8485992999999326</v>
       </c>
       <c r="D335" s="5">
         <v>2.3459065465261553</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>3019.2533484</v>
       </c>
       <c r="C336" s="5">
         <v>-10.35794339999984</v>
       </c>
       <c r="D336" s="5">
         <v>-4.0264079147768523</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>3023.995445</v>
       </c>
       <c r="C337" s="5">
         <v>4.742096599999968</v>
       </c>
       <c r="D337" s="5">
         <v>1.9011094808019546</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>3017.5940928999999</v>
       </c>
       <c r="C338" s="5">
         <v>-6.4013521000001674</v>
       </c>
       <c r="D338" s="5">
         <v>-2.5108555858010528</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>3031.3486302000001</v>
       </c>
       <c r="C339" s="5">
         <v>13.754537300000266</v>
       </c>
       <c r="D339" s="5">
         <v>5.6089657688955796</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>3040.4063938999998</v>
       </c>
       <c r="C340" s="5">
         <v>9.0577636999996685</v>
       </c>
       <c r="D340" s="5">
         <v>3.6451550653170406</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>3045.4694906</v>
       </c>
       <c r="C341" s="5">
         <v>5.0630967000001874</v>
       </c>
       <c r="D341" s="5">
         <v>2.0167282533167574</v>
       </c>
       <c r="E341" s="5">
         <v>1.7901547327990652</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>3042.9202085000002</v>
       </c>
       <c r="C342" s="5">
         <v>-2.5492820999998003</v>
       </c>
       <c r="D342" s="5">
         <v>-0.99987662683538314</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>3057.3581657999998</v>
       </c>
       <c r="C343" s="5">
         <v>14.437957299999653</v>
       </c>
       <c r="D343" s="5">
         <v>5.844684365735997</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>3070.1704229000002</v>
       </c>
       <c r="C344" s="5">
         <v>12.812257100000352</v>
       </c>
       <c r="D344" s="5">
         <v>5.1462956294130668</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>3070.3430348000002</v>
       </c>
       <c r="C345" s="5">
         <v>0.1726118999999926</v>
       </c>
       <c r="D345" s="5">
         <v>6.7487570402424701E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>3079.2593473000002</v>
       </c>
       <c r="C346" s="5">
         <v>8.9163125000000036</v>
       </c>
       <c r="D346" s="5">
         <v>3.541016201763636</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>3089.5270234999998</v>
       </c>
       <c r="C347" s="5">
         <v>10.267676199999642</v>
       </c>
       <c r="D347" s="5">
         <v>4.0755603777088867</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>3093.4815454</v>
       </c>
       <c r="C348" s="5">
         <v>3.9545219000001453</v>
       </c>
       <c r="D348" s="5">
         <v>1.5468310769356286</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>3104.2465836000001</v>
       </c>
       <c r="C349" s="5">
         <v>10.765038200000163</v>
       </c>
       <c r="D349" s="5">
         <v>4.2567512423564935</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>3105.6563141000001</v>
       </c>
       <c r="C350" s="5">
         <v>1.4097305000000233</v>
       </c>
       <c r="D350" s="5">
         <v>0.546318818442737</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>3114.3447206000001</v>
       </c>
       <c r="C351" s="5">
         <v>8.6884064999999282</v>
       </c>
       <c r="D351" s="5">
         <v>3.4092690065299802</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>3119.4817099000002</v>
       </c>
       <c r="C352" s="5">
         <v>5.1369893000000957</v>
       </c>
       <c r="D352" s="5">
         <v>1.9974087234850391</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>3127.0200494000001</v>
       </c>
       <c r="C353" s="5">
         <v>7.5383394999998927</v>
       </c>
       <c r="D353" s="5">
         <v>2.9386968779153699</v>
       </c>
       <c r="E353" s="5">
         <v>2.6777664019196346</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>3132.9206313999998</v>
       </c>
       <c r="C354" s="5">
         <v>5.9005819999997584</v>
       </c>
       <c r="D354" s="5">
         <v>2.2880084537582279</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3142.4172257</v>
       </c>
       <c r="C355" s="5">
         <v>9.4965943000001971</v>
       </c>
       <c r="D355" s="5">
         <v>3.6987326415373722</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>3143.0453398</v>
       </c>
       <c r="C356" s="5">
         <v>0.62811409999994794</v>
       </c>
       <c r="D356" s="5">
         <v>0.24012282313459199</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>3148.9598486999998</v>
       </c>
       <c r="C357" s="5">
         <v>5.9145088999998734</v>
       </c>
       <c r="D357" s="5">
         <v>2.2816501826316671</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>3157.6518077000001</v>
       </c>
       <c r="C358" s="5">
         <v>8.6919590000002245</v>
       </c>
       <c r="D358" s="5">
         <v>3.3630675458464987</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>3161.3263837</v>
       </c>
       <c r="C359" s="5">
         <v>3.6745759999998882</v>
       </c>
       <c r="D359" s="5">
         <v>1.4054188514473154</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>3165.7390463000002</v>
       </c>
       <c r="C360" s="5">
         <v>4.4126626000002034</v>
       </c>
       <c r="D360" s="5">
         <v>1.6879105979941356</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3172.9316807999999</v>
       </c>
       <c r="C361" s="5">
         <v>7.1926344999997127</v>
       </c>
       <c r="D361" s="5">
         <v>2.760757733143171</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3177.0684676999999</v>
       </c>
       <c r="C362" s="5">
         <v>4.136786900000061</v>
       </c>
       <c r="D362" s="5">
         <v>1.5757969661644555</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3175.7697053000002</v>
       </c>
       <c r="C363" s="5">
         <v>-1.2987623999997595</v>
       </c>
       <c r="D363" s="5">
         <v>-0.48944980694258788</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3182.8052628</v>
       </c>
       <c r="C364" s="5">
         <v>7.035557499999868</v>
       </c>
       <c r="D364" s="5">
         <v>2.6910966535332648</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3180.9271195000001</v>
       </c>
       <c r="C365" s="5">
         <v>-1.8781432999999197</v>
       </c>
       <c r="D365" s="5">
         <v>-0.70581500614266268</v>
       </c>
       <c r="E365" s="5">
         <v>1.7239118793096253</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>3194.7715355</v>
       </c>
       <c r="C366" s="5">
         <v>13.84441599999991</v>
       </c>
       <c r="D366" s="5">
         <v>5.349638715940408</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>3200.88427</v>
       </c>
       <c r="C367" s="5">
         <v>6.1127344999999877</v>
       </c>
       <c r="D367" s="5">
         <v>2.3203438123475362</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3180.6846679</v>
       </c>
       <c r="C368" s="5">
         <v>-20.199602099999993</v>
       </c>
       <c r="D368" s="5">
         <v>-7.3153705000819746</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>2836.8983561</v>
       </c>
       <c r="C369" s="5">
         <v>-343.78631180000002</v>
       </c>
       <c r="D369" s="5">
         <v>-74.655838779005961</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>2894.0517143000002</v>
       </c>
       <c r="C370" s="5">
         <v>57.153358200000184</v>
       </c>
       <c r="D370" s="5">
         <v>27.042824404273237</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2939.3106128999998</v>
       </c>
       <c r="C371" s="5">
         <v>45.258898599999611</v>
       </c>
       <c r="D371" s="5">
         <v>20.467624066823319</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2927.7780658000001</v>
       </c>
       <c r="C372" s="5">
         <v>-11.532547099999647</v>
       </c>
       <c r="D372" s="5">
         <v>-4.6079809733356347</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2940.7805923999999</v>
       </c>
       <c r="C373" s="5">
         <v>13.002526599999783</v>
       </c>
       <c r="D373" s="5">
         <v>5.4614283924155238</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2955.0700161</v>
       </c>
       <c r="C374" s="5">
         <v>14.289423700000043</v>
       </c>
       <c r="D374" s="5">
         <v>5.9892503854741319</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2978.4682352999998</v>
       </c>
       <c r="C375" s="5">
         <v>23.398219199999858</v>
       </c>
       <c r="D375" s="5">
         <v>9.9264922473440542</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2990.9977368999998</v>
       </c>
       <c r="C376" s="5">
         <v>12.529501600000003</v>
       </c>
       <c r="D376" s="5">
         <v>5.1664803546714433</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2995.4292645</v>
       </c>
       <c r="C377" s="5">
         <v>4.4315276000002086</v>
       </c>
       <c r="D377" s="5">
         <v>1.7925063549522502</v>
       </c>
       <c r="E377" s="5">
         <v>-5.8315657049432197</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>3001.1735944000002</v>
       </c>
       <c r="C378" s="5">
         <v>5.7443299000001389</v>
       </c>
       <c r="D378" s="5">
         <v>2.3256658457464052</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2991.854675</v>
       </c>
       <c r="C379" s="5">
         <v>-9.3189194000001407</v>
       </c>
       <c r="D379" s="5">
         <v>-3.6631296447738326</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>3021.2229613</v>
       </c>
       <c r="C380" s="5">
         <v>29.368286299999909</v>
       </c>
       <c r="D380" s="5">
         <v>12.43651766240097</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>3033.2188248000002</v>
       </c>
       <c r="C381" s="5">
         <v>11.995863500000269</v>
       </c>
       <c r="D381" s="5">
         <v>4.8700781493660639</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>3042.1844199000002</v>
       </c>
       <c r="C382" s="5">
         <v>8.9655950999999732</v>
       </c>
       <c r="D382" s="5">
         <v>3.6051973193477416</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>3055.3184968999999</v>
       </c>
       <c r="C383" s="5">
         <v>13.134076999999706</v>
       </c>
       <c r="D383" s="5">
         <v>5.3055880092300445</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>3087.5699792999999</v>
       </c>
       <c r="C384" s="5">
         <v>32.251482399999986</v>
       </c>
       <c r="D384" s="5">
         <v>13.428932195582743</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>3091.7930907</v>
       </c>
       <c r="C385" s="5">
         <v>4.2231114000001071</v>
       </c>
       <c r="D385" s="5">
         <v>1.6537378960167493</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3104.6133587999998</v>
       </c>
       <c r="C386" s="5">
         <v>12.820268099999794</v>
       </c>
       <c r="D386" s="5">
         <v>5.0909201580756624</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>3140.448476</v>
       </c>
       <c r="C387" s="5">
         <v>35.835117200000241</v>
       </c>
       <c r="D387" s="5">
         <v>14.765091609615212</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>3153.6348339000001</v>
       </c>
       <c r="C388" s="5">
         <v>13.186357900000075</v>
       </c>
       <c r="D388" s="5">
         <v>5.1566586783307944</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>3167.6950746000002</v>
       </c>
       <c r="C389" s="5">
         <v>14.060240700000122</v>
       </c>
       <c r="D389" s="5">
         <v>5.4832697760628157</v>
       </c>
       <c r="E389" s="5">
         <v>5.7509557024627345</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3162.7780911</v>
       </c>
       <c r="C390" s="5">
         <v>-4.9169835000002422</v>
       </c>
       <c r="D390" s="5">
         <v>-1.8468529197699923</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3186.8022866000001</v>
       </c>
       <c r="C391" s="5">
         <v>24.024195500000133</v>
       </c>
       <c r="D391" s="5">
         <v>9.5057138258500586</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>3197.3839081000001</v>
       </c>
       <c r="C392" s="5">
         <v>10.581621499999983</v>
       </c>
       <c r="D392" s="5">
         <v>4.058120517489483</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3223.4478207000002</v>
       </c>
       <c r="C393" s="5">
         <v>26.063912600000094</v>
       </c>
       <c r="D393" s="5">
         <v>10.232667052003475</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3232.5633603000001</v>
       </c>
       <c r="C394" s="5">
         <v>9.11553959999992</v>
       </c>
       <c r="D394" s="5">
         <v>3.4467424045808714</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3236.6616361000001</v>
       </c>
       <c r="C395" s="5">
         <v>4.0982758000000103</v>
       </c>
       <c r="D395" s="5">
         <v>1.5320252851489746</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3270.7594478000001</v>
       </c>
       <c r="C396" s="5">
         <v>34.097811699999966</v>
       </c>
       <c r="D396" s="5">
         <v>13.400678330849857</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3282.1488186000001</v>
       </c>
       <c r="C397" s="5">
         <v>11.389370800000052</v>
       </c>
       <c r="D397" s="5">
         <v>4.2595801566176039</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>3293.5105764</v>
       </c>
       <c r="C398" s="5">
         <v>11.36175779999985</v>
       </c>
       <c r="D398" s="5">
         <v>4.2340284329965838</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>3305.7971478999998</v>
       </c>
       <c r="C399" s="5">
         <v>12.286571499999809</v>
       </c>
       <c r="D399" s="5">
         <v>4.5696510137836377</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>3313.9648917</v>
       </c>
       <c r="C400" s="5">
         <v>8.167743800000153</v>
       </c>
       <c r="D400" s="5">
         <v>3.005503744714888</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>3320.5373589999999</v>
       </c>
       <c r="C401" s="5">
         <v>6.5724672999999711</v>
       </c>
       <c r="D401" s="5">
         <v>2.4060492172633952</v>
       </c>
       <c r="E401" s="5">
         <v>4.8250314755848178</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3342.0529526999999</v>
       </c>
       <c r="C402" s="5">
         <v>21.515593699999954</v>
       </c>
       <c r="D402" s="5">
         <v>8.0586334917480009</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3351.5998528</v>
       </c>
       <c r="C403" s="5">
         <v>9.5469001000001299</v>
       </c>
       <c r="D403" s="5">
         <v>3.4822901186775113</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3359.7271535999998</v>
       </c>
       <c r="C404" s="5">
         <v>8.1273007999998299</v>
       </c>
       <c r="D404" s="5">
         <v>2.9490066575442064</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3363.8597209</v>
       </c>
       <c r="C405" s="5">
         <v>4.1325673000001188</v>
       </c>
       <c r="D405" s="5">
         <v>1.4860634463124134</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3370.1938691</v>
       </c>
       <c r="C406" s="5">
         <v>6.3341482000000724</v>
       </c>
       <c r="D406" s="5">
         <v>2.2831491811458715</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3380.9014787000001</v>
       </c>
       <c r="C407" s="5">
         <v>10.707609600000069</v>
       </c>
       <c r="D407" s="5">
         <v>3.8799122120359852</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3374.8743792</v>
       </c>
       <c r="C408" s="5">
         <v>-6.0270995000000767</v>
       </c>
       <c r="D408" s="5">
         <v>-2.1183775319585041</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>3384.4472979000002</v>
       </c>
       <c r="C409" s="5">
         <v>9.572918700000173</v>
       </c>
       <c r="D409" s="5">
         <v>3.4574392350858352</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>3399.2235448000001</v>
       </c>
       <c r="C410" s="5">
         <v>14.776246899999933</v>
       </c>
       <c r="D410" s="5">
         <v>5.3667649681861329</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>3397.8124726999999</v>
       </c>
       <c r="C411" s="5">
         <v>-1.4110721000001831</v>
       </c>
       <c r="D411" s="5">
         <v>-0.49700345839622795</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>3397.1343897000002</v>
       </c>
       <c r="C412" s="5">
         <v>-0.67808299999978772</v>
       </c>
       <c r="D412" s="5">
         <v>-0.23921481232482833</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>3403.8375086999999</v>
       </c>
       <c r="C413" s="5">
         <v>6.7031189999997878</v>
       </c>
       <c r="D413" s="5">
         <v>2.3936685196806806</v>
       </c>
       <c r="E413" s="5">
         <v>2.5086346182560781</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>3411.1110109000001</v>
       </c>
       <c r="C414" s="5">
         <v>7.2735022000001663</v>
       </c>
       <c r="D414" s="5">
         <v>2.594576474826038</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>3417.1828025</v>
       </c>
       <c r="C415" s="5">
         <v>6.0717915999998695</v>
       </c>
       <c r="D415" s="5">
         <v>2.1570410354727176</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>3425.4205790000001</v>
       </c>
       <c r="C416" s="5">
         <v>8.2377765000001091</v>
       </c>
       <c r="D416" s="5">
         <v>2.9314962188034865</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>3427.0427242000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.6221451999999772</v>
       </c>
       <c r="D417" s="5">
         <v>0.56975551601223806</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>3432.5947814000001</v>
       </c>
       <c r="C418" s="5">
         <v>5.5520572000000357</v>
       </c>
       <c r="D418" s="5">
         <v>1.9615033095406131</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>3436.5171196000001</v>
       </c>
       <c r="C419" s="5">
         <v>3.9223382000000129</v>
       </c>
       <c r="D419" s="5">
         <v>1.3798598462950729</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>3405.2322198000002</v>
       </c>
       <c r="C420" s="5">
         <v>-31.284899799999948</v>
       </c>
       <c r="D420" s="5">
         <v>-10.393674919330021</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3445.288697</v>
       </c>
       <c r="C421" s="5">
         <v>40.05647719999979</v>
       </c>
       <c r="D421" s="5">
         <v>15.065896265401001</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>3453.9190401999999</v>
       </c>
       <c r="C422" s="5">
         <v>8.6303431999999702</v>
       </c>
       <c r="D422" s="5">
         <v>3.0477253514645142</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>3458.6798490000001</v>
       </c>
       <c r="C423" s="5">
         <v>4.7608088000001771</v>
       </c>
       <c r="D423" s="5">
         <v>1.6666518850724454</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>3461.1531774</v>
       </c>
       <c r="C424" s="5">
         <v>2.4733283999999003</v>
       </c>
       <c r="D424" s="5">
         <v>0.86151233262228288</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>3464.9928550999998</v>
       </c>
       <c r="C425" s="5">
         <v>3.839677699999811</v>
       </c>
       <c r="D425" s="5">
         <v>1.3393890925817331</v>
       </c>
       <c r="E425" s="5">
         <v>1.7966588077042545</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>3468.4002489</v>
       </c>
       <c r="C426" s="5">
         <v>3.4073938000001363</v>
       </c>
       <c r="D426" s="5">
         <v>1.1864555998748028</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>3470.3757506000002</v>
       </c>
       <c r="C427" s="5">
         <v>1.9755017000002226</v>
       </c>
       <c r="D427" s="5">
         <v>0.68563090655706649</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>3470.5914977000002</v>
       </c>
       <c r="C428" s="5">
         <v>0.21574710000004416</v>
       </c>
       <c r="D428" s="5">
         <v>7.4627383376535406E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>3477.390472</v>
       </c>
       <c r="C429" s="5">
         <v>6.7989742999998271</v>
       </c>
       <c r="D429" s="5">
         <v>2.3763250480889564</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>3475.4677916000001</v>
       </c>
       <c r="C430" s="5">
         <v>-1.9226803999999902</v>
       </c>
       <c r="D430" s="5">
         <v>-0.66147680847367107</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>3470.2297063000001</v>
       </c>
       <c r="C431" s="5">
         <v>-5.2380852999999661</v>
       </c>
       <c r="D431" s="5">
         <v>-1.793674706982229</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>3464.5051007000002</v>
       </c>
       <c r="C432" s="5">
         <v>-5.7246055999999044</v>
       </c>
       <c r="D432" s="5">
         <v>-1.961697541549956</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>3466.4300635</v>
       </c>
       <c r="C433" s="5">
         <v>1.9249627999997756</v>
       </c>
       <c r="D433" s="5">
         <v>0.6687903327444511</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>3468.1700128000002</v>
       </c>
       <c r="C434" s="5">
         <v>1.7399493000002622</v>
       </c>
       <c r="D434" s="5">
         <v>0.60399688408487862</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3470.8145245999999</v>
       </c>
       <c r="C435" s="5">
         <v>2.644511799999691</v>
       </c>
       <c r="D435" s="5">
         <v>0.91885827409223797</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3478.2540739999999</v>
       </c>
       <c r="C436" s="5">
         <v>7.4395494000000326</v>
       </c>
       <c r="D436" s="5">
         <v>2.6026919245589086</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3483.3406495999998</v>
       </c>
       <c r="C437" s="5">
         <v>5.0865755999998328</v>
       </c>
       <c r="D437" s="5">
         <v>1.7690557640078763</v>
       </c>
       <c r="E437" s="5">
         <v>0.52951897066668696</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3490.8149886000001</v>
       </c>
       <c r="C438" s="5">
         <v>7.4743390000003274</v>
       </c>
       <c r="D438" s="5">
         <v>2.6054925813091989</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>3489.6547157</v>
       </c>
       <c r="C439" s="5">
         <v>-1.1602729000001091</v>
       </c>
       <c r="D439" s="5">
         <v>-0.39812622888150129</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>3502.5652126</v>
+        <v>3501.1559772999999</v>
       </c>
       <c r="C440" s="5">
-        <v>12.910496899999998</v>
+        <v>11.501261599999907</v>
       </c>
       <c r="D440" s="5">
-        <v>4.53103879229797</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.027465167827593</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>3500.5911190000002</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.56485829999974158</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-0.19343006171252952</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>