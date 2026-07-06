--- v6 (2026-05-27)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F12D3966-7D49-400F-A5B8-17A36BF8003B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4176E7CF-C6A6-42F8-9313-4E86CB1AA0F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4B71BD27-EE0C-48F0-8F99-0DA4306068E3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DFE8864A-9384-433B-BA0E-A7439C2D45C8}"/>
   </bookViews>
   <sheets>
     <sheet name="hounaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC8F1EEB-7130-4F69-9AE0-AA9D4243BB00}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5F081C2-9A5C-4536-914B-A34A72DE424A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1735.0233793</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>1735.0142252000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1743.127833</v>
+        <v>1743.1234173</v>
       </c>
       <c r="C7" s="5">
-        <v>8.1044537000000219</v>
+        <v>8.1091920999999729</v>
       </c>
       <c r="D7" s="5">
-        <v>5.7515823320342552</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>5.7550631472680802</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1750.9928734</v>
+        <v>1750.9902380999999</v>
       </c>
       <c r="C8" s="5">
-        <v>7.865040399999998</v>
+        <v>7.866820799999914</v>
       </c>
       <c r="D8" s="5">
-        <v>5.5508396904835999</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>5.5521419955472329</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1759.4414408</v>
+        <v>1759.4544045</v>
       </c>
       <c r="C9" s="5">
-        <v>8.4485674000000017</v>
+        <v>8.4641664000000674</v>
       </c>
       <c r="D9" s="5">
-        <v>5.9461697551814963</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>5.9574511854241674</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1776.2478791999999</v>
+        <v>1776.4261541999999</v>
       </c>
       <c r="C10" s="5">
-        <v>16.806438399999934</v>
+        <v>16.971749699999918</v>
       </c>
       <c r="D10" s="5">
-        <v>12.084372932828513</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>12.209519455289497</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1789.5669267000001</v>
+        <v>1789.3169170000001</v>
       </c>
       <c r="C11" s="5">
-        <v>13.319047500000124</v>
+        <v>12.890762800000175</v>
       </c>
       <c r="D11" s="5">
-        <v>9.3786276081755595</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>9.0639724368280596</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1798.6443257999999</v>
+        <v>1798.6946633</v>
       </c>
       <c r="C12" s="5">
-        <v>9.0773990999998659</v>
+        <v>9.3777462999998988</v>
       </c>
       <c r="D12" s="5">
-        <v>6.2595971030752429</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>6.4736489002692243</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1804.3804954</v>
+        <v>1804.3939253000001</v>
       </c>
       <c r="C13" s="5">
-        <v>5.7361696000000393</v>
+        <v>5.6992620000000898</v>
       </c>
       <c r="D13" s="5">
-        <v>3.8948411328687982</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>3.8692324870970962</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1807.2848302</v>
+        <v>1807.1844971</v>
       </c>
       <c r="C14" s="5">
-        <v>2.9043348000000151</v>
+        <v>2.7905717999999524</v>
       </c>
       <c r="D14" s="5">
-        <v>1.9487141140849262</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.8717184381767504</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1804.9308896</v>
+        <v>1804.9522007</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.3539405999999872</v>
+        <v>-2.2322963999999956</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.5518201837406598</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-1.4722522844300756</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1809.9008669</v>
+        <v>1809.9369184</v>
       </c>
       <c r="C16" s="5">
-        <v>4.9699772999999823</v>
+        <v>4.9847176999999192</v>
       </c>
       <c r="D16" s="5">
-        <v>3.3547703609175361</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>3.3648315226802561</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1818.3230536999999</v>
+        <v>1818.3806417999999</v>
       </c>
       <c r="C17" s="5">
-        <v>8.4221867999999631</v>
+        <v>8.4437233999999535</v>
       </c>
       <c r="D17" s="5">
-        <v>5.7292333774461079</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>5.7441443376876844</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1806.2818666000001</v>
+        <v>1806.2707574999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-12.041187099999888</v>
+        <v>-12.109884299999976</v>
       </c>
       <c r="D18" s="5">
-        <v>-7.6634328419004412</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-7.7053302150031477</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1810.2432477</v>
+        <v>1810.2371430000001</v>
       </c>
       <c r="C19" s="5">
-        <v>3.9613810999999259</v>
+        <v>3.9663855000001149</v>
       </c>
       <c r="D19" s="5">
-        <v>2.6637137096289454</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>2.6671361177635911</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1816.9775769</v>
+        <v>1816.9736456999999</v>
       </c>
       <c r="C20" s="5">
-        <v>6.7343292000000474</v>
+        <v>6.7365026999998463</v>
       </c>
       <c r="D20" s="5">
-        <v>4.5566304094767585</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>4.5581469761943216</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1813.8831169</v>
+        <v>1813.8831636</v>
       </c>
       <c r="C21" s="5">
-        <v>-3.0944600000000264</v>
+        <v>-3.0904820999999174</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.0246622665033742</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-2.022088215334461</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1818.3907392000001</v>
+        <v>1818.5644904999999</v>
       </c>
       <c r="C22" s="5">
-        <v>4.5076223000000937</v>
+        <v>4.6813268999999309</v>
       </c>
       <c r="D22" s="5">
-        <v>3.023179437351331</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.1413388139762022</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1825.5300149</v>
+        <v>1825.3062680999999</v>
       </c>
       <c r="C23" s="5">
-        <v>7.139275699999871</v>
+        <v>6.7417775999999776</v>
       </c>
       <c r="D23" s="5">
-        <v>4.8144606161761638</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>4.5404730636355417</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1815.4068682</v>
+        <v>1815.4558701999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-10.123146700000007</v>
+        <v>-9.8503978999999617</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.4551344297184237</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-6.2870914066112338</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1814.8982613000001</v>
+        <v>1814.9128943999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.50860689999990427</v>
+        <v>-0.54297580000002199</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.33567610715433682</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-0.35831232534656587</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1819.6401040999999</v>
+        <v>1819.5458579000001</v>
       </c>
       <c r="C26" s="5">
-        <v>4.7418427999998585</v>
+        <v>4.6329635000001872</v>
       </c>
       <c r="D26" s="5">
-        <v>3.1807271533015324</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>3.1066395316198037</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1813.1463034999999</v>
+        <v>1813.1630032</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.4938005999999859</v>
+        <v>-6.3828547000000526</v>
       </c>
       <c r="D27" s="5">
-        <v>-4.1994091293221514</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-4.1292510847074197</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1814.240337</v>
+        <v>1814.2714653999999</v>
       </c>
       <c r="C28" s="5">
-        <v>1.0940335000000232</v>
+        <v>1.108462199999849</v>
       </c>
       <c r="D28" s="5">
-        <v>0.72647519920148174</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>0.73608178025497129</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1810.9020261000001</v>
+        <v>1810.9547454000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-3.3383108999998967</v>
+        <v>-3.3167199999998047</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.1858619662958656</v>
+        <v>-2.1718296172534735</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.40812481505413389</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.408379644464818</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1812.3234705</v>
+        <v>1812.3136007000001</v>
       </c>
       <c r="C30" s="5">
-        <v>1.4214443999999276</v>
+        <v>1.3588552999999592</v>
       </c>
       <c r="D30" s="5">
-        <v>0.94600175559029775</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>0.90414888817276218</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1811.7542183</v>
+        <v>1811.7455995</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.56925219999993715</v>
+        <v>-0.56800120000002607</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.37627045553839666</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-0.37544702206572245</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1811.9566577000001</v>
+        <v>1811.9493427</v>
       </c>
       <c r="C32" s="5">
-        <v>0.20243940000000293</v>
+        <v>0.2037431999999626</v>
       </c>
       <c r="D32" s="5">
-        <v>0.13416644738264427</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.13503171641087164</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1813.8934357000001</v>
+        <v>1813.8763799000001</v>
       </c>
       <c r="C33" s="5">
-        <v>1.9367780000000039</v>
+        <v>1.9270372000000862</v>
       </c>
       <c r="D33" s="5">
-        <v>1.290232686218884</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>1.2837108203664238</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1816.2340796000001</v>
+        <v>1816.3978043</v>
       </c>
       <c r="C34" s="5">
-        <v>2.3406439000000319</v>
+        <v>2.5214243999998871</v>
       </c>
       <c r="D34" s="5">
-        <v>1.559514469736234</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.6809026430014695</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1814.0410824000001</v>
+        <v>1813.8647298999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-2.1929972000000362</v>
+        <v>-2.5330744000000323</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.4393467044440444</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-1.6606949560417972</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1815.4292312</v>
+        <v>1815.4704360999999</v>
       </c>
       <c r="C36" s="5">
-        <v>1.3881487999999536</v>
+        <v>1.605706199999986</v>
       </c>
       <c r="D36" s="5">
-        <v>0.92214410721689344</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>1.0674757731105711</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1813.3355458999999</v>
+        <v>1813.3427678999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.093685300000061</v>
+        <v>-2.1276682000000164</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.3751828626861196</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-1.3973284618785553</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1812.5753576</v>
+        <v>1812.5103635</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.76018829999998161</v>
+        <v>-0.83240439999985938</v>
       </c>
       <c r="D38" s="5">
-        <v>-0.50190686719281397</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-0.54946435064638921</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1824.9639933000001</v>
+        <v>1824.9711318</v>
       </c>
       <c r="C39" s="5">
-        <v>12.388635700000123</v>
+        <v>12.460768299999927</v>
       </c>
       <c r="D39" s="5">
-        <v>8.5172416758647387</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>8.5690422076879269</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1827.7185195</v>
+        <v>1827.7386375999999</v>
       </c>
       <c r="C40" s="5">
-        <v>2.7545261999998729</v>
+        <v>2.7675057999999808</v>
       </c>
       <c r="D40" s="5">
-        <v>1.8263428410531413</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>1.8350134175548316</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1829.0140025000001</v>
+        <v>1829.0518993999999</v>
       </c>
       <c r="C41" s="5">
-        <v>1.2954830000001039</v>
+        <v>1.3132617999999638</v>
       </c>
       <c r="D41" s="5">
-        <v>0.85388109804496182</v>
+        <v>0.86563627645730445</v>
       </c>
       <c r="E41" s="5">
-        <v>1.0001632412442785</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>0.99931563977335713</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1831.5197234</v>
+        <v>1831.5139968000001</v>
       </c>
       <c r="C42" s="5">
-        <v>2.5057208999999148</v>
+        <v>2.4620974000001752</v>
       </c>
       <c r="D42" s="5">
-        <v>1.6564254464503714</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>1.6273400092931878</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1832.4169399</v>
+        <v>1832.4086245000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.89721650000001318</v>
+        <v>0.89462770000000091</v>
       </c>
       <c r="D43" s="5">
-        <v>0.58943695160071918</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>0.58773347983680502</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1836.0054107999999</v>
+        <v>1835.9954347</v>
       </c>
       <c r="C44" s="5">
-        <v>3.5884708999999475</v>
+        <v>3.5868101999999453</v>
       </c>
       <c r="D44" s="5">
-        <v>2.3754692034846814</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.3743688945271568</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1840.0453494000001</v>
+        <v>1840.0107621</v>
       </c>
       <c r="C45" s="5">
-        <v>4.0399386000001414</v>
+        <v>4.0153273999999328</v>
       </c>
       <c r="D45" s="5">
-        <v>2.6726660055687468</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>2.656202464303048</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1840.9918803</v>
+        <v>1841.1309025999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.94653089999997064</v>
+        <v>1.120140499999934</v>
       </c>
       <c r="D46" s="5">
-        <v>0.61903699631280507</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.73297306401767237</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1846.7128477000001</v>
+        <v>1846.6053380999999</v>
       </c>
       <c r="C47" s="5">
-        <v>5.7209674000000632</v>
+        <v>5.4744355000000269</v>
       </c>
       <c r="D47" s="5">
-        <v>3.7934554980978641</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>3.6270249001038257</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1855.6630204999999</v>
+        <v>1855.6893977</v>
       </c>
       <c r="C48" s="5">
-        <v>8.9501727999997911</v>
+        <v>9.084059600000046</v>
       </c>
       <c r="D48" s="5">
-        <v>5.9734105818206595</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>6.0655619929447235</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1859.1550844999999</v>
+        <v>1859.1566551999999</v>
       </c>
       <c r="C49" s="5">
-        <v>3.4920640000000276</v>
+        <v>3.4672574999999597</v>
       </c>
       <c r="D49" s="5">
-        <v>2.2817300064135182</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>2.2653218709983047</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1862.8427009</v>
+        <v>1862.8030308</v>
       </c>
       <c r="C50" s="5">
-        <v>3.6876164000000244</v>
+        <v>3.6463756000000558</v>
       </c>
       <c r="D50" s="5">
-        <v>2.4063269623472161</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.3791226039233448</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1863.2281346</v>
+        <v>1863.2288649</v>
       </c>
       <c r="C51" s="5">
-        <v>0.38543370000002142</v>
+        <v>0.42583409999997457</v>
       </c>
       <c r="D51" s="5">
-        <v>0.24857017925155045</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.27466343933366666</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1864.9468546999999</v>
+        <v>1864.9574591000001</v>
       </c>
       <c r="C52" s="5">
-        <v>1.7187200999999277</v>
+        <v>1.7285942000000887</v>
       </c>
       <c r="D52" s="5">
-        <v>1.1125637774338282</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.1189876996600567</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1873.0257008999999</v>
+        <v>1873.0439942</v>
       </c>
       <c r="C53" s="5">
-        <v>8.0788462000000436</v>
+        <v>8.0865350999999919</v>
       </c>
       <c r="D53" s="5">
-        <v>5.3239932380402033</v>
+        <v>5.3291506737418448</v>
       </c>
       <c r="E53" s="5">
-        <v>2.406307351383985</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.4051857038300151</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1870.5769703000001</v>
+        <v>1870.5770626000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-2.4487305999998625</v>
+        <v>-2.4669315999999526</v>
       </c>
       <c r="D54" s="5">
-        <v>-1.5576077613869477</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-1.5690862466916089</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1868.6198171000001</v>
+        <v>1868.6127031999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.9571531999999934</v>
+        <v>-1.9643594000001485</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.2483398657117672</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-1.2529096527287509</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1874.4572565999999</v>
+        <v>1874.4447373</v>
       </c>
       <c r="C56" s="5">
-        <v>5.8374394999998458</v>
+        <v>5.8320341000001008</v>
       </c>
       <c r="D56" s="5">
-        <v>3.8138017559609105</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>3.8102241358231481</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1886.3658677000001</v>
+        <v>1886.3258323</v>
       </c>
       <c r="C57" s="5">
-        <v>11.908611100000144</v>
+        <v>11.881094999999959</v>
       </c>
       <c r="D57" s="5">
-        <v>7.895828915113845</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>7.8769985887268135</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1885.9083224999999</v>
+        <v>1886.0158289000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.45754520000014054</v>
+        <v>-0.31000339999991411</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.29067657432173544</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.19703277632966421</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1890.6660886</v>
+        <v>1890.6138094999999</v>
       </c>
       <c r="C59" s="5">
-        <v>4.7577661000000262</v>
+        <v>4.5979805999998007</v>
       </c>
       <c r="D59" s="5">
-        <v>3.069718850515879</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>2.96506759069044</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1896.3926767</v>
+        <v>1896.4098650999999</v>
       </c>
       <c r="C60" s="5">
-        <v>5.7265881000000718</v>
+        <v>5.7960556000000452</v>
       </c>
       <c r="D60" s="5">
-        <v>3.6958123902484097</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.7415090436872411</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1901.8092509000001</v>
+        <v>1901.8043950000001</v>
       </c>
       <c r="C61" s="5">
-        <v>5.4165742000000137</v>
+        <v>5.3945299000001796</v>
       </c>
       <c r="D61" s="5">
-        <v>3.4818615399365926</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>3.4674367570937781</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1903.5236156000001</v>
+        <v>1903.5043693</v>
       </c>
       <c r="C62" s="5">
-        <v>1.7143647000000328</v>
+        <v>1.6999742999998944</v>
       </c>
       <c r="D62" s="5">
-        <v>1.0871058469064332</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>1.0779385238165018</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1913.5920827</v>
+        <v>1913.5901977999999</v>
       </c>
       <c r="C63" s="5">
-        <v>10.068467099999907</v>
+        <v>10.085828499999934</v>
       </c>
       <c r="D63" s="5">
-        <v>6.5352074052386522</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>6.5468748319196468</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1921.9981455</v>
+        <v>1922.0025344999999</v>
       </c>
       <c r="C64" s="5">
-        <v>8.4060627999999724</v>
+        <v>8.4123366999999689</v>
       </c>
       <c r="D64" s="5">
-        <v>5.400624952334443</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.404759138985904</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1926.4009007</v>
+        <v>1926.403035</v>
       </c>
       <c r="C65" s="5">
-        <v>4.4027552000000014</v>
+        <v>4.4005005000001347</v>
       </c>
       <c r="D65" s="5">
-        <v>2.7837598306685418</v>
+        <v>2.7823098029595039</v>
       </c>
       <c r="E65" s="5">
-        <v>2.8496779181595322</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.8487873731332325</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1932.3949531000001</v>
+        <v>1932.3973667</v>
       </c>
       <c r="C66" s="5">
-        <v>5.9940524000001005</v>
+        <v>5.9943316999999752</v>
       </c>
       <c r="D66" s="5">
-        <v>3.798400933532653</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>3.7985766837249635</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1937.9391430000001</v>
+        <v>1937.9354142</v>
       </c>
       <c r="C67" s="5">
-        <v>5.5441898999999921</v>
+        <v>5.5380474999999478</v>
       </c>
       <c r="D67" s="5">
-        <v>3.4977439149555867</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.4938030522465358</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1943.4577153</v>
+        <v>1943.4487432999999</v>
       </c>
       <c r="C68" s="5">
-        <v>5.5185722999999598</v>
+        <v>5.5133290999999645</v>
       </c>
       <c r="D68" s="5">
-        <v>3.4712113570728675</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>3.4678683591658377</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1940.9104636</v>
+        <v>1940.8748092999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.5472517000000607</v>
+        <v>-2.5739340000000084</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.5615276973658831</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-1.5777728720703377</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1946.6230244999999</v>
+        <v>1946.6877242</v>
       </c>
       <c r="C70" s="5">
-        <v>5.7125608999999713</v>
+        <v>5.8129149000001235</v>
       </c>
       <c r="D70" s="5">
-        <v>3.589623399771491</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>3.6537939088570726</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1958.0769485000001</v>
+        <v>1958.0663772</v>
       </c>
       <c r="C71" s="5">
-        <v>11.453924000000143</v>
+        <v>11.378652999999986</v>
       </c>
       <c r="D71" s="5">
-        <v>7.2938393193668905</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>7.2441070573929789</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1959.1363302</v>
+        <v>1959.1466515</v>
       </c>
       <c r="C72" s="5">
-        <v>1.0593816999999035</v>
+        <v>1.0802742999999282</v>
       </c>
       <c r="D72" s="5">
-        <v>0.65117344921972187</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>0.66405815831083181</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1965.7098997000001</v>
+        <v>1965.7092993000001</v>
       </c>
       <c r="C73" s="5">
-        <v>6.573569500000076</v>
+        <v>6.5626478000001498</v>
       </c>
       <c r="D73" s="5">
-        <v>4.1015508299407033</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>4.0945882758486318</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1969.6401744</v>
+        <v>1969.6202653</v>
       </c>
       <c r="C74" s="5">
-        <v>3.9302746999999272</v>
+        <v>3.9109659999999167</v>
       </c>
       <c r="D74" s="5">
-        <v>2.4258622183253253</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>2.4138144465418065</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1972.361402</v>
+        <v>1972.3614778000001</v>
       </c>
       <c r="C75" s="5">
-        <v>2.7212276000000202</v>
+        <v>2.7412125000000742</v>
       </c>
       <c r="D75" s="5">
-        <v>1.6705595368496251</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.6829394585774038</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1975.2051546</v>
+        <v>1975.2083199000001</v>
       </c>
       <c r="C76" s="5">
-        <v>2.8437526000000162</v>
+        <v>2.8468421000000035</v>
       </c>
       <c r="D76" s="5">
-        <v>1.7439473418386253</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.7458569935854262</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1982.6046384000001</v>
+        <v>1982.6009374</v>
       </c>
       <c r="C77" s="5">
-        <v>7.3994838000000982</v>
+        <v>7.3926174999999148</v>
       </c>
       <c r="D77" s="5">
-        <v>4.5892121030632449</v>
+        <v>4.584858035417283</v>
       </c>
       <c r="E77" s="5">
-        <v>2.9175514649924184</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.9172453208889282</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1980.7652453999999</v>
+        <v>1980.7690947999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.8393930000002001</v>
+        <v>-1.8318426000000727</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.1076556788459979</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-1.1031340674397816</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1985.0186937000001</v>
+        <v>1985.0166733999999</v>
       </c>
       <c r="C79" s="5">
-        <v>4.2534483000001728</v>
+        <v>4.2475785999999971</v>
       </c>
       <c r="D79" s="5">
-        <v>2.6075045185746992</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.6038585331249919</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1987.0471861999999</v>
+        <v>1987.0419783</v>
       </c>
       <c r="C80" s="5">
-        <v>2.0284924999998566</v>
+        <v>2.0253049000000374</v>
       </c>
       <c r="D80" s="5">
-        <v>1.2331969364713036</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>1.2312494472021651</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1992.6992333000001</v>
+        <v>1992.6802668</v>
       </c>
       <c r="C81" s="5">
-        <v>5.652047100000118</v>
+        <v>5.6382885000000442</v>
       </c>
       <c r="D81" s="5">
-        <v>3.4672437035833337</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>3.4586805559133849</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1998.5966536000001</v>
+        <v>1998.6248548000001</v>
       </c>
       <c r="C82" s="5">
-        <v>5.8974203000000216</v>
+        <v>5.944588000000067</v>
       </c>
       <c r="D82" s="5">
-        <v>3.6097978535456932</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.6391796748165062</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>2000.2770095999999</v>
+        <v>2000.2762444</v>
       </c>
       <c r="C83" s="5">
-        <v>1.680355999999847</v>
+        <v>1.6513895999999022</v>
       </c>
       <c r="D83" s="5">
-        <v>1.0136001121114235</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>0.99603382083308656</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>2007.4781863000001</v>
+        <v>2007.4870128</v>
       </c>
       <c r="C84" s="5">
-        <v>7.2011767000001328</v>
+        <v>7.2107684000000063</v>
       </c>
       <c r="D84" s="5">
-        <v>4.4066827996837254</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.4126709210194459</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>2011.9216521000001</v>
+        <v>2011.9255131</v>
       </c>
       <c r="C85" s="5">
-        <v>4.4434658000000127</v>
+        <v>4.438500299999987</v>
       </c>
       <c r="D85" s="5">
-        <v>2.6887236431308859</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>2.6856704554446553</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>2010.6568732000001</v>
+        <v>2010.6378692000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.2647789000000103</v>
+        <v>-1.2876438999999209</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.75176786459852929</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-0.76530925225372082</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>2030.1732231999999</v>
+        <v>2030.1746504</v>
       </c>
       <c r="C87" s="5">
-        <v>19.516349999999875</v>
+        <v>19.53678119999995</v>
       </c>
       <c r="D87" s="5">
-        <v>12.290131674966332</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>12.303815747781766</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>2037.5923407</v>
+        <v>2037.5953752999999</v>
       </c>
       <c r="C88" s="5">
-        <v>7.419117500000084</v>
+        <v>7.4207248999998683</v>
       </c>
       <c r="D88" s="5">
-        <v>4.4745354558178851</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>4.4755212550328771</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>2034.8934664000001</v>
+        <v>2034.8911214</v>
       </c>
       <c r="C89" s="5">
-        <v>-2.6988742999999431</v>
+        <v>-2.7042538999999124</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.57792090067016</v>
+        <v>-1.5810408714067248</v>
       </c>
       <c r="E89" s="5">
-        <v>2.6373804936821843</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.6374538119896984</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>2045.5201265999999</v>
+        <v>2045.5240034000001</v>
       </c>
       <c r="C90" s="5">
-        <v>10.626660199999833</v>
+        <v>10.632882000000109</v>
       </c>
       <c r="D90" s="5">
-        <v>6.4498260411600006</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>6.4537191830746243</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>2053.8371674</v>
+        <v>2053.8372801999999</v>
       </c>
       <c r="C91" s="5">
-        <v>8.3170408000000862</v>
+        <v>8.3132767999998123</v>
       </c>
       <c r="D91" s="5">
-        <v>4.9897790075523973</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.9874604301029191</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>2061.2958838999998</v>
+        <v>2061.2933760999999</v>
       </c>
       <c r="C92" s="5">
-        <v>7.4587164999998095</v>
+        <v>7.4560959000000366</v>
       </c>
       <c r="D92" s="5">
-        <v>4.4460274592716287</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>4.4444337892823427</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>2065.8129573000001</v>
+        <v>2065.8047068999999</v>
       </c>
       <c r="C93" s="5">
-        <v>4.5170734000002994</v>
+        <v>4.5113307999999961</v>
       </c>
       <c r="D93" s="5">
-        <v>2.661577353411082</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>2.6581561032205769</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>2078.8862822999999</v>
+        <v>2078.8926726</v>
       </c>
       <c r="C94" s="5">
-        <v>13.073324999999841</v>
+        <v>13.087965700000041</v>
       </c>
       <c r="D94" s="5">
-        <v>7.8640783789739155</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>7.873226962190083</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>2085.2966768000001</v>
+        <v>2085.3001795999999</v>
       </c>
       <c r="C95" s="5">
-        <v>6.4103945000001659</v>
+        <v>6.4075069999998959</v>
       </c>
       <c r="D95" s="5">
-        <v>3.7636908665960034</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.7619549462634572</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>2087.6276595999998</v>
+        <v>2087.6278394999999</v>
       </c>
       <c r="C96" s="5">
-        <v>2.3309827999996742</v>
+        <v>2.3276599000000715</v>
       </c>
       <c r="D96" s="5">
-        <v>1.349659590734964</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>1.3477214974469964</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>2101.2217279000001</v>
+        <v>2101.2260304000001</v>
       </c>
       <c r="C97" s="5">
-        <v>13.594068300000345</v>
+        <v>13.598190900000191</v>
       </c>
       <c r="D97" s="5">
-        <v>8.1000981899891364</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>8.1026426045562658</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>2111.0895003999999</v>
+        <v>2111.0791789</v>
       </c>
       <c r="C98" s="5">
-        <v>9.8677724999997736</v>
+        <v>9.8531484999998611</v>
       </c>
       <c r="D98" s="5">
-        <v>5.7833102043130413</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.7745049864225573</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>2120.8608061</v>
+        <v>2120.8626390999998</v>
       </c>
       <c r="C99" s="5">
-        <v>9.7713057000000845</v>
+        <v>9.7834601999998085</v>
       </c>
       <c r="D99" s="5">
-        <v>5.6978727274036745</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>5.7051705273589715</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>2130.6072688999998</v>
+        <v>2130.6099448</v>
       </c>
       <c r="C100" s="5">
-        <v>9.7464627999997901</v>
+        <v>9.7473057000001972</v>
       </c>
       <c r="D100" s="5">
-        <v>5.6561681953794851</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>5.6566647732034792</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>2140.8727429</v>
+        <v>2140.8720612000002</v>
       </c>
       <c r="C101" s="5">
-        <v>10.265474000000268</v>
+        <v>10.262116400000195</v>
       </c>
       <c r="D101" s="5">
-        <v>5.93741761267359</v>
+        <v>5.9354162358495444</v>
       </c>
       <c r="E101" s="5">
-        <v>5.208099502500807</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.2081872433098919</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>2151.276292</v>
+        <v>2151.2810187</v>
       </c>
       <c r="C102" s="5">
-        <v>10.403549099999964</v>
+        <v>10.408957499999815</v>
       </c>
       <c r="D102" s="5">
-        <v>5.9897967303677246</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>5.9929962884237353</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>2158.5693835000002</v>
+        <v>2158.5700953999999</v>
       </c>
       <c r="C103" s="5">
-        <v>7.2930915000001733</v>
+        <v>7.2890766999998959</v>
       </c>
       <c r="D103" s="5">
-        <v>4.1448648645037167</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>4.1425311833156009</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>2166.9597791000001</v>
+        <v>2166.9571428999998</v>
       </c>
       <c r="C104" s="5">
-        <v>8.3903955999999198</v>
+        <v>8.3870474999998805</v>
       </c>
       <c r="D104" s="5">
-        <v>4.76544237840415</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>4.7634983535094655</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>2176.4929867999999</v>
+        <v>2176.490675</v>
       </c>
       <c r="C105" s="5">
-        <v>9.5332076999998208</v>
+        <v>9.5335321000002295</v>
       </c>
       <c r="D105" s="5">
-        <v>5.4088461873033511</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>5.4090414584390567</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>2185.0650664</v>
+        <v>2185.0657725999999</v>
       </c>
       <c r="C106" s="5">
-        <v>8.5720796000000519</v>
+        <v>8.5750975999999355</v>
       </c>
       <c r="D106" s="5">
-        <v>4.8299119047973793</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>4.8316546477955136</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>2193.3990023000001</v>
+        <v>2193.3984764000002</v>
       </c>
       <c r="C107" s="5">
-        <v>8.3339359000001423</v>
+        <v>8.3327038000002176</v>
       </c>
       <c r="D107" s="5">
-        <v>4.6740946186354826</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>4.6733874945017684</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>2203.7537413999999</v>
+        <v>2203.7485784999999</v>
       </c>
       <c r="C108" s="5">
-        <v>10.354739099999733</v>
+        <v>10.350102099999731</v>
       </c>
       <c r="D108" s="5">
-        <v>5.8144679186751258</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>5.8117976016535122</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>2212.7021613000002</v>
+        <v>2212.7048510999998</v>
       </c>
       <c r="C109" s="5">
-        <v>8.9484199000003173</v>
+        <v>8.9562725999999202</v>
       </c>
       <c r="D109" s="5">
-        <v>4.9829492748955539</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.9874322203812049</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>2216.6885876000001</v>
+        <v>2216.6858203000002</v>
       </c>
       <c r="C110" s="5">
-        <v>3.9864262999999482</v>
+        <v>3.9809692000003452</v>
       </c>
       <c r="D110" s="5">
-        <v>2.1834834197173469</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>2.1804620891080928</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>2219.9685733000001</v>
+        <v>2219.9709257</v>
       </c>
       <c r="C111" s="5">
-        <v>3.2799856999999975</v>
+        <v>3.285105399999793</v>
       </c>
       <c r="D111" s="5">
-        <v>1.7901356611500718</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>1.7929549390649058</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>2223.918173</v>
+        <v>2223.9211876999998</v>
       </c>
       <c r="C112" s="5">
-        <v>3.9495996999999079</v>
+        <v>3.9502619999998387</v>
       </c>
       <c r="D112" s="5">
-        <v>2.1559642343778052</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>2.1563270016220715</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>2232.8173284999998</v>
+        <v>2232.8187444999999</v>
       </c>
       <c r="C113" s="5">
-        <v>8.8991554999997788</v>
+        <v>8.8975568000000749</v>
       </c>
       <c r="D113" s="5">
-        <v>4.9089844146055217</v>
+        <v>4.9080762382128773</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2947244718269717</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.2948238227959123</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>2223.3227326000001</v>
+        <v>2223.3268075999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-9.4945958999996947</v>
+        <v>-9.4919368999999278</v>
       </c>
       <c r="D114" s="5">
-        <v>-4.9850871645880312</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-4.9837204627591003</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>2224.6438757999999</v>
+        <v>2224.6451677999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.321143199999824</v>
+        <v>1.3183601999999155</v>
       </c>
       <c r="D115" s="5">
-        <v>0.7153992638059492</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>0.71388603794442229</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>2229.3722871</v>
+        <v>2229.3710350000001</v>
       </c>
       <c r="C116" s="5">
-        <v>4.7284113000000616</v>
+        <v>4.7258672000002662</v>
       </c>
       <c r="D116" s="5">
-        <v>2.5805911784977154</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.5791849251550314</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>2218.4562624</v>
+        <v>2218.4535783000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-10.91602469999998</v>
+        <v>-10.917456700000002</v>
       </c>
       <c r="D117" s="5">
-        <v>-5.7200654855461881</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-5.720798895409807</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>2217.4242884999999</v>
+        <v>2217.4227397</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.0319739000001391</v>
+        <v>-1.0308386000001519</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.55678594073497178</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-0.55617564253105378</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>2223.5724015000001</v>
+        <v>2223.5692184999998</v>
       </c>
       <c r="C119" s="5">
-        <v>6.148113000000194</v>
+        <v>6.1464787999998407</v>
       </c>
       <c r="D119" s="5">
-        <v>3.3783740748350999</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>3.3774647465295793</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>2227.6788587999999</v>
+        <v>2227.6679451</v>
       </c>
       <c r="C120" s="5">
-        <v>4.1064572999998745</v>
+        <v>4.098726600000191</v>
       </c>
       <c r="D120" s="5">
-        <v>2.2387896324800094</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>2.2345353613531627</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>2231.5237723999999</v>
+        <v>2231.5284915000002</v>
       </c>
       <c r="C121" s="5">
-        <v>3.8449135999999271</v>
+        <v>3.860546400000203</v>
       </c>
       <c r="D121" s="5">
-        <v>2.0909424634537599</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>2.099535478709158</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>2236.8209910999999</v>
+        <v>2236.8245655000001</v>
       </c>
       <c r="C122" s="5">
-        <v>5.2972187000000304</v>
+        <v>5.2960739999998623</v>
       </c>
       <c r="D122" s="5">
-        <v>2.8860615853680827</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>2.8854235782580062</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>2241.7969843000001</v>
+        <v>2241.8000876999999</v>
       </c>
       <c r="C123" s="5">
-        <v>4.9759932000001754</v>
+        <v>4.9755221999998867</v>
       </c>
       <c r="D123" s="5">
-        <v>2.7024044795460389</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>2.7021411764567072</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>2245.0360295</v>
+        <v>2245.0391608</v>
       </c>
       <c r="C124" s="5">
-        <v>3.2390451999999641</v>
+        <v>3.2390731000000414</v>
       </c>
       <c r="D124" s="5">
-        <v>1.7476564261464045</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.7476691610551542</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>2250.8937808999999</v>
+        <v>2250.8959129</v>
       </c>
       <c r="C125" s="5">
-        <v>5.85775139999987</v>
+        <v>5.8567520999999942</v>
       </c>
       <c r="D125" s="5">
-        <v>3.1763672633561058</v>
+        <v>3.1758131010159785</v>
       </c>
       <c r="E125" s="5">
-        <v>0.80958044212886549</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>0.8096119958025616</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>2254.2771578000002</v>
+        <v>2254.2807005999998</v>
       </c>
       <c r="C126" s="5">
-        <v>3.3833769000002576</v>
+        <v>3.3847876999998334</v>
       </c>
       <c r="D126" s="5">
-        <v>1.818738092374006</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>1.819501015087388</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>2260.0757834000001</v>
+        <v>2260.0758826000001</v>
       </c>
       <c r="C127" s="5">
-        <v>5.798625599999923</v>
+        <v>5.7951820000002954</v>
       </c>
       <c r="D127" s="5">
-        <v>3.1307788024097727</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>3.1288881891569531</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>2267.4129800000001</v>
+        <v>2267.4118650999999</v>
       </c>
       <c r="C128" s="5">
-        <v>7.3371965999999702</v>
+        <v>7.3359824999997727</v>
       </c>
       <c r="D128" s="5">
-        <v>3.9660440210833814</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.9653758149136298</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>2272.0529397999999</v>
+        <v>2272.0503988</v>
       </c>
       <c r="C129" s="5">
-        <v>4.639959799999815</v>
+        <v>4.6385337000001527</v>
       </c>
       <c r="D129" s="5">
-        <v>2.483468456053739</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>2.4826977833723118</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>2280.2866107</v>
+        <v>2280.2837414000001</v>
       </c>
       <c r="C130" s="5">
-        <v>8.2336709000001065</v>
+        <v>8.2333426000000145</v>
       </c>
       <c r="D130" s="5">
-        <v>4.4363991429975824</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>4.4362237713628794</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>2284.9384286999998</v>
+        <v>2284.9340149999998</v>
       </c>
       <c r="C131" s="5">
-        <v>4.651817999999821</v>
+        <v>4.650273599999764</v>
       </c>
       <c r="D131" s="5">
-        <v>2.4756721217173538</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>2.4748441088060291</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>2286.9658201000002</v>
+        <v>2286.9506643</v>
       </c>
       <c r="C132" s="5">
-        <v>2.027391400000397</v>
+        <v>2.0166493000001537</v>
       </c>
       <c r="D132" s="5">
-        <v>1.0699533086391266</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.0642586972342549</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>2290.3428122</v>
+        <v>2290.3516559</v>
       </c>
       <c r="C133" s="5">
-        <v>3.3769920999998249</v>
+        <v>3.4009915999999976</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7864124874630294</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>1.7992241495857986</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>2299.0763068000001</v>
+        <v>2299.0832231999998</v>
       </c>
       <c r="C134" s="5">
-        <v>8.7334946000000855</v>
+        <v>8.7315672999998242</v>
       </c>
       <c r="D134" s="5">
-        <v>4.67301541192644</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>4.6719440369734855</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>2302.0568194000002</v>
+        <v>2302.0602727999999</v>
       </c>
       <c r="C135" s="5">
-        <v>2.980512600000111</v>
+        <v>2.9770496000001003</v>
       </c>
       <c r="D135" s="5">
-        <v>1.5668151289728094</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.564976950629271</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>2305.6965679999998</v>
+        <v>2305.6995981999999</v>
       </c>
       <c r="C136" s="5">
-        <v>3.6397485999996206</v>
+        <v>3.6393253999999615</v>
       </c>
       <c r="D136" s="5">
-        <v>1.9138887205101041</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.9136613550699844</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>2311.9342308</v>
+        <v>2311.9363991999999</v>
       </c>
       <c r="C137" s="5">
-        <v>6.2376628000001801</v>
+        <v>6.236801000000014</v>
       </c>
       <c r="D137" s="5">
-        <v>3.2951344953116468</v>
+        <v>3.2946680483571633</v>
       </c>
       <c r="E137" s="5">
-        <v>2.7118316474086912</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.7118306959541538</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>2314.2364554999999</v>
+        <v>2314.2386971000001</v>
       </c>
       <c r="C138" s="5">
-        <v>2.302224699999897</v>
+        <v>2.3022979000002124</v>
       </c>
       <c r="D138" s="5">
-        <v>1.2015267603042501</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.2015640395847349</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>2320.6336031000001</v>
+        <v>2320.6327633000001</v>
       </c>
       <c r="C139" s="5">
-        <v>6.397147600000153</v>
+        <v>6.3940661999999975</v>
       </c>
       <c r="D139" s="5">
-        <v>3.3680091100904974</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.3663587536857165</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>2323.0878054</v>
+        <v>2323.0857298999999</v>
       </c>
       <c r="C140" s="5">
-        <v>2.4542022999999062</v>
+        <v>2.4529665999998542</v>
       </c>
       <c r="D140" s="5">
-        <v>1.2764760945995546</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>1.275830107442677</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>2326.8584498999999</v>
+        <v>2326.8556629999998</v>
       </c>
       <c r="C141" s="5">
-        <v>3.7706444999998894</v>
+        <v>3.7699330999998892</v>
       </c>
       <c r="D141" s="5">
-        <v>1.9652232031187378</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>1.9648508839256396</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>2328.7774064999999</v>
+        <v>2328.7743237</v>
       </c>
       <c r="C142" s="5">
-        <v>1.9189566000000013</v>
+        <v>1.9186607000001459</v>
       </c>
       <c r="D142" s="5">
-        <v>0.99413936682777315</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.99398657217795172</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>2325.7959264000001</v>
+        <v>2325.7933165999998</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.9814800999997715</v>
+        <v>-2.9810071000001699</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.5255602876382501</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-1.5253219699468357</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>2325.3169742999999</v>
+        <v>2325.3000526999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.47895210000024235</v>
+        <v>-0.49326389999987441</v>
       </c>
       <c r="D144" s="5">
-        <v>-0.24683679115483637</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-0.25420432454311692</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>2329.7141323000001</v>
+        <v>2329.7271286999999</v>
       </c>
       <c r="C145" s="5">
-        <v>4.3971580000002177</v>
+        <v>4.4270759999999427</v>
       </c>
       <c r="D145" s="5">
-        <v>2.2929415730334801</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>2.3087233155817399</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>2326.3902668999999</v>
+        <v>2326.3977804000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.3238654000001588</v>
+        <v>-3.329348299999765</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.6987011256014206</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-1.7014718224886205</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>2322.6788359000002</v>
+        <v>2322.6812553999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.7114309999997204</v>
+        <v>-3.7165250000002743</v>
       </c>
       <c r="D147" s="5">
-        <v>-1.897723384064276</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-1.9002991140524506</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>2323.1262314000001</v>
+        <v>2323.1280292000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.44739549999985684</v>
+        <v>0.44677380000030098</v>
       </c>
       <c r="D148" s="5">
-        <v>0.23138960443576106</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>0.23106748464951643</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>2314.3702044000001</v>
+        <v>2314.3709735000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.7560269999999036</v>
+        <v>-8.7570556999999098</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.4302939513696131</v>
+        <v>-4.4308003422311781</v>
       </c>
       <c r="E149" s="5">
-        <v>0.10536517724195615</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.10530455339701206</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>2317.5412952000001</v>
+        <v>2317.5421046000001</v>
       </c>
       <c r="C150" s="5">
-        <v>3.1710908000000018</v>
+        <v>3.1711310999999114</v>
       </c>
       <c r="D150" s="5">
-        <v>1.6566567370120522</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.6566773949554303</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>2318.5223098000001</v>
+        <v>2318.5205621999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.98101459999998042</v>
+        <v>0.9784575999997287</v>
       </c>
       <c r="D151" s="5">
-        <v>0.50914394945882346</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.50781361245595402</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>2318.026676</v>
+        <v>2318.0238481000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.49563380000017787</v>
+        <v>-0.49671409999973548</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.2562243072225745</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-0.25678231772227056</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>2318.1348932999999</v>
+        <v>2318.1318799999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.10821729999997842</v>
+        <v>0.10803189999978713</v>
       </c>
       <c r="D153" s="5">
-        <v>5.6036503214640376E-2</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>5.5940544031862771E-2</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>2322.9814308</v>
+        <v>2322.9780461</v>
       </c>
       <c r="C154" s="5">
-        <v>4.8465375000000677</v>
+        <v>4.8461661000001186</v>
       </c>
       <c r="D154" s="5">
-        <v>2.5378975924824188</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.5377042033655872</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>2319.5125072999999</v>
+        <v>2319.5191982000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.4689235000000735</v>
+        <v>-3.4588478999999097</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.7773231673605117</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.7722056385421237</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>2317.2696649999998</v>
+        <v>2317.2564759000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.2428423000001203</v>
+        <v>-2.2627222999999503</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.1541836156023222</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-1.1643558473241944</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>2319.3754496000001</v>
+        <v>2319.3859917999998</v>
       </c>
       <c r="C157" s="5">
-        <v>2.1057846000003337</v>
+        <v>2.1295158999996602</v>
       </c>
       <c r="D157" s="5">
-        <v>1.0959491068956106</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.1083688233576972</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>2317.3278479000001</v>
+        <v>2317.3329675</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.0476017000000866</v>
+        <v>-2.0530242999998336</v>
       </c>
       <c r="D158" s="5">
-        <v>-1.0542607221627032</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-1.0570343286892325</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>2317.1304829000001</v>
+        <v>2317.1288086999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.19736499999999069</v>
+        <v>-0.2041588000001866</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.1021551997983372</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-0.10566970180243551</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>2316.1022612000002</v>
+        <v>2316.1009998999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.0282216999999036</v>
+        <v>-1.0278088000000025</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.53119973569196732</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.53098732621201794</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>2313.5069899999999</v>
+        <v>2313.5061452999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.5952712000002975</v>
+        <v>-2.5948545999999624</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.336384671092905</v>
+        <v>-1.3361721942899751</v>
       </c>
       <c r="E161" s="5">
-        <v>-3.72980259752409E-2</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-3.7367743110450213E-2</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>2315.3961515000001</v>
+        <v>2315.3968322999999</v>
       </c>
       <c r="C162" s="5">
-        <v>1.8891615000002275</v>
+        <v>1.8906870000000708</v>
       </c>
       <c r="D162" s="5">
-        <v>0.98430783353296025</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>0.98510660050972199</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>2311.9938487999998</v>
+        <v>2311.9925662000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-3.4023027000002912</v>
+        <v>-3.4042660999998589</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.7491296584765004</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.750130386986537</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>2308.4833841</v>
+        <v>2308.4805449</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.5104646999998295</v>
+        <v>-3.5120213000000149</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.806906122827534</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-1.8077016483142527</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>2306.9260303000001</v>
+        <v>2306.9236697000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.5573537999998734</v>
+        <v>-1.5568751999999222</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.80654944964798636</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-0.80630349063837148</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>2305.3662605</v>
+        <v>2305.3628899</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.5597698000001401</v>
+        <v>-1.5607798000000912</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.80833934218906833</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.80886164576576824</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>2303.2542198000001</v>
+        <v>2303.2718288999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.1120406999998522</v>
+        <v>-2.0910610000000815</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.0938466837021266</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.0830368150353209</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>2295.2465649999999</v>
+        <v>2295.2416057999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.0076548000001821</v>
+        <v>-8.0302231000000575</v>
       </c>
       <c r="D168" s="5">
-        <v>-4.0931455506506893</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-4.1044303525408115</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>2299.7421125000001</v>
+        <v>2299.7500943999999</v>
       </c>
       <c r="C169" s="5">
-        <v>4.495547500000157</v>
+        <v>4.5084885999999642</v>
       </c>
       <c r="D169" s="5">
-        <v>2.375845819576794</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.382764305184204</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>2301.6622628</v>
+        <v>2301.6663718999998</v>
       </c>
       <c r="C170" s="5">
-        <v>1.920150299999932</v>
+        <v>1.9162774999999783</v>
       </c>
       <c r="D170" s="5">
-        <v>1.0065437596933346</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.0045008206930106</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>2301.6586304000002</v>
+        <v>2301.6335121000002</v>
       </c>
       <c r="C171" s="5">
-        <v>-3.6323999997875944E-3</v>
+        <v>-3.2859799999641837E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.8937800891793977E-3</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-1.7130486160499281E-2</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>2297.1052599999998</v>
+        <v>2297.1042790000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-4.5533704000004036</v>
+        <v>-4.5292331000000559</v>
       </c>
       <c r="D172" s="5">
-        <v>-2.3482989064130266</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-2.3360102717339903</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>2302.3524129000002</v>
+        <v>2302.3505829999999</v>
       </c>
       <c r="C173" s="5">
-        <v>5.2471529000004011</v>
+        <v>5.2463039999997818</v>
       </c>
       <c r="D173" s="5">
-        <v>2.7757957880959694</v>
+        <v>2.775342255808777</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.48215013605814594</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-0.48219289681434852</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>2310.7882556</v>
+        <v>2310.7989567999998</v>
       </c>
       <c r="C174" s="5">
-        <v>8.4358426999997391</v>
+        <v>8.4483737999998993</v>
       </c>
       <c r="D174" s="5">
-        <v>4.4865081703887588</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.4933114155059295</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>2310.2567908000001</v>
+        <v>2310.2543667</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.53146479999986695</v>
+        <v>-0.544590099999823</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.27564258131160813</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-0.28243985022982088</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>2310.5325404999999</v>
+        <v>2310.5305340999998</v>
       </c>
       <c r="C176" s="5">
-        <v>0.27574969999977839</v>
+        <v>0.27616739999984929</v>
       </c>
       <c r="D176" s="5">
-        <v>0.1433247398100912</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>0.14354213866614174</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>2315.5213813</v>
+        <v>2315.5208484</v>
       </c>
       <c r="C177" s="5">
-        <v>4.9888408000001618</v>
+        <v>4.9903143000001364</v>
       </c>
       <c r="D177" s="5">
-        <v>2.6220002230003869</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>2.6227861820925735</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>2312.4794188999999</v>
+        <v>2312.4775518000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-3.0419624000001022</v>
+        <v>-3.0432965999998487</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.5651310503687177</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.5658129175985747</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>2315.6975744000001</v>
+        <v>2315.7229766999999</v>
       </c>
       <c r="C179" s="5">
-        <v>3.2181555000001936</v>
+        <v>3.2454248999997617</v>
       </c>
       <c r="D179" s="5">
-        <v>1.6828182163141747</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.6971893961271745</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>2322.6697582000002</v>
+        <v>2322.6741608000002</v>
       </c>
       <c r="C180" s="5">
-        <v>6.9721838000000389</v>
+        <v>6.9511841000003187</v>
       </c>
       <c r="D180" s="5">
-        <v>3.6734366518623274</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.6621483976652991</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>2323.6294339999999</v>
+        <v>2323.6323203000002</v>
       </c>
       <c r="C181" s="5">
-        <v>0.95967579999978625</v>
+        <v>0.95815949999996519</v>
       </c>
       <c r="D181" s="5">
-        <v>0.49694175189363143</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.49615385267292034</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>2322.9592300999998</v>
+        <v>2322.9606217</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.6702039000001605</v>
+        <v>-0.67169860000012704</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.34556718445993839</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-0.34633621977754325</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>2331.886375</v>
+        <v>2331.8357881000002</v>
       </c>
       <c r="C183" s="5">
-        <v>8.9271449000002576</v>
+        <v>8.8751664000001256</v>
       </c>
       <c r="D183" s="5">
-        <v>4.7103393548528549</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.6823315969512169</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>2333.6396215</v>
+        <v>2333.6385286999998</v>
       </c>
       <c r="C184" s="5">
-        <v>1.753246499999932</v>
+        <v>1.8027405999996517</v>
       </c>
       <c r="D184" s="5">
-        <v>0.90596940267042569</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.93167403983949182</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>2341.0707922000001</v>
+        <v>2341.069943</v>
       </c>
       <c r="C185" s="5">
-        <v>7.4311707000001661</v>
+        <v>7.4314143000001422</v>
       </c>
       <c r="D185" s="5">
-        <v>3.8888842080210706</v>
+        <v>3.8890157830933969</v>
       </c>
       <c r="E185" s="5">
-        <v>1.6816877852001477</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.6817317173976276</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>2352.7060875000002</v>
+        <v>2352.7277832999998</v>
       </c>
       <c r="C186" s="5">
-        <v>11.635295300000053</v>
+        <v>11.657840299999862</v>
       </c>
       <c r="D186" s="5">
-        <v>6.1298510778127424</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>6.1420579869212899</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>2353.6270115000002</v>
+        <v>2353.6263294</v>
       </c>
       <c r="C187" s="5">
-        <v>0.92092400000001362</v>
+        <v>0.8985461000002033</v>
       </c>
       <c r="D187" s="5">
-        <v>0.47073073595409465</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.45926398035416316</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>2361.2242001999998</v>
+        <v>2361.2237108999998</v>
       </c>
       <c r="C188" s="5">
-        <v>7.5971886999996059</v>
+        <v>7.5973814999997558</v>
       </c>
       <c r="D188" s="5">
-        <v>3.9429486158207627</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.94305162545181</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>2373.0925385999999</v>
+        <v>2373.0933997000002</v>
       </c>
       <c r="C189" s="5">
-        <v>11.868338400000084</v>
+        <v>11.869688800000404</v>
       </c>
       <c r="D189" s="5">
-        <v>6.2011887788489428</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>6.2019153030131502</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>2373.5983700000002</v>
+        <v>2373.6059869999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.50583140000026106</v>
+        <v>0.51258729999972275</v>
       </c>
       <c r="D190" s="5">
-        <v>0.25608347924870323</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.25950770824099134</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>2374.1055572999999</v>
+        <v>2374.1266989999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.50718729999971401</v>
+        <v>0.52071200000000317</v>
       </c>
       <c r="D191" s="5">
-        <v>0.2567159436324129</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.26356896808681363</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>2389.6956660999999</v>
+        <v>2389.7085449000001</v>
       </c>
       <c r="C192" s="5">
-        <v>15.590108800000053</v>
+        <v>15.581845900000189</v>
       </c>
       <c r="D192" s="5">
-        <v>8.1710028334091689</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>8.1664392493350455</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>2397.8179905000002</v>
+        <v>2397.8183786</v>
       </c>
       <c r="C193" s="5">
-        <v>8.1223244000002524</v>
+        <v>8.1098336999998537</v>
       </c>
       <c r="D193" s="5">
-        <v>4.1557907723498877</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>4.1492573651250586</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>2403.8933864999999</v>
+        <v>2403.8966077</v>
       </c>
       <c r="C194" s="5">
-        <v>6.0753959999997278</v>
+        <v>6.0782291000000441</v>
       </c>
       <c r="D194" s="5">
-        <v>3.0831924117429299</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.0846497749011714</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>2409.7920079</v>
+        <v>2409.698801</v>
       </c>
       <c r="C195" s="5">
-        <v>5.8986214000001382</v>
+        <v>5.802193299999999</v>
       </c>
       <c r="D195" s="5">
-        <v>2.984599565904511</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>2.9351551774786433</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>2421.4257361999998</v>
+        <v>2421.4342296999998</v>
       </c>
       <c r="C196" s="5">
-        <v>11.633728299999802</v>
+        <v>11.735428699999829</v>
       </c>
       <c r="D196" s="5">
-        <v>5.9495537185727532</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>6.0032033516074224</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>2430.8005773</v>
+        <v>2430.8045299999999</v>
       </c>
       <c r="C197" s="5">
-        <v>9.3748411000001397</v>
+        <v>9.3703003000000535</v>
       </c>
       <c r="D197" s="5">
-        <v>4.7461626488333408</v>
+        <v>4.7437976543204918</v>
       </c>
       <c r="E197" s="5">
-        <v>3.8328522742226534</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.8330587801664873</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>2438.1593859999998</v>
+        <v>2438.1957858000001</v>
       </c>
       <c r="C198" s="5">
-        <v>7.3588086999998268</v>
+        <v>7.3912558000001809</v>
       </c>
       <c r="D198" s="5">
-        <v>3.6938840744441093</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>3.7104386885270291</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>2447.2224004999998</v>
+        <v>2447.2229186999998</v>
       </c>
       <c r="C199" s="5">
-        <v>9.0630145000000084</v>
+        <v>9.0271328999997422</v>
       </c>
       <c r="D199" s="5">
-        <v>4.5529182878293772</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.5344550143195717</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>2459.4408199999998</v>
+        <v>2459.4428763000001</v>
       </c>
       <c r="C200" s="5">
-        <v>12.218419499999982</v>
+        <v>12.219957600000271</v>
       </c>
       <c r="D200" s="5">
-        <v>6.1586167330150321</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>6.1594120768982741</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>2460.0684669000002</v>
+        <v>2460.0700120000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.62764690000039991</v>
+        <v>0.62713570000005348</v>
       </c>
       <c r="D201" s="5">
-        <v>0.30666903137288593</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>0.30641865148732794</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>2470.4582433</v>
+        <v>2470.4735393999999</v>
       </c>
       <c r="C202" s="5">
-        <v>10.389776399999846</v>
+        <v>10.403527399999803</v>
       </c>
       <c r="D202" s="5">
-        <v>5.1874388760253964</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>5.1944616511926389</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>2478.5655001999999</v>
+        <v>2478.5774615</v>
       </c>
       <c r="C203" s="5">
-        <v>8.1072568999998111</v>
+        <v>8.1039221000000907</v>
       </c>
       <c r="D203" s="5">
-        <v>4.0098792453609589</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>4.0081747031304404</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>2487.7739120000001</v>
+        <v>2487.7909946</v>
       </c>
       <c r="C204" s="5">
-        <v>9.2084118000002491</v>
+        <v>9.2135330999999496</v>
       </c>
       <c r="D204" s="5">
-        <v>4.5504983577648872</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>4.5530586793011363</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2501.1226234999999</v>
+        <v>2501.1165744</v>
       </c>
       <c r="C205" s="5">
-        <v>13.348711499999808</v>
+        <v>13.325579800000014</v>
       </c>
       <c r="D205" s="5">
-        <v>6.6323311017478348</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>6.6204505921658052</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2510.9092842999999</v>
+        <v>2510.9123900999998</v>
       </c>
       <c r="C206" s="5">
-        <v>9.786660799999936</v>
+        <v>9.7958156999998209</v>
       </c>
       <c r="D206" s="5">
-        <v>4.7978699362823951</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.8024670734778008</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>2515.2226848999999</v>
+        <v>2515.1147212000001</v>
       </c>
       <c r="C207" s="5">
-        <v>4.3134006000000227</v>
+        <v>4.202331100000265</v>
       </c>
       <c r="D207" s="5">
-        <v>2.0810257034324486</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.0269428633640896</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2525.3506714</v>
+        <v>2525.3647599999999</v>
       </c>
       <c r="C208" s="5">
-        <v>10.127986500000134</v>
+        <v>10.250038799999857</v>
       </c>
       <c r="D208" s="5">
-        <v>4.9404736856874409</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>5.0015717146671079</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2536.8353102999999</v>
+        <v>2536.8438256999998</v>
       </c>
       <c r="C209" s="5">
-        <v>11.484638899999936</v>
+        <v>11.479065699999865</v>
       </c>
       <c r="D209" s="5">
-        <v>5.5958796785582798</v>
+        <v>5.5930639087402145</v>
       </c>
       <c r="E209" s="5">
-        <v>4.3621321300564064</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.362312740136276</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>2541.6629240000002</v>
+        <v>2541.6989760000001</v>
       </c>
       <c r="C210" s="5">
-        <v>4.8276137000002564</v>
+        <v>4.8551503000003322</v>
       </c>
       <c r="D210" s="5">
-        <v>2.307661343371592</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>2.3209551856007815</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>2552.3468922000002</v>
+        <v>2552.3544084999999</v>
       </c>
       <c r="C211" s="5">
-        <v>10.683968199999981</v>
+        <v>10.655432499999733</v>
       </c>
       <c r="D211" s="5">
-        <v>5.1625112523710159</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>5.1483285710895554</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2563.9400799999999</v>
+        <v>2563.9447875999999</v>
       </c>
       <c r="C212" s="5">
-        <v>11.593187799999669</v>
+        <v>11.590379100000064</v>
       </c>
       <c r="D212" s="5">
-        <v>5.5888506898724488</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.5874458074698818</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2570.3781067999998</v>
+        <v>2570.3779939999999</v>
       </c>
       <c r="C213" s="5">
-        <v>6.4380267999999887</v>
+        <v>6.4332064000000173</v>
       </c>
       <c r="D213" s="5">
-        <v>3.0551512162852346</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.052826363733141</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2581.2778981000001</v>
+        <v>2581.2966517</v>
       </c>
       <c r="C214" s="5">
-        <v>10.899791300000288</v>
+        <v>10.91865770000004</v>
       </c>
       <c r="D214" s="5">
-        <v>5.2090241515297731</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.218252351614705</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2593.2383854999998</v>
+        <v>2593.2390537000001</v>
       </c>
       <c r="C215" s="5">
-        <v>11.960487399999693</v>
+        <v>11.942402000000129</v>
       </c>
       <c r="D215" s="5">
-        <v>5.7041756807845179</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>5.6952873368310009</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2595.2214072000002</v>
+        <v>2595.2373280000002</v>
       </c>
       <c r="C216" s="5">
-        <v>1.9830217000003358</v>
+        <v>1.9982743000000482</v>
       </c>
       <c r="D216" s="5">
-        <v>0.92149638779592813</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.92861399095394148</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>2600.8196788</v>
+        <v>2600.8139255999999</v>
       </c>
       <c r="C217" s="5">
-        <v>5.5982715999998618</v>
+        <v>5.5765975999997863</v>
       </c>
       <c r="D217" s="5">
-        <v>2.6195088056125249</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.6092308906836781</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2601.7889822000002</v>
+        <v>2601.7979605</v>
       </c>
       <c r="C218" s="5">
-        <v>0.96930340000017168</v>
+        <v>0.98403490000009697</v>
       </c>
       <c r="D218" s="5">
-        <v>0.44814767878920136</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.45497382792820673</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2611.6832688999998</v>
+        <v>2611.5691256</v>
       </c>
       <c r="C219" s="5">
-        <v>9.8942866999996113</v>
+        <v>9.771165099999962</v>
       </c>
       <c r="D219" s="5">
-        <v>4.6601226577176691</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>4.6009143679885955</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2620.3542963</v>
+        <v>2620.37725</v>
       </c>
       <c r="C220" s="5">
-        <v>8.6710274000001846</v>
+        <v>8.808124399999997</v>
       </c>
       <c r="D220" s="5">
-        <v>4.0576728288965525</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.1232067914049431</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2626.9545361999999</v>
+        <v>2626.9655412000002</v>
       </c>
       <c r="C221" s="5">
-        <v>6.6002398999999059</v>
+        <v>6.5882912000001852</v>
       </c>
       <c r="D221" s="5">
-        <v>3.0648293743826605</v>
+        <v>3.0591768625316318</v>
       </c>
       <c r="E221" s="5">
-        <v>3.5524271336850211</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.5525133469788139</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2627.7769103000001</v>
+        <v>2627.8107626999999</v>
       </c>
       <c r="C222" s="5">
-        <v>0.82237410000016098</v>
+        <v>0.84522149999975227</v>
       </c>
       <c r="D222" s="5">
-        <v>0.37631021963162592</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>0.38678184797249493</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>2636.4022444000002</v>
+        <v>2636.4088971000001</v>
       </c>
       <c r="C223" s="5">
-        <v>8.6253341000001456</v>
+        <v>8.5981344000001627</v>
       </c>
       <c r="D223" s="5">
-        <v>4.0107349294854711</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.997806312258656</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>2634.2700897</v>
+        <v>2634.2770191</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.1321547000002283</v>
+        <v>-2.1318780000001425</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.96617864402746001</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.96605138858352202</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2640.6378381</v>
+        <v>2640.6359646000001</v>
       </c>
       <c r="C225" s="5">
-        <v>6.3677483999999822</v>
+        <v>6.358945500000118</v>
       </c>
       <c r="D225" s="5">
-        <v>2.9396044853608583</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.9354787901397561</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2643.7945211000001</v>
+        <v>2643.8020664000001</v>
       </c>
       <c r="C226" s="5">
-        <v>3.1566830000001573</v>
+        <v>3.1661017999999785</v>
       </c>
       <c r="D226" s="5">
-        <v>1.4439786693040135</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.4483166485742105</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>2646.5635618000001</v>
+        <v>2646.5595278000001</v>
       </c>
       <c r="C227" s="5">
-        <v>2.769040700000005</v>
+        <v>2.7574614000000111</v>
       </c>
       <c r="D227" s="5">
-        <v>1.2641138531071405</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>1.2587937335425847</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2654.7225887</v>
+        <v>2654.7276445000002</v>
       </c>
       <c r="C228" s="5">
-        <v>8.1590268999998443</v>
+        <v>8.1681167000001551</v>
       </c>
       <c r="D228" s="5">
-        <v>3.7628273338674134</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.7670966749898449</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2659.743058</v>
+        <v>2659.7305795000002</v>
       </c>
       <c r="C229" s="5">
-        <v>5.0204693000000589</v>
+        <v>5.0029349999999795</v>
       </c>
       <c r="D229" s="5">
-        <v>2.2931296901950393</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.2850332030656118</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2634.4703862000001</v>
+        <v>2634.5197360000002</v>
       </c>
       <c r="C230" s="5">
-        <v>-25.272671799999898</v>
+        <v>-25.21084350000001</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.824891911261769</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-10.799822553567118</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2648.6978724999999</v>
+        <v>2648.6060335000002</v>
       </c>
       <c r="C231" s="5">
-        <v>14.227486299999782</v>
+        <v>14.086297500000001</v>
       </c>
       <c r="D231" s="5">
-        <v>6.6766132896154851</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>6.6082690972494307</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2653.7910821999999</v>
+        <v>2653.8036913000001</v>
       </c>
       <c r="C232" s="5">
-        <v>5.0932096999999885</v>
+        <v>5.1976577999998881</v>
       </c>
       <c r="D232" s="5">
-        <v>2.332054108100623</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>2.3804791115421553</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2649.2430414999999</v>
+        <v>2649.2480270999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-4.5480407000000014</v>
+        <v>-4.5556642000001375</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.037273645223725</v>
+        <v>-2.0406467746689194</v>
       </c>
       <c r="E233" s="5">
-        <v>0.84845416975662946</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.84822147647285462</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>2637.8821984000001</v>
+        <v>2637.9040730000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-11.360843099999784</v>
+        <v>-11.343954099999792</v>
       </c>
       <c r="D234" s="5">
-        <v>-5.0263481615996248</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-5.0190418726019708</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>2622.9217539000001</v>
+        <v>2622.9214827000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-14.960444499999994</v>
+        <v>-14.982590300000084</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.5973375915548083</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.606747451431783</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2606.0431546999998</v>
+        <v>2606.0458229000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-16.878599200000281</v>
+        <v>-16.875659799999994</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.4545190474873069</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-7.4532671799984129</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2588.1833925000001</v>
+        <v>2588.1777000000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-17.85976219999975</v>
+        <v>-17.868122899999889</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.9208468571393524</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-7.9244083421804001</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2580.2521710999999</v>
+        <v>2580.2501127999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-7.9312214000001404</v>
+        <v>-7.9275872000002892</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.6159276333818213</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.6143063912917994</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>2570.3453648999998</v>
+        <v>2570.3354159999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-9.9068062000001191</v>
+        <v>-9.9146968000000015</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.5113068099774445</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-4.5148279191981944</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2559.6741527999998</v>
+        <v>2559.6779799999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-10.671212100000048</v>
+        <v>-10.657435999999961</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.86979761977212</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-4.8636719768195729</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2550.4756207</v>
+        <v>2550.4673979999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-9.1985320999997384</v>
+        <v>-9.2105820000001586</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.2281398491034512</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-4.2335632727921517</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>2547.9069657</v>
+        <v>2548.0055631999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.5686550000000352</v>
+        <v>-2.461834799999906</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.2018814068204819</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-1.1521686774122131</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2544.7583850000001</v>
+        <v>2544.6959625999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-3.1485806999999113</v>
+        <v>-3.3096006000000671</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.4728648538988476</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-1.5475911624969974</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>2539.9645856000002</v>
+        <v>2539.9573414000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-4.793799399999898</v>
+        <v>-4.7386211999996704</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.2372774175247079</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-2.2118425008808784</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2540.5004058999998</v>
+        <v>2540.4922311999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.53582029999961378</v>
+        <v>0.53488979999974617</v>
       </c>
       <c r="D245" s="5">
-        <v>0.25344090054981727</v>
+        <v>0.25300099022207423</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.1046681597936789</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-4.1051571913049418</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2546.4998295999999</v>
+        <v>2546.5051208999998</v>
       </c>
       <c r="C246" s="5">
-        <v>5.9994237000000794</v>
+        <v>6.0128896999999597</v>
       </c>
       <c r="D246" s="5">
-        <v>2.8709128817793861</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.8774502808588398</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2545.8185474000002</v>
+        <v>2545.7981174000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.68128219999971407</v>
+        <v>-0.70700349999970058</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.32057207852383973</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-0.33265587257282903</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>2550.7639767999999</v>
+        <v>2550.7554820999999</v>
       </c>
       <c r="C248" s="5">
-        <v>4.945429399999739</v>
+        <v>4.9573646999997436</v>
       </c>
       <c r="D248" s="5">
-        <v>2.3561509497536992</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.3619174810812993</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2561.8417577</v>
+        <v>2561.8307976000001</v>
       </c>
       <c r="C249" s="5">
-        <v>11.077780900000107</v>
+        <v>11.075315500000215</v>
       </c>
       <c r="D249" s="5">
-        <v>5.3378144775995784</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>5.336616215025769</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2572.6969094000001</v>
+        <v>2572.6899521</v>
       </c>
       <c r="C250" s="5">
-        <v>10.855151700000079</v>
+        <v>10.859154499999931</v>
       </c>
       <c r="D250" s="5">
-        <v>5.2048820231786141</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>5.2068690682514962</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>2570.4779665000001</v>
+        <v>2570.4704194000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.2189429000000018</v>
+        <v>-2.2195326999999452</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.030100525594313</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-1.0303758039607924</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2573.9341528</v>
+        <v>2573.9484929999999</v>
       </c>
       <c r="C252" s="5">
-        <v>3.4561862999998993</v>
+        <v>3.4780735999997887</v>
       </c>
       <c r="D252" s="5">
-        <v>1.6254689751603379</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>1.6358442943966045</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>2575.4485442</v>
+        <v>2575.4496325</v>
       </c>
       <c r="C253" s="5">
-        <v>1.5143914000000223</v>
+        <v>1.5011395000001357</v>
       </c>
       <c r="D253" s="5">
-        <v>0.70831720447721569</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.70209515362316122</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2577.8614194000002</v>
+        <v>2578.0312902000001</v>
       </c>
       <c r="C254" s="5">
-        <v>2.4128752000001441</v>
+        <v>2.5816577000000507</v>
       </c>
       <c r="D254" s="5">
-        <v>1.1300620474856915</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.2095466411218281</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2583.5373583000001</v>
+        <v>2583.4963421000002</v>
       </c>
       <c r="C255" s="5">
-        <v>5.6759388999998919</v>
+        <v>5.4650519000001623</v>
       </c>
       <c r="D255" s="5">
-        <v>2.6743940219317253</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>2.573695265552578</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2586.7422198999998</v>
+        <v>2586.7000886000001</v>
       </c>
       <c r="C256" s="5">
-        <v>3.204861599999731</v>
+        <v>3.2037464999998519</v>
       </c>
       <c r="D256" s="5">
-        <v>1.4987906937595552</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.4982895917382777</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2591.2060551999998</v>
+        <v>2591.1812697999999</v>
       </c>
       <c r="C257" s="5">
-        <v>4.4638353000000279</v>
+        <v>4.4811811999998099</v>
       </c>
       <c r="D257" s="5">
-        <v>2.0905585733161258</v>
+        <v>2.0987942892640943</v>
       </c>
       <c r="E257" s="5">
-        <v>1.9958921943977082</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.9952447788457617</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2600.8932083</v>
+        <v>2600.8627710000001</v>
       </c>
       <c r="C258" s="5">
-        <v>9.6871531000001596</v>
+        <v>9.6815012000001843</v>
       </c>
       <c r="D258" s="5">
-        <v>4.5795692343127525</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>4.5768868556732789</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>2600.1267612000001</v>
+        <v>2600.0827597000002</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.76644709999982297</v>
+        <v>-0.78001129999984187</v>
       </c>
       <c r="D259" s="5">
-        <v>-0.35305075029923305</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-0.35929276254146325</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2611.1733134999999</v>
+        <v>2611.1491713</v>
       </c>
       <c r="C260" s="5">
-        <v>11.046552299999803</v>
+        <v>11.06641159999981</v>
       </c>
       <c r="D260" s="5">
-        <v>5.2189899544006213</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.2286838483802445</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2627.3610251</v>
+        <v>2627.3382542999998</v>
       </c>
       <c r="C261" s="5">
-        <v>16.187711600000057</v>
+        <v>16.189082999999755</v>
       </c>
       <c r="D261" s="5">
-        <v>7.6982522870101322</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>7.6990004977625759</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2624.9411092</v>
+        <v>2624.9415976999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.4199158999999781</v>
+        <v>-2.3966565999999148</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.0996713865055074</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.0891641335704305</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2634.5801255000001</v>
+        <v>2634.5834890000001</v>
       </c>
       <c r="C263" s="5">
-        <v>9.6390163000000939</v>
+        <v>9.6418913000002249</v>
       </c>
       <c r="D263" s="5">
-        <v>4.4966006482165977</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.4979681922349801</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2641.8358174999998</v>
+        <v>2641.8792988</v>
       </c>
       <c r="C264" s="5">
-        <v>7.2556919999997262</v>
+        <v>7.2958097999999154</v>
       </c>
       <c r="D264" s="5">
-        <v>3.3553475825926826</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.3741789086558782</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2647.0663224999998</v>
+        <v>2647.0959386999998</v>
       </c>
       <c r="C265" s="5">
-        <v>5.2305049999999937</v>
+        <v>5.2166398999997909</v>
       </c>
       <c r="D265" s="5">
-        <v>2.4018930206933131</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.3954168863593805</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2659.2486337</v>
+        <v>2659.5057579999998</v>
       </c>
       <c r="C266" s="5">
-        <v>12.182311200000186</v>
+        <v>12.409819299999981</v>
       </c>
       <c r="D266" s="5">
-        <v>5.6645881414377319</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>5.7730526737787224</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2655.3791095000001</v>
+        <v>2655.3392352999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.8695241999998871</v>
+        <v>-4.1665226999998595</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.732236149065447</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-1.8638688575536855</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2663.8469635000001</v>
+        <v>2663.7398953000002</v>
       </c>
       <c r="C268" s="5">
-        <v>8.4678539999999884</v>
+        <v>8.4006600000002436</v>
       </c>
       <c r="D268" s="5">
-        <v>3.8945685977358924</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.8631838191428125</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2674.2535214999998</v>
+        <v>2674.2001885999998</v>
       </c>
       <c r="C269" s="5">
-        <v>10.406557999999677</v>
+        <v>10.460293299999648</v>
       </c>
       <c r="D269" s="5">
-        <v>4.7899568286944083</v>
+        <v>4.8154246189101357</v>
       </c>
       <c r="E269" s="5">
-        <v>3.2049734575658739</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.2039023964698377</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2686.3131616999999</v>
+        <v>2686.2434628999999</v>
       </c>
       <c r="C270" s="5">
-        <v>12.059640200000104</v>
+        <v>12.043274300000121</v>
       </c>
       <c r="D270" s="5">
-        <v>5.5476972818553349</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>5.5400944040489897</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2692.2106413000001</v>
+        <v>2692.143736</v>
       </c>
       <c r="C271" s="5">
-        <v>5.8974796000002243</v>
+        <v>5.9002731000000495</v>
       </c>
       <c r="D271" s="5">
-        <v>2.6665005589908253</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.6678489739588862</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>2707.0495805</v>
+        <v>2707.0158962</v>
       </c>
       <c r="C272" s="5">
-        <v>14.838939199999913</v>
+        <v>14.872160200000053</v>
       </c>
       <c r="D272" s="5">
-        <v>6.8184035095589568</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>6.8343101537905016</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>2714.4785296999999</v>
+        <v>2714.4534662000001</v>
       </c>
       <c r="C273" s="5">
-        <v>7.4289491999998063</v>
+        <v>7.4375700000000506</v>
       </c>
       <c r="D273" s="5">
-        <v>3.3433201350845154</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>3.3473009316147939</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2726.1751184999998</v>
+        <v>2726.1798444000001</v>
       </c>
       <c r="C274" s="5">
-        <v>11.696588799999972</v>
+        <v>11.726378199999999</v>
       </c>
       <c r="D274" s="5">
-        <v>5.2950767475898441</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>5.3089347028947298</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2737.8049139999998</v>
+        <v>2737.8353332000002</v>
       </c>
       <c r="C275" s="5">
-        <v>11.6297955</v>
+        <v>11.655488800000057</v>
       </c>
       <c r="D275" s="5">
-        <v>5.2410051238943822</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>5.2528481956333861</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>2743.479828</v>
+        <v>2743.5545953000001</v>
       </c>
       <c r="C276" s="5">
-        <v>5.6749140000001717</v>
+        <v>5.7192620999999235</v>
       </c>
       <c r="D276" s="5">
-        <v>2.5159101442304488</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>2.5357693369166823</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2757.2773559000002</v>
+        <v>2757.3317947999999</v>
       </c>
       <c r="C277" s="5">
-        <v>13.797527900000205</v>
+        <v>13.777199499999824</v>
       </c>
       <c r="D277" s="5">
-        <v>6.2048120631964077</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>6.1952428046390118</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2767.9241787000001</v>
+        <v>2768.2657958999998</v>
       </c>
       <c r="C278" s="5">
-        <v>10.646822799999882</v>
+        <v>10.934001099999932</v>
       </c>
       <c r="D278" s="5">
-        <v>4.7333083187726999</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>4.863680390869507</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2773.1406059999999</v>
+        <v>2773.0881115000002</v>
       </c>
       <c r="C279" s="5">
-        <v>5.2164272999998502</v>
+        <v>4.8223156000003655</v>
       </c>
       <c r="D279" s="5">
-        <v>2.2851080640612365</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.1105433665203677</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2785.8834345999999</v>
+        <v>2785.7200892999999</v>
       </c>
       <c r="C280" s="5">
-        <v>12.742828599999939</v>
+        <v>12.631977799999731</v>
       </c>
       <c r="D280" s="5">
-        <v>5.6556218573754924</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.6052930017343572</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2791.9568599999998</v>
+        <v>2791.8684042</v>
       </c>
       <c r="C281" s="5">
-        <v>6.0734253999999055</v>
+        <v>6.1483149000000594</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6476829090990028</v>
+        <v>2.6808870824957198</v>
       </c>
       <c r="E281" s="5">
-        <v>4.4013530337983608</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.4001274138568469</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2796.1294167000001</v>
+        <v>2796.0200933000001</v>
       </c>
       <c r="C282" s="5">
-        <v>4.1725567000003139</v>
+        <v>4.1516891000001124</v>
       </c>
       <c r="D282" s="5">
-        <v>1.8082050096190239</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.7991452787768702</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2812.5080111000002</v>
+        <v>2812.4255394000002</v>
       </c>
       <c r="C283" s="5">
-        <v>16.378594400000111</v>
+        <v>16.405446100000063</v>
       </c>
       <c r="D283" s="5">
-        <v>7.260050128954032</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.2726328126607509</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>2819.7350468</v>
+        <v>2819.6944312999999</v>
       </c>
       <c r="C284" s="5">
-        <v>7.2270356999997603</v>
+        <v>7.2688918999997441</v>
       </c>
       <c r="D284" s="5">
-        <v>3.1274808386911657</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.1459458180617572</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2825.4229467</v>
+        <v>2825.3978228000001</v>
       </c>
       <c r="C285" s="5">
-        <v>5.6878999000000476</v>
+        <v>5.7033915000001798</v>
       </c>
       <c r="D285" s="5">
-        <v>2.4476471352073981</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>2.4544236472238579</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2830.4284957999998</v>
+        <v>2830.4351474</v>
       </c>
       <c r="C286" s="5">
-        <v>5.0055490999998256</v>
+        <v>5.0373245999999199</v>
       </c>
       <c r="D286" s="5">
-        <v>2.1467702632022467</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.1605513897743567</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2838.3833648</v>
+        <v>2838.4468194999999</v>
       </c>
       <c r="C287" s="5">
-        <v>7.9548690000001443</v>
+        <v>8.0116720999999416</v>
       </c>
       <c r="D287" s="5">
-        <v>3.4252023190164183</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>3.4500343604515038</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2847.7148108000001</v>
+        <v>2847.8181786</v>
       </c>
       <c r="C288" s="5">
-        <v>9.3314460000001418</v>
+        <v>9.3713591000000633</v>
       </c>
       <c r="D288" s="5">
-        <v>4.0172322718634135</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.0346364382794597</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2852.9740311</v>
+        <v>2853.0538041999998</v>
       </c>
       <c r="C289" s="5">
-        <v>5.2592202999999245</v>
+        <v>5.2356255999998211</v>
       </c>
       <c r="D289" s="5">
-        <v>2.2388356297109446</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.2286079342066278</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2860.3335075999998</v>
+        <v>2860.7137911999998</v>
       </c>
       <c r="C290" s="5">
-        <v>7.3594764999998006</v>
+        <v>7.659987000000001</v>
       </c>
       <c r="D290" s="5">
-        <v>3.1397945280341677</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>3.2698089817644327</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2866.6396817999998</v>
+        <v>2866.5993920999999</v>
       </c>
       <c r="C291" s="5">
-        <v>6.3061741999999867</v>
+        <v>5.8856009000000995</v>
       </c>
       <c r="D291" s="5">
-        <v>2.6779562423664416</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.4969960062204422</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2877.2046544</v>
+        <v>2876.9981259000001</v>
       </c>
       <c r="C292" s="5">
-        <v>10.564972600000146</v>
+        <v>10.398733800000173</v>
       </c>
       <c r="D292" s="5">
-        <v>4.5133455281181956</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.4409694968248647</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>2881.2332348</v>
+        <v>2881.1014184999999</v>
       </c>
       <c r="C293" s="5">
-        <v>4.0285804000000098</v>
+        <v>4.1032925999998042</v>
       </c>
       <c r="D293" s="5">
-        <v>1.6932057381120247</v>
+        <v>1.7249786745989315</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1976273014476364</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.1961755133501413</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>2887.7112271000001</v>
+        <v>2887.5781023</v>
       </c>
       <c r="C294" s="5">
-        <v>6.4779923000000963</v>
+        <v>6.4766838000000462</v>
       </c>
       <c r="D294" s="5">
-        <v>2.7316226826243017</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.7311905790354141</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2895.4020762999999</v>
+        <v>2895.3112114</v>
       </c>
       <c r="C295" s="5">
-        <v>7.690849199999775</v>
+        <v>7.7331091000000924</v>
       </c>
       <c r="D295" s="5">
-        <v>3.2431963852833867</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.2614330699984651</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>2904.6235603999999</v>
+        <v>2904.5794636999999</v>
       </c>
       <c r="C296" s="5">
-        <v>9.2214840999999979</v>
+        <v>9.2682522999998582</v>
       </c>
       <c r="D296" s="5">
-        <v>3.8895083559779442</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.9097080652975569</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2917.7434745</v>
+        <v>2917.7258837999998</v>
       </c>
       <c r="C297" s="5">
-        <v>13.119914100000187</v>
+        <v>13.146420099999887</v>
       </c>
       <c r="D297" s="5">
-        <v>5.5569925778373275</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>5.5685868936199867</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2929.0408845000002</v>
+        <v>2929.0465248</v>
       </c>
       <c r="C298" s="5">
-        <v>11.297410000000127</v>
+        <v>11.320641000000251</v>
       </c>
       <c r="D298" s="5">
-        <v>4.7465982458118061</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.7565972488970765</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2934.6965599999999</v>
+        <v>2934.7866546</v>
       </c>
       <c r="C299" s="5">
-        <v>5.6556754999996883</v>
+        <v>5.740129799999977</v>
       </c>
       <c r="D299" s="5">
-        <v>2.3418423506894825</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.3771854741296394</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2945.4466625999999</v>
+        <v>2945.5582011000001</v>
       </c>
       <c r="C300" s="5">
-        <v>10.750102599999991</v>
+        <v>10.771546500000113</v>
       </c>
       <c r="D300" s="5">
-        <v>4.4853777662424044</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>4.4943656472738125</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2955.5820604999999</v>
+        <v>2955.6793762000002</v>
       </c>
       <c r="C301" s="5">
-        <v>10.135397900000044</v>
+        <v>10.121175100000073</v>
       </c>
       <c r="D301" s="5">
-        <v>4.2082995521857125</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.20211993362678</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2964.9379683000002</v>
+        <v>2965.3014908999999</v>
       </c>
       <c r="C302" s="5">
-        <v>9.3559078000002955</v>
+        <v>9.6221146999996563</v>
       </c>
       <c r="D302" s="5">
-        <v>3.8654427766586341</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.9772714270824627</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2977.6452095</v>
+        <v>2977.6247650999999</v>
       </c>
       <c r="C303" s="5">
-        <v>12.707241199999771</v>
+        <v>12.323274200000014</v>
       </c>
       <c r="D303" s="5">
-        <v>5.26598472516</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.1025717815943672</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2986.5685692000002</v>
+        <v>2986.3516915</v>
       </c>
       <c r="C304" s="5">
-        <v>8.9233597000002192</v>
+        <v>8.7269264000001385</v>
       </c>
       <c r="D304" s="5">
-        <v>3.6560096922901186</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.5742519653712002</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2997.8116914000002</v>
+        <v>2997.7171441999999</v>
       </c>
       <c r="C305" s="5">
-        <v>11.243122200000016</v>
+        <v>11.365452699999878</v>
       </c>
       <c r="D305" s="5">
-        <v>4.6121926997083396</v>
+        <v>4.6637764045281749</v>
       </c>
       <c r="E305" s="5">
-        <v>4.0461304968978817</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.0476091869308117</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>3000.1932164999998</v>
+        <v>2999.9990134</v>
       </c>
       <c r="C306" s="5">
-        <v>2.3815250999996351</v>
+        <v>2.2818692000000738</v>
       </c>
       <c r="D306" s="5">
-        <v>0.95748175827987669</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>0.91727671712100722</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2997.3895206000002</v>
+        <v>2997.3035995999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-2.8036958999996386</v>
+        <v>-2.6954138000000967</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.1156602731332899</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-1.0728539412140248</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2994.7210871000002</v>
+        <v>2994.6610691000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.6684334999999919</v>
+        <v>-2.6425304999997934</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.0630876590580929</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-1.0528480832149634</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2991.5161846000001</v>
+        <v>2991.5030234000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-3.2049025000001166</v>
+        <v>-3.1580457000000024</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.2766887246100977</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-1.2581562861795792</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2990.7747244000002</v>
+        <v>2990.7893171999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.74146019999989221</v>
+        <v>-0.71370620000016061</v>
       </c>
       <c r="D310" s="5">
-        <v>-0.29702006526439728</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-0.28591798676583791</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2991.1936531000001</v>
+        <v>2991.2898257000002</v>
       </c>
       <c r="C311" s="5">
-        <v>0.41892869999992399</v>
+        <v>0.50050850000025093</v>
       </c>
       <c r="D311" s="5">
-        <v>0.16821792377428313</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>0.20100490582213304</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2996.3310631999998</v>
+        <v>2996.4381514000002</v>
       </c>
       <c r="C312" s="5">
-        <v>5.1374100999996699</v>
+        <v>5.1483256999999867</v>
       </c>
       <c r="D312" s="5">
-        <v>2.0805949206912366</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.0849898791904353</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2995.2138384</v>
+        <v>2995.3287012000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.1172247999998035</v>
+        <v>-1.109450200000083</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.44652068241944898</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.44340392219277547</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2996.7183891</v>
+        <v>2997.0353813000002</v>
       </c>
       <c r="C314" s="5">
-        <v>1.5045506999999816</v>
+        <v>1.7066801000000851</v>
       </c>
       <c r="D314" s="5">
-        <v>0.6044500783918938</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.6858834502246669</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2998.9953220000002</v>
+        <v>2999.0012981</v>
       </c>
       <c r="C315" s="5">
-        <v>2.2769329000002472</v>
+        <v>1.9659167999998317</v>
       </c>
       <c r="D315" s="5">
-        <v>0.91559042716997663</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>0.78999061736499954</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2991.8998900000001</v>
+        <v>2991.6902298</v>
       </c>
       <c r="C316" s="5">
-        <v>-7.0954320000000735</v>
+        <v>-7.3110682999999881</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.8024688965095246</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-2.8864941465729044</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2995.2889955000001</v>
+        <v>2995.2637249999998</v>
       </c>
       <c r="C317" s="5">
-        <v>3.3891054999999142</v>
+        <v>3.5734951999997975</v>
       </c>
       <c r="D317" s="5">
-        <v>1.3678132152186384</v>
+        <v>1.4428226592798188</v>
       </c>
       <c r="E317" s="5">
-        <v>-8.4151246298658222E-2</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-8.1842918527086361E-2</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3006.6294189</v>
+        <v>3006.3665202000002</v>
       </c>
       <c r="C318" s="5">
-        <v>11.340423399999963</v>
+        <v>11.102795200000401</v>
       </c>
       <c r="D318" s="5">
-        <v>4.6391154530696976</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>4.539956153714475</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2998.9053643000002</v>
+        <v>2998.8270708999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-7.7240545999998176</v>
+        <v>-7.5394493000003422</v>
       </c>
       <c r="D319" s="5">
-        <v>-3.0396216007289478</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-2.968229585416915</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2993.2106884</v>
+        <v>2993.1404615000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.6946759000002203</v>
+        <v>-5.6866093999997247</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.255052932629531</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-2.2519500742559595</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2998.2827081</v>
+        <v>2998.2765353</v>
       </c>
       <c r="C321" s="5">
-        <v>5.0720197000000553</v>
+        <v>5.1360737999998491</v>
       </c>
       <c r="D321" s="5">
-        <v>2.0524681088257557</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>2.078682906711049</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2992.7821045999999</v>
+        <v>2992.7948013</v>
       </c>
       <c r="C322" s="5">
-        <v>-5.5006035000001248</v>
+        <v>-5.4817339999999604</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.1794232643865596</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-2.1720263262811623</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2986.6384588999999</v>
+        <v>2986.7270834999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-6.1436456999999791</v>
+        <v>-6.0677178000000822</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.4357616522517889</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-2.4059834414612902</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2993.5459200999999</v>
+        <v>2993.6462025999999</v>
       </c>
       <c r="C324" s="5">
-        <v>6.9074611999999433</v>
+        <v>6.919119099999989</v>
       </c>
       <c r="D324" s="5">
-        <v>2.8109223482624568</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.8156424073836783</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2991.5896607999998</v>
+        <v>2991.7188796999999</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.9562593000000561</v>
+        <v>-1.9273229000000356</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.78137838263362402</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-0.76983566752550914</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2997.0684602000001</v>
+        <v>2997.3199027000001</v>
       </c>
       <c r="C326" s="5">
-        <v>5.4787994000002982</v>
+        <v>5.6010230000001684</v>
       </c>
       <c r="D326" s="5">
-        <v>2.2199531237377057</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.2698889325767357</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2991.7463796000002</v>
+        <v>2991.7704613000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-5.3220805999999357</v>
+        <v>-5.5494413999999779</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.1102252415840295</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.1992760943919776</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2990.6173101999998</v>
+        <v>2990.4652070000002</v>
       </c>
       <c r="C328" s="5">
-        <v>-1.1290694000003896</v>
+        <v>-1.3052542999998877</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.45193487384910247</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-0.52228344896594336</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2991.9096779000001</v>
+        <v>2991.9766834000002</v>
       </c>
       <c r="C329" s="5">
-        <v>1.2923677000003408</v>
+        <v>1.5114763999999923</v>
       </c>
       <c r="D329" s="5">
-        <v>0.51980323561591213</v>
+        <v>0.60820712413849343</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.11282108688266401</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-0.10974130833837359</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2998.6472463999999</v>
+        <v>2998.3121756</v>
       </c>
       <c r="C330" s="5">
-        <v>6.7375684999997247</v>
+        <v>6.3354921999998624</v>
       </c>
       <c r="D330" s="5">
-        <v>2.7360372683401746</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.5707954333326954</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>3001.8092968999999</v>
+        <v>3001.7244070000002</v>
       </c>
       <c r="C331" s="5">
-        <v>3.1620505000000776</v>
+        <v>3.4122314000001097</v>
       </c>
       <c r="D331" s="5">
-        <v>1.272755541443904</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.374241454830849</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>3015.1429613</v>
+        <v>3015.0438772000002</v>
       </c>
       <c r="C332" s="5">
-        <v>13.333664400000089</v>
+        <v>13.319470200000069</v>
       </c>
       <c r="D332" s="5">
-        <v>5.4624182909893904</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>5.4566187953061895</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>3017.3158628000001</v>
+        <v>3017.2908511000001</v>
       </c>
       <c r="C333" s="5">
-        <v>2.17290150000008</v>
+        <v>2.2469738999998299</v>
       </c>
       <c r="D333" s="5">
-        <v>0.86823140226739426</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.89797974135237268</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>3023.7626925</v>
+        <v>3023.7508318999999</v>
       </c>
       <c r="C334" s="5">
-        <v>6.4468296999998529</v>
+        <v>6.459980799999812</v>
       </c>
       <c r="D334" s="5">
-        <v>2.5942782941086762</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.5996547241472934</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>3029.6112917999999</v>
+        <v>3029.6868899000001</v>
       </c>
       <c r="C335" s="5">
-        <v>5.8485992999999326</v>
+        <v>5.9360580000002301</v>
       </c>
       <c r="D335" s="5">
-        <v>2.3459065465261553</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.3813758296277632</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>3019.2533484</v>
+        <v>3019.3692231999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-10.35794339999984</v>
+        <v>-10.317666700000245</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.0264079147768523</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.010945169966762</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>3023.995445</v>
+        <v>3024.1620968000002</v>
       </c>
       <c r="C337" s="5">
-        <v>4.742096599999968</v>
+        <v>4.7928736000003482</v>
       </c>
       <c r="D337" s="5">
-        <v>1.9011094808019546</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.9215696849973707</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>3017.5940928999999</v>
+        <v>3017.8231906999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.4013521000001674</v>
+        <v>-6.3389061000002584</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.5108555858010528</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-2.4865081266526867</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>3031.3486302000001</v>
+        <v>3031.4322114000001</v>
       </c>
       <c r="C339" s="5">
-        <v>13.754537300000266</v>
+        <v>13.609020700000201</v>
       </c>
       <c r="D339" s="5">
-        <v>5.6089657688955796</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>5.5477144152737967</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>3040.4063938999998</v>
+        <v>3040.3384486</v>
       </c>
       <c r="C340" s="5">
-        <v>9.0577636999996685</v>
+        <v>8.9062371999998504</v>
       </c>
       <c r="D340" s="5">
-        <v>3.6451550653170406</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>3.5830865715129168</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>3045.4694906</v>
+        <v>3045.5291173999999</v>
       </c>
       <c r="C341" s="5">
-        <v>5.0630967000001874</v>
+        <v>5.1906687999999122</v>
       </c>
       <c r="D341" s="5">
-        <v>2.0167282533167574</v>
+        <v>2.0680674373839469</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7901547327990652</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.7898680259481159</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>3042.9202085000002</v>
+        <v>3042.5689726000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.5492820999998003</v>
+        <v>-2.9601447999998527</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.99987662683538314</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.1601418977739808</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>3057.3581657999998</v>
+        <v>3057.2348135000002</v>
       </c>
       <c r="C343" s="5">
-        <v>14.437957299999653</v>
+        <v>14.665840900000148</v>
       </c>
       <c r="D343" s="5">
-        <v>5.844684365735997</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>5.9400981301612088</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>3070.1704229000002</v>
+        <v>3069.9614740000002</v>
       </c>
       <c r="C344" s="5">
-        <v>12.812257100000352</v>
+        <v>12.72666049999998</v>
       </c>
       <c r="D344" s="5">
-        <v>5.1462956294130668</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.1113341424517733</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>3070.3430348000002</v>
+        <v>3070.3056949000002</v>
       </c>
       <c r="C345" s="5">
-        <v>0.1726118999999926</v>
+        <v>0.34422089999998207</v>
       </c>
       <c r="D345" s="5">
-        <v>6.7487570402424701E-2</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>0.13463358152547844</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>3079.2593473000002</v>
+        <v>3079.2002069999999</v>
       </c>
       <c r="C346" s="5">
-        <v>8.9163125000000036</v>
+        <v>8.8945120999997016</v>
       </c>
       <c r="D346" s="5">
-        <v>3.541016201763636</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.5322636489442338</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>3089.5270234999998</v>
+        <v>3089.5093356000002</v>
       </c>
       <c r="C347" s="5">
-        <v>10.267676199999642</v>
+        <v>10.309128600000349</v>
       </c>
       <c r="D347" s="5">
-        <v>4.0755603777088867</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>4.0923983346744297</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>3093.4815454</v>
+        <v>3093.6393481</v>
       </c>
       <c r="C348" s="5">
-        <v>3.9545219000001453</v>
+        <v>4.1300124999997934</v>
       </c>
       <c r="D348" s="5">
-        <v>1.5468310769356286</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.6159899628932939</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>3104.2465836000001</v>
+        <v>3104.5670636</v>
       </c>
       <c r="C349" s="5">
-        <v>10.765038200000163</v>
+        <v>10.927715499999977</v>
       </c>
       <c r="D349" s="5">
-        <v>4.2567512423564935</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.3221079662530082</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>3105.6563141000001</v>
+        <v>3105.9687883000001</v>
       </c>
       <c r="C350" s="5">
-        <v>1.4097305000000233</v>
+        <v>1.4017247000001589</v>
       </c>
       <c r="D350" s="5">
-        <v>0.546318818442737</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.54315237375646142</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>3114.3447206000001</v>
+        <v>3114.5006472</v>
       </c>
       <c r="C351" s="5">
-        <v>8.6884064999999282</v>
+        <v>8.531858899999861</v>
       </c>
       <c r="D351" s="5">
-        <v>3.4092690065299802</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>3.3465680112979124</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>3119.4817099000002</v>
+        <v>3119.5364877000002</v>
       </c>
       <c r="C352" s="5">
-        <v>5.1369893000000957</v>
+        <v>5.0358405000001767</v>
       </c>
       <c r="D352" s="5">
-        <v>1.9974087234850391</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.9576298770040967</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>3127.0200494000001</v>
+        <v>3126.9869220999999</v>
       </c>
       <c r="C353" s="5">
-        <v>7.5383394999998927</v>
+        <v>7.4504343999997218</v>
       </c>
       <c r="D353" s="5">
-        <v>2.9386968779153699</v>
+        <v>2.903925496917048</v>
       </c>
       <c r="E353" s="5">
-        <v>2.6777664019196346</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.6746683929110171</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>3132.9206313999998</v>
+        <v>3132.5687616</v>
       </c>
       <c r="C354" s="5">
-        <v>5.9005819999997584</v>
+        <v>5.5818395000001146</v>
       </c>
       <c r="D354" s="5">
-        <v>2.2880084537582279</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>2.1632203992623555</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3142.4172257</v>
+        <v>3142.1916858</v>
       </c>
       <c r="C355" s="5">
-        <v>9.4965943000001971</v>
+        <v>9.6229241999999431</v>
       </c>
       <c r="D355" s="5">
-        <v>3.6987326415373722</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.7491980700654626</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>3143.0453398</v>
+        <v>3142.6752698</v>
       </c>
       <c r="C356" s="5">
-        <v>0.62811409999994794</v>
+        <v>0.48358400000006441</v>
       </c>
       <c r="D356" s="5">
-        <v>0.24012282313459199</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.18483667021933492</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>3148.9598486999998</v>
+        <v>3148.8967533</v>
       </c>
       <c r="C357" s="5">
-        <v>5.9145088999998734</v>
+        <v>6.2214834999999766</v>
       </c>
       <c r="D357" s="5">
-        <v>2.2816501826316671</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.4016506553659278</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>3157.6518077000001</v>
+        <v>3157.5104246000001</v>
       </c>
       <c r="C358" s="5">
-        <v>8.6919590000002245</v>
+        <v>8.6136713000000782</v>
       </c>
       <c r="D358" s="5">
-        <v>3.3630675458464987</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.3323873357509415</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>3161.3263837</v>
+        <v>3161.0478514000001</v>
       </c>
       <c r="C359" s="5">
-        <v>3.6745759999998882</v>
+        <v>3.5374268000000484</v>
       </c>
       <c r="D359" s="5">
-        <v>1.4054188514473154</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.3527006010673137</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>3165.7390463000002</v>
+        <v>3166.0538897000001</v>
       </c>
       <c r="C360" s="5">
-        <v>4.4126626000002034</v>
+        <v>5.0060383000000002</v>
       </c>
       <c r="D360" s="5">
-        <v>1.6879105979941356</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.9170374748333829</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3172.9316807999999</v>
+        <v>3173.5750380999998</v>
       </c>
       <c r="C361" s="5">
-        <v>7.1926344999997127</v>
+        <v>7.5211483999996744</v>
       </c>
       <c r="D361" s="5">
-        <v>2.760757733143171</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>2.8882131936331046</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3177.0684676999999</v>
+        <v>3177.5248013</v>
       </c>
       <c r="C362" s="5">
-        <v>4.136786900000061</v>
+        <v>3.9497632000002341</v>
       </c>
       <c r="D362" s="5">
-        <v>1.5757969661644555</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.5037599471112939</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3175.7697053000002</v>
+        <v>3176.0167732999998</v>
       </c>
       <c r="C363" s="5">
-        <v>-1.2987623999997595</v>
+        <v>-1.5080280000001949</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.48944980694258788</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-0.56802623742843172</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3182.8052628</v>
+        <v>3182.9474151999998</v>
       </c>
       <c r="C364" s="5">
-        <v>7.035557499999868</v>
+        <v>6.9306418999999551</v>
       </c>
       <c r="D364" s="5">
-        <v>2.6910966535332648</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.6502749650174851</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3180.9271195000001</v>
+        <v>3180.7821684</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.8781432999999197</v>
+        <v>-2.1652467999997498</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.70581500614266268</v>
+        <v>-0.81327035036783402</v>
       </c>
       <c r="E365" s="5">
-        <v>1.7239118793096253</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.7203540545629448</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>3194.7715355</v>
+        <v>3194.3991222999998</v>
       </c>
       <c r="C366" s="5">
-        <v>13.84441599999991</v>
+        <v>13.616953899999771</v>
       </c>
       <c r="D366" s="5">
-        <v>5.349638715940408</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>5.2599108110758408</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>3200.88427</v>
+        <v>3200.5418666999999</v>
       </c>
       <c r="C367" s="5">
-        <v>6.1127344999999877</v>
+        <v>6.1427444000000833</v>
       </c>
       <c r="D367" s="5">
-        <v>2.3203438123475362</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.3321307990767703</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3180.6846679</v>
+        <v>3180.1468331999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-20.199602099999993</v>
+        <v>-20.395033499999954</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.3153705000819746</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-7.3844479292413556</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2836.8983561</v>
+        <v>2836.7896322000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-343.78631180000002</v>
+        <v>-343.3572009999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.655838779005961</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-74.616032633691191</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2894.0517143000002</v>
+        <v>2893.8788341999998</v>
       </c>
       <c r="C370" s="5">
-        <v>57.153358200000184</v>
+        <v>57.089201999999659</v>
       </c>
       <c r="D370" s="5">
-        <v>27.042824404273237</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>27.01018496608345</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2939.3106128999998</v>
+        <v>2938.6256601999999</v>
       </c>
       <c r="C371" s="5">
-        <v>45.258898599999611</v>
+        <v>44.746826000000056</v>
       </c>
       <c r="D371" s="5">
-        <v>20.467624066823319</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>20.217329949979536</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2927.7780658000001</v>
+        <v>2928.2987558</v>
       </c>
       <c r="C372" s="5">
-        <v>-11.532547099999647</v>
+        <v>-10.326904399999876</v>
       </c>
       <c r="D372" s="5">
-        <v>-4.6079809733356347</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-4.1364744408298737</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2940.7805923999999</v>
+        <v>2941.8128317999999</v>
       </c>
       <c r="C373" s="5">
-        <v>13.002526599999783</v>
+        <v>13.514075999999932</v>
       </c>
       <c r="D373" s="5">
-        <v>5.4614283924155238</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>5.6807435037711684</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2955.0700161</v>
+        <v>2955.6571591000002</v>
       </c>
       <c r="C374" s="5">
-        <v>14.289423700000043</v>
+        <v>13.844327300000259</v>
       </c>
       <c r="D374" s="5">
-        <v>5.9892503854741319</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>5.7957508599510099</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2978.4682352999998</v>
+        <v>2978.7544456000001</v>
       </c>
       <c r="C375" s="5">
-        <v>23.398219199999858</v>
+        <v>23.097286499999882</v>
       </c>
       <c r="D375" s="5">
-        <v>9.9264922473440542</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>9.791257998514924</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2990.9977368999998</v>
+        <v>2991.2416536999999</v>
       </c>
       <c r="C376" s="5">
-        <v>12.529501600000003</v>
+        <v>12.487208099999862</v>
       </c>
       <c r="D376" s="5">
-        <v>5.1664803546714433</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>5.1481305974619973</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2995.4292645</v>
+        <v>2995.1577318999998</v>
       </c>
       <c r="C377" s="5">
-        <v>4.4315276000002086</v>
+        <v>3.9160781999999017</v>
       </c>
       <c r="D377" s="5">
-        <v>1.7925063549522502</v>
+        <v>1.582379407726342</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.8315657049432197</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-5.8358110261091278</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>3001.1735944000002</v>
+        <v>3000.7536355000002</v>
       </c>
       <c r="C378" s="5">
-        <v>5.7443299000001389</v>
+        <v>5.5959036000003834</v>
       </c>
       <c r="D378" s="5">
-        <v>2.3256658457464052</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>2.2651622870130117</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2991.854675</v>
+        <v>2991.4373446</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.3189194000001407</v>
+        <v>-9.3162909000002401</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.6631296447738326</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-3.6626177938394511</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>3021.2229613</v>
+        <v>3020.7018235999999</v>
       </c>
       <c r="C380" s="5">
-        <v>29.368286299999909</v>
+        <v>29.264478999999938</v>
       </c>
       <c r="D380" s="5">
-        <v>12.43651766240097</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>12.39199003189302</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>3033.2188248000002</v>
+        <v>3033.0317848</v>
       </c>
       <c r="C381" s="5">
-        <v>11.995863500000269</v>
+        <v>12.329961200000071</v>
       </c>
       <c r="D381" s="5">
-        <v>4.8700781493660639</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>5.0096583265767824</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>3042.1844199000002</v>
+        <v>3041.9969422999998</v>
       </c>
       <c r="C382" s="5">
-        <v>8.9655950999999732</v>
+        <v>8.9651574999998047</v>
       </c>
       <c r="D382" s="5">
-        <v>3.6051973193477416</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>3.6052444232981706</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>3055.3184968999999</v>
+        <v>3054.3624669999999</v>
       </c>
       <c r="C383" s="5">
-        <v>13.134076999999706</v>
+        <v>12.365524700000151</v>
       </c>
       <c r="D383" s="5">
-        <v>5.3055880092300445</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.9884716956247965</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>3087.5699792999999</v>
+        <v>3088.3058872000001</v>
       </c>
       <c r="C384" s="5">
-        <v>32.251482399999986</v>
+        <v>33.943420200000219</v>
       </c>
       <c r="D384" s="5">
-        <v>13.428932195582743</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>14.181782876263149</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>3091.7930907</v>
+        <v>3092.8875990000001</v>
       </c>
       <c r="C385" s="5">
-        <v>4.2231114000001071</v>
+        <v>4.5817117999999937</v>
       </c>
       <c r="D385" s="5">
-        <v>1.6537378960167493</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.7948801098710332</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3104.6133587999998</v>
+        <v>3105.160762</v>
       </c>
       <c r="C386" s="5">
-        <v>12.820268099999794</v>
+        <v>12.27316299999984</v>
       </c>
       <c r="D386" s="5">
-        <v>5.0909201580756624</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.8671410669334669</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>3140.448476</v>
+        <v>3140.6716181000002</v>
       </c>
       <c r="C387" s="5">
-        <v>35.835117200000241</v>
+        <v>35.510856100000183</v>
       </c>
       <c r="D387" s="5">
-        <v>14.765091609615212</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>14.620231975942776</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>3153.6348339000001</v>
+        <v>3153.9202246999998</v>
       </c>
       <c r="C388" s="5">
-        <v>13.186357900000075</v>
+        <v>13.248606599999675</v>
       </c>
       <c r="D388" s="5">
-        <v>5.1566586783307944</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>5.1811925413983495</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>3167.6950746000002</v>
+        <v>3167.4487841</v>
       </c>
       <c r="C389" s="5">
-        <v>14.060240700000122</v>
+        <v>13.528559400000177</v>
       </c>
       <c r="D389" s="5">
-        <v>5.4832697760628157</v>
+        <v>5.2705196455583359</v>
       </c>
       <c r="E389" s="5">
-        <v>5.7509557024627345</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.7523198316072</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3162.7780911</v>
+        <v>3162.3871903999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-4.9169835000002422</v>
+        <v>-5.0615937000002305</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.8468529197699923</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-1.9008395907476938</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3186.8022866000001</v>
+        <v>3186.4579549</v>
       </c>
       <c r="C391" s="5">
-        <v>24.024195500000133</v>
+        <v>24.070764500000223</v>
       </c>
       <c r="D391" s="5">
-        <v>9.5057138258500586</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.5261450491799682</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>3197.3839081000001</v>
+        <v>3196.9608195000001</v>
       </c>
       <c r="C392" s="5">
-        <v>10.581621499999983</v>
+        <v>10.502864600000066</v>
       </c>
       <c r="D392" s="5">
-        <v>4.058120517489483</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.027810303494439</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3223.4478207000002</v>
+        <v>3223.2752602999999</v>
       </c>
       <c r="C393" s="5">
-        <v>26.063912600000094</v>
+        <v>26.314440799999829</v>
       </c>
       <c r="D393" s="5">
-        <v>10.232667052003475</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>10.336949476922896</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3232.5633603000001</v>
+        <v>3232.5226023</v>
       </c>
       <c r="C394" s="5">
-        <v>9.11553959999992</v>
+        <v>9.247342000000117</v>
       </c>
       <c r="D394" s="5">
-        <v>3.4467424045808714</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.4975583834605084</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3236.6616361000001</v>
+        <v>3235.7459377999999</v>
       </c>
       <c r="C395" s="5">
-        <v>4.0982758000000103</v>
+        <v>3.2233354999998483</v>
       </c>
       <c r="D395" s="5">
-        <v>1.5320252851489746</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.2031738984000118</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3270.7594478000001</v>
+        <v>3271.4705978000002</v>
       </c>
       <c r="C396" s="5">
-        <v>34.097811699999966</v>
+        <v>35.724660000000313</v>
       </c>
       <c r="D396" s="5">
-        <v>13.400678330849857</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>14.08361697860483</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3282.1488186000001</v>
+        <v>3282.9296915999998</v>
       </c>
       <c r="C397" s="5">
-        <v>11.389370800000052</v>
+        <v>11.459093799999664</v>
       </c>
       <c r="D397" s="5">
-        <v>4.2595801566176039</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.2852110712390923</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>3293.5105764</v>
+        <v>3293.7986891</v>
       </c>
       <c r="C398" s="5">
-        <v>11.36175779999985</v>
+        <v>10.868997500000205</v>
       </c>
       <c r="D398" s="5">
-        <v>4.2340284329965838</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.0460617904281015</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>3305.7971478999998</v>
+        <v>3305.5859498</v>
       </c>
       <c r="C399" s="5">
-        <v>12.286571499999809</v>
+        <v>11.787260699999933</v>
       </c>
       <c r="D399" s="5">
-        <v>4.5696510137836377</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>4.3798860471208512</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>3313.9648917</v>
+        <v>3314.3984390000001</v>
       </c>
       <c r="C400" s="5">
-        <v>8.167743800000153</v>
+        <v>8.8124892000000727</v>
       </c>
       <c r="D400" s="5">
-        <v>3.005503744714888</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.2464533913140192</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>3320.5373589999999</v>
+        <v>3320.4778030000002</v>
       </c>
       <c r="C401" s="5">
-        <v>6.5724672999999711</v>
+        <v>6.0793640000001687</v>
       </c>
       <c r="D401" s="5">
-        <v>2.4060492172633952</v>
+        <v>2.2234154985821819</v>
       </c>
       <c r="E401" s="5">
-        <v>4.8250314755848178</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.8313020771851845</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3342.0529526999999</v>
+        <v>3341.8545604999999</v>
       </c>
       <c r="C402" s="5">
-        <v>21.515593699999954</v>
+        <v>21.376757499999712</v>
       </c>
       <c r="D402" s="5">
-        <v>8.0586334917480009</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>8.0049265848711304</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3351.5998528</v>
+        <v>3351.4086753000001</v>
       </c>
       <c r="C403" s="5">
-        <v>9.5469001000001299</v>
+        <v>9.5541148000002067</v>
       </c>
       <c r="D403" s="5">
-        <v>3.4822901186775113</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.4851733910522764</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3359.7271535999998</v>
+        <v>3359.5256841999999</v>
       </c>
       <c r="C404" s="5">
-        <v>8.1273007999998299</v>
+        <v>8.1170088999997461</v>
       </c>
       <c r="D404" s="5">
-        <v>2.9490066575442064</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.9453925907443335</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3363.8597209</v>
+        <v>3363.8508705999998</v>
       </c>
       <c r="C405" s="5">
-        <v>4.1325673000001188</v>
+        <v>4.3251863999998932</v>
       </c>
       <c r="D405" s="5">
-        <v>1.4860634463124134</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>1.5559141064466875</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3370.1938691</v>
+        <v>3370.2989812000001</v>
       </c>
       <c r="C406" s="5">
-        <v>6.3341482000000724</v>
+        <v>6.448110600000291</v>
       </c>
       <c r="D406" s="5">
-        <v>2.2831491811458715</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.3246672811083391</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3380.9014787000001</v>
+        <v>3380.2548778</v>
       </c>
       <c r="C407" s="5">
-        <v>10.707609600000069</v>
+        <v>9.95589659999996</v>
       </c>
       <c r="D407" s="5">
-        <v>3.8799122120359852</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.6029755332939395</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3374.8743792</v>
+        <v>3375.4370457999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-6.0270995000000767</v>
+        <v>-4.8178320000001804</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.1183775319585041</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.6969999045354789</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>3384.4472979000002</v>
+        <v>3384.6251401999998</v>
       </c>
       <c r="C409" s="5">
-        <v>9.572918700000173</v>
+        <v>9.1880943999999545</v>
       </c>
       <c r="D409" s="5">
-        <v>3.4574392350858352</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.3158043903900314</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>3399.2235448000001</v>
+        <v>3399.0719035000002</v>
       </c>
       <c r="C410" s="5">
-        <v>14.776246899999933</v>
+        <v>14.446763300000384</v>
       </c>
       <c r="D410" s="5">
-        <v>5.3667649681861329</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.2439909877090018</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>3397.8124726999999</v>
+        <v>3397.0232467999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.4110721000001831</v>
+        <v>-2.0486567000002651</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.49700345839622795</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.72086002550834083</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>3397.1343897000002</v>
+        <v>3397.8057124000002</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.67808299999978772</v>
+        <v>0.78246560000025056</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.23921481232482833</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.27675676523897241</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>3403.8375086999999</v>
+        <v>3404.0372182000001</v>
       </c>
       <c r="C413" s="5">
-        <v>6.7031189999997878</v>
+        <v>6.2315057999999226</v>
       </c>
       <c r="D413" s="5">
-        <v>2.3936685196806806</v>
+        <v>2.2231105633409687</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5086346182560781</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.5164876911541345</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>3411.1110109000001</v>
+        <v>3411.1769104999998</v>
       </c>
       <c r="C414" s="5">
-        <v>7.2735022000001663</v>
+        <v>7.1396922999997514</v>
       </c>
       <c r="D414" s="5">
-        <v>2.594576474826038</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.5461412377569381</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>3417.1828025</v>
+        <v>3417.1695921</v>
       </c>
       <c r="C415" s="5">
-        <v>6.0717915999998695</v>
+        <v>5.9926816000001963</v>
       </c>
       <c r="D415" s="5">
-        <v>2.1570410354727176</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.1286231058019967</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>3425.4205790000001</v>
+        <v>3425.3982233000002</v>
       </c>
       <c r="C416" s="5">
-        <v>8.2377765000001091</v>
+        <v>8.2286312000001089</v>
       </c>
       <c r="D416" s="5">
-        <v>2.9314962188034865</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.9282100191237337</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>3427.0427242000001</v>
+        <v>3427.3128830000001</v>
       </c>
       <c r="C417" s="5">
-        <v>1.6221451999999772</v>
+        <v>1.9146596999999019</v>
       </c>
       <c r="D417" s="5">
-        <v>0.56975551601223806</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.67281761233464188</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>3432.5947814000001</v>
+        <v>3432.8988383000001</v>
       </c>
       <c r="C418" s="5">
-        <v>5.5520572000000357</v>
+        <v>5.5859553000000233</v>
       </c>
       <c r="D418" s="5">
-        <v>1.9615033095406131</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.9734298755210711</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>3436.5171196000001</v>
+        <v>3436.0989380000001</v>
       </c>
       <c r="C419" s="5">
-        <v>3.9223382000000129</v>
+        <v>3.2000997000000098</v>
       </c>
       <c r="D419" s="5">
-        <v>1.3798598462950729</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.1243760757773558</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>3405.2322198000002</v>
+        <v>3405.5347270000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-31.284899799999948</v>
+        <v>-30.564210999999887</v>
       </c>
       <c r="D420" s="5">
-        <v>-10.393674919330021</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-10.167014035631873</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3445.288697</v>
+        <v>3445.0323806000001</v>
       </c>
       <c r="C421" s="5">
-        <v>40.05647719999979</v>
+        <v>39.497653599999921</v>
       </c>
       <c r="D421" s="5">
-        <v>15.065896265401001</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>14.84072897580171</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>3453.9190401999999</v>
+        <v>3453.2328818999999</v>
       </c>
       <c r="C422" s="5">
-        <v>8.6303431999999702</v>
+        <v>8.2005012999998144</v>
       </c>
       <c r="D422" s="5">
-        <v>3.0477253514645142</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.894156711355178</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>3458.6798490000001</v>
+        <v>3457.2557522000002</v>
       </c>
       <c r="C423" s="5">
-        <v>4.7608088000001771</v>
+        <v>4.0228703000002497</v>
       </c>
       <c r="D423" s="5">
-        <v>1.6666518850724454</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>1.4069411703947265</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>3461.1531774</v>
+        <v>3462.2042993</v>
       </c>
       <c r="C424" s="5">
-        <v>2.4733283999999003</v>
+        <v>4.9485470999998142</v>
       </c>
       <c r="D424" s="5">
-        <v>0.86151233262228288</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.7312079960926541</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>3464.9928550999998</v>
+        <v>3465.4166144000001</v>
       </c>
       <c r="C425" s="5">
-        <v>3.839677699999811</v>
+        <v>3.2123151000000689</v>
       </c>
       <c r="D425" s="5">
-        <v>1.3393890925817331</v>
+        <v>1.119087667540053</v>
       </c>
       <c r="E425" s="5">
-        <v>1.7966588077042545</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.8031352851205495</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>3468.4002489</v>
+        <v>3468.7122632999999</v>
       </c>
       <c r="C426" s="5">
-        <v>3.4073938000001363</v>
+        <v>3.2956488999998328</v>
       </c>
       <c r="D426" s="5">
-        <v>1.1864555998748028</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.1472012008490351</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>3470.3757506000002</v>
+        <v>3470.4927698000001</v>
       </c>
       <c r="C427" s="5">
-        <v>1.9755017000002226</v>
+        <v>1.7805065000002287</v>
       </c>
       <c r="D427" s="5">
-        <v>0.68563090655706649</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.61770766508235653</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>3470.5914977000002</v>
+        <v>3470.7494621999999</v>
       </c>
       <c r="C428" s="5">
-        <v>0.21574710000004416</v>
+        <v>0.25669239999979254</v>
       </c>
       <c r="D428" s="5">
-        <v>7.4627383376535406E-2</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>8.879321737382817E-2</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>3477.390472</v>
+        <v>3477.8887039000001</v>
       </c>
       <c r="C429" s="5">
-        <v>6.7989742999998271</v>
+        <v>7.1392417000001842</v>
       </c>
       <c r="D429" s="5">
-        <v>2.3763250480889564</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.4964868048128919</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>3475.4677916000001</v>
+        <v>3475.8946716999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-1.9226803999999902</v>
+        <v>-1.9940322000002197</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.66147680847367107</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.68584927980949173</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>3470.2297063000001</v>
+        <v>3469.8747512999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.2380852999999661</v>
+        <v>-6.0199204000000464</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.793674706982229</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.0586035276279335</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>3464.5051007000002</v>
+        <v>3464.6079522</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.7246055999999044</v>
+        <v>-5.2667990999998437</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.961697541549956</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.8063080434889023</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>3466.4300635</v>
+        <v>3465.9141725999998</v>
       </c>
       <c r="C433" s="5">
-        <v>1.9249627999997756</v>
+        <v>1.3062203999998019</v>
       </c>
       <c r="D433" s="5">
-        <v>0.6687903327444511</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.45336121279486719</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>3468.1700128000002</v>
+        <v>3467.1148552999998</v>
       </c>
       <c r="C434" s="5">
-        <v>1.7399493000002622</v>
+        <v>1.2006827000000158</v>
       </c>
       <c r="D434" s="5">
-        <v>0.60399688408487862</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.4165041588851448</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>3470.8145245999999</v>
+        <v>3475.0224944000001</v>
       </c>
       <c r="C435" s="5">
-        <v>2.644511799999691</v>
+        <v>7.9076391000003241</v>
       </c>
       <c r="D435" s="5">
-        <v>0.91885827409223797</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.7715003646470615</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>3478.2540739999999</v>
+        <v>3472.8180348000001</v>
       </c>
       <c r="C436" s="5">
-        <v>7.4395494000000326</v>
+        <v>-2.2044596000000638</v>
       </c>
       <c r="D436" s="5">
-        <v>2.6026919245589086</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-0.75859688658240776</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>3483.3406495999998</v>
+        <v>3474.9484265999999</v>
       </c>
       <c r="C437" s="5">
-        <v>5.0865755999998328</v>
+        <v>2.1303917999998703</v>
       </c>
       <c r="D437" s="5">
-        <v>1.7690557640078763</v>
+        <v>0.73862587341715358</v>
       </c>
       <c r="E437" s="5">
-        <v>0.52951897066668696</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.27505530389597688</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>3490.8149886000001</v>
+        <v>3482.0042094999999</v>
       </c>
       <c r="C438" s="5">
-        <v>7.4743390000003274</v>
+        <v>7.0557828999999401</v>
       </c>
       <c r="D438" s="5">
-        <v>2.6054925813091989</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.4639610894665154</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>3489.6547157</v>
+        <v>3480.2018102000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.1602729000001091</v>
+        <v>-1.8023992999997063</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.39812622888150129</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.61939388036120757</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>3501.1559772999999</v>
+        <v>3491.6518154999999</v>
       </c>
       <c r="C440" s="5">
-        <v>11.501261599999907</v>
+        <v>11.450005299999702</v>
       </c>
       <c r="D440" s="5">
-        <v>4.027465167827593</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>4.0202788682093038</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>3500.5911190000002</v>
+        <v>3491.1105609000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.56485829999974158</v>
+        <v>-0.54125459999977465</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.19343006171252952</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-0.18585818036177537</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>3498.2335686000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>7.1230077000000165</v>
+      </c>
+      <c r="D442" s="5">
+        <v>2.4760556870139006</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>