--- v7 (2026-07-06)
+++ v8 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4176E7CF-C6A6-42F8-9313-4E86CB1AA0F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E260170D-E118-46DE-8C1A-E5B7B1CCE800}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DFE8864A-9384-433B-BA0E-A7439C2D45C8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0B8C1D8B-0C37-4B39-917C-D4D295FD8071}"/>
   </bookViews>
   <sheets>
     <sheet name="hounaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5F081C2-9A5C-4536-914B-A34A72DE424A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C82FCA23-33D9-4009-B5C9-AEDA759EA887}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1735.0142252000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1743.1234173</v>
       </c>
       <c r="C7" s="5">
         <v>8.1091920999999729</v>
       </c>
       <c r="D7" s="5">
         <v>5.7550631472680802</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1750.9902380999999</v>
       </c>
       <c r="C8" s="5">
         <v>7.866820799999914</v>
       </c>
       <c r="D8" s="5">
         <v>5.5521419955472329</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1759.4544045</v>
       </c>
       <c r="C9" s="5">
         <v>8.4641664000000674</v>
       </c>
       <c r="D9" s="5">
         <v>5.9574511854241674</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1776.4261541999999</v>
       </c>
       <c r="C10" s="5">
         <v>16.971749699999918</v>
       </c>
       <c r="D10" s="5">
         <v>12.209519455289497</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1789.3169170000001</v>
       </c>
       <c r="C11" s="5">
         <v>12.890762800000175</v>
       </c>
       <c r="D11" s="5">
         <v>9.0639724368280596</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1798.6946633</v>
       </c>
       <c r="C12" s="5">
         <v>9.3777462999998988</v>
       </c>
       <c r="D12" s="5">
         <v>6.4736489002692243</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1804.3939253000001</v>
       </c>
       <c r="C13" s="5">
         <v>5.6992620000000898</v>
       </c>
       <c r="D13" s="5">
         <v>3.8692324870970962</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1807.1844971</v>
       </c>
       <c r="C14" s="5">
         <v>2.7905717999999524</v>
       </c>
       <c r="D14" s="5">
         <v>1.8717184381767504</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1804.9522007</v>
       </c>
       <c r="C15" s="5">
         <v>-2.2322963999999956</v>
       </c>
       <c r="D15" s="5">
         <v>-1.4722522844300756</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1809.9369184</v>
       </c>
       <c r="C16" s="5">
         <v>4.9847176999999192</v>
       </c>
       <c r="D16" s="5">
         <v>3.3648315226802561</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1818.3806417999999</v>
       </c>
       <c r="C17" s="5">
         <v>8.4437233999999535</v>
       </c>
       <c r="D17" s="5">
         <v>5.7441443376876844</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1806.2707574999999</v>
       </c>
       <c r="C18" s="5">
         <v>-12.109884299999976</v>
       </c>
       <c r="D18" s="5">
         <v>-7.7053302150031477</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1810.2371430000001</v>
       </c>
       <c r="C19" s="5">
         <v>3.9663855000001149</v>
       </c>
       <c r="D19" s="5">
         <v>2.6671361177635911</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1816.9736456999999</v>
       </c>
       <c r="C20" s="5">
         <v>6.7365026999998463</v>
       </c>
       <c r="D20" s="5">
         <v>4.5581469761943216</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1813.8831636</v>
       </c>
       <c r="C21" s="5">
         <v>-3.0904820999999174</v>
       </c>
       <c r="D21" s="5">
         <v>-2.022088215334461</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1818.5644904999999</v>
       </c>
       <c r="C22" s="5">
         <v>4.6813268999999309</v>
       </c>
       <c r="D22" s="5">
         <v>3.1413388139762022</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1825.3062680999999</v>
       </c>
       <c r="C23" s="5">
         <v>6.7417775999999776</v>
       </c>
       <c r="D23" s="5">
         <v>4.5404730636355417</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1815.4558701999999</v>
       </c>
       <c r="C24" s="5">
         <v>-9.8503978999999617</v>
       </c>
       <c r="D24" s="5">
         <v>-6.2870914066112338</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1814.9128943999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.54297580000002199</v>
       </c>
       <c r="D25" s="5">
         <v>-0.35831232534656587</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1819.5458579000001</v>
       </c>
       <c r="C26" s="5">
         <v>4.6329635000001872</v>
       </c>
       <c r="D26" s="5">
         <v>3.1066395316198037</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1813.1630032</v>
       </c>
       <c r="C27" s="5">
         <v>-6.3828547000000526</v>
       </c>
       <c r="D27" s="5">
         <v>-4.1292510847074197</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1814.2714653999999</v>
       </c>
       <c r="C28" s="5">
         <v>1.108462199999849</v>
       </c>
       <c r="D28" s="5">
         <v>0.73608178025497129</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1810.9547454000001</v>
       </c>
       <c r="C29" s="5">
         <v>-3.3167199999998047</v>
       </c>
       <c r="D29" s="5">
         <v>-2.1718296172534735</v>
       </c>
       <c r="E29" s="5">
         <v>-0.408379644464818</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1812.3136007000001</v>
       </c>
       <c r="C30" s="5">
         <v>1.3588552999999592</v>
       </c>
       <c r="D30" s="5">
         <v>0.90414888817276218</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1811.7455995</v>
       </c>
       <c r="C31" s="5">
         <v>-0.56800120000002607</v>
       </c>
       <c r="D31" s="5">
         <v>-0.37544702206572245</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1811.9493427</v>
       </c>
       <c r="C32" s="5">
         <v>0.2037431999999626</v>
       </c>
       <c r="D32" s="5">
         <v>0.13503171641087164</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1813.8763799000001</v>
       </c>
       <c r="C33" s="5">
         <v>1.9270372000000862</v>
       </c>
       <c r="D33" s="5">
         <v>1.2837108203664238</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1816.3978043</v>
       </c>
       <c r="C34" s="5">
         <v>2.5214243999998871</v>
       </c>
       <c r="D34" s="5">
         <v>1.6809026430014695</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1813.8647298999999</v>
       </c>
       <c r="C35" s="5">
         <v>-2.5330744000000323</v>
       </c>
       <c r="D35" s="5">
         <v>-1.6606949560417972</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1815.4704360999999</v>
       </c>
       <c r="C36" s="5">
         <v>1.605706199999986</v>
       </c>
       <c r="D36" s="5">
         <v>1.0674757731105711</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1813.3427678999999</v>
       </c>
       <c r="C37" s="5">
         <v>-2.1276682000000164</v>
       </c>
       <c r="D37" s="5">
         <v>-1.3973284618785553</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1812.5103635</v>
       </c>
       <c r="C38" s="5">
         <v>-0.83240439999985938</v>
       </c>
       <c r="D38" s="5">
         <v>-0.54946435064638921</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1824.9711318</v>
       </c>
       <c r="C39" s="5">
         <v>12.460768299999927</v>
       </c>
       <c r="D39" s="5">
         <v>8.5690422076879269</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1827.7386375999999</v>
       </c>
       <c r="C40" s="5">
         <v>2.7675057999999808</v>
       </c>
       <c r="D40" s="5">
         <v>1.8350134175548316</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1829.0518993999999</v>
       </c>
       <c r="C41" s="5">
         <v>1.3132617999999638</v>
       </c>
       <c r="D41" s="5">
         <v>0.86563627645730445</v>
       </c>
       <c r="E41" s="5">
         <v>0.99931563977335713</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1831.5139968000001</v>
       </c>
       <c r="C42" s="5">
         <v>2.4620974000001752</v>
       </c>
       <c r="D42" s="5">
         <v>1.6273400092931878</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1832.4086245000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.89462770000000091</v>
       </c>
       <c r="D43" s="5">
         <v>0.58773347983680502</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1835.9954347</v>
       </c>
       <c r="C44" s="5">
         <v>3.5868101999999453</v>
       </c>
       <c r="D44" s="5">
         <v>2.3743688945271568</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1840.0107621</v>
       </c>
       <c r="C45" s="5">
         <v>4.0153273999999328</v>
       </c>
       <c r="D45" s="5">
         <v>2.656202464303048</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1841.1309025999999</v>
       </c>
       <c r="C46" s="5">
         <v>1.120140499999934</v>
       </c>
       <c r="D46" s="5">
         <v>0.73297306401767237</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1846.6053380999999</v>
       </c>
       <c r="C47" s="5">
         <v>5.4744355000000269</v>
       </c>
       <c r="D47" s="5">
         <v>3.6270249001038257</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1855.6893977</v>
       </c>
       <c r="C48" s="5">
         <v>9.084059600000046</v>
       </c>
       <c r="D48" s="5">
         <v>6.0655619929447235</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1859.1566551999999</v>
       </c>
       <c r="C49" s="5">
         <v>3.4672574999999597</v>
       </c>
       <c r="D49" s="5">
         <v>2.2653218709983047</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1862.8030308</v>
       </c>
       <c r="C50" s="5">
         <v>3.6463756000000558</v>
       </c>
       <c r="D50" s="5">
         <v>2.3791226039233448</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1863.2288649</v>
       </c>
       <c r="C51" s="5">
         <v>0.42583409999997457</v>
       </c>
       <c r="D51" s="5">
         <v>0.27466343933366666</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1864.9574591000001</v>
       </c>
       <c r="C52" s="5">
         <v>1.7285942000000887</v>
       </c>
       <c r="D52" s="5">
         <v>1.1189876996600567</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1873.0439942</v>
       </c>
       <c r="C53" s="5">
         <v>8.0865350999999919</v>
       </c>
       <c r="D53" s="5">
         <v>5.3291506737418448</v>
       </c>
       <c r="E53" s="5">
         <v>2.4051857038300151</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1870.5770626000001</v>
       </c>
       <c r="C54" s="5">
         <v>-2.4669315999999526</v>
       </c>
       <c r="D54" s="5">
         <v>-1.5690862466916089</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1868.6127031999999</v>
       </c>
       <c r="C55" s="5">
         <v>-1.9643594000001485</v>
       </c>
       <c r="D55" s="5">
         <v>-1.2529096527287509</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1874.4447373</v>
       </c>
       <c r="C56" s="5">
         <v>5.8320341000001008</v>
       </c>
       <c r="D56" s="5">
         <v>3.8102241358231481</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1886.3258323</v>
       </c>
       <c r="C57" s="5">
         <v>11.881094999999959</v>
       </c>
       <c r="D57" s="5">
         <v>7.8769985887268135</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1886.0158289000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.31000339999991411</v>
       </c>
       <c r="D58" s="5">
         <v>-0.19703277632966421</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1890.6138094999999</v>
       </c>
       <c r="C59" s="5">
         <v>4.5979805999998007</v>
       </c>
       <c r="D59" s="5">
         <v>2.96506759069044</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1896.4098650999999</v>
       </c>
       <c r="C60" s="5">
         <v>5.7960556000000452</v>
       </c>
       <c r="D60" s="5">
         <v>3.7415090436872411</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1901.8043950000001</v>
       </c>
       <c r="C61" s="5">
         <v>5.3945299000001796</v>
       </c>
       <c r="D61" s="5">
         <v>3.4674367570937781</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1903.5043693</v>
       </c>
       <c r="C62" s="5">
         <v>1.6999742999998944</v>
       </c>
       <c r="D62" s="5">
         <v>1.0779385238165018</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1913.5901977999999</v>
       </c>
       <c r="C63" s="5">
         <v>10.085828499999934</v>
       </c>
       <c r="D63" s="5">
         <v>6.5468748319196468</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1922.0025344999999</v>
       </c>
       <c r="C64" s="5">
         <v>8.4123366999999689</v>
       </c>
       <c r="D64" s="5">
         <v>5.404759138985904</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1926.403035</v>
       </c>
       <c r="C65" s="5">
         <v>4.4005005000001347</v>
       </c>
       <c r="D65" s="5">
         <v>2.7823098029595039</v>
       </c>
       <c r="E65" s="5">
         <v>2.8487873731332325</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1932.3973667</v>
       </c>
       <c r="C66" s="5">
         <v>5.9943316999999752</v>
       </c>
       <c r="D66" s="5">
         <v>3.7985766837249635</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1937.9354142</v>
       </c>
       <c r="C67" s="5">
         <v>5.5380474999999478</v>
       </c>
       <c r="D67" s="5">
         <v>3.4938030522465358</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1943.4487432999999</v>
       </c>
       <c r="C68" s="5">
         <v>5.5133290999999645</v>
       </c>
       <c r="D68" s="5">
         <v>3.4678683591658377</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1940.8748092999999</v>
       </c>
       <c r="C69" s="5">
         <v>-2.5739340000000084</v>
       </c>
       <c r="D69" s="5">
         <v>-1.5777728720703377</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1946.6877242</v>
       </c>
       <c r="C70" s="5">
         <v>5.8129149000001235</v>
       </c>
       <c r="D70" s="5">
         <v>3.6537939088570726</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1958.0663772</v>
       </c>
       <c r="C71" s="5">
         <v>11.378652999999986</v>
       </c>
       <c r="D71" s="5">
         <v>7.2441070573929789</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1959.1466515</v>
       </c>
       <c r="C72" s="5">
         <v>1.0802742999999282</v>
       </c>
       <c r="D72" s="5">
         <v>0.66405815831083181</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1965.7092993000001</v>
       </c>
       <c r="C73" s="5">
         <v>6.5626478000001498</v>
       </c>
       <c r="D73" s="5">
         <v>4.0945882758486318</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1969.6202653</v>
       </c>
       <c r="C74" s="5">
         <v>3.9109659999999167</v>
       </c>
       <c r="D74" s="5">
         <v>2.4138144465418065</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1972.3614778000001</v>
       </c>
       <c r="C75" s="5">
         <v>2.7412125000000742</v>
       </c>
       <c r="D75" s="5">
         <v>1.6829394585774038</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1975.2083199000001</v>
       </c>
       <c r="C76" s="5">
         <v>2.8468421000000035</v>
       </c>
       <c r="D76" s="5">
         <v>1.7458569935854262</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1982.6009374</v>
       </c>
       <c r="C77" s="5">
         <v>7.3926174999999148</v>
       </c>
       <c r="D77" s="5">
         <v>4.584858035417283</v>
       </c>
       <c r="E77" s="5">
         <v>2.9172453208889282</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1980.7690947999999</v>
       </c>
       <c r="C78" s="5">
         <v>-1.8318426000000727</v>
       </c>
       <c r="D78" s="5">
         <v>-1.1031340674397816</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1985.0166733999999</v>
       </c>
       <c r="C79" s="5">
         <v>4.2475785999999971</v>
       </c>
       <c r="D79" s="5">
         <v>2.6038585331249919</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1987.0419783</v>
       </c>
       <c r="C80" s="5">
         <v>2.0253049000000374</v>
       </c>
       <c r="D80" s="5">
         <v>1.2312494472021651</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1992.6802668</v>
       </c>
       <c r="C81" s="5">
         <v>5.6382885000000442</v>
       </c>
       <c r="D81" s="5">
         <v>3.4586805559133849</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1998.6248548000001</v>
       </c>
       <c r="C82" s="5">
         <v>5.944588000000067</v>
       </c>
       <c r="D82" s="5">
         <v>3.6391796748165062</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2000.2762444</v>
       </c>
       <c r="C83" s="5">
         <v>1.6513895999999022</v>
       </c>
       <c r="D83" s="5">
         <v>0.99603382083308656</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2007.4870128</v>
       </c>
       <c r="C84" s="5">
         <v>7.2107684000000063</v>
       </c>
       <c r="D84" s="5">
         <v>4.4126709210194459</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2011.9255131</v>
       </c>
       <c r="C85" s="5">
         <v>4.438500299999987</v>
       </c>
       <c r="D85" s="5">
         <v>2.6856704554446553</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2010.6378692000001</v>
       </c>
       <c r="C86" s="5">
         <v>-1.2876438999999209</v>
       </c>
       <c r="D86" s="5">
         <v>-0.76530925225372082</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>2030.1746504</v>
       </c>
       <c r="C87" s="5">
         <v>19.53678119999995</v>
       </c>
       <c r="D87" s="5">
         <v>12.303815747781766</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>2037.5953752999999</v>
       </c>
       <c r="C88" s="5">
         <v>7.4207248999998683</v>
       </c>
       <c r="D88" s="5">
         <v>4.4755212550328771</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>2034.8911214</v>
       </c>
       <c r="C89" s="5">
         <v>-2.7042538999999124</v>
       </c>
       <c r="D89" s="5">
         <v>-1.5810408714067248</v>
       </c>
       <c r="E89" s="5">
         <v>2.6374538119896984</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>2045.5240034000001</v>
       </c>
       <c r="C90" s="5">
         <v>10.632882000000109</v>
       </c>
       <c r="D90" s="5">
         <v>6.4537191830746243</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>2053.8372801999999</v>
       </c>
       <c r="C91" s="5">
         <v>8.3132767999998123</v>
       </c>
       <c r="D91" s="5">
         <v>4.9874604301029191</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>2061.2933760999999</v>
       </c>
       <c r="C92" s="5">
         <v>7.4560959000000366</v>
       </c>
       <c r="D92" s="5">
         <v>4.4444337892823427</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>2065.8047068999999</v>
       </c>
       <c r="C93" s="5">
         <v>4.5113307999999961</v>
       </c>
       <c r="D93" s="5">
         <v>2.6581561032205769</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>2078.8926726</v>
       </c>
       <c r="C94" s="5">
         <v>13.087965700000041</v>
       </c>
       <c r="D94" s="5">
         <v>7.873226962190083</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>2085.3001795999999</v>
       </c>
       <c r="C95" s="5">
         <v>6.4075069999998959</v>
       </c>
       <c r="D95" s="5">
         <v>3.7619549462634572</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>2087.6278394999999</v>
       </c>
       <c r="C96" s="5">
         <v>2.3276599000000715</v>
       </c>
       <c r="D96" s="5">
         <v>1.3477214974469964</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>2101.2260304000001</v>
       </c>
       <c r="C97" s="5">
         <v>13.598190900000191</v>
       </c>
       <c r="D97" s="5">
         <v>8.1026426045562658</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>2111.0791789</v>
       </c>
       <c r="C98" s="5">
         <v>9.8531484999998611</v>
       </c>
       <c r="D98" s="5">
         <v>5.7745049864225573</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>2120.8626390999998</v>
       </c>
       <c r="C99" s="5">
         <v>9.7834601999998085</v>
       </c>
       <c r="D99" s="5">
         <v>5.7051705273589715</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>2130.6099448</v>
       </c>
       <c r="C100" s="5">
         <v>9.7473057000001972</v>
       </c>
       <c r="D100" s="5">
         <v>5.6566647732034792</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>2140.8720612000002</v>
       </c>
       <c r="C101" s="5">
         <v>10.262116400000195</v>
       </c>
       <c r="D101" s="5">
         <v>5.9354162358495444</v>
       </c>
       <c r="E101" s="5">
         <v>5.2081872433098919</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>2151.2810187</v>
       </c>
       <c r="C102" s="5">
         <v>10.408957499999815</v>
       </c>
       <c r="D102" s="5">
         <v>5.9929962884237353</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>2158.5700953999999</v>
       </c>
       <c r="C103" s="5">
         <v>7.2890766999998959</v>
       </c>
       <c r="D103" s="5">
         <v>4.1425311833156009</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>2166.9571428999998</v>
       </c>
       <c r="C104" s="5">
         <v>8.3870474999998805</v>
       </c>
       <c r="D104" s="5">
         <v>4.7634983535094655</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>2176.490675</v>
       </c>
       <c r="C105" s="5">
         <v>9.5335321000002295</v>
       </c>
       <c r="D105" s="5">
         <v>5.4090414584390567</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>2185.0657725999999</v>
       </c>
       <c r="C106" s="5">
         <v>8.5750975999999355</v>
       </c>
       <c r="D106" s="5">
         <v>4.8316546477955136</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>2193.3984764000002</v>
       </c>
       <c r="C107" s="5">
         <v>8.3327038000002176</v>
       </c>
       <c r="D107" s="5">
         <v>4.6733874945017684</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>2203.7485784999999</v>
       </c>
       <c r="C108" s="5">
         <v>10.350102099999731</v>
       </c>
       <c r="D108" s="5">
         <v>5.8117976016535122</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>2212.7048510999998</v>
       </c>
       <c r="C109" s="5">
         <v>8.9562725999999202</v>
       </c>
       <c r="D109" s="5">
         <v>4.9874322203812049</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>2216.6858203000002</v>
       </c>
       <c r="C110" s="5">
         <v>3.9809692000003452</v>
       </c>
       <c r="D110" s="5">
         <v>2.1804620891080928</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>2219.9709257</v>
       </c>
       <c r="C111" s="5">
         <v>3.285105399999793</v>
       </c>
       <c r="D111" s="5">
         <v>1.7929549390649058</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>2223.9211876999998</v>
       </c>
       <c r="C112" s="5">
         <v>3.9502619999998387</v>
       </c>
       <c r="D112" s="5">
         <v>2.1563270016220715</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>2232.8187444999999</v>
       </c>
       <c r="C113" s="5">
         <v>8.8975568000000749</v>
       </c>
       <c r="D113" s="5">
         <v>4.9080762382128773</v>
       </c>
       <c r="E113" s="5">
         <v>4.2948238227959123</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>2223.3268075999999</v>
       </c>
       <c r="C114" s="5">
         <v>-9.4919368999999278</v>
       </c>
       <c r="D114" s="5">
         <v>-4.9837204627591003</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>2224.6451677999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.3183601999999155</v>
       </c>
       <c r="D115" s="5">
         <v>0.71388603794442229</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>2229.3710350000001</v>
       </c>
       <c r="C116" s="5">
         <v>4.7258672000002662</v>
       </c>
       <c r="D116" s="5">
         <v>2.5791849251550314</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>2218.4535783000001</v>
       </c>
       <c r="C117" s="5">
         <v>-10.917456700000002</v>
       </c>
       <c r="D117" s="5">
         <v>-5.720798895409807</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>2217.4227397</v>
       </c>
       <c r="C118" s="5">
         <v>-1.0308386000001519</v>
       </c>
       <c r="D118" s="5">
         <v>-0.55617564253105378</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>2223.5692184999998</v>
       </c>
       <c r="C119" s="5">
         <v>6.1464787999998407</v>
       </c>
       <c r="D119" s="5">
         <v>3.3774647465295793</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>2227.6679451</v>
       </c>
       <c r="C120" s="5">
         <v>4.098726600000191</v>
       </c>
       <c r="D120" s="5">
         <v>2.2345353613531627</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>2231.5284915000002</v>
       </c>
       <c r="C121" s="5">
         <v>3.860546400000203</v>
       </c>
       <c r="D121" s="5">
         <v>2.099535478709158</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>2236.8245655000001</v>
       </c>
       <c r="C122" s="5">
         <v>5.2960739999998623</v>
       </c>
       <c r="D122" s="5">
         <v>2.8854235782580062</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>2241.8000876999999</v>
       </c>
       <c r="C123" s="5">
         <v>4.9755221999998867</v>
       </c>
       <c r="D123" s="5">
         <v>2.7021411764567072</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>2245.0391608</v>
       </c>
       <c r="C124" s="5">
         <v>3.2390731000000414</v>
       </c>
       <c r="D124" s="5">
         <v>1.7476691610551542</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>2250.8959129</v>
       </c>
       <c r="C125" s="5">
         <v>5.8567520999999942</v>
       </c>
       <c r="D125" s="5">
         <v>3.1758131010159785</v>
       </c>
       <c r="E125" s="5">
         <v>0.8096119958025616</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>2254.2807005999998</v>
       </c>
       <c r="C126" s="5">
         <v>3.3847876999998334</v>
       </c>
       <c r="D126" s="5">
         <v>1.819501015087388</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>2260.0758826000001</v>
       </c>
       <c r="C127" s="5">
         <v>5.7951820000002954</v>
       </c>
       <c r="D127" s="5">
         <v>3.1288881891569531</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>2267.4118650999999</v>
       </c>
       <c r="C128" s="5">
         <v>7.3359824999997727</v>
       </c>
       <c r="D128" s="5">
         <v>3.9653758149136298</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>2272.0503988</v>
       </c>
       <c r="C129" s="5">
         <v>4.6385337000001527</v>
       </c>
       <c r="D129" s="5">
         <v>2.4826977833723118</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>2280.2837414000001</v>
       </c>
       <c r="C130" s="5">
         <v>8.2333426000000145</v>
       </c>
       <c r="D130" s="5">
         <v>4.4362237713628794</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>2284.9340149999998</v>
       </c>
       <c r="C131" s="5">
         <v>4.650273599999764</v>
       </c>
       <c r="D131" s="5">
         <v>2.4748441088060291</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>2286.9506643</v>
       </c>
       <c r="C132" s="5">
         <v>2.0166493000001537</v>
       </c>
       <c r="D132" s="5">
         <v>1.0642586972342549</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>2290.3516559</v>
       </c>
       <c r="C133" s="5">
         <v>3.4009915999999976</v>
       </c>
       <c r="D133" s="5">
         <v>1.7992241495857986</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>2299.0832231999998</v>
       </c>
       <c r="C134" s="5">
         <v>8.7315672999998242</v>
       </c>
       <c r="D134" s="5">
         <v>4.6719440369734855</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>2302.0602727999999</v>
       </c>
       <c r="C135" s="5">
         <v>2.9770496000001003</v>
       </c>
       <c r="D135" s="5">
         <v>1.564976950629271</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>2305.6995981999999</v>
       </c>
       <c r="C136" s="5">
         <v>3.6393253999999615</v>
       </c>
       <c r="D136" s="5">
         <v>1.9136613550699844</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>2311.9363991999999</v>
       </c>
       <c r="C137" s="5">
         <v>6.236801000000014</v>
       </c>
       <c r="D137" s="5">
         <v>3.2946680483571633</v>
       </c>
       <c r="E137" s="5">
         <v>2.7118306959541538</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>2314.2386971000001</v>
       </c>
       <c r="C138" s="5">
         <v>2.3022979000002124</v>
       </c>
       <c r="D138" s="5">
         <v>1.2015640395847349</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>2320.6327633000001</v>
       </c>
       <c r="C139" s="5">
         <v>6.3940661999999975</v>
       </c>
       <c r="D139" s="5">
         <v>3.3663587536857165</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>2323.0857298999999</v>
       </c>
       <c r="C140" s="5">
         <v>2.4529665999998542</v>
       </c>
       <c r="D140" s="5">
         <v>1.275830107442677</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>2326.8556629999998</v>
       </c>
       <c r="C141" s="5">
         <v>3.7699330999998892</v>
       </c>
       <c r="D141" s="5">
         <v>1.9648508839256396</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>2328.7743237</v>
       </c>
       <c r="C142" s="5">
         <v>1.9186607000001459</v>
       </c>
       <c r="D142" s="5">
         <v>0.99398657217795172</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>2325.7933165999998</v>
       </c>
       <c r="C143" s="5">
         <v>-2.9810071000001699</v>
       </c>
       <c r="D143" s="5">
         <v>-1.5253219699468357</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>2325.3000526999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.49326389999987441</v>
       </c>
       <c r="D144" s="5">
         <v>-0.25420432454311692</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>2329.7271286999999</v>
       </c>
       <c r="C145" s="5">
         <v>4.4270759999999427</v>
       </c>
       <c r="D145" s="5">
         <v>2.3087233155817399</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>2326.3977804000001</v>
       </c>
       <c r="C146" s="5">
         <v>-3.329348299999765</v>
       </c>
       <c r="D146" s="5">
         <v>-1.7014718224886205</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>2322.6812553999998</v>
       </c>
       <c r="C147" s="5">
         <v>-3.7165250000002743</v>
       </c>
       <c r="D147" s="5">
         <v>-1.9002991140524506</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>2323.1280292000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.44677380000030098</v>
       </c>
       <c r="D148" s="5">
         <v>0.23106748464951643</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>2314.3709735000002</v>
       </c>
       <c r="C149" s="5">
         <v>-8.7570556999999098</v>
       </c>
       <c r="D149" s="5">
         <v>-4.4308003422311781</v>
       </c>
       <c r="E149" s="5">
         <v>0.10530455339701206</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>2317.5421046000001</v>
       </c>
       <c r="C150" s="5">
         <v>3.1711310999999114</v>
       </c>
       <c r="D150" s="5">
         <v>1.6566773949554303</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>2318.5205621999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.9784575999997287</v>
       </c>
       <c r="D151" s="5">
         <v>0.50781361245595402</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>2318.0238481000001</v>
       </c>
       <c r="C152" s="5">
         <v>-0.49671409999973548</v>
       </c>
       <c r="D152" s="5">
         <v>-0.25678231772227056</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>2318.1318799999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.10803189999978713</v>
       </c>
       <c r="D153" s="5">
         <v>5.5940544031862771E-2</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>2322.9780461</v>
       </c>
       <c r="C154" s="5">
         <v>4.8461661000001186</v>
       </c>
       <c r="D154" s="5">
         <v>2.5377042033655872</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>2319.5191982000001</v>
       </c>
       <c r="C155" s="5">
         <v>-3.4588478999999097</v>
       </c>
       <c r="D155" s="5">
         <v>-1.7722056385421237</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>2317.2564759000002</v>
       </c>
       <c r="C156" s="5">
         <v>-2.2627222999999503</v>
       </c>
       <c r="D156" s="5">
         <v>-1.1643558473241944</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>2319.3859917999998</v>
       </c>
       <c r="C157" s="5">
         <v>2.1295158999996602</v>
       </c>
       <c r="D157" s="5">
         <v>1.1083688233576972</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>2317.3329675</v>
       </c>
       <c r="C158" s="5">
         <v>-2.0530242999998336</v>
       </c>
       <c r="D158" s="5">
         <v>-1.0570343286892325</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>2317.1288086999998</v>
       </c>
       <c r="C159" s="5">
         <v>-0.2041588000001866</v>
       </c>
       <c r="D159" s="5">
         <v>-0.10566970180243551</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>2316.1009998999998</v>
       </c>
       <c r="C160" s="5">
         <v>-1.0278088000000025</v>
       </c>
       <c r="D160" s="5">
         <v>-0.53098732621201794</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>2313.5061452999998</v>
       </c>
       <c r="C161" s="5">
         <v>-2.5948545999999624</v>
       </c>
       <c r="D161" s="5">
         <v>-1.3361721942899751</v>
       </c>
       <c r="E161" s="5">
         <v>-3.7367743110450213E-2</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>2315.3968322999999</v>
       </c>
       <c r="C162" s="5">
         <v>1.8906870000000708</v>
       </c>
       <c r="D162" s="5">
         <v>0.98510660050972199</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>2311.9925662000001</v>
       </c>
       <c r="C163" s="5">
         <v>-3.4042660999998589</v>
       </c>
       <c r="D163" s="5">
         <v>-1.750130386986537</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>2308.4805449</v>
       </c>
       <c r="C164" s="5">
         <v>-3.5120213000000149</v>
       </c>
       <c r="D164" s="5">
         <v>-1.8077016483142527</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>2306.9236697000001</v>
       </c>
       <c r="C165" s="5">
         <v>-1.5568751999999222</v>
       </c>
       <c r="D165" s="5">
         <v>-0.80630349063837148</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>2305.3628899</v>
       </c>
       <c r="C166" s="5">
         <v>-1.5607798000000912</v>
       </c>
       <c r="D166" s="5">
         <v>-0.80886164576576824</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>2303.2718288999999</v>
       </c>
       <c r="C167" s="5">
         <v>-2.0910610000000815</v>
       </c>
       <c r="D167" s="5">
         <v>-1.0830368150353209</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>2295.2416057999999</v>
       </c>
       <c r="C168" s="5">
         <v>-8.0302231000000575</v>
       </c>
       <c r="D168" s="5">
         <v>-4.1044303525408115</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>2299.7500943999999</v>
       </c>
       <c r="C169" s="5">
         <v>4.5084885999999642</v>
       </c>
       <c r="D169" s="5">
         <v>2.382764305184204</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>2301.6663718999998</v>
       </c>
       <c r="C170" s="5">
         <v>1.9162774999999783</v>
       </c>
       <c r="D170" s="5">
         <v>1.0045008206930106</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>2301.6335121000002</v>
       </c>
       <c r="C171" s="5">
         <v>-3.2859799999641837E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-1.7130486160499281E-2</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>2297.1042790000001</v>
       </c>
       <c r="C172" s="5">
         <v>-4.5292331000000559</v>
       </c>
       <c r="D172" s="5">
         <v>-2.3360102717339903</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>2302.3505829999999</v>
       </c>
       <c r="C173" s="5">
         <v>5.2463039999997818</v>
       </c>
       <c r="D173" s="5">
         <v>2.775342255808777</v>
       </c>
       <c r="E173" s="5">
         <v>-0.48219289681434852</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>2310.7989567999998</v>
       </c>
       <c r="C174" s="5">
         <v>8.4483737999998993</v>
       </c>
       <c r="D174" s="5">
         <v>4.4933114155059295</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>2310.2543667</v>
       </c>
       <c r="C175" s="5">
         <v>-0.544590099999823</v>
       </c>
       <c r="D175" s="5">
         <v>-0.28243985022982088</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>2310.5305340999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.27616739999984929</v>
       </c>
       <c r="D176" s="5">
         <v>0.14354213866614174</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>2315.5208484</v>
       </c>
       <c r="C177" s="5">
         <v>4.9903143000001364</v>
       </c>
       <c r="D177" s="5">
         <v>2.6227861820925735</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>2312.4775518000001</v>
       </c>
       <c r="C178" s="5">
         <v>-3.0432965999998487</v>
       </c>
       <c r="D178" s="5">
         <v>-1.5658129175985747</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>2315.7229766999999</v>
       </c>
       <c r="C179" s="5">
         <v>3.2454248999997617</v>
       </c>
       <c r="D179" s="5">
         <v>1.6971893961271745</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>2322.6741608000002</v>
       </c>
       <c r="C180" s="5">
         <v>6.9511841000003187</v>
       </c>
       <c r="D180" s="5">
         <v>3.6621483976652991</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>2323.6323203000002</v>
       </c>
       <c r="C181" s="5">
         <v>0.95815949999996519</v>
       </c>
       <c r="D181" s="5">
         <v>0.49615385267292034</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>2322.9606217</v>
       </c>
       <c r="C182" s="5">
         <v>-0.67169860000012704</v>
       </c>
       <c r="D182" s="5">
         <v>-0.34633621977754325</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>2331.8357881000002</v>
       </c>
       <c r="C183" s="5">
         <v>8.8751664000001256</v>
       </c>
       <c r="D183" s="5">
         <v>4.6823315969512169</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>2333.6385286999998</v>
       </c>
       <c r="C184" s="5">
         <v>1.8027405999996517</v>
       </c>
       <c r="D184" s="5">
         <v>0.93167403983949182</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>2341.069943</v>
       </c>
       <c r="C185" s="5">
         <v>7.4314143000001422</v>
       </c>
       <c r="D185" s="5">
         <v>3.8890157830933969</v>
       </c>
       <c r="E185" s="5">
         <v>1.6817317173976276</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>2352.7277832999998</v>
       </c>
       <c r="C186" s="5">
         <v>11.657840299999862</v>
       </c>
       <c r="D186" s="5">
         <v>6.1420579869212899</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>2353.6263294</v>
       </c>
       <c r="C187" s="5">
         <v>0.8985461000002033</v>
       </c>
       <c r="D187" s="5">
         <v>0.45926398035416316</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>2361.2237108999998</v>
       </c>
       <c r="C188" s="5">
         <v>7.5973814999997558</v>
       </c>
       <c r="D188" s="5">
         <v>3.94305162545181</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>2373.0933997000002</v>
       </c>
       <c r="C189" s="5">
         <v>11.869688800000404</v>
       </c>
       <c r="D189" s="5">
         <v>6.2019153030131502</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>2373.6059869999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.51258729999972275</v>
       </c>
       <c r="D190" s="5">
         <v>0.25950770824099134</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>2374.1266989999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.52071200000000317</v>
       </c>
       <c r="D191" s="5">
         <v>0.26356896808681363</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>2389.7085449000001</v>
       </c>
       <c r="C192" s="5">
         <v>15.581845900000189</v>
       </c>
       <c r="D192" s="5">
         <v>8.1664392493350455</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>2397.8183786</v>
       </c>
       <c r="C193" s="5">
         <v>8.1098336999998537</v>
       </c>
       <c r="D193" s="5">
         <v>4.1492573651250586</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>2403.8966077</v>
       </c>
       <c r="C194" s="5">
         <v>6.0782291000000441</v>
       </c>
       <c r="D194" s="5">
         <v>3.0846497749011714</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>2409.698801</v>
       </c>
       <c r="C195" s="5">
         <v>5.802193299999999</v>
       </c>
       <c r="D195" s="5">
         <v>2.9351551774786433</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>2421.4342296999998</v>
       </c>
       <c r="C196" s="5">
         <v>11.735428699999829</v>
       </c>
       <c r="D196" s="5">
         <v>6.0032033516074224</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>2430.8045299999999</v>
       </c>
       <c r="C197" s="5">
         <v>9.3703003000000535</v>
       </c>
       <c r="D197" s="5">
         <v>4.7437976543204918</v>
       </c>
       <c r="E197" s="5">
         <v>3.8330587801664873</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>2438.1957858000001</v>
       </c>
       <c r="C198" s="5">
         <v>7.3912558000001809</v>
       </c>
       <c r="D198" s="5">
         <v>3.7104386885270291</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>2447.2229186999998</v>
       </c>
       <c r="C199" s="5">
         <v>9.0271328999997422</v>
       </c>
       <c r="D199" s="5">
         <v>4.5344550143195717</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>2459.4428763000001</v>
       </c>
       <c r="C200" s="5">
         <v>12.219957600000271</v>
       </c>
       <c r="D200" s="5">
         <v>6.1594120768982741</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>2460.0700120000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.62713570000005348</v>
       </c>
       <c r="D201" s="5">
         <v>0.30641865148732794</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>2470.4735393999999</v>
       </c>
       <c r="C202" s="5">
         <v>10.403527399999803</v>
       </c>
       <c r="D202" s="5">
         <v>5.1944616511926389</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>2478.5774615</v>
       </c>
       <c r="C203" s="5">
         <v>8.1039221000000907</v>
       </c>
       <c r="D203" s="5">
         <v>4.0081747031304404</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>2487.7909946</v>
       </c>
       <c r="C204" s="5">
         <v>9.2135330999999496</v>
       </c>
       <c r="D204" s="5">
         <v>4.5530586793011363</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>2501.1165744</v>
       </c>
       <c r="C205" s="5">
         <v>13.325579800000014</v>
       </c>
       <c r="D205" s="5">
         <v>6.6204505921658052</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>2510.9123900999998</v>
       </c>
       <c r="C206" s="5">
         <v>9.7958156999998209</v>
       </c>
       <c r="D206" s="5">
         <v>4.8024670734778008</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>2515.1147212000001</v>
       </c>
       <c r="C207" s="5">
         <v>4.202331100000265</v>
       </c>
       <c r="D207" s="5">
         <v>2.0269428633640896</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>2525.3647599999999</v>
       </c>
       <c r="C208" s="5">
         <v>10.250038799999857</v>
       </c>
       <c r="D208" s="5">
         <v>5.0015717146671079</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>2536.8438256999998</v>
       </c>
       <c r="C209" s="5">
         <v>11.479065699999865</v>
       </c>
       <c r="D209" s="5">
         <v>5.5930639087402145</v>
       </c>
       <c r="E209" s="5">
         <v>4.362312740136276</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>2541.6989760000001</v>
       </c>
       <c r="C210" s="5">
         <v>4.8551503000003322</v>
       </c>
       <c r="D210" s="5">
         <v>2.3209551856007815</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>2552.3544084999999</v>
       </c>
       <c r="C211" s="5">
         <v>10.655432499999733</v>
       </c>
       <c r="D211" s="5">
         <v>5.1483285710895554</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>2563.9447875999999</v>
       </c>
       <c r="C212" s="5">
         <v>11.590379100000064</v>
       </c>
       <c r="D212" s="5">
         <v>5.5874458074698818</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>2570.3779939999999</v>
       </c>
       <c r="C213" s="5">
         <v>6.4332064000000173</v>
       </c>
       <c r="D213" s="5">
         <v>3.052826363733141</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>2581.2966517</v>
       </c>
       <c r="C214" s="5">
         <v>10.91865770000004</v>
       </c>
       <c r="D214" s="5">
         <v>5.218252351614705</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>2593.2390537000001</v>
       </c>
       <c r="C215" s="5">
         <v>11.942402000000129</v>
       </c>
       <c r="D215" s="5">
         <v>5.6952873368310009</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>2595.2373280000002</v>
       </c>
       <c r="C216" s="5">
         <v>1.9982743000000482</v>
       </c>
       <c r="D216" s="5">
         <v>0.92861399095394148</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>2600.8139255999999</v>
       </c>
       <c r="C217" s="5">
         <v>5.5765975999997863</v>
       </c>
       <c r="D217" s="5">
         <v>2.6092308906836781</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>2601.7979605</v>
       </c>
       <c r="C218" s="5">
         <v>0.98403490000009697</v>
       </c>
       <c r="D218" s="5">
         <v>0.45497382792820673</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>2611.5691256</v>
       </c>
       <c r="C219" s="5">
         <v>9.771165099999962</v>
       </c>
       <c r="D219" s="5">
         <v>4.6009143679885955</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>2620.37725</v>
       </c>
       <c r="C220" s="5">
         <v>8.808124399999997</v>
       </c>
       <c r="D220" s="5">
         <v>4.1232067914049431</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>2626.9655412000002</v>
       </c>
       <c r="C221" s="5">
         <v>6.5882912000001852</v>
       </c>
       <c r="D221" s="5">
         <v>3.0591768625316318</v>
       </c>
       <c r="E221" s="5">
         <v>3.5525133469788139</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>2627.8107626999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.84522149999975227</v>
       </c>
       <c r="D222" s="5">
         <v>0.38678184797249493</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>2636.4088971000001</v>
       </c>
       <c r="C223" s="5">
         <v>8.5981344000001627</v>
       </c>
       <c r="D223" s="5">
         <v>3.997806312258656</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>2634.2770191</v>
       </c>
       <c r="C224" s="5">
         <v>-2.1318780000001425</v>
       </c>
       <c r="D224" s="5">
         <v>-0.96605138858352202</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>2640.6359646000001</v>
       </c>
       <c r="C225" s="5">
         <v>6.358945500000118</v>
       </c>
       <c r="D225" s="5">
         <v>2.9354787901397561</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>2643.8020664000001</v>
       </c>
       <c r="C226" s="5">
         <v>3.1661017999999785</v>
       </c>
       <c r="D226" s="5">
         <v>1.4483166485742105</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>2646.5595278000001</v>
       </c>
       <c r="C227" s="5">
         <v>2.7574614000000111</v>
       </c>
       <c r="D227" s="5">
         <v>1.2587937335425847</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>2654.7276445000002</v>
       </c>
       <c r="C228" s="5">
         <v>8.1681167000001551</v>
       </c>
       <c r="D228" s="5">
         <v>3.7670966749898449</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>2659.7305795000002</v>
       </c>
       <c r="C229" s="5">
         <v>5.0029349999999795</v>
       </c>
       <c r="D229" s="5">
         <v>2.2850332030656118</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>2634.5197360000002</v>
       </c>
       <c r="C230" s="5">
         <v>-25.21084350000001</v>
       </c>
       <c r="D230" s="5">
         <v>-10.799822553567118</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>2648.6060335000002</v>
       </c>
       <c r="C231" s="5">
         <v>14.086297500000001</v>
       </c>
       <c r="D231" s="5">
         <v>6.6082690972494307</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>2653.8036913000001</v>
       </c>
       <c r="C232" s="5">
         <v>5.1976577999998881</v>
       </c>
       <c r="D232" s="5">
         <v>2.3804791115421553</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>2649.2480270999999</v>
       </c>
       <c r="C233" s="5">
         <v>-4.5556642000001375</v>
       </c>
       <c r="D233" s="5">
         <v>-2.0406467746689194</v>
       </c>
       <c r="E233" s="5">
         <v>0.84822147647285462</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>2637.9040730000002</v>
       </c>
       <c r="C234" s="5">
         <v>-11.343954099999792</v>
       </c>
       <c r="D234" s="5">
         <v>-5.0190418726019708</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>2622.9214827000001</v>
       </c>
       <c r="C235" s="5">
         <v>-14.982590300000084</v>
       </c>
       <c r="D235" s="5">
         <v>-6.606747451431783</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>2606.0458229000001</v>
       </c>
       <c r="C236" s="5">
         <v>-16.875659799999994</v>
       </c>
       <c r="D236" s="5">
         <v>-7.4532671799984129</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>2588.1777000000002</v>
       </c>
       <c r="C237" s="5">
         <v>-17.868122899999889</v>
       </c>
       <c r="D237" s="5">
         <v>-7.9244083421804001</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>2580.2501127999999</v>
       </c>
       <c r="C238" s="5">
         <v>-7.9275872000002892</v>
       </c>
       <c r="D238" s="5">
         <v>-3.6143063912917994</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>2570.3354159999999</v>
       </c>
       <c r="C239" s="5">
         <v>-9.9146968000000015</v>
       </c>
       <c r="D239" s="5">
         <v>-4.5148279191981944</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>2559.6779799999999</v>
       </c>
       <c r="C240" s="5">
         <v>-10.657435999999961</v>
       </c>
       <c r="D240" s="5">
         <v>-4.8636719768195729</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>2550.4673979999998</v>
       </c>
       <c r="C241" s="5">
         <v>-9.2105820000001586</v>
       </c>
       <c r="D241" s="5">
         <v>-4.2335632727921517</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>2548.0055631999999</v>
       </c>
       <c r="C242" s="5">
         <v>-2.461834799999906</v>
       </c>
       <c r="D242" s="5">
         <v>-1.1521686774122131</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>2544.6959625999998</v>
       </c>
       <c r="C243" s="5">
         <v>-3.3096006000000671</v>
       </c>
       <c r="D243" s="5">
         <v>-1.5475911624969974</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>2539.9573414000001</v>
       </c>
       <c r="C244" s="5">
         <v>-4.7386211999996704</v>
       </c>
       <c r="D244" s="5">
         <v>-2.2118425008808784</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>2540.4922311999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.53488979999974617</v>
       </c>
       <c r="D245" s="5">
         <v>0.25300099022207423</v>
       </c>
       <c r="E245" s="5">
         <v>-4.1051571913049418</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>2546.5051208999998</v>
       </c>
       <c r="C246" s="5">
         <v>6.0128896999999597</v>
       </c>
       <c r="D246" s="5">
         <v>2.8774502808588398</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>2545.7981174000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.70700349999970058</v>
       </c>
       <c r="D247" s="5">
         <v>-0.33265587257282903</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>2550.7554820999999</v>
       </c>
       <c r="C248" s="5">
         <v>4.9573646999997436</v>
       </c>
       <c r="D248" s="5">
         <v>2.3619174810812993</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>2561.8307976000001</v>
       </c>
       <c r="C249" s="5">
         <v>11.075315500000215</v>
       </c>
       <c r="D249" s="5">
         <v>5.336616215025769</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>2572.6899521</v>
       </c>
       <c r="C250" s="5">
         <v>10.859154499999931</v>
       </c>
       <c r="D250" s="5">
         <v>5.2068690682514962</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>2570.4704194000001</v>
       </c>
       <c r="C251" s="5">
         <v>-2.2195326999999452</v>
       </c>
       <c r="D251" s="5">
         <v>-1.0303758039607924</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>2573.9484929999999</v>
       </c>
       <c r="C252" s="5">
         <v>3.4780735999997887</v>
       </c>
       <c r="D252" s="5">
         <v>1.6358442943966045</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>2575.4496325</v>
       </c>
       <c r="C253" s="5">
         <v>1.5011395000001357</v>
       </c>
       <c r="D253" s="5">
         <v>0.70209515362316122</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>2578.0312902000001</v>
       </c>
       <c r="C254" s="5">
         <v>2.5816577000000507</v>
       </c>
       <c r="D254" s="5">
         <v>1.2095466411218281</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>2583.4963421000002</v>
       </c>
       <c r="C255" s="5">
         <v>5.4650519000001623</v>
       </c>
       <c r="D255" s="5">
         <v>2.573695265552578</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>2586.7000886000001</v>
       </c>
       <c r="C256" s="5">
         <v>3.2037464999998519</v>
       </c>
       <c r="D256" s="5">
         <v>1.4982895917382777</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>2591.1812697999999</v>
       </c>
       <c r="C257" s="5">
         <v>4.4811811999998099</v>
       </c>
       <c r="D257" s="5">
         <v>2.0987942892640943</v>
       </c>
       <c r="E257" s="5">
         <v>1.9952447788457617</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>2600.8627710000001</v>
       </c>
       <c r="C258" s="5">
         <v>9.6815012000001843</v>
       </c>
       <c r="D258" s="5">
         <v>4.5768868556732789</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>2600.0827597000002</v>
       </c>
       <c r="C259" s="5">
         <v>-0.78001129999984187</v>
       </c>
       <c r="D259" s="5">
         <v>-0.35929276254146325</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>2611.1491713</v>
       </c>
       <c r="C260" s="5">
         <v>11.06641159999981</v>
       </c>
       <c r="D260" s="5">
         <v>5.2286838483802445</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2627.3382542999998</v>
       </c>
       <c r="C261" s="5">
         <v>16.189082999999755</v>
       </c>
       <c r="D261" s="5">
         <v>7.6990004977625759</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2624.9415976999999</v>
       </c>
       <c r="C262" s="5">
         <v>-2.3966565999999148</v>
       </c>
       <c r="D262" s="5">
         <v>-1.0891641335704305</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2634.5834890000001</v>
       </c>
       <c r="C263" s="5">
         <v>9.6418913000002249</v>
       </c>
       <c r="D263" s="5">
         <v>4.4979681922349801</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2641.8792988</v>
       </c>
       <c r="C264" s="5">
         <v>7.2958097999999154</v>
       </c>
       <c r="D264" s="5">
         <v>3.3741789086558782</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2647.0959386999998</v>
       </c>
       <c r="C265" s="5">
         <v>5.2166398999997909</v>
       </c>
       <c r="D265" s="5">
         <v>2.3954168863593805</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2659.5057579999998</v>
       </c>
       <c r="C266" s="5">
         <v>12.409819299999981</v>
       </c>
       <c r="D266" s="5">
         <v>5.7730526737787224</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2655.3392352999999</v>
       </c>
       <c r="C267" s="5">
         <v>-4.1665226999998595</v>
       </c>
       <c r="D267" s="5">
         <v>-1.8638688575536855</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2663.7398953000002</v>
       </c>
       <c r="C268" s="5">
         <v>8.4006600000002436</v>
       </c>
       <c r="D268" s="5">
         <v>3.8631838191428125</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>2674.2001885999998</v>
       </c>
       <c r="C269" s="5">
         <v>10.460293299999648</v>
       </c>
       <c r="D269" s="5">
         <v>4.8154246189101357</v>
       </c>
       <c r="E269" s="5">
         <v>3.2039023964698377</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>2686.2434628999999</v>
       </c>
       <c r="C270" s="5">
         <v>12.043274300000121</v>
       </c>
       <c r="D270" s="5">
         <v>5.5400944040489897</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>2692.143736</v>
       </c>
       <c r="C271" s="5">
         <v>5.9002731000000495</v>
       </c>
       <c r="D271" s="5">
         <v>2.6678489739588862</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>2707.0158962</v>
       </c>
       <c r="C272" s="5">
         <v>14.872160200000053</v>
       </c>
       <c r="D272" s="5">
         <v>6.8343101537905016</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>2714.4534662000001</v>
       </c>
       <c r="C273" s="5">
         <v>7.4375700000000506</v>
       </c>
       <c r="D273" s="5">
         <v>3.3473009316147939</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>2726.1798444000001</v>
       </c>
       <c r="C274" s="5">
         <v>11.726378199999999</v>
       </c>
       <c r="D274" s="5">
         <v>5.3089347028947298</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>2737.8353332000002</v>
       </c>
       <c r="C275" s="5">
         <v>11.655488800000057</v>
       </c>
       <c r="D275" s="5">
         <v>5.2528481956333861</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>2743.5545953000001</v>
       </c>
       <c r="C276" s="5">
         <v>5.7192620999999235</v>
       </c>
       <c r="D276" s="5">
         <v>2.5357693369166823</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>2757.3317947999999</v>
       </c>
       <c r="C277" s="5">
         <v>13.777199499999824</v>
       </c>
       <c r="D277" s="5">
         <v>6.1952428046390118</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>2768.2657958999998</v>
       </c>
       <c r="C278" s="5">
         <v>10.934001099999932</v>
       </c>
       <c r="D278" s="5">
         <v>4.863680390869507</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>2773.0881115000002</v>
       </c>
       <c r="C279" s="5">
         <v>4.8223156000003655</v>
       </c>
       <c r="D279" s="5">
         <v>2.1105433665203677</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>2785.7200892999999</v>
       </c>
       <c r="C280" s="5">
         <v>12.631977799999731</v>
       </c>
       <c r="D280" s="5">
         <v>5.6052930017343572</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>2791.8684042</v>
       </c>
       <c r="C281" s="5">
         <v>6.1483149000000594</v>
       </c>
       <c r="D281" s="5">
         <v>2.6808870824957198</v>
       </c>
       <c r="E281" s="5">
         <v>4.4001274138568469</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>2796.0200933000001</v>
       </c>
       <c r="C282" s="5">
         <v>4.1516891000001124</v>
       </c>
       <c r="D282" s="5">
         <v>1.7991452787768702</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>2812.4255394000002</v>
       </c>
       <c r="C283" s="5">
         <v>16.405446100000063</v>
       </c>
       <c r="D283" s="5">
         <v>7.2726328126607509</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>2819.6944312999999</v>
       </c>
       <c r="C284" s="5">
         <v>7.2688918999997441</v>
       </c>
       <c r="D284" s="5">
         <v>3.1459458180617572</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>2825.3978228000001</v>
       </c>
       <c r="C285" s="5">
         <v>5.7033915000001798</v>
       </c>
       <c r="D285" s="5">
         <v>2.4544236472238579</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>2830.4351474</v>
       </c>
       <c r="C286" s="5">
         <v>5.0373245999999199</v>
       </c>
       <c r="D286" s="5">
         <v>2.1605513897743567</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>2838.4468194999999</v>
       </c>
       <c r="C287" s="5">
         <v>8.0116720999999416</v>
       </c>
       <c r="D287" s="5">
         <v>3.4500343604515038</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>2847.8181786</v>
       </c>
       <c r="C288" s="5">
         <v>9.3713591000000633</v>
       </c>
       <c r="D288" s="5">
         <v>4.0346364382794597</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>2853.0538041999998</v>
       </c>
       <c r="C289" s="5">
         <v>5.2356255999998211</v>
       </c>
       <c r="D289" s="5">
         <v>2.2286079342066278</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>2860.7137911999998</v>
       </c>
       <c r="C290" s="5">
         <v>7.659987000000001</v>
       </c>
       <c r="D290" s="5">
         <v>3.2698089817644327</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>2866.5993920999999</v>
       </c>
       <c r="C291" s="5">
         <v>5.8856009000000995</v>
       </c>
       <c r="D291" s="5">
         <v>2.4969960062204422</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>2876.9981259000001</v>
       </c>
       <c r="C292" s="5">
         <v>10.398733800000173</v>
       </c>
       <c r="D292" s="5">
         <v>4.4409694968248647</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>2881.1014184999999</v>
       </c>
       <c r="C293" s="5">
         <v>4.1032925999998042</v>
       </c>
       <c r="D293" s="5">
         <v>1.7249786745989315</v>
       </c>
       <c r="E293" s="5">
         <v>3.1961755133501413</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>2887.5781023</v>
       </c>
       <c r="C294" s="5">
         <v>6.4766838000000462</v>
       </c>
       <c r="D294" s="5">
         <v>2.7311905790354141</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>2895.3112114</v>
       </c>
       <c r="C295" s="5">
         <v>7.7331091000000924</v>
       </c>
       <c r="D295" s="5">
         <v>3.2614330699984651</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>2904.5794636999999</v>
       </c>
       <c r="C296" s="5">
         <v>9.2682522999998582</v>
       </c>
       <c r="D296" s="5">
         <v>3.9097080652975569</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>2917.7258837999998</v>
       </c>
       <c r="C297" s="5">
         <v>13.146420099999887</v>
       </c>
       <c r="D297" s="5">
         <v>5.5685868936199867</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>2929.0465248</v>
       </c>
       <c r="C298" s="5">
         <v>11.320641000000251</v>
       </c>
       <c r="D298" s="5">
         <v>4.7565972488970765</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2934.7866546</v>
       </c>
       <c r="C299" s="5">
         <v>5.740129799999977</v>
       </c>
       <c r="D299" s="5">
         <v>2.3771854741296394</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>2945.5582011000001</v>
       </c>
       <c r="C300" s="5">
         <v>10.771546500000113</v>
       </c>
       <c r="D300" s="5">
         <v>4.4943656472738125</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>2955.6793762000002</v>
       </c>
       <c r="C301" s="5">
         <v>10.121175100000073</v>
       </c>
       <c r="D301" s="5">
         <v>4.20211993362678</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>2965.3014908999999</v>
       </c>
       <c r="C302" s="5">
         <v>9.6221146999996563</v>
       </c>
       <c r="D302" s="5">
         <v>3.9772714270824627</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>2977.6247650999999</v>
       </c>
       <c r="C303" s="5">
         <v>12.323274200000014</v>
       </c>
       <c r="D303" s="5">
         <v>5.1025717815943672</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>2986.3516915</v>
       </c>
       <c r="C304" s="5">
         <v>8.7269264000001385</v>
       </c>
       <c r="D304" s="5">
         <v>3.5742519653712002</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>2997.7171441999999</v>
       </c>
       <c r="C305" s="5">
         <v>11.365452699999878</v>
       </c>
       <c r="D305" s="5">
         <v>4.6637764045281749</v>
       </c>
       <c r="E305" s="5">
         <v>4.0476091869308117</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>2999.9990134</v>
       </c>
       <c r="C306" s="5">
         <v>2.2818692000000738</v>
       </c>
       <c r="D306" s="5">
         <v>0.91727671712100722</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>2997.3035995999999</v>
       </c>
       <c r="C307" s="5">
         <v>-2.6954138000000967</v>
       </c>
       <c r="D307" s="5">
         <v>-1.0728539412140248</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>2994.6610691000001</v>
       </c>
       <c r="C308" s="5">
         <v>-2.6425304999997934</v>
       </c>
       <c r="D308" s="5">
         <v>-1.0528480832149634</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>2991.5030234000001</v>
       </c>
       <c r="C309" s="5">
         <v>-3.1580457000000024</v>
       </c>
       <c r="D309" s="5">
         <v>-1.2581562861795792</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>2990.7893171999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.71370620000016061</v>
       </c>
       <c r="D310" s="5">
         <v>-0.28591798676583791</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2991.2898257000002</v>
       </c>
       <c r="C311" s="5">
         <v>0.50050850000025093</v>
       </c>
       <c r="D311" s="5">
         <v>0.20100490582213304</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>2996.4381514000002</v>
       </c>
       <c r="C312" s="5">
         <v>5.1483256999999867</v>
       </c>
       <c r="D312" s="5">
         <v>2.0849898791904353</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2995.3287012000001</v>
       </c>
       <c r="C313" s="5">
         <v>-1.109450200000083</v>
       </c>
       <c r="D313" s="5">
         <v>-0.44340392219277547</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>2997.0353813000002</v>
       </c>
       <c r="C314" s="5">
         <v>1.7066801000000851</v>
       </c>
       <c r="D314" s="5">
         <v>0.6858834502246669</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>2999.0012981</v>
       </c>
       <c r="C315" s="5">
         <v>1.9659167999998317</v>
       </c>
       <c r="D315" s="5">
         <v>0.78999061736499954</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2991.6902298</v>
       </c>
       <c r="C316" s="5">
         <v>-7.3110682999999881</v>
       </c>
       <c r="D316" s="5">
         <v>-2.8864941465729044</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2995.2637249999998</v>
       </c>
       <c r="C317" s="5">
         <v>3.5734951999997975</v>
       </c>
       <c r="D317" s="5">
         <v>1.4428226592798188</v>
       </c>
       <c r="E317" s="5">
         <v>-8.1842918527086361E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3006.3665202000002</v>
       </c>
       <c r="C318" s="5">
         <v>11.102795200000401</v>
       </c>
       <c r="D318" s="5">
         <v>4.539956153714475</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>2998.8270708999999</v>
       </c>
       <c r="C319" s="5">
         <v>-7.5394493000003422</v>
       </c>
       <c r="D319" s="5">
         <v>-2.968229585416915</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>2993.1404615000001</v>
       </c>
       <c r="C320" s="5">
         <v>-5.6866093999997247</v>
       </c>
       <c r="D320" s="5">
         <v>-2.2519500742559595</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2998.2765353</v>
       </c>
       <c r="C321" s="5">
         <v>5.1360737999998491</v>
       </c>
       <c r="D321" s="5">
         <v>2.078682906711049</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>2992.7948013</v>
       </c>
       <c r="C322" s="5">
         <v>-5.4817339999999604</v>
       </c>
       <c r="D322" s="5">
         <v>-2.1720263262811623</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2986.7270834999999</v>
       </c>
       <c r="C323" s="5">
         <v>-6.0677178000000822</v>
       </c>
       <c r="D323" s="5">
         <v>-2.4059834414612902</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2993.6462025999999</v>
       </c>
       <c r="C324" s="5">
         <v>6.919119099999989</v>
       </c>
       <c r="D324" s="5">
         <v>2.8156424073836783</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2991.7188796999999</v>
       </c>
       <c r="C325" s="5">
         <v>-1.9273229000000356</v>
       </c>
       <c r="D325" s="5">
         <v>-0.76983566752550914</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>2997.3199027000001</v>
       </c>
       <c r="C326" s="5">
         <v>5.6010230000001684</v>
       </c>
       <c r="D326" s="5">
         <v>2.2698889325767357</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>2991.7704613000001</v>
       </c>
       <c r="C327" s="5">
         <v>-5.5494413999999779</v>
       </c>
       <c r="D327" s="5">
         <v>-2.1992760943919776</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2990.4652070000002</v>
       </c>
       <c r="C328" s="5">
         <v>-1.3052542999998877</v>
       </c>
       <c r="D328" s="5">
         <v>-0.52228344896594336</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2991.9766834000002</v>
       </c>
       <c r="C329" s="5">
         <v>1.5114763999999923</v>
       </c>
       <c r="D329" s="5">
         <v>0.60820712413849343</v>
       </c>
       <c r="E329" s="5">
         <v>-0.10974130833837359</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2998.3121756</v>
       </c>
       <c r="C330" s="5">
         <v>6.3354921999998624</v>
       </c>
       <c r="D330" s="5">
         <v>2.5707954333326954</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>3001.7244070000002</v>
       </c>
       <c r="C331" s="5">
         <v>3.4122314000001097</v>
       </c>
       <c r="D331" s="5">
         <v>1.374241454830849</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>3015.0438772000002</v>
       </c>
       <c r="C332" s="5">
         <v>13.319470200000069</v>
       </c>
       <c r="D332" s="5">
         <v>5.4566187953061895</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>3017.2908511000001</v>
       </c>
       <c r="C333" s="5">
         <v>2.2469738999998299</v>
       </c>
       <c r="D333" s="5">
         <v>0.89797974135237268</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>3023.7508318999999</v>
       </c>
       <c r="C334" s="5">
         <v>6.459980799999812</v>
       </c>
       <c r="D334" s="5">
         <v>2.5996547241472934</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>3029.6868899000001</v>
       </c>
       <c r="C335" s="5">
         <v>5.9360580000002301</v>
       </c>
       <c r="D335" s="5">
         <v>2.3813758296277632</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>3019.3692231999999</v>
       </c>
       <c r="C336" s="5">
         <v>-10.317666700000245</v>
       </c>
       <c r="D336" s="5">
         <v>-4.010945169966762</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>3024.1620968000002</v>
       </c>
       <c r="C337" s="5">
         <v>4.7928736000003482</v>
       </c>
       <c r="D337" s="5">
         <v>1.9215696849973707</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>3017.8231906999999</v>
       </c>
       <c r="C338" s="5">
         <v>-6.3389061000002584</v>
       </c>
       <c r="D338" s="5">
         <v>-2.4865081266526867</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>3031.4322114000001</v>
       </c>
       <c r="C339" s="5">
         <v>13.609020700000201</v>
       </c>
       <c r="D339" s="5">
         <v>5.5477144152737967</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>3040.3384486</v>
       </c>
       <c r="C340" s="5">
         <v>8.9062371999998504</v>
       </c>
       <c r="D340" s="5">
         <v>3.5830865715129168</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>3045.5291173999999</v>
       </c>
       <c r="C341" s="5">
         <v>5.1906687999999122</v>
       </c>
       <c r="D341" s="5">
         <v>2.0680674373839469</v>
       </c>
       <c r="E341" s="5">
         <v>1.7898680259481159</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>3042.5689726000001</v>
       </c>
       <c r="C342" s="5">
         <v>-2.9601447999998527</v>
       </c>
       <c r="D342" s="5">
         <v>-1.1601418977739808</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>3057.2348135000002</v>
       </c>
       <c r="C343" s="5">
         <v>14.665840900000148</v>
       </c>
       <c r="D343" s="5">
         <v>5.9400981301612088</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>3069.9614740000002</v>
       </c>
       <c r="C344" s="5">
         <v>12.72666049999998</v>
       </c>
       <c r="D344" s="5">
         <v>5.1113341424517733</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>3070.3056949000002</v>
       </c>
       <c r="C345" s="5">
         <v>0.34422089999998207</v>
       </c>
       <c r="D345" s="5">
         <v>0.13463358152547844</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>3079.2002069999999</v>
       </c>
       <c r="C346" s="5">
         <v>8.8945120999997016</v>
       </c>
       <c r="D346" s="5">
         <v>3.5322636489442338</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>3089.5093356000002</v>
       </c>
       <c r="C347" s="5">
         <v>10.309128600000349</v>
       </c>
       <c r="D347" s="5">
         <v>4.0923983346744297</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>3093.6393481</v>
       </c>
       <c r="C348" s="5">
         <v>4.1300124999997934</v>
       </c>
       <c r="D348" s="5">
         <v>1.6159899628932939</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>3104.5670636</v>
       </c>
       <c r="C349" s="5">
         <v>10.927715499999977</v>
       </c>
       <c r="D349" s="5">
         <v>4.3221079662530082</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>3105.9687883000001</v>
       </c>
       <c r="C350" s="5">
         <v>1.4017247000001589</v>
       </c>
       <c r="D350" s="5">
         <v>0.54315237375646142</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>3114.5006472</v>
       </c>
       <c r="C351" s="5">
         <v>8.531858899999861</v>
       </c>
       <c r="D351" s="5">
         <v>3.3465680112979124</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>3119.5364877000002</v>
       </c>
       <c r="C352" s="5">
         <v>5.0358405000001767</v>
       </c>
       <c r="D352" s="5">
         <v>1.9576298770040967</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>3126.9869220999999</v>
       </c>
       <c r="C353" s="5">
         <v>7.4504343999997218</v>
       </c>
       <c r="D353" s="5">
         <v>2.903925496917048</v>
       </c>
       <c r="E353" s="5">
         <v>2.6746683929110171</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>3132.5687616</v>
       </c>
       <c r="C354" s="5">
         <v>5.5818395000001146</v>
       </c>
       <c r="D354" s="5">
         <v>2.1632203992623555</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3142.1916858</v>
       </c>
       <c r="C355" s="5">
         <v>9.6229241999999431</v>
       </c>
       <c r="D355" s="5">
         <v>3.7491980700654626</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>3142.6752698</v>
       </c>
       <c r="C356" s="5">
         <v>0.48358400000006441</v>
       </c>
       <c r="D356" s="5">
         <v>0.18483667021933492</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>3148.8967533</v>
       </c>
       <c r="C357" s="5">
         <v>6.2214834999999766</v>
       </c>
       <c r="D357" s="5">
         <v>2.4016506553659278</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>3157.5104246000001</v>
       </c>
       <c r="C358" s="5">
         <v>8.6136713000000782</v>
       </c>
       <c r="D358" s="5">
         <v>3.3323873357509415</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>3161.0478514000001</v>
       </c>
       <c r="C359" s="5">
         <v>3.5374268000000484</v>
       </c>
       <c r="D359" s="5">
         <v>1.3527006010673137</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>3166.0538897000001</v>
       </c>
       <c r="C360" s="5">
         <v>5.0060383000000002</v>
       </c>
       <c r="D360" s="5">
         <v>1.9170374748333829</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3173.5750380999998</v>
       </c>
       <c r="C361" s="5">
         <v>7.5211483999996744</v>
       </c>
       <c r="D361" s="5">
         <v>2.8882131936331046</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3177.5248013</v>
       </c>
       <c r="C362" s="5">
         <v>3.9497632000002341</v>
       </c>
       <c r="D362" s="5">
         <v>1.5037599471112939</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3176.0167732999998</v>
       </c>
       <c r="C363" s="5">
         <v>-1.5080280000001949</v>
       </c>
       <c r="D363" s="5">
         <v>-0.56802623742843172</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3182.9474151999998</v>
       </c>
       <c r="C364" s="5">
         <v>6.9306418999999551</v>
       </c>
       <c r="D364" s="5">
         <v>2.6502749650174851</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3180.7821684</v>
       </c>
       <c r="C365" s="5">
         <v>-2.1652467999997498</v>
       </c>
       <c r="D365" s="5">
         <v>-0.81327035036783402</v>
       </c>
       <c r="E365" s="5">
         <v>1.7203540545629448</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>3194.3991222999998</v>
       </c>
       <c r="C366" s="5">
         <v>13.616953899999771</v>
       </c>
       <c r="D366" s="5">
         <v>5.2599108110758408</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>3200.5418666999999</v>
       </c>
       <c r="C367" s="5">
         <v>6.1427444000000833</v>
       </c>
       <c r="D367" s="5">
         <v>2.3321307990767703</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3180.1468331999999</v>
       </c>
       <c r="C368" s="5">
         <v>-20.395033499999954</v>
       </c>
       <c r="D368" s="5">
         <v>-7.3844479292413556</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>2836.7896322000001</v>
       </c>
       <c r="C369" s="5">
         <v>-343.3572009999998</v>
       </c>
       <c r="D369" s="5">
         <v>-74.616032633691191</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>2893.8788341999998</v>
       </c>
       <c r="C370" s="5">
         <v>57.089201999999659</v>
       </c>
       <c r="D370" s="5">
         <v>27.01018496608345</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2938.6256601999999</v>
       </c>
       <c r="C371" s="5">
         <v>44.746826000000056</v>
       </c>
       <c r="D371" s="5">
         <v>20.217329949979536</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2928.2987558</v>
       </c>
       <c r="C372" s="5">
         <v>-10.326904399999876</v>
       </c>
       <c r="D372" s="5">
         <v>-4.1364744408298737</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2941.8128317999999</v>
       </c>
       <c r="C373" s="5">
         <v>13.514075999999932</v>
       </c>
       <c r="D373" s="5">
         <v>5.6807435037711684</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2955.6571591000002</v>
       </c>
       <c r="C374" s="5">
         <v>13.844327300000259</v>
       </c>
       <c r="D374" s="5">
         <v>5.7957508599510099</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2978.7544456000001</v>
       </c>
       <c r="C375" s="5">
         <v>23.097286499999882</v>
       </c>
       <c r="D375" s="5">
         <v>9.791257998514924</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2991.2416536999999</v>
       </c>
       <c r="C376" s="5">
         <v>12.487208099999862</v>
       </c>
       <c r="D376" s="5">
         <v>5.1481305974619973</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2995.1577318999998</v>
       </c>
       <c r="C377" s="5">
         <v>3.9160781999999017</v>
       </c>
       <c r="D377" s="5">
         <v>1.582379407726342</v>
       </c>
       <c r="E377" s="5">
         <v>-5.8358110261091278</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>3000.7536355000002</v>
       </c>
       <c r="C378" s="5">
         <v>5.5959036000003834</v>
       </c>
       <c r="D378" s="5">
         <v>2.2651622870130117</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2991.4373446</v>
       </c>
       <c r="C379" s="5">
         <v>-9.3162909000002401</v>
       </c>
       <c r="D379" s="5">
         <v>-3.6626177938394511</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>3020.7018235999999</v>
       </c>
       <c r="C380" s="5">
         <v>29.264478999999938</v>
       </c>
       <c r="D380" s="5">
         <v>12.39199003189302</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>3033.0317848</v>
       </c>
       <c r="C381" s="5">
         <v>12.329961200000071</v>
       </c>
       <c r="D381" s="5">
         <v>5.0096583265767824</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>3041.9969422999998</v>
       </c>
       <c r="C382" s="5">
         <v>8.9651574999998047</v>
       </c>
       <c r="D382" s="5">
         <v>3.6052444232981706</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>3054.3624669999999</v>
       </c>
       <c r="C383" s="5">
         <v>12.365524700000151</v>
       </c>
       <c r="D383" s="5">
         <v>4.9884716956247965</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>3088.3058872000001</v>
       </c>
       <c r="C384" s="5">
         <v>33.943420200000219</v>
       </c>
       <c r="D384" s="5">
         <v>14.181782876263149</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>3092.8875990000001</v>
       </c>
       <c r="C385" s="5">
         <v>4.5817117999999937</v>
       </c>
       <c r="D385" s="5">
         <v>1.7948801098710332</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3105.160762</v>
       </c>
       <c r="C386" s="5">
         <v>12.27316299999984</v>
       </c>
       <c r="D386" s="5">
         <v>4.8671410669334669</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>3140.6716181000002</v>
       </c>
       <c r="C387" s="5">
         <v>35.510856100000183</v>
       </c>
       <c r="D387" s="5">
         <v>14.620231975942776</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>3153.9202246999998</v>
       </c>
       <c r="C388" s="5">
         <v>13.248606599999675</v>
       </c>
       <c r="D388" s="5">
         <v>5.1811925413983495</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>3167.4487841</v>
       </c>
       <c r="C389" s="5">
         <v>13.528559400000177</v>
       </c>
       <c r="D389" s="5">
         <v>5.2705196455583359</v>
       </c>
       <c r="E389" s="5">
         <v>5.7523198316072</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3162.3871903999998</v>
       </c>
       <c r="C390" s="5">
         <v>-5.0615937000002305</v>
       </c>
       <c r="D390" s="5">
         <v>-1.9008395907476938</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3186.4579549</v>
       </c>
       <c r="C391" s="5">
         <v>24.070764500000223</v>
       </c>
       <c r="D391" s="5">
         <v>9.5261450491799682</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>3196.9608195000001</v>
       </c>
       <c r="C392" s="5">
         <v>10.502864600000066</v>
       </c>
       <c r="D392" s="5">
         <v>4.027810303494439</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3223.2752602999999</v>
       </c>
       <c r="C393" s="5">
         <v>26.314440799999829</v>
       </c>
       <c r="D393" s="5">
         <v>10.336949476922896</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3232.5226023</v>
       </c>
       <c r="C394" s="5">
         <v>9.247342000000117</v>
       </c>
       <c r="D394" s="5">
         <v>3.4975583834605084</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3235.7459377999999</v>
       </c>
       <c r="C395" s="5">
         <v>3.2233354999998483</v>
       </c>
       <c r="D395" s="5">
         <v>1.2031738984000118</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3271.4705978000002</v>
       </c>
       <c r="C396" s="5">
         <v>35.724660000000313</v>
       </c>
       <c r="D396" s="5">
         <v>14.08361697860483</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3282.9296915999998</v>
       </c>
       <c r="C397" s="5">
         <v>11.459093799999664</v>
       </c>
       <c r="D397" s="5">
         <v>4.2852110712390923</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>3293.7986891</v>
       </c>
       <c r="C398" s="5">
         <v>10.868997500000205</v>
       </c>
       <c r="D398" s="5">
         <v>4.0460617904281015</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>3305.5859498</v>
       </c>
       <c r="C399" s="5">
         <v>11.787260699999933</v>
       </c>
       <c r="D399" s="5">
         <v>4.3798860471208512</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>3314.3984390000001</v>
       </c>
       <c r="C400" s="5">
         <v>8.8124892000000727</v>
       </c>
       <c r="D400" s="5">
         <v>3.2464533913140192</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>3320.4778030000002</v>
       </c>
       <c r="C401" s="5">
         <v>6.0793640000001687</v>
       </c>
       <c r="D401" s="5">
         <v>2.2234154985821819</v>
       </c>
       <c r="E401" s="5">
         <v>4.8313020771851845</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3341.8545604999999</v>
       </c>
       <c r="C402" s="5">
         <v>21.376757499999712</v>
       </c>
       <c r="D402" s="5">
         <v>8.0049265848711304</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3351.4086753000001</v>
       </c>
       <c r="C403" s="5">
         <v>9.5541148000002067</v>
       </c>
       <c r="D403" s="5">
         <v>3.4851733910522764</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3359.5256841999999</v>
       </c>
       <c r="C404" s="5">
         <v>8.1170088999997461</v>
       </c>
       <c r="D404" s="5">
         <v>2.9453925907443335</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3363.8508705999998</v>
       </c>
       <c r="C405" s="5">
         <v>4.3251863999998932</v>
       </c>
       <c r="D405" s="5">
         <v>1.5559141064466875</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3370.2989812000001</v>
       </c>
       <c r="C406" s="5">
         <v>6.448110600000291</v>
       </c>
       <c r="D406" s="5">
         <v>2.3246672811083391</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3380.2548778</v>
       </c>
       <c r="C407" s="5">
         <v>9.95589659999996</v>
       </c>
       <c r="D407" s="5">
         <v>3.6029755332939395</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3375.4370457999999</v>
       </c>
       <c r="C408" s="5">
         <v>-4.8178320000001804</v>
       </c>
       <c r="D408" s="5">
         <v>-1.6969999045354789</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>3384.6251401999998</v>
       </c>
       <c r="C409" s="5">
         <v>9.1880943999999545</v>
       </c>
       <c r="D409" s="5">
         <v>3.3158043903900314</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>3399.0719035000002</v>
       </c>
       <c r="C410" s="5">
         <v>14.446763300000384</v>
       </c>
       <c r="D410" s="5">
         <v>5.2439909877090018</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>3397.0232467999999</v>
       </c>
       <c r="C411" s="5">
         <v>-2.0486567000002651</v>
       </c>
       <c r="D411" s="5">
         <v>-0.72086002550834083</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>3397.8057124000002</v>
       </c>
       <c r="C412" s="5">
         <v>0.78246560000025056</v>
       </c>
       <c r="D412" s="5">
         <v>0.27675676523897241</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>3404.0372182000001</v>
       </c>
       <c r="C413" s="5">
         <v>6.2315057999999226</v>
       </c>
       <c r="D413" s="5">
         <v>2.2231105633409687</v>
       </c>
       <c r="E413" s="5">
         <v>2.5164876911541345</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>3411.1769104999998</v>
       </c>
       <c r="C414" s="5">
         <v>7.1396922999997514</v>
       </c>
       <c r="D414" s="5">
         <v>2.5461412377569381</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>3417.1695921</v>
       </c>
       <c r="C415" s="5">
         <v>5.9926816000001963</v>
       </c>
       <c r="D415" s="5">
         <v>2.1286231058019967</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>3425.3982233000002</v>
       </c>
       <c r="C416" s="5">
         <v>8.2286312000001089</v>
       </c>
       <c r="D416" s="5">
         <v>2.9282100191237337</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>3427.3128830000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.9146596999999019</v>
       </c>
       <c r="D417" s="5">
         <v>0.67281761233464188</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>3432.8988383000001</v>
       </c>
       <c r="C418" s="5">
         <v>5.5859553000000233</v>
       </c>
       <c r="D418" s="5">
         <v>1.9734298755210711</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>3436.0989380000001</v>
       </c>
       <c r="C419" s="5">
         <v>3.2000997000000098</v>
       </c>
       <c r="D419" s="5">
         <v>1.1243760757773558</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>3405.5347270000002</v>
       </c>
       <c r="C420" s="5">
         <v>-30.564210999999887</v>
       </c>
       <c r="D420" s="5">
         <v>-10.167014035631873</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3445.0323806000001</v>
       </c>
       <c r="C421" s="5">
         <v>39.497653599999921</v>
       </c>
       <c r="D421" s="5">
         <v>14.84072897580171</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>3453.2328818999999</v>
       </c>
       <c r="C422" s="5">
         <v>8.2005012999998144</v>
       </c>
       <c r="D422" s="5">
         <v>2.894156711355178</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>3457.2557522000002</v>
       </c>
       <c r="C423" s="5">
         <v>4.0228703000002497</v>
       </c>
       <c r="D423" s="5">
         <v>1.4069411703947265</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>3462.2042993</v>
       </c>
       <c r="C424" s="5">
         <v>4.9485470999998142</v>
       </c>
       <c r="D424" s="5">
         <v>1.7312079960926541</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>3465.4166144000001</v>
       </c>
       <c r="C425" s="5">
         <v>3.2123151000000689</v>
       </c>
       <c r="D425" s="5">
         <v>1.119087667540053</v>
       </c>
       <c r="E425" s="5">
         <v>1.8031352851205495</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>3468.7122632999999</v>
       </c>
       <c r="C426" s="5">
         <v>3.2956488999998328</v>
       </c>
       <c r="D426" s="5">
         <v>1.1472012008490351</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>3470.4927698000001</v>
       </c>
       <c r="C427" s="5">
         <v>1.7805065000002287</v>
       </c>
       <c r="D427" s="5">
         <v>0.61770766508235653</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>3470.7494621999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.25669239999979254</v>
       </c>
       <c r="D428" s="5">
         <v>8.879321737382817E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>3477.8887039000001</v>
       </c>
       <c r="C429" s="5">
         <v>7.1392417000001842</v>
       </c>
       <c r="D429" s="5">
         <v>2.4964868048128919</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>3475.8946716999999</v>
       </c>
       <c r="C430" s="5">
         <v>-1.9940322000002197</v>
       </c>
       <c r="D430" s="5">
         <v>-0.68584927980949173</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>3469.8747512999998</v>
       </c>
       <c r="C431" s="5">
         <v>-6.0199204000000464</v>
       </c>
       <c r="D431" s="5">
         <v>-2.0586035276279335</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>3464.6079522</v>
       </c>
       <c r="C432" s="5">
         <v>-5.2667990999998437</v>
       </c>
       <c r="D432" s="5">
         <v>-1.8063080434889023</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>3465.9141725999998</v>
       </c>
       <c r="C433" s="5">
         <v>1.3062203999998019</v>
       </c>
       <c r="D433" s="5">
         <v>0.45336121279486719</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>3467.1148552999998</v>
       </c>
       <c r="C434" s="5">
         <v>1.2006827000000158</v>
       </c>
       <c r="D434" s="5">
         <v>0.4165041588851448</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3475.0224944000001</v>
       </c>
       <c r="C435" s="5">
         <v>7.9076391000003241</v>
       </c>
       <c r="D435" s="5">
         <v>2.7715003646470615</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3472.8180348000001</v>
       </c>
       <c r="C436" s="5">
         <v>-2.2044596000000638</v>
       </c>
       <c r="D436" s="5">
         <v>-0.75859688658240776</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3474.9484265999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.1303917999998703</v>
       </c>
       <c r="D437" s="5">
         <v>0.73862587341715358</v>
       </c>
       <c r="E437" s="5">
         <v>0.27505530389597688</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3482.0042094999999</v>
       </c>
       <c r="C438" s="5">
         <v>7.0557828999999401</v>
       </c>
       <c r="D438" s="5">
         <v>2.4639610894665154</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>3480.2018102000002</v>
       </c>
       <c r="C439" s="5">
         <v>-1.8023992999997063</v>
       </c>
       <c r="D439" s="5">
         <v>-0.61939388036120757</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>3491.6518154999999</v>
       </c>
       <c r="C440" s="5">
         <v>11.450005299999702</v>
       </c>
       <c r="D440" s="5">
         <v>4.0202788682093038</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>3491.1105609000001</v>
       </c>
       <c r="C441" s="5">
         <v>-0.54125459999977465</v>
       </c>
       <c r="D441" s="5">
         <v>-0.18585818036177537</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>3498.2335686000001</v>
+        <v>3498.5664459</v>
       </c>
       <c r="C442" s="5">
-        <v>7.1230077000000165</v>
+        <v>7.4558849999998529</v>
       </c>
       <c r="D442" s="5">
-        <v>2.4760556870139006</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5931312697277775</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>3506.4135741</v>
+      </c>
+      <c r="C443" s="5">
+        <v>7.8471282000000429</v>
+      </c>
+      <c r="D443" s="5">
+        <v>2.724999481372592</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63E44FB7-7A37-4542-9EA4-F1C5C1DA09AA}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30DDC4DA-1EED-4B48-A38F-3F4CE5D22DA1}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7994F76C-ED18-4078-856B-720F6DD71B91}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>hounaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>