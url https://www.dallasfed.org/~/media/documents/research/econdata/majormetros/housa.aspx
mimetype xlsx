--- v8 (2026-07-26)
+++ v9 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E260170D-E118-46DE-8C1A-E5B7B1CCE800}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1AF9D24E-D1B1-4482-B2C8-C8249C857331}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0B8C1D8B-0C37-4B39-917C-D4D295FD8071}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BE117410-2B4F-449F-8AB9-94BF031B37B6}"/>
   </bookViews>
   <sheets>
     <sheet name="hounaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C82FCA23-33D9-4009-B5C9-AEDA759EA887}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B0CD169-C36D-462A-9927-D3E97F83F92D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1735.0142252000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1743.1234173</v>
       </c>
       <c r="C7" s="5">
         <v>8.1091920999999729</v>
       </c>
       <c r="D7" s="5">
         <v>5.7550631472680802</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1750.9902380999999</v>
       </c>
       <c r="C8" s="5">
         <v>7.866820799999914</v>
       </c>
       <c r="D8" s="5">
         <v>5.5521419955472329</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1759.4544045</v>
       </c>
       <c r="C9" s="5">
         <v>8.4641664000000674</v>
       </c>
       <c r="D9" s="5">
         <v>5.9574511854241674</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1776.4261541999999</v>
       </c>
       <c r="C10" s="5">
         <v>16.971749699999918</v>
       </c>
       <c r="D10" s="5">
         <v>12.209519455289497</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1789.3169170000001</v>
       </c>
       <c r="C11" s="5">
         <v>12.890762800000175</v>
       </c>
       <c r="D11" s="5">
         <v>9.0639724368280596</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1798.6946633</v>
       </c>
       <c r="C12" s="5">
         <v>9.3777462999998988</v>
       </c>
       <c r="D12" s="5">
         <v>6.4736489002692243</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1804.3939253000001</v>
       </c>
       <c r="C13" s="5">
         <v>5.6992620000000898</v>
       </c>
       <c r="D13" s="5">
         <v>3.8692324870970962</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1807.1844971</v>
       </c>
       <c r="C14" s="5">
         <v>2.7905717999999524</v>
       </c>
       <c r="D14" s="5">
         <v>1.8717184381767504</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1804.9522007</v>
       </c>
       <c r="C15" s="5">
         <v>-2.2322963999999956</v>
       </c>
       <c r="D15" s="5">
         <v>-1.4722522844300756</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1809.9369184</v>
       </c>
       <c r="C16" s="5">
         <v>4.9847176999999192</v>
       </c>
       <c r="D16" s="5">
         <v>3.3648315226802561</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1818.3806417999999</v>
       </c>
       <c r="C17" s="5">
         <v>8.4437233999999535</v>
       </c>
       <c r="D17" s="5">
         <v>5.7441443376876844</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1806.2707574999999</v>
       </c>
       <c r="C18" s="5">
         <v>-12.109884299999976</v>
       </c>
       <c r="D18" s="5">
         <v>-7.7053302150031477</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1810.2371430000001</v>
       </c>
       <c r="C19" s="5">
         <v>3.9663855000001149</v>
       </c>
       <c r="D19" s="5">
         <v>2.6671361177635911</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1816.9736456999999</v>
       </c>
       <c r="C20" s="5">
         <v>6.7365026999998463</v>
       </c>
       <c r="D20" s="5">
         <v>4.5581469761943216</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1813.8831636</v>
       </c>
       <c r="C21" s="5">
         <v>-3.0904820999999174</v>
       </c>
       <c r="D21" s="5">
         <v>-2.022088215334461</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1818.5644904999999</v>
       </c>
       <c r="C22" s="5">
         <v>4.6813268999999309</v>
       </c>
       <c r="D22" s="5">
         <v>3.1413388139762022</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1825.3062680999999</v>
       </c>
       <c r="C23" s="5">
         <v>6.7417775999999776</v>
       </c>
       <c r="D23" s="5">
         <v>4.5404730636355417</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1815.4558701999999</v>
       </c>
       <c r="C24" s="5">
         <v>-9.8503978999999617</v>
       </c>
       <c r="D24" s="5">
         <v>-6.2870914066112338</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1814.9128943999999</v>
       </c>
       <c r="C25" s="5">
         <v>-0.54297580000002199</v>
       </c>
       <c r="D25" s="5">
         <v>-0.35831232534656587</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1819.5458579000001</v>
       </c>
       <c r="C26" s="5">
         <v>4.6329635000001872</v>
       </c>
       <c r="D26" s="5">
         <v>3.1066395316198037</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1813.1630032</v>
       </c>
       <c r="C27" s="5">
         <v>-6.3828547000000526</v>
       </c>
       <c r="D27" s="5">
         <v>-4.1292510847074197</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1814.2714653999999</v>
       </c>
       <c r="C28" s="5">
         <v>1.108462199999849</v>
       </c>
       <c r="D28" s="5">
         <v>0.73608178025497129</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1810.9547454000001</v>
       </c>
       <c r="C29" s="5">
         <v>-3.3167199999998047</v>
       </c>
       <c r="D29" s="5">
         <v>-2.1718296172534735</v>
       </c>
       <c r="E29" s="5">
         <v>-0.408379644464818</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1812.3136007000001</v>
       </c>
       <c r="C30" s="5">
         <v>1.3588552999999592</v>
       </c>
       <c r="D30" s="5">
         <v>0.90414888817276218</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1811.7455995</v>
       </c>
       <c r="C31" s="5">
         <v>-0.56800120000002607</v>
       </c>
       <c r="D31" s="5">
         <v>-0.37544702206572245</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1811.9493427</v>
       </c>
       <c r="C32" s="5">
         <v>0.2037431999999626</v>
       </c>
       <c r="D32" s="5">
         <v>0.13503171641087164</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1813.8763799000001</v>
       </c>
       <c r="C33" s="5">
         <v>1.9270372000000862</v>
       </c>
       <c r="D33" s="5">
         <v>1.2837108203664238</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1816.3978043</v>
       </c>
       <c r="C34" s="5">
         <v>2.5214243999998871</v>
       </c>
       <c r="D34" s="5">
         <v>1.6809026430014695</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1813.8647298999999</v>
       </c>
       <c r="C35" s="5">
         <v>-2.5330744000000323</v>
       </c>
       <c r="D35" s="5">
         <v>-1.6606949560417972</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1815.4704360999999</v>
       </c>
       <c r="C36" s="5">
         <v>1.605706199999986</v>
       </c>
       <c r="D36" s="5">
         <v>1.0674757731105711</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1813.3427678999999</v>
       </c>
       <c r="C37" s="5">
         <v>-2.1276682000000164</v>
       </c>
       <c r="D37" s="5">
         <v>-1.3973284618785553</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1812.5103635</v>
       </c>
       <c r="C38" s="5">
         <v>-0.83240439999985938</v>
       </c>
       <c r="D38" s="5">
         <v>-0.54946435064638921</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1824.9711318</v>
       </c>
       <c r="C39" s="5">
         <v>12.460768299999927</v>
       </c>
       <c r="D39" s="5">
         <v>8.5690422076879269</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1827.7386375999999</v>
       </c>
       <c r="C40" s="5">
         <v>2.7675057999999808</v>
       </c>
       <c r="D40" s="5">
         <v>1.8350134175548316</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1829.0518993999999</v>
       </c>
       <c r="C41" s="5">
         <v>1.3132617999999638</v>
       </c>
       <c r="D41" s="5">
         <v>0.86563627645730445</v>
       </c>
       <c r="E41" s="5">
         <v>0.99931563977335713</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1831.5139968000001</v>
       </c>
       <c r="C42" s="5">
         <v>2.4620974000001752</v>
       </c>
       <c r="D42" s="5">
         <v>1.6273400092931878</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1832.4086245000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.89462770000000091</v>
       </c>
       <c r="D43" s="5">
         <v>0.58773347983680502</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1835.9954347</v>
       </c>
       <c r="C44" s="5">
         <v>3.5868101999999453</v>
       </c>
       <c r="D44" s="5">
         <v>2.3743688945271568</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1840.0107621</v>
       </c>
       <c r="C45" s="5">
         <v>4.0153273999999328</v>
       </c>
       <c r="D45" s="5">
         <v>2.656202464303048</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1841.1309025999999</v>
       </c>
       <c r="C46" s="5">
         <v>1.120140499999934</v>
       </c>
       <c r="D46" s="5">
         <v>0.73297306401767237</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1846.6053380999999</v>
       </c>
       <c r="C47" s="5">
         <v>5.4744355000000269</v>
       </c>
       <c r="D47" s="5">
         <v>3.6270249001038257</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1855.6893977</v>
       </c>
       <c r="C48" s="5">
         <v>9.084059600000046</v>
       </c>
       <c r="D48" s="5">
         <v>6.0655619929447235</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1859.1566551999999</v>
       </c>
       <c r="C49" s="5">
         <v>3.4672574999999597</v>
       </c>
       <c r="D49" s="5">
         <v>2.2653218709983047</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1862.8030308</v>
       </c>
       <c r="C50" s="5">
         <v>3.6463756000000558</v>
       </c>
       <c r="D50" s="5">
         <v>2.3791226039233448</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1863.2288649</v>
       </c>
       <c r="C51" s="5">
         <v>0.42583409999997457</v>
       </c>
       <c r="D51" s="5">
         <v>0.27466343933366666</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1864.9574591000001</v>
       </c>
       <c r="C52" s="5">
         <v>1.7285942000000887</v>
       </c>
       <c r="D52" s="5">
         <v>1.1189876996600567</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1873.0439942</v>
       </c>
       <c r="C53" s="5">
         <v>8.0865350999999919</v>
       </c>
       <c r="D53" s="5">
         <v>5.3291506737418448</v>
       </c>
       <c r="E53" s="5">
         <v>2.4051857038300151</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1870.5770626000001</v>
       </c>
       <c r="C54" s="5">
         <v>-2.4669315999999526</v>
       </c>
       <c r="D54" s="5">
         <v>-1.5690862466916089</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1868.6127031999999</v>
       </c>
       <c r="C55" s="5">
         <v>-1.9643594000001485</v>
       </c>
       <c r="D55" s="5">
         <v>-1.2529096527287509</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1874.4447373</v>
       </c>
       <c r="C56" s="5">
         <v>5.8320341000001008</v>
       </c>
       <c r="D56" s="5">
         <v>3.8102241358231481</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1886.3258323</v>
       </c>
       <c r="C57" s="5">
         <v>11.881094999999959</v>
       </c>
       <c r="D57" s="5">
         <v>7.8769985887268135</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1886.0158289000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.31000339999991411</v>
       </c>
       <c r="D58" s="5">
         <v>-0.19703277632966421</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1890.6138094999999</v>
       </c>
       <c r="C59" s="5">
         <v>4.5979805999998007</v>
       </c>
       <c r="D59" s="5">
         <v>2.96506759069044</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1896.4098650999999</v>
       </c>
       <c r="C60" s="5">
         <v>5.7960556000000452</v>
       </c>
       <c r="D60" s="5">
         <v>3.7415090436872411</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1901.8043950000001</v>
       </c>
       <c r="C61" s="5">
         <v>5.3945299000001796</v>
       </c>
       <c r="D61" s="5">
         <v>3.4674367570937781</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1903.5043693</v>
       </c>
       <c r="C62" s="5">
         <v>1.6999742999998944</v>
       </c>
       <c r="D62" s="5">
         <v>1.0779385238165018</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1913.5901977999999</v>
       </c>
       <c r="C63" s="5">
         <v>10.085828499999934</v>
       </c>
       <c r="D63" s="5">
         <v>6.5468748319196468</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1922.0025344999999</v>
       </c>
       <c r="C64" s="5">
         <v>8.4123366999999689</v>
       </c>
       <c r="D64" s="5">
         <v>5.404759138985904</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1926.403035</v>
       </c>
       <c r="C65" s="5">
         <v>4.4005005000001347</v>
       </c>
       <c r="D65" s="5">
         <v>2.7823098029595039</v>
       </c>
       <c r="E65" s="5">
         <v>2.8487873731332325</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1932.3973667</v>
       </c>
       <c r="C66" s="5">
         <v>5.9943316999999752</v>
       </c>
       <c r="D66" s="5">
         <v>3.7985766837249635</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1937.9354142</v>
       </c>
       <c r="C67" s="5">
         <v>5.5380474999999478</v>
       </c>
       <c r="D67" s="5">
         <v>3.4938030522465358</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1943.4487432999999</v>
       </c>
       <c r="C68" s="5">
         <v>5.5133290999999645</v>
       </c>
       <c r="D68" s="5">
         <v>3.4678683591658377</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1940.8748092999999</v>
       </c>
       <c r="C69" s="5">
         <v>-2.5739340000000084</v>
       </c>
       <c r="D69" s="5">
         <v>-1.5777728720703377</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1946.6877242</v>
       </c>
       <c r="C70" s="5">
         <v>5.8129149000001235</v>
       </c>
       <c r="D70" s="5">
         <v>3.6537939088570726</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1958.0663772</v>
       </c>
       <c r="C71" s="5">
         <v>11.378652999999986</v>
       </c>
       <c r="D71" s="5">
         <v>7.2441070573929789</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1959.1466515</v>
       </c>
       <c r="C72" s="5">
         <v>1.0802742999999282</v>
       </c>
       <c r="D72" s="5">
         <v>0.66405815831083181</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1965.7092993000001</v>
       </c>
       <c r="C73" s="5">
         <v>6.5626478000001498</v>
       </c>
       <c r="D73" s="5">
         <v>4.0945882758486318</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1969.6202653</v>
       </c>
       <c r="C74" s="5">
         <v>3.9109659999999167</v>
       </c>
       <c r="D74" s="5">
         <v>2.4138144465418065</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1972.3614778000001</v>
       </c>
       <c r="C75" s="5">
         <v>2.7412125000000742</v>
       </c>
       <c r="D75" s="5">
         <v>1.6829394585774038</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1975.2083199000001</v>
       </c>
       <c r="C76" s="5">
         <v>2.8468421000000035</v>
       </c>
       <c r="D76" s="5">
         <v>1.7458569935854262</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1982.6009374</v>
       </c>
       <c r="C77" s="5">
         <v>7.3926174999999148</v>
       </c>
       <c r="D77" s="5">
         <v>4.584858035417283</v>
       </c>
       <c r="E77" s="5">
         <v>2.9172453208889282</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1980.7690947999999</v>
       </c>
       <c r="C78" s="5">
         <v>-1.8318426000000727</v>
       </c>
       <c r="D78" s="5">
         <v>-1.1031340674397816</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1985.0166733999999</v>
       </c>
       <c r="C79" s="5">
         <v>4.2475785999999971</v>
       </c>
       <c r="D79" s="5">
         <v>2.6038585331249919</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1987.0419783</v>
       </c>
       <c r="C80" s="5">
         <v>2.0253049000000374</v>
       </c>
       <c r="D80" s="5">
         <v>1.2312494472021651</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1992.6802668</v>
       </c>
       <c r="C81" s="5">
         <v>5.6382885000000442</v>
       </c>
       <c r="D81" s="5">
         <v>3.4586805559133849</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1998.6248548000001</v>
       </c>
       <c r="C82" s="5">
         <v>5.944588000000067</v>
       </c>
       <c r="D82" s="5">
         <v>3.6391796748165062</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2000.2762444</v>
       </c>
       <c r="C83" s="5">
         <v>1.6513895999999022</v>
       </c>
       <c r="D83" s="5">
         <v>0.99603382083308656</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2007.4870128</v>
       </c>
       <c r="C84" s="5">
         <v>7.2107684000000063</v>
       </c>
       <c r="D84" s="5">
         <v>4.4126709210194459</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2011.9255131</v>
       </c>
       <c r="C85" s="5">
         <v>4.438500299999987</v>
       </c>
       <c r="D85" s="5">
         <v>2.6856704554446553</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2010.6378692000001</v>
       </c>
       <c r="C86" s="5">
         <v>-1.2876438999999209</v>
       </c>
       <c r="D86" s="5">
         <v>-0.76530925225372082</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>2030.1746504</v>
       </c>
       <c r="C87" s="5">
         <v>19.53678119999995</v>
       </c>
       <c r="D87" s="5">
         <v>12.303815747781766</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>2037.5953752999999</v>
       </c>
       <c r="C88" s="5">
         <v>7.4207248999998683</v>
       </c>
       <c r="D88" s="5">
         <v>4.4755212550328771</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>2034.8911214</v>
       </c>
       <c r="C89" s="5">
         <v>-2.7042538999999124</v>
       </c>
       <c r="D89" s="5">
         <v>-1.5810408714067248</v>
       </c>
       <c r="E89" s="5">
         <v>2.6374538119896984</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>2045.5240034000001</v>
       </c>
       <c r="C90" s="5">
         <v>10.632882000000109</v>
       </c>
       <c r="D90" s="5">
         <v>6.4537191830746243</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>2053.8372801999999</v>
       </c>
       <c r="C91" s="5">
         <v>8.3132767999998123</v>
       </c>
       <c r="D91" s="5">
         <v>4.9874604301029191</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>2061.2933760999999</v>
       </c>
       <c r="C92" s="5">
         <v>7.4560959000000366</v>
       </c>
       <c r="D92" s="5">
         <v>4.4444337892823427</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>2065.8047068999999</v>
       </c>
       <c r="C93" s="5">
         <v>4.5113307999999961</v>
       </c>
       <c r="D93" s="5">
         <v>2.6581561032205769</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>2078.8926726</v>
       </c>
       <c r="C94" s="5">
         <v>13.087965700000041</v>
       </c>
       <c r="D94" s="5">
         <v>7.873226962190083</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>2085.3001795999999</v>
       </c>
       <c r="C95" s="5">
         <v>6.4075069999998959</v>
       </c>
       <c r="D95" s="5">
         <v>3.7619549462634572</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>2087.6278394999999</v>
       </c>
       <c r="C96" s="5">
         <v>2.3276599000000715</v>
       </c>
       <c r="D96" s="5">
         <v>1.3477214974469964</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>2101.2260304000001</v>
       </c>
       <c r="C97" s="5">
         <v>13.598190900000191</v>
       </c>
       <c r="D97" s="5">
         <v>8.1026426045562658</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>2111.0791789</v>
       </c>
       <c r="C98" s="5">
         <v>9.8531484999998611</v>
       </c>
       <c r="D98" s="5">
         <v>5.7745049864225573</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>2120.8626390999998</v>
       </c>
       <c r="C99" s="5">
         <v>9.7834601999998085</v>
       </c>
       <c r="D99" s="5">
         <v>5.7051705273589715</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>2130.6099448</v>
       </c>
       <c r="C100" s="5">
         <v>9.7473057000001972</v>
       </c>
       <c r="D100" s="5">
         <v>5.6566647732034792</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>2140.8720612000002</v>
       </c>
       <c r="C101" s="5">
         <v>10.262116400000195</v>
       </c>
       <c r="D101" s="5">
         <v>5.9354162358495444</v>
       </c>
       <c r="E101" s="5">
         <v>5.2081872433098919</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>2151.2810187</v>
       </c>
       <c r="C102" s="5">
         <v>10.408957499999815</v>
       </c>
       <c r="D102" s="5">
         <v>5.9929962884237353</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>2158.5700953999999</v>
       </c>
       <c r="C103" s="5">
         <v>7.2890766999998959</v>
       </c>
       <c r="D103" s="5">
         <v>4.1425311833156009</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>2166.9571428999998</v>
       </c>
       <c r="C104" s="5">
         <v>8.3870474999998805</v>
       </c>
       <c r="D104" s="5">
         <v>4.7634983535094655</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>2176.490675</v>
       </c>
       <c r="C105" s="5">
         <v>9.5335321000002295</v>
       </c>
       <c r="D105" s="5">
         <v>5.4090414584390567</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>2185.0657725999999</v>
       </c>
       <c r="C106" s="5">
         <v>8.5750975999999355</v>
       </c>
       <c r="D106" s="5">
         <v>4.8316546477955136</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>2193.3984764000002</v>
       </c>
       <c r="C107" s="5">
         <v>8.3327038000002176</v>
       </c>
       <c r="D107" s="5">
         <v>4.6733874945017684</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>2203.7485784999999</v>
       </c>
       <c r="C108" s="5">
         <v>10.350102099999731</v>
       </c>
       <c r="D108" s="5">
         <v>5.8117976016535122</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>2212.7048510999998</v>
       </c>
       <c r="C109" s="5">
         <v>8.9562725999999202</v>
       </c>
       <c r="D109" s="5">
         <v>4.9874322203812049</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>2216.6858203000002</v>
       </c>
       <c r="C110" s="5">
         <v>3.9809692000003452</v>
       </c>
       <c r="D110" s="5">
         <v>2.1804620891080928</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>2219.9709257</v>
       </c>
       <c r="C111" s="5">
         <v>3.285105399999793</v>
       </c>
       <c r="D111" s="5">
         <v>1.7929549390649058</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>2223.9211876999998</v>
       </c>
       <c r="C112" s="5">
         <v>3.9502619999998387</v>
       </c>
       <c r="D112" s="5">
         <v>2.1563270016220715</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>2232.8187444999999</v>
       </c>
       <c r="C113" s="5">
         <v>8.8975568000000749</v>
       </c>
       <c r="D113" s="5">
         <v>4.9080762382128773</v>
       </c>
       <c r="E113" s="5">
         <v>4.2948238227959123</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>2223.3268075999999</v>
       </c>
       <c r="C114" s="5">
         <v>-9.4919368999999278</v>
       </c>
       <c r="D114" s="5">
         <v>-4.9837204627591003</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>2224.6451677999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.3183601999999155</v>
       </c>
       <c r="D115" s="5">
         <v>0.71388603794442229</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>2229.3710350000001</v>
       </c>
       <c r="C116" s="5">
         <v>4.7258672000002662</v>
       </c>
       <c r="D116" s="5">
         <v>2.5791849251550314</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>2218.4535783000001</v>
       </c>
       <c r="C117" s="5">
         <v>-10.917456700000002</v>
       </c>
       <c r="D117" s="5">
         <v>-5.720798895409807</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>2217.4227397</v>
       </c>
       <c r="C118" s="5">
         <v>-1.0308386000001519</v>
       </c>
       <c r="D118" s="5">
         <v>-0.55617564253105378</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>2223.5692184999998</v>
       </c>
       <c r="C119" s="5">
         <v>6.1464787999998407</v>
       </c>
       <c r="D119" s="5">
         <v>3.3774647465295793</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>2227.6679451</v>
       </c>
       <c r="C120" s="5">
         <v>4.098726600000191</v>
       </c>
       <c r="D120" s="5">
         <v>2.2345353613531627</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>2231.5284915000002</v>
       </c>
       <c r="C121" s="5">
         <v>3.860546400000203</v>
       </c>
       <c r="D121" s="5">
         <v>2.099535478709158</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>2236.8245655000001</v>
       </c>
       <c r="C122" s="5">
         <v>5.2960739999998623</v>
       </c>
       <c r="D122" s="5">
         <v>2.8854235782580062</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>2241.8000876999999</v>
       </c>
       <c r="C123" s="5">
         <v>4.9755221999998867</v>
       </c>
       <c r="D123" s="5">
         <v>2.7021411764567072</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>2245.0391608</v>
       </c>
       <c r="C124" s="5">
         <v>3.2390731000000414</v>
       </c>
       <c r="D124" s="5">
         <v>1.7476691610551542</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>2250.8959129</v>
       </c>
       <c r="C125" s="5">
         <v>5.8567520999999942</v>
       </c>
       <c r="D125" s="5">
         <v>3.1758131010159785</v>
       </c>
       <c r="E125" s="5">
         <v>0.8096119958025616</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>2254.2807005999998</v>
       </c>
       <c r="C126" s="5">
         <v>3.3847876999998334</v>
       </c>
       <c r="D126" s="5">
         <v>1.819501015087388</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>2260.0758826000001</v>
       </c>
       <c r="C127" s="5">
         <v>5.7951820000002954</v>
       </c>
       <c r="D127" s="5">
         <v>3.1288881891569531</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>2267.4118650999999</v>
       </c>
       <c r="C128" s="5">
         <v>7.3359824999997727</v>
       </c>
       <c r="D128" s="5">
         <v>3.9653758149136298</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>2272.0503988</v>
       </c>
       <c r="C129" s="5">
         <v>4.6385337000001527</v>
       </c>
       <c r="D129" s="5">
         <v>2.4826977833723118</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>2280.2837414000001</v>
       </c>
       <c r="C130" s="5">
         <v>8.2333426000000145</v>
       </c>
       <c r="D130" s="5">
         <v>4.4362237713628794</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>2284.9340149999998</v>
       </c>
       <c r="C131" s="5">
         <v>4.650273599999764</v>
       </c>
       <c r="D131" s="5">
         <v>2.4748441088060291</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>2286.9506643</v>
       </c>
       <c r="C132" s="5">
         <v>2.0166493000001537</v>
       </c>
       <c r="D132" s="5">
         <v>1.0642586972342549</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>2290.3516559</v>
       </c>
       <c r="C133" s="5">
         <v>3.4009915999999976</v>
       </c>
       <c r="D133" s="5">
         <v>1.7992241495857986</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>2299.0832231999998</v>
       </c>
       <c r="C134" s="5">
         <v>8.7315672999998242</v>
       </c>
       <c r="D134" s="5">
         <v>4.6719440369734855</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>2302.0602727999999</v>
       </c>
       <c r="C135" s="5">
         <v>2.9770496000001003</v>
       </c>
       <c r="D135" s="5">
         <v>1.564976950629271</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>2305.6995981999999</v>
       </c>
       <c r="C136" s="5">
         <v>3.6393253999999615</v>
       </c>
       <c r="D136" s="5">
         <v>1.9136613550699844</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>2311.9363991999999</v>
       </c>
       <c r="C137" s="5">
         <v>6.236801000000014</v>
       </c>
       <c r="D137" s="5">
         <v>3.2946680483571633</v>
       </c>
       <c r="E137" s="5">
         <v>2.7118306959541538</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>2314.2386971000001</v>
       </c>
       <c r="C138" s="5">
         <v>2.3022979000002124</v>
       </c>
       <c r="D138" s="5">
         <v>1.2015640395847349</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>2320.6327633000001</v>
       </c>
       <c r="C139" s="5">
         <v>6.3940661999999975</v>
       </c>
       <c r="D139" s="5">
         <v>3.3663587536857165</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>2323.0857298999999</v>
       </c>
       <c r="C140" s="5">
         <v>2.4529665999998542</v>
       </c>
       <c r="D140" s="5">
         <v>1.275830107442677</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>2326.8556629999998</v>
       </c>
       <c r="C141" s="5">
         <v>3.7699330999998892</v>
       </c>
       <c r="D141" s="5">
         <v>1.9648508839256396</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>2328.7743237</v>
       </c>
       <c r="C142" s="5">
         <v>1.9186607000001459</v>
       </c>
       <c r="D142" s="5">
         <v>0.99398657217795172</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>2325.7933165999998</v>
       </c>
       <c r="C143" s="5">
         <v>-2.9810071000001699</v>
       </c>
       <c r="D143" s="5">
         <v>-1.5253219699468357</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>2325.3000526999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.49326389999987441</v>
       </c>
       <c r="D144" s="5">
         <v>-0.25420432454311692</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>2329.7271286999999</v>
       </c>
       <c r="C145" s="5">
         <v>4.4270759999999427</v>
       </c>
       <c r="D145" s="5">
         <v>2.3087233155817399</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>2326.3977804000001</v>
       </c>
       <c r="C146" s="5">
         <v>-3.329348299999765</v>
       </c>
       <c r="D146" s="5">
         <v>-1.7014718224886205</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>2322.6812553999998</v>
       </c>
       <c r="C147" s="5">
         <v>-3.7165250000002743</v>
       </c>
       <c r="D147" s="5">
         <v>-1.9002991140524506</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>2323.1280292000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.44677380000030098</v>
       </c>
       <c r="D148" s="5">
         <v>0.23106748464951643</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>2314.3709735000002</v>
       </c>
       <c r="C149" s="5">
         <v>-8.7570556999999098</v>
       </c>
       <c r="D149" s="5">
         <v>-4.4308003422311781</v>
       </c>
       <c r="E149" s="5">
         <v>0.10530455339701206</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>2317.5421046000001</v>
       </c>
       <c r="C150" s="5">
         <v>3.1711310999999114</v>
       </c>
       <c r="D150" s="5">
         <v>1.6566773949554303</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>2318.5205621999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.9784575999997287</v>
       </c>
       <c r="D151" s="5">
         <v>0.50781361245595402</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>2318.0238481000001</v>
       </c>
       <c r="C152" s="5">
         <v>-0.49671409999973548</v>
       </c>
       <c r="D152" s="5">
         <v>-0.25678231772227056</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>2318.1318799999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.10803189999978713</v>
       </c>
       <c r="D153" s="5">
         <v>5.5940544031862771E-2</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>2322.9780461</v>
       </c>
       <c r="C154" s="5">
         <v>4.8461661000001186</v>
       </c>
       <c r="D154" s="5">
         <v>2.5377042033655872</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>2319.5191982000001</v>
       </c>
       <c r="C155" s="5">
         <v>-3.4588478999999097</v>
       </c>
       <c r="D155" s="5">
         <v>-1.7722056385421237</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>2317.2564759000002</v>
       </c>
       <c r="C156" s="5">
         <v>-2.2627222999999503</v>
       </c>
       <c r="D156" s="5">
         <v>-1.1643558473241944</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>2319.3859917999998</v>
       </c>
       <c r="C157" s="5">
         <v>2.1295158999996602</v>
       </c>
       <c r="D157" s="5">
         <v>1.1083688233576972</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>2317.3329675</v>
       </c>
       <c r="C158" s="5">
         <v>-2.0530242999998336</v>
       </c>
       <c r="D158" s="5">
         <v>-1.0570343286892325</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>2317.1288086999998</v>
       </c>
       <c r="C159" s="5">
         <v>-0.2041588000001866</v>
       </c>
       <c r="D159" s="5">
         <v>-0.10566970180243551</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>2316.1009998999998</v>
       </c>
       <c r="C160" s="5">
         <v>-1.0278088000000025</v>
       </c>
       <c r="D160" s="5">
         <v>-0.53098732621201794</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>2313.5061452999998</v>
       </c>
       <c r="C161" s="5">
         <v>-2.5948545999999624</v>
       </c>
       <c r="D161" s="5">
         <v>-1.3361721942899751</v>
       </c>
       <c r="E161" s="5">
         <v>-3.7367743110450213E-2</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>2315.3968322999999</v>
       </c>
       <c r="C162" s="5">
         <v>1.8906870000000708</v>
       </c>
       <c r="D162" s="5">
         <v>0.98510660050972199</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>2311.9925662000001</v>
       </c>
       <c r="C163" s="5">
         <v>-3.4042660999998589</v>
       </c>
       <c r="D163" s="5">
         <v>-1.750130386986537</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>2308.4805449</v>
       </c>
       <c r="C164" s="5">
         <v>-3.5120213000000149</v>
       </c>
       <c r="D164" s="5">
         <v>-1.8077016483142527</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>2306.9236697000001</v>
       </c>
       <c r="C165" s="5">
         <v>-1.5568751999999222</v>
       </c>
       <c r="D165" s="5">
         <v>-0.80630349063837148</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>2305.3628899</v>
       </c>
       <c r="C166" s="5">
         <v>-1.5607798000000912</v>
       </c>
       <c r="D166" s="5">
         <v>-0.80886164576576824</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>2303.2718288999999</v>
       </c>
       <c r="C167" s="5">
         <v>-2.0910610000000815</v>
       </c>
       <c r="D167" s="5">
         <v>-1.0830368150353209</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>2295.2416057999999</v>
       </c>
       <c r="C168" s="5">
         <v>-8.0302231000000575</v>
       </c>
       <c r="D168" s="5">
         <v>-4.1044303525408115</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>2299.7500943999999</v>
       </c>
       <c r="C169" s="5">
         <v>4.5084885999999642</v>
       </c>
       <c r="D169" s="5">
         <v>2.382764305184204</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>2301.6663718999998</v>
       </c>
       <c r="C170" s="5">
         <v>1.9162774999999783</v>
       </c>
       <c r="D170" s="5">
         <v>1.0045008206930106</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>2301.6335121000002</v>
       </c>
       <c r="C171" s="5">
         <v>-3.2859799999641837E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-1.7130486160499281E-2</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>2297.1042790000001</v>
       </c>
       <c r="C172" s="5">
         <v>-4.5292331000000559</v>
       </c>
       <c r="D172" s="5">
         <v>-2.3360102717339903</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>2302.3505829999999</v>
       </c>
       <c r="C173" s="5">
         <v>5.2463039999997818</v>
       </c>
       <c r="D173" s="5">
         <v>2.775342255808777</v>
       </c>
       <c r="E173" s="5">
         <v>-0.48219289681434852</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>2310.7989567999998</v>
       </c>
       <c r="C174" s="5">
         <v>8.4483737999998993</v>
       </c>
       <c r="D174" s="5">
         <v>4.4933114155059295</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>2310.2543667</v>
       </c>
       <c r="C175" s="5">
         <v>-0.544590099999823</v>
       </c>
       <c r="D175" s="5">
         <v>-0.28243985022982088</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>2310.5305340999998</v>
       </c>
       <c r="C176" s="5">
         <v>0.27616739999984929</v>
       </c>
       <c r="D176" s="5">
         <v>0.14354213866614174</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>2315.5208484</v>
       </c>
       <c r="C177" s="5">
         <v>4.9903143000001364</v>
       </c>
       <c r="D177" s="5">
         <v>2.6227861820925735</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>2312.4775518000001</v>
       </c>
       <c r="C178" s="5">
         <v>-3.0432965999998487</v>
       </c>
       <c r="D178" s="5">
         <v>-1.5658129175985747</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>2315.7229766999999</v>
       </c>
       <c r="C179" s="5">
         <v>3.2454248999997617</v>
       </c>
       <c r="D179" s="5">
         <v>1.6971893961271745</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>2322.6741608000002</v>
       </c>
       <c r="C180" s="5">
         <v>6.9511841000003187</v>
       </c>
       <c r="D180" s="5">
         <v>3.6621483976652991</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>2323.6323203000002</v>
       </c>
       <c r="C181" s="5">
         <v>0.95815949999996519</v>
       </c>
       <c r="D181" s="5">
         <v>0.49615385267292034</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>2322.9606217</v>
       </c>
       <c r="C182" s="5">
         <v>-0.67169860000012704</v>
       </c>
       <c r="D182" s="5">
         <v>-0.34633621977754325</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>2331.8357881000002</v>
       </c>
       <c r="C183" s="5">
         <v>8.8751664000001256</v>
       </c>
       <c r="D183" s="5">
         <v>4.6823315969512169</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>2333.6385286999998</v>
       </c>
       <c r="C184" s="5">
         <v>1.8027405999996517</v>
       </c>
       <c r="D184" s="5">
         <v>0.93167403983949182</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>2341.069943</v>
       </c>
       <c r="C185" s="5">
         <v>7.4314143000001422</v>
       </c>
       <c r="D185" s="5">
         <v>3.8890157830933969</v>
       </c>
       <c r="E185" s="5">
         <v>1.6817317173976276</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>2352.7277832999998</v>
       </c>
       <c r="C186" s="5">
         <v>11.657840299999862</v>
       </c>
       <c r="D186" s="5">
         <v>6.1420579869212899</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>2353.6263294</v>
       </c>
       <c r="C187" s="5">
         <v>0.8985461000002033</v>
       </c>
       <c r="D187" s="5">
         <v>0.45926398035416316</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>2361.2237108999998</v>
       </c>
       <c r="C188" s="5">
         <v>7.5973814999997558</v>
       </c>
       <c r="D188" s="5">
         <v>3.94305162545181</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>2373.0933997000002</v>
       </c>
       <c r="C189" s="5">
         <v>11.869688800000404</v>
       </c>
       <c r="D189" s="5">
         <v>6.2019153030131502</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>2373.6059869999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.51258729999972275</v>
       </c>
       <c r="D190" s="5">
         <v>0.25950770824099134</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>2374.1266989999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.52071200000000317</v>
       </c>
       <c r="D191" s="5">
         <v>0.26356896808681363</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>2389.7085449000001</v>
       </c>
       <c r="C192" s="5">
         <v>15.581845900000189</v>
       </c>
       <c r="D192" s="5">
         <v>8.1664392493350455</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>2397.8183786</v>
       </c>
       <c r="C193" s="5">
         <v>8.1098336999998537</v>
       </c>
       <c r="D193" s="5">
         <v>4.1492573651250586</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>2403.8966077</v>
       </c>
       <c r="C194" s="5">
         <v>6.0782291000000441</v>
       </c>
       <c r="D194" s="5">
         <v>3.0846497749011714</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>2409.698801</v>
       </c>
       <c r="C195" s="5">
         <v>5.802193299999999</v>
       </c>
       <c r="D195" s="5">
         <v>2.9351551774786433</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>2421.4342296999998</v>
       </c>
       <c r="C196" s="5">
         <v>11.735428699999829</v>
       </c>
       <c r="D196" s="5">
         <v>6.0032033516074224</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>2430.8045299999999</v>
       </c>
       <c r="C197" s="5">
         <v>9.3703003000000535</v>
       </c>
       <c r="D197" s="5">
         <v>4.7437976543204918</v>
       </c>
       <c r="E197" s="5">
         <v>3.8330587801664873</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>2438.1957858000001</v>
       </c>
       <c r="C198" s="5">
         <v>7.3912558000001809</v>
       </c>
       <c r="D198" s="5">
         <v>3.7104386885270291</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>2447.2229186999998</v>
       </c>
       <c r="C199" s="5">
         <v>9.0271328999997422</v>
       </c>
       <c r="D199" s="5">
         <v>4.5344550143195717</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>2459.4428763000001</v>
       </c>
       <c r="C200" s="5">
         <v>12.219957600000271</v>
       </c>
       <c r="D200" s="5">
         <v>6.1594120768982741</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>2460.0700120000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.62713570000005348</v>
       </c>
       <c r="D201" s="5">
         <v>0.30641865148732794</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>2470.4735393999999</v>
       </c>
       <c r="C202" s="5">
         <v>10.403527399999803</v>
       </c>
       <c r="D202" s="5">
         <v>5.1944616511926389</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>2478.5774615</v>
       </c>
       <c r="C203" s="5">
         <v>8.1039221000000907</v>
       </c>
       <c r="D203" s="5">
         <v>4.0081747031304404</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>2487.7909946</v>
       </c>
       <c r="C204" s="5">
         <v>9.2135330999999496</v>
       </c>
       <c r="D204" s="5">
         <v>4.5530586793011363</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>2501.1165744</v>
       </c>
       <c r="C205" s="5">
         <v>13.325579800000014</v>
       </c>
       <c r="D205" s="5">
         <v>6.6204505921658052</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>2510.9123900999998</v>
       </c>
       <c r="C206" s="5">
         <v>9.7958156999998209</v>
       </c>
       <c r="D206" s="5">
         <v>4.8024670734778008</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>2515.1147212000001</v>
       </c>
       <c r="C207" s="5">
         <v>4.202331100000265</v>
       </c>
       <c r="D207" s="5">
         <v>2.0269428633640896</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>2525.3647599999999</v>
       </c>
       <c r="C208" s="5">
         <v>10.250038799999857</v>
       </c>
       <c r="D208" s="5">
         <v>5.0015717146671079</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>2536.8438256999998</v>
       </c>
       <c r="C209" s="5">
         <v>11.479065699999865</v>
       </c>
       <c r="D209" s="5">
         <v>5.5930639087402145</v>
       </c>
       <c r="E209" s="5">
         <v>4.362312740136276</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>2541.6989760000001</v>
       </c>
       <c r="C210" s="5">
         <v>4.8551503000003322</v>
       </c>
       <c r="D210" s="5">
         <v>2.3209551856007815</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>2552.3544084999999</v>
       </c>
       <c r="C211" s="5">
         <v>10.655432499999733</v>
       </c>
       <c r="D211" s="5">
         <v>5.1483285710895554</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>2563.9447875999999</v>
       </c>
       <c r="C212" s="5">
         <v>11.590379100000064</v>
       </c>
       <c r="D212" s="5">
         <v>5.5874458074698818</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>2570.3779939999999</v>
       </c>
       <c r="C213" s="5">
         <v>6.4332064000000173</v>
       </c>
       <c r="D213" s="5">
         <v>3.052826363733141</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>2581.2966517</v>
       </c>
       <c r="C214" s="5">
         <v>10.91865770000004</v>
       </c>
       <c r="D214" s="5">
         <v>5.218252351614705</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>2593.2390537000001</v>
       </c>
       <c r="C215" s="5">
         <v>11.942402000000129</v>
       </c>
       <c r="D215" s="5">
         <v>5.6952873368310009</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>2595.2373280000002</v>
       </c>
       <c r="C216" s="5">
         <v>1.9982743000000482</v>
       </c>
       <c r="D216" s="5">
         <v>0.92861399095394148</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>2600.8139255999999</v>
       </c>
       <c r="C217" s="5">
         <v>5.5765975999997863</v>
       </c>
       <c r="D217" s="5">
         <v>2.6092308906836781</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>2601.7979605</v>
       </c>
       <c r="C218" s="5">
         <v>0.98403490000009697</v>
       </c>
       <c r="D218" s="5">
         <v>0.45497382792820673</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>2611.5691256</v>
       </c>
       <c r="C219" s="5">
         <v>9.771165099999962</v>
       </c>
       <c r="D219" s="5">
         <v>4.6009143679885955</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>2620.37725</v>
       </c>
       <c r="C220" s="5">
         <v>8.808124399999997</v>
       </c>
       <c r="D220" s="5">
         <v>4.1232067914049431</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>2626.9655412000002</v>
       </c>
       <c r="C221" s="5">
         <v>6.5882912000001852</v>
       </c>
       <c r="D221" s="5">
         <v>3.0591768625316318</v>
       </c>
       <c r="E221" s="5">
         <v>3.5525133469788139</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>2627.8107626999999</v>
       </c>
       <c r="C222" s="5">
         <v>0.84522149999975227</v>
       </c>
       <c r="D222" s="5">
         <v>0.38678184797249493</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>2636.4088971000001</v>
       </c>
       <c r="C223" s="5">
         <v>8.5981344000001627</v>
       </c>
       <c r="D223" s="5">
         <v>3.997806312258656</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>2634.2770191</v>
       </c>
       <c r="C224" s="5">
         <v>-2.1318780000001425</v>
       </c>
       <c r="D224" s="5">
         <v>-0.96605138858352202</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>2640.6359646000001</v>
       </c>
       <c r="C225" s="5">
         <v>6.358945500000118</v>
       </c>
       <c r="D225" s="5">
         <v>2.9354787901397561</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>2643.8020664000001</v>
       </c>
       <c r="C226" s="5">
         <v>3.1661017999999785</v>
       </c>
       <c r="D226" s="5">
         <v>1.4483166485742105</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>2646.5595278000001</v>
       </c>
       <c r="C227" s="5">
         <v>2.7574614000000111</v>
       </c>
       <c r="D227" s="5">
         <v>1.2587937335425847</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>2654.7276445000002</v>
       </c>
       <c r="C228" s="5">
         <v>8.1681167000001551</v>
       </c>
       <c r="D228" s="5">
         <v>3.7670966749898449</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>2659.7305795000002</v>
       </c>
       <c r="C229" s="5">
         <v>5.0029349999999795</v>
       </c>
       <c r="D229" s="5">
         <v>2.2850332030656118</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>2634.5197360000002</v>
       </c>
       <c r="C230" s="5">
         <v>-25.21084350000001</v>
       </c>
       <c r="D230" s="5">
         <v>-10.799822553567118</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>2648.6060335000002</v>
       </c>
       <c r="C231" s="5">
         <v>14.086297500000001</v>
       </c>
       <c r="D231" s="5">
         <v>6.6082690972494307</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>2653.8036913000001</v>
       </c>
       <c r="C232" s="5">
         <v>5.1976577999998881</v>
       </c>
       <c r="D232" s="5">
         <v>2.3804791115421553</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>2649.2480270999999</v>
       </c>
       <c r="C233" s="5">
         <v>-4.5556642000001375</v>
       </c>
       <c r="D233" s="5">
         <v>-2.0406467746689194</v>
       </c>
       <c r="E233" s="5">
         <v>0.84822147647285462</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>2637.9040730000002</v>
       </c>
       <c r="C234" s="5">
         <v>-11.343954099999792</v>
       </c>
       <c r="D234" s="5">
         <v>-5.0190418726019708</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>2622.9214827000001</v>
       </c>
       <c r="C235" s="5">
         <v>-14.982590300000084</v>
       </c>
       <c r="D235" s="5">
         <v>-6.606747451431783</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>2606.0458229000001</v>
       </c>
       <c r="C236" s="5">
         <v>-16.875659799999994</v>
       </c>
       <c r="D236" s="5">
         <v>-7.4532671799984129</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>2588.1777000000002</v>
       </c>
       <c r="C237" s="5">
         <v>-17.868122899999889</v>
       </c>
       <c r="D237" s="5">
         <v>-7.9244083421804001</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>2580.2501127999999</v>
       </c>
       <c r="C238" s="5">
         <v>-7.9275872000002892</v>
       </c>
       <c r="D238" s="5">
         <v>-3.6143063912917994</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>2570.3354159999999</v>
       </c>
       <c r="C239" s="5">
         <v>-9.9146968000000015</v>
       </c>
       <c r="D239" s="5">
         <v>-4.5148279191981944</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>2559.6779799999999</v>
       </c>
       <c r="C240" s="5">
         <v>-10.657435999999961</v>
       </c>
       <c r="D240" s="5">
         <v>-4.8636719768195729</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>2550.4673979999998</v>
       </c>
       <c r="C241" s="5">
         <v>-9.2105820000001586</v>
       </c>
       <c r="D241" s="5">
         <v>-4.2335632727921517</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>2548.0055631999999</v>
       </c>
       <c r="C242" s="5">
         <v>-2.461834799999906</v>
       </c>
       <c r="D242" s="5">
         <v>-1.1521686774122131</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>2544.6959625999998</v>
       </c>
       <c r="C243" s="5">
         <v>-3.3096006000000671</v>
       </c>
       <c r="D243" s="5">
         <v>-1.5475911624969974</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>2539.9573414000001</v>
       </c>
       <c r="C244" s="5">
         <v>-4.7386211999996704</v>
       </c>
       <c r="D244" s="5">
         <v>-2.2118425008808784</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>2540.4922311999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.53488979999974617</v>
       </c>
       <c r="D245" s="5">
         <v>0.25300099022207423</v>
       </c>
       <c r="E245" s="5">
         <v>-4.1051571913049418</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>2546.5051208999998</v>
       </c>
       <c r="C246" s="5">
         <v>6.0128896999999597</v>
       </c>
       <c r="D246" s="5">
         <v>2.8774502808588398</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>2545.7981174000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.70700349999970058</v>
       </c>
       <c r="D247" s="5">
         <v>-0.33265587257282903</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>2550.7554820999999</v>
       </c>
       <c r="C248" s="5">
         <v>4.9573646999997436</v>
       </c>
       <c r="D248" s="5">
         <v>2.3619174810812993</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>2561.8307976000001</v>
       </c>
       <c r="C249" s="5">
         <v>11.075315500000215</v>
       </c>
       <c r="D249" s="5">
         <v>5.336616215025769</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>2572.6899521</v>
       </c>
       <c r="C250" s="5">
         <v>10.859154499999931</v>
       </c>
       <c r="D250" s="5">
         <v>5.2068690682514962</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>2570.4704194000001</v>
       </c>
       <c r="C251" s="5">
         <v>-2.2195326999999452</v>
       </c>
       <c r="D251" s="5">
         <v>-1.0303758039607924</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>2573.9484929999999</v>
       </c>
       <c r="C252" s="5">
         <v>3.4780735999997887</v>
       </c>
       <c r="D252" s="5">
         <v>1.6358442943966045</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>2575.4496325</v>
       </c>
       <c r="C253" s="5">
         <v>1.5011395000001357</v>
       </c>
       <c r="D253" s="5">
         <v>0.70209515362316122</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>2578.0312902000001</v>
       </c>
       <c r="C254" s="5">
         <v>2.5816577000000507</v>
       </c>
       <c r="D254" s="5">
         <v>1.2095466411218281</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>2583.4963421000002</v>
       </c>
       <c r="C255" s="5">
         <v>5.4650519000001623</v>
       </c>
       <c r="D255" s="5">
         <v>2.573695265552578</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>2586.7000886000001</v>
       </c>
       <c r="C256" s="5">
         <v>3.2037464999998519</v>
       </c>
       <c r="D256" s="5">
         <v>1.4982895917382777</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>2591.1812697999999</v>
       </c>
       <c r="C257" s="5">
         <v>4.4811811999998099</v>
       </c>
       <c r="D257" s="5">
         <v>2.0987942892640943</v>
       </c>
       <c r="E257" s="5">
         <v>1.9952447788457617</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>2600.8627710000001</v>
       </c>
       <c r="C258" s="5">
         <v>9.6815012000001843</v>
       </c>
       <c r="D258" s="5">
         <v>4.5768868556732789</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>2600.0827597000002</v>
       </c>
       <c r="C259" s="5">
         <v>-0.78001129999984187</v>
       </c>
       <c r="D259" s="5">
         <v>-0.35929276254146325</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>2611.1491713</v>
       </c>
       <c r="C260" s="5">
         <v>11.06641159999981</v>
       </c>
       <c r="D260" s="5">
         <v>5.2286838483802445</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2627.3382542999998</v>
       </c>
       <c r="C261" s="5">
         <v>16.189082999999755</v>
       </c>
       <c r="D261" s="5">
         <v>7.6990004977625759</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2624.9415976999999</v>
       </c>
       <c r="C262" s="5">
         <v>-2.3966565999999148</v>
       </c>
       <c r="D262" s="5">
         <v>-1.0891641335704305</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2634.5834890000001</v>
       </c>
       <c r="C263" s="5">
         <v>9.6418913000002249</v>
       </c>
       <c r="D263" s="5">
         <v>4.4979681922349801</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2641.8792988</v>
       </c>
       <c r="C264" s="5">
         <v>7.2958097999999154</v>
       </c>
       <c r="D264" s="5">
         <v>3.3741789086558782</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2647.0959386999998</v>
       </c>
       <c r="C265" s="5">
         <v>5.2166398999997909</v>
       </c>
       <c r="D265" s="5">
         <v>2.3954168863593805</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2659.5057579999998</v>
       </c>
       <c r="C266" s="5">
         <v>12.409819299999981</v>
       </c>
       <c r="D266" s="5">
         <v>5.7730526737787224</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2655.3392352999999</v>
       </c>
       <c r="C267" s="5">
         <v>-4.1665226999998595</v>
       </c>
       <c r="D267" s="5">
         <v>-1.8638688575536855</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2663.7398953000002</v>
       </c>
       <c r="C268" s="5">
         <v>8.4006600000002436</v>
       </c>
       <c r="D268" s="5">
         <v>3.8631838191428125</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>2674.2001885999998</v>
       </c>
       <c r="C269" s="5">
         <v>10.460293299999648</v>
       </c>
       <c r="D269" s="5">
         <v>4.8154246189101357</v>
       </c>
       <c r="E269" s="5">
         <v>3.2039023964698377</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>2686.2434628999999</v>
       </c>
       <c r="C270" s="5">
         <v>12.043274300000121</v>
       </c>
       <c r="D270" s="5">
         <v>5.5400944040489897</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>2692.143736</v>
       </c>
       <c r="C271" s="5">
         <v>5.9002731000000495</v>
       </c>
       <c r="D271" s="5">
         <v>2.6678489739588862</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>2707.0158962</v>
       </c>
       <c r="C272" s="5">
         <v>14.872160200000053</v>
       </c>
       <c r="D272" s="5">
         <v>6.8343101537905016</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>2714.4534662000001</v>
       </c>
       <c r="C273" s="5">
         <v>7.4375700000000506</v>
       </c>
       <c r="D273" s="5">
         <v>3.3473009316147939</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>2726.1798444000001</v>
       </c>
       <c r="C274" s="5">
         <v>11.726378199999999</v>
       </c>
       <c r="D274" s="5">
         <v>5.3089347028947298</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>2737.8353332000002</v>
       </c>
       <c r="C275" s="5">
         <v>11.655488800000057</v>
       </c>
       <c r="D275" s="5">
         <v>5.2528481956333861</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>2743.5545953000001</v>
       </c>
       <c r="C276" s="5">
         <v>5.7192620999999235</v>
       </c>
       <c r="D276" s="5">
         <v>2.5357693369166823</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>2757.3317947999999</v>
       </c>
       <c r="C277" s="5">
         <v>13.777199499999824</v>
       </c>
       <c r="D277" s="5">
         <v>6.1952428046390118</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>2768.2657958999998</v>
       </c>
       <c r="C278" s="5">
         <v>10.934001099999932</v>
       </c>
       <c r="D278" s="5">
         <v>4.863680390869507</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>2773.0881115000002</v>
       </c>
       <c r="C279" s="5">
         <v>4.8223156000003655</v>
       </c>
       <c r="D279" s="5">
         <v>2.1105433665203677</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>2785.7200892999999</v>
       </c>
       <c r="C280" s="5">
         <v>12.631977799999731</v>
       </c>
       <c r="D280" s="5">
         <v>5.6052930017343572</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>2791.8684042</v>
       </c>
       <c r="C281" s="5">
         <v>6.1483149000000594</v>
       </c>
       <c r="D281" s="5">
         <v>2.6808870824957198</v>
       </c>
       <c r="E281" s="5">
         <v>4.4001274138568469</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>2796.0200933000001</v>
       </c>
       <c r="C282" s="5">
         <v>4.1516891000001124</v>
       </c>
       <c r="D282" s="5">
         <v>1.7991452787768702</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>2812.4255394000002</v>
       </c>
       <c r="C283" s="5">
         <v>16.405446100000063</v>
       </c>
       <c r="D283" s="5">
         <v>7.2726328126607509</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>2819.6944312999999</v>
       </c>
       <c r="C284" s="5">
         <v>7.2688918999997441</v>
       </c>
       <c r="D284" s="5">
         <v>3.1459458180617572</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>2825.3978228000001</v>
       </c>
       <c r="C285" s="5">
         <v>5.7033915000001798</v>
       </c>
       <c r="D285" s="5">
         <v>2.4544236472238579</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>2830.4351474</v>
       </c>
       <c r="C286" s="5">
         <v>5.0373245999999199</v>
       </c>
       <c r="D286" s="5">
         <v>2.1605513897743567</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>2838.4468194999999</v>
       </c>
       <c r="C287" s="5">
         <v>8.0116720999999416</v>
       </c>
       <c r="D287" s="5">
         <v>3.4500343604515038</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>2847.8181786</v>
       </c>
       <c r="C288" s="5">
         <v>9.3713591000000633</v>
       </c>
       <c r="D288" s="5">
         <v>4.0346364382794597</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>2853.0538041999998</v>
       </c>
       <c r="C289" s="5">
         <v>5.2356255999998211</v>
       </c>
       <c r="D289" s="5">
         <v>2.2286079342066278</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>2860.7137911999998</v>
       </c>
       <c r="C290" s="5">
         <v>7.659987000000001</v>
       </c>
       <c r="D290" s="5">
         <v>3.2698089817644327</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>2866.5993920999999</v>
       </c>
       <c r="C291" s="5">
         <v>5.8856009000000995</v>
       </c>
       <c r="D291" s="5">
         <v>2.4969960062204422</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>2876.9981259000001</v>
       </c>
       <c r="C292" s="5">
         <v>10.398733800000173</v>
       </c>
       <c r="D292" s="5">
         <v>4.4409694968248647</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>2881.1014184999999</v>
       </c>
       <c r="C293" s="5">
         <v>4.1032925999998042</v>
       </c>
       <c r="D293" s="5">
         <v>1.7249786745989315</v>
       </c>
       <c r="E293" s="5">
         <v>3.1961755133501413</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>2887.5781023</v>
       </c>
       <c r="C294" s="5">
         <v>6.4766838000000462</v>
       </c>
       <c r="D294" s="5">
         <v>2.7311905790354141</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>2895.3112114</v>
       </c>
       <c r="C295" s="5">
         <v>7.7331091000000924</v>
       </c>
       <c r="D295" s="5">
         <v>3.2614330699984651</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>2904.5794636999999</v>
       </c>
       <c r="C296" s="5">
         <v>9.2682522999998582</v>
       </c>
       <c r="D296" s="5">
         <v>3.9097080652975569</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>2917.7258837999998</v>
       </c>
       <c r="C297" s="5">
         <v>13.146420099999887</v>
       </c>
       <c r="D297" s="5">
         <v>5.5685868936199867</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>2929.0465248</v>
       </c>
       <c r="C298" s="5">
         <v>11.320641000000251</v>
       </c>
       <c r="D298" s="5">
         <v>4.7565972488970765</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2934.7866546</v>
       </c>
       <c r="C299" s="5">
         <v>5.740129799999977</v>
       </c>
       <c r="D299" s="5">
         <v>2.3771854741296394</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>2945.5582011000001</v>
       </c>
       <c r="C300" s="5">
         <v>10.771546500000113</v>
       </c>
       <c r="D300" s="5">
         <v>4.4943656472738125</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>2955.6793762000002</v>
       </c>
       <c r="C301" s="5">
         <v>10.121175100000073</v>
       </c>
       <c r="D301" s="5">
         <v>4.20211993362678</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>2965.3014908999999</v>
       </c>
       <c r="C302" s="5">
         <v>9.6221146999996563</v>
       </c>
       <c r="D302" s="5">
         <v>3.9772714270824627</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>2977.6247650999999</v>
       </c>
       <c r="C303" s="5">
         <v>12.323274200000014</v>
       </c>
       <c r="D303" s="5">
         <v>5.1025717815943672</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>2986.3516915</v>
       </c>
       <c r="C304" s="5">
         <v>8.7269264000001385</v>
       </c>
       <c r="D304" s="5">
         <v>3.5742519653712002</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>2997.7171441999999</v>
       </c>
       <c r="C305" s="5">
         <v>11.365452699999878</v>
       </c>
       <c r="D305" s="5">
         <v>4.6637764045281749</v>
       </c>
       <c r="E305" s="5">
         <v>4.0476091869308117</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>2999.9990134</v>
       </c>
       <c r="C306" s="5">
         <v>2.2818692000000738</v>
       </c>
       <c r="D306" s="5">
         <v>0.91727671712100722</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>2997.3035995999999</v>
       </c>
       <c r="C307" s="5">
         <v>-2.6954138000000967</v>
       </c>
       <c r="D307" s="5">
         <v>-1.0728539412140248</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>2994.6610691000001</v>
       </c>
       <c r="C308" s="5">
         <v>-2.6425304999997934</v>
       </c>
       <c r="D308" s="5">
         <v>-1.0528480832149634</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>2991.5030234000001</v>
       </c>
       <c r="C309" s="5">
         <v>-3.1580457000000024</v>
       </c>
       <c r="D309" s="5">
         <v>-1.2581562861795792</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>2990.7893171999999</v>
       </c>
       <c r="C310" s="5">
         <v>-0.71370620000016061</v>
       </c>
       <c r="D310" s="5">
         <v>-0.28591798676583791</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2991.2898257000002</v>
       </c>
       <c r="C311" s="5">
         <v>0.50050850000025093</v>
       </c>
       <c r="D311" s="5">
         <v>0.20100490582213304</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>2996.4381514000002</v>
       </c>
       <c r="C312" s="5">
         <v>5.1483256999999867</v>
       </c>
       <c r="D312" s="5">
         <v>2.0849898791904353</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2995.3287012000001</v>
       </c>
       <c r="C313" s="5">
         <v>-1.109450200000083</v>
       </c>
       <c r="D313" s="5">
         <v>-0.44340392219277547</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>2997.0353813000002</v>
       </c>
       <c r="C314" s="5">
         <v>1.7066801000000851</v>
       </c>
       <c r="D314" s="5">
         <v>0.6858834502246669</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>2999.0012981</v>
       </c>
       <c r="C315" s="5">
         <v>1.9659167999998317</v>
       </c>
       <c r="D315" s="5">
         <v>0.78999061736499954</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2991.6902298</v>
       </c>
       <c r="C316" s="5">
         <v>-7.3110682999999881</v>
       </c>
       <c r="D316" s="5">
         <v>-2.8864941465729044</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2995.2637249999998</v>
       </c>
       <c r="C317" s="5">
         <v>3.5734951999997975</v>
       </c>
       <c r="D317" s="5">
         <v>1.4428226592798188</v>
       </c>
       <c r="E317" s="5">
         <v>-8.1842918527086361E-2</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3006.3665202000002</v>
       </c>
       <c r="C318" s="5">
         <v>11.102795200000401</v>
       </c>
       <c r="D318" s="5">
         <v>4.539956153714475</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>2998.8270708999999</v>
       </c>
       <c r="C319" s="5">
         <v>-7.5394493000003422</v>
       </c>
       <c r="D319" s="5">
         <v>-2.968229585416915</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>2993.1404615000001</v>
       </c>
       <c r="C320" s="5">
         <v>-5.6866093999997247</v>
       </c>
       <c r="D320" s="5">
         <v>-2.2519500742559595</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2998.2765353</v>
       </c>
       <c r="C321" s="5">
         <v>5.1360737999998491</v>
       </c>
       <c r="D321" s="5">
         <v>2.078682906711049</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>2992.7948013</v>
       </c>
       <c r="C322" s="5">
         <v>-5.4817339999999604</v>
       </c>
       <c r="D322" s="5">
         <v>-2.1720263262811623</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2986.7270834999999</v>
       </c>
       <c r="C323" s="5">
         <v>-6.0677178000000822</v>
       </c>
       <c r="D323" s="5">
         <v>-2.4059834414612902</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2993.6462025999999</v>
       </c>
       <c r="C324" s="5">
         <v>6.919119099999989</v>
       </c>
       <c r="D324" s="5">
         <v>2.8156424073836783</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2991.7188796999999</v>
       </c>
       <c r="C325" s="5">
         <v>-1.9273229000000356</v>
       </c>
       <c r="D325" s="5">
         <v>-0.76983566752550914</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>2997.3199027000001</v>
       </c>
       <c r="C326" s="5">
         <v>5.6010230000001684</v>
       </c>
       <c r="D326" s="5">
         <v>2.2698889325767357</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>2991.7704613000001</v>
       </c>
       <c r="C327" s="5">
         <v>-5.5494413999999779</v>
       </c>
       <c r="D327" s="5">
         <v>-2.1992760943919776</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2990.4652070000002</v>
       </c>
       <c r="C328" s="5">
         <v>-1.3052542999998877</v>
       </c>
       <c r="D328" s="5">
         <v>-0.52228344896594336</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2991.9766834000002</v>
       </c>
       <c r="C329" s="5">
         <v>1.5114763999999923</v>
       </c>
       <c r="D329" s="5">
         <v>0.60820712413849343</v>
       </c>
       <c r="E329" s="5">
         <v>-0.10974130833837359</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2998.3121756</v>
       </c>
       <c r="C330" s="5">
         <v>6.3354921999998624</v>
       </c>
       <c r="D330" s="5">
         <v>2.5707954333326954</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>3001.7244070000002</v>
       </c>
       <c r="C331" s="5">
         <v>3.4122314000001097</v>
       </c>
       <c r="D331" s="5">
         <v>1.374241454830849</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>3015.0438772000002</v>
       </c>
       <c r="C332" s="5">
         <v>13.319470200000069</v>
       </c>
       <c r="D332" s="5">
         <v>5.4566187953061895</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>3017.2908511000001</v>
       </c>
       <c r="C333" s="5">
         <v>2.2469738999998299</v>
       </c>
       <c r="D333" s="5">
         <v>0.89797974135237268</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>3023.7508318999999</v>
       </c>
       <c r="C334" s="5">
         <v>6.459980799999812</v>
       </c>
       <c r="D334" s="5">
         <v>2.5996547241472934</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>3029.6868899000001</v>
       </c>
       <c r="C335" s="5">
         <v>5.9360580000002301</v>
       </c>
       <c r="D335" s="5">
         <v>2.3813758296277632</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>3019.3692231999999</v>
       </c>
       <c r="C336" s="5">
         <v>-10.317666700000245</v>
       </c>
       <c r="D336" s="5">
         <v>-4.010945169966762</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>3024.1620968000002</v>
       </c>
       <c r="C337" s="5">
         <v>4.7928736000003482</v>
       </c>
       <c r="D337" s="5">
         <v>1.9215696849973707</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>3017.8231906999999</v>
       </c>
       <c r="C338" s="5">
         <v>-6.3389061000002584</v>
       </c>
       <c r="D338" s="5">
         <v>-2.4865081266526867</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>3031.4322114000001</v>
       </c>
       <c r="C339" s="5">
         <v>13.609020700000201</v>
       </c>
       <c r="D339" s="5">
         <v>5.5477144152737967</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>3040.3384486</v>
       </c>
       <c r="C340" s="5">
         <v>8.9062371999998504</v>
       </c>
       <c r="D340" s="5">
         <v>3.5830865715129168</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>3045.5291173999999</v>
       </c>
       <c r="C341" s="5">
         <v>5.1906687999999122</v>
       </c>
       <c r="D341" s="5">
         <v>2.0680674373839469</v>
       </c>
       <c r="E341" s="5">
         <v>1.7898680259481159</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>3042.5689726000001</v>
       </c>
       <c r="C342" s="5">
         <v>-2.9601447999998527</v>
       </c>
       <c r="D342" s="5">
         <v>-1.1601418977739808</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>3057.2348135000002</v>
       </c>
       <c r="C343" s="5">
         <v>14.665840900000148</v>
       </c>
       <c r="D343" s="5">
         <v>5.9400981301612088</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>3069.9614740000002</v>
       </c>
       <c r="C344" s="5">
         <v>12.72666049999998</v>
       </c>
       <c r="D344" s="5">
         <v>5.1113341424517733</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>3070.3056949000002</v>
       </c>
       <c r="C345" s="5">
         <v>0.34422089999998207</v>
       </c>
       <c r="D345" s="5">
         <v>0.13463358152547844</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>3079.2002069999999</v>
       </c>
       <c r="C346" s="5">
         <v>8.8945120999997016</v>
       </c>
       <c r="D346" s="5">
         <v>3.5322636489442338</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>3089.5093356000002</v>
       </c>
       <c r="C347" s="5">
         <v>10.309128600000349</v>
       </c>
       <c r="D347" s="5">
         <v>4.0923983346744297</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>3093.6393481</v>
       </c>
       <c r="C348" s="5">
         <v>4.1300124999997934</v>
       </c>
       <c r="D348" s="5">
         <v>1.6159899628932939</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>3104.5670636</v>
       </c>
       <c r="C349" s="5">
         <v>10.927715499999977</v>
       </c>
       <c r="D349" s="5">
         <v>4.3221079662530082</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>3105.9687883000001</v>
       </c>
       <c r="C350" s="5">
         <v>1.4017247000001589</v>
       </c>
       <c r="D350" s="5">
         <v>0.54315237375646142</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>3114.5006472</v>
       </c>
       <c r="C351" s="5">
         <v>8.531858899999861</v>
       </c>
       <c r="D351" s="5">
         <v>3.3465680112979124</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>3119.5364877000002</v>
       </c>
       <c r="C352" s="5">
         <v>5.0358405000001767</v>
       </c>
       <c r="D352" s="5">
         <v>1.9576298770040967</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>3126.9869220999999</v>
       </c>
       <c r="C353" s="5">
         <v>7.4504343999997218</v>
       </c>
       <c r="D353" s="5">
         <v>2.903925496917048</v>
       </c>
       <c r="E353" s="5">
         <v>2.6746683929110171</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>3132.5687616</v>
       </c>
       <c r="C354" s="5">
         <v>5.5818395000001146</v>
       </c>
       <c r="D354" s="5">
         <v>2.1632203992623555</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3142.1916858</v>
       </c>
       <c r="C355" s="5">
         <v>9.6229241999999431</v>
       </c>
       <c r="D355" s="5">
         <v>3.7491980700654626</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>3142.6752698</v>
       </c>
       <c r="C356" s="5">
         <v>0.48358400000006441</v>
       </c>
       <c r="D356" s="5">
         <v>0.18483667021933492</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>3148.8967533</v>
       </c>
       <c r="C357" s="5">
         <v>6.2214834999999766</v>
       </c>
       <c r="D357" s="5">
         <v>2.4016506553659278</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>3157.5104246000001</v>
       </c>
       <c r="C358" s="5">
         <v>8.6136713000000782</v>
       </c>
       <c r="D358" s="5">
         <v>3.3323873357509415</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>3161.0478514000001</v>
       </c>
       <c r="C359" s="5">
         <v>3.5374268000000484</v>
       </c>
       <c r="D359" s="5">
         <v>1.3527006010673137</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>3166.0538897000001</v>
       </c>
       <c r="C360" s="5">
         <v>5.0060383000000002</v>
       </c>
       <c r="D360" s="5">
         <v>1.9170374748333829</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3173.5750380999998</v>
       </c>
       <c r="C361" s="5">
         <v>7.5211483999996744</v>
       </c>
       <c r="D361" s="5">
         <v>2.8882131936331046</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3177.5248013</v>
       </c>
       <c r="C362" s="5">
         <v>3.9497632000002341</v>
       </c>
       <c r="D362" s="5">
         <v>1.5037599471112939</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3176.0167732999998</v>
       </c>
       <c r="C363" s="5">
         <v>-1.5080280000001949</v>
       </c>
       <c r="D363" s="5">
         <v>-0.56802623742843172</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3182.9474151999998</v>
       </c>
       <c r="C364" s="5">
         <v>6.9306418999999551</v>
       </c>
       <c r="D364" s="5">
         <v>2.6502749650174851</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3180.7821684</v>
       </c>
       <c r="C365" s="5">
         <v>-2.1652467999997498</v>
       </c>
       <c r="D365" s="5">
         <v>-0.81327035036783402</v>
       </c>
       <c r="E365" s="5">
         <v>1.7203540545629448</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>3194.3991222999998</v>
       </c>
       <c r="C366" s="5">
         <v>13.616953899999771</v>
       </c>
       <c r="D366" s="5">
         <v>5.2599108110758408</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>3200.5418666999999</v>
       </c>
       <c r="C367" s="5">
         <v>6.1427444000000833</v>
       </c>
       <c r="D367" s="5">
         <v>2.3321307990767703</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3180.1468331999999</v>
       </c>
       <c r="C368" s="5">
         <v>-20.395033499999954</v>
       </c>
       <c r="D368" s="5">
         <v>-7.3844479292413556</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>2836.7896322000001</v>
       </c>
       <c r="C369" s="5">
         <v>-343.3572009999998</v>
       </c>
       <c r="D369" s="5">
         <v>-74.616032633691191</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>2893.8788341999998</v>
       </c>
       <c r="C370" s="5">
         <v>57.089201999999659</v>
       </c>
       <c r="D370" s="5">
         <v>27.01018496608345</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2938.6256601999999</v>
       </c>
       <c r="C371" s="5">
         <v>44.746826000000056</v>
       </c>
       <c r="D371" s="5">
         <v>20.217329949979536</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2928.2987558</v>
       </c>
       <c r="C372" s="5">
         <v>-10.326904399999876</v>
       </c>
       <c r="D372" s="5">
         <v>-4.1364744408298737</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2941.8128317999999</v>
       </c>
       <c r="C373" s="5">
         <v>13.514075999999932</v>
       </c>
       <c r="D373" s="5">
         <v>5.6807435037711684</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2955.6571591000002</v>
       </c>
       <c r="C374" s="5">
         <v>13.844327300000259</v>
       </c>
       <c r="D374" s="5">
         <v>5.7957508599510099</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2978.7544456000001</v>
       </c>
       <c r="C375" s="5">
         <v>23.097286499999882</v>
       </c>
       <c r="D375" s="5">
         <v>9.791257998514924</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2991.2416536999999</v>
       </c>
       <c r="C376" s="5">
         <v>12.487208099999862</v>
       </c>
       <c r="D376" s="5">
         <v>5.1481305974619973</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2995.1577318999998</v>
       </c>
       <c r="C377" s="5">
         <v>3.9160781999999017</v>
       </c>
       <c r="D377" s="5">
         <v>1.582379407726342</v>
       </c>
       <c r="E377" s="5">
         <v>-5.8358110261091278</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>3000.7536355000002</v>
       </c>
       <c r="C378" s="5">
         <v>5.5959036000003834</v>
       </c>
       <c r="D378" s="5">
         <v>2.2651622870130117</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2991.4373446</v>
       </c>
       <c r="C379" s="5">
         <v>-9.3162909000002401</v>
       </c>
       <c r="D379" s="5">
         <v>-3.6626177938394511</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>3020.7018235999999</v>
       </c>
       <c r="C380" s="5">
         <v>29.264478999999938</v>
       </c>
       <c r="D380" s="5">
         <v>12.39199003189302</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>3033.0317848</v>
       </c>
       <c r="C381" s="5">
         <v>12.329961200000071</v>
       </c>
       <c r="D381" s="5">
         <v>5.0096583265767824</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>3041.9969422999998</v>
       </c>
       <c r="C382" s="5">
         <v>8.9651574999998047</v>
       </c>
       <c r="D382" s="5">
         <v>3.6052444232981706</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>3054.3624669999999</v>
       </c>
       <c r="C383" s="5">
         <v>12.365524700000151</v>
       </c>
       <c r="D383" s="5">
         <v>4.9884716956247965</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>3088.3058872000001</v>
       </c>
       <c r="C384" s="5">
         <v>33.943420200000219</v>
       </c>
       <c r="D384" s="5">
         <v>14.181782876263149</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>3092.8875990000001</v>
       </c>
       <c r="C385" s="5">
         <v>4.5817117999999937</v>
       </c>
       <c r="D385" s="5">
         <v>1.7948801098710332</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3105.160762</v>
       </c>
       <c r="C386" s="5">
         <v>12.27316299999984</v>
       </c>
       <c r="D386" s="5">
         <v>4.8671410669334669</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>3140.6716181000002</v>
       </c>
       <c r="C387" s="5">
         <v>35.510856100000183</v>
       </c>
       <c r="D387" s="5">
         <v>14.620231975942776</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>3153.9202246999998</v>
       </c>
       <c r="C388" s="5">
         <v>13.248606599999675</v>
       </c>
       <c r="D388" s="5">
         <v>5.1811925413983495</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>3167.4487841</v>
       </c>
       <c r="C389" s="5">
         <v>13.528559400000177</v>
       </c>
       <c r="D389" s="5">
         <v>5.2705196455583359</v>
       </c>
       <c r="E389" s="5">
         <v>5.7523198316072</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3162.3871903999998</v>
       </c>
       <c r="C390" s="5">
         <v>-5.0615937000002305</v>
       </c>
       <c r="D390" s="5">
         <v>-1.9008395907476938</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3186.4579549</v>
       </c>
       <c r="C391" s="5">
         <v>24.070764500000223</v>
       </c>
       <c r="D391" s="5">
         <v>9.5261450491799682</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>3196.9608195000001</v>
       </c>
       <c r="C392" s="5">
         <v>10.502864600000066</v>
       </c>
       <c r="D392" s="5">
         <v>4.027810303494439</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3223.2752602999999</v>
       </c>
       <c r="C393" s="5">
         <v>26.314440799999829</v>
       </c>
       <c r="D393" s="5">
         <v>10.336949476922896</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3232.5226023</v>
       </c>
       <c r="C394" s="5">
         <v>9.247342000000117</v>
       </c>
       <c r="D394" s="5">
         <v>3.4975583834605084</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3235.7459377999999</v>
       </c>
       <c r="C395" s="5">
         <v>3.2233354999998483</v>
       </c>
       <c r="D395" s="5">
         <v>1.2031738984000118</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3271.4705978000002</v>
       </c>
       <c r="C396" s="5">
         <v>35.724660000000313</v>
       </c>
       <c r="D396" s="5">
         <v>14.08361697860483</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3282.9296915999998</v>
       </c>
       <c r="C397" s="5">
         <v>11.459093799999664</v>
       </c>
       <c r="D397" s="5">
         <v>4.2852110712390923</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>3293.7986891</v>
       </c>
       <c r="C398" s="5">
         <v>10.868997500000205</v>
       </c>
       <c r="D398" s="5">
         <v>4.0460617904281015</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>3305.5859498</v>
       </c>
       <c r="C399" s="5">
         <v>11.787260699999933</v>
       </c>
       <c r="D399" s="5">
         <v>4.3798860471208512</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>3314.3984390000001</v>
       </c>
       <c r="C400" s="5">
         <v>8.8124892000000727</v>
       </c>
       <c r="D400" s="5">
         <v>3.2464533913140192</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>3320.4778030000002</v>
       </c>
       <c r="C401" s="5">
         <v>6.0793640000001687</v>
       </c>
       <c r="D401" s="5">
         <v>2.2234154985821819</v>
       </c>
       <c r="E401" s="5">
         <v>4.8313020771851845</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3341.8545604999999</v>
       </c>
       <c r="C402" s="5">
         <v>21.376757499999712</v>
       </c>
       <c r="D402" s="5">
         <v>8.0049265848711304</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3351.4086753000001</v>
       </c>
       <c r="C403" s="5">
         <v>9.5541148000002067</v>
       </c>
       <c r="D403" s="5">
         <v>3.4851733910522764</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3359.5256841999999</v>
       </c>
       <c r="C404" s="5">
         <v>8.1170088999997461</v>
       </c>
       <c r="D404" s="5">
         <v>2.9453925907443335</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3363.8508705999998</v>
       </c>
       <c r="C405" s="5">
         <v>4.3251863999998932</v>
       </c>
       <c r="D405" s="5">
         <v>1.5559141064466875</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3370.2989812000001</v>
       </c>
       <c r="C406" s="5">
         <v>6.448110600000291</v>
       </c>
       <c r="D406" s="5">
         <v>2.3246672811083391</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3380.2548778</v>
       </c>
       <c r="C407" s="5">
         <v>9.95589659999996</v>
       </c>
       <c r="D407" s="5">
         <v>3.6029755332939395</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3375.4370457999999</v>
       </c>
       <c r="C408" s="5">
         <v>-4.8178320000001804</v>
       </c>
       <c r="D408" s="5">
         <v>-1.6969999045354789</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>3384.6251401999998</v>
       </c>
       <c r="C409" s="5">
         <v>9.1880943999999545</v>
       </c>
       <c r="D409" s="5">
         <v>3.3158043903900314</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>3399.0719035000002</v>
       </c>
       <c r="C410" s="5">
         <v>14.446763300000384</v>
       </c>
       <c r="D410" s="5">
         <v>5.2439909877090018</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>3397.0232467999999</v>
       </c>
       <c r="C411" s="5">
         <v>-2.0486567000002651</v>
       </c>
       <c r="D411" s="5">
         <v>-0.72086002550834083</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>3397.8057124000002</v>
       </c>
       <c r="C412" s="5">
         <v>0.78246560000025056</v>
       </c>
       <c r="D412" s="5">
         <v>0.27675676523897241</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>3404.0372182000001</v>
       </c>
       <c r="C413" s="5">
         <v>6.2315057999999226</v>
       </c>
       <c r="D413" s="5">
         <v>2.2231105633409687</v>
       </c>
       <c r="E413" s="5">
         <v>2.5164876911541345</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>3411.1769104999998</v>
       </c>
       <c r="C414" s="5">
         <v>7.1396922999997514</v>
       </c>
       <c r="D414" s="5">
         <v>2.5461412377569381</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>3417.1695921</v>
       </c>
       <c r="C415" s="5">
         <v>5.9926816000001963</v>
       </c>
       <c r="D415" s="5">
         <v>2.1286231058019967</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>3425.3982233000002</v>
       </c>
       <c r="C416" s="5">
         <v>8.2286312000001089</v>
       </c>
       <c r="D416" s="5">
         <v>2.9282100191237337</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>3427.3128830000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.9146596999999019</v>
       </c>
       <c r="D417" s="5">
         <v>0.67281761233464188</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>3432.8988383000001</v>
       </c>
       <c r="C418" s="5">
         <v>5.5859553000000233</v>
       </c>
       <c r="D418" s="5">
         <v>1.9734298755210711</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>3436.0989380000001</v>
       </c>
       <c r="C419" s="5">
         <v>3.2000997000000098</v>
       </c>
       <c r="D419" s="5">
         <v>1.1243760757773558</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>3405.5347270000002</v>
       </c>
       <c r="C420" s="5">
         <v>-30.564210999999887</v>
       </c>
       <c r="D420" s="5">
         <v>-10.167014035631873</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3445.0323806000001</v>
       </c>
       <c r="C421" s="5">
         <v>39.497653599999921</v>
       </c>
       <c r="D421" s="5">
         <v>14.84072897580171</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>3453.2328818999999</v>
       </c>
       <c r="C422" s="5">
         <v>8.2005012999998144</v>
       </c>
       <c r="D422" s="5">
         <v>2.894156711355178</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>3457.2557522000002</v>
       </c>
       <c r="C423" s="5">
         <v>4.0228703000002497</v>
       </c>
       <c r="D423" s="5">
         <v>1.4069411703947265</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>3462.2042993</v>
       </c>
       <c r="C424" s="5">
         <v>4.9485470999998142</v>
       </c>
       <c r="D424" s="5">
         <v>1.7312079960926541</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>3465.4166144000001</v>
       </c>
       <c r="C425" s="5">
         <v>3.2123151000000689</v>
       </c>
       <c r="D425" s="5">
         <v>1.119087667540053</v>
       </c>
       <c r="E425" s="5">
         <v>1.8031352851205495</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>3468.7122632999999</v>
       </c>
       <c r="C426" s="5">
         <v>3.2956488999998328</v>
       </c>
       <c r="D426" s="5">
         <v>1.1472012008490351</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>3470.4927698000001</v>
       </c>
       <c r="C427" s="5">
         <v>1.7805065000002287</v>
       </c>
       <c r="D427" s="5">
         <v>0.61770766508235653</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>3470.7494621999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.25669239999979254</v>
       </c>
       <c r="D428" s="5">
         <v>8.879321737382817E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>3477.8887039000001</v>
       </c>
       <c r="C429" s="5">
         <v>7.1392417000001842</v>
       </c>
       <c r="D429" s="5">
         <v>2.4964868048128919</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>3475.8946716999999</v>
       </c>
       <c r="C430" s="5">
         <v>-1.9940322000002197</v>
       </c>
       <c r="D430" s="5">
         <v>-0.68584927980949173</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>3469.8747512999998</v>
       </c>
       <c r="C431" s="5">
         <v>-6.0199204000000464</v>
       </c>
       <c r="D431" s="5">
         <v>-2.0586035276279335</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>3464.6079522</v>
       </c>
       <c r="C432" s="5">
         <v>-5.2667990999998437</v>
       </c>
       <c r="D432" s="5">
         <v>-1.8063080434889023</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>3465.9141725999998</v>
       </c>
       <c r="C433" s="5">
         <v>1.3062203999998019</v>
       </c>
       <c r="D433" s="5">
         <v>0.45336121279486719</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>3467.1148552999998</v>
       </c>
       <c r="C434" s="5">
         <v>1.2006827000000158</v>
       </c>
       <c r="D434" s="5">
         <v>0.4165041588851448</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3475.0224944000001</v>
       </c>
       <c r="C435" s="5">
         <v>7.9076391000003241</v>
       </c>
       <c r="D435" s="5">
         <v>2.7715003646470615</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3472.8180348000001</v>
       </c>
       <c r="C436" s="5">
         <v>-2.2044596000000638</v>
       </c>
       <c r="D436" s="5">
         <v>-0.75859688658240776</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3474.9484265999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.1303917999998703</v>
       </c>
       <c r="D437" s="5">
         <v>0.73862587341715358</v>
       </c>
       <c r="E437" s="5">
         <v>0.27505530389597688</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3482.0042094999999</v>
       </c>
       <c r="C438" s="5">
         <v>7.0557828999999401</v>
       </c>
       <c r="D438" s="5">
         <v>2.4639610894665154</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>3480.2018102000002</v>
       </c>
       <c r="C439" s="5">
         <v>-1.8023992999997063</v>
       </c>
       <c r="D439" s="5">
         <v>-0.61939388036120757</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>3491.6518154999999</v>
       </c>
       <c r="C440" s="5">
         <v>11.450005299999702</v>
       </c>
       <c r="D440" s="5">
         <v>4.0202788682093038</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>3491.1105609000001</v>
       </c>
       <c r="C441" s="5">
         <v>-0.54125459999977465</v>
       </c>
       <c r="D441" s="5">
         <v>-0.18585818036177537</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>3498.5664459</v>
       </c>
       <c r="C442" s="5">
         <v>7.4558849999998529</v>
       </c>
       <c r="D442" s="5">
         <v>2.5931312697277775</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>3506.4135741</v>
+        <v>3507.5731133999998</v>
       </c>
       <c r="C443" s="5">
-        <v>7.8471282000000429</v>
+        <v>9.0066674999998213</v>
       </c>
       <c r="D443" s="5">
-        <v>2.724999481372592</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>3.1333844745634387</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>3509.1387119000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>1.5655985000003056</v>
+      </c>
+      <c r="D444" s="5">
+        <v>0.5369345414531379</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7994F76C-ED18-4078-856B-720F6DD71B91}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>hounaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>