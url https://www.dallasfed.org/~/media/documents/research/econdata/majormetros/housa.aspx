--- v9 (2026-09-04)
+++ v10 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1AF9D24E-D1B1-4482-B2C8-C8249C857331}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8D8253C0-7B97-4661-A209-5BAEA0727EE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BE117410-2B4F-449F-8AB9-94BF031B37B6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7F1A2950-664B-43B9-B69D-2BF017A82406}"/>
   </bookViews>
   <sheets>
     <sheet name="hounaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B0CD169-C36D-462A-9927-D3E97F83F92D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19BC1008-2D31-43D4-8738-56FA9029219B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1735.0142252000001</v>
+        <v>1735.1168141999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1743.1234173</v>
+        <v>1743.1895049</v>
       </c>
       <c r="C7" s="5">
-        <v>8.1091920999999729</v>
+        <v>8.0726907000000665</v>
       </c>
       <c r="D7" s="5">
-        <v>5.7550631472680802</v>
+        <v>5.7281443760242023</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1750.9902380999999</v>
+        <v>1750.9951117000001</v>
       </c>
       <c r="C8" s="5">
-        <v>7.866820799999914</v>
+        <v>7.8056068000000778</v>
       </c>
       <c r="D8" s="5">
-        <v>5.5521419955472329</v>
+        <v>5.5076557387732983</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1759.4544045</v>
+        <v>1759.4428946</v>
       </c>
       <c r="C9" s="5">
-        <v>8.4641664000000674</v>
+        <v>8.4477828999999929</v>
       </c>
       <c r="D9" s="5">
-        <v>5.9574511854241674</v>
+        <v>5.9455950819800485</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1776.4261541999999</v>
+        <v>1776.2625886000001</v>
       </c>
       <c r="C10" s="5">
-        <v>16.971749699999918</v>
+        <v>16.819694000000027</v>
       </c>
       <c r="D10" s="5">
-        <v>12.209519455289497</v>
+        <v>12.094400240990598</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1789.3169170000001</v>
+        <v>1789.6222789000001</v>
       </c>
       <c r="C11" s="5">
-        <v>12.890762800000175</v>
+        <v>13.359690300000011</v>
       </c>
       <c r="D11" s="5">
-        <v>9.0639724368280596</v>
+        <v>9.408359305074887</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1798.6946633</v>
+        <v>1798.6649362999999</v>
       </c>
       <c r="C12" s="5">
-        <v>9.3777462999998988</v>
+        <v>9.0426573999998254</v>
       </c>
       <c r="D12" s="5">
-        <v>6.4736489002692243</v>
+        <v>6.2347720073820279</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1804.3939253000001</v>
+        <v>1804.4004262000001</v>
       </c>
       <c r="C13" s="5">
-        <v>5.6992620000000898</v>
+        <v>5.7354899000001751</v>
       </c>
       <c r="D13" s="5">
-        <v>3.8692324870970962</v>
+        <v>3.8943260843421257</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1807.1844971</v>
+        <v>1807.3157329000001</v>
       </c>
       <c r="C14" s="5">
-        <v>2.7905717999999524</v>
+        <v>2.9153066999999737</v>
       </c>
       <c r="D14" s="5">
-        <v>1.8717184381767504</v>
+        <v>1.9561196451285179</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1804.9522007</v>
+        <v>1805.0416497000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.2322963999999956</v>
+        <v>-2.27408319999995</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.4722522844300756</v>
+        <v>-1.4995130797941125</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1809.9369184</v>
+        <v>1810.0056371999999</v>
       </c>
       <c r="C16" s="5">
-        <v>4.9847176999999192</v>
+        <v>4.9639874999998028</v>
       </c>
       <c r="D16" s="5">
-        <v>3.3648315226802561</v>
+        <v>3.3504571284546092</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1818.3806417999999</v>
+        <v>1818.4438462000001</v>
       </c>
       <c r="C17" s="5">
-        <v>8.4437233999999535</v>
+        <v>8.4382090000001426</v>
       </c>
       <c r="D17" s="5">
-        <v>5.7441443376876844</v>
+        <v>5.7400727056252654</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1806.2707574999999</v>
+        <v>1806.0626439</v>
       </c>
       <c r="C18" s="5">
-        <v>-12.109884299999976</v>
+        <v>-12.381202300000041</v>
       </c>
       <c r="D18" s="5">
-        <v>-7.7053302150031477</v>
+        <v>-7.8712912168276912</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1810.2371430000001</v>
+        <v>1810.0985851999999</v>
       </c>
       <c r="C19" s="5">
-        <v>3.9663855000001149</v>
+        <v>4.0359412999998767</v>
       </c>
       <c r="D19" s="5">
-        <v>2.6671361177635911</v>
+        <v>2.7148008415733393</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1816.9736456999999</v>
+        <v>1816.8598267</v>
       </c>
       <c r="C20" s="5">
-        <v>6.7365026999998463</v>
+        <v>6.7612415000000965</v>
       </c>
       <c r="D20" s="5">
-        <v>4.5581469761943216</v>
+        <v>4.5755888983919357</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1813.8831636</v>
+        <v>1813.8550588999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-3.0904820999999174</v>
+        <v>-3.0047678000000815</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.022088215334461</v>
+        <v>-1.9666369799461347</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1818.5644904999999</v>
+        <v>1818.4070733999999</v>
       </c>
       <c r="C22" s="5">
-        <v>4.6813268999999309</v>
+        <v>4.5520145000000412</v>
       </c>
       <c r="D22" s="5">
-        <v>3.1413388139762022</v>
+        <v>3.0534125164289438</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1825.3062680999999</v>
+        <v>1825.5721569</v>
       </c>
       <c r="C23" s="5">
-        <v>6.7417775999999776</v>
+        <v>7.165083500000037</v>
       </c>
       <c r="D23" s="5">
-        <v>4.5404730636355417</v>
+        <v>4.8321989860299785</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1815.4558701999999</v>
+        <v>1815.4248471000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-9.8503978999999617</v>
+        <v>-10.147309799999903</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.2870914066112338</v>
+        <v>-6.4699295225002835</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1814.9128943999999</v>
+        <v>1814.9021333999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.54297580000002199</v>
+        <v>-0.52271370000016759</v>
       </c>
       <c r="D25" s="5">
-        <v>-0.35831232534656587</v>
+        <v>-0.34496832189631066</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1819.5458579000001</v>
+        <v>1819.6434541000001</v>
       </c>
       <c r="C26" s="5">
-        <v>4.6329635000001872</v>
+        <v>4.7413207000001876</v>
       </c>
       <c r="D26" s="5">
-        <v>3.1066395316198037</v>
+        <v>3.1803650093371605</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1813.1630032</v>
+        <v>1813.2179908000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.3828547000000526</v>
+        <v>-6.4254633000000467</v>
       </c>
       <c r="D27" s="5">
-        <v>-4.1292510847074197</v>
+        <v>-4.1560640685329169</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1814.2714653999999</v>
+        <v>1814.2894702000001</v>
       </c>
       <c r="C28" s="5">
-        <v>1.108462199999849</v>
+        <v>1.0714794000000438</v>
       </c>
       <c r="D28" s="5">
-        <v>0.73608178025497129</v>
+        <v>0.71142158579531323</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1810.9547454000001</v>
+        <v>1810.9631549999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-3.3167199999998047</v>
+        <v>-3.326315200000181</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.1718296172534735</v>
+        <v>-2.1780280563382215</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.408379644464818</v>
+        <v>-0.41137872998566749</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1812.3136007000001</v>
+        <v>1812.3189116000001</v>
       </c>
       <c r="C30" s="5">
-        <v>1.3588552999999592</v>
+        <v>1.3557566000001771</v>
       </c>
       <c r="D30" s="5">
-        <v>0.90414888817276218</v>
+        <v>0.90207438626981329</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1811.7455995</v>
+        <v>1811.7713143999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.56800120000002607</v>
+        <v>-0.54759720000015477</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.37544702206572245</v>
+        <v>-0.36198138859574458</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1811.9493427</v>
+        <v>1811.9564144000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.2037431999999626</v>
+        <v>0.1851000000001477</v>
       </c>
       <c r="D32" s="5">
-        <v>0.13503171641087164</v>
+        <v>0.12266716660138677</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1813.8763799000001</v>
+        <v>1813.9095972</v>
       </c>
       <c r="C33" s="5">
-        <v>1.9270372000000862</v>
+        <v>1.9531827999999223</v>
       </c>
       <c r="D33" s="5">
-        <v>1.2837108203664238</v>
+        <v>1.3012262001681707</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1816.3978043</v>
+        <v>1816.2488866000001</v>
       </c>
       <c r="C34" s="5">
-        <v>2.5214243999998871</v>
+        <v>2.3392894000000979</v>
       </c>
       <c r="D34" s="5">
-        <v>1.6809026430014695</v>
+        <v>1.5585916027742064</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1813.8647298999999</v>
+        <v>1813.982847</v>
       </c>
       <c r="C35" s="5">
-        <v>-2.5330744000000323</v>
+        <v>-2.2660396000001128</v>
       </c>
       <c r="D35" s="5">
-        <v>-1.6606949560417972</v>
+        <v>-1.4869466799001696</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1815.4704360999999</v>
+        <v>1815.4202319000001</v>
       </c>
       <c r="C36" s="5">
-        <v>1.605706199999986</v>
+        <v>1.4373849000000973</v>
       </c>
       <c r="D36" s="5">
-        <v>1.0674757731105711</v>
+        <v>0.9550250089756851</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1813.3427678999999</v>
+        <v>1813.3058539000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.1276682000000164</v>
+        <v>-2.1143779999999879</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.3973284618785553</v>
+        <v>-1.3886942236273181</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1812.5103635</v>
+        <v>1812.5269198999999</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.83240439999985938</v>
+        <v>-0.778934000000163</v>
       </c>
       <c r="D38" s="5">
-        <v>-0.54946435064638921</v>
+        <v>-0.5142627070415795</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1824.9711318</v>
+        <v>1824.9043712</v>
       </c>
       <c r="C39" s="5">
-        <v>12.460768299999927</v>
+        <v>12.377451300000075</v>
       </c>
       <c r="D39" s="5">
-        <v>8.5690422076879269</v>
+        <v>8.5094973009088193</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1827.7386375999999</v>
+        <v>1827.6900825</v>
       </c>
       <c r="C40" s="5">
-        <v>2.7675057999999808</v>
+        <v>2.7857113000000027</v>
       </c>
       <c r="D40" s="5">
-        <v>1.8350134175548316</v>
+        <v>1.8472543671163022</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1829.0518993999999</v>
+        <v>1829.0106986999999</v>
       </c>
       <c r="C41" s="5">
-        <v>1.3132617999999638</v>
+        <v>1.320616199999904</v>
       </c>
       <c r="D41" s="5">
-        <v>0.86563627645730445</v>
+        <v>0.87052642681038073</v>
       </c>
       <c r="E41" s="5">
-        <v>0.99931563977335713</v>
+        <v>0.99657155642132178</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1831.5139968000001</v>
+        <v>1831.6850565</v>
       </c>
       <c r="C42" s="5">
-        <v>2.4620974000001752</v>
+        <v>2.6743578000000525</v>
       </c>
       <c r="D42" s="5">
-        <v>1.6273400092931878</v>
+        <v>1.7688055638115596</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1832.4086245000001</v>
+        <v>1832.5880454000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.89462770000000091</v>
+        <v>0.90298890000008214</v>
       </c>
       <c r="D43" s="5">
-        <v>0.58773347983680502</v>
+        <v>0.59318579426317353</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1835.9954347</v>
+        <v>1836.0527809</v>
       </c>
       <c r="C44" s="5">
-        <v>3.5868101999999453</v>
+        <v>3.4647354999999607</v>
       </c>
       <c r="D44" s="5">
-        <v>2.3743688945271568</v>
+        <v>2.2924899134628696</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1840.0107621</v>
+        <v>1840.1108644999999</v>
       </c>
       <c r="C45" s="5">
-        <v>4.0153273999999328</v>
+        <v>4.0580835999999181</v>
       </c>
       <c r="D45" s="5">
-        <v>2.656202464303048</v>
+        <v>2.6847462235401576</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1841.1309025999999</v>
+        <v>1841.0202145999999</v>
       </c>
       <c r="C46" s="5">
-        <v>1.120140499999934</v>
+        <v>0.90935009999998329</v>
       </c>
       <c r="D46" s="5">
-        <v>0.73297306401767237</v>
+        <v>0.5946331664300919</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1846.6053380999999</v>
+        <v>1846.6226349000001</v>
       </c>
       <c r="C47" s="5">
-        <v>5.4744355000000269</v>
+        <v>5.6024203000001762</v>
       </c>
       <c r="D47" s="5">
-        <v>3.6270249001038257</v>
+        <v>3.7134711321260561</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1855.6893977</v>
+        <v>1855.6342049</v>
       </c>
       <c r="C48" s="5">
-        <v>9.084059600000046</v>
+        <v>9.0115699999998924</v>
       </c>
       <c r="D48" s="5">
-        <v>6.0655619929447235</v>
+        <v>6.0157953832002953</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1859.1566551999999</v>
+        <v>1859.1218833999999</v>
       </c>
       <c r="C49" s="5">
-        <v>3.4672574999999597</v>
+        <v>3.4876784999999018</v>
       </c>
       <c r="D49" s="5">
-        <v>2.2653218709983047</v>
+        <v>2.2788705696913159</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1862.8030308</v>
+        <v>1862.7800101</v>
       </c>
       <c r="C50" s="5">
-        <v>3.6463756000000558</v>
+        <v>3.658126700000139</v>
       </c>
       <c r="D50" s="5">
-        <v>2.3791226039233448</v>
+        <v>2.3869180447666283</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1863.2288649</v>
+        <v>1863.1256287000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.42583409999997457</v>
+        <v>0.34561860000007982</v>
       </c>
       <c r="D51" s="5">
-        <v>0.27466343933366666</v>
+        <v>0.22287431137495428</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1864.9574591000001</v>
+        <v>1864.8954696999999</v>
       </c>
       <c r="C52" s="5">
-        <v>1.7285942000000887</v>
+        <v>1.7698409999998148</v>
       </c>
       <c r="D52" s="5">
-        <v>1.1189876996600567</v>
+        <v>1.1458918689168485</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1873.0439942</v>
+        <v>1873.0391821000001</v>
       </c>
       <c r="C53" s="5">
-        <v>8.0865350999999919</v>
+        <v>8.1437124000001404</v>
       </c>
       <c r="D53" s="5">
-        <v>5.3291506737418448</v>
+        <v>5.3679237279778746</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4051857038300151</v>
+        <v>2.4072294072032596</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1870.5770626000001</v>
+        <v>1870.656076</v>
       </c>
       <c r="C54" s="5">
-        <v>-2.4669315999999526</v>
+        <v>-2.3831061000000773</v>
       </c>
       <c r="D54" s="5">
-        <v>-1.5690862466916089</v>
+        <v>-1.5161456752855518</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1868.6127031999999</v>
+        <v>1868.6623841999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.9643594000001485</v>
+        <v>-1.9936918000000787</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.2529096527287509</v>
+        <v>-1.2714555505019876</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1874.4447373</v>
+        <v>1874.4340374000001</v>
       </c>
       <c r="C56" s="5">
-        <v>5.8320341000001008</v>
+        <v>5.7716532000001735</v>
       </c>
       <c r="D56" s="5">
-        <v>3.8102241358231481</v>
+        <v>3.7700012282448681</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1886.3258323</v>
+        <v>1886.4324935</v>
       </c>
       <c r="C57" s="5">
-        <v>11.881094999999959</v>
+        <v>11.998456099999885</v>
       </c>
       <c r="D57" s="5">
-        <v>7.8769985887268135</v>
+        <v>7.9576142910687597</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1886.0158289000001</v>
+        <v>1885.9394030000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.31000339999991411</v>
+        <v>-0.49309049999988019</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.19703277632966421</v>
+        <v>-0.31321485551092376</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1890.6138094999999</v>
+        <v>1890.6215096999999</v>
       </c>
       <c r="C59" s="5">
-        <v>4.5979805999998007</v>
+        <v>4.6821066999998493</v>
       </c>
       <c r="D59" s="5">
-        <v>2.96506759069044</v>
+        <v>3.0201843935604211</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1896.4098650999999</v>
+        <v>1896.3729708999999</v>
       </c>
       <c r="C60" s="5">
-        <v>5.7960556000000452</v>
+        <v>5.7514611999999943</v>
       </c>
       <c r="D60" s="5">
-        <v>3.7415090436872411</v>
+        <v>3.7122234658629294</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1901.8043950000001</v>
+        <v>1901.7688075999999</v>
       </c>
       <c r="C61" s="5">
-        <v>5.3945299000001796</v>
+        <v>5.395836700000018</v>
       </c>
       <c r="D61" s="5">
-        <v>3.4674367570937781</v>
+        <v>3.4683584513674148</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1903.5043693</v>
+        <v>1903.4643417</v>
       </c>
       <c r="C62" s="5">
-        <v>1.6999742999998944</v>
+        <v>1.6955341000000317</v>
       </c>
       <c r="D62" s="5">
-        <v>1.0779385238165018</v>
+        <v>1.075129429754984</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1913.5901977999999</v>
+        <v>1913.5485584</v>
       </c>
       <c r="C63" s="5">
-        <v>10.085828499999934</v>
+        <v>10.08421670000007</v>
       </c>
       <c r="D63" s="5">
-        <v>6.5468748319196468</v>
+        <v>6.5459396008627158</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1922.0025344999999</v>
+        <v>1922.0189726000001</v>
       </c>
       <c r="C64" s="5">
-        <v>8.4123366999999689</v>
+        <v>8.4704142000000502</v>
       </c>
       <c r="D64" s="5">
-        <v>5.404759138985904</v>
+        <v>5.4431072482434839</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1926.403035</v>
+        <v>1926.4395512000001</v>
       </c>
       <c r="C65" s="5">
-        <v>4.4005005000001347</v>
+        <v>4.4205785999999989</v>
       </c>
       <c r="D65" s="5">
-        <v>2.7823098029595039</v>
+        <v>2.7951414197049607</v>
       </c>
       <c r="E65" s="5">
-        <v>2.8487873731332325</v>
+        <v>2.8510011755402243</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1932.3973667</v>
+        <v>1932.4474855000001</v>
       </c>
       <c r="C66" s="5">
-        <v>5.9943316999999752</v>
+        <v>6.0079342999999881</v>
       </c>
       <c r="D66" s="5">
-        <v>3.7985766837249635</v>
+        <v>3.8072715629458243</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1937.9354142</v>
+        <v>1937.9155549</v>
       </c>
       <c r="C67" s="5">
-        <v>5.5380474999999478</v>
+        <v>5.4680693999998766</v>
       </c>
       <c r="D67" s="5">
-        <v>3.4938030522465358</v>
+        <v>3.4488756551037225</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1943.4487432999999</v>
+        <v>1943.4145096</v>
       </c>
       <c r="C68" s="5">
-        <v>5.5133290999999645</v>
+        <v>5.498954700000013</v>
       </c>
       <c r="D68" s="5">
-        <v>3.4678683591658377</v>
+        <v>3.458721334006376</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1940.8748092999999</v>
+        <v>1941.011438</v>
       </c>
       <c r="C69" s="5">
-        <v>-2.5739340000000084</v>
+        <v>-2.4030715999999757</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.5777728720703377</v>
+        <v>-1.4737746194357304</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1946.6877242</v>
+        <v>1946.6504792000001</v>
       </c>
       <c r="C70" s="5">
-        <v>5.8129149000001235</v>
+        <v>5.6390412000000651</v>
       </c>
       <c r="D70" s="5">
-        <v>3.6537939088570726</v>
+        <v>3.5424976542362652</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1958.0663772</v>
+        <v>1958.0542733</v>
       </c>
       <c r="C71" s="5">
-        <v>11.378652999999986</v>
+        <v>11.403794099999914</v>
       </c>
       <c r="D71" s="5">
-        <v>7.2441070573929789</v>
+        <v>7.260775508760986</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1959.1466515</v>
+        <v>1959.1129390999999</v>
       </c>
       <c r="C72" s="5">
-        <v>1.0802742999999282</v>
+        <v>1.0586657999999716</v>
       </c>
       <c r="D72" s="5">
-        <v>0.66405815831083181</v>
+        <v>0.65073965357957952</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1965.7092993000001</v>
+        <v>1965.6633244</v>
       </c>
       <c r="C73" s="5">
-        <v>6.5626478000001498</v>
+        <v>6.5503853000000163</v>
       </c>
       <c r="D73" s="5">
-        <v>4.0945882758486318</v>
+        <v>4.0868678049102991</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1969.6202653</v>
+        <v>1969.5890588</v>
       </c>
       <c r="C74" s="5">
-        <v>3.9109659999999167</v>
+        <v>3.9257344000000103</v>
       </c>
       <c r="D74" s="5">
-        <v>2.4138144465418065</v>
+        <v>2.423087024971049</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1972.3614778000001</v>
+        <v>1972.3312813</v>
       </c>
       <c r="C75" s="5">
-        <v>2.7412125000000742</v>
+        <v>2.7422225000000253</v>
       </c>
       <c r="D75" s="5">
-        <v>1.6829394585774038</v>
+        <v>1.683591172954535</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1975.2083199000001</v>
+        <v>1975.2329354000001</v>
       </c>
       <c r="C76" s="5">
-        <v>2.8468421000000035</v>
+        <v>2.9016541000000871</v>
       </c>
       <c r="D76" s="5">
-        <v>1.7458569935854262</v>
+        <v>1.7797709853192289</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1982.6009374</v>
+        <v>1982.7003821999999</v>
       </c>
       <c r="C77" s="5">
-        <v>7.3926174999999148</v>
+        <v>7.4674467999998342</v>
       </c>
       <c r="D77" s="5">
-        <v>4.584858035417283</v>
+        <v>4.6321770878116286</v>
       </c>
       <c r="E77" s="5">
-        <v>2.9172453208889282</v>
+        <v>2.9204565990640363</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1980.7690947999999</v>
+        <v>1980.7974199</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.8318426000000727</v>
+        <v>-1.9029622999998992</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.1031340674397816</v>
+        <v>-1.1456793058100212</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1985.0166733999999</v>
+        <v>1984.9532843</v>
       </c>
       <c r="C79" s="5">
-        <v>4.2475785999999971</v>
+        <v>4.1558643999999276</v>
       </c>
       <c r="D79" s="5">
-        <v>2.6038585331249919</v>
+        <v>2.5469485769199052</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1987.0419783</v>
+        <v>1986.9983010999999</v>
       </c>
       <c r="C80" s="5">
-        <v>2.0253049000000374</v>
+        <v>2.0450167999999849</v>
       </c>
       <c r="D80" s="5">
-        <v>1.2312494472021651</v>
+        <v>1.2433408736743701</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1992.6802668</v>
+        <v>1992.7599083</v>
       </c>
       <c r="C81" s="5">
-        <v>5.6382885000000442</v>
+        <v>5.7616072000000713</v>
       </c>
       <c r="D81" s="5">
-        <v>3.4586805559133849</v>
+        <v>3.5356172057502411</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1998.6248548000001</v>
+        <v>1998.5882899000001</v>
       </c>
       <c r="C82" s="5">
-        <v>5.944588000000067</v>
+        <v>5.828381600000057</v>
       </c>
       <c r="D82" s="5">
-        <v>3.6391796748165062</v>
+        <v>3.5667470063631912</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>2000.2762444</v>
+        <v>2000.2783704000001</v>
       </c>
       <c r="C83" s="5">
-        <v>1.6513895999999022</v>
+        <v>1.6900805000000219</v>
       </c>
       <c r="D83" s="5">
-        <v>0.99603382083308656</v>
+        <v>1.0194975802414019</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>2007.4870128</v>
+        <v>2007.4625020000001</v>
       </c>
       <c r="C84" s="5">
-        <v>7.2107684000000063</v>
+        <v>7.1841316000000006</v>
       </c>
       <c r="D84" s="5">
-        <v>4.4126709210194459</v>
+        <v>4.3960422887018291</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>2011.9255131</v>
+        <v>2011.8883456999999</v>
       </c>
       <c r="C85" s="5">
-        <v>4.438500299999987</v>
+        <v>4.4258436999998594</v>
       </c>
       <c r="D85" s="5">
-        <v>2.6856704554446553</v>
+        <v>2.6779521307881193</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>2010.6378692000001</v>
+        <v>2010.6239337</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.2876438999999209</v>
+        <v>-1.264411999999993</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.76530925225372082</v>
+        <v>-0.75156293612639313</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>2030.1746504</v>
+        <v>2030.1555281000001</v>
       </c>
       <c r="C87" s="5">
-        <v>19.53678119999995</v>
+        <v>19.531594400000131</v>
       </c>
       <c r="D87" s="5">
-        <v>12.303815747781766</v>
+        <v>12.300462616426389</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>2037.5953752999999</v>
+        <v>2037.6353630000001</v>
       </c>
       <c r="C88" s="5">
-        <v>7.4207248999998683</v>
+        <v>7.4798349000000144</v>
       </c>
       <c r="D88" s="5">
-        <v>4.4755212550328771</v>
+        <v>4.5119400450333469</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>2034.8911214</v>
+        <v>2035.0252226</v>
       </c>
       <c r="C89" s="5">
-        <v>-2.7042538999999124</v>
+        <v>-2.6101404000000912</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.5810408714067248</v>
+        <v>-1.5263748325281878</v>
       </c>
       <c r="E89" s="5">
-        <v>2.6374538119896984</v>
+        <v>2.6390694665595626</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>2045.5240034000001</v>
+        <v>2045.6093435</v>
       </c>
       <c r="C90" s="5">
-        <v>10.632882000000109</v>
+        <v>10.584120900000016</v>
       </c>
       <c r="D90" s="5">
-        <v>6.4537191830746243</v>
+        <v>6.422836061156767</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>2053.8372801999999</v>
+        <v>2053.7613873999999</v>
       </c>
       <c r="C91" s="5">
-        <v>8.3132767999998123</v>
+        <v>8.1520438999998532</v>
       </c>
       <c r="D91" s="5">
-        <v>4.9874604301029191</v>
+        <v>4.8883924037338433</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>2061.2933760999999</v>
+        <v>2061.2441717000002</v>
       </c>
       <c r="C92" s="5">
-        <v>7.4560959000000366</v>
+        <v>7.4827843000002758</v>
       </c>
       <c r="D92" s="5">
-        <v>4.4444337892823427</v>
+        <v>4.4608305096773826</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>2065.8047068999999</v>
+        <v>2065.8552952999999</v>
       </c>
       <c r="C93" s="5">
-        <v>4.5113307999999961</v>
+        <v>4.6111235999997007</v>
       </c>
       <c r="D93" s="5">
-        <v>2.6581561032205769</v>
+        <v>2.7177468651963688</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>2078.8926726</v>
+        <v>2078.8533044000001</v>
       </c>
       <c r="C94" s="5">
-        <v>13.087965700000041</v>
+        <v>12.998009100000218</v>
       </c>
       <c r="D94" s="5">
-        <v>7.873226962190083</v>
+        <v>7.8170282826651505</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>2085.3001795999999</v>
+        <v>2085.2789017999999</v>
       </c>
       <c r="C95" s="5">
-        <v>6.4075069999998959</v>
+        <v>6.4255973999997877</v>
       </c>
       <c r="D95" s="5">
-        <v>3.7619549462634572</v>
+        <v>3.772829997922611</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>2087.6278394999999</v>
+        <v>2087.5937675999999</v>
       </c>
       <c r="C96" s="5">
-        <v>2.3276599000000715</v>
+        <v>2.3148658000000069</v>
       </c>
       <c r="D96" s="5">
-        <v>1.3477214974469964</v>
+        <v>1.3402821515921204</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>2101.2260304000001</v>
+        <v>2101.1896508</v>
       </c>
       <c r="C97" s="5">
-        <v>13.598190900000191</v>
+        <v>13.595883200000117</v>
       </c>
       <c r="D97" s="5">
-        <v>8.1026426045562658</v>
+        <v>8.1013549035799048</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>2111.0791789</v>
+        <v>2111.0702445000002</v>
       </c>
       <c r="C98" s="5">
-        <v>9.8531484999998611</v>
+        <v>9.8805937000001904</v>
       </c>
       <c r="D98" s="5">
-        <v>5.7745049864225573</v>
+        <v>5.7911105646900385</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>2120.8626390999998</v>
+        <v>2120.8460500000001</v>
       </c>
       <c r="C99" s="5">
-        <v>9.7834601999998085</v>
+        <v>9.7758054999999331</v>
       </c>
       <c r="D99" s="5">
-        <v>5.7051705273589715</v>
+        <v>5.7006171792473914</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>2130.6099448</v>
+        <v>2130.6604333999999</v>
       </c>
       <c r="C100" s="5">
-        <v>9.7473057000001972</v>
+        <v>9.8143833999997696</v>
       </c>
       <c r="D100" s="5">
-        <v>5.6566647732034792</v>
+        <v>5.6966338751695655</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>2140.8720612000002</v>
+        <v>2141.0636000999998</v>
       </c>
       <c r="C101" s="5">
-        <v>10.262116400000195</v>
+        <v>10.403166699999929</v>
       </c>
       <c r="D101" s="5">
-        <v>5.9354162358495444</v>
+        <v>6.0190541397081354</v>
       </c>
       <c r="E101" s="5">
-        <v>5.2081872433098919</v>
+        <v>5.2106664980064776</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>2151.2810187</v>
+        <v>2151.2198763000001</v>
       </c>
       <c r="C102" s="5">
-        <v>10.408957499999815</v>
+        <v>10.15627620000032</v>
       </c>
       <c r="D102" s="5">
-        <v>5.9929962884237353</v>
+        <v>5.843161852901968</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>2158.5700953999999</v>
+        <v>2158.4685164000002</v>
       </c>
       <c r="C103" s="5">
-        <v>7.2890766999998959</v>
+        <v>7.2486401000001024</v>
       </c>
       <c r="D103" s="5">
-        <v>4.1425311833156009</v>
+        <v>4.1192419618743648</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>2166.9571428999998</v>
+        <v>2166.9230213000001</v>
       </c>
       <c r="C104" s="5">
-        <v>8.3870474999998805</v>
+        <v>8.4545048999998471</v>
       </c>
       <c r="D104" s="5">
-        <v>4.7634983535094655</v>
+        <v>4.8028714278986362</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>2176.490675</v>
+        <v>2176.4497219</v>
       </c>
       <c r="C105" s="5">
-        <v>9.5335321000002295</v>
+        <v>9.5267005999999128</v>
       </c>
       <c r="D105" s="5">
-        <v>5.4090414584390567</v>
+        <v>5.4051584520503182</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>2185.0657725999999</v>
+        <v>2184.9864077000002</v>
       </c>
       <c r="C106" s="5">
-        <v>8.5750975999999355</v>
+        <v>8.5366858000002139</v>
       </c>
       <c r="D106" s="5">
-        <v>4.8316546477955136</v>
+        <v>4.8096349132683569</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>2193.3984764000002</v>
+        <v>2193.4361755999998</v>
       </c>
       <c r="C107" s="5">
-        <v>8.3327038000002176</v>
+        <v>8.4497678999996424</v>
       </c>
       <c r="D107" s="5">
-        <v>4.6733874945017684</v>
+        <v>4.7406214537161873</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>2203.7485784999999</v>
+        <v>2203.7700777</v>
       </c>
       <c r="C108" s="5">
-        <v>10.350102099999731</v>
+        <v>10.333902100000159</v>
       </c>
       <c r="D108" s="5">
-        <v>5.8117976016535122</v>
+        <v>5.802361641222209</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>2212.7048510999998</v>
+        <v>2212.7394012999998</v>
       </c>
       <c r="C109" s="5">
-        <v>8.9562725999999202</v>
+        <v>8.9693235999998251</v>
       </c>
       <c r="D109" s="5">
-        <v>4.9874322203812049</v>
+        <v>4.9948134936911526</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>2216.6858203000002</v>
+        <v>2216.7142583999998</v>
       </c>
       <c r="C110" s="5">
-        <v>3.9809692000003452</v>
+        <v>3.9748571000000084</v>
       </c>
       <c r="D110" s="5">
-        <v>2.1804620891080928</v>
+        <v>2.1770468863385295</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>2219.9709257</v>
+        <v>2220.0659503000002</v>
       </c>
       <c r="C111" s="5">
-        <v>3.285105399999793</v>
+        <v>3.3516919000003327</v>
       </c>
       <c r="D111" s="5">
-        <v>1.7929549390649058</v>
+        <v>1.8295758319960775</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>2223.9211876999998</v>
+        <v>2223.9640844999999</v>
       </c>
       <c r="C112" s="5">
-        <v>3.9502619999998387</v>
+        <v>3.8981341999997312</v>
       </c>
       <c r="D112" s="5">
-        <v>2.1563270016220715</v>
+        <v>2.1275047291439586</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>2232.8187444999999</v>
+        <v>2232.9910433999999</v>
       </c>
       <c r="C113" s="5">
-        <v>8.8975568000000749</v>
+        <v>9.0269588999999542</v>
       </c>
       <c r="D113" s="5">
-        <v>4.9080762382128773</v>
+        <v>4.9809601240311752</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2948238227959123</v>
+        <v>4.2935409903613664</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>2223.3268075999999</v>
+        <v>2223.2003556999998</v>
       </c>
       <c r="C114" s="5">
-        <v>-9.4919368999999278</v>
+        <v>-9.790687700000035</v>
       </c>
       <c r="D114" s="5">
-        <v>-4.9837204627591003</v>
+        <v>-5.136429703429557</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>2224.6451677999999</v>
+        <v>2224.5501119</v>
       </c>
       <c r="C115" s="5">
-        <v>1.3183601999999155</v>
+        <v>1.349756200000229</v>
       </c>
       <c r="D115" s="5">
-        <v>0.71388603794442229</v>
+        <v>0.73098534989823882</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>2229.3710350000001</v>
+        <v>2229.3485811999999</v>
       </c>
       <c r="C116" s="5">
-        <v>4.7258672000002662</v>
+        <v>4.7984692999998515</v>
       </c>
       <c r="D116" s="5">
-        <v>2.5791849251550314</v>
+        <v>2.6193927074182</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>2218.4535783000001</v>
+        <v>2218.4141257000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-10.917456700000002</v>
+        <v>-10.934455499999785</v>
       </c>
       <c r="D117" s="5">
-        <v>-5.720798895409807</v>
+        <v>-5.7295236103132368</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>2217.4227397</v>
+        <v>2217.3540225000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-1.0308386000001519</v>
+        <v>-1.0601031999999577</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.55617564253105378</v>
+        <v>-0.57193365026165788</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>2223.5692184999998</v>
+        <v>2223.5788766000001</v>
       </c>
       <c r="C119" s="5">
-        <v>6.1464787999998407</v>
+        <v>6.2248540999999022</v>
       </c>
       <c r="D119" s="5">
-        <v>3.3774647465295793</v>
+        <v>3.4213064825294071</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>2227.6679451</v>
+        <v>2227.6827963999999</v>
       </c>
       <c r="C120" s="5">
-        <v>4.098726600000191</v>
+        <v>4.1039197999998578</v>
       </c>
       <c r="D120" s="5">
-        <v>2.2345353613531627</v>
+        <v>2.2373855641480977</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>2231.5284915000002</v>
+        <v>2231.5203630000001</v>
       </c>
       <c r="C121" s="5">
-        <v>3.860546400000203</v>
+        <v>3.8375666000001729</v>
       </c>
       <c r="D121" s="5">
-        <v>2.099535478709158</v>
+        <v>2.0869053598800535</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>2236.8245655000001</v>
+        <v>2236.8172193</v>
       </c>
       <c r="C122" s="5">
-        <v>5.2960739999998623</v>
+        <v>5.2968562999999449</v>
       </c>
       <c r="D122" s="5">
-        <v>2.8854235782580062</v>
+        <v>2.8858660225713928</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>2241.8000876999999</v>
+        <v>2241.8113075000001</v>
       </c>
       <c r="C123" s="5">
-        <v>4.9755221999998867</v>
+        <v>4.9940882000000784</v>
       </c>
       <c r="D123" s="5">
-        <v>2.7021411764567072</v>
+        <v>2.7123572851639022</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>2245.0391608</v>
+        <v>2245.0603427999999</v>
       </c>
       <c r="C124" s="5">
-        <v>3.2390731000000414</v>
+        <v>3.2490352999998322</v>
       </c>
       <c r="D124" s="5">
-        <v>1.7476691610551542</v>
+        <v>1.7530784250670006</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>2250.8959129</v>
+        <v>2251.0291185000001</v>
       </c>
       <c r="C125" s="5">
-        <v>5.8567520999999942</v>
+        <v>5.9687757000001511</v>
       </c>
       <c r="D125" s="5">
-        <v>3.1758131010159785</v>
+        <v>3.2374177805319704</v>
       </c>
       <c r="E125" s="5">
-        <v>0.8096119958025616</v>
+        <v>0.8077988110751777</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>2254.2807005999998</v>
+        <v>2254.2256567999998</v>
       </c>
       <c r="C126" s="5">
-        <v>3.3847876999998334</v>
+        <v>3.1965382999997018</v>
       </c>
       <c r="D126" s="5">
-        <v>1.819501015087388</v>
+        <v>1.7174131015568639</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>2260.0758826000001</v>
+        <v>2260.0199904000001</v>
       </c>
       <c r="C127" s="5">
-        <v>5.7951820000002954</v>
+        <v>5.7943336000003001</v>
       </c>
       <c r="D127" s="5">
-        <v>3.1288881891569531</v>
+        <v>3.1285011060779855</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>2267.4118650999999</v>
+        <v>2267.3975936000002</v>
       </c>
       <c r="C128" s="5">
-        <v>7.3359824999997727</v>
+        <v>7.3776032000000669</v>
       </c>
       <c r="D128" s="5">
-        <v>3.9653758149136298</v>
+        <v>3.9883792477283464</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>2272.0503988</v>
+        <v>2272.0226980000002</v>
       </c>
       <c r="C129" s="5">
-        <v>4.6385337000001527</v>
+        <v>4.6251044000000547</v>
       </c>
       <c r="D129" s="5">
-        <v>2.4826977833723118</v>
+        <v>2.4754449006160195</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>2280.2837414000001</v>
+        <v>2280.2335956000002</v>
       </c>
       <c r="C130" s="5">
-        <v>8.2333426000000145</v>
+        <v>8.2108975999999529</v>
       </c>
       <c r="D130" s="5">
-        <v>4.4362237713628794</v>
+        <v>4.4239437714900687</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>2284.9340149999998</v>
+        <v>2284.9663117999999</v>
       </c>
       <c r="C131" s="5">
-        <v>4.650273599999764</v>
+        <v>4.7327161999996861</v>
       </c>
       <c r="D131" s="5">
-        <v>2.4748441088060291</v>
+        <v>2.5192776322161325</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>2286.9506643</v>
+        <v>2286.9765376</v>
       </c>
       <c r="C132" s="5">
-        <v>2.0166493000001537</v>
+        <v>2.0102258000001711</v>
       </c>
       <c r="D132" s="5">
-        <v>1.0642586972342549</v>
+        <v>1.0608372973079927</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>2290.3516559</v>
+        <v>2290.3723654</v>
       </c>
       <c r="C133" s="5">
-        <v>3.4009915999999976</v>
+        <v>3.3958278000000064</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7992241495857986</v>
+        <v>1.7964495093770516</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>2299.0832231999998</v>
+        <v>2299.0893452999999</v>
       </c>
       <c r="C134" s="5">
-        <v>8.7315672999998242</v>
+        <v>8.716979899999842</v>
       </c>
       <c r="D134" s="5">
-        <v>4.6719440369734855</v>
+        <v>4.6639316896868399</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>2302.0602727999999</v>
+        <v>2302.0887508000001</v>
       </c>
       <c r="C135" s="5">
-        <v>2.9770496000001003</v>
+        <v>2.9994055000001936</v>
       </c>
       <c r="D135" s="5">
-        <v>1.564976950629271</v>
+        <v>1.5768092375387344</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>2305.6995981999999</v>
+        <v>2305.6997357</v>
       </c>
       <c r="C136" s="5">
-        <v>3.6393253999999615</v>
+        <v>3.6109848999999485</v>
       </c>
       <c r="D136" s="5">
-        <v>1.9136613550699844</v>
+        <v>1.8986066235175292</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>2311.9363991999999</v>
+        <v>2311.9857369000001</v>
       </c>
       <c r="C137" s="5">
-        <v>6.236801000000014</v>
+        <v>6.2860012000001007</v>
       </c>
       <c r="D137" s="5">
-        <v>3.2946680483571633</v>
+        <v>3.3210494374539712</v>
       </c>
       <c r="E137" s="5">
-        <v>2.7118306959541538</v>
+        <v>2.7079444641133321</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>2314.2386971000001</v>
+        <v>2314.1267536999999</v>
       </c>
       <c r="C138" s="5">
-        <v>2.3022979000002124</v>
+        <v>2.1410167999997611</v>
       </c>
       <c r="D138" s="5">
-        <v>1.2015640395847349</v>
+        <v>1.1169387233703754</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>2320.6327633000001</v>
+        <v>2320.5884047</v>
       </c>
       <c r="C139" s="5">
-        <v>6.3940661999999975</v>
+        <v>6.4616510000000744</v>
       </c>
       <c r="D139" s="5">
-        <v>3.3663587536857165</v>
+        <v>3.4026562708421304</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>2323.0857298999999</v>
+        <v>2323.1029626999998</v>
       </c>
       <c r="C140" s="5">
-        <v>2.4529665999998542</v>
+        <v>2.5145579999998517</v>
       </c>
       <c r="D140" s="5">
-        <v>1.275830107442677</v>
+        <v>1.3080811731537301</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>2326.8556629999998</v>
+        <v>2326.8366184000001</v>
       </c>
       <c r="C141" s="5">
-        <v>3.7699330999998892</v>
+        <v>3.7336557000003268</v>
       </c>
       <c r="D141" s="5">
-        <v>1.9648508839256396</v>
+        <v>1.9457614691419156</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>2328.7743237</v>
+        <v>2328.7839819000001</v>
       </c>
       <c r="C142" s="5">
-        <v>1.9186607000001459</v>
+        <v>1.9473634999999376</v>
       </c>
       <c r="D142" s="5">
-        <v>0.99398657217795172</v>
+        <v>1.0089332329108691</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>2325.7933165999998</v>
+        <v>2325.8475491999998</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.9810071000001699</v>
+        <v>-2.9364327000002959</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.5253219699468357</v>
+        <v>-1.5026658970368922</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>2325.3000526999999</v>
+        <v>2325.3129733999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.49326389999987441</v>
+        <v>-0.53457579999985683</v>
       </c>
       <c r="D144" s="5">
-        <v>-0.25420432454311692</v>
+        <v>-0.27546115611826183</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>2329.7271286999999</v>
+        <v>2329.7596262000002</v>
       </c>
       <c r="C145" s="5">
-        <v>4.4270759999999427</v>
+        <v>4.4466528000002654</v>
       </c>
       <c r="D145" s="5">
-        <v>2.3087233155817399</v>
+        <v>2.3190272273840629</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>2326.3977804000001</v>
+        <v>2326.4152380999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.329348299999765</v>
+        <v>-3.3443881000002875</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.7014718224886205</v>
+        <v>-1.709073715731102</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>2322.6812553999998</v>
+        <v>2322.7368627000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.7165250000002743</v>
+        <v>-3.6783753999998225</v>
       </c>
       <c r="D147" s="5">
-        <v>-1.9002991140524506</v>
+        <v>-1.8809481466006139</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>2323.1280292000001</v>
+        <v>2323.114881</v>
       </c>
       <c r="C148" s="5">
-        <v>0.44677380000030098</v>
+        <v>0.37801829999989423</v>
       </c>
       <c r="D148" s="5">
-        <v>0.23106748464951643</v>
+        <v>0.19547122549645746</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>2314.3709735000002</v>
+        <v>2314.3473097999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.7570556999999098</v>
+        <v>-8.7675712000000203</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.4308003422311781</v>
+        <v>-4.4360355007522667</v>
       </c>
       <c r="E149" s="5">
-        <v>0.10530455339701206</v>
+        <v>0.10214478672201377</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>2317.5421046000001</v>
+        <v>2317.4325782999999</v>
       </c>
       <c r="C150" s="5">
-        <v>3.1711310999999114</v>
+        <v>3.0852684999999838</v>
       </c>
       <c r="D150" s="5">
-        <v>1.6566773949554303</v>
+        <v>1.6115078716813169</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>2318.5205621999999</v>
+        <v>2318.4929213999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.9784575999997287</v>
+        <v>1.0603430999999546</v>
       </c>
       <c r="D151" s="5">
-        <v>0.50781361245595402</v>
+        <v>0.5504447818990954</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>2318.0238481000001</v>
+        <v>2318.0439842999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.49671409999973548</v>
+        <v>-0.44893709999996645</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.25678231772227056</v>
+        <v>-0.23211248698478126</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>2318.1318799999999</v>
+        <v>2318.1705314999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.10803189999978713</v>
+        <v>0.12654720000000452</v>
       </c>
       <c r="D153" s="5">
-        <v>5.5940544031862771E-2</v>
+        <v>6.5530354639475874E-2</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>2322.9780461</v>
+        <v>2322.9787265</v>
       </c>
       <c r="C154" s="5">
-        <v>4.8461661000001186</v>
+        <v>4.8081950000000688</v>
       </c>
       <c r="D154" s="5">
-        <v>2.5377042033655872</v>
+        <v>2.517550737611618</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>2319.5191982000001</v>
+        <v>2319.5569780000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-3.4588478999999097</v>
+        <v>-3.4217484999999215</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.7722056385421237</v>
+        <v>-1.7533502931986522</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>2317.2564759000002</v>
+        <v>2317.2558511000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-2.2627222999999503</v>
+        <v>-2.301126899999872</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.1643558473241944</v>
+        <v>-1.1839912763572991</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>2319.3859917999998</v>
+        <v>2319.3990525999998</v>
       </c>
       <c r="C157" s="5">
-        <v>2.1295158999996602</v>
+        <v>2.1432014999995772</v>
       </c>
       <c r="D157" s="5">
-        <v>1.1083688233576972</v>
+        <v>1.1155284701024781</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>2317.3329675</v>
+        <v>2317.3358592</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.0530242999998336</v>
+        <v>-2.0631933999998182</v>
       </c>
       <c r="D158" s="5">
-        <v>-1.0570343286892325</v>
+        <v>-1.0622385207716634</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>2317.1288086999998</v>
+        <v>2317.1557791</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.2041588000001866</v>
+        <v>-0.18008009999994101</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.10566970180243551</v>
+        <v>-9.3212117931051885E-2</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>2316.1009998999998</v>
+        <v>2316.0876787000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.0278088000000025</v>
+        <v>-1.0681003999998211</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.53098732621201794</v>
+        <v>-0.55174365347218091</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>2313.5061452999998</v>
+        <v>2313.4413546000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.5948545999999624</v>
+        <v>-2.646324100000129</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.3361721942899751</v>
+        <v>-1.3625169243924429</v>
       </c>
       <c r="E161" s="5">
-        <v>-3.7367743110450213E-2</v>
+        <v>-3.9145170483434466E-2</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>2315.3968322999999</v>
+        <v>2315.3660082000001</v>
       </c>
       <c r="C162" s="5">
-        <v>1.8906870000000708</v>
+        <v>1.924653600000056</v>
       </c>
       <c r="D162" s="5">
-        <v>0.98510660050972199</v>
+        <v>1.0029135266299116</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>2311.9925662000001</v>
+        <v>2312.0061135999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-3.4042660999998589</v>
+        <v>-3.3598946000001888</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.750130386986537</v>
+        <v>-1.7275236084086987</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>2308.4805449</v>
+        <v>2308.4836845999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-3.5120213000000149</v>
+        <v>-3.522429000000102</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.8077016483142527</v>
+        <v>-1.8130033385126421</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>2306.9236697000001</v>
+        <v>2307.0254903</v>
       </c>
       <c r="C165" s="5">
-        <v>-1.5568751999999222</v>
+        <v>-1.4581942999998319</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.80630349063837148</v>
+        <v>-0.7553732057099527</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>2305.3628899</v>
+        <v>2305.3469123</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.5607798000000912</v>
+        <v>-1.6785780000000159</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.80886164576576824</v>
+        <v>-0.86962731541545546</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>2303.2718288999999</v>
+        <v>2303.2614122</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.0910610000000815</v>
+        <v>-2.0855000999999902</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.0830368150353209</v>
+        <v>-1.0801783862758763</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>2295.2416057999999</v>
+        <v>2295.2572931999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.0302231000000575</v>
+        <v>-8.0041190000001734</v>
       </c>
       <c r="D168" s="5">
-        <v>-4.1044303525408115</v>
+        <v>-4.0913600822801151</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>2299.7500943999999</v>
+        <v>2299.7413925000001</v>
       </c>
       <c r="C169" s="5">
-        <v>4.5084885999999642</v>
+        <v>4.4840993000002527</v>
       </c>
       <c r="D169" s="5">
-        <v>2.382764305184204</v>
+        <v>2.3697192231633801</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>2301.6663718999998</v>
+        <v>2301.6454545000001</v>
       </c>
       <c r="C170" s="5">
-        <v>1.9162774999999783</v>
+        <v>1.9040620000000672</v>
       </c>
       <c r="D170" s="5">
-        <v>1.0045008206930106</v>
+        <v>0.99807213850702237</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>2301.6335121000002</v>
+        <v>2301.5942848</v>
       </c>
       <c r="C171" s="5">
-        <v>-3.2859799999641837E-2</v>
+        <v>-5.1169700000173179E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.7130486160499281E-2</v>
+        <v>-2.6674887009969783E-2</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>2297.1042790000001</v>
+        <v>2297.0544110999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-4.5292331000000559</v>
+        <v>-4.5398737000000438</v>
       </c>
       <c r="D172" s="5">
-        <v>-2.3360102717339903</v>
+        <v>-2.3414783737927602</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>2302.3505829999999</v>
+        <v>2302.2683262999999</v>
       </c>
       <c r="C173" s="5">
-        <v>5.2463039999997818</v>
+        <v>5.213915199999974</v>
       </c>
       <c r="D173" s="5">
-        <v>2.775342255808777</v>
+        <v>2.7580544579029587</v>
       </c>
       <c r="E173" s="5">
-        <v>-0.48219289681434852</v>
+        <v>-0.48296138036021397</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>2310.7989567999998</v>
+        <v>2310.8833353999999</v>
       </c>
       <c r="C174" s="5">
-        <v>8.4483737999998993</v>
+        <v>8.615009099999952</v>
       </c>
       <c r="D174" s="5">
-        <v>4.4933114155059295</v>
+        <v>4.5839365421165956</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>2310.2543667</v>
+        <v>2310.3296261999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.544590099999823</v>
+        <v>-0.55370919999995749</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.28243985022982088</v>
+        <v>-0.28715257112765791</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>2310.5305340999998</v>
+        <v>2310.5119082000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.27616739999984929</v>
+        <v>0.18228200000021388</v>
       </c>
       <c r="D176" s="5">
-        <v>0.14354213866614174</v>
+        <v>9.4719533719045401E-2</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>2315.5208484</v>
+        <v>2315.7065907000001</v>
       </c>
       <c r="C177" s="5">
-        <v>4.9903143000001364</v>
+        <v>5.194682499999999</v>
       </c>
       <c r="D177" s="5">
-        <v>2.6227861820925735</v>
+        <v>2.7315512727392521</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>2312.4775518000001</v>
+        <v>2312.4437244000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-3.0432965999998487</v>
+        <v>-3.2628663000000415</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.5658129175985747</v>
+        <v>-1.6777767125104592</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>2315.7229766999999</v>
+        <v>2315.6660247</v>
       </c>
       <c r="C179" s="5">
-        <v>3.2454248999997617</v>
+        <v>3.2223002999999153</v>
       </c>
       <c r="D179" s="5">
-        <v>1.6971893961271745</v>
+        <v>1.6850284364564594</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>2322.6741608000002</v>
+        <v>2322.6928521</v>
       </c>
       <c r="C180" s="5">
-        <v>6.9511841000003187</v>
+        <v>7.0268274000000019</v>
       </c>
       <c r="D180" s="5">
-        <v>3.6621483976652991</v>
+        <v>3.7027602393255421</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>2323.6323203000002</v>
+        <v>2323.6228354</v>
       </c>
       <c r="C181" s="5">
-        <v>0.95815949999996519</v>
+        <v>0.92998330000000351</v>
       </c>
       <c r="D181" s="5">
-        <v>0.49615385267292034</v>
+        <v>0.48152763391893227</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>2322.9606217</v>
+        <v>2322.8992466</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.67169860000012704</v>
+        <v>-0.72358880000001591</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.34633621977754325</v>
+        <v>-0.37304717219361905</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>2331.8357881000002</v>
+        <v>2331.7337204999999</v>
       </c>
       <c r="C183" s="5">
-        <v>8.8751664000001256</v>
+        <v>8.8344738999999208</v>
       </c>
       <c r="D183" s="5">
-        <v>4.6823315969512169</v>
+        <v>4.6605378851634516</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>2333.6385286999998</v>
+        <v>2333.5624290000001</v>
       </c>
       <c r="C184" s="5">
-        <v>1.8027405999996517</v>
+        <v>1.8287085000001753</v>
       </c>
       <c r="D184" s="5">
-        <v>0.93167403983949182</v>
+        <v>0.94519399723937969</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>2341.069943</v>
+        <v>2340.908821</v>
       </c>
       <c r="C185" s="5">
-        <v>7.4314143000001422</v>
+        <v>7.3463919999999234</v>
       </c>
       <c r="D185" s="5">
-        <v>3.8890157830933969</v>
+        <v>3.8438762182568809</v>
       </c>
       <c r="E185" s="5">
-        <v>1.6817317173976276</v>
+        <v>1.6783662555137413</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>2352.7277832999998</v>
+        <v>2352.7495147</v>
       </c>
       <c r="C186" s="5">
-        <v>11.657840299999862</v>
+        <v>11.840693699999974</v>
       </c>
       <c r="D186" s="5">
-        <v>6.1420579869212899</v>
+        <v>6.2415339025949423</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>2353.6263294</v>
+        <v>2353.7914068999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.8985461000002033</v>
+        <v>1.0418921999998929</v>
       </c>
       <c r="D187" s="5">
-        <v>0.45926398035416316</v>
+        <v>0.53270453046461164</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>2361.2237108999998</v>
+        <v>2361.2825330000001</v>
       </c>
       <c r="C188" s="5">
-        <v>7.5973814999997558</v>
+        <v>7.4911261000002014</v>
       </c>
       <c r="D188" s="5">
-        <v>3.94305162545181</v>
+        <v>3.8866587014769527</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>2373.0933997000002</v>
+        <v>2373.2844577999999</v>
       </c>
       <c r="C189" s="5">
-        <v>11.869688800000404</v>
+        <v>12.00192479999987</v>
       </c>
       <c r="D189" s="5">
-        <v>6.2019153030131502</v>
+        <v>6.2727911457614915</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>2373.6059869999999</v>
+        <v>2373.5633901000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.51258729999972275</v>
+        <v>0.27893230000017866</v>
       </c>
       <c r="D190" s="5">
-        <v>0.25950770824099134</v>
+        <v>0.14112729346560382</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>2374.1266989999999</v>
+        <v>2374.0973786999998</v>
       </c>
       <c r="C191" s="5">
-        <v>0.52071200000000317</v>
+        <v>0.53398859999970227</v>
       </c>
       <c r="D191" s="5">
-        <v>0.26356896808681363</v>
+        <v>0.27030236346374803</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>2389.7085449000001</v>
+        <v>2389.6797069999998</v>
       </c>
       <c r="C192" s="5">
-        <v>15.581845900000189</v>
+        <v>15.582328299999972</v>
       </c>
       <c r="D192" s="5">
-        <v>8.1664392493350455</v>
+        <v>8.1668057985526019</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>2397.8183786</v>
+        <v>2397.7967471000002</v>
       </c>
       <c r="C193" s="5">
-        <v>8.1098336999998537</v>
+        <v>8.1170401000003949</v>
       </c>
       <c r="D193" s="5">
-        <v>4.1492573651250586</v>
+        <v>4.1530646048286268</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>2403.8966077</v>
+        <v>2403.8326535000001</v>
       </c>
       <c r="C194" s="5">
-        <v>6.0782291000000441</v>
+        <v>6.0359063999999307</v>
       </c>
       <c r="D194" s="5">
-        <v>3.0846497749011714</v>
+        <v>3.0629011549034191</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>2409.698801</v>
+        <v>2409.5913273000001</v>
       </c>
       <c r="C195" s="5">
-        <v>5.802193299999999</v>
+        <v>5.7586737999999968</v>
       </c>
       <c r="D195" s="5">
-        <v>2.9351551774786433</v>
+        <v>2.9129276328682785</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>2421.4342296999998</v>
+        <v>2421.4359153</v>
       </c>
       <c r="C196" s="5">
-        <v>11.735428699999829</v>
+        <v>11.844587999999931</v>
       </c>
       <c r="D196" s="5">
-        <v>6.0032033516074224</v>
+        <v>6.0608392792512067</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>2430.8045299999999</v>
+        <v>2430.5710853</v>
       </c>
       <c r="C197" s="5">
-        <v>9.3703003000000535</v>
+        <v>9.1351700000000164</v>
       </c>
       <c r="D197" s="5">
-        <v>4.7437976543204918</v>
+        <v>4.6222773564761344</v>
       </c>
       <c r="E197" s="5">
-        <v>3.8330587801664873</v>
+        <v>3.830233091338342</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>2438.1957858000001</v>
+        <v>2438.1546750000002</v>
       </c>
       <c r="C198" s="5">
-        <v>7.3912558000001809</v>
+        <v>7.5835897000001751</v>
       </c>
       <c r="D198" s="5">
-        <v>3.7104386885270291</v>
+        <v>3.8090261511057211</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>2447.2229186999998</v>
+        <v>2447.5541417999998</v>
       </c>
       <c r="C199" s="5">
-        <v>9.0271328999997422</v>
+        <v>9.3994667999995727</v>
       </c>
       <c r="D199" s="5">
-        <v>4.5344550143195717</v>
+        <v>4.7255495117540791</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>2459.4428763000001</v>
+        <v>2459.6074993000002</v>
       </c>
       <c r="C200" s="5">
-        <v>12.219957600000271</v>
+        <v>12.053357500000402</v>
       </c>
       <c r="D200" s="5">
-        <v>6.1594120768982741</v>
+        <v>6.072306426861851</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>2460.0700120000001</v>
+        <v>2460.1830227</v>
       </c>
       <c r="C201" s="5">
-        <v>0.62713570000005348</v>
+        <v>0.57552339999983815</v>
       </c>
       <c r="D201" s="5">
-        <v>0.30641865148732794</v>
+        <v>0.28114956305242966</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>2470.4735393999999</v>
+        <v>2470.3035844999999</v>
       </c>
       <c r="C202" s="5">
-        <v>10.403527399999803</v>
+        <v>10.120561799999905</v>
       </c>
       <c r="D202" s="5">
-        <v>5.1944616511926389</v>
+        <v>5.0497290152107688</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>2478.5774615</v>
+        <v>2478.5821772999998</v>
       </c>
       <c r="C203" s="5">
-        <v>8.1039221000000907</v>
+        <v>8.2785927999998421</v>
       </c>
       <c r="D203" s="5">
-        <v>4.0081747031304404</v>
+        <v>4.096451995042294</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>2487.7909946</v>
+        <v>2487.6811819999998</v>
       </c>
       <c r="C204" s="5">
-        <v>9.2135330999999496</v>
+        <v>9.0990047000000231</v>
       </c>
       <c r="D204" s="5">
-        <v>4.5530586793011363</v>
+        <v>4.4953058910416344</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2501.1165744</v>
+        <v>2501.0503669</v>
       </c>
       <c r="C205" s="5">
-        <v>13.325579800000014</v>
+        <v>13.369184900000164</v>
       </c>
       <c r="D205" s="5">
-        <v>6.6204505921658052</v>
+        <v>6.6430608558824433</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2510.9123900999998</v>
+        <v>2510.8686447999999</v>
       </c>
       <c r="C206" s="5">
-        <v>9.7958156999998209</v>
+        <v>9.8182778999998845</v>
       </c>
       <c r="D206" s="5">
-        <v>4.8024670734778008</v>
+        <v>4.8138483619879269</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>2515.1147212000001</v>
+        <v>2515.1175389999999</v>
       </c>
       <c r="C207" s="5">
-        <v>4.202331100000265</v>
+        <v>4.2488941999999952</v>
       </c>
       <c r="D207" s="5">
-        <v>2.0269428633640896</v>
+        <v>2.0496474913450635</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2525.3647599999999</v>
+        <v>2525.578763</v>
       </c>
       <c r="C208" s="5">
-        <v>10.250038799999857</v>
+        <v>10.461224000000129</v>
       </c>
       <c r="D208" s="5">
-        <v>5.0015717146671079</v>
+        <v>5.10698420050959</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2536.8438256999998</v>
+        <v>2536.6127081</v>
       </c>
       <c r="C209" s="5">
-        <v>11.479065699999865</v>
+        <v>11.033945099999983</v>
       </c>
       <c r="D209" s="5">
-        <v>5.5930639087402145</v>
+        <v>5.3704809525635611</v>
       </c>
       <c r="E209" s="5">
-        <v>4.362312740136276</v>
+        <v>4.3628274622921071</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>2541.6989760000001</v>
+        <v>2541.4691256999999</v>
       </c>
       <c r="C210" s="5">
-        <v>4.8551503000003322</v>
+        <v>4.8564175999999861</v>
       </c>
       <c r="D210" s="5">
-        <v>2.3209551856007815</v>
+        <v>2.3217811548456035</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>2552.3544084999999</v>
+        <v>2552.8475924999998</v>
       </c>
       <c r="C211" s="5">
-        <v>10.655432499999733</v>
+        <v>11.378466799999842</v>
       </c>
       <c r="D211" s="5">
-        <v>5.1483285710895554</v>
+        <v>5.5068349963350638</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2563.9447875999999</v>
+        <v>2564.2109995999999</v>
       </c>
       <c r="C212" s="5">
-        <v>11.590379100000064</v>
+        <v>11.363407100000131</v>
       </c>
       <c r="D212" s="5">
-        <v>5.5874458074698818</v>
+        <v>5.4742516497031435</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2570.3779939999999</v>
+        <v>2570.2564435999998</v>
       </c>
       <c r="C213" s="5">
-        <v>6.4332064000000173</v>
+        <v>6.0454439999998613</v>
       </c>
       <c r="D213" s="5">
-        <v>3.052826363733141</v>
+        <v>2.8661233469889247</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2581.2966517</v>
+        <v>2580.9512439</v>
       </c>
       <c r="C214" s="5">
-        <v>10.91865770000004</v>
+        <v>10.694800300000225</v>
       </c>
       <c r="D214" s="5">
-        <v>5.218252351614705</v>
+        <v>5.1090538020639675</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2593.2390537000001</v>
+        <v>2593.2323388999998</v>
       </c>
       <c r="C215" s="5">
-        <v>11.942402000000129</v>
+        <v>12.281094999999823</v>
       </c>
       <c r="D215" s="5">
-        <v>5.6952873368310009</v>
+        <v>5.8618648776323612</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2595.2373280000002</v>
+        <v>2595.0560332</v>
       </c>
       <c r="C216" s="5">
-        <v>1.9982743000000482</v>
+        <v>1.8236943000001702</v>
       </c>
       <c r="D216" s="5">
-        <v>0.92861399095394148</v>
+        <v>0.84717346912688285</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>2600.8139255999999</v>
+        <v>2600.7277342000002</v>
       </c>
       <c r="C217" s="5">
-        <v>5.5765975999997863</v>
+        <v>5.6717010000002119</v>
       </c>
       <c r="D217" s="5">
-        <v>2.6092308906836781</v>
+        <v>2.6544526875116325</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2601.7979605</v>
+        <v>2601.7971680000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.98403490000009697</v>
+        <v>1.0694337999998424</v>
       </c>
       <c r="D218" s="5">
-        <v>0.45497382792820673</v>
+        <v>0.49456424150993161</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2611.5691256</v>
+        <v>2611.7195430000002</v>
       </c>
       <c r="C219" s="5">
-        <v>9.771165099999962</v>
+        <v>9.9223750000001019</v>
       </c>
       <c r="D219" s="5">
-        <v>4.6009143679885955</v>
+        <v>4.6736157081262109</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2620.37725</v>
+        <v>2620.8168289999999</v>
       </c>
       <c r="C220" s="5">
-        <v>8.808124399999997</v>
+        <v>9.0972859999997127</v>
       </c>
       <c r="D220" s="5">
-        <v>4.1232067914049431</v>
+        <v>4.2609217382292064</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2626.9655412000002</v>
+        <v>2626.8004485000001</v>
       </c>
       <c r="C221" s="5">
-        <v>6.5882912000001852</v>
+        <v>5.983619500000259</v>
       </c>
       <c r="D221" s="5">
-        <v>3.0591768625316318</v>
+        <v>2.7744012724300493</v>
       </c>
       <c r="E221" s="5">
-        <v>3.5525133469788139</v>
+        <v>3.5554399026705763</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2627.8107626999999</v>
+        <v>2627.5429515000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.84522149999975227</v>
+        <v>0.7425029999999424</v>
       </c>
       <c r="D222" s="5">
-        <v>0.38678184797249493</v>
+        <v>0.33972512416702294</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>2636.4088971000001</v>
+        <v>2636.9879471999998</v>
       </c>
       <c r="C223" s="5">
-        <v>8.5981344000001627</v>
+        <v>9.4449956999997084</v>
       </c>
       <c r="D223" s="5">
-        <v>3.997806312258656</v>
+        <v>4.3998438771861492</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>2634.2770191</v>
+        <v>2634.5461230999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.1318780000001425</v>
+        <v>-2.4418240999998488</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.96605138858352202</v>
+        <v>-1.1055460459072464</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2640.6359646000001</v>
+        <v>2640.3269620000001</v>
       </c>
       <c r="C225" s="5">
-        <v>6.358945500000118</v>
+        <v>5.7808389000001625</v>
       </c>
       <c r="D225" s="5">
-        <v>2.9354787901397561</v>
+        <v>2.6651043137112085</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2643.8020664000001</v>
+        <v>2643.3204495</v>
       </c>
       <c r="C226" s="5">
-        <v>3.1661017999999785</v>
+        <v>2.993487499999901</v>
       </c>
       <c r="D226" s="5">
-        <v>1.4483166485742105</v>
+        <v>1.3690234448902716</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>2646.5595278000001</v>
+        <v>2646.4888959999998</v>
       </c>
       <c r="C227" s="5">
-        <v>2.7574614000000111</v>
+        <v>3.1684464999998454</v>
       </c>
       <c r="D227" s="5">
-        <v>1.2587937335425847</v>
+        <v>1.4479146220071071</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2654.7276445000002</v>
+        <v>2654.5390203000002</v>
       </c>
       <c r="C228" s="5">
-        <v>8.1681167000001551</v>
+        <v>8.0501243000003342</v>
       </c>
       <c r="D228" s="5">
-        <v>3.7670966749898449</v>
+        <v>3.7118663636791949</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2659.7305795000002</v>
+        <v>2659.7008129000001</v>
       </c>
       <c r="C229" s="5">
-        <v>5.0029349999999795</v>
+        <v>5.1617925999998988</v>
       </c>
       <c r="D229" s="5">
-        <v>2.2850332030656118</v>
+        <v>2.3585367443548444</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2634.5197360000002</v>
+        <v>2634.5332766000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-25.21084350000001</v>
+        <v>-25.167536299999938</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.799822553567118</v>
+        <v>-10.782339762423254</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2648.6060335000002</v>
+        <v>2648.8848821000001</v>
       </c>
       <c r="C231" s="5">
-        <v>14.086297500000001</v>
+        <v>14.351605500000005</v>
       </c>
       <c r="D231" s="5">
-        <v>6.6082690972494307</v>
+        <v>6.7364500723835929</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2653.8036913000001</v>
+        <v>2654.3061997999998</v>
       </c>
       <c r="C232" s="5">
-        <v>5.1976577999998881</v>
+        <v>5.4213176999996904</v>
       </c>
       <c r="D232" s="5">
-        <v>2.3804791115421553</v>
+        <v>2.4838049543638885</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2649.2480270999999</v>
+        <v>2649.0997597</v>
       </c>
       <c r="C233" s="5">
-        <v>-4.5556642000001375</v>
+        <v>-5.2064400999997815</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.0406467746689194</v>
+        <v>-2.3285800973313453</v>
       </c>
       <c r="E233" s="5">
-        <v>0.84822147647285462</v>
+        <v>0.84891531112436525</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>2637.9040730000002</v>
+        <v>2637.6434857999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-11.343954099999792</v>
+        <v>-11.456273900000269</v>
       </c>
       <c r="D234" s="5">
-        <v>-5.0190418726019708</v>
+        <v>-5.0678379625279213</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>2622.9214827000001</v>
+        <v>2623.5486258000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-14.982590300000084</v>
+        <v>-14.094859999999699</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.606747451431783</v>
+        <v>-6.2273293511496908</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2606.0458229000001</v>
+        <v>2606.3458283999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-16.875659799999994</v>
+        <v>-17.202797400000236</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.4532671799984129</v>
+        <v>-7.5908299394222611</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2588.1777000000002</v>
+        <v>2587.9849611999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-17.868122899999889</v>
+        <v>-18.36086720000003</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.9244083421804001</v>
+        <v>-8.1336430762337102</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2580.2501127999999</v>
+        <v>2579.8389763</v>
       </c>
       <c r="C238" s="5">
-        <v>-7.9275872000002892</v>
+        <v>-8.145984899999803</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.6143063912917994</v>
+        <v>-3.7124319323990407</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>2570.3354159999999</v>
+        <v>2570.1351049</v>
       </c>
       <c r="C239" s="5">
-        <v>-9.9146968000000015</v>
+        <v>-9.7038714000000255</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.5148279191981944</v>
+        <v>-4.4214923023212389</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2559.6779799999999</v>
+        <v>2559.4992253999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-10.657435999999961</v>
+        <v>-10.635879500000101</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.8636719768195729</v>
+        <v>-4.8544269144132457</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2550.4673979999998</v>
+        <v>2550.328113</v>
       </c>
       <c r="C241" s="5">
-        <v>-9.2105820000001586</v>
+        <v>-9.1711123999998563</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.2335632727921517</v>
+        <v>-4.2160660789292814</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>2548.0055631999999</v>
+        <v>2547.7850594000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.461834799999906</v>
+        <v>-2.5430535999998938</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.1521686774122131</v>
+        <v>-1.1900365013692626</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2544.6959625999998</v>
+        <v>2544.4910482</v>
       </c>
       <c r="C243" s="5">
-        <v>-3.3096006000000671</v>
+        <v>-3.2940112000001136</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.5475911624969974</v>
+        <v>-1.5404855768431869</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>2539.9573414000001</v>
+        <v>2540.1341532000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-4.7386211999996704</v>
+        <v>-4.3568949999998949</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.2118425008808784</v>
+        <v>-2.0355018805413239</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2540.4922311999999</v>
+        <v>2540.3732292999998</v>
       </c>
       <c r="C245" s="5">
-        <v>0.53488979999974617</v>
+        <v>0.23907609999969281</v>
       </c>
       <c r="D245" s="5">
-        <v>0.25300099022207423</v>
+        <v>0.11300185762919135</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.1051571913049418</v>
+        <v>-4.1042822189645722</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2546.5051208999998</v>
+        <v>2546.8109631000002</v>
       </c>
       <c r="C246" s="5">
-        <v>6.0128896999999597</v>
+        <v>6.4377338000003874</v>
       </c>
       <c r="D246" s="5">
-        <v>2.8774502808588398</v>
+        <v>3.0837475459810637</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2545.7981174000001</v>
+        <v>2546.5587504999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.70700349999970058</v>
+        <v>-0.25221260000034817</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.33265587257282903</v>
+        <v>-0.11877219467325562</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>2550.7554820999999</v>
+        <v>2551.1300342</v>
       </c>
       <c r="C248" s="5">
-        <v>4.9573646999997436</v>
+        <v>4.5712837000000945</v>
       </c>
       <c r="D248" s="5">
-        <v>2.3619174810812993</v>
+        <v>2.1754944038094193</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2561.8307976000001</v>
+        <v>2561.7447136999999</v>
       </c>
       <c r="C249" s="5">
-        <v>11.075315500000215</v>
+        <v>10.614679499999966</v>
       </c>
       <c r="D249" s="5">
-        <v>5.336616215025769</v>
+        <v>5.1087898544033061</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2572.6899521</v>
+        <v>2572.3281760999998</v>
       </c>
       <c r="C250" s="5">
-        <v>10.859154499999931</v>
+        <v>10.583462399999917</v>
       </c>
       <c r="D250" s="5">
-        <v>5.2068690682514962</v>
+        <v>5.0718341793638988</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>2570.4704194000001</v>
+        <v>2570.2209231000002</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.2195326999999452</v>
+        <v>-2.1072529999996732</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.0303758039607924</v>
+        <v>-0.97862370015737721</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2573.9484929999999</v>
+        <v>2573.7717438</v>
       </c>
       <c r="C252" s="5">
-        <v>3.4780735999997887</v>
+        <v>3.5508206999998038</v>
       </c>
       <c r="D252" s="5">
-        <v>1.6358442943966045</v>
+        <v>1.6704832422139937</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>2575.4496325</v>
+        <v>2575.2695698000002</v>
       </c>
       <c r="C253" s="5">
-        <v>1.5011395000001357</v>
+        <v>1.4978260000002592</v>
       </c>
       <c r="D253" s="5">
-        <v>0.70209515362316122</v>
+        <v>0.70058870178029142</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2578.0312902000001</v>
+        <v>2577.7698353000001</v>
       </c>
       <c r="C254" s="5">
-        <v>2.5816577000000507</v>
+        <v>2.5002654999998413</v>
       </c>
       <c r="D254" s="5">
-        <v>1.2095466411218281</v>
+        <v>1.1712916349489344</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2583.4963421000002</v>
+        <v>2583.3177332999999</v>
       </c>
       <c r="C255" s="5">
-        <v>5.4650519000001623</v>
+        <v>5.5478979999998046</v>
       </c>
       <c r="D255" s="5">
-        <v>2.573695265552578</v>
+        <v>2.613441722080867</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2586.7000886000001</v>
+        <v>2586.8635758999999</v>
       </c>
       <c r="C256" s="5">
-        <v>3.2037464999998519</v>
+        <v>3.5458426000000145</v>
       </c>
       <c r="D256" s="5">
-        <v>1.4982895917382777</v>
+        <v>1.6596025602751974</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2591.1812697999999</v>
+        <v>2591.2146106</v>
       </c>
       <c r="C257" s="5">
-        <v>4.4811811999998099</v>
+        <v>4.3510347000001275</v>
       </c>
       <c r="D257" s="5">
-        <v>2.0987942892640943</v>
+        <v>2.037144305074845</v>
       </c>
       <c r="E257" s="5">
-        <v>1.9952447788457617</v>
+        <v>2.0013351075192087</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2600.8627710000001</v>
+        <v>2601.200272</v>
       </c>
       <c r="C258" s="5">
-        <v>9.6815012000001843</v>
+        <v>9.9856614000000263</v>
       </c>
       <c r="D258" s="5">
-        <v>4.5768868556732789</v>
+        <v>4.7236772536376259</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>2600.0827597000002</v>
+        <v>2600.6849421000002</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.78001129999984187</v>
+        <v>-0.51532989999986967</v>
       </c>
       <c r="D259" s="5">
-        <v>-0.35929276254146325</v>
+        <v>-0.23747595146128564</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2611.1491713</v>
+        <v>2611.4577439999998</v>
       </c>
       <c r="C260" s="5">
-        <v>11.06641159999981</v>
+        <v>10.772801899999649</v>
       </c>
       <c r="D260" s="5">
-        <v>5.2286838483802445</v>
+        <v>5.0855780288095342</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2627.3382542999998</v>
+        <v>2627.2616183999999</v>
       </c>
       <c r="C261" s="5">
-        <v>16.189082999999755</v>
+        <v>15.803874400000041</v>
       </c>
       <c r="D261" s="5">
-        <v>7.6990004977625759</v>
+        <v>7.5087519714711171</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2624.9415976999999</v>
+        <v>2624.6588855999998</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.3966565999999148</v>
+        <v>-2.6027328000000125</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.0891641335704305</v>
+        <v>-1.1823404838616436</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2634.5834890000001</v>
+        <v>2634.3537768000001</v>
       </c>
       <c r="C263" s="5">
-        <v>9.6418913000002249</v>
+        <v>9.6948912000002565</v>
       </c>
       <c r="D263" s="5">
-        <v>4.4979681922349801</v>
+        <v>4.5236943547876329</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2641.8792988</v>
+        <v>2641.7497754999999</v>
       </c>
       <c r="C264" s="5">
-        <v>7.2958097999999154</v>
+        <v>7.3959986999998364</v>
       </c>
       <c r="D264" s="5">
-        <v>3.3741789086558782</v>
+        <v>3.4215352064813853</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2647.0959386999998</v>
+        <v>2646.95048</v>
       </c>
       <c r="C265" s="5">
-        <v>5.2166398999997909</v>
+        <v>5.2007045000000289</v>
       </c>
       <c r="D265" s="5">
-        <v>2.3954168863593805</v>
+        <v>2.3881384946479844</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2659.5057579999998</v>
+        <v>2659.2495312999999</v>
       </c>
       <c r="C266" s="5">
-        <v>12.409819299999981</v>
+        <v>12.299051299999974</v>
       </c>
       <c r="D266" s="5">
-        <v>5.7730526737787224</v>
+        <v>5.7205220287685821</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2655.3392352999999</v>
+        <v>2655.3171498000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-4.1665226999998595</v>
+        <v>-3.9323814999997921</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.8638688575536855</v>
+        <v>-1.7601458893994781</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2663.7398953000002</v>
+        <v>2663.9248840999999</v>
       </c>
       <c r="C268" s="5">
-        <v>8.4006600000002436</v>
+        <v>8.60773429999972</v>
       </c>
       <c r="D268" s="5">
-        <v>3.8631838191428125</v>
+        <v>3.9601484061322356</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2674.2001885999998</v>
+        <v>2674.3590140000001</v>
       </c>
       <c r="C269" s="5">
-        <v>10.460293299999648</v>
+        <v>10.434129900000244</v>
       </c>
       <c r="D269" s="5">
-        <v>4.8154246189101357</v>
+        <v>4.8027788130566185</v>
       </c>
       <c r="E269" s="5">
-        <v>3.2039023964698377</v>
+        <v>3.2087038665140843</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2686.2434628999999</v>
+        <v>2686.3214022000002</v>
       </c>
       <c r="C270" s="5">
-        <v>12.043274300000121</v>
+        <v>11.962388200000078</v>
       </c>
       <c r="D270" s="5">
-        <v>5.5400944040489897</v>
+        <v>5.501630579870298</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2692.143736</v>
+        <v>2692.4841943000001</v>
       </c>
       <c r="C271" s="5">
-        <v>5.9002731000000495</v>
+        <v>6.1627920999999333</v>
       </c>
       <c r="D271" s="5">
-        <v>2.6678489739588862</v>
+        <v>2.7879689069086</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>2707.0158962</v>
+        <v>2707.1791742999999</v>
       </c>
       <c r="C272" s="5">
-        <v>14.872160200000053</v>
+        <v>14.694979999999759</v>
       </c>
       <c r="D272" s="5">
-        <v>6.8343101537905016</v>
+        <v>6.7495504808141815</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>2714.4534662000001</v>
+        <v>2714.3816318999998</v>
       </c>
       <c r="C273" s="5">
-        <v>7.4375700000000506</v>
+        <v>7.2024575999998888</v>
       </c>
       <c r="D273" s="5">
-        <v>3.3473009316147939</v>
+        <v>3.2397366864703736</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2726.1798444000001</v>
+        <v>2725.9907183</v>
       </c>
       <c r="C274" s="5">
-        <v>11.726378199999999</v>
+        <v>11.609086400000251</v>
       </c>
       <c r="D274" s="5">
-        <v>5.3089347028947298</v>
+        <v>5.2547198777531889</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2737.8353332000002</v>
+        <v>2737.6894751999998</v>
       </c>
       <c r="C275" s="5">
-        <v>11.655488800000057</v>
+        <v>11.698756899999808</v>
       </c>
       <c r="D275" s="5">
-        <v>5.2528481956333861</v>
+        <v>5.2731851223113191</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>2743.5545953000001</v>
+        <v>2743.4698466</v>
       </c>
       <c r="C276" s="5">
-        <v>5.7192620999999235</v>
+        <v>5.7803714000001492</v>
       </c>
       <c r="D276" s="5">
-        <v>2.5357693369166823</v>
+        <v>2.5633171406994171</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2757.3317947999999</v>
+        <v>2757.2692004</v>
       </c>
       <c r="C277" s="5">
-        <v>13.777199499999824</v>
+        <v>13.799353800000063</v>
       </c>
       <c r="D277" s="5">
-        <v>6.1952428046390118</v>
+        <v>6.2056792323763821</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2768.2657958999998</v>
+        <v>2767.9930856999999</v>
       </c>
       <c r="C278" s="5">
-        <v>10.934001099999932</v>
+        <v>10.723885299999893</v>
       </c>
       <c r="D278" s="5">
-        <v>4.863680390869507</v>
+        <v>4.7683189728497943</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2773.0881115000002</v>
+        <v>2773.2752120999999</v>
       </c>
       <c r="C279" s="5">
-        <v>4.8223156000003655</v>
+        <v>5.2821263999999246</v>
       </c>
       <c r="D279" s="5">
-        <v>2.1105433665203677</v>
+        <v>2.3141327524468958</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2785.7200892999999</v>
+        <v>2785.9233755</v>
       </c>
       <c r="C280" s="5">
-        <v>12.631977799999731</v>
+        <v>12.648163400000158</v>
       </c>
       <c r="D280" s="5">
-        <v>5.6052930017343572</v>
+        <v>5.6122680861716789</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2791.8684042</v>
+        <v>2792.0244226</v>
       </c>
       <c r="C281" s="5">
-        <v>6.1483149000000594</v>
+        <v>6.1010470999999598</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6808870824957198</v>
+        <v>2.6598312845283578</v>
       </c>
       <c r="E281" s="5">
-        <v>4.4001274138568469</v>
+        <v>4.399761138427305</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2796.0200933000001</v>
+        <v>2795.8345558999999</v>
       </c>
       <c r="C282" s="5">
-        <v>4.1516891000001124</v>
+        <v>3.8101332999999613</v>
       </c>
       <c r="D282" s="5">
-        <v>1.7991452787768702</v>
+        <v>1.6499258272054895</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2812.4255394000002</v>
+        <v>2812.5554078999999</v>
       </c>
       <c r="C283" s="5">
-        <v>16.405446100000063</v>
+        <v>16.720851999999923</v>
       </c>
       <c r="D283" s="5">
-        <v>7.2726328126607509</v>
+        <v>7.4175944262264482</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>2819.6944312999999</v>
+        <v>2819.7512047999999</v>
       </c>
       <c r="C284" s="5">
-        <v>7.2688918999997441</v>
+        <v>7.1957969000000048</v>
       </c>
       <c r="D284" s="5">
-        <v>3.1459458180617572</v>
+        <v>3.1137183267604618</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2825.3978228000001</v>
+        <v>2825.3639383999998</v>
       </c>
       <c r="C285" s="5">
-        <v>5.7033915000001798</v>
+        <v>5.6127335999999559</v>
       </c>
       <c r="D285" s="5">
-        <v>2.4544236472238579</v>
+        <v>2.4149322684003049</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2830.4351474</v>
+        <v>2830.3754023000001</v>
       </c>
       <c r="C286" s="5">
-        <v>5.0373245999999199</v>
+        <v>5.0114639000003081</v>
       </c>
       <c r="D286" s="5">
-        <v>2.1605513897743567</v>
+        <v>2.1493771171677389</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2838.4468194999999</v>
+        <v>2838.3796994999998</v>
       </c>
       <c r="C287" s="5">
-        <v>8.0116720999999416</v>
+        <v>8.0042971999996553</v>
       </c>
       <c r="D287" s="5">
-        <v>3.4500343604515038</v>
+        <v>3.4468828717204136</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2847.8181786</v>
+        <v>2847.7590506000001</v>
       </c>
       <c r="C288" s="5">
-        <v>9.3713591000000633</v>
+        <v>9.3793511000003491</v>
       </c>
       <c r="D288" s="5">
-        <v>4.0346364382794597</v>
+        <v>4.038237227984709</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2853.0538041999998</v>
+        <v>2853.0384871000001</v>
       </c>
       <c r="C289" s="5">
-        <v>5.2356255999998211</v>
+        <v>5.2794364999999743</v>
       </c>
       <c r="D289" s="5">
-        <v>2.2286079342066278</v>
+        <v>2.2474942803520692</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2860.7137911999998</v>
+        <v>2860.4061176999999</v>
       </c>
       <c r="C290" s="5">
-        <v>7.659987000000001</v>
+        <v>7.3676305999997567</v>
       </c>
       <c r="D290" s="5">
-        <v>3.2698089817644327</v>
+        <v>3.1432508686623173</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2866.5993920999999</v>
+        <v>2866.8247504999999</v>
       </c>
       <c r="C291" s="5">
-        <v>5.8856009000000995</v>
+        <v>6.4186328000000685</v>
       </c>
       <c r="D291" s="5">
-        <v>2.4969960062204422</v>
+        <v>2.7262334253299603</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2876.9981259000001</v>
+        <v>2877.2239055999999</v>
       </c>
       <c r="C292" s="5">
-        <v>10.398733800000173</v>
+        <v>10.399155099999916</v>
       </c>
       <c r="D292" s="5">
-        <v>4.4409694968248647</v>
+        <v>4.4407969164456107</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>2881.1014184999999</v>
+        <v>2881.2468720000002</v>
       </c>
       <c r="C293" s="5">
-        <v>4.1032925999998042</v>
+        <v>4.022966400000314</v>
       </c>
       <c r="D293" s="5">
-        <v>1.7249786745989315</v>
+        <v>1.6908166079007803</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1961755133501413</v>
+        <v>3.1956185152891337</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>2887.5781023</v>
+        <v>2887.2862</v>
       </c>
       <c r="C294" s="5">
-        <v>6.4766838000000462</v>
+        <v>6.0393279999998413</v>
       </c>
       <c r="D294" s="5">
-        <v>2.7311905790354141</v>
+        <v>2.5444987297750687</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2895.3112114</v>
+        <v>2895.3937811000001</v>
       </c>
       <c r="C295" s="5">
-        <v>7.7331091000000924</v>
+        <v>8.1075811000000613</v>
       </c>
       <c r="D295" s="5">
-        <v>3.2614330699984651</v>
+        <v>3.4221652015538728</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>2904.5794636999999</v>
+        <v>2904.6093184000001</v>
       </c>
       <c r="C296" s="5">
-        <v>9.2682522999998582</v>
+        <v>9.2155373000000509</v>
       </c>
       <c r="D296" s="5">
-        <v>3.9097080652975569</v>
+        <v>3.8869673300162333</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2917.7258837999998</v>
+        <v>2917.7282485000001</v>
       </c>
       <c r="C297" s="5">
-        <v>13.146420099999887</v>
+        <v>13.118930099999943</v>
       </c>
       <c r="D297" s="5">
-        <v>5.5685868936199867</v>
+        <v>5.5565933189014816</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2929.0465248</v>
+        <v>2929.0541068000002</v>
       </c>
       <c r="C298" s="5">
-        <v>11.320641000000251</v>
+        <v>11.325858300000164</v>
       </c>
       <c r="D298" s="5">
-        <v>4.7565972488970765</v>
+        <v>4.7588324760246659</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2934.7866546</v>
+        <v>2934.7606053</v>
       </c>
       <c r="C299" s="5">
-        <v>5.740129799999977</v>
+        <v>5.706498499999725</v>
       </c>
       <c r="D299" s="5">
-        <v>2.3771854741296394</v>
+        <v>2.3631018353967193</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2945.5582011000001</v>
+        <v>2945.4838387</v>
       </c>
       <c r="C300" s="5">
-        <v>10.771546500000113</v>
+        <v>10.723233400000026</v>
       </c>
       <c r="D300" s="5">
-        <v>4.4943656472738125</v>
+        <v>4.473840991780742</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2955.6793762000002</v>
+        <v>2955.6564914999999</v>
       </c>
       <c r="C301" s="5">
-        <v>10.121175100000073</v>
+        <v>10.172652799999923</v>
       </c>
       <c r="D301" s="5">
-        <v>4.20211993362678</v>
+        <v>4.2240087724509712</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2965.3014908999999</v>
+        <v>2965.0305432999999</v>
       </c>
       <c r="C302" s="5">
-        <v>9.6221146999996563</v>
+        <v>9.3740517999999611</v>
       </c>
       <c r="D302" s="5">
-        <v>3.9772714270824627</v>
+        <v>3.8729710729822564</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2977.6247650999999</v>
+        <v>2977.9907712999998</v>
       </c>
       <c r="C303" s="5">
-        <v>12.323274200000014</v>
+        <v>12.960227999999915</v>
       </c>
       <c r="D303" s="5">
-        <v>5.1025717815943672</v>
+        <v>5.3731864173210964</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2986.3516915</v>
+        <v>2986.5759204999999</v>
       </c>
       <c r="C304" s="5">
-        <v>8.7269264000001385</v>
+        <v>8.5851492000001599</v>
       </c>
       <c r="D304" s="5">
-        <v>3.5742519653712002</v>
+        <v>3.5148221430917115</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2997.7171441999999</v>
+        <v>2997.7407127000001</v>
       </c>
       <c r="C305" s="5">
-        <v>11.365452699999878</v>
+        <v>11.164792200000193</v>
       </c>
       <c r="D305" s="5">
-        <v>4.6637764045281749</v>
+        <v>4.5793848899520873</v>
       </c>
       <c r="E305" s="5">
-        <v>4.0476091869308117</v>
+        <v>4.0431745655705065</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2999.9990134</v>
+        <v>2999.5759595999998</v>
       </c>
       <c r="C306" s="5">
-        <v>2.2818692000000738</v>
+        <v>1.8352468999996745</v>
       </c>
       <c r="D306" s="5">
-        <v>0.91727671712100722</v>
+        <v>0.73713076565506963</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2997.3035995999999</v>
+        <v>2997.3581514000002</v>
       </c>
       <c r="C307" s="5">
-        <v>-2.6954138000000967</v>
+        <v>-2.2178081999995811</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.0728539412140248</v>
+        <v>-0.88364952038466615</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2994.6610691000001</v>
+        <v>2994.7082102999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.6425304999997934</v>
+        <v>-2.6499411000004329</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.0528480832149634</v>
+        <v>-1.0557671814055425</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2991.5030234000001</v>
+        <v>2991.5434780999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-3.1580457000000024</v>
+        <v>-3.1647321999998894</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.2581562861795792</v>
+        <v>-1.2607849725032372</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2990.7893171999999</v>
+        <v>2990.811678</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.71370620000016061</v>
+        <v>-0.73180009999987305</v>
       </c>
       <c r="D310" s="5">
-        <v>-0.28591798676583791</v>
+        <v>-0.29315287903628473</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2991.2898257000002</v>
+        <v>2991.2658590000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.50050850000025093</v>
+        <v>0.45418100000006234</v>
       </c>
       <c r="D311" s="5">
-        <v>0.20100490582213304</v>
+        <v>0.18238281118239108</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2996.4381514000002</v>
+        <v>2996.3332353000001</v>
       </c>
       <c r="C312" s="5">
-        <v>5.1483256999999867</v>
+        <v>5.0673762999999781</v>
       </c>
       <c r="D312" s="5">
-        <v>2.0849898791904353</v>
+        <v>2.0519172229173321</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2995.3287012000001</v>
+        <v>2995.2078121999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.109450200000083</v>
+        <v>-1.1254231000002619</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.44340392219277547</v>
+        <v>-0.44979020171053152</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2997.0353813000002</v>
+        <v>2996.7964456</v>
       </c>
       <c r="C314" s="5">
-        <v>1.7066801000000851</v>
+        <v>1.5886334000001625</v>
       </c>
       <c r="D314" s="5">
-        <v>0.6858834502246669</v>
+        <v>0.63833002259083838</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2999.0012981</v>
+        <v>2999.2219648999999</v>
       </c>
       <c r="C315" s="5">
-        <v>1.9659167999998317</v>
+        <v>2.4255192999999053</v>
       </c>
       <c r="D315" s="5">
-        <v>0.78999061736499954</v>
+        <v>0.97558008536000607</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2991.6902298</v>
+        <v>2991.8803779999998</v>
       </c>
       <c r="C316" s="5">
-        <v>-7.3110682999999881</v>
+        <v>-7.3415869000000384</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.8864941465729044</v>
+        <v>-2.8981710966540786</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2995.2637249999998</v>
+        <v>2995.3479127000001</v>
       </c>
       <c r="C317" s="5">
-        <v>3.5734951999997975</v>
+        <v>3.4675347000002148</v>
       </c>
       <c r="D317" s="5">
-        <v>1.4428226592798188</v>
+        <v>1.3996777913737546</v>
       </c>
       <c r="E317" s="5">
-        <v>-8.1842918527086361E-2</v>
+        <v>-7.9820112188588865E-2</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3006.3665202000002</v>
+        <v>3006.2488745999999</v>
       </c>
       <c r="C318" s="5">
-        <v>11.102795200000401</v>
+        <v>10.900961899999857</v>
       </c>
       <c r="D318" s="5">
-        <v>4.539956153714475</v>
+        <v>4.4556396444839885</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2998.8270708999999</v>
+        <v>2998.8967849999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-7.5394493000003422</v>
+        <v>-7.3520895999999993</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.968229585416915</v>
+        <v>-2.8955685559835631</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2993.1404615000001</v>
+        <v>2993.2043656999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.6866093999997247</v>
+        <v>-5.6924192999999832</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.2519500742559595</v>
+        <v>-2.2541750243336378</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2998.2765353</v>
+        <v>2998.3201259000002</v>
       </c>
       <c r="C321" s="5">
-        <v>5.1360737999998491</v>
+        <v>5.1157602000002953</v>
       </c>
       <c r="D321" s="5">
-        <v>2.078682906711049</v>
+        <v>2.0703394875385861</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2992.7948013</v>
+        <v>2992.7550541000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-5.4817339999999604</v>
+        <v>-5.5650718000001689</v>
       </c>
       <c r="D322" s="5">
-        <v>-2.1720263262811623</v>
+        <v>-2.2046791779359975</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2986.7270834999999</v>
+        <v>2986.6836708000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-6.0677178000000822</v>
+        <v>-6.0713832999999795</v>
       </c>
       <c r="D323" s="5">
-        <v>-2.4059834414612902</v>
+        <v>-2.4074523315952168</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2993.6462025999999</v>
+        <v>2993.558802</v>
       </c>
       <c r="C324" s="5">
-        <v>6.919119099999989</v>
+        <v>6.8751311999999416</v>
       </c>
       <c r="D324" s="5">
-        <v>2.8156424073836783</v>
+        <v>2.7975560789379017</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2991.7188796999999</v>
+        <v>2991.5445903999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.9273229000000356</v>
+        <v>-2.0142116000001806</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.76983566752550914</v>
+        <v>-0.80443692577761849</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2997.3199027000001</v>
+        <v>2997.2028452999998</v>
       </c>
       <c r="C326" s="5">
-        <v>5.6010230000001684</v>
+        <v>5.6582548999999744</v>
       </c>
       <c r="D326" s="5">
-        <v>2.2698889325767357</v>
+        <v>2.2934597319857142</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2991.7704613000001</v>
+        <v>2991.6921656999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-5.5494413999999779</v>
+        <v>-5.5106796000000031</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.1992760943919776</v>
+        <v>-2.1841540104814428</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2990.4652070000002</v>
+        <v>2990.5657394999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-1.3052542999998877</v>
+        <v>-1.126426199999969</v>
       </c>
       <c r="D328" s="5">
-        <v>-0.52228344896594336</v>
+        <v>-0.45088721852517555</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2991.9766834000002</v>
+        <v>2992.0917408</v>
       </c>
       <c r="C329" s="5">
-        <v>1.5114763999999923</v>
+        <v>1.5260013000001891</v>
       </c>
       <c r="D329" s="5">
-        <v>0.60820712413849343</v>
+        <v>0.61404755120761934</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.10974130833837359</v>
+        <v>-0.10870763580398402</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2998.3121756</v>
+        <v>2998.5573592999999</v>
       </c>
       <c r="C330" s="5">
-        <v>6.3354921999998624</v>
+        <v>6.4656184999998914</v>
       </c>
       <c r="D330" s="5">
-        <v>2.5707954333326954</v>
+        <v>2.6241247584257499</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>3001.7244070000002</v>
+        <v>3001.7903102999999</v>
       </c>
       <c r="C331" s="5">
-        <v>3.4122314000001097</v>
+        <v>3.2329509999999573</v>
       </c>
       <c r="D331" s="5">
-        <v>1.374241454830849</v>
+        <v>1.3015023606090415</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>3015.0438772000002</v>
+        <v>3015.0871696999998</v>
       </c>
       <c r="C332" s="5">
-        <v>13.319470200000069</v>
+        <v>13.296859399999903</v>
       </c>
       <c r="D332" s="5">
-        <v>5.4566187953061895</v>
+        <v>5.4470064243007377</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>3017.2908511000001</v>
+        <v>3017.3235804999999</v>
       </c>
       <c r="C333" s="5">
-        <v>2.2469738999998299</v>
+        <v>2.2364108000001579</v>
       </c>
       <c r="D333" s="5">
-        <v>0.89797974135237268</v>
+        <v>0.89372818641821894</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>3023.7508318999999</v>
+        <v>3023.6750401999998</v>
       </c>
       <c r="C334" s="5">
-        <v>6.459980799999812</v>
+        <v>6.3514596999998503</v>
       </c>
       <c r="D334" s="5">
-        <v>2.5996547241472934</v>
+        <v>2.5554483210283419</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>3029.6868899000001</v>
+        <v>3029.6677107999999</v>
       </c>
       <c r="C335" s="5">
-        <v>5.9360580000002301</v>
+        <v>5.9926706000001104</v>
       </c>
       <c r="D335" s="5">
-        <v>2.3813758296277632</v>
+        <v>2.4043962431412824</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>3019.3692231999999</v>
+        <v>3019.3048531999998</v>
       </c>
       <c r="C336" s="5">
-        <v>-10.317666700000245</v>
+        <v>-10.362857600000098</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.010945169966762</v>
+        <v>-4.0282087917289155</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>3024.1620968000002</v>
+        <v>3024.0153231999998</v>
       </c>
       <c r="C337" s="5">
-        <v>4.7928736000003482</v>
+        <v>4.7104699999999866</v>
       </c>
       <c r="D337" s="5">
-        <v>1.9215696849973707</v>
+        <v>1.8882888764685912</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>3017.8231906999999</v>
+        <v>3017.8119425999998</v>
       </c>
       <c r="C338" s="5">
-        <v>-6.3389061000002584</v>
+        <v>-6.2033805999999458</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.4865081266526867</v>
+        <v>-2.4340618936096625</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>3031.4322114000001</v>
+        <v>3031.2974979000001</v>
       </c>
       <c r="C339" s="5">
-        <v>13.609020700000201</v>
+        <v>13.485555300000215</v>
       </c>
       <c r="D339" s="5">
-        <v>5.5477144152737967</v>
+        <v>5.4961614794757363</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>3040.3384486</v>
+        <v>3040.3555777000001</v>
       </c>
       <c r="C340" s="5">
-        <v>8.9062371999998504</v>
+        <v>9.0580798000000868</v>
       </c>
       <c r="D340" s="5">
-        <v>3.5830865715129168</v>
+        <v>3.6453468758949725</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>3045.5291173999999</v>
+        <v>3045.5531412</v>
       </c>
       <c r="C341" s="5">
-        <v>5.1906687999999122</v>
+        <v>5.1975634999998874</v>
       </c>
       <c r="D341" s="5">
-        <v>2.0680674373839469</v>
+        <v>2.0708285283273176</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7898680259481159</v>
+        <v>1.7867567251031558</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>3042.5689726000001</v>
+        <v>3042.7508160000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.9601447999998527</v>
+        <v>-2.8023251999998138</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.1601418977739808</v>
+        <v>-1.0985932364969253</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>3057.2348135000002</v>
+        <v>3057.306521</v>
       </c>
       <c r="C343" s="5">
-        <v>14.665840900000148</v>
+        <v>14.555704999999762</v>
       </c>
       <c r="D343" s="5">
-        <v>5.9400981301612088</v>
+        <v>5.8939481279759232</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>3069.9614740000002</v>
+        <v>3069.9911705</v>
       </c>
       <c r="C344" s="5">
-        <v>12.72666049999998</v>
+        <v>12.684649499999978</v>
       </c>
       <c r="D344" s="5">
-        <v>5.1113341424517733</v>
+        <v>5.0939524244713486</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>3070.3056949000002</v>
+        <v>3070.3830361999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.34422089999998207</v>
+        <v>0.39186569999992571</v>
       </c>
       <c r="D345" s="5">
-        <v>0.13463358152547844</v>
+        <v>0.15328028048640086</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>3079.2002069999999</v>
+        <v>3079.1679035000002</v>
       </c>
       <c r="C346" s="5">
-        <v>8.8945120999997016</v>
+        <v>8.7848673000003146</v>
       </c>
       <c r="D346" s="5">
-        <v>3.5322636489442338</v>
+        <v>3.4879438830853537</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>3089.5093356000002</v>
+        <v>3089.5413775000002</v>
       </c>
       <c r="C347" s="5">
-        <v>10.309128600000349</v>
+        <v>10.373473999999987</v>
       </c>
       <c r="D347" s="5">
-        <v>4.0923983346744297</v>
+        <v>4.1184605898403781</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>3093.6393481</v>
+        <v>3093.5305047000002</v>
       </c>
       <c r="C348" s="5">
-        <v>4.1300124999997934</v>
+        <v>3.9891271999999844</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6159899628932939</v>
+        <v>1.5604560847535476</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>3104.5670636</v>
+        <v>3104.4770748999999</v>
       </c>
       <c r="C349" s="5">
-        <v>10.927715499999977</v>
+        <v>10.946570199999769</v>
       </c>
       <c r="D349" s="5">
-        <v>4.3221079662530082</v>
+        <v>4.3298663803561066</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>3105.9687883000001</v>
+        <v>3106.0469828999999</v>
       </c>
       <c r="C350" s="5">
-        <v>1.4017247000001589</v>
+        <v>1.5699079999999412</v>
       </c>
       <c r="D350" s="5">
-        <v>0.54315237375646142</v>
+        <v>0.60852055468334498</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>3114.5006472</v>
+        <v>3114.5894035000001</v>
       </c>
       <c r="C351" s="5">
-        <v>8.531858899999861</v>
+        <v>8.5424206000002414</v>
       </c>
       <c r="D351" s="5">
-        <v>3.3465680112979124</v>
+        <v>3.3506880031780817</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>3119.5364877000002</v>
+        <v>3119.4811847000001</v>
       </c>
       <c r="C352" s="5">
-        <v>5.0358405000001767</v>
+        <v>4.8917811999999685</v>
       </c>
       <c r="D352" s="5">
-        <v>1.9576298770040967</v>
+        <v>1.9010890904651356</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>3126.9869220999999</v>
+        <v>3126.8027757999998</v>
       </c>
       <c r="C353" s="5">
-        <v>7.4504343999997218</v>
+        <v>7.3215910999997504</v>
       </c>
       <c r="D353" s="5">
-        <v>2.903925496917048</v>
+        <v>2.8531080423241484</v>
       </c>
       <c r="E353" s="5">
-        <v>2.6746683929110171</v>
+        <v>2.6678120798767635</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>3132.5687616</v>
+        <v>3132.3208914000002</v>
       </c>
       <c r="C354" s="5">
-        <v>5.5818395000001146</v>
+        <v>5.5181156000003284</v>
       </c>
       <c r="D354" s="5">
-        <v>2.1632203992623555</v>
+        <v>2.1384114287672951</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3142.1916858</v>
+        <v>3142.3397478000002</v>
       </c>
       <c r="C355" s="5">
-        <v>9.6229241999999431</v>
+        <v>10.018856400000004</v>
       </c>
       <c r="D355" s="5">
-        <v>3.7491980700654626</v>
+        <v>3.906496546642213</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>3142.6752698</v>
+        <v>3142.7038210999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.48358400000006441</v>
+        <v>0.36407329999974536</v>
       </c>
       <c r="D356" s="5">
-        <v>0.18483667021933492</v>
+        <v>0.13912132427953416</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>3148.8967533</v>
+        <v>3149.1283948999999</v>
       </c>
       <c r="C357" s="5">
-        <v>6.2214834999999766</v>
+        <v>6.4245737999999619</v>
       </c>
       <c r="D357" s="5">
-        <v>2.4016506553659278</v>
+        <v>2.4809095751384236</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>3157.5104246000001</v>
+        <v>3157.5792239000002</v>
       </c>
       <c r="C358" s="5">
-        <v>8.6136713000000782</v>
+        <v>8.4508290000003399</v>
       </c>
       <c r="D358" s="5">
-        <v>3.3323873357509415</v>
+        <v>3.2682115532412848</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>3161.0478514000001</v>
+        <v>3161.1162583999999</v>
       </c>
       <c r="C359" s="5">
-        <v>3.5374268000000484</v>
+        <v>3.5370344999996632</v>
       </c>
       <c r="D359" s="5">
-        <v>1.3527006010673137</v>
+        <v>1.3525200093622347</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>3166.0538897000001</v>
+        <v>3165.8626898000002</v>
       </c>
       <c r="C360" s="5">
-        <v>5.0060383000000002</v>
+        <v>4.7464314000003469</v>
       </c>
       <c r="D360" s="5">
-        <v>1.9170374748333829</v>
+        <v>1.8167603594236859</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3173.5750380999998</v>
+        <v>3173.5306985000002</v>
       </c>
       <c r="C361" s="5">
-        <v>7.5211483999996744</v>
+        <v>7.668008699999973</v>
       </c>
       <c r="D361" s="5">
-        <v>2.8882131936331046</v>
+        <v>2.9455430337737232</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3177.5248013</v>
+        <v>3177.5256622000002</v>
       </c>
       <c r="C362" s="5">
-        <v>3.9497632000002341</v>
+        <v>3.9949636999999711</v>
       </c>
       <c r="D362" s="5">
-        <v>1.5037599471112939</v>
+        <v>1.5211094745278375</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3176.0167732999998</v>
+        <v>3176.3446945999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-1.5080280000001949</v>
+        <v>-1.1809676000002582</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.56802623742843172</v>
+        <v>-0.44508462685474148</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3182.9474151999998</v>
+        <v>3182.9146946000001</v>
       </c>
       <c r="C364" s="5">
-        <v>6.9306418999999551</v>
+        <v>6.5700000000001637</v>
       </c>
       <c r="D364" s="5">
-        <v>2.6502749650174851</v>
+        <v>2.5105310255908009</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3180.7821684</v>
+        <v>3180.4241912000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.1652467999997498</v>
+        <v>-2.4905033999998523</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.81327035036783402</v>
+        <v>-0.93492170066628022</v>
       </c>
       <c r="E365" s="5">
-        <v>1.7203540545629448</v>
+        <v>1.7148959894434324</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>3194.3991222999998</v>
+        <v>3194.0223645000001</v>
       </c>
       <c r="C366" s="5">
-        <v>13.616953899999771</v>
+        <v>13.598173299999871</v>
       </c>
       <c r="D366" s="5">
-        <v>5.2599108110758408</v>
+        <v>5.2530900595868069</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>3200.5418666999999</v>
+        <v>3200.7881142000001</v>
       </c>
       <c r="C367" s="5">
-        <v>6.1427444000000833</v>
+        <v>6.7657497000000149</v>
       </c>
       <c r="D367" s="5">
-        <v>2.3321307990767703</v>
+        <v>2.571728736156742</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3180.1468331999999</v>
+        <v>3180.1451525000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-20.395033499999954</v>
+        <v>-20.642961699999887</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.3844479292413556</v>
+        <v>-7.4705013283596022</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2836.7896322000001</v>
+        <v>2837.0204613999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-343.3572009999998</v>
+        <v>-343.12469110000029</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.616032633691191</v>
+        <v>-74.591074514831661</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2893.8788341999998</v>
+        <v>2893.8962253</v>
       </c>
       <c r="C370" s="5">
-        <v>57.089201999999659</v>
+        <v>56.875763900000038</v>
       </c>
       <c r="D370" s="5">
-        <v>27.01018496608345</v>
+        <v>26.895383662270088</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2938.6256601999999</v>
+        <v>2938.7724512999998</v>
       </c>
       <c r="C371" s="5">
-        <v>44.746826000000056</v>
+        <v>44.876225999999861</v>
       </c>
       <c r="D371" s="5">
-        <v>20.217329949979536</v>
+        <v>20.280736952753898</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2928.2987558</v>
+        <v>2928.1680485000002</v>
       </c>
       <c r="C372" s="5">
-        <v>-10.326904399999876</v>
+        <v>-10.604402799999662</v>
       </c>
       <c r="D372" s="5">
-        <v>-4.1364744408298737</v>
+        <v>-4.245223137366172</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2941.8128317999999</v>
+        <v>2941.7763433</v>
       </c>
       <c r="C373" s="5">
-        <v>13.514075999999932</v>
+        <v>13.60829479999984</v>
       </c>
       <c r="D373" s="5">
-        <v>5.6807435037711684</v>
+        <v>5.7216288444988495</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2955.6571591000002</v>
+        <v>2955.5022607999999</v>
       </c>
       <c r="C374" s="5">
-        <v>13.844327300000259</v>
+        <v>13.725917499999923</v>
       </c>
       <c r="D374" s="5">
-        <v>5.7957508599510099</v>
+        <v>5.7449743755364491</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2978.7544456000001</v>
+        <v>2978.4747576</v>
       </c>
       <c r="C375" s="5">
-        <v>23.097286499999882</v>
+        <v>22.972496800000044</v>
       </c>
       <c r="D375" s="5">
-        <v>9.791257998514924</v>
+        <v>9.7366088430291597</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2991.2416536999999</v>
+        <v>2990.9923276999998</v>
       </c>
       <c r="C376" s="5">
-        <v>12.487208099999862</v>
+        <v>12.51757009999983</v>
       </c>
       <c r="D376" s="5">
-        <v>5.1481305974619973</v>
+        <v>5.1614346179138293</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2995.1577318999998</v>
+        <v>2994.9144694000001</v>
       </c>
       <c r="C377" s="5">
-        <v>3.9160781999999017</v>
+        <v>3.9221417000003385</v>
       </c>
       <c r="D377" s="5">
-        <v>1.582379407726342</v>
+        <v>1.5849802629047227</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.8358110261091278</v>
+        <v>-5.8328609848111395</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>3000.7536355000002</v>
+        <v>3001.2501077000002</v>
       </c>
       <c r="C378" s="5">
-        <v>5.5959036000003834</v>
+        <v>6.3356383000000278</v>
       </c>
       <c r="D378" s="5">
-        <v>2.2651622870130117</v>
+        <v>2.5683041800630857</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2991.4373446</v>
+        <v>2991.5846984</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.3162909000002401</v>
+        <v>-9.6654093000001922</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.6626177938394511</v>
+        <v>-3.7968318255205524</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>3020.7018235999999</v>
+        <v>3020.6289965000001</v>
       </c>
       <c r="C380" s="5">
-        <v>29.264478999999938</v>
+        <v>29.044298100000105</v>
       </c>
       <c r="D380" s="5">
-        <v>12.39199003189302</v>
+        <v>12.293083305411901</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>3033.0317848</v>
+        <v>3033.3604899000002</v>
       </c>
       <c r="C381" s="5">
-        <v>12.329961200000071</v>
+        <v>12.73149340000009</v>
       </c>
       <c r="D381" s="5">
-        <v>5.0096583265767824</v>
+        <v>5.1767297870259243</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>3041.9969422999998</v>
+        <v>3042.101971</v>
       </c>
       <c r="C382" s="5">
-        <v>8.9651574999998047</v>
+        <v>8.7414810999998735</v>
       </c>
       <c r="D382" s="5">
-        <v>3.6052444232981706</v>
+        <v>3.5134780994401815</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>3054.3624669999999</v>
+        <v>3054.6890352999999</v>
       </c>
       <c r="C383" s="5">
-        <v>12.365524700000151</v>
+        <v>12.587064299999838</v>
       </c>
       <c r="D383" s="5">
-        <v>4.9884716956247965</v>
+        <v>5.0797092907579833</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>3088.3058872000001</v>
+        <v>3088.1672858000002</v>
       </c>
       <c r="C384" s="5">
-        <v>33.943420200000219</v>
+        <v>33.478250500000286</v>
       </c>
       <c r="D384" s="5">
-        <v>14.181782876263149</v>
+        <v>13.97398774020655</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>3092.8875990000001</v>
+        <v>3092.9375227</v>
       </c>
       <c r="C385" s="5">
-        <v>4.5817117999999937</v>
+        <v>4.7702368999998725</v>
       </c>
       <c r="D385" s="5">
-        <v>1.7948801098710332</v>
+        <v>1.8694478377413004</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3105.160762</v>
+        <v>3104.889999</v>
       </c>
       <c r="C386" s="5">
-        <v>12.27316299999984</v>
+        <v>11.952476299999944</v>
       </c>
       <c r="D386" s="5">
-        <v>4.8671410669334669</v>
+        <v>4.7371744213699385</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>3140.6716181000002</v>
+        <v>3140.4429318000002</v>
       </c>
       <c r="C387" s="5">
-        <v>35.510856100000183</v>
+        <v>35.552932800000235</v>
       </c>
       <c r="D387" s="5">
-        <v>14.620231975942776</v>
+        <v>14.640018648331377</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>3153.9202246999998</v>
+        <v>3153.5705843999999</v>
       </c>
       <c r="C388" s="5">
-        <v>13.248606599999675</v>
+        <v>13.127652599999692</v>
       </c>
       <c r="D388" s="5">
-        <v>5.1811925413983495</v>
+        <v>5.1331803052315772</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>3167.4487841</v>
+        <v>3166.7372777</v>
       </c>
       <c r="C389" s="5">
-        <v>13.528559400000177</v>
+        <v>13.166693300000134</v>
       </c>
       <c r="D389" s="5">
-        <v>5.2705196455583359</v>
+        <v>5.1268718364696264</v>
       </c>
       <c r="E389" s="5">
-        <v>5.7523198316072</v>
+        <v>5.7371524314156153</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3162.3871903999998</v>
+        <v>3162.4260798</v>
       </c>
       <c r="C390" s="5">
-        <v>-5.0615937000002305</v>
+        <v>-4.3111979000000247</v>
       </c>
       <c r="D390" s="5">
-        <v>-1.9008395907476938</v>
+        <v>-1.6215034965036623</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3186.4579549</v>
+        <v>3186.7064915999999</v>
       </c>
       <c r="C391" s="5">
-        <v>24.070764500000223</v>
+        <v>24.280411799999911</v>
       </c>
       <c r="D391" s="5">
-        <v>9.5261450491799682</v>
+        <v>9.6125260226664899</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>3196.9608195000001</v>
+        <v>3197.1578030999999</v>
       </c>
       <c r="C392" s="5">
-        <v>10.502864600000066</v>
+        <v>10.451311499999974</v>
       </c>
       <c r="D392" s="5">
-        <v>4.027810303494439</v>
+        <v>4.0073636593127127</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3223.2752602999999</v>
+        <v>3223.8322717000001</v>
       </c>
       <c r="C393" s="5">
-        <v>26.314440799999829</v>
+        <v>26.674468600000182</v>
       </c>
       <c r="D393" s="5">
-        <v>10.336949476922896</v>
+        <v>10.484255137321075</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3232.5226023</v>
+        <v>3232.9221599000002</v>
       </c>
       <c r="C394" s="5">
-        <v>9.247342000000117</v>
+        <v>9.0898882000001322</v>
       </c>
       <c r="D394" s="5">
-        <v>3.4975583834605084</v>
+        <v>3.4364760121451399</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3235.7459377999999</v>
+        <v>3236.3304404999999</v>
       </c>
       <c r="C395" s="5">
-        <v>3.2233354999998483</v>
+        <v>3.4082805999996708</v>
       </c>
       <c r="D395" s="5">
-        <v>1.2031738984000118</v>
+        <v>1.2724510045378778</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3271.4705978000002</v>
+        <v>3271.4175399000001</v>
       </c>
       <c r="C396" s="5">
-        <v>35.724660000000313</v>
+        <v>35.08709940000017</v>
       </c>
       <c r="D396" s="5">
-        <v>14.08361697860483</v>
+        <v>13.814458411000953</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3282.9296915999998</v>
+        <v>3283.1340876999998</v>
       </c>
       <c r="C397" s="5">
-        <v>11.459093799999664</v>
+        <v>11.716547799999717</v>
       </c>
       <c r="D397" s="5">
-        <v>4.2852110712390923</v>
+        <v>4.3834650018971688</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>3293.7986891</v>
+        <v>3293.5369203999999</v>
       </c>
       <c r="C398" s="5">
-        <v>10.868997500000205</v>
+        <v>10.40283270000009</v>
       </c>
       <c r="D398" s="5">
-        <v>4.0460617904281015</v>
+        <v>3.8692489644064798</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>3305.5859498</v>
+        <v>3305.4045547000001</v>
       </c>
       <c r="C399" s="5">
-        <v>11.787260699999933</v>
+        <v>11.867634300000191</v>
       </c>
       <c r="D399" s="5">
-        <v>4.3798860471208512</v>
+        <v>4.4107029387501884</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>3314.3984390000001</v>
+        <v>3313.6344571999998</v>
       </c>
       <c r="C400" s="5">
-        <v>8.8124892000000727</v>
+        <v>8.2299024999997528</v>
       </c>
       <c r="D400" s="5">
-        <v>3.2464533913140192</v>
+        <v>3.0290551951797751</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>3320.4778030000002</v>
+        <v>3318.8087719999999</v>
       </c>
       <c r="C401" s="5">
-        <v>6.0793640000001687</v>
+        <v>5.1743148000000474</v>
       </c>
       <c r="D401" s="5">
-        <v>2.2234154985821819</v>
+        <v>1.8900042017045093</v>
       </c>
       <c r="E401" s="5">
-        <v>4.8313020771851845</v>
+        <v>4.8021506353204346</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3341.8545604999999</v>
+        <v>3341.1095513</v>
       </c>
       <c r="C402" s="5">
-        <v>21.376757499999712</v>
+        <v>22.300779300000158</v>
       </c>
       <c r="D402" s="5">
-        <v>8.0049265848711304</v>
+        <v>8.3681948560818</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3351.4086753000001</v>
+        <v>3351.8332102999998</v>
       </c>
       <c r="C403" s="5">
-        <v>9.5541148000002067</v>
+        <v>10.72365899999977</v>
       </c>
       <c r="D403" s="5">
-        <v>3.4851733910522764</v>
+        <v>3.9202553652244454</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3359.5256841999999</v>
+        <v>3360.4766236</v>
       </c>
       <c r="C404" s="5">
-        <v>8.1170088999997461</v>
+        <v>8.6434133000002475</v>
       </c>
       <c r="D404" s="5">
-        <v>2.9453925907443335</v>
+        <v>3.1387225231903848</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3363.8508705999998</v>
+        <v>3364.8339058000001</v>
       </c>
       <c r="C405" s="5">
-        <v>4.3251863999998932</v>
+        <v>4.3572822000000997</v>
       </c>
       <c r="D405" s="5">
-        <v>1.5559141064466875</v>
+        <v>1.5670957794783336</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3370.2989812000001</v>
+        <v>3371.1056318999999</v>
       </c>
       <c r="C406" s="5">
-        <v>6.448110600000291</v>
+        <v>6.2717260999997961</v>
       </c>
       <c r="D406" s="5">
-        <v>2.3246672811083391</v>
+        <v>2.2597567063445068</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3380.2548778</v>
+        <v>3381.1782229999999</v>
       </c>
       <c r="C407" s="5">
-        <v>9.95589659999996</v>
+        <v>10.072591099999954</v>
       </c>
       <c r="D407" s="5">
-        <v>3.6029755332939395</v>
+        <v>3.6450163681361225</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3375.4370457999999</v>
+        <v>3375.5745136</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.8178320000001804</v>
+        <v>-5.6037093999998433</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.6969999045354789</v>
+        <v>-1.970760756968104</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>3384.6251401999998</v>
+        <v>3384.9906179999998</v>
       </c>
       <c r="C409" s="5">
-        <v>9.1880943999999545</v>
+        <v>9.4161043999997673</v>
       </c>
       <c r="D409" s="5">
-        <v>3.3158043903900314</v>
+        <v>3.3992149373930136</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>3399.0719035000002</v>
+        <v>3398.6914108999999</v>
       </c>
       <c r="C410" s="5">
-        <v>14.446763300000384</v>
+        <v>13.700792900000124</v>
       </c>
       <c r="D410" s="5">
-        <v>5.2439909877090018</v>
+        <v>4.9666110952611753</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>3397.0232467999999</v>
+        <v>3396.5788142000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.0486567000002651</v>
+        <v>-2.1125966999998127</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.72086002550834083</v>
+        <v>-0.74336464684775505</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>3397.8057124000002</v>
+        <v>3396.3711271000002</v>
       </c>
       <c r="C412" s="5">
-        <v>0.78246560000025056</v>
+        <v>-0.20768709999993007</v>
       </c>
       <c r="D412" s="5">
-        <v>0.27675676523897241</v>
+        <v>-7.3350490537427149E-2</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>3404.0372182000001</v>
+        <v>3401.223532</v>
       </c>
       <c r="C413" s="5">
-        <v>6.2315057999999226</v>
+        <v>4.8524048999997831</v>
       </c>
       <c r="D413" s="5">
-        <v>2.2231105633409687</v>
+        <v>1.7279795754659544</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5164876911541345</v>
+        <v>2.4832632930018139</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>3411.1769104999998</v>
+        <v>3410.2112928000001</v>
       </c>
       <c r="C414" s="5">
-        <v>7.1396922999997514</v>
+        <v>8.9877608000001601</v>
       </c>
       <c r="D414" s="5">
-        <v>2.5461412377569381</v>
+        <v>3.2175049210809714</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>3417.1695921</v>
+        <v>3417.7761369</v>
       </c>
       <c r="C415" s="5">
-        <v>5.9926816000001963</v>
+        <v>7.5648440999998456</v>
       </c>
       <c r="D415" s="5">
-        <v>2.1286231058019967</v>
+        <v>2.6946690401451256</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>3425.3982233000002</v>
+        <v>3427.2346090999999</v>
       </c>
       <c r="C416" s="5">
-        <v>8.2286312000001089</v>
+        <v>9.4584721999999601</v>
       </c>
       <c r="D416" s="5">
-        <v>2.9282100191237337</v>
+        <v>3.3719382025218403</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>3427.3128830000001</v>
+        <v>3428.6179014999998</v>
       </c>
       <c r="C417" s="5">
-        <v>1.9146596999999019</v>
+        <v>1.3832923999998457</v>
       </c>
       <c r="D417" s="5">
-        <v>0.67281761233464188</v>
+        <v>0.48541782284472479</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>3432.8988383000001</v>
+        <v>3434.1198241000002</v>
       </c>
       <c r="C418" s="5">
-        <v>5.5859553000000233</v>
+        <v>5.5019226000003982</v>
       </c>
       <c r="D418" s="5">
-        <v>1.9734298755210711</v>
+        <v>1.9427335770899168</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>3436.0989380000001</v>
+        <v>3437.3797979000001</v>
       </c>
       <c r="C419" s="5">
-        <v>3.2000997000000098</v>
+        <v>3.2599737999998979</v>
       </c>
       <c r="D419" s="5">
-        <v>1.1243760757773558</v>
+        <v>1.1451138218335988</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>3405.5347270000002</v>
+        <v>3405.9149778000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-30.564210999999887</v>
+        <v>-31.464820099999997</v>
       </c>
       <c r="D420" s="5">
-        <v>-10.167014035631873</v>
+        <v>-10.447980004959756</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3445.0323806000001</v>
+        <v>3445.5744556999998</v>
       </c>
       <c r="C421" s="5">
-        <v>39.497653599999921</v>
+        <v>39.659477899999729</v>
       </c>
       <c r="D421" s="5">
-        <v>14.84072897580171</v>
+        <v>14.903706881549606</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>3453.2328818999999</v>
+        <v>3452.8933946000002</v>
       </c>
       <c r="C422" s="5">
-        <v>8.2005012999998144</v>
+        <v>7.3189389000003757</v>
       </c>
       <c r="D422" s="5">
-        <v>2.894156711355178</v>
+        <v>2.5789789650770611</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>3457.2557522000002</v>
+        <v>3456.4900567999998</v>
       </c>
       <c r="C423" s="5">
-        <v>4.0228703000002497</v>
+        <v>3.5966621999996278</v>
       </c>
       <c r="D423" s="5">
-        <v>1.4069411703947265</v>
+        <v>1.2571506129887</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>3462.2042993</v>
+        <v>3459.9580841000002</v>
       </c>
       <c r="C424" s="5">
-        <v>4.9485470999998142</v>
+        <v>3.4680273000003581</v>
       </c>
       <c r="D424" s="5">
-        <v>1.7312079960926541</v>
+        <v>1.2106718236815972</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>3465.4166144000001</v>
+        <v>3461.3512651999999</v>
       </c>
       <c r="C425" s="5">
-        <v>3.2123151000000689</v>
+        <v>1.3931810999997651</v>
       </c>
       <c r="D425" s="5">
-        <v>1.119087667540053</v>
+        <v>0.48426157052361418</v>
       </c>
       <c r="E425" s="5">
-        <v>1.8031352851205495</v>
+        <v>1.7678265669484938</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>3468.7122632999999</v>
+        <v>3467.2528031000002</v>
       </c>
       <c r="C426" s="5">
-        <v>3.2956488999998328</v>
+        <v>5.9015379000002213</v>
       </c>
       <c r="D426" s="5">
-        <v>1.1472012008490351</v>
+        <v>2.0652725103843972</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>3470.4927698000001</v>
+        <v>3471.4214240000001</v>
       </c>
       <c r="C427" s="5">
-        <v>1.7805065000002287</v>
+        <v>4.1686208999999508</v>
       </c>
       <c r="D427" s="5">
-        <v>0.61770766508235653</v>
+        <v>1.4523187647395464</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>3470.7494621999999</v>
+        <v>3473.5771832</v>
       </c>
       <c r="C428" s="5">
-        <v>0.25669239999979254</v>
+        <v>2.1557591999999204</v>
       </c>
       <c r="D428" s="5">
-        <v>8.879321737382817E-2</v>
+        <v>0.74775276741301244</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>3477.8887039000001</v>
+        <v>3479.5928162999999</v>
       </c>
       <c r="C429" s="5">
-        <v>7.1392417000001842</v>
+        <v>6.0156330999998318</v>
       </c>
       <c r="D429" s="5">
-        <v>2.4964868048128919</v>
+        <v>2.0981014191199465</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>3475.8946716999999</v>
+        <v>3477.5096173000002</v>
       </c>
       <c r="C430" s="5">
-        <v>-1.9940322000002197</v>
+        <v>-2.0831989999996949</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.68584927980949173</v>
+        <v>-0.71606761868319158</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>3469.8747512999998</v>
+        <v>3471.4431562999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-6.0199204000000464</v>
+        <v>-6.0664610000003449</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.0586035276279335</v>
+        <v>-2.0734122331580895</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>3464.6079522</v>
+        <v>3465.1069590000002</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.2667990999998437</v>
+        <v>-6.3361972999996397</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.8063080434889023</v>
+        <v>-2.1684266798618235</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>3465.9141725999998</v>
+        <v>3466.5861988000001</v>
       </c>
       <c r="C433" s="5">
-        <v>1.3062203999998019</v>
+        <v>1.4792397999999594</v>
       </c>
       <c r="D433" s="5">
-        <v>0.45336121279486719</v>
+        <v>0.51347952438014488</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>3467.1148552999998</v>
+        <v>3466.7271556999999</v>
       </c>
       <c r="C434" s="5">
-        <v>1.2006827000000158</v>
+        <v>0.14095689999976457</v>
       </c>
       <c r="D434" s="5">
-        <v>0.4165041588851448</v>
+        <v>4.8804819361847329E-2</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>3475.0224944000001</v>
+        <v>3479.1061678000001</v>
       </c>
       <c r="C435" s="5">
-        <v>7.9076391000003241</v>
+        <v>12.379012100000182</v>
       </c>
       <c r="D435" s="5">
-        <v>2.7715003646470615</v>
+        <v>4.3701319925725901</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>3472.8180348000001</v>
+        <v>3477.4380836999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.2044596000000638</v>
+        <v>-1.6680841000002147</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.75859688658240776</v>
+        <v>-0.57383440777531991</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>3474.9484265999999</v>
+        <v>3478.1478124999999</v>
       </c>
       <c r="C437" s="5">
-        <v>2.1303917999998703</v>
+        <v>0.7097287999999935</v>
       </c>
       <c r="D437" s="5">
-        <v>0.73862587341715358</v>
+        <v>0.24518948015195274</v>
       </c>
       <c r="E437" s="5">
-        <v>0.27505530389597688</v>
+        <v>0.4852598310050249</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>3482.0042094999999</v>
+        <v>3472.3625436000002</v>
       </c>
       <c r="C438" s="5">
-        <v>7.0557828999999401</v>
+        <v>-5.7852688999996644</v>
       </c>
       <c r="D438" s="5">
-        <v>2.4639610894665154</v>
+        <v>-1.9778237533299659</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>3480.2018102000002</v>
+        <v>3467.731589</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.8023992999997063</v>
+        <v>-4.6309546000002229</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.61939388036120757</v>
+        <v>-1.5887061626492893</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>3491.6518154999999</v>
+        <v>3464.9256340000002</v>
       </c>
       <c r="C440" s="5">
-        <v>11.450005299999702</v>
+        <v>-2.8059549999998126</v>
       </c>
       <c r="D440" s="5">
-        <v>4.0202788682093038</v>
+        <v>-0.96668417114286198</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>3491.1105609000001</v>
+        <v>3463.7025585000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.54125459999977465</v>
+        <v>-1.2230755000000499</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.18585818036177537</v>
+        <v>-0.42276362734083861</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>3498.5664459</v>
+        <v>3470.6898411000002</v>
       </c>
       <c r="C442" s="5">
-        <v>7.4558849999998529</v>
+        <v>6.9872826000000714</v>
       </c>
       <c r="D442" s="5">
-        <v>2.5931312697277775</v>
+        <v>2.4477843366979002</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>3507.5731133999998</v>
+        <v>3479.5259956999998</v>
       </c>
       <c r="C443" s="5">
-        <v>9.0066674999998213</v>
+        <v>8.8361545999996451</v>
       </c>
       <c r="D443" s="5">
-        <v>3.1333844745634387</v>
+        <v>3.0982682900470682</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>3509.1387119000001</v>
+        <v>3478.5999391</v>
       </c>
       <c r="C444" s="5">
-        <v>1.5655985000003056</v>
+        <v>-0.92605659999981071</v>
       </c>
       <c r="D444" s="5">
-        <v>0.5369345414531379</v>
+        <v>-0.31890628081028272</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>3483.8442645999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>5.2443254999998317</v>
+      </c>
+      <c r="D445" s="5">
+        <v>1.8241923744111821</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>