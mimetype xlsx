--- v10 (2026-09-25)
+++ v11 (2026-11-08)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8D8253C0-7B97-4661-A209-5BAEA0727EE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{07CB3415-8974-4A40-9266-3B8E2EB90B6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7F1A2950-664B-43B9-B69D-2BF017A82406}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{481D494C-659F-4C31-B916-FCC313F05B25}"/>
   </bookViews>
   <sheets>
     <sheet name="hounaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19BC1008-2D31-43D4-8738-56FA9029219B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CF11478-1A2A-4147-96C3-69D7052BDF11}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>8.8361545999996451</v>
       </c>
       <c r="D443" s="5">
         <v>3.0982682900470682</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>3478.5999391</v>
       </c>
       <c r="C444" s="5">
         <v>-0.92605659999981071</v>
       </c>
       <c r="D444" s="5">
         <v>-0.31890628081028272</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>3483.8442645999999</v>
+        <v>3482.3192647999999</v>
       </c>
       <c r="C445" s="5">
-        <v>5.2443254999998317</v>
+        <v>3.7193256999998994</v>
       </c>
       <c r="D445" s="5">
-        <v>1.8241923744111821</v>
+        <v>1.290614319811989</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>3475.7298331000002</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-6.58943169999975</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-2.2472208113114234</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>