--- v2 (2026-02-15)
+++ v3 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7A642994-0D0E-4018-979B-DFCB25DEE245}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{21A48BF2-4285-4201-96A3-7449DE4FDFFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{876934AF-E90C-42A6-B7A4-A4207028D188}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FF06E259-76D8-4502-AA1A-A3DAB14E3BA9}"/>
   </bookViews>
   <sheets>
     <sheet name="houserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31B6F2C1-3A9A-4497-86CE-302193E56D58}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF721C94-425D-4D1F-B2CB-6E804BA847AE}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1353.5475913</v>
+        <v>1354.7294863</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1356.8742763</v>
+        <v>1358.3304129000001</v>
       </c>
       <c r="C7" s="5">
-        <v>3.3266849999999977</v>
+        <v>3.6009266000000935</v>
       </c>
       <c r="D7" s="5">
-        <v>2.9894990630632945</v>
+        <v>3.2366951066317595</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1362.5953311999999</v>
+        <v>1364.0507516</v>
       </c>
       <c r="C8" s="5">
-        <v>5.7210548999998991</v>
+        <v>5.7203386999999566</v>
       </c>
       <c r="D8" s="5">
-        <v>5.1786151932918578</v>
+        <v>5.1722718120208233</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1370.6059144000001</v>
+        <v>1371.0629730999999</v>
       </c>
       <c r="C9" s="5">
-        <v>8.0105832000001556</v>
+        <v>7.012221499999896</v>
       </c>
       <c r="D9" s="5">
-        <v>7.2873355951373675</v>
+        <v>6.3463230924050817</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1381.0724734</v>
+        <v>1381.7473705</v>
       </c>
       <c r="C10" s="5">
-        <v>10.466558999999961</v>
+        <v>10.68439740000008</v>
       </c>
       <c r="D10" s="5">
-        <v>9.5585846173878775</v>
+        <v>9.7627380336210212</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1391.7471811</v>
+        <v>1393.3856542000001</v>
       </c>
       <c r="C11" s="5">
-        <v>10.674707699999999</v>
+        <v>11.638283700000102</v>
       </c>
       <c r="D11" s="5">
-        <v>9.6797804996078263</v>
+        <v>10.58908306932118</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1398.9325911999999</v>
+        <v>1399.8700736000001</v>
       </c>
       <c r="C12" s="5">
-        <v>7.1854100999998991</v>
+        <v>6.4844193999999789</v>
       </c>
       <c r="D12" s="5">
-        <v>6.3744318443620829</v>
+        <v>5.729635006326661</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1400.8808724</v>
+        <v>1402.065182</v>
       </c>
       <c r="C13" s="5">
-        <v>1.9482812000001104</v>
+        <v>2.195108399999981</v>
       </c>
       <c r="D13" s="5">
-        <v>1.6840904191609329</v>
+        <v>1.8980098176860638</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1403.54234</v>
+        <v>1404.2353264999999</v>
       </c>
       <c r="C14" s="5">
-        <v>2.6614675999999236</v>
+        <v>2.1701444999998785</v>
       </c>
       <c r="D14" s="5">
-        <v>2.3037973111936783</v>
+        <v>1.8732777673253098</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1402.9905544000001</v>
+        <v>1404.1302668000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.55178559999990284</v>
+        <v>-0.10505969999985609</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.47074666168885893</v>
+        <v>-8.974263314537323E-2</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1405.3884754999999</v>
+        <v>1406.8510298000001</v>
       </c>
       <c r="C16" s="5">
-        <v>2.3979210999998486</v>
+        <v>2.7207630000000336</v>
       </c>
       <c r="D16" s="5">
-        <v>2.07036996322707</v>
+        <v>2.35016400572714</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1412.0755951000001</v>
+        <v>1413.9812500999999</v>
       </c>
       <c r="C17" s="5">
-        <v>6.6871196000001873</v>
+        <v>7.1302202999997917</v>
       </c>
       <c r="D17" s="5">
-        <v>5.8616628046698427</v>
+        <v>6.2542850477467216</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1401.7286716999999</v>
+        <v>1403.166964</v>
       </c>
       <c r="C18" s="5">
-        <v>-10.346923400000151</v>
+        <v>-10.81428609999989</v>
       </c>
       <c r="D18" s="5">
-        <v>-8.4470980899894794</v>
+        <v>-8.8013505866726849</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1402.7432036</v>
+        <v>1404.3104205</v>
       </c>
       <c r="C19" s="5">
-        <v>1.0145319000000654</v>
+        <v>1.1434564999999566</v>
       </c>
       <c r="D19" s="5">
-        <v>0.87199208240502646</v>
+        <v>0.9822883193229659</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1407.1048484999999</v>
+        <v>1408.5503567000001</v>
       </c>
       <c r="C20" s="5">
-        <v>4.3616448999998738</v>
+        <v>4.239936200000102</v>
       </c>
       <c r="D20" s="5">
-        <v>3.7957175919475228</v>
+        <v>3.6838496212488137</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1408.2893048000001</v>
+        <v>1409.0728575999999</v>
       </c>
       <c r="C21" s="5">
-        <v>1.1844563000001926</v>
+        <v>0.52250089999984084</v>
       </c>
       <c r="D21" s="5">
-        <v>1.0148117321078454</v>
+        <v>0.44604857843542067</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1414.0561221999999</v>
+        <v>1414.7235298000001</v>
       </c>
       <c r="C22" s="5">
-        <v>5.7668173999998089</v>
+        <v>5.6506722000001446</v>
       </c>
       <c r="D22" s="5">
-        <v>5.0260868353170896</v>
+        <v>4.919818250787511</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1419.4543919</v>
+        <v>1421.2228485999999</v>
       </c>
       <c r="C23" s="5">
-        <v>5.3982697000001281</v>
+        <v>6.4993187999998554</v>
       </c>
       <c r="D23" s="5">
-        <v>4.6785160832224282</v>
+        <v>5.6543175412503199</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1412.7029801000001</v>
+        <v>1413.5150732</v>
       </c>
       <c r="C24" s="5">
-        <v>-6.7514117999999144</v>
+        <v>-7.7077753999999459</v>
       </c>
       <c r="D24" s="5">
-        <v>-5.5606430968782927</v>
+        <v>-6.3173521356211566</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1412.9109742999999</v>
+        <v>1413.8634916000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.20799419999980273</v>
+        <v>0.3484184000001278</v>
       </c>
       <c r="D25" s="5">
-        <v>0.1768207870559646</v>
+        <v>0.29619023847429204</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1418.3376912000001</v>
+        <v>1419.3020661</v>
       </c>
       <c r="C26" s="5">
-        <v>5.4267169000002013</v>
+        <v>5.4385744999999588</v>
       </c>
       <c r="D26" s="5">
-        <v>4.7075863079980795</v>
+        <v>4.7148452034219801</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1413.2243963999999</v>
+        <v>1413.9167757</v>
       </c>
       <c r="C27" s="5">
-        <v>-5.1132948000001761</v>
+        <v>-5.3852904000000308</v>
       </c>
       <c r="D27" s="5">
-        <v>-4.2414010326964569</v>
+        <v>-4.4593596699361022</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1415.7070564000001</v>
+        <v>1416.9907427000001</v>
       </c>
       <c r="C28" s="5">
-        <v>2.4826600000001235</v>
+        <v>3.0739670000000388</v>
       </c>
       <c r="D28" s="5">
-        <v>2.1285694655353682</v>
+        <v>2.6403178714914599</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1414.4563017999999</v>
+        <v>1416.1519599999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.2507546000001639</v>
+        <v>-0.83878270000013799</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.0550444070150489</v>
+        <v>-0.70802770380509195</v>
       </c>
       <c r="E29" s="5">
-        <v>0.16859626412786266</v>
+        <v>0.15351758729802434</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1417.717349</v>
+        <v>1419.0721728999999</v>
       </c>
       <c r="C30" s="5">
-        <v>3.2610472000001209</v>
+        <v>2.9202129000000241</v>
       </c>
       <c r="D30" s="5">
-        <v>2.8019680155810134</v>
+        <v>2.5027491791094869</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1417.1351712000001</v>
+        <v>1418.5061731999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.582177799999954</v>
+        <v>-0.56599970000002031</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.49166194434397958</v>
+        <v>-0.47757378484252211</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1419.0030196</v>
+        <v>1420.4852966000001</v>
       </c>
       <c r="C32" s="5">
-        <v>1.8678483999999571</v>
+        <v>1.9791234000001623</v>
       </c>
       <c r="D32" s="5">
-        <v>1.5931707324281064</v>
+        <v>1.6871676474238706</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1419.9724768999999</v>
+        <v>1420.8529983000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.96945729999993091</v>
+        <v>0.3677016999999978</v>
       </c>
       <c r="D33" s="5">
-        <v>0.82292291730574618</v>
+        <v>0.3110702970281265</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1421.6732113999999</v>
+        <v>1422.7586997000001</v>
       </c>
       <c r="C34" s="5">
-        <v>1.7007344999999532</v>
+        <v>1.9057013999999981</v>
       </c>
       <c r="D34" s="5">
-        <v>1.4467741579597293</v>
+        <v>1.621411166351816</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1420.5060174</v>
+        <v>1422.4798963999999</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.1671939999998813</v>
+        <v>-0.27880330000016329</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.98076372692692537</v>
+        <v>-0.23489830692736691</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1423.8996004999999</v>
+        <v>1424.9718582</v>
       </c>
       <c r="C36" s="5">
-        <v>3.3935830999998871</v>
+        <v>2.4919618000001265</v>
       </c>
       <c r="D36" s="5">
-        <v>2.9047648937644777</v>
+        <v>2.1225857441315554</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1423.5807766999999</v>
+        <v>1425.0736532999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.31882380000001831</v>
+        <v>0.10179509999989023</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.26836004021871807</v>
+        <v>8.5757571434519342E-2</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1424.0968356000001</v>
+        <v>1425.2796662999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.51605890000018917</v>
+        <v>0.20601299999998446</v>
       </c>
       <c r="D38" s="5">
-        <v>0.43587752816864889</v>
+        <v>0.17361366165746794</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1433.7757569</v>
+        <v>1434.7594008999999</v>
       </c>
       <c r="C39" s="5">
-        <v>9.6789212999999563</v>
+        <v>9.4797346000000289</v>
       </c>
       <c r="D39" s="5">
-        <v>8.4677263366983659</v>
+        <v>8.2799075666336144</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1437.1189393</v>
+        <v>1438.8691541000001</v>
       </c>
       <c r="C40" s="5">
-        <v>3.3431823999999324</v>
+        <v>4.1097532000001138</v>
       </c>
       <c r="D40" s="5">
-        <v>2.8342441669304996</v>
+        <v>3.4919764718453816</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1439.3082726</v>
+        <v>1441.2757369000001</v>
       </c>
       <c r="C41" s="5">
-        <v>2.1893333000000439</v>
+        <v>2.4065828000000238</v>
       </c>
       <c r="D41" s="5">
-        <v>1.8434973186453485</v>
+        <v>2.0256281834759138</v>
       </c>
       <c r="E41" s="5">
-        <v>1.7569981319588424</v>
+        <v>1.7740876409901851</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1444.658326</v>
+        <v>1446.0335084000001</v>
       </c>
       <c r="C42" s="5">
-        <v>5.3500533999999789</v>
+        <v>4.7577714999999898</v>
       </c>
       <c r="D42" s="5">
-        <v>4.5528510265700151</v>
+        <v>4.0340186605605899</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1447.0746609</v>
+        <v>1448.7512598999999</v>
       </c>
       <c r="C43" s="5">
-        <v>2.416334900000038</v>
+        <v>2.7177514999998493</v>
       </c>
       <c r="D43" s="5">
-        <v>2.0256869097455388</v>
+        <v>2.278803305652799</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1450.9947098</v>
+        <v>1452.7229050999999</v>
       </c>
       <c r="C44" s="5">
-        <v>3.9200488999999834</v>
+        <v>3.9716452000000118</v>
       </c>
       <c r="D44" s="5">
-        <v>3.2996101109582954</v>
+        <v>3.3397697294986317</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1453.5876106000001</v>
+        <v>1454.6955923999999</v>
       </c>
       <c r="C45" s="5">
-        <v>2.5929008000000522</v>
+        <v>1.9726872999999614</v>
       </c>
       <c r="D45" s="5">
-        <v>2.165579727236433</v>
+        <v>1.6417341772832827</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1454.7496454</v>
+        <v>1455.6594729000001</v>
       </c>
       <c r="C46" s="5">
-        <v>1.1620347999999012</v>
+        <v>0.96388050000018666</v>
       </c>
       <c r="D46" s="5">
-        <v>0.96353962688824346</v>
+        <v>0.79802340096095659</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1458.7080452</v>
+        <v>1460.3680376</v>
       </c>
       <c r="C47" s="5">
-        <v>3.958399800000052</v>
+        <v>4.7085646999998971</v>
       </c>
       <c r="D47" s="5">
-        <v>3.3145333949770928</v>
+        <v>3.9513990396099263</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1466.9982864000001</v>
+        <v>1468.1472822999999</v>
       </c>
       <c r="C48" s="5">
-        <v>8.2902412000000822</v>
+        <v>7.7792446999999356</v>
       </c>
       <c r="D48" s="5">
-        <v>7.037200014941325</v>
+        <v>6.5829352033713429</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1469.6194918000001</v>
+        <v>1470.9340751</v>
       </c>
       <c r="C49" s="5">
-        <v>2.621205400000008</v>
+        <v>2.7867928000000575</v>
       </c>
       <c r="D49" s="5">
-        <v>2.1653348868012179</v>
+        <v>2.3017349598911219</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1473.4319726000001</v>
+        <v>1474.6314027000001</v>
       </c>
       <c r="C50" s="5">
-        <v>3.812480800000003</v>
+        <v>3.6973276000001079</v>
       </c>
       <c r="D50" s="5">
-        <v>3.1578383945128685</v>
+        <v>3.0583610872964018</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1471.9497054000001</v>
+        <v>1473.1681478999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-1.4822672000000239</v>
+        <v>-1.4632548000001862</v>
       </c>
       <c r="D51" s="5">
-        <v>-1.200538589336575</v>
+        <v>-1.1842650357112849</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1474.1137793</v>
+        <v>1475.5671163</v>
       </c>
       <c r="C52" s="5">
-        <v>2.1640738999999485</v>
+        <v>2.398968400000058</v>
       </c>
       <c r="D52" s="5">
-        <v>1.7785871028959344</v>
+        <v>1.9717273842982719</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1477.4031319999999</v>
+        <v>1479.1588964</v>
       </c>
       <c r="C53" s="5">
-        <v>3.2893526999998812</v>
+        <v>3.5917801000000509</v>
       </c>
       <c r="D53" s="5">
-        <v>2.7108007165844494</v>
+        <v>2.9604283351323479</v>
       </c>
       <c r="E53" s="5">
-        <v>2.6467477555162322</v>
+        <v>2.6284463500011235</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1475.6310736999999</v>
+        <v>1477.4613709</v>
       </c>
       <c r="C54" s="5">
-        <v>-1.7720583000000261</v>
+        <v>-1.6975254999999834</v>
       </c>
       <c r="D54" s="5">
-        <v>-1.4298722417490195</v>
+        <v>-1.3684953054429072</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1474.5798526999999</v>
+        <v>1476.2398889999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.0512209999999413</v>
+        <v>-1.2214819000000716</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.85152336162284126</v>
+        <v>-0.98759373057082378</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1479.0099869999999</v>
+        <v>1480.6472088</v>
       </c>
       <c r="C56" s="5">
-        <v>4.4301342999999633</v>
+        <v>4.4073198000000957</v>
       </c>
       <c r="D56" s="5">
-        <v>3.6653764717041959</v>
+        <v>3.6420212810247543</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1488.6974086</v>
+        <v>1490.1580432999999</v>
       </c>
       <c r="C57" s="5">
-        <v>9.687421600000107</v>
+        <v>9.5108344999998735</v>
       </c>
       <c r="D57" s="5">
-        <v>8.1493490389450187</v>
+        <v>7.9863515674158947</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1488.1690199</v>
+        <v>1489.6458556</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.52838870000005045</v>
+        <v>-0.51218769999991309</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.42508982451360255</v>
+        <v>-0.41167758673648081</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1492.5398169</v>
+        <v>1494.4545869999999</v>
       </c>
       <c r="C59" s="5">
-        <v>4.3707970000000387</v>
+        <v>4.8087313999999424</v>
       </c>
       <c r="D59" s="5">
-        <v>3.5819295875136214</v>
+        <v>3.9432462980680372</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1496.9504502</v>
+        <v>1498.3537409999999</v>
       </c>
       <c r="C60" s="5">
-        <v>4.4106332999999722</v>
+        <v>3.8991539999999532</v>
       </c>
       <c r="D60" s="5">
-        <v>3.6043507763429572</v>
+        <v>3.1762192152119839</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1501.1699833</v>
+        <v>1502.6944868999999</v>
       </c>
       <c r="C61" s="5">
-        <v>4.2195331000000351</v>
+        <v>4.3407459000000017</v>
       </c>
       <c r="D61" s="5">
-        <v>3.4354384930818993</v>
+        <v>3.5323421112027686</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1500.6374341000001</v>
+        <v>1502.1829336999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.53254919999994854</v>
+        <v>-0.51155319999998028</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.42487767202964433</v>
+        <v>-0.40774474905783675</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1510.7107865999999</v>
+        <v>1511.7522609</v>
       </c>
       <c r="C63" s="5">
-        <v>10.073352499999828</v>
+        <v>9.5693272000000889</v>
       </c>
       <c r="D63" s="5">
-        <v>8.359414641021278</v>
+        <v>7.917937747647974</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1516.1714242999999</v>
+        <v>1517.3538885999999</v>
       </c>
       <c r="C64" s="5">
-        <v>5.4606377000000066</v>
+        <v>5.6016276999998809</v>
       </c>
       <c r="D64" s="5">
-        <v>4.4248172570400479</v>
+        <v>4.5382107541124705</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1518.6064626</v>
+        <v>1520.6791823999999</v>
       </c>
       <c r="C65" s="5">
-        <v>2.4350383000000875</v>
+        <v>3.325293800000054</v>
       </c>
       <c r="D65" s="5">
-        <v>1.9443683840033366</v>
+        <v>2.6617406654882769</v>
       </c>
       <c r="E65" s="5">
-        <v>2.7889023454432449</v>
+        <v>2.8070199963677211</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1525.5930466</v>
+        <v>1525.6073578999999</v>
       </c>
       <c r="C66" s="5">
-        <v>6.9865839999999935</v>
+        <v>4.9281754999999521</v>
       </c>
       <c r="D66" s="5">
-        <v>5.6626460763849806</v>
+        <v>3.9589986784563713</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1530.1439129</v>
+        <v>1530.1002097999999</v>
       </c>
       <c r="C67" s="5">
-        <v>4.5508663000000524</v>
+        <v>4.4928519000000051</v>
       </c>
       <c r="D67" s="5">
-        <v>3.6389346824723834</v>
+        <v>3.5917574482685177</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1534.4802685</v>
+        <v>1534.5515301999999</v>
       </c>
       <c r="C68" s="5">
-        <v>4.3363555999999335</v>
+        <v>4.451320399999986</v>
       </c>
       <c r="D68" s="5">
-        <v>3.4542537763765813</v>
+        <v>3.5474058148773358</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1535.5391274000001</v>
+        <v>1535.4450669</v>
       </c>
       <c r="C69" s="5">
-        <v>1.0588589000001321</v>
+        <v>0.89353670000014063</v>
       </c>
       <c r="D69" s="5">
-        <v>0.83120269869236818</v>
+        <v>0.70097653248988312</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1537.8788749</v>
+        <v>1537.9106199</v>
       </c>
       <c r="C70" s="5">
-        <v>2.3397474999999304</v>
+        <v>2.4655529999999999</v>
       </c>
       <c r="D70" s="5">
-        <v>1.843878037826574</v>
+        <v>1.9440186872235588</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1547.5579786999999</v>
+        <v>1547.8502483</v>
       </c>
       <c r="C71" s="5">
-        <v>9.6791037999998935</v>
+        <v>9.9396283999999469</v>
       </c>
       <c r="D71" s="5">
-        <v>7.8195633814567511</v>
+        <v>8.0374047249675442</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1547.5067461000001</v>
+        <v>1547.5623330999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-5.1232599999821105E-2</v>
+        <v>-0.28791520000004311</v>
       </c>
       <c r="D72" s="5">
-        <v>-3.9719304843599534E-2</v>
+        <v>-0.22298345480480375</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1552.3350797000001</v>
+        <v>1552.5474051000001</v>
       </c>
       <c r="C73" s="5">
-        <v>4.8283335999999508</v>
+        <v>4.9850720000001729</v>
       </c>
       <c r="D73" s="5">
-        <v>3.8090102433866679</v>
+        <v>3.9347147144548344</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1553.7604710999999</v>
+        <v>1553.9323025000001</v>
       </c>
       <c r="C74" s="5">
-        <v>1.4253913999998531</v>
+        <v>1.3848973999999998</v>
       </c>
       <c r="D74" s="5">
-        <v>1.1074506180402954</v>
+        <v>1.075686630911421</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1557.156649</v>
+        <v>1556.5961267</v>
       </c>
       <c r="C75" s="5">
-        <v>3.3961779000001115</v>
+        <v>2.6638241999999082</v>
       </c>
       <c r="D75" s="5">
-        <v>2.654698738358352</v>
+        <v>2.0766030216742948</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1559.1371478999999</v>
+        <v>1558.7874191999999</v>
       </c>
       <c r="C76" s="5">
-        <v>1.9804988999999296</v>
+        <v>2.1912924999999177</v>
       </c>
       <c r="D76" s="5">
-        <v>1.5369643992875437</v>
+        <v>1.7024367266917695</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1563.7567454</v>
+        <v>1563.9613399</v>
       </c>
       <c r="C77" s="5">
-        <v>4.6195975000000544</v>
+        <v>5.1739207000000533</v>
       </c>
       <c r="D77" s="5">
-        <v>3.6140198801256407</v>
+        <v>4.0565581283390051</v>
       </c>
       <c r="E77" s="5">
-        <v>2.973139118787782</v>
+        <v>2.8462385755613662</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1559.2026048</v>
+        <v>1559.0909524000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-4.5541405999999824</v>
+        <v>-4.8703874999998789</v>
       </c>
       <c r="D78" s="5">
-        <v>-3.4393308192322003</v>
+        <v>-3.6736166111788093</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1562.3440189999999</v>
+        <v>1562.2179231</v>
       </c>
       <c r="C79" s="5">
-        <v>3.1414141999998719</v>
+        <v>3.1269706999999016</v>
       </c>
       <c r="D79" s="5">
-        <v>2.4446800371946464</v>
+        <v>2.4334918794034044</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1562.7349412999999</v>
+        <v>1562.8494983000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.39092230000005657</v>
+        <v>0.63157520000004297</v>
       </c>
       <c r="D80" s="5">
-        <v>0.30067185600264335</v>
+        <v>0.48621751531878754</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1569.4928374000001</v>
+        <v>1569.4159838</v>
       </c>
       <c r="C81" s="5">
-        <v>6.7578961000001527</v>
+        <v>6.5664854999999989</v>
       </c>
       <c r="D81" s="5">
-        <v>5.3145035263512774</v>
+        <v>5.1600937587317652</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1572.8202166000001</v>
+        <v>1573.0017227999999</v>
       </c>
       <c r="C82" s="5">
-        <v>3.3273791999999958</v>
+        <v>3.5857389999998759</v>
       </c>
       <c r="D82" s="5">
-        <v>2.5739162234924118</v>
+        <v>2.7764286958916973</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1572.2508232</v>
+        <v>1572.5000858999999</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.56939340000008087</v>
+        <v>-0.50163689999999406</v>
       </c>
       <c r="D83" s="5">
-        <v>-0.43356083605493589</v>
+        <v>-0.38201456718041094</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1577.5878069</v>
+        <v>1577.8009175</v>
       </c>
       <c r="C84" s="5">
-        <v>5.3369837000000189</v>
+        <v>5.3008316000000377</v>
       </c>
       <c r="D84" s="5">
-        <v>4.1502992595530364</v>
+        <v>4.1209967924350055</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1581.0100907999999</v>
+        <v>1581.3419824</v>
       </c>
       <c r="C85" s="5">
-        <v>3.4222838999999112</v>
+        <v>3.5410649000000376</v>
       </c>
       <c r="D85" s="5">
-        <v>2.6344620382454664</v>
+        <v>2.7266582906082748</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1579.6236977000001</v>
+        <v>1579.6202496999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.3863930999998502</v>
+        <v>-1.7217327000000751</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.0472237341780488</v>
+        <v>-1.298739791634218</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1597.7427584</v>
+        <v>1597.2119310999999</v>
       </c>
       <c r="C87" s="5">
-        <v>18.119060699999864</v>
+        <v>17.59168139999997</v>
       </c>
       <c r="D87" s="5">
-        <v>14.667041780076783</v>
+        <v>14.213709930053376</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1604.0792153</v>
+        <v>1603.6930041999999</v>
       </c>
       <c r="C88" s="5">
-        <v>6.3364569000000301</v>
+        <v>6.4810731000000033</v>
       </c>
       <c r="D88" s="5">
-        <v>4.8642474127657875</v>
+        <v>4.9794438936680452</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1603.9605790999999</v>
+        <v>1604.0426222999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.11863620000008268</v>
+        <v>0.34961810000004334</v>
       </c>
       <c r="D89" s="5">
-        <v>-8.8714786058130546E-2</v>
+        <v>0.26192365615222979</v>
       </c>
       <c r="E89" s="5">
-        <v>2.5709774757656456</v>
+        <v>2.5628051907320648</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1610.9906008</v>
+        <v>1612.6141216000001</v>
       </c>
       <c r="C90" s="5">
-        <v>7.0300217000001339</v>
+        <v>8.5714993000001414</v>
       </c>
       <c r="D90" s="5">
-        <v>5.3881533996549047</v>
+        <v>6.6042830940339803</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1614.6135787999999</v>
+        <v>1615.8237224</v>
       </c>
       <c r="C91" s="5">
-        <v>3.6229779999998755</v>
+        <v>3.2096007999998619</v>
       </c>
       <c r="D91" s="5">
-        <v>2.7323275506039746</v>
+        <v>2.4146901150622124</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1621.5954832</v>
+        <v>1623.1762369</v>
       </c>
       <c r="C92" s="5">
-        <v>6.9819044000000758</v>
+        <v>7.3525145000000975</v>
       </c>
       <c r="D92" s="5">
-        <v>5.3142417854254109</v>
+        <v>5.5991334633251011</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1626.8701163000001</v>
+        <v>1628.4465153000001</v>
       </c>
       <c r="C93" s="5">
-        <v>5.2746331000000737</v>
+        <v>5.270278400000052</v>
       </c>
       <c r="D93" s="5">
-        <v>3.9738843301360127</v>
+        <v>3.9666085686548058</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1636.2673583999999</v>
+        <v>1638.1571587999999</v>
       </c>
       <c r="C94" s="5">
-        <v>9.3972420999998576</v>
+        <v>9.7106434999998328</v>
       </c>
       <c r="D94" s="5">
-        <v>7.1560313867348846</v>
+        <v>7.3951771084932671</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1642.2485432000001</v>
+        <v>1644.0847922</v>
       </c>
       <c r="C95" s="5">
-        <v>5.9811848000001646</v>
+        <v>5.9276334000001043</v>
       </c>
       <c r="D95" s="5">
-        <v>4.4757317689221754</v>
+        <v>4.4296390749860137</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1643.9292515</v>
+        <v>1645.8155171999999</v>
       </c>
       <c r="C96" s="5">
-        <v>1.6807082999998784</v>
+        <v>1.730724999999893</v>
       </c>
       <c r="D96" s="5">
-        <v>1.2350391413995743</v>
+        <v>1.2705774357125943</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1653.7552522999999</v>
+        <v>1655.7593698000001</v>
       </c>
       <c r="C97" s="5">
-        <v>9.8260007999999743</v>
+        <v>9.9438526000001275</v>
       </c>
       <c r="D97" s="5">
-        <v>7.4131269141303191</v>
+        <v>7.4961287882193695</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1662.3290279</v>
+        <v>1663.8145841999999</v>
       </c>
       <c r="C98" s="5">
-        <v>8.57377560000009</v>
+        <v>8.0552143999998407</v>
       </c>
       <c r="D98" s="5">
-        <v>6.401812500254711</v>
+        <v>5.9967294450792741</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1669.7093130000001</v>
+        <v>1670.9856451000001</v>
       </c>
       <c r="C99" s="5">
-        <v>7.3802851000000373</v>
+        <v>7.1710609000001568</v>
       </c>
       <c r="D99" s="5">
-        <v>5.4597093077256353</v>
+        <v>5.2963960005488309</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1676.4596423</v>
+        <v>1677.6706889</v>
       </c>
       <c r="C100" s="5">
-        <v>6.7503292999999758</v>
+        <v>6.6850437999999031</v>
       </c>
       <c r="D100" s="5">
-        <v>4.96072032550543</v>
+        <v>4.9078470860458578</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1684.0909881</v>
+        <v>1685.9078397999999</v>
       </c>
       <c r="C101" s="5">
-        <v>7.6313457999999628</v>
+        <v>8.2371508999999605</v>
       </c>
       <c r="D101" s="5">
-        <v>5.6013294900642219</v>
+        <v>6.053586443160075</v>
       </c>
       <c r="E101" s="5">
-        <v>4.9957841884719079</v>
+        <v>5.1036809347756229</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1690.4797004</v>
+        <v>1692.2326677999999</v>
       </c>
       <c r="C102" s="5">
-        <v>6.3887122999999519</v>
+        <v>6.324828000000025</v>
       </c>
       <c r="D102" s="5">
-        <v>4.6484735962752488</v>
+        <v>4.595965532236379</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1696.8213751000001</v>
+        <v>1698.4193783999999</v>
       </c>
       <c r="C103" s="5">
-        <v>6.3416747000001124</v>
+        <v>6.1867105999999694</v>
       </c>
       <c r="D103" s="5">
-        <v>4.5957399013209388</v>
+        <v>4.476433858207951</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1704.4088884</v>
+        <v>1706.3663349000001</v>
       </c>
       <c r="C104" s="5">
-        <v>7.5875132999999551</v>
+        <v>7.9469565000001694</v>
       </c>
       <c r="D104" s="5">
-        <v>5.4998804085240494</v>
+        <v>5.7616104464712325</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1710.2887456000001</v>
+        <v>1711.7858051000001</v>
       </c>
       <c r="C105" s="5">
-        <v>5.8798572000000604</v>
+        <v>5.4194701999999779</v>
       </c>
       <c r="D105" s="5">
-        <v>4.2192084834459465</v>
+        <v>3.8785208361021173</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1715.6846111</v>
+        <v>1717.6154634</v>
       </c>
       <c r="C106" s="5">
-        <v>5.3958654999998998</v>
+        <v>5.8296582999998918</v>
       </c>
       <c r="D106" s="5">
-        <v>3.8523230401651176</v>
+        <v>4.1641436066684356</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1722.7536706000001</v>
+        <v>1724.2312360999999</v>
       </c>
       <c r="C107" s="5">
-        <v>7.069059500000094</v>
+        <v>6.6157726999999795</v>
       </c>
       <c r="D107" s="5">
-        <v>5.0579051406186348</v>
+        <v>4.721247215917046</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1729.255314</v>
+        <v>1731.3423897</v>
       </c>
       <c r="C108" s="5">
-        <v>6.5016433999999208</v>
+        <v>7.1111536000000797</v>
       </c>
       <c r="D108" s="5">
-        <v>4.6239759578700079</v>
+        <v>5.062914881076308</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1738.426641</v>
+        <v>1740.1392284999999</v>
       </c>
       <c r="C109" s="5">
-        <v>9.1713270000000193</v>
+        <v>8.7968387999999322</v>
       </c>
       <c r="D109" s="5">
-        <v>6.5533230975269419</v>
+        <v>6.270426398942397</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1742.7822891000001</v>
+        <v>1744.0315684</v>
       </c>
       <c r="C110" s="5">
-        <v>4.3556481000000531</v>
+        <v>3.8923399000000245</v>
       </c>
       <c r="D110" s="5">
-        <v>3.0483939799054394</v>
+        <v>2.717426570426773</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1744.9790679</v>
+        <v>1746.6618565000001</v>
       </c>
       <c r="C111" s="5">
-        <v>2.1967787999999473</v>
+        <v>2.6302881000001435</v>
       </c>
       <c r="D111" s="5">
-        <v>1.5231318675898553</v>
+        <v>1.8248863432635209</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1750.691489</v>
+        <v>1752.2668983999999</v>
       </c>
       <c r="C112" s="5">
-        <v>5.7124211000000287</v>
+        <v>5.6050418999998328</v>
       </c>
       <c r="D112" s="5">
-        <v>3.9998671985533418</v>
+        <v>3.9194998148748494</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1756.9598093</v>
+        <v>1758.8237372999999</v>
       </c>
       <c r="C113" s="5">
-        <v>6.2683202999999139</v>
+        <v>6.5568389000000025</v>
       </c>
       <c r="D113" s="5">
-        <v>4.3822080957744758</v>
+        <v>4.58387680090937</v>
       </c>
       <c r="E113" s="5">
-        <v>4.3268933635355999</v>
+        <v>4.325022743156004</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1753.5372637999999</v>
+        <v>1755.2998543000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-3.4225455000000693</v>
+        <v>-3.5238829999998416</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.3127087074147235</v>
+        <v>-2.3779368020424907</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1756.3300869</v>
+        <v>1758.2349546999999</v>
       </c>
       <c r="C115" s="5">
-        <v>2.7928231000000778</v>
+        <v>2.9351003999997829</v>
       </c>
       <c r="D115" s="5">
-        <v>1.928046517165849</v>
+        <v>2.0251205267680428</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1764.2907427</v>
+        <v>1766.2995521</v>
       </c>
       <c r="C116" s="5">
-        <v>7.9606558000000405</v>
+        <v>8.0645974000001388</v>
       </c>
       <c r="D116" s="5">
-        <v>5.5767214142911303</v>
+        <v>5.6451071199415059</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1757.9876770999999</v>
+        <v>1759.7164092999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.3030656000000818</v>
+        <v>-6.5831428000001324</v>
       </c>
       <c r="D117" s="5">
-        <v>-4.2038504141014732</v>
+        <v>-4.3819460900069611</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1759.0968367999999</v>
+        <v>1761.2082834</v>
       </c>
       <c r="C118" s="5">
-        <v>1.1091596999999638</v>
+        <v>1.4918741000001319</v>
       </c>
       <c r="D118" s="5">
-        <v>0.75974368171916051</v>
+        <v>1.0221080068264943</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1766.2051729</v>
+        <v>1767.9759965999999</v>
       </c>
       <c r="C119" s="5">
-        <v>7.1083361000000878</v>
+        <v>6.7677131999998892</v>
       </c>
       <c r="D119" s="5">
-        <v>4.9583166848057747</v>
+        <v>4.7098988770867045</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1771.5759528999999</v>
+        <v>1773.4734731999999</v>
       </c>
       <c r="C120" s="5">
-        <v>5.3707799999999679</v>
+        <v>5.4974766000000272</v>
       </c>
       <c r="D120" s="5">
-        <v>3.7106820608830304</v>
+        <v>3.7958499954766189</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1776.0186893</v>
+        <v>1777.8930416000001</v>
       </c>
       <c r="C121" s="5">
-        <v>4.442736400000058</v>
+        <v>4.4195684000001165</v>
       </c>
       <c r="D121" s="5">
-        <v>3.0512015834333495</v>
+        <v>3.0317792207694705</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1780.9432431</v>
+        <v>1782.2253648000001</v>
       </c>
       <c r="C122" s="5">
-        <v>4.9245538000000124</v>
+        <v>4.3323232000000189</v>
       </c>
       <c r="D122" s="5">
-        <v>3.3785819092030378</v>
+        <v>2.963638566385729</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1784.4194950999999</v>
+        <v>1786.0165311000001</v>
       </c>
       <c r="C123" s="5">
-        <v>3.4762519999999313</v>
+        <v>3.7911662999999862</v>
       </c>
       <c r="D123" s="5">
-        <v>2.3676096390131462</v>
+        <v>2.5827290209557319</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1786.1976104</v>
+        <v>1787.8377648000001</v>
       </c>
       <c r="C124" s="5">
-        <v>1.7781153000000813</v>
+        <v>1.8212336999999934</v>
       </c>
       <c r="D124" s="5">
-        <v>1.2023357713961014</v>
+        <v>1.2305481607953972</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1790.9951831999999</v>
+        <v>1792.9071039</v>
       </c>
       <c r="C125" s="5">
-        <v>4.7975727999998981</v>
+        <v>5.0693390999999792</v>
       </c>
       <c r="D125" s="5">
-        <v>3.2711387007240411</v>
+        <v>3.4561173079542318</v>
       </c>
       <c r="E125" s="5">
-        <v>1.9371743007348785</v>
+        <v>1.9378500458677062</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1792.5223077999999</v>
+        <v>1794.3333775000001</v>
       </c>
       <c r="C126" s="5">
-        <v>1.5271245999999792</v>
+        <v>1.4262736000000587</v>
       </c>
       <c r="D126" s="5">
-        <v>1.0280139623523921</v>
+        <v>0.95879851065412414</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1796.3547857000001</v>
+        <v>1798.1861122</v>
       </c>
       <c r="C127" s="5">
-        <v>3.8324779000001854</v>
+        <v>3.8527346999999281</v>
       </c>
       <c r="D127" s="5">
-        <v>2.5960296214662115</v>
+        <v>2.607248269039486</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1801.0233126000001</v>
+        <v>1803.3285874999999</v>
       </c>
       <c r="C128" s="5">
-        <v>4.6685268999999607</v>
+        <v>5.1424752999998873</v>
       </c>
       <c r="D128" s="5">
-        <v>3.1636332652637655</v>
+        <v>3.4862712903886317</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1806.1940566999999</v>
+        <v>1807.7456483000001</v>
       </c>
       <c r="C129" s="5">
-        <v>5.1707440999998653</v>
+        <v>4.4170608000001721</v>
       </c>
       <c r="D129" s="5">
-        <v>3.5001296732563913</v>
+        <v>2.9791938156099818</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1812.8337756999999</v>
+        <v>1814.9607748000001</v>
       </c>
       <c r="C130" s="5">
-        <v>6.6397190000000137</v>
+        <v>7.2151264999999967</v>
       </c>
       <c r="D130" s="5">
-        <v>4.5015910730559439</v>
+        <v>4.8960233518855034</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1815.0966246999999</v>
+        <v>1816.6616446999999</v>
       </c>
       <c r="C131" s="5">
-        <v>2.2628489999999601</v>
+        <v>1.700869899999816</v>
       </c>
       <c r="D131" s="5">
-        <v>1.5082126219231551</v>
+        <v>1.1303808416102346</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1815.7337894</v>
+        <v>1818.2007146000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.63716470000008485</v>
+        <v>1.539069900000186</v>
       </c>
       <c r="D132" s="5">
-        <v>0.42205773865626739</v>
+        <v>1.021386641628963</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1818.6977136</v>
+        <v>1820.5839891999999</v>
       </c>
       <c r="C133" s="5">
-        <v>2.963924200000065</v>
+        <v>2.3832745999998224</v>
       </c>
       <c r="D133" s="5">
-        <v>1.9765096820914207</v>
+        <v>1.5843344619441257</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1827.1025873999999</v>
+        <v>1828.1093476999999</v>
       </c>
       <c r="C134" s="5">
-        <v>8.4048737999999048</v>
+        <v>7.5253585000000385</v>
       </c>
       <c r="D134" s="5">
-        <v>5.6887938522578674</v>
+        <v>5.074517174213522</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1830.1406804999999</v>
+        <v>1831.8261735000001</v>
       </c>
       <c r="C135" s="5">
-        <v>3.0380930999999691</v>
+        <v>3.7168258000001515</v>
       </c>
       <c r="D135" s="5">
-        <v>2.0137011387204806</v>
+        <v>2.4672517029318275</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1831.3661595999999</v>
+        <v>1833.3859507</v>
       </c>
       <c r="C136" s="5">
-        <v>1.2254791000000296</v>
+        <v>1.5597771999998713</v>
       </c>
       <c r="D136" s="5">
-        <v>0.80649698159143135</v>
+        <v>1.0265838856742704</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1835.6661336</v>
+        <v>1837.7540818</v>
       </c>
       <c r="C137" s="5">
-        <v>4.2999740000000202</v>
+        <v>4.3681311000000278</v>
       </c>
       <c r="D137" s="5">
-        <v>2.8542231989147959</v>
+        <v>2.8968225924028257</v>
       </c>
       <c r="E137" s="5">
-        <v>2.4941971267720353</v>
+        <v>2.5013553575891967</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1835.2827904000001</v>
+        <v>1837.5825689000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.3833431999998993</v>
+        <v>-0.17151289999992514</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.25030905362987133</v>
+        <v>-0.11193547037140483</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1838.7561576999999</v>
+        <v>1840.8938530999999</v>
       </c>
       <c r="C139" s="5">
-        <v>3.4733672999998362</v>
+        <v>3.3112841999998182</v>
       </c>
       <c r="D139" s="5">
-        <v>2.2948511931812243</v>
+        <v>2.1839344319286136</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1840.1779365</v>
+        <v>1842.5877352</v>
       </c>
       <c r="C140" s="5">
-        <v>1.4217788000000837</v>
+        <v>1.6938821000001099</v>
       </c>
       <c r="D140" s="5">
-        <v>0.93183049998064593</v>
+        <v>1.1097744515139896</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1841.6885744000001</v>
+        <v>1843.4371160000001</v>
       </c>
       <c r="C141" s="5">
-        <v>1.5106379000001198</v>
+        <v>0.84938080000006266</v>
       </c>
       <c r="D141" s="5">
-        <v>0.98956335778996873</v>
+        <v>0.5545706631676639</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1843.0339094000001</v>
+        <v>1845.2386498999999</v>
       </c>
       <c r="C142" s="5">
-        <v>1.3453349999999773</v>
+        <v>1.8015338999998676</v>
       </c>
       <c r="D142" s="5">
-        <v>0.88011839599957398</v>
+        <v>1.1790467089574763</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1842.7561592</v>
+        <v>1844.5397645999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.27775020000012773</v>
+        <v>-0.69888530000002902</v>
       </c>
       <c r="D143" s="5">
-        <v>-0.18069342954850631</v>
+        <v>-0.45355516609112412</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1843.1189440999999</v>
+        <v>1845.1988707</v>
       </c>
       <c r="C144" s="5">
-        <v>0.36278489999995145</v>
+        <v>0.65910610000014458</v>
       </c>
       <c r="D144" s="5">
-        <v>0.23650094501106445</v>
+        <v>0.42963757231406774</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1847.2242113</v>
+        <v>1849.0999256</v>
       </c>
       <c r="C145" s="5">
-        <v>4.1052672000000712</v>
+        <v>3.9010548999999628</v>
       </c>
       <c r="D145" s="5">
-        <v>2.705804983248461</v>
+        <v>2.5667068827345929</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1845.3379379</v>
+        <v>1846.7330436</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.8862733999999364</v>
+        <v>-2.3668820000000323</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.2185086470785755</v>
+        <v>-1.5252543817730779</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1842.3586837</v>
+        <v>1844.5248016</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.979254200000014</v>
+        <v>-2.2082419999999274</v>
       </c>
       <c r="D147" s="5">
-        <v>-1.9202605759087166</v>
+        <v>-1.4255077439397801</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1842.0494882999999</v>
+        <v>1844.0085998</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.30919540000013512</v>
+        <v>-0.51620180000008986</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.20120522368292093</v>
+        <v>-0.33531107694709794</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1837.3948094</v>
+        <v>1839.5841743999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.654678899999908</v>
+        <v>-4.4244254000000183</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.990493044906517</v>
+        <v>-2.8415289693079493</v>
       </c>
       <c r="E149" s="5">
-        <v>9.4171579916313419E-2</v>
+        <v>9.9583106255840548E-2</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1842.944148</v>
+        <v>1845.0139509999999</v>
       </c>
       <c r="C150" s="5">
-        <v>5.5493386000000555</v>
+        <v>5.4297765999999683</v>
       </c>
       <c r="D150" s="5">
-        <v>3.6850790240492648</v>
+        <v>3.6000287032227796</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1844.945107</v>
+        <v>1847.0325774999999</v>
       </c>
       <c r="C151" s="5">
-        <v>2.0009589999999662</v>
+        <v>2.0186264999999821</v>
       </c>
       <c r="D151" s="5">
-        <v>1.3106970545311514</v>
+        <v>1.320847297687866</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1844.9242778</v>
+        <v>1847.0306421</v>
       </c>
       <c r="C152" s="5">
-        <v>-2.0829199999980119E-2</v>
+        <v>-1.9353999998656946E-3</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.3547009021397383E-2</v>
+        <v>-1.2574042512536465E-3</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1846.5758082</v>
+        <v>1848.5140127</v>
       </c>
       <c r="C153" s="5">
-        <v>1.651530399999956</v>
+        <v>1.4833705999999438</v>
       </c>
       <c r="D153" s="5">
-        <v>1.079514849298957</v>
+        <v>0.96800151552935976</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1851.9760864</v>
+        <v>1854.0297765</v>
       </c>
       <c r="C154" s="5">
-        <v>5.4002782000000025</v>
+        <v>5.5157638000000588</v>
       </c>
       <c r="D154" s="5">
-        <v>3.5663797535815611</v>
+        <v>3.6400210689620849</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1849.8684066000001</v>
+        <v>1851.7876993</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.1076797999999144</v>
+        <v>-2.2420772000000397</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.3571688839472573</v>
+        <v>-1.4415462739968077</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1848.6432612000001</v>
+        <v>1850.5405334</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.225145399999974</v>
+        <v>-1.2471659000000272</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.79185689456110486</v>
+        <v>-0.80520449962997453</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1851.4075619</v>
+        <v>1853.0938555</v>
       </c>
       <c r="C157" s="5">
-        <v>2.7643006999999216</v>
+        <v>2.5533221000000594</v>
       </c>
       <c r="D157" s="5">
-        <v>1.809207010012881</v>
+        <v>1.668347996466002</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1851.8970518000001</v>
+        <v>1853.1258388000001</v>
       </c>
       <c r="C158" s="5">
-        <v>0.48948990000008052</v>
+        <v>3.198330000009264E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>0.31772732590871211</v>
+        <v>2.071325388091072E-2</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1852.1330659</v>
+        <v>1854.1269863</v>
       </c>
       <c r="C159" s="5">
-        <v>0.23601409999992029</v>
+        <v>1.0011474999998882</v>
       </c>
       <c r="D159" s="5">
-        <v>0.15304064742751589</v>
+        <v>0.65022738300957172</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1853.7428479</v>
+        <v>1855.6636880000001</v>
       </c>
       <c r="C160" s="5">
-        <v>1.6097819999999956</v>
+        <v>1.5367017000000942</v>
       </c>
       <c r="D160" s="5">
-        <v>1.0479806133036673</v>
+        <v>0.99910696938778631</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1853.4668782000001</v>
+        <v>1855.2969748</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.27596969999990506</v>
+        <v>-0.36671320000004926</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.17849974181493033</v>
+        <v>-0.23688444229729155</v>
       </c>
       <c r="E161" s="5">
-        <v>0.8747204856450308</v>
+        <v>0.85414957459748475</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1855.8222094</v>
+        <v>1857.6448800999999</v>
       </c>
       <c r="C162" s="5">
-        <v>2.3553311999999096</v>
+        <v>2.3479052999998657</v>
       </c>
       <c r="D162" s="5">
-        <v>1.5356280470229633</v>
+        <v>1.529232243938683</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1855.2670473999999</v>
+        <v>1857.2221433</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.5551620000001094</v>
+        <v>-0.42273679999993874</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.35838530049374651</v>
+        <v>-0.27273766012929634</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1854.6279222000001</v>
+        <v>1856.6302836</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.63912519999985307</v>
+        <v>-0.59185969999998633</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.41260839617683898</v>
+        <v>-0.38174653056999297</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1853.7100591000001</v>
+        <v>1855.7972339</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.91786309999997684</v>
+        <v>-0.83304969999994682</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.59227113372768425</v>
+        <v>-0.53710013502860088</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1852.8992765</v>
+        <v>1854.7695338000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.81078260000003866</v>
+        <v>-1.0277000999999473</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.52359969224961</v>
+        <v>-0.66251357861157878</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1851.6504557999999</v>
+        <v>1853.5328942000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.2488207000001239</v>
+        <v>-1.2366395999999895</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.80578702511934219</v>
+        <v>-0.7971544700069555</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1846.3190284</v>
+        <v>1848.3308830000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-5.3314273999999386</v>
+        <v>-5.2020112000000154</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.4009466487116224</v>
+        <v>-3.3163433892580585</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1851.7679049000001</v>
+        <v>1853.6384595</v>
       </c>
       <c r="C169" s="5">
-        <v>5.4488765000000967</v>
+        <v>5.3075764999998682</v>
       </c>
       <c r="D169" s="5">
-        <v>3.5995057736549096</v>
+        <v>3.5008078867247994</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1852.8276206999999</v>
+        <v>1854.2135413999999</v>
       </c>
       <c r="C170" s="5">
-        <v>1.0597157999998217</v>
+        <v>0.57508189999998649</v>
       </c>
       <c r="D170" s="5">
-        <v>0.68889256932394005</v>
+        <v>0.37292981390573132</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1854.9572978000001</v>
+        <v>1856.8559822</v>
       </c>
       <c r="C171" s="5">
-        <v>2.1296771000002082</v>
+        <v>2.6424408000000312</v>
       </c>
       <c r="D171" s="5">
-        <v>1.3880571774304462</v>
+        <v>1.7235885955944497</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1854.4824874000001</v>
+        <v>1856.2615940000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.47481040000002395</v>
+        <v>-0.5943881999999121</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.30672998464778001</v>
+        <v>-0.38344999689281511</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1858.6148496000001</v>
+        <v>1860.6299051000001</v>
       </c>
       <c r="C173" s="5">
-        <v>4.1323621999999887</v>
+        <v>4.3683111000000281</v>
       </c>
       <c r="D173" s="5">
-        <v>2.7069882708408155</v>
+        <v>2.8607797359938125</v>
       </c>
       <c r="E173" s="5">
-        <v>0.27774822741906124</v>
+        <v>0.28744348599905045</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1866.5335981999999</v>
+        <v>1868.4281344999999</v>
       </c>
       <c r="C174" s="5">
-        <v>7.9187485999998444</v>
+        <v>7.7982293999998546</v>
       </c>
       <c r="D174" s="5">
-        <v>5.2342013000981291</v>
+        <v>5.1469829209338291</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1867.8814537999999</v>
+        <v>1869.7142922</v>
       </c>
       <c r="C175" s="5">
-        <v>1.3478556000000026</v>
+        <v>1.2861577000001034</v>
       </c>
       <c r="D175" s="5">
-        <v>0.86999025969152211</v>
+        <v>0.82917073993757917</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1868.6251858999999</v>
+        <v>1870.5807050000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.74373209999998835</v>
+        <v>0.86641280000003462</v>
       </c>
       <c r="D176" s="5">
-        <v>0.47885029242105137</v>
+        <v>0.55749121353656506</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1872.6745649</v>
+        <v>1874.7257907000001</v>
       </c>
       <c r="C177" s="5">
-        <v>4.0493790000000445</v>
+        <v>4.1450856999999814</v>
       </c>
       <c r="D177" s="5">
-        <v>2.63166270140609</v>
+        <v>2.691771302122592</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1872.8115616</v>
+        <v>1874.7415077000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.13699670000005426</v>
+        <v>1.5716999999995096E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>8.7822094104672566E-2</v>
+        <v>1.0060815170964688E-2</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1876.6119503</v>
+        <v>1878.2184686000001</v>
       </c>
       <c r="C179" s="5">
-        <v>3.800388699999985</v>
+        <v>3.4769608999999946</v>
       </c>
       <c r="D179" s="5">
-        <v>2.4624532458034532</v>
+        <v>2.2484045547145115</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1881.2490603000001</v>
+        <v>1883.4007114000001</v>
       </c>
       <c r="C180" s="5">
-        <v>4.6371100000001206</v>
+        <v>5.18224280000004</v>
       </c>
       <c r="D180" s="5">
-        <v>3.0058335582797913</v>
+        <v>3.3616614214614815</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1882.8870377999999</v>
+        <v>1884.8108480000001</v>
       </c>
       <c r="C181" s="5">
-        <v>1.6379774999998062</v>
+        <v>1.4101365999999871</v>
       </c>
       <c r="D181" s="5">
-        <v>1.049841351742864</v>
+        <v>0.90217104491610023</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1883.8968588</v>
+        <v>1885.8100175</v>
       </c>
       <c r="C182" s="5">
-        <v>1.0098210000001018</v>
+        <v>0.99916949999987992</v>
       </c>
       <c r="D182" s="5">
-        <v>0.64548006181612827</v>
+        <v>0.63799794541832267</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1890.2202325999999</v>
+        <v>1892.2299822</v>
       </c>
       <c r="C183" s="5">
-        <v>6.3233737999998993</v>
+        <v>6.4199647000000368</v>
       </c>
       <c r="D183" s="5">
-        <v>4.1030433494126051</v>
+        <v>4.1625909155249552</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1890.3017127000001</v>
+        <v>1892.6320717000001</v>
       </c>
       <c r="C184" s="5">
-        <v>8.148010000013528E-2</v>
+        <v>0.40208950000010191</v>
       </c>
       <c r="D184" s="5">
-        <v>5.1739634766545528E-2</v>
+        <v>0.25529228558289763</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1896.4177735000001</v>
+        <v>1898.7662571000001</v>
       </c>
       <c r="C185" s="5">
-        <v>6.1160608000000138</v>
+        <v>6.1341853999999785</v>
       </c>
       <c r="D185" s="5">
-        <v>3.9524356106446001</v>
+        <v>3.9593896987396571</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0339299402528654</v>
+        <v>2.0496473745513777</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1901.5900895</v>
+        <v>1903.8746060999999</v>
       </c>
       <c r="C186" s="5">
-        <v>5.1723159999999098</v>
+        <v>5.1083489999998619</v>
       </c>
       <c r="D186" s="5">
-        <v>3.3224416452717342</v>
+        <v>3.27662377577016</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1902.4095870000001</v>
+        <v>1904.5481327</v>
       </c>
       <c r="C187" s="5">
-        <v>0.819497500000125</v>
+        <v>0.67352660000005926</v>
       </c>
       <c r="D187" s="5">
-        <v>0.51837209808098805</v>
+        <v>0.42534648123544461</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1907.4932925999999</v>
+        <v>1909.4937420000001</v>
       </c>
       <c r="C188" s="5">
-        <v>5.0837055999998029</v>
+        <v>4.9456093000001147</v>
       </c>
       <c r="D188" s="5">
-        <v>3.2542469498570537</v>
+        <v>3.1609751165061484</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1917.0991552</v>
+        <v>1919.0962480999999</v>
       </c>
       <c r="C189" s="5">
-        <v>9.6058626000001368</v>
+        <v>9.6025060999998004</v>
       </c>
       <c r="D189" s="5">
-        <v>6.2132445645972423</v>
+        <v>6.2043251814083211</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1919.1848428000001</v>
+        <v>1921.1327801</v>
       </c>
       <c r="C190" s="5">
-        <v>2.0856876000000284</v>
+        <v>2.0365320000000793</v>
       </c>
       <c r="D190" s="5">
-        <v>1.3133674526482064</v>
+        <v>1.2808907289253657</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1918.2759472</v>
+        <v>1920.3047641999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.90889560000005076</v>
+        <v>-0.82801590000008218</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.56682310164584138</v>
+        <v>-0.51598050644202642</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1930.7467064</v>
+        <v>1932.7786243999999</v>
       </c>
       <c r="C192" s="5">
-        <v>12.470759199999975</v>
+        <v>12.47386019999999</v>
       </c>
       <c r="D192" s="5">
-        <v>8.0863014403389499</v>
+        <v>8.0795316239945514</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1937.4292905</v>
+        <v>1939.5682667000001</v>
       </c>
       <c r="C193" s="5">
-        <v>6.6825840999999855</v>
+        <v>6.789642300000196</v>
       </c>
       <c r="D193" s="5">
-        <v>4.2333515984842807</v>
+        <v>4.2978782270872262</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1941.5612151</v>
+        <v>1943.4671178000001</v>
       </c>
       <c r="C194" s="5">
-        <v>4.1319246000000476</v>
+        <v>3.8988511000000017</v>
       </c>
       <c r="D194" s="5">
-        <v>2.5894543780066837</v>
+        <v>2.4390458218914945</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1947.5818211000001</v>
+        <v>1949.5039408</v>
       </c>
       <c r="C195" s="5">
-        <v>6.0206060000000434</v>
+        <v>6.036822999999913</v>
       </c>
       <c r="D195" s="5">
-        <v>3.7852154459011578</v>
+        <v>3.7918001833830983</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1956.7041308</v>
+        <v>1958.5408818000001</v>
       </c>
       <c r="C196" s="5">
-        <v>9.1223096999999598</v>
+        <v>9.0369410000000698</v>
       </c>
       <c r="D196" s="5">
-        <v>5.7677818280694737</v>
+        <v>5.7066442845372878</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1962.7235329</v>
+        <v>1964.5176449000001</v>
       </c>
       <c r="C197" s="5">
-        <v>6.0194020999999793</v>
+        <v>5.976763099999971</v>
       </c>
       <c r="D197" s="5">
-        <v>3.754660518206876</v>
+        <v>3.7240609523713664</v>
       </c>
       <c r="E197" s="5">
-        <v>3.4963688026202755</v>
+        <v>3.4628479179118488</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1965.4556316000001</v>
+        <v>1967.6199570000001</v>
       </c>
       <c r="C198" s="5">
-        <v>2.7320987000000514</v>
+        <v>3.1023121000000629</v>
       </c>
       <c r="D198" s="5">
-        <v>1.6832403736072088</v>
+        <v>1.911552846010256</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1970.6269752999999</v>
+        <v>1972.8534987</v>
       </c>
       <c r="C199" s="5">
-        <v>5.1713436999998521</v>
+        <v>5.2335416999999325</v>
       </c>
       <c r="D199" s="5">
-        <v>3.2034338145400909</v>
+        <v>3.2389099286269429</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1978.4570573999999</v>
+        <v>1980.5154654999999</v>
       </c>
       <c r="C200" s="5">
-        <v>7.8300821000000269</v>
+        <v>7.6619667999998455</v>
       </c>
       <c r="D200" s="5">
-        <v>4.8736681724415032</v>
+        <v>4.7612859341915392</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1978.3297064999999</v>
+        <v>1980.5107054</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.12735090000001037</v>
+        <v>-4.7600999998849147E-3</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.7215215784387503E-2</v>
+        <v>-2.8841201146878603E-3</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1984.5442012000001</v>
+        <v>1986.4267331000001</v>
       </c>
       <c r="C202" s="5">
-        <v>6.2144947000001594</v>
+        <v>5.916027700000086</v>
       </c>
       <c r="D202" s="5">
-        <v>3.8353536980795022</v>
+        <v>3.6440282451029926</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1988.9361156</v>
+        <v>1990.7654202000001</v>
       </c>
       <c r="C203" s="5">
-        <v>4.3919143999999051</v>
+        <v>4.3386871000000156</v>
       </c>
       <c r="D203" s="5">
-        <v>2.6882354190798541</v>
+        <v>2.6527162466825516</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1996.8697523000001</v>
+        <v>1998.6175945</v>
       </c>
       <c r="C204" s="5">
-        <v>7.9336367000000791</v>
+        <v>7.8521742999998878</v>
       </c>
       <c r="D204" s="5">
-        <v>4.893084385757196</v>
+        <v>4.8372004696267679</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2006.8412783000001</v>
+        <v>2008.6228065</v>
       </c>
       <c r="C205" s="5">
-        <v>9.9715260000000399</v>
+        <v>10.005212000000029</v>
       </c>
       <c r="D205" s="5">
-        <v>6.1596411848653831</v>
+        <v>6.1754714203585026</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2013.8646988</v>
+        <v>2015.6108445</v>
       </c>
       <c r="C206" s="5">
-        <v>7.0234204999999292</v>
+        <v>6.9880379999999604</v>
       </c>
       <c r="D206" s="5">
-        <v>4.2814751317616473</v>
+        <v>4.2556407415980324</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>2015.7991979999999</v>
+        <v>2017.6160348999999</v>
       </c>
       <c r="C207" s="5">
-        <v>1.9344991999998911</v>
+        <v>2.0051903999999467</v>
       </c>
       <c r="D207" s="5">
-        <v>1.1588181284732268</v>
+        <v>1.2003498001537771</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2022.6608715</v>
+        <v>2024.6798384000001</v>
       </c>
       <c r="C208" s="5">
-        <v>6.8616735000000517</v>
+        <v>7.0638035000001764</v>
       </c>
       <c r="D208" s="5">
-        <v>4.1620839470878357</v>
+        <v>4.2831279458370952</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2030.8271949</v>
+        <v>2032.8913047000001</v>
       </c>
       <c r="C209" s="5">
-        <v>8.1663234000000102</v>
+        <v>8.2114662999999837</v>
       </c>
       <c r="D209" s="5">
-        <v>4.9539451463521456</v>
+        <v>4.9768653808901053</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4698550691637298</v>
+        <v>3.4804299150736462</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>2031.7621042000001</v>
+        <v>2033.9992467</v>
       </c>
       <c r="C210" s="5">
-        <v>0.93490930000007211</v>
+        <v>1.1079419999998663</v>
       </c>
       <c r="D210" s="5">
-        <v>0.55383152505270594</v>
+        <v>0.65597357404401091</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>2039.3933035</v>
+        <v>2041.199582</v>
       </c>
       <c r="C211" s="5">
-        <v>7.6311992999999347</v>
+        <v>7.2003353000000061</v>
       </c>
       <c r="D211" s="5">
-        <v>4.6014243489566731</v>
+        <v>4.3316788245006954</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2047.9000133</v>
+        <v>2050.1496965000001</v>
       </c>
       <c r="C212" s="5">
-        <v>8.5067097999999532</v>
+        <v>8.9501145000001543</v>
       </c>
       <c r="D212" s="5">
-        <v>5.1218798736889948</v>
+        <v>5.3904430536374282</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2053.2887848999999</v>
+        <v>2055.5669475</v>
       </c>
       <c r="C213" s="5">
-        <v>5.3887715999999273</v>
+        <v>5.417250999999851</v>
       </c>
       <c r="D213" s="5">
-        <v>3.2037396644562621</v>
+        <v>3.2173324557715155</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2060.3423306999998</v>
+        <v>2062.3659951</v>
       </c>
       <c r="C214" s="5">
-        <v>7.053545799999938</v>
+        <v>6.7990475999999944</v>
       </c>
       <c r="D214" s="5">
-        <v>4.2010762155965775</v>
+        <v>4.0421603931817929</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2068.2617722</v>
+        <v>2070.2869805999999</v>
       </c>
       <c r="C215" s="5">
-        <v>7.9194415000001754</v>
+        <v>7.9209854999999152</v>
       </c>
       <c r="D215" s="5">
-        <v>4.7112717708178264</v>
+        <v>4.7074879155212912</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2070.2042866000002</v>
+        <v>2072.1375062000002</v>
       </c>
       <c r="C216" s="5">
-        <v>1.9425144000001637</v>
+        <v>1.8505256000003101</v>
       </c>
       <c r="D216" s="5">
-        <v>1.1328818281982844</v>
+        <v>1.0779086862852338</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>2075.9586718</v>
+        <v>2078.0000025999998</v>
       </c>
       <c r="C217" s="5">
-        <v>5.7543851999998878</v>
+        <v>5.8624963999995998</v>
       </c>
       <c r="D217" s="5">
-        <v>3.3870153068478182</v>
+        <v>3.4483732241751497</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2077.6440406000002</v>
+        <v>2079.8244628000002</v>
       </c>
       <c r="C218" s="5">
-        <v>1.6853688000001057</v>
+        <v>1.8244602000004306</v>
       </c>
       <c r="D218" s="5">
-        <v>0.97858287830712154</v>
+        <v>1.058688875614533</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2082.8709875</v>
+        <v>2084.6580346000001</v>
       </c>
       <c r="C219" s="5">
-        <v>5.2269468999998026</v>
+        <v>4.8335717999998451</v>
       </c>
       <c r="D219" s="5">
-        <v>3.0610912984373018</v>
+        <v>2.8247593967867468</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2088.4258504999998</v>
+        <v>2090.4998703000001</v>
       </c>
       <c r="C220" s="5">
-        <v>5.5548629999998411</v>
+        <v>5.8418357000000469</v>
       </c>
       <c r="D220" s="5">
-        <v>3.247673607891044</v>
+        <v>3.4150753476990037</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2093.2254372000002</v>
+        <v>2095.1556016</v>
       </c>
       <c r="C221" s="5">
-        <v>4.7995867000004182</v>
+        <v>4.655731299999843</v>
       </c>
       <c r="D221" s="5">
-        <v>2.7929480113916494</v>
+        <v>2.7054877428213997</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0725530196119344</v>
+        <v>3.0628443712679587</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2098.6234853000001</v>
+        <v>2100.4700075999999</v>
       </c>
       <c r="C222" s="5">
-        <v>5.398048099999869</v>
+        <v>5.3144059999999627</v>
       </c>
       <c r="D222" s="5">
-        <v>3.1388534834090764</v>
+        <v>3.086650182425732</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>2103.0179521999999</v>
+        <v>2104.7924195999999</v>
       </c>
       <c r="C223" s="5">
-        <v>4.3944668999997702</v>
+        <v>4.3224119999999857</v>
       </c>
       <c r="D223" s="5">
-        <v>2.5419132206633943</v>
+        <v>2.4975384421944691</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>2100.9913907999999</v>
+        <v>2102.7488665000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.0265613999999914</v>
+        <v>-2.0435530999998264</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.1502640535262509</v>
+        <v>-1.1588843414275685</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2102.5329244999998</v>
+        <v>2104.5405562999999</v>
       </c>
       <c r="C225" s="5">
-        <v>1.5415336999999454</v>
+        <v>1.7916897999998582</v>
       </c>
       <c r="D225" s="5">
-        <v>0.88402249764163443</v>
+        <v>1.0272897197698638</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2104.8223754999999</v>
+        <v>2106.589524</v>
       </c>
       <c r="C226" s="5">
-        <v>2.2894510000000992</v>
+        <v>2.0489677000000484</v>
       </c>
       <c r="D226" s="5">
-        <v>1.3145357895885779</v>
+        <v>1.1745889836505707</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>2107.9872000999999</v>
+        <v>2109.9169166000001</v>
       </c>
       <c r="C227" s="5">
-        <v>3.1648245999999745</v>
+        <v>3.3273926000001666</v>
       </c>
       <c r="D227" s="5">
-        <v>1.8193243320377972</v>
+        <v>1.9119727810060771</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2115.0788766999999</v>
+        <v>2116.9964767000001</v>
       </c>
       <c r="C228" s="5">
-        <v>7.091676600000028</v>
+        <v>7.0795600999999806</v>
       </c>
       <c r="D228" s="5">
-        <v>4.1125735569963462</v>
+        <v>4.1015923662821141</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2119.1479141999998</v>
+        <v>2120.8251922999998</v>
       </c>
       <c r="C229" s="5">
-        <v>4.0690374999999221</v>
+        <v>3.8287155999996685</v>
       </c>
       <c r="D229" s="5">
-        <v>2.3331722161082702</v>
+        <v>2.191990804929933</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2096.7930630000001</v>
+        <v>2098.4836143000002</v>
       </c>
       <c r="C230" s="5">
-        <v>-22.354851199999757</v>
+        <v>-22.341577999999572</v>
       </c>
       <c r="D230" s="5">
-        <v>-11.949545722055021</v>
+        <v>-11.933952175555451</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2105.6717924999998</v>
+        <v>2107.5409367000002</v>
       </c>
       <c r="C231" s="5">
-        <v>8.8787294999997357</v>
+        <v>9.0573223999999755</v>
       </c>
       <c r="D231" s="5">
-        <v>5.2013466231564776</v>
+        <v>5.3040900586817319</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2110.7765085000001</v>
+        <v>2112.7821472000001</v>
       </c>
       <c r="C232" s="5">
-        <v>5.1047160000002805</v>
+        <v>5.2412104999998519</v>
       </c>
       <c r="D232" s="5">
-        <v>2.9482273659480418</v>
+        <v>3.0254197655003257</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2109.5749872000001</v>
+        <v>2111.5454381</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2015212999999676</v>
+        <v>-1.2367091000000983</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.6809437552355746</v>
+        <v>-0.70015854301069824</v>
       </c>
       <c r="E233" s="5">
-        <v>0.78106971707117001</v>
+        <v>0.78227299621487223</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>2105.6714467000002</v>
+        <v>2107.6665635999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.9035404999999628</v>
+        <v>-3.8788745000001654</v>
       </c>
       <c r="D234" s="5">
-        <v>-2.198011031899183</v>
+        <v>-2.1822444652928596</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>2098.5758381999999</v>
+        <v>2100.5583234000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.0956085000002531</v>
+        <v>-7.1082401999997273</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.9696032043069263</v>
+        <v>-3.9728446172523801</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2091.8259876000002</v>
+        <v>2094.1253620000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-6.7498505999997178</v>
+        <v>-6.4329613999998401</v>
       </c>
       <c r="D236" s="5">
-        <v>-3.792123439088535</v>
+        <v>-3.6137276371951854</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2086.2049324999998</v>
+        <v>2087.9321023000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-5.6210551000003761</v>
+        <v>-6.1932596999999987</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.1773499145972384</v>
+        <v>-3.4917720473543468</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2083.3711155999999</v>
+        <v>2085.2683416</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.8338168999998743</v>
+        <v>-2.663760700000239</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.6179087905773715</v>
+        <v>-1.5202498829461453</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>2079.8914298999998</v>
+        <v>2081.8123492999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.4796857000001182</v>
+        <v>-3.4559923000001618</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.9859531706573508</v>
+        <v>-1.9707754795751931</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2074.4540287999998</v>
+        <v>2076.4329763999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-5.4374010999999882</v>
+        <v>-5.3793728999999075</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0924095484664349</v>
+        <v>-3.05709188452854</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2068.6993788</v>
+        <v>2070.8917090999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-5.7546499999998559</v>
+        <v>-5.5412673000000723</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.2785434498916133</v>
+        <v>-3.1557893227006639</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>2069.9520553000002</v>
+        <v>2071.9343484000001</v>
       </c>
       <c r="C242" s="5">
-        <v>1.2526765000002342</v>
+        <v>1.0426393000002463</v>
       </c>
       <c r="D242" s="5">
-        <v>0.72907079750783588</v>
+        <v>0.60584413396651549</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2071.7057359</v>
+        <v>2073.6668525999999</v>
       </c>
       <c r="C243" s="5">
-        <v>1.7536805999998251</v>
+        <v>1.7325041999997666</v>
       </c>
       <c r="D243" s="5">
-        <v>1.0214006144863674</v>
+        <v>1.0080401594896982</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>2070.8964898999998</v>
+        <v>2072.7660136</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.80924600000025748</v>
+        <v>-0.90083899999990535</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.46773612497164052</v>
+        <v>-0.5200583133110892</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2071.4444870000002</v>
+        <v>2073.4451574</v>
       </c>
       <c r="C245" s="5">
-        <v>0.54799710000042978</v>
+        <v>0.67914380000001984</v>
       </c>
       <c r="D245" s="5">
-        <v>0.31800451364587534</v>
+        <v>0.39389048540561244</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.8074967911242523</v>
+        <v>-1.804378916623417</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2074.2684129999998</v>
+        <v>2076.3042172999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.8239259999995738</v>
+        <v>2.8590598999999202</v>
       </c>
       <c r="D246" s="5">
-        <v>1.648238914531186</v>
+        <v>1.6672788618162571</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2076.0335559</v>
+        <v>2078.5469007000002</v>
       </c>
       <c r="C247" s="5">
-        <v>1.7651429000002281</v>
+        <v>2.24268340000026</v>
       </c>
       <c r="D247" s="5">
-        <v>1.025958554356099</v>
+        <v>1.3038867654132424</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>2080.7885230000002</v>
+        <v>2082.9298414999998</v>
       </c>
       <c r="C248" s="5">
-        <v>4.7549671000001581</v>
+        <v>4.3829407999996874</v>
       </c>
       <c r="D248" s="5">
-        <v>2.7833806181174703</v>
+        <v>2.5599411328280253</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2089.8647743000001</v>
+        <v>2092.0228898</v>
       </c>
       <c r="C249" s="5">
-        <v>9.0762512999999672</v>
+        <v>9.0930483000001914</v>
       </c>
       <c r="D249" s="5">
-        <v>5.3617327660914205</v>
+        <v>5.366239435372977</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2100.0225326999998</v>
+        <v>2102.1341324999999</v>
       </c>
       <c r="C250" s="5">
-        <v>10.157758399999693</v>
+        <v>10.111242699999821</v>
       </c>
       <c r="D250" s="5">
-        <v>5.9910577003439824</v>
+        <v>5.9565728855232702</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>2097.5181306999998</v>
+        <v>2099.5226327</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.5044020000000273</v>
+        <v>-2.6114997999998195</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.4217222060579515</v>
+        <v>-1.4806266757006359</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2099.5635720999999</v>
+        <v>2101.4242195000002</v>
       </c>
       <c r="C252" s="5">
-        <v>2.0454414000000725</v>
+        <v>1.9015868000001319</v>
       </c>
       <c r="D252" s="5">
-        <v>1.1765034452725365</v>
+        <v>1.0922986825964154</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>2100.0901239</v>
+        <v>2101.9512106000002</v>
       </c>
       <c r="C253" s="5">
-        <v>0.5265518000001066</v>
+        <v>0.52699110000003202</v>
       </c>
       <c r="D253" s="5">
-        <v>0.30136474887239029</v>
+        <v>0.30134909705576973</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2102.0598168000001</v>
+        <v>2104.1791164000001</v>
       </c>
       <c r="C254" s="5">
-        <v>1.9696929000001546</v>
+        <v>2.2279057999999168</v>
       </c>
       <c r="D254" s="5">
-        <v>1.1313145284294723</v>
+        <v>1.2793481762677139</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2107.9253705000001</v>
+        <v>2109.8947245999998</v>
       </c>
       <c r="C255" s="5">
-        <v>5.865553699999964</v>
+        <v>5.7156081999996786</v>
       </c>
       <c r="D255" s="5">
-        <v>3.4003307791094395</v>
+        <v>3.3087158586812881</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2111.0307659999999</v>
+        <v>2112.8150162000002</v>
       </c>
       <c r="C256" s="5">
-        <v>3.1053954999997586</v>
+        <v>2.9202916000003825</v>
       </c>
       <c r="D256" s="5">
-        <v>1.7822345848219845</v>
+        <v>1.6736144484944759</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2114.7667944999998</v>
+        <v>2116.3474523999998</v>
       </c>
       <c r="C257" s="5">
-        <v>3.7360284999999749</v>
+        <v>3.5324361999996654</v>
       </c>
       <c r="D257" s="5">
-        <v>2.14451216239544</v>
+        <v>2.0248438674503655</v>
       </c>
       <c r="E257" s="5">
-        <v>2.0914056723162266</v>
+        <v>2.0691309267035107</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2125.5346494999999</v>
+        <v>2125.6771875999998</v>
       </c>
       <c r="C258" s="5">
-        <v>10.767855000000054</v>
+        <v>9.3297351999999591</v>
       </c>
       <c r="D258" s="5">
-        <v>6.2841434900172244</v>
+        <v>5.4202652797677331</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>2122.1763600999998</v>
+        <v>2122.2169450000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.3582894000001033</v>
+        <v>-3.460242599999674</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.8795795194783471</v>
+        <v>-1.9360025022002514</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2130.9254378000001</v>
+        <v>2131.1001906000001</v>
       </c>
       <c r="C260" s="5">
-        <v>8.7490777000002709</v>
+        <v>8.8832456000000093</v>
       </c>
       <c r="D260" s="5">
-        <v>5.060962795213042</v>
+        <v>5.140268230389089</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2144.2236085</v>
+        <v>2144.295595</v>
       </c>
       <c r="C261" s="5">
-        <v>13.298170699999901</v>
+        <v>13.195404399999916</v>
       </c>
       <c r="D261" s="5">
-        <v>7.7511305098984185</v>
+        <v>7.6885243765710376</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2141.8507943999998</v>
+        <v>2141.8850788999998</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.3728141000001415</v>
+        <v>-2.4105161000002227</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.3198766054354105</v>
+        <v>-1.3406740979040488</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2146.0870410000002</v>
+        <v>2146.0006367999999</v>
       </c>
       <c r="C263" s="5">
-        <v>4.2362466000004133</v>
+        <v>4.1155579000001126</v>
       </c>
       <c r="D263" s="5">
-        <v>2.3994020150750694</v>
+        <v>2.3302825232230484</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2148.7113605999998</v>
+        <v>2148.6539309999998</v>
       </c>
       <c r="C264" s="5">
-        <v>2.6243195999995805</v>
+        <v>2.6532941999998911</v>
       </c>
       <c r="D264" s="5">
-        <v>1.4773167306098012</v>
+        <v>1.4937991218003432</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2151.1013102000002</v>
+        <v>2151.1039710999999</v>
       </c>
       <c r="C265" s="5">
-        <v>2.3899496000003637</v>
+        <v>2.4500401000000238</v>
       </c>
       <c r="D265" s="5">
-        <v>1.3429208680764582</v>
+        <v>1.3769350038463468</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2158.9115637</v>
+        <v>2158.7281933999998</v>
       </c>
       <c r="C266" s="5">
-        <v>7.810253499999817</v>
+        <v>7.6242222999999285</v>
       </c>
       <c r="D266" s="5">
-        <v>4.4450477720544779</v>
+        <v>4.3370943967938169</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2154.3039718999999</v>
+        <v>2154.280886</v>
       </c>
       <c r="C267" s="5">
-        <v>-4.6075918000001366</v>
+        <v>-4.4473073999997723</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.531214297200679</v>
+        <v>-2.4443615429590282</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2160.2222762000001</v>
+        <v>2160.2116735</v>
       </c>
       <c r="C268" s="5">
-        <v>5.9183043000002726</v>
+        <v>5.9307874999999513</v>
       </c>
       <c r="D268" s="5">
-        <v>3.3469101247001642</v>
+        <v>3.3541133272900536</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2167.8310120000001</v>
+        <v>2167.7501097999998</v>
       </c>
       <c r="C269" s="5">
-        <v>7.6087357999999767</v>
+        <v>7.5384362999998302</v>
       </c>
       <c r="D269" s="5">
-        <v>4.3094883859490229</v>
+        <v>4.2689257828624871</v>
       </c>
       <c r="E269" s="5">
-        <v>2.5092231274865595</v>
+        <v>2.4288382959852806</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2178.4816405000001</v>
+        <v>2178.6374878000001</v>
       </c>
       <c r="C270" s="5">
-        <v>10.650628500000039</v>
+        <v>10.887378000000353</v>
       </c>
       <c r="D270" s="5">
-        <v>6.0575896192079481</v>
+        <v>6.1962214442995656</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2182.3349082999998</v>
+        <v>2182.4023286000001</v>
       </c>
       <c r="C271" s="5">
-        <v>3.8532677999996849</v>
+        <v>3.7648408000000018</v>
       </c>
       <c r="D271" s="5">
-        <v>2.1433142008468353</v>
+        <v>2.0935085876308879</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>2191.5767581</v>
+        <v>2191.7410288999999</v>
       </c>
       <c r="C272" s="5">
-        <v>9.2418498000001819</v>
+        <v>9.3387002999998003</v>
       </c>
       <c r="D272" s="5">
-        <v>5.2018645323876456</v>
+        <v>5.2575009945907913</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>2196.9680521</v>
+        <v>2197.0421974999999</v>
       </c>
       <c r="C273" s="5">
-        <v>5.3912940000000162</v>
+        <v>5.3011685999999827</v>
       </c>
       <c r="D273" s="5">
-        <v>2.9922784292878202</v>
+        <v>2.9413662885460878</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2205.2951837000001</v>
+        <v>2205.3038233000002</v>
       </c>
       <c r="C274" s="5">
-        <v>8.3271316000000297</v>
+        <v>8.2616258000002745</v>
       </c>
       <c r="D274" s="5">
-        <v>4.644365579493126</v>
+        <v>4.6069128536577519</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2213.8804538999998</v>
+        <v>2213.8012124000002</v>
       </c>
       <c r="C275" s="5">
-        <v>8.5852701999997407</v>
+        <v>8.4973890999999639</v>
       </c>
       <c r="D275" s="5">
-        <v>4.7729672386993549</v>
+        <v>4.7230510476342191</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>2218.9304649999999</v>
+        <v>2218.8530515000002</v>
       </c>
       <c r="C276" s="5">
-        <v>5.0500111000001198</v>
+        <v>5.051839100000052</v>
       </c>
       <c r="D276" s="5">
-        <v>2.7718852314993381</v>
+        <v>2.7730017260371609</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2229.5303152000001</v>
+        <v>2229.4598731000001</v>
       </c>
       <c r="C277" s="5">
-        <v>10.599850200000219</v>
+        <v>10.606821599999876</v>
       </c>
       <c r="D277" s="5">
-        <v>5.8854454411075841</v>
+        <v>5.8896294683050687</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2237.2728969999998</v>
+        <v>2236.9936161999999</v>
       </c>
       <c r="C278" s="5">
-        <v>7.742581799999698</v>
+        <v>7.5337430999998105</v>
       </c>
       <c r="D278" s="5">
-        <v>4.2478136194451732</v>
+        <v>4.1312341094610794</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2238.1511343000002</v>
+        <v>2238.1669313000002</v>
       </c>
       <c r="C279" s="5">
-        <v>0.87823730000036448</v>
+        <v>1.173315100000309</v>
       </c>
       <c r="D279" s="5">
-        <v>0.47207611286852469</v>
+        <v>0.63122528633703379</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2249.0900412000001</v>
+        <v>2249.1864488000001</v>
       </c>
       <c r="C280" s="5">
-        <v>10.938906899999893</v>
+        <v>11.019517499999893</v>
       </c>
       <c r="D280" s="5">
-        <v>6.0252234053547404</v>
+        <v>6.0707895264334955</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2253.8700196</v>
+        <v>2253.8619927999998</v>
       </c>
       <c r="C281" s="5">
-        <v>4.7799783999998908</v>
+        <v>4.6755439999997179</v>
       </c>
       <c r="D281" s="5">
-        <v>2.5803768320191711</v>
+        <v>2.523244497648891</v>
       </c>
       <c r="E281" s="5">
-        <v>3.9688982731463929</v>
+        <v>3.9724081945932799</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2256.8657033999998</v>
+        <v>2257.0356087999999</v>
       </c>
       <c r="C282" s="5">
-        <v>2.9956837999998243</v>
+        <v>3.1736160000000382</v>
       </c>
       <c r="D282" s="5">
-        <v>1.6066659540302508</v>
+        <v>1.7028422849409308</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2268.2527737</v>
+        <v>2268.3343355000002</v>
       </c>
       <c r="C283" s="5">
-        <v>11.387070300000232</v>
+        <v>11.298726700000316</v>
       </c>
       <c r="D283" s="5">
-        <v>6.2255053313874598</v>
+        <v>6.1753911048146204</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>2274.1280870999999</v>
+        <v>2274.2571959000002</v>
       </c>
       <c r="C284" s="5">
-        <v>5.8753133999998681</v>
+        <v>5.9228603999999905</v>
       </c>
       <c r="D284" s="5">
-        <v>3.1529511535412613</v>
+        <v>3.1787185899647019</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2277.7113961999999</v>
+        <v>2277.7750013999998</v>
       </c>
       <c r="C285" s="5">
-        <v>3.5833090999999513</v>
+        <v>3.5178054999996675</v>
       </c>
       <c r="D285" s="5">
-        <v>1.907294518231395</v>
+        <v>1.8720244633739336</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2282.7303396000002</v>
+        <v>2282.7001657000001</v>
       </c>
       <c r="C286" s="5">
-        <v>5.018943400000353</v>
+        <v>4.9251643000002332</v>
       </c>
       <c r="D286" s="5">
-        <v>2.6764856889886168</v>
+        <v>2.6258050749903283</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2288.0386342000002</v>
+        <v>2287.9571854999999</v>
       </c>
       <c r="C287" s="5">
-        <v>5.3082945999999538</v>
+        <v>5.2570197999998527</v>
       </c>
       <c r="D287" s="5">
-        <v>2.8264655444651288</v>
+        <v>2.798854404018325</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2297.2810316</v>
+        <v>2297.1790661</v>
       </c>
       <c r="C288" s="5">
-        <v>9.2423973999998452</v>
+        <v>9.2218806000000768</v>
       </c>
       <c r="D288" s="5">
-        <v>4.9564854599560171</v>
+        <v>4.9454177006450273</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2301.6209755</v>
+        <v>2301.4866068000001</v>
       </c>
       <c r="C289" s="5">
-        <v>4.3399438999999802</v>
+        <v>4.3075407000001178</v>
       </c>
       <c r="D289" s="5">
-        <v>2.2907025191928332</v>
+        <v>2.2735247065250652</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2310.1993548999999</v>
+        <v>2309.8610331999998</v>
       </c>
       <c r="C290" s="5">
-        <v>8.5783793999999034</v>
+        <v>8.3744263999997202</v>
       </c>
       <c r="D290" s="5">
-        <v>4.5653553222815946</v>
+        <v>4.4548973725409446</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2315.6467639000002</v>
+        <v>2315.7109967000001</v>
       </c>
       <c r="C291" s="5">
-        <v>5.4474090000003343</v>
+        <v>5.8499635000002854</v>
       </c>
       <c r="D291" s="5">
-        <v>2.8665651597177488</v>
+        <v>3.0818172790173515</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2323.7772574000001</v>
+        <v>2323.9624426999999</v>
       </c>
       <c r="C292" s="5">
-        <v>8.1304934999998295</v>
+        <v>8.2514459999997598</v>
       </c>
       <c r="D292" s="5">
-        <v>4.2956575337214087</v>
+        <v>4.3606958562279363</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>2326.2033820000001</v>
+        <v>2326.2789019000002</v>
       </c>
       <c r="C293" s="5">
-        <v>2.4261246000000938</v>
+        <v>2.3164592000002813</v>
       </c>
       <c r="D293" s="5">
-        <v>1.2600715035692156</v>
+        <v>1.2027049168893189</v>
       </c>
       <c r="E293" s="5">
-        <v>3.2092960894363198</v>
+        <v>3.2130143429960345</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>2330.3075841</v>
+        <v>2330.4904937000001</v>
       </c>
       <c r="C294" s="5">
-        <v>4.1042020999998385</v>
+        <v>4.211591799999951</v>
       </c>
       <c r="D294" s="5">
-        <v>2.1378683327358594</v>
+        <v>2.1942936587496131</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2335.622558</v>
+        <v>2335.7105935999998</v>
       </c>
       <c r="C295" s="5">
-        <v>5.3149739000000409</v>
+        <v>5.2200998999996955</v>
       </c>
       <c r="D295" s="5">
-        <v>2.7715603071885253</v>
+        <v>2.7212597595514421</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>2343.7463923999999</v>
+        <v>2343.8204338999999</v>
       </c>
       <c r="C296" s="5">
-        <v>8.1238343999998506</v>
+        <v>8.1098403000000872</v>
       </c>
       <c r="D296" s="5">
-        <v>4.2546574385740721</v>
+        <v>4.2470246971877845</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2352.3775762</v>
+        <v>2352.4214396000002</v>
       </c>
       <c r="C297" s="5">
-        <v>8.6311838000001444</v>
+        <v>8.6010057000003144</v>
       </c>
       <c r="D297" s="5">
-        <v>4.5097891490400999</v>
+        <v>4.4935566716781006</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2360.5125972000001</v>
+        <v>2360.4530430999998</v>
       </c>
       <c r="C298" s="5">
-        <v>8.1350210000000516</v>
+        <v>8.0316034999996191</v>
       </c>
       <c r="D298" s="5">
-        <v>4.2297026424858108</v>
+        <v>4.1748390676868974</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2365.8844643000002</v>
+        <v>2365.7836180999998</v>
       </c>
       <c r="C299" s="5">
-        <v>5.371867100000145</v>
+        <v>5.3305749999999534</v>
       </c>
       <c r="D299" s="5">
-        <v>2.7653060838557231</v>
+        <v>2.7438553167649982</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2373.402677</v>
+        <v>2373.2852899999998</v>
       </c>
       <c r="C300" s="5">
-        <v>7.5182126999998218</v>
+        <v>7.5016719000000194</v>
       </c>
       <c r="D300" s="5">
-        <v>3.8806707242399652</v>
+        <v>3.8721513720993528</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2380.2305563</v>
+        <v>2380.0585418000001</v>
       </c>
       <c r="C301" s="5">
-        <v>6.8278792999999496</v>
+        <v>6.7732518000002528</v>
       </c>
       <c r="D301" s="5">
-        <v>3.5073475113978736</v>
+        <v>3.4790193350318077</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2387.4526182999998</v>
+        <v>2387.1286344999999</v>
       </c>
       <c r="C302" s="5">
-        <v>7.2220619999998235</v>
+        <v>7.0700926999998046</v>
       </c>
       <c r="D302" s="5">
-        <v>3.7024033132648126</v>
+        <v>3.6234851590355666</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2398.4291073999998</v>
+        <v>2398.5259096999998</v>
       </c>
       <c r="C303" s="5">
-        <v>10.976489099999981</v>
+        <v>11.397275199999967</v>
       </c>
       <c r="D303" s="5">
-        <v>5.6587572978650469</v>
+        <v>5.8822356571642365</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2402.5140044</v>
+        <v>2402.7133302000002</v>
       </c>
       <c r="C304" s="5">
-        <v>4.0848970000001827</v>
+        <v>4.1874205000003712</v>
       </c>
       <c r="D304" s="5">
-        <v>2.0630402118680946</v>
+        <v>2.1152308399403408</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2410.0746196</v>
+        <v>2410.2205451999998</v>
       </c>
       <c r="C305" s="5">
-        <v>7.5606152000000293</v>
+        <v>7.5072149999996327</v>
       </c>
       <c r="D305" s="5">
-        <v>3.8424045371688198</v>
+        <v>3.8144758478649843</v>
       </c>
       <c r="E305" s="5">
-        <v>3.6054989107568769</v>
+        <v>3.608408399845775</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2415.1577508</v>
+        <v>2415.3569822999998</v>
       </c>
       <c r="C306" s="5">
-        <v>5.0831312000000253</v>
+        <v>5.1364370999999664</v>
       </c>
       <c r="D306" s="5">
-        <v>2.560508003765638</v>
+        <v>2.5875166325594057</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2418.0015472</v>
+        <v>2418.0818198000002</v>
       </c>
       <c r="C307" s="5">
-        <v>2.8437963999999738</v>
+        <v>2.7248375000003762</v>
       </c>
       <c r="D307" s="5">
-        <v>1.4221608552972054</v>
+        <v>1.3621877531589499</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2419.8478107000001</v>
+        <v>2419.8930009000001</v>
       </c>
       <c r="C308" s="5">
-        <v>1.8462635000000773</v>
+        <v>1.8111810999998852</v>
       </c>
       <c r="D308" s="5">
-        <v>0.92011687564623745</v>
+        <v>0.9025307886677103</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2423.2041494999999</v>
+        <v>2423.2202619</v>
       </c>
       <c r="C309" s="5">
-        <v>3.3563387999997758</v>
+        <v>3.3272609999999077</v>
       </c>
       <c r="D309" s="5">
-        <v>1.677160738944683</v>
+        <v>1.6624892394030422</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2425.6702633</v>
+        <v>2425.5968573999999</v>
       </c>
       <c r="C310" s="5">
-        <v>2.4661138000001301</v>
+        <v>2.3765954999998939</v>
       </c>
       <c r="D310" s="5">
-        <v>1.2281084332752323</v>
+        <v>1.1832802722900437</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2428.0414810000002</v>
+        <v>2427.8994578000002</v>
       </c>
       <c r="C311" s="5">
-        <v>2.3712177000002157</v>
+        <v>2.3026004000003013</v>
       </c>
       <c r="D311" s="5">
-        <v>1.179389450263324</v>
+        <v>1.1451172393188491</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2435.0763139000001</v>
+        <v>2434.9674703999999</v>
       </c>
       <c r="C312" s="5">
-        <v>7.0348328999998557</v>
+        <v>7.0680125999997472</v>
       </c>
       <c r="D312" s="5">
-        <v>3.5327361129440904</v>
+        <v>3.5498768731292429</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2438.1154763999998</v>
+        <v>2437.9341902000001</v>
       </c>
       <c r="C313" s="5">
-        <v>3.0391624999997475</v>
+        <v>2.9667198000001918</v>
       </c>
       <c r="D313" s="5">
-        <v>1.5080159657829384</v>
+        <v>1.4718953323547668</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2443.3165540999998</v>
+        <v>2443.0335472000002</v>
       </c>
       <c r="C314" s="5">
-        <v>5.2010777000000417</v>
+        <v>5.0993570000000545</v>
       </c>
       <c r="D314" s="5">
-        <v>2.5901333951458216</v>
+        <v>2.5390834360077053</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2448.5691428</v>
+        <v>2448.6732118999998</v>
       </c>
       <c r="C315" s="5">
-        <v>5.2525887000001603</v>
+        <v>5.6396646999996847</v>
       </c>
       <c r="D315" s="5">
-        <v>2.610455701383585</v>
+        <v>2.8056051805213755</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2446.3797516999998</v>
+        <v>2446.5680081</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.1893911000001935</v>
+        <v>-2.1052037999997992</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.0677204241419824</v>
+        <v>-1.0268145603538392</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2452.2774457</v>
+        <v>2452.4537878000001</v>
       </c>
       <c r="C317" s="5">
-        <v>5.8976940000002287</v>
+        <v>5.8857797000000573</v>
       </c>
       <c r="D317" s="5">
-        <v>2.9316095506579209</v>
+        <v>2.9253805334651162</v>
       </c>
       <c r="E317" s="5">
-        <v>1.751100391530791</v>
+        <v>1.7522563519802636</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>2463.7615747</v>
+        <v>2464.0113575999999</v>
       </c>
       <c r="C318" s="5">
-        <v>11.484128999999939</v>
+        <v>11.557569799999783</v>
       </c>
       <c r="D318" s="5">
-        <v>5.7666832076223695</v>
+        <v>5.8040939954536075</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2461.2042833999999</v>
+        <v>2461.2699044999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.5572913000000881</v>
+        <v>-2.7414530999999442</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.23846853135684</v>
+        <v>-1.3269773683382446</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2460.2859219000002</v>
+        <v>2460.3109201000002</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.91836149999971894</v>
+        <v>-0.95898439999973561</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.44684424505088138</v>
+        <v>-0.46655525038140633</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2467.522954</v>
+        <v>2467.5055223999998</v>
       </c>
       <c r="C321" s="5">
-        <v>7.2370320999998512</v>
+        <v>7.1946022999995876</v>
       </c>
       <c r="D321" s="5">
-        <v>3.5875205451284087</v>
+        <v>3.5661111244114307</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2466.3966808</v>
+        <v>2466.2759286999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.1262732000000142</v>
+        <v>-1.2295936999998958</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.54635362201040927</v>
+        <v>-0.59634118577960304</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2464.7088742999999</v>
+        <v>2464.5275439000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.6878065000000788</v>
+        <v>-1.7483847999997124</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.8181012286353484</v>
+        <v>-0.8473912437205966</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2473.7351248999998</v>
+        <v>2473.6462212000001</v>
       </c>
       <c r="C324" s="5">
-        <v>9.0262505999999121</v>
+        <v>9.1186772999999448</v>
       </c>
       <c r="D324" s="5">
-        <v>4.484243631954965</v>
+        <v>4.5314398625487362</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2477.2107560999998</v>
+        <v>2477.0546952</v>
       </c>
       <c r="C325" s="5">
-        <v>3.4756311999999525</v>
+        <v>3.4084739999998419</v>
       </c>
       <c r="D325" s="5">
-        <v>1.6991062049592554</v>
+        <v>1.6660867083820419</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2483.0243816000002</v>
+        <v>2482.8407047000001</v>
       </c>
       <c r="C326" s="5">
-        <v>5.8136255000003985</v>
+        <v>5.7860095000000911</v>
       </c>
       <c r="D326" s="5">
-        <v>2.8528484934470688</v>
+        <v>2.839303454874087</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2479.7866143000001</v>
+        <v>2479.8615758000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.2377673000000868</v>
+        <v>-2.9791288999999779</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.553579924080728</v>
+        <v>-1.4304003862013914</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2481.7464089999999</v>
+        <v>2481.9101449999998</v>
       </c>
       <c r="C328" s="5">
-        <v>1.9597946999997475</v>
+        <v>2.0485691999997471</v>
       </c>
       <c r="D328" s="5">
-        <v>0.95250250747427323</v>
+        <v>0.99581483345347888</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2484.4849407000002</v>
+        <v>2484.6838385999999</v>
       </c>
       <c r="C329" s="5">
-        <v>2.7385317000002942</v>
+        <v>2.7736936000001151</v>
       </c>
       <c r="D329" s="5">
-        <v>1.332229603084234</v>
+        <v>1.3493507334300103</v>
       </c>
       <c r="E329" s="5">
-        <v>1.3133707630217373</v>
+        <v>1.3141960497005778</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2490.2524337999998</v>
+        <v>2490.5427104999999</v>
       </c>
       <c r="C330" s="5">
-        <v>5.7674930999996832</v>
+        <v>5.8588718999999401</v>
       </c>
       <c r="D330" s="5">
-        <v>2.821528219883751</v>
+        <v>2.8665808168285567</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2492.8178799000002</v>
+        <v>2492.8780022999999</v>
       </c>
       <c r="C331" s="5">
-        <v>2.5654461000003721</v>
+        <v>2.33529180000005</v>
       </c>
       <c r="D331" s="5">
-        <v>1.2432629417091778</v>
+        <v>1.1310175719590143</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2503.8578444</v>
+        <v>2503.8801791000001</v>
       </c>
       <c r="C332" s="5">
-        <v>11.039964499999769</v>
+        <v>11.002176800000143</v>
       </c>
       <c r="D332" s="5">
-        <v>5.4458295646397037</v>
+        <v>5.4266006788574073</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2506.2744511000001</v>
+        <v>2506.2118857999999</v>
       </c>
       <c r="C333" s="5">
-        <v>2.4166067000001021</v>
+        <v>2.3317066999998133</v>
       </c>
       <c r="D333" s="5">
-        <v>1.1643518390074714</v>
+        <v>1.1232261429989121</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2509.9539829999999</v>
+        <v>2509.7542689000002</v>
       </c>
       <c r="C334" s="5">
-        <v>3.6795318999998017</v>
+        <v>3.5423831000002792</v>
       </c>
       <c r="D334" s="5">
-        <v>1.7760491848183291</v>
+        <v>1.7093773301107618</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2515.5981394999999</v>
+        <v>2515.3412281999999</v>
       </c>
       <c r="C335" s="5">
-        <v>5.6441565000000082</v>
+        <v>5.5869592999997622</v>
       </c>
       <c r="D335" s="5">
-        <v>2.7320765917842937</v>
+        <v>2.7042680604980829</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2509.5580743999999</v>
+        <v>2509.4934855000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-6.0400650999999925</v>
+        <v>-5.8477426999997988</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.8435081292487951</v>
+        <v>-2.7543999964516286</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2513.7335638</v>
+        <v>2513.6111801000002</v>
       </c>
       <c r="C337" s="5">
-        <v>4.1754894000000604</v>
+        <v>4.1176946000000498</v>
       </c>
       <c r="D337" s="5">
-        <v>2.0149742392570502</v>
+        <v>1.986883526327099</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2507.9389457000002</v>
+        <v>2507.8566592000002</v>
       </c>
       <c r="C338" s="5">
-        <v>-5.7946180999997523</v>
+        <v>-5.7545208999999886</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.731417196130792</v>
+        <v>-2.7128842881912973</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2518.7936810000001</v>
+        <v>2518.8593138000001</v>
       </c>
       <c r="C339" s="5">
-        <v>10.854735299999902</v>
+        <v>11.002654599999914</v>
       </c>
       <c r="D339" s="5">
-        <v>5.3192179223689351</v>
+        <v>5.3936431880461377</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2524.8083283000001</v>
+        <v>2524.9853188000002</v>
       </c>
       <c r="C340" s="5">
-        <v>6.0146472999999787</v>
+        <v>6.1260050000000774</v>
       </c>
       <c r="D340" s="5">
-        <v>2.9034245227701039</v>
+        <v>2.9578227993758643</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2528.6452843000002</v>
+        <v>2528.8823708</v>
       </c>
       <c r="C341" s="5">
-        <v>3.8369560000001002</v>
+        <v>3.8970519999998032</v>
       </c>
       <c r="D341" s="5">
-        <v>1.838962411902556</v>
+        <v>1.8678779175767435</v>
       </c>
       <c r="E341" s="5">
-        <v>1.777444607394485</v>
+        <v>1.7788392838303135</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2528.1539855999999</v>
+        <v>2528.5047015</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.49129870000024312</v>
+        <v>-0.37766929999997956</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.23290290725012097</v>
+        <v>-0.17906372280376281</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2539.4492411000001</v>
+        <v>2539.5294832999998</v>
       </c>
       <c r="C343" s="5">
-        <v>11.295255500000167</v>
+        <v>11.024781799999801</v>
       </c>
       <c r="D343" s="5">
-        <v>5.4950706576773811</v>
+        <v>5.3595543484297181</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2548.8421638</v>
+        <v>2548.9023606999999</v>
       </c>
       <c r="C344" s="5">
-        <v>9.3929226999998718</v>
+        <v>9.3728774000001067</v>
       </c>
       <c r="D344" s="5">
-        <v>4.5299818654914947</v>
+        <v>4.519971678737722</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2547.2802382</v>
+        <v>2547.0894569000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-1.561925599999995</v>
+        <v>-1.8129037999997308</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.73288431721668656</v>
+        <v>-0.85016771448500617</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2553.6913312000001</v>
+        <v>2553.3265900000001</v>
       </c>
       <c r="C346" s="5">
-        <v>6.4110930000001645</v>
+        <v>6.2371330999999373</v>
       </c>
       <c r="D346" s="5">
-        <v>3.0623664915327309</v>
+        <v>2.9783756448994447</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2560.3089896000001</v>
+        <v>2559.8902887999998</v>
       </c>
       <c r="C347" s="5">
-        <v>6.6176583999999821</v>
+        <v>6.5636987999996563</v>
       </c>
       <c r="D347" s="5">
-        <v>3.1543973927423918</v>
+        <v>3.1287653580112096</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2562.3981023000001</v>
+        <v>2562.4552230999998</v>
       </c>
       <c r="C348" s="5">
-        <v>2.0891126999999869</v>
+        <v>2.5649343000000044</v>
       </c>
       <c r="D348" s="5">
-        <v>0.98355960022491473</v>
+        <v>1.2090126967781778</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2569.9644555</v>
+        <v>2569.8300806000002</v>
       </c>
       <c r="C349" s="5">
-        <v>7.5663531999998668</v>
+        <v>7.3748575000004166</v>
       </c>
       <c r="D349" s="5">
-        <v>3.6015261169594526</v>
+        <v>3.5088487139317559</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2569.3231433999999</v>
+        <v>2569.3232346</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.64131210000005012</v>
+        <v>-0.50684600000022328</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.29903883428077371</v>
+        <v>-0.23641869151233008</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2573.9739215</v>
+        <v>2574.0964445</v>
       </c>
       <c r="C351" s="5">
-        <v>4.650778100000025</v>
+        <v>4.7732098999999835</v>
       </c>
       <c r="D351" s="5">
-        <v>2.1938977065649734</v>
+        <v>2.2522434689606241</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2576.6653621999999</v>
+        <v>2576.9157675000001</v>
       </c>
       <c r="C352" s="5">
-        <v>2.6914406999999301</v>
+        <v>2.8193230000001677</v>
       </c>
       <c r="D352" s="5">
-        <v>1.2620049780618592</v>
+        <v>1.3222668533695137</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>2580.4405986000002</v>
+        <v>2580.8424915999999</v>
       </c>
       <c r="C353" s="5">
-        <v>3.7752364000002672</v>
+        <v>3.9267240999997739</v>
       </c>
       <c r="D353" s="5">
-        <v>1.7724340417689666</v>
+        <v>1.8439724880942476</v>
       </c>
       <c r="E353" s="5">
-        <v>2.0483424314825749</v>
+        <v>2.0546673661046011</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2584.9465740000001</v>
+        <v>2585.2902275000001</v>
       </c>
       <c r="C354" s="5">
-        <v>4.5059753999998975</v>
+        <v>4.4477359000002252</v>
       </c>
       <c r="D354" s="5">
-        <v>2.1156871698172486</v>
+        <v>2.0877540358393842</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>2592.6154234999999</v>
+        <v>2592.7138157999998</v>
       </c>
       <c r="C355" s="5">
-        <v>7.6688494999998511</v>
+        <v>7.4235882999996647</v>
       </c>
       <c r="D355" s="5">
-        <v>3.6187493742039889</v>
+        <v>3.5007098829933136</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2593.0231945999999</v>
+        <v>2593.1002789999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.40777109999999084</v>
+        <v>0.38646319999998013</v>
       </c>
       <c r="D356" s="5">
-        <v>0.18890145767604949</v>
+        <v>0.17901560151976081</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2597.6866337000001</v>
+        <v>2597.3136172</v>
       </c>
       <c r="C357" s="5">
-        <v>4.6634391000002324</v>
+        <v>4.2133382000001802</v>
       </c>
       <c r="D357" s="5">
-        <v>2.1796234851652718</v>
+        <v>1.9673109920840925</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2604.7322251000001</v>
+        <v>2604.1805433999998</v>
       </c>
       <c r="C358" s="5">
-        <v>7.0455913999999211</v>
+        <v>6.8669261999998525</v>
       </c>
       <c r="D358" s="5">
-        <v>3.3037007502631166</v>
+        <v>3.219171462846826</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2608.9329824000001</v>
+        <v>2608.1805995999998</v>
       </c>
       <c r="C359" s="5">
-        <v>4.2007573000000775</v>
+        <v>4.0000562000000173</v>
       </c>
       <c r="D359" s="5">
-        <v>1.9525474380586605</v>
+        <v>1.8588677039188761</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2610.9267175999998</v>
+        <v>2611.2426673</v>
       </c>
       <c r="C360" s="5">
-        <v>1.993735199999719</v>
+        <v>3.0620677000001706</v>
       </c>
       <c r="D360" s="5">
-        <v>0.92089896531422077</v>
+        <v>1.417961991269534</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2617.163168</v>
+        <v>2617.0478466</v>
       </c>
       <c r="C361" s="5">
-        <v>6.2364504000001943</v>
+        <v>5.8051792999999634</v>
       </c>
       <c r="D361" s="5">
-        <v>2.9042728171079668</v>
+        <v>2.7006404784200688</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2620.8159185999998</v>
+        <v>2620.8668226</v>
       </c>
       <c r="C362" s="5">
-        <v>3.6527505999997629</v>
+        <v>3.8189760000000206</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6877454697025618</v>
+        <v>1.7652454948967611</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2621.8015879999998</v>
+        <v>2622.02045</v>
       </c>
       <c r="C363" s="5">
-        <v>0.98566940000000614</v>
+        <v>1.1536274000000049</v>
       </c>
       <c r="D363" s="5">
-        <v>0.45224579902722883</v>
+        <v>0.52948483299002369</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2629.9866364</v>
+        <v>2630.3341429000002</v>
       </c>
       <c r="C364" s="5">
-        <v>8.1850484000001416</v>
+        <v>8.3136929000002056</v>
       </c>
       <c r="D364" s="5">
-        <v>3.8113012288969239</v>
+        <v>3.8719232912410861</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>2630.6495850000001</v>
+        <v>2631.2145593</v>
       </c>
       <c r="C365" s="5">
-        <v>0.66294860000016342</v>
+        <v>0.8804163999998309</v>
       </c>
       <c r="D365" s="5">
-        <v>0.30290731204452026</v>
+        <v>0.40240013162968769</v>
       </c>
       <c r="E365" s="5">
-        <v>1.9457524589886033</v>
+        <v>1.9517683804396668</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2643.9195175</v>
+        <v>2644.1444686999998</v>
       </c>
       <c r="C366" s="5">
-        <v>13.269932499999868</v>
+        <v>12.929909399999815</v>
       </c>
       <c r="D366" s="5">
-        <v>6.2240235802557553</v>
+        <v>6.058870699511254</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2650.8596581000002</v>
+        <v>2650.7304908999999</v>
       </c>
       <c r="C367" s="5">
-        <v>6.9401406000001771</v>
+        <v>6.5860222000001158</v>
       </c>
       <c r="D367" s="5">
-        <v>3.1958092181993081</v>
+        <v>3.0302428503677703</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2632.7817593</v>
+        <v>2632.6324374000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-18.077898800000185</v>
+        <v>-18.098053499999878</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.8834861790388011</v>
+        <v>-7.8923182044339129</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2328.9251444000001</v>
+        <v>2328.0887210000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-303.85661489999984</v>
+        <v>-304.54371639999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.044432533450831</v>
+        <v>-77.127608037990569</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2392.0285920000001</v>
+        <v>2390.8027745999998</v>
       </c>
       <c r="C370" s="5">
-        <v>63.103447599999981</v>
+        <v>62.714053599999716</v>
       </c>
       <c r="D370" s="5">
-        <v>37.82564711047791</v>
+        <v>37.57220320789871</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2442.8507301999998</v>
+        <v>2441.3298771</v>
       </c>
       <c r="C371" s="5">
-        <v>50.822138199999699</v>
+        <v>50.527102500000183</v>
       </c>
       <c r="D371" s="5">
-        <v>28.696508890210314</v>
+        <v>28.526469715804971</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2440.8727091999999</v>
+        <v>2441.2614167000002</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.9780209999998988</v>
+        <v>-6.8460399999821675E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-0.9673463986815678</v>
+        <v>-3.364551893588752E-2</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2460.0625583999999</v>
+        <v>2459.5145048999998</v>
       </c>
       <c r="C373" s="5">
-        <v>19.189849200000026</v>
+        <v>18.253088199999638</v>
       </c>
       <c r="D373" s="5">
-        <v>9.8530790056493132</v>
+        <v>9.3506099954077992</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2477.5640503</v>
+        <v>2477.2330069</v>
       </c>
       <c r="C374" s="5">
-        <v>17.501491900000019</v>
+        <v>17.718502000000171</v>
       </c>
       <c r="D374" s="5">
-        <v>8.8791883530071622</v>
+        <v>8.9957685037115542</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2500.1848230999999</v>
+        <v>2500.0502416999998</v>
       </c>
       <c r="C375" s="5">
-        <v>22.620772799999941</v>
+        <v>22.817234799999824</v>
       </c>
       <c r="D375" s="5">
-        <v>11.523575763047589</v>
+        <v>11.63041570454746</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2511.9636645</v>
+        <v>2511.9245682999999</v>
       </c>
       <c r="C376" s="5">
-        <v>11.778841400000147</v>
+        <v>11.874326600000131</v>
       </c>
       <c r="D376" s="5">
-        <v>5.8022398914245432</v>
+        <v>5.8508344744844898</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2516.6128786999998</v>
+        <v>2516.9498490000001</v>
       </c>
       <c r="C377" s="5">
-        <v>4.649214199999733</v>
+        <v>5.0252807000001667</v>
       </c>
       <c r="D377" s="5">
-        <v>2.2437431282241294</v>
+        <v>2.4272758820363283</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.3349257518081945</v>
+        <v>-4.3426603085686244</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2523.5513440999998</v>
+        <v>2523.1240702999999</v>
       </c>
       <c r="C378" s="5">
-        <v>6.938465400000041</v>
+        <v>6.1742212999997719</v>
       </c>
       <c r="D378" s="5">
-        <v>3.3591112842334292</v>
+        <v>2.9837103004737742</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2519.1438661000002</v>
+        <v>2518.3901150000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.4074779999996281</v>
+        <v>-4.7339552999997068</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.0758295935981552</v>
+        <v>-2.2283844258934704</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2540.2741016999998</v>
+        <v>2539.3764784</v>
       </c>
       <c r="C380" s="5">
-        <v>21.130235599999651</v>
+        <v>20.986363399999846</v>
       </c>
       <c r="D380" s="5">
-        <v>10.543019246363873</v>
+        <v>10.471191429945325</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2554.957789</v>
+        <v>2553.3938552999998</v>
       </c>
       <c r="C381" s="5">
-        <v>14.683687300000202</v>
+        <v>14.017376899999817</v>
       </c>
       <c r="D381" s="5">
-        <v>7.1612538983787388</v>
+        <v>6.8288607400857071</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2566.1490115000001</v>
+        <v>2564.2406719000001</v>
       </c>
       <c r="C382" s="5">
-        <v>11.191222500000094</v>
+        <v>10.846816600000238</v>
       </c>
       <c r="D382" s="5">
-        <v>5.3847340374752584</v>
+        <v>5.2184027714410108</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2578.9260957000001</v>
+        <v>2576.3932030000001</v>
       </c>
       <c r="C383" s="5">
-        <v>12.77708419999999</v>
+        <v>12.152531100000033</v>
       </c>
       <c r="D383" s="5">
-        <v>6.1412758108475352</v>
+        <v>5.8376832842758297</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2604.7222246000001</v>
+        <v>2605.1775441999998</v>
       </c>
       <c r="C384" s="5">
-        <v>25.796128899999985</v>
+        <v>28.784341199999744</v>
       </c>
       <c r="D384" s="5">
-        <v>12.686068431102626</v>
+        <v>14.26209316253393</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2610.3191817000002</v>
+        <v>2609.3753431</v>
       </c>
       <c r="C385" s="5">
-        <v>5.5969571000000542</v>
+        <v>4.1977989000001799</v>
       </c>
       <c r="D385" s="5">
-        <v>2.6092207635503684</v>
+        <v>1.9508236522164157</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2621.9223301000002</v>
+        <v>2621.1944336000001</v>
       </c>
       <c r="C386" s="5">
-        <v>11.603148400000009</v>
+        <v>11.819090500000129</v>
       </c>
       <c r="D386" s="5">
-        <v>5.4664895446351558</v>
+        <v>5.5728371615418659</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2652.3015028999998</v>
+        <v>2651.8880755999999</v>
       </c>
       <c r="C387" s="5">
-        <v>30.379172799999651</v>
+        <v>30.693641999999727</v>
       </c>
       <c r="D387" s="5">
-        <v>14.825099030540612</v>
+        <v>14.993009901893206</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2661.9049181</v>
+        <v>2661.2275221</v>
       </c>
       <c r="C388" s="5">
-        <v>9.6034152000001995</v>
+        <v>9.3394465000001219</v>
       </c>
       <c r="D388" s="5">
-        <v>4.4325222269506082</v>
+        <v>4.3090016747613369</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2671.7330886</v>
+        <v>2671.8237331</v>
       </c>
       <c r="C389" s="5">
-        <v>9.828170499999942</v>
+        <v>10.596211000000039</v>
       </c>
       <c r="D389" s="5">
-        <v>4.5216761248298987</v>
+        <v>4.8840779029084125</v>
       </c>
       <c r="E389" s="5">
-        <v>6.1638486877699794</v>
+        <v>6.1532367902178198</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2666.5506151999998</v>
+        <v>2665.5918651000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-5.1824734000001627</v>
+        <v>-6.2318679999998494</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.3030173407195598</v>
+        <v>-2.7632996371903085</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2688.3619485999998</v>
+        <v>2686.8386197999998</v>
       </c>
       <c r="C391" s="5">
-        <v>21.811333399999967</v>
+        <v>21.246754699999656</v>
       </c>
       <c r="D391" s="5">
-        <v>10.269370818398848</v>
+        <v>9.9955543933388125</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2696.6357161000001</v>
+        <v>2695.1899635</v>
       </c>
       <c r="C392" s="5">
-        <v>8.2737675000003037</v>
+        <v>8.3513437000001431</v>
       </c>
       <c r="D392" s="5">
-        <v>3.7563083671268149</v>
+        <v>3.7943189609185746</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2716.5369129999999</v>
+        <v>2714.3732871000002</v>
       </c>
       <c r="C393" s="5">
-        <v>19.901196899999832</v>
+        <v>19.183323600000222</v>
       </c>
       <c r="D393" s="5">
-        <v>9.2244686784413119</v>
+        <v>8.8835577799904808</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2723.1086786000001</v>
+        <v>2720.2941157</v>
       </c>
       <c r="C394" s="5">
-        <v>6.5717656000001625</v>
+        <v>5.9208285999998225</v>
       </c>
       <c r="D394" s="5">
-        <v>2.9419433589376931</v>
+        <v>2.6491773893079662</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2725.7838557999999</v>
+        <v>2722.0452602</v>
       </c>
       <c r="C395" s="5">
-        <v>2.67517719999978</v>
+        <v>1.7511445000000094</v>
       </c>
       <c r="D395" s="5">
-        <v>1.1852685063279855</v>
+        <v>0.77522109106966663</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2751.0614019999998</v>
+        <v>2751.7079586</v>
       </c>
       <c r="C396" s="5">
-        <v>25.277546199999961</v>
+        <v>29.662698399999954</v>
       </c>
       <c r="D396" s="5">
-        <v>11.713697021430725</v>
+        <v>13.889575522850173</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2762.6796705000002</v>
+        <v>2761.1268187000001</v>
       </c>
       <c r="C397" s="5">
-        <v>11.61826850000034</v>
+        <v>9.4188601000000745</v>
       </c>
       <c r="D397" s="5">
-        <v>5.1872203068110245</v>
+        <v>4.1857139497689433</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2771.5156907999999</v>
+        <v>2770.5361582</v>
       </c>
       <c r="C398" s="5">
-        <v>8.8360202999997455</v>
+        <v>9.4093394999999873</v>
       </c>
       <c r="D398" s="5">
-        <v>3.9062610084845018</v>
+        <v>4.1668709843525553</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2780.653894</v>
+        <v>2780.0579167000001</v>
       </c>
       <c r="C399" s="5">
-        <v>9.1382032000001345</v>
+        <v>9.5217585000000327</v>
       </c>
       <c r="D399" s="5">
-        <v>4.0291693578946575</v>
+        <v>4.2030074644125337</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2787.2651747999998</v>
+        <v>2786.0756901</v>
       </c>
       <c r="C400" s="5">
-        <v>6.611280799999804</v>
+        <v>6.0177733999998964</v>
       </c>
       <c r="D400" s="5">
-        <v>2.890726118197473</v>
+        <v>2.6286950110909757</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2789.6410455999999</v>
+        <v>2789.5163856999998</v>
       </c>
       <c r="C401" s="5">
-        <v>2.3758708000000297</v>
+        <v>3.440695599999799</v>
       </c>
       <c r="D401" s="5">
-        <v>1.0276917099930616</v>
+        <v>1.4920609414431407</v>
       </c>
       <c r="E401" s="5">
-        <v>4.4131637813335622</v>
+        <v>4.4049557290011032</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2807.9021533</v>
+        <v>2806.4084916000002</v>
       </c>
       <c r="C402" s="5">
-        <v>18.261107700000139</v>
+        <v>16.892105900000388</v>
       </c>
       <c r="D402" s="5">
-        <v>8.1443278103714878</v>
+        <v>7.5136553125935368</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2817.4641161999998</v>
+        <v>2815.3804678000001</v>
       </c>
       <c r="C403" s="5">
-        <v>9.5619628999997985</v>
+        <v>8.9719761999999719</v>
       </c>
       <c r="D403" s="5">
-        <v>4.163864286681962</v>
+        <v>3.9045319173826254</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2824.7272158000001</v>
+        <v>2822.4707047000002</v>
       </c>
       <c r="C404" s="5">
-        <v>7.2630996000002597</v>
+        <v>7.0902369000000363</v>
       </c>
       <c r="D404" s="5">
-        <v>3.1377018143617041</v>
+        <v>3.0642852621468375</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2829.3635758999999</v>
+        <v>2826.4471806000001</v>
       </c>
       <c r="C405" s="5">
-        <v>4.6363600999998198</v>
+        <v>3.9764758999999685</v>
       </c>
       <c r="D405" s="5">
-        <v>1.9874956788091369</v>
+        <v>1.7037982092662052</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2836.5152323000002</v>
+        <v>2832.6225487000002</v>
       </c>
       <c r="C406" s="5">
-        <v>7.15165640000032</v>
+        <v>6.1753681000000142</v>
       </c>
       <c r="D406" s="5">
-        <v>3.0757115908926602</v>
+        <v>2.6535583050766753</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2844.7533168</v>
+        <v>2839.8663803999998</v>
       </c>
       <c r="C407" s="5">
-        <v>8.2380844999997862</v>
+        <v>7.2438316999996459</v>
       </c>
       <c r="D407" s="5">
-        <v>3.5413702909925515</v>
+        <v>3.1122778380673566</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2834.0926903999998</v>
+        <v>2834.867702</v>
       </c>
       <c r="C408" s="5">
-        <v>-10.660626400000183</v>
+        <v>-4.9986783999997897</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.4054242671908934</v>
+        <v>-2.0918881524925048</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2845.884665</v>
+        <v>2843.9800433999999</v>
       </c>
       <c r="C409" s="5">
-        <v>11.791974600000231</v>
+        <v>9.1123413999998775</v>
       </c>
       <c r="D409" s="5">
-        <v>5.108768135370978</v>
+        <v>3.9261844635738452</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2857.4668892</v>
+        <v>2856.1856960999999</v>
       </c>
       <c r="C410" s="5">
-        <v>11.582224199999928</v>
+        <v>12.205652699999973</v>
       </c>
       <c r="D410" s="5">
-        <v>4.994593134187375</v>
+        <v>5.2734227907146991</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2856.4112261</v>
+        <v>2855.7292763</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.055663099999947</v>
+        <v>-0.45641979999982141</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.44242852406082278</v>
+        <v>-0.19159210790693493</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2857.1216035000002</v>
+        <v>2855.1993670000002</v>
       </c>
       <c r="C412" s="5">
-        <v>0.71037740000019767</v>
+        <v>-0.52990929999987202</v>
       </c>
       <c r="D412" s="5">
-        <v>0.29884347435789049</v>
+        <v>-0.22244495950783927</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2860.8021781000002</v>
+        <v>2860.4727334999998</v>
       </c>
       <c r="C413" s="5">
-        <v>3.6805745999999999</v>
+        <v>5.2733664999996108</v>
       </c>
       <c r="D413" s="5">
-        <v>1.5568526115665282</v>
+        <v>2.2389744067620843</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5509064190262221</v>
+        <v>2.5436791898318267</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2865.9755399000001</v>
+        <v>2865.2728216999999</v>
       </c>
       <c r="C414" s="5">
-        <v>5.1733617999998387</v>
+        <v>4.8000882000001184</v>
       </c>
       <c r="D414" s="5">
-        <v>2.1917463989261199</v>
+        <v>2.0323797054572212</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2871.4554670000002</v>
+        <v>2870.0930124000001</v>
       </c>
       <c r="C415" s="5">
-        <v>5.4799271000001681</v>
+        <v>4.8201907000002393</v>
       </c>
       <c r="D415" s="5">
-        <v>2.3187601152060644</v>
+        <v>2.0375193770041378</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2878.8470318</v>
+        <v>2877.3135775999999</v>
       </c>
       <c r="C416" s="5">
-        <v>7.3915647999997418</v>
+        <v>7.2205651999997826</v>
       </c>
       <c r="D416" s="5">
-        <v>3.1330939880173769</v>
+        <v>3.0610789857235643</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2881.2563414000001</v>
+        <v>2879.5483081000002</v>
       </c>
       <c r="C417" s="5">
-        <v>2.4093096000001424</v>
+        <v>2.2347305000002962</v>
       </c>
       <c r="D417" s="5">
-        <v>1.0089166303428154</v>
+        <v>0.93599864994693416</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2886.3768716999998</v>
+        <v>2883.1110251</v>
       </c>
       <c r="C418" s="5">
-        <v>5.1205302999997002</v>
+        <v>3.5627169999997932</v>
       </c>
       <c r="D418" s="5">
-        <v>2.1535933499265525</v>
+        <v>1.4948432307385184</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2890.0648646999998</v>
+        <v>2885.6123851000002</v>
       </c>
       <c r="C419" s="5">
-        <v>3.6879930000000058</v>
+        <v>2.5013600000002043</v>
       </c>
       <c r="D419" s="5">
-        <v>1.5440898419138094</v>
+        <v>1.0460910137449986</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2855.7489749000001</v>
+        <v>2858.8857099000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-34.315889799999695</v>
+        <v>-26.726675200000045</v>
       </c>
       <c r="D420" s="5">
-        <v>-13.353849511892369</v>
+        <v>-10.565392277670638</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2888.7614223</v>
+        <v>2889.2184741000001</v>
       </c>
       <c r="C421" s="5">
-        <v>33.012447399999928</v>
+        <v>30.332764199999929</v>
       </c>
       <c r="D421" s="5">
-        <v>14.788862871796749</v>
+        <v>13.501884294866006</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2890.0158348</v>
+        <v>2895.5029933000001</v>
       </c>
       <c r="C422" s="5">
-        <v>1.254412499999944</v>
+        <v>6.284519199999977</v>
       </c>
       <c r="D422" s="5">
-        <v>0.52233296735741952</v>
+        <v>2.6416491098129713</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2895.5086328000002</v>
+        <v>2898.9567050000001</v>
       </c>
       <c r="C423" s="5">
-        <v>5.4927980000002208</v>
+        <v>3.4537116999999853</v>
       </c>
       <c r="D423" s="5">
-        <v>2.3047271142500048</v>
+        <v>1.4407691409364043</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2896.0987337000001</v>
+        <v>2899.8791516000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.59010089999992488</v>
+        <v>0.92244660000005751</v>
       </c>
       <c r="D424" s="5">
-        <v>0.24483275210478439</v>
+        <v>0.38250837616571332</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2898.5740989000001</v>
+        <v>2903.345272</v>
       </c>
       <c r="C425" s="5">
-        <v>2.475365199999942</v>
+        <v>3.4661203999999088</v>
       </c>
       <c r="D425" s="5">
-        <v>1.0305042585992519</v>
+        <v>1.4437832824384156</v>
       </c>
       <c r="E425" s="5">
-        <v>1.3203262039280794</v>
+        <v>1.4987920702024038</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2897.9806187999998</v>
+        <v>2903.8284526000002</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.59348010000030627</v>
+        <v>0.48318060000019614</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.24542228264107235</v>
+        <v>0.19988932719057217</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2898.3039518</v>
+        <v>2904.9662188000002</v>
       </c>
       <c r="C427" s="5">
-        <v>0.32333300000027521</v>
+        <v>1.1377661999999873</v>
       </c>
       <c r="D427" s="5">
-        <v>0.13396838477501838</v>
+        <v>0.47119365169796534</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2895.6696863000002</v>
+        <v>2903.0733614999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-2.6342654999998558</v>
+        <v>-1.8928573000002871</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.0852430159157045</v>
+        <v>-0.77911616800256933</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2899.8734561000001</v>
+        <v>2906.8859569000001</v>
       </c>
       <c r="C429" s="5">
-        <v>4.2037697999999182</v>
+        <v>3.8125954000001911</v>
       </c>
       <c r="D429" s="5">
-        <v>1.7560696881804283</v>
+        <v>1.5873888274481551</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2897.0691210999998</v>
+        <v>2904.7898401000002</v>
       </c>
       <c r="C430" s="5">
-        <v>-2.8043350000002647</v>
+        <v>-2.0961167999998906</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.1543126937148207</v>
+        <v>-0.86188049874093009</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2882.5927004999999</v>
+        <v>2899.9362259</v>
       </c>
       <c r="C431" s="5">
-        <v>-14.476420599999983</v>
+        <v>-4.8536142000002656</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.8342207256944718</v>
+        <v>-1.986756007428836</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2880.1570843999998</v>
+        <v>2894.1381691000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-2.4356161000000611</v>
+        <v>-5.7980567999998129</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.0092286172778242</v>
+        <v>-2.3730402520300231</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2885.1840981</v>
+        <v>2896.8392227999998</v>
       </c>
       <c r="C433" s="5">
-        <v>5.0270137000002251</v>
+        <v>2.7010536999996475</v>
       </c>
       <c r="D433" s="5">
-        <v>2.114698520904712</v>
+        <v>1.1257078044758062</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2887.7145611000001</v>
+        <v>2899.4381739</v>
       </c>
       <c r="C434" s="5">
-        <v>2.5304630000000543</v>
+        <v>2.5989511000002494</v>
       </c>
       <c r="D434" s="5">
-        <v>1.0575568614835218</v>
+        <v>1.0819297807738604</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2881.7316310000001</v>
+        <v>2899.5777266999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-5.9829300999999759</v>
+        <v>0.1395527999998194</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.4580914270609378</v>
+        <v>5.7772467640848646E-2</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2883.6139567</v>
+        <v>2906.0773273</v>
       </c>
       <c r="C436" s="5">
-        <v>1.8823256999999103</v>
+        <v>6.4996006000001216</v>
       </c>
       <c r="D436" s="5">
-        <v>0.78665318790518413</v>
+        <v>2.7232931606406385</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2884.4106452999999</v>
+        <v>2912.5906657</v>
       </c>
       <c r="C437" s="5">
-        <v>0.79668859999992492</v>
+        <v>6.513338400000066</v>
       </c>
       <c r="D437" s="5">
-        <v>0.33204180591701604</v>
+        <v>2.7229412516143636</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.48863520878680289</v>
+        <v>0.31843934612816316</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>2921.3191738999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>8.7285081999998511</v>
+      </c>
+      <c r="D438" s="5">
+        <v>3.6560535146862083</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>