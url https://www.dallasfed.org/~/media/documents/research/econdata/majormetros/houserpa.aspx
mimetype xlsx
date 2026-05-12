--- v3 (2026-04-17)
+++ v4 (2026-05-12)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{21A48BF2-4285-4201-96A3-7449DE4FDFFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5B300B23-641D-4C1E-A7BC-2FB765E00E59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FF06E259-76D8-4502-AA1A-A3DAB14E3BA9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2C2A4F10-048B-42E6-B58C-C4DACEE841B9}"/>
   </bookViews>
   <sheets>
     <sheet name="houserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF721C94-425D-4D1F-B2CB-6E804BA847AE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6504CED4-23BF-491D-BC25-FB7965345F2D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>2.7232931606406385</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2912.5906657</v>
       </c>
       <c r="C437" s="5">
         <v>6.513338400000066</v>
       </c>
       <c r="D437" s="5">
         <v>2.7229412516143636</v>
       </c>
       <c r="E437" s="5">
         <v>0.31843934612816316</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2921.3191738999999</v>
+        <v>2917.8907325</v>
       </c>
       <c r="C438" s="5">
-        <v>8.7285081999998511</v>
+        <v>5.3000667999999678</v>
       </c>
       <c r="D438" s="5">
-        <v>3.6560535146862083</v>
+        <v>2.2056384865715373</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>2916.0659132000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-1.8248192999999446</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.74789187275775548</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>2925.5116836000002</v>
+      </c>
+      <c r="C440" s="5">
+        <v>9.4457704000001286</v>
+      </c>
+      <c r="D440" s="5">
+        <v>3.9570643327558663</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>