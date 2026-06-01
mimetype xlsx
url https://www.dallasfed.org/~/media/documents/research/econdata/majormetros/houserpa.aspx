--- v4 (2026-05-12)
+++ v5 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5B300B23-641D-4C1E-A7BC-2FB765E00E59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B27538D1-69EF-4DEB-9096-ECBFB83841CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2C2A4F10-048B-42E6-B58C-C4DACEE841B9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{20E0CACF-BF68-4E9E-A16F-7AE54FF239B8}"/>
   </bookViews>
   <sheets>
     <sheet name="houserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6504CED4-23BF-491D-BC25-FB7965345F2D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CE17092-D17E-4497-997F-CBB05AAAC853}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1354.7294863</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1358.3304129000001</v>
       </c>
       <c r="C7" s="5">
         <v>3.6009266000000935</v>
       </c>
       <c r="D7" s="5">
         <v>3.2366951066317595</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1364.0507516</v>
       </c>
       <c r="C8" s="5">
         <v>5.7203386999999566</v>
       </c>
       <c r="D8" s="5">
         <v>5.1722718120208233</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1371.0629730999999</v>
       </c>
       <c r="C9" s="5">
         <v>7.012221499999896</v>
       </c>
       <c r="D9" s="5">
         <v>6.3463230924050817</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1381.7473705</v>
       </c>
       <c r="C10" s="5">
         <v>10.68439740000008</v>
       </c>
       <c r="D10" s="5">
         <v>9.7627380336210212</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1393.3856542000001</v>
       </c>
       <c r="C11" s="5">
         <v>11.638283700000102</v>
       </c>
       <c r="D11" s="5">
         <v>10.58908306932118</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1399.8700736000001</v>
       </c>
       <c r="C12" s="5">
         <v>6.4844193999999789</v>
       </c>
       <c r="D12" s="5">
         <v>5.729635006326661</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1402.065182</v>
       </c>
       <c r="C13" s="5">
         <v>2.195108399999981</v>
       </c>
       <c r="D13" s="5">
         <v>1.8980098176860638</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1404.2353264999999</v>
       </c>
       <c r="C14" s="5">
         <v>2.1701444999998785</v>
       </c>
       <c r="D14" s="5">
         <v>1.8732777673253098</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1404.1302668000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.10505969999985609</v>
       </c>
       <c r="D15" s="5">
         <v>-8.974263314537323E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1406.8510298000001</v>
       </c>
       <c r="C16" s="5">
         <v>2.7207630000000336</v>
       </c>
       <c r="D16" s="5">
         <v>2.35016400572714</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1413.9812500999999</v>
       </c>
       <c r="C17" s="5">
         <v>7.1302202999997917</v>
       </c>
       <c r="D17" s="5">
         <v>6.2542850477467216</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1403.166964</v>
       </c>
       <c r="C18" s="5">
         <v>-10.81428609999989</v>
       </c>
       <c r="D18" s="5">
         <v>-8.8013505866726849</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1404.3104205</v>
       </c>
       <c r="C19" s="5">
         <v>1.1434564999999566</v>
       </c>
       <c r="D19" s="5">
         <v>0.9822883193229659</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1408.5503567000001</v>
       </c>
       <c r="C20" s="5">
         <v>4.239936200000102</v>
       </c>
       <c r="D20" s="5">
         <v>3.6838496212488137</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1409.0728575999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.52250089999984084</v>
       </c>
       <c r="D21" s="5">
         <v>0.44604857843542067</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1414.7235298000001</v>
       </c>
       <c r="C22" s="5">
         <v>5.6506722000001446</v>
       </c>
       <c r="D22" s="5">
         <v>4.919818250787511</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1421.2228485999999</v>
       </c>
       <c r="C23" s="5">
         <v>6.4993187999998554</v>
       </c>
       <c r="D23" s="5">
         <v>5.6543175412503199</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1413.5150732</v>
       </c>
       <c r="C24" s="5">
         <v>-7.7077753999999459</v>
       </c>
       <c r="D24" s="5">
         <v>-6.3173521356211566</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1413.8634916000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.3484184000001278</v>
       </c>
       <c r="D25" s="5">
         <v>0.29619023847429204</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1419.3020661</v>
       </c>
       <c r="C26" s="5">
         <v>5.4385744999999588</v>
       </c>
       <c r="D26" s="5">
         <v>4.7148452034219801</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1413.9167757</v>
       </c>
       <c r="C27" s="5">
         <v>-5.3852904000000308</v>
       </c>
       <c r="D27" s="5">
         <v>-4.4593596699361022</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1416.9907427000001</v>
       </c>
       <c r="C28" s="5">
         <v>3.0739670000000388</v>
       </c>
       <c r="D28" s="5">
         <v>2.6403178714914599</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1416.1519599999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.83878270000013799</v>
       </c>
       <c r="D29" s="5">
         <v>-0.70802770380509195</v>
       </c>
       <c r="E29" s="5">
         <v>0.15351758729802434</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1419.0721728999999</v>
       </c>
       <c r="C30" s="5">
         <v>2.9202129000000241</v>
       </c>
       <c r="D30" s="5">
         <v>2.5027491791094869</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1418.5061731999999</v>
       </c>
       <c r="C31" s="5">
         <v>-0.56599970000002031</v>
       </c>
       <c r="D31" s="5">
         <v>-0.47757378484252211</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1420.4852966000001</v>
       </c>
       <c r="C32" s="5">
         <v>1.9791234000001623</v>
       </c>
       <c r="D32" s="5">
         <v>1.6871676474238706</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1420.8529983000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.3677016999999978</v>
       </c>
       <c r="D33" s="5">
         <v>0.3110702970281265</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1422.7586997000001</v>
       </c>
       <c r="C34" s="5">
         <v>1.9057013999999981</v>
       </c>
       <c r="D34" s="5">
         <v>1.621411166351816</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1422.4798963999999</v>
       </c>
       <c r="C35" s="5">
         <v>-0.27880330000016329</v>
       </c>
       <c r="D35" s="5">
         <v>-0.23489830692736691</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1424.9718582</v>
       </c>
       <c r="C36" s="5">
         <v>2.4919618000001265</v>
       </c>
       <c r="D36" s="5">
         <v>2.1225857441315554</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1425.0736532999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.10179509999989023</v>
       </c>
       <c r="D37" s="5">
         <v>8.5757571434519342E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1425.2796662999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.20601299999998446</v>
       </c>
       <c r="D38" s="5">
         <v>0.17361366165746794</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1434.7594008999999</v>
       </c>
       <c r="C39" s="5">
         <v>9.4797346000000289</v>
       </c>
       <c r="D39" s="5">
         <v>8.2799075666336144</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1438.8691541000001</v>
       </c>
       <c r="C40" s="5">
         <v>4.1097532000001138</v>
       </c>
       <c r="D40" s="5">
         <v>3.4919764718453816</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1441.2757369000001</v>
       </c>
       <c r="C41" s="5">
         <v>2.4065828000000238</v>
       </c>
       <c r="D41" s="5">
         <v>2.0256281834759138</v>
       </c>
       <c r="E41" s="5">
         <v>1.7740876409901851</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1446.0335084000001</v>
       </c>
       <c r="C42" s="5">
         <v>4.7577714999999898</v>
       </c>
       <c r="D42" s="5">
         <v>4.0340186605605899</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1448.7512598999999</v>
       </c>
       <c r="C43" s="5">
         <v>2.7177514999998493</v>
       </c>
       <c r="D43" s="5">
         <v>2.278803305652799</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1452.7229050999999</v>
       </c>
       <c r="C44" s="5">
         <v>3.9716452000000118</v>
       </c>
       <c r="D44" s="5">
         <v>3.3397697294986317</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1454.6955923999999</v>
       </c>
       <c r="C45" s="5">
         <v>1.9726872999999614</v>
       </c>
       <c r="D45" s="5">
         <v>1.6417341772832827</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1455.6594729000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.96388050000018666</v>
       </c>
       <c r="D46" s="5">
         <v>0.79802340096095659</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1460.3680376</v>
       </c>
       <c r="C47" s="5">
         <v>4.7085646999998971</v>
       </c>
       <c r="D47" s="5">
         <v>3.9513990396099263</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1468.1472822999999</v>
       </c>
       <c r="C48" s="5">
         <v>7.7792446999999356</v>
       </c>
       <c r="D48" s="5">
         <v>6.5829352033713429</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1470.9340751</v>
       </c>
       <c r="C49" s="5">
         <v>2.7867928000000575</v>
       </c>
       <c r="D49" s="5">
         <v>2.3017349598911219</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1474.6314027000001</v>
       </c>
       <c r="C50" s="5">
         <v>3.6973276000001079</v>
       </c>
       <c r="D50" s="5">
         <v>3.0583610872964018</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1473.1681478999999</v>
       </c>
       <c r="C51" s="5">
         <v>-1.4632548000001862</v>
       </c>
       <c r="D51" s="5">
         <v>-1.1842650357112849</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1475.5671163</v>
       </c>
       <c r="C52" s="5">
         <v>2.398968400000058</v>
       </c>
       <c r="D52" s="5">
         <v>1.9717273842982719</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1479.1588964</v>
       </c>
       <c r="C53" s="5">
         <v>3.5917801000000509</v>
       </c>
       <c r="D53" s="5">
         <v>2.9604283351323479</v>
       </c>
       <c r="E53" s="5">
         <v>2.6284463500011235</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1477.4613709</v>
       </c>
       <c r="C54" s="5">
         <v>-1.6975254999999834</v>
       </c>
       <c r="D54" s="5">
         <v>-1.3684953054429072</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1476.2398889999999</v>
       </c>
       <c r="C55" s="5">
         <v>-1.2214819000000716</v>
       </c>
       <c r="D55" s="5">
         <v>-0.98759373057082378</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1480.6472088</v>
       </c>
       <c r="C56" s="5">
         <v>4.4073198000000957</v>
       </c>
       <c r="D56" s="5">
         <v>3.6420212810247543</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1490.1580432999999</v>
       </c>
       <c r="C57" s="5">
         <v>9.5108344999998735</v>
       </c>
       <c r="D57" s="5">
         <v>7.9863515674158947</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1489.6458556</v>
       </c>
       <c r="C58" s="5">
         <v>-0.51218769999991309</v>
       </c>
       <c r="D58" s="5">
         <v>-0.41167758673648081</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1494.4545869999999</v>
       </c>
       <c r="C59" s="5">
         <v>4.8087313999999424</v>
       </c>
       <c r="D59" s="5">
         <v>3.9432462980680372</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1498.3537409999999</v>
       </c>
       <c r="C60" s="5">
         <v>3.8991539999999532</v>
       </c>
       <c r="D60" s="5">
         <v>3.1762192152119839</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1502.6944868999999</v>
       </c>
       <c r="C61" s="5">
         <v>4.3407459000000017</v>
       </c>
       <c r="D61" s="5">
         <v>3.5323421112027686</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1502.1829336999999</v>
       </c>
       <c r="C62" s="5">
         <v>-0.51155319999998028</v>
       </c>
       <c r="D62" s="5">
         <v>-0.40774474905783675</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1511.7522609</v>
       </c>
       <c r="C63" s="5">
         <v>9.5693272000000889</v>
       </c>
       <c r="D63" s="5">
         <v>7.917937747647974</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1517.3538885999999</v>
       </c>
       <c r="C64" s="5">
         <v>5.6016276999998809</v>
       </c>
       <c r="D64" s="5">
         <v>4.5382107541124705</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1520.6791823999999</v>
       </c>
       <c r="C65" s="5">
         <v>3.325293800000054</v>
       </c>
       <c r="D65" s="5">
         <v>2.6617406654882769</v>
       </c>
       <c r="E65" s="5">
         <v>2.8070199963677211</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1525.6073578999999</v>
       </c>
       <c r="C66" s="5">
         <v>4.9281754999999521</v>
       </c>
       <c r="D66" s="5">
         <v>3.9589986784563713</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1530.1002097999999</v>
       </c>
       <c r="C67" s="5">
         <v>4.4928519000000051</v>
       </c>
       <c r="D67" s="5">
         <v>3.5917574482685177</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1534.5515301999999</v>
       </c>
       <c r="C68" s="5">
         <v>4.451320399999986</v>
       </c>
       <c r="D68" s="5">
         <v>3.5474058148773358</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1535.4450669</v>
       </c>
       <c r="C69" s="5">
         <v>0.89353670000014063</v>
       </c>
       <c r="D69" s="5">
         <v>0.70097653248988312</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1537.9106199</v>
       </c>
       <c r="C70" s="5">
         <v>2.4655529999999999</v>
       </c>
       <c r="D70" s="5">
         <v>1.9440186872235588</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1547.8502483</v>
       </c>
       <c r="C71" s="5">
         <v>9.9396283999999469</v>
       </c>
       <c r="D71" s="5">
         <v>8.0374047249675442</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1547.5623330999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.28791520000004311</v>
       </c>
       <c r="D72" s="5">
         <v>-0.22298345480480375</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1552.5474051000001</v>
       </c>
       <c r="C73" s="5">
         <v>4.9850720000001729</v>
       </c>
       <c r="D73" s="5">
         <v>3.9347147144548344</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1553.9323025000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.3848973999999998</v>
       </c>
       <c r="D74" s="5">
         <v>1.075686630911421</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1556.5961267</v>
       </c>
       <c r="C75" s="5">
         <v>2.6638241999999082</v>
       </c>
       <c r="D75" s="5">
         <v>2.0766030216742948</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1558.7874191999999</v>
       </c>
       <c r="C76" s="5">
         <v>2.1912924999999177</v>
       </c>
       <c r="D76" s="5">
         <v>1.7024367266917695</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1563.9613399</v>
       </c>
       <c r="C77" s="5">
         <v>5.1739207000000533</v>
       </c>
       <c r="D77" s="5">
         <v>4.0565581283390051</v>
       </c>
       <c r="E77" s="5">
         <v>2.8462385755613662</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1559.0909524000001</v>
       </c>
       <c r="C78" s="5">
         <v>-4.8703874999998789</v>
       </c>
       <c r="D78" s="5">
         <v>-3.6736166111788093</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1562.2179231</v>
       </c>
       <c r="C79" s="5">
         <v>3.1269706999999016</v>
       </c>
       <c r="D79" s="5">
         <v>2.4334918794034044</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1562.8494983000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.63157520000004297</v>
       </c>
       <c r="D80" s="5">
         <v>0.48621751531878754</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1569.4159838</v>
       </c>
       <c r="C81" s="5">
         <v>6.5664854999999989</v>
       </c>
       <c r="D81" s="5">
         <v>5.1600937587317652</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1573.0017227999999</v>
       </c>
       <c r="C82" s="5">
         <v>3.5857389999998759</v>
       </c>
       <c r="D82" s="5">
         <v>2.7764286958916973</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1572.5000858999999</v>
       </c>
       <c r="C83" s="5">
         <v>-0.50163689999999406</v>
       </c>
       <c r="D83" s="5">
         <v>-0.38201456718041094</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1577.8009175</v>
       </c>
       <c r="C84" s="5">
         <v>5.3008316000000377</v>
       </c>
       <c r="D84" s="5">
         <v>4.1209967924350055</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1581.3419824</v>
       </c>
       <c r="C85" s="5">
         <v>3.5410649000000376</v>
       </c>
       <c r="D85" s="5">
         <v>2.7266582906082748</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1579.6202496999999</v>
       </c>
       <c r="C86" s="5">
         <v>-1.7217327000000751</v>
       </c>
       <c r="D86" s="5">
         <v>-1.298739791634218</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1597.2119310999999</v>
       </c>
       <c r="C87" s="5">
         <v>17.59168139999997</v>
       </c>
       <c r="D87" s="5">
         <v>14.213709930053376</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1603.6930041999999</v>
       </c>
       <c r="C88" s="5">
         <v>6.4810731000000033</v>
       </c>
       <c r="D88" s="5">
         <v>4.9794438936680452</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1604.0426222999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.34961810000004334</v>
       </c>
       <c r="D89" s="5">
         <v>0.26192365615222979</v>
       </c>
       <c r="E89" s="5">
         <v>2.5628051907320648</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1612.6141216000001</v>
       </c>
       <c r="C90" s="5">
         <v>8.5714993000001414</v>
       </c>
       <c r="D90" s="5">
         <v>6.6042830940339803</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1615.8237224</v>
       </c>
       <c r="C91" s="5">
         <v>3.2096007999998619</v>
       </c>
       <c r="D91" s="5">
         <v>2.4146901150622124</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1623.1762369</v>
       </c>
       <c r="C92" s="5">
         <v>7.3525145000000975</v>
       </c>
       <c r="D92" s="5">
         <v>5.5991334633251011</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1628.4465153000001</v>
       </c>
       <c r="C93" s="5">
         <v>5.270278400000052</v>
       </c>
       <c r="D93" s="5">
         <v>3.9666085686548058</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1638.1571587999999</v>
       </c>
       <c r="C94" s="5">
         <v>9.7106434999998328</v>
       </c>
       <c r="D94" s="5">
         <v>7.3951771084932671</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1644.0847922</v>
       </c>
       <c r="C95" s="5">
         <v>5.9276334000001043</v>
       </c>
       <c r="D95" s="5">
         <v>4.4296390749860137</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1645.8155171999999</v>
       </c>
       <c r="C96" s="5">
         <v>1.730724999999893</v>
       </c>
       <c r="D96" s="5">
         <v>1.2705774357125943</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1655.7593698000001</v>
       </c>
       <c r="C97" s="5">
         <v>9.9438526000001275</v>
       </c>
       <c r="D97" s="5">
         <v>7.4961287882193695</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1663.8145841999999</v>
       </c>
       <c r="C98" s="5">
         <v>8.0552143999998407</v>
       </c>
       <c r="D98" s="5">
         <v>5.9967294450792741</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1670.9856451000001</v>
       </c>
       <c r="C99" s="5">
         <v>7.1710609000001568</v>
       </c>
       <c r="D99" s="5">
         <v>5.2963960005488309</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1677.6706889</v>
       </c>
       <c r="C100" s="5">
         <v>6.6850437999999031</v>
       </c>
       <c r="D100" s="5">
         <v>4.9078470860458578</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1685.9078397999999</v>
       </c>
       <c r="C101" s="5">
         <v>8.2371508999999605</v>
       </c>
       <c r="D101" s="5">
         <v>6.053586443160075</v>
       </c>
       <c r="E101" s="5">
         <v>5.1036809347756229</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1692.2326677999999</v>
       </c>
       <c r="C102" s="5">
         <v>6.324828000000025</v>
       </c>
       <c r="D102" s="5">
         <v>4.595965532236379</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1698.4193783999999</v>
       </c>
       <c r="C103" s="5">
         <v>6.1867105999999694</v>
       </c>
       <c r="D103" s="5">
         <v>4.476433858207951</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1706.3663349000001</v>
       </c>
       <c r="C104" s="5">
         <v>7.9469565000001694</v>
       </c>
       <c r="D104" s="5">
         <v>5.7616104464712325</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1711.7858051000001</v>
       </c>
       <c r="C105" s="5">
         <v>5.4194701999999779</v>
       </c>
       <c r="D105" s="5">
         <v>3.8785208361021173</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1717.6154634</v>
       </c>
       <c r="C106" s="5">
         <v>5.8296582999998918</v>
       </c>
       <c r="D106" s="5">
         <v>4.1641436066684356</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1724.2312360999999</v>
       </c>
       <c r="C107" s="5">
         <v>6.6157726999999795</v>
       </c>
       <c r="D107" s="5">
         <v>4.721247215917046</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1731.3423897</v>
       </c>
       <c r="C108" s="5">
         <v>7.1111536000000797</v>
       </c>
       <c r="D108" s="5">
         <v>5.062914881076308</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1740.1392284999999</v>
       </c>
       <c r="C109" s="5">
         <v>8.7968387999999322</v>
       </c>
       <c r="D109" s="5">
         <v>6.270426398942397</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1744.0315684</v>
       </c>
       <c r="C110" s="5">
         <v>3.8923399000000245</v>
       </c>
       <c r="D110" s="5">
         <v>2.717426570426773</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1746.6618565000001</v>
       </c>
       <c r="C111" s="5">
         <v>2.6302881000001435</v>
       </c>
       <c r="D111" s="5">
         <v>1.8248863432635209</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1752.2668983999999</v>
       </c>
       <c r="C112" s="5">
         <v>5.6050418999998328</v>
       </c>
       <c r="D112" s="5">
         <v>3.9194998148748494</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1758.8237372999999</v>
       </c>
       <c r="C113" s="5">
         <v>6.5568389000000025</v>
       </c>
       <c r="D113" s="5">
         <v>4.58387680090937</v>
       </c>
       <c r="E113" s="5">
         <v>4.325022743156004</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1755.2998543000001</v>
       </c>
       <c r="C114" s="5">
         <v>-3.5238829999998416</v>
       </c>
       <c r="D114" s="5">
         <v>-2.3779368020424907</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1758.2349546999999</v>
       </c>
       <c r="C115" s="5">
         <v>2.9351003999997829</v>
       </c>
       <c r="D115" s="5">
         <v>2.0251205267680428</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1766.2995521</v>
       </c>
       <c r="C116" s="5">
         <v>8.0645974000001388</v>
       </c>
       <c r="D116" s="5">
         <v>5.6451071199415059</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1759.7164092999999</v>
       </c>
       <c r="C117" s="5">
         <v>-6.5831428000001324</v>
       </c>
       <c r="D117" s="5">
         <v>-4.3819460900069611</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1761.2082834</v>
       </c>
       <c r="C118" s="5">
         <v>1.4918741000001319</v>
       </c>
       <c r="D118" s="5">
         <v>1.0221080068264943</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1767.9759965999999</v>
       </c>
       <c r="C119" s="5">
         <v>6.7677131999998892</v>
       </c>
       <c r="D119" s="5">
         <v>4.7098988770867045</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1773.4734731999999</v>
       </c>
       <c r="C120" s="5">
         <v>5.4974766000000272</v>
       </c>
       <c r="D120" s="5">
         <v>3.7958499954766189</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1777.8930416000001</v>
       </c>
       <c r="C121" s="5">
         <v>4.4195684000001165</v>
       </c>
       <c r="D121" s="5">
         <v>3.0317792207694705</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1782.2253648000001</v>
       </c>
       <c r="C122" s="5">
         <v>4.3323232000000189</v>
       </c>
       <c r="D122" s="5">
         <v>2.963638566385729</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1786.0165311000001</v>
       </c>
       <c r="C123" s="5">
         <v>3.7911662999999862</v>
       </c>
       <c r="D123" s="5">
         <v>2.5827290209557319</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1787.8377648000001</v>
       </c>
       <c r="C124" s="5">
         <v>1.8212336999999934</v>
       </c>
       <c r="D124" s="5">
         <v>1.2305481607953972</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1792.9071039</v>
       </c>
       <c r="C125" s="5">
         <v>5.0693390999999792</v>
       </c>
       <c r="D125" s="5">
         <v>3.4561173079542318</v>
       </c>
       <c r="E125" s="5">
         <v>1.9378500458677062</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1794.3333775000001</v>
       </c>
       <c r="C126" s="5">
         <v>1.4262736000000587</v>
       </c>
       <c r="D126" s="5">
         <v>0.95879851065412414</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1798.1861122</v>
       </c>
       <c r="C127" s="5">
         <v>3.8527346999999281</v>
       </c>
       <c r="D127" s="5">
         <v>2.607248269039486</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1803.3285874999999</v>
       </c>
       <c r="C128" s="5">
         <v>5.1424752999998873</v>
       </c>
       <c r="D128" s="5">
         <v>3.4862712903886317</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1807.7456483000001</v>
       </c>
       <c r="C129" s="5">
         <v>4.4170608000001721</v>
       </c>
       <c r="D129" s="5">
         <v>2.9791938156099818</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1814.9607748000001</v>
       </c>
       <c r="C130" s="5">
         <v>7.2151264999999967</v>
       </c>
       <c r="D130" s="5">
         <v>4.8960233518855034</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1816.6616446999999</v>
       </c>
       <c r="C131" s="5">
         <v>1.700869899999816</v>
       </c>
       <c r="D131" s="5">
         <v>1.1303808416102346</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1818.2007146000001</v>
       </c>
       <c r="C132" s="5">
         <v>1.539069900000186</v>
       </c>
       <c r="D132" s="5">
         <v>1.021386641628963</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1820.5839891999999</v>
       </c>
       <c r="C133" s="5">
         <v>2.3832745999998224</v>
       </c>
       <c r="D133" s="5">
         <v>1.5843344619441257</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1828.1093476999999</v>
       </c>
       <c r="C134" s="5">
         <v>7.5253585000000385</v>
       </c>
       <c r="D134" s="5">
         <v>5.074517174213522</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1831.8261735000001</v>
       </c>
       <c r="C135" s="5">
         <v>3.7168258000001515</v>
       </c>
       <c r="D135" s="5">
         <v>2.4672517029318275</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1833.3859507</v>
       </c>
       <c r="C136" s="5">
         <v>1.5597771999998713</v>
       </c>
       <c r="D136" s="5">
         <v>1.0265838856742704</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1837.7540818</v>
       </c>
       <c r="C137" s="5">
         <v>4.3681311000000278</v>
       </c>
       <c r="D137" s="5">
         <v>2.8968225924028257</v>
       </c>
       <c r="E137" s="5">
         <v>2.5013553575891967</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1837.5825689000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.17151289999992514</v>
       </c>
       <c r="D138" s="5">
         <v>-0.11193547037140483</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1840.8938530999999</v>
       </c>
       <c r="C139" s="5">
         <v>3.3112841999998182</v>
       </c>
       <c r="D139" s="5">
         <v>2.1839344319286136</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1842.5877352</v>
       </c>
       <c r="C140" s="5">
         <v>1.6938821000001099</v>
       </c>
       <c r="D140" s="5">
         <v>1.1097744515139896</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1843.4371160000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.84938080000006266</v>
       </c>
       <c r="D141" s="5">
         <v>0.5545706631676639</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1845.2386498999999</v>
       </c>
       <c r="C142" s="5">
         <v>1.8015338999998676</v>
       </c>
       <c r="D142" s="5">
         <v>1.1790467089574763</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1844.5397645999999</v>
       </c>
       <c r="C143" s="5">
         <v>-0.69888530000002902</v>
       </c>
       <c r="D143" s="5">
         <v>-0.45355516609112412</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1845.1988707</v>
       </c>
       <c r="C144" s="5">
         <v>0.65910610000014458</v>
       </c>
       <c r="D144" s="5">
         <v>0.42963757231406774</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1849.0999256</v>
       </c>
       <c r="C145" s="5">
         <v>3.9010548999999628</v>
       </c>
       <c r="D145" s="5">
         <v>2.5667068827345929</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1846.7330436</v>
       </c>
       <c r="C146" s="5">
         <v>-2.3668820000000323</v>
       </c>
       <c r="D146" s="5">
         <v>-1.5252543817730779</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1844.5248016</v>
       </c>
       <c r="C147" s="5">
         <v>-2.2082419999999274</v>
       </c>
       <c r="D147" s="5">
         <v>-1.4255077439397801</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1844.0085998</v>
       </c>
       <c r="C148" s="5">
         <v>-0.51620180000008986</v>
       </c>
       <c r="D148" s="5">
         <v>-0.33531107694709794</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1839.5841743999999</v>
       </c>
       <c r="C149" s="5">
         <v>-4.4244254000000183</v>
       </c>
       <c r="D149" s="5">
         <v>-2.8415289693079493</v>
       </c>
       <c r="E149" s="5">
         <v>9.9583106255840548E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1845.0139509999999</v>
       </c>
       <c r="C150" s="5">
         <v>5.4297765999999683</v>
       </c>
       <c r="D150" s="5">
         <v>3.6000287032227796</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1847.0325774999999</v>
       </c>
       <c r="C151" s="5">
         <v>2.0186264999999821</v>
       </c>
       <c r="D151" s="5">
         <v>1.320847297687866</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1847.0306421</v>
       </c>
       <c r="C152" s="5">
         <v>-1.9353999998656946E-3</v>
       </c>
       <c r="D152" s="5">
         <v>-1.2574042512536465E-3</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1848.5140127</v>
       </c>
       <c r="C153" s="5">
         <v>1.4833705999999438</v>
       </c>
       <c r="D153" s="5">
         <v>0.96800151552935976</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1854.0297765</v>
       </c>
       <c r="C154" s="5">
         <v>5.5157638000000588</v>
       </c>
       <c r="D154" s="5">
         <v>3.6400210689620849</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1851.7876993</v>
       </c>
       <c r="C155" s="5">
         <v>-2.2420772000000397</v>
       </c>
       <c r="D155" s="5">
         <v>-1.4415462739968077</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1850.5405334</v>
       </c>
       <c r="C156" s="5">
         <v>-1.2471659000000272</v>
       </c>
       <c r="D156" s="5">
         <v>-0.80520449962997453</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1853.0938555</v>
       </c>
       <c r="C157" s="5">
         <v>2.5533221000000594</v>
       </c>
       <c r="D157" s="5">
         <v>1.668347996466002</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1853.1258388000001</v>
       </c>
       <c r="C158" s="5">
         <v>3.198330000009264E-2</v>
       </c>
       <c r="D158" s="5">
         <v>2.071325388091072E-2</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1854.1269863</v>
       </c>
       <c r="C159" s="5">
         <v>1.0011474999998882</v>
       </c>
       <c r="D159" s="5">
         <v>0.65022738300957172</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1855.6636880000001</v>
       </c>
       <c r="C160" s="5">
         <v>1.5367017000000942</v>
       </c>
       <c r="D160" s="5">
         <v>0.99910696938778631</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1855.2969748</v>
       </c>
       <c r="C161" s="5">
         <v>-0.36671320000004926</v>
       </c>
       <c r="D161" s="5">
         <v>-0.23688444229729155</v>
       </c>
       <c r="E161" s="5">
         <v>0.85414957459748475</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1857.6448800999999</v>
       </c>
       <c r="C162" s="5">
         <v>2.3479052999998657</v>
       </c>
       <c r="D162" s="5">
         <v>1.529232243938683</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1857.2221433</v>
       </c>
       <c r="C163" s="5">
         <v>-0.42273679999993874</v>
       </c>
       <c r="D163" s="5">
         <v>-0.27273766012929634</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1856.6302836</v>
       </c>
       <c r="C164" s="5">
         <v>-0.59185969999998633</v>
       </c>
       <c r="D164" s="5">
         <v>-0.38174653056999297</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1855.7972339</v>
       </c>
       <c r="C165" s="5">
         <v>-0.83304969999994682</v>
       </c>
       <c r="D165" s="5">
         <v>-0.53710013502860088</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1854.7695338000001</v>
       </c>
       <c r="C166" s="5">
         <v>-1.0277000999999473</v>
       </c>
       <c r="D166" s="5">
         <v>-0.66251357861157878</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1853.5328942000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.2366395999999895</v>
       </c>
       <c r="D167" s="5">
         <v>-0.7971544700069555</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1848.3308830000001</v>
       </c>
       <c r="C168" s="5">
         <v>-5.2020112000000154</v>
       </c>
       <c r="D168" s="5">
         <v>-3.3163433892580585</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1853.6384595</v>
       </c>
       <c r="C169" s="5">
         <v>5.3075764999998682</v>
       </c>
       <c r="D169" s="5">
         <v>3.5008078867247994</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1854.2135413999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.57508189999998649</v>
       </c>
       <c r="D170" s="5">
         <v>0.37292981390573132</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1856.8559822</v>
       </c>
       <c r="C171" s="5">
         <v>2.6424408000000312</v>
       </c>
       <c r="D171" s="5">
         <v>1.7235885955944497</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1856.2615940000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.5943881999999121</v>
       </c>
       <c r="D172" s="5">
         <v>-0.38344999689281511</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1860.6299051000001</v>
       </c>
       <c r="C173" s="5">
         <v>4.3683111000000281</v>
       </c>
       <c r="D173" s="5">
         <v>2.8607797359938125</v>
       </c>
       <c r="E173" s="5">
         <v>0.28744348599905045</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1868.4281344999999</v>
       </c>
       <c r="C174" s="5">
         <v>7.7982293999998546</v>
       </c>
       <c r="D174" s="5">
         <v>5.1469829209338291</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1869.7142922</v>
       </c>
       <c r="C175" s="5">
         <v>1.2861577000001034</v>
       </c>
       <c r="D175" s="5">
         <v>0.82917073993757917</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1870.5807050000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.86641280000003462</v>
       </c>
       <c r="D176" s="5">
         <v>0.55749121353656506</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1874.7257907000001</v>
       </c>
       <c r="C177" s="5">
         <v>4.1450856999999814</v>
       </c>
       <c r="D177" s="5">
         <v>2.691771302122592</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1874.7415077000001</v>
       </c>
       <c r="C178" s="5">
         <v>1.5716999999995096E-2</v>
       </c>
       <c r="D178" s="5">
         <v>1.0060815170964688E-2</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1878.2184686000001</v>
       </c>
       <c r="C179" s="5">
         <v>3.4769608999999946</v>
       </c>
       <c r="D179" s="5">
         <v>2.2484045547145115</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1883.4007114000001</v>
       </c>
       <c r="C180" s="5">
         <v>5.18224280000004</v>
       </c>
       <c r="D180" s="5">
         <v>3.3616614214614815</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1884.8108480000001</v>
       </c>
       <c r="C181" s="5">
         <v>1.4101365999999871</v>
       </c>
       <c r="D181" s="5">
         <v>0.90217104491610023</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1885.8100175</v>
       </c>
       <c r="C182" s="5">
         <v>0.99916949999987992</v>
       </c>
       <c r="D182" s="5">
         <v>0.63799794541832267</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1892.2299822</v>
       </c>
       <c r="C183" s="5">
         <v>6.4199647000000368</v>
       </c>
       <c r="D183" s="5">
         <v>4.1625909155249552</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1892.6320717000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.40208950000010191</v>
       </c>
       <c r="D184" s="5">
         <v>0.25529228558289763</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1898.7662571000001</v>
       </c>
       <c r="C185" s="5">
         <v>6.1341853999999785</v>
       </c>
       <c r="D185" s="5">
         <v>3.9593896987396571</v>
       </c>
       <c r="E185" s="5">
         <v>2.0496473745513777</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1903.8746060999999</v>
       </c>
       <c r="C186" s="5">
         <v>5.1083489999998619</v>
       </c>
       <c r="D186" s="5">
         <v>3.27662377577016</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1904.5481327</v>
       </c>
       <c r="C187" s="5">
         <v>0.67352660000005926</v>
       </c>
       <c r="D187" s="5">
         <v>0.42534648123544461</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1909.4937420000001</v>
       </c>
       <c r="C188" s="5">
         <v>4.9456093000001147</v>
       </c>
       <c r="D188" s="5">
         <v>3.1609751165061484</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1919.0962480999999</v>
       </c>
       <c r="C189" s="5">
         <v>9.6025060999998004</v>
       </c>
       <c r="D189" s="5">
         <v>6.2043251814083211</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1921.1327801</v>
       </c>
       <c r="C190" s="5">
         <v>2.0365320000000793</v>
       </c>
       <c r="D190" s="5">
         <v>1.2808907289253657</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1920.3047641999999</v>
       </c>
       <c r="C191" s="5">
         <v>-0.82801590000008218</v>
       </c>
       <c r="D191" s="5">
         <v>-0.51598050644202642</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1932.7786243999999</v>
       </c>
       <c r="C192" s="5">
         <v>12.47386019999999</v>
       </c>
       <c r="D192" s="5">
         <v>8.0795316239945514</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1939.5682667000001</v>
       </c>
       <c r="C193" s="5">
         <v>6.789642300000196</v>
       </c>
       <c r="D193" s="5">
         <v>4.2978782270872262</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1943.4671178000001</v>
       </c>
       <c r="C194" s="5">
         <v>3.8988511000000017</v>
       </c>
       <c r="D194" s="5">
         <v>2.4390458218914945</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1949.5039408</v>
       </c>
       <c r="C195" s="5">
         <v>6.036822999999913</v>
       </c>
       <c r="D195" s="5">
         <v>3.7918001833830983</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1958.5408818000001</v>
       </c>
       <c r="C196" s="5">
         <v>9.0369410000000698</v>
       </c>
       <c r="D196" s="5">
         <v>5.7066442845372878</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1964.5176449000001</v>
       </c>
       <c r="C197" s="5">
         <v>5.976763099999971</v>
       </c>
       <c r="D197" s="5">
         <v>3.7240609523713664</v>
       </c>
       <c r="E197" s="5">
         <v>3.4628479179118488</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1967.6199570000001</v>
       </c>
       <c r="C198" s="5">
         <v>3.1023121000000629</v>
       </c>
       <c r="D198" s="5">
         <v>1.911552846010256</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1972.8534987</v>
       </c>
       <c r="C199" s="5">
         <v>5.2335416999999325</v>
       </c>
       <c r="D199" s="5">
         <v>3.2389099286269429</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1980.5154654999999</v>
       </c>
       <c r="C200" s="5">
         <v>7.6619667999998455</v>
       </c>
       <c r="D200" s="5">
         <v>4.7612859341915392</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1980.5107054</v>
       </c>
       <c r="C201" s="5">
         <v>-4.7600999998849147E-3</v>
       </c>
       <c r="D201" s="5">
         <v>-2.8841201146878603E-3</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1986.4267331000001</v>
       </c>
       <c r="C202" s="5">
         <v>5.916027700000086</v>
       </c>
       <c r="D202" s="5">
         <v>3.6440282451029926</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1990.7654202000001</v>
       </c>
       <c r="C203" s="5">
         <v>4.3386871000000156</v>
       </c>
       <c r="D203" s="5">
         <v>2.6527162466825516</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1998.6175945</v>
       </c>
       <c r="C204" s="5">
         <v>7.8521742999998878</v>
       </c>
       <c r="D204" s="5">
         <v>4.8372004696267679</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>2008.6228065</v>
       </c>
       <c r="C205" s="5">
         <v>10.005212000000029</v>
       </c>
       <c r="D205" s="5">
         <v>6.1754714203585026</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>2015.6108445</v>
       </c>
       <c r="C206" s="5">
         <v>6.9880379999999604</v>
       </c>
       <c r="D206" s="5">
         <v>4.2556407415980324</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>2017.6160348999999</v>
       </c>
       <c r="C207" s="5">
         <v>2.0051903999999467</v>
       </c>
       <c r="D207" s="5">
         <v>1.2003498001537771</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>2024.6798384000001</v>
       </c>
       <c r="C208" s="5">
         <v>7.0638035000001764</v>
       </c>
       <c r="D208" s="5">
         <v>4.2831279458370952</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>2032.8913047000001</v>
       </c>
       <c r="C209" s="5">
         <v>8.2114662999999837</v>
       </c>
       <c r="D209" s="5">
         <v>4.9768653808901053</v>
       </c>
       <c r="E209" s="5">
         <v>3.4804299150736462</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>2033.9992467</v>
       </c>
       <c r="C210" s="5">
         <v>1.1079419999998663</v>
       </c>
       <c r="D210" s="5">
         <v>0.65597357404401091</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>2041.199582</v>
       </c>
       <c r="C211" s="5">
         <v>7.2003353000000061</v>
       </c>
       <c r="D211" s="5">
         <v>4.3316788245006954</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>2050.1496965000001</v>
       </c>
       <c r="C212" s="5">
         <v>8.9501145000001543</v>
       </c>
       <c r="D212" s="5">
         <v>5.3904430536374282</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>2055.5669475</v>
       </c>
       <c r="C213" s="5">
         <v>5.417250999999851</v>
       </c>
       <c r="D213" s="5">
         <v>3.2173324557715155</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>2062.3659951</v>
       </c>
       <c r="C214" s="5">
         <v>6.7990475999999944</v>
       </c>
       <c r="D214" s="5">
         <v>4.0421603931817929</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>2070.2869805999999</v>
       </c>
       <c r="C215" s="5">
         <v>7.9209854999999152</v>
       </c>
       <c r="D215" s="5">
         <v>4.7074879155212912</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>2072.1375062000002</v>
       </c>
       <c r="C216" s="5">
         <v>1.8505256000003101</v>
       </c>
       <c r="D216" s="5">
         <v>1.0779086862852338</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>2078.0000025999998</v>
       </c>
       <c r="C217" s="5">
         <v>5.8624963999995998</v>
       </c>
       <c r="D217" s="5">
         <v>3.4483732241751497</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>2079.8244628000002</v>
       </c>
       <c r="C218" s="5">
         <v>1.8244602000004306</v>
       </c>
       <c r="D218" s="5">
         <v>1.058688875614533</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>2084.6580346000001</v>
       </c>
       <c r="C219" s="5">
         <v>4.8335717999998451</v>
       </c>
       <c r="D219" s="5">
         <v>2.8247593967867468</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>2090.4998703000001</v>
       </c>
       <c r="C220" s="5">
         <v>5.8418357000000469</v>
       </c>
       <c r="D220" s="5">
         <v>3.4150753476990037</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>2095.1556016</v>
       </c>
       <c r="C221" s="5">
         <v>4.655731299999843</v>
       </c>
       <c r="D221" s="5">
         <v>2.7054877428213997</v>
       </c>
       <c r="E221" s="5">
         <v>3.0628443712679587</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>2100.4700075999999</v>
       </c>
       <c r="C222" s="5">
         <v>5.3144059999999627</v>
       </c>
       <c r="D222" s="5">
         <v>3.086650182425732</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>2104.7924195999999</v>
       </c>
       <c r="C223" s="5">
         <v>4.3224119999999857</v>
       </c>
       <c r="D223" s="5">
         <v>2.4975384421944691</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>2102.7488665000001</v>
       </c>
       <c r="C224" s="5">
         <v>-2.0435530999998264</v>
       </c>
       <c r="D224" s="5">
         <v>-1.1588843414275685</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>2104.5405562999999</v>
       </c>
       <c r="C225" s="5">
         <v>1.7916897999998582</v>
       </c>
       <c r="D225" s="5">
         <v>1.0272897197698638</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>2106.589524</v>
       </c>
       <c r="C226" s="5">
         <v>2.0489677000000484</v>
       </c>
       <c r="D226" s="5">
         <v>1.1745889836505707</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>2109.9169166000001</v>
       </c>
       <c r="C227" s="5">
         <v>3.3273926000001666</v>
       </c>
       <c r="D227" s="5">
         <v>1.9119727810060771</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>2116.9964767000001</v>
       </c>
       <c r="C228" s="5">
         <v>7.0795600999999806</v>
       </c>
       <c r="D228" s="5">
         <v>4.1015923662821141</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>2120.8251922999998</v>
       </c>
       <c r="C229" s="5">
         <v>3.8287155999996685</v>
       </c>
       <c r="D229" s="5">
         <v>2.191990804929933</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>2098.4836143000002</v>
       </c>
       <c r="C230" s="5">
         <v>-22.341577999999572</v>
       </c>
       <c r="D230" s="5">
         <v>-11.933952175555451</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>2107.5409367000002</v>
       </c>
       <c r="C231" s="5">
         <v>9.0573223999999755</v>
       </c>
       <c r="D231" s="5">
         <v>5.3040900586817319</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>2112.7821472000001</v>
       </c>
       <c r="C232" s="5">
         <v>5.2412104999998519</v>
       </c>
       <c r="D232" s="5">
         <v>3.0254197655003257</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>2111.5454381</v>
       </c>
       <c r="C233" s="5">
         <v>-1.2367091000000983</v>
       </c>
       <c r="D233" s="5">
         <v>-0.70015854301069824</v>
       </c>
       <c r="E233" s="5">
         <v>0.78227299621487223</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>2107.6665635999998</v>
       </c>
       <c r="C234" s="5">
         <v>-3.8788745000001654</v>
       </c>
       <c r="D234" s="5">
         <v>-2.1822444652928596</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>2100.5583234000001</v>
       </c>
       <c r="C235" s="5">
         <v>-7.1082401999997273</v>
       </c>
       <c r="D235" s="5">
         <v>-3.9728446172523801</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>2094.1253620000002</v>
       </c>
       <c r="C236" s="5">
         <v>-6.4329613999998401</v>
       </c>
       <c r="D236" s="5">
         <v>-3.6137276371951854</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>2087.9321023000002</v>
       </c>
       <c r="C237" s="5">
         <v>-6.1932596999999987</v>
       </c>
       <c r="D237" s="5">
         <v>-3.4917720473543468</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>2085.2683416</v>
       </c>
       <c r="C238" s="5">
         <v>-2.663760700000239</v>
       </c>
       <c r="D238" s="5">
         <v>-1.5202498829461453</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>2081.8123492999998</v>
       </c>
       <c r="C239" s="5">
         <v>-3.4559923000001618</v>
       </c>
       <c r="D239" s="5">
         <v>-1.9707754795751931</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>2076.4329763999999</v>
       </c>
       <c r="C240" s="5">
         <v>-5.3793728999999075</v>
       </c>
       <c r="D240" s="5">
         <v>-3.05709188452854</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>2070.8917090999998</v>
       </c>
       <c r="C241" s="5">
         <v>-5.5412673000000723</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1557893227006639</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>2071.9343484000001</v>
       </c>
       <c r="C242" s="5">
         <v>1.0426393000002463</v>
       </c>
       <c r="D242" s="5">
         <v>0.60584413396651549</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>2073.6668525999999</v>
       </c>
       <c r="C243" s="5">
         <v>1.7325041999997666</v>
       </c>
       <c r="D243" s="5">
         <v>1.0080401594896982</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>2072.7660136</v>
       </c>
       <c r="C244" s="5">
         <v>-0.90083899999990535</v>
       </c>
       <c r="D244" s="5">
         <v>-0.5200583133110892</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>2073.4451574</v>
       </c>
       <c r="C245" s="5">
         <v>0.67914380000001984</v>
       </c>
       <c r="D245" s="5">
         <v>0.39389048540561244</v>
       </c>
       <c r="E245" s="5">
         <v>-1.804378916623417</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>2076.3042172999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.8590598999999202</v>
       </c>
       <c r="D246" s="5">
         <v>1.6672788618162571</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>2078.5469007000002</v>
       </c>
       <c r="C247" s="5">
         <v>2.24268340000026</v>
       </c>
       <c r="D247" s="5">
         <v>1.3038867654132424</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>2082.9298414999998</v>
       </c>
       <c r="C248" s="5">
         <v>4.3829407999996874</v>
       </c>
       <c r="D248" s="5">
         <v>2.5599411328280253</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>2092.0228898</v>
       </c>
       <c r="C249" s="5">
         <v>9.0930483000001914</v>
       </c>
       <c r="D249" s="5">
         <v>5.366239435372977</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>2102.1341324999999</v>
       </c>
       <c r="C250" s="5">
         <v>10.111242699999821</v>
       </c>
       <c r="D250" s="5">
         <v>5.9565728855232702</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>2099.5226327</v>
       </c>
       <c r="C251" s="5">
         <v>-2.6114997999998195</v>
       </c>
       <c r="D251" s="5">
         <v>-1.4806266757006359</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>2101.4242195000002</v>
       </c>
       <c r="C252" s="5">
         <v>1.9015868000001319</v>
       </c>
       <c r="D252" s="5">
         <v>1.0922986825964154</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>2101.9512106000002</v>
       </c>
       <c r="C253" s="5">
         <v>0.52699110000003202</v>
       </c>
       <c r="D253" s="5">
         <v>0.30134909705576973</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>2104.1791164000001</v>
       </c>
       <c r="C254" s="5">
         <v>2.2279057999999168</v>
       </c>
       <c r="D254" s="5">
         <v>1.2793481762677139</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>2109.8947245999998</v>
       </c>
       <c r="C255" s="5">
         <v>5.7156081999996786</v>
       </c>
       <c r="D255" s="5">
         <v>3.3087158586812881</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>2112.8150162000002</v>
       </c>
       <c r="C256" s="5">
         <v>2.9202916000003825</v>
       </c>
       <c r="D256" s="5">
         <v>1.6736144484944759</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>2116.3474523999998</v>
       </c>
       <c r="C257" s="5">
         <v>3.5324361999996654</v>
       </c>
       <c r="D257" s="5">
         <v>2.0248438674503655</v>
       </c>
       <c r="E257" s="5">
         <v>2.0691309267035107</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>2125.6771875999998</v>
       </c>
       <c r="C258" s="5">
         <v>9.3297351999999591</v>
       </c>
       <c r="D258" s="5">
         <v>5.4202652797677331</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>2122.2169450000001</v>
       </c>
       <c r="C259" s="5">
         <v>-3.460242599999674</v>
       </c>
       <c r="D259" s="5">
         <v>-1.9360025022002514</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>2131.1001906000001</v>
       </c>
       <c r="C260" s="5">
         <v>8.8832456000000093</v>
       </c>
       <c r="D260" s="5">
         <v>5.140268230389089</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2144.295595</v>
       </c>
       <c r="C261" s="5">
         <v>13.195404399999916</v>
       </c>
       <c r="D261" s="5">
         <v>7.6885243765710376</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2141.8850788999998</v>
       </c>
       <c r="C262" s="5">
         <v>-2.4105161000002227</v>
       </c>
       <c r="D262" s="5">
         <v>-1.3406740979040488</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2146.0006367999999</v>
       </c>
       <c r="C263" s="5">
         <v>4.1155579000001126</v>
       </c>
       <c r="D263" s="5">
         <v>2.3302825232230484</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2148.6539309999998</v>
       </c>
       <c r="C264" s="5">
         <v>2.6532941999998911</v>
       </c>
       <c r="D264" s="5">
         <v>1.4937991218003432</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2151.1039710999999</v>
       </c>
       <c r="C265" s="5">
         <v>2.4500401000000238</v>
       </c>
       <c r="D265" s="5">
         <v>1.3769350038463468</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2158.7281933999998</v>
       </c>
       <c r="C266" s="5">
         <v>7.6242222999999285</v>
       </c>
       <c r="D266" s="5">
         <v>4.3370943967938169</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2154.280886</v>
       </c>
       <c r="C267" s="5">
         <v>-4.4473073999997723</v>
       </c>
       <c r="D267" s="5">
         <v>-2.4443615429590282</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2160.2116735</v>
       </c>
       <c r="C268" s="5">
         <v>5.9307874999999513</v>
       </c>
       <c r="D268" s="5">
         <v>3.3541133272900536</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>2167.7501097999998</v>
       </c>
       <c r="C269" s="5">
         <v>7.5384362999998302</v>
       </c>
       <c r="D269" s="5">
         <v>4.2689257828624871</v>
       </c>
       <c r="E269" s="5">
         <v>2.4288382959852806</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>2178.6374878000001</v>
       </c>
       <c r="C270" s="5">
         <v>10.887378000000353</v>
       </c>
       <c r="D270" s="5">
         <v>6.1962214442995656</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>2182.4023286000001</v>
       </c>
       <c r="C271" s="5">
         <v>3.7648408000000018</v>
       </c>
       <c r="D271" s="5">
         <v>2.0935085876308879</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>2191.7410288999999</v>
       </c>
       <c r="C272" s="5">
         <v>9.3387002999998003</v>
       </c>
       <c r="D272" s="5">
         <v>5.2575009945907913</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>2197.0421974999999</v>
       </c>
       <c r="C273" s="5">
         <v>5.3011685999999827</v>
       </c>
       <c r="D273" s="5">
         <v>2.9413662885460878</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>2205.3038233000002</v>
       </c>
       <c r="C274" s="5">
         <v>8.2616258000002745</v>
       </c>
       <c r="D274" s="5">
         <v>4.6069128536577519</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>2213.8012124000002</v>
       </c>
       <c r="C275" s="5">
         <v>8.4973890999999639</v>
       </c>
       <c r="D275" s="5">
         <v>4.7230510476342191</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>2218.8530515000002</v>
       </c>
       <c r="C276" s="5">
         <v>5.051839100000052</v>
       </c>
       <c r="D276" s="5">
         <v>2.7730017260371609</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>2229.4598731000001</v>
       </c>
       <c r="C277" s="5">
         <v>10.606821599999876</v>
       </c>
       <c r="D277" s="5">
         <v>5.8896294683050687</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>2236.9936161999999</v>
       </c>
       <c r="C278" s="5">
         <v>7.5337430999998105</v>
       </c>
       <c r="D278" s="5">
         <v>4.1312341094610794</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>2238.1669313000002</v>
       </c>
       <c r="C279" s="5">
         <v>1.173315100000309</v>
       </c>
       <c r="D279" s="5">
         <v>0.63122528633703379</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>2249.1864488000001</v>
       </c>
       <c r="C280" s="5">
         <v>11.019517499999893</v>
       </c>
       <c r="D280" s="5">
         <v>6.0707895264334955</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>2253.8619927999998</v>
       </c>
       <c r="C281" s="5">
         <v>4.6755439999997179</v>
       </c>
       <c r="D281" s="5">
         <v>2.523244497648891</v>
       </c>
       <c r="E281" s="5">
         <v>3.9724081945932799</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>2257.0356087999999</v>
       </c>
       <c r="C282" s="5">
         <v>3.1736160000000382</v>
       </c>
       <c r="D282" s="5">
         <v>1.7028422849409308</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>2268.3343355000002</v>
       </c>
       <c r="C283" s="5">
         <v>11.298726700000316</v>
       </c>
       <c r="D283" s="5">
         <v>6.1753911048146204</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>2274.2571959000002</v>
       </c>
       <c r="C284" s="5">
         <v>5.9228603999999905</v>
       </c>
       <c r="D284" s="5">
         <v>3.1787185899647019</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>2277.7750013999998</v>
       </c>
       <c r="C285" s="5">
         <v>3.5178054999996675</v>
       </c>
       <c r="D285" s="5">
         <v>1.8720244633739336</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>2282.7001657000001</v>
       </c>
       <c r="C286" s="5">
         <v>4.9251643000002332</v>
       </c>
       <c r="D286" s="5">
         <v>2.6258050749903283</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>2287.9571854999999</v>
       </c>
       <c r="C287" s="5">
         <v>5.2570197999998527</v>
       </c>
       <c r="D287" s="5">
         <v>2.798854404018325</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>2297.1790661</v>
       </c>
       <c r="C288" s="5">
         <v>9.2218806000000768</v>
       </c>
       <c r="D288" s="5">
         <v>4.9454177006450273</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>2301.4866068000001</v>
       </c>
       <c r="C289" s="5">
         <v>4.3075407000001178</v>
       </c>
       <c r="D289" s="5">
         <v>2.2735247065250652</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>2309.8610331999998</v>
       </c>
       <c r="C290" s="5">
         <v>8.3744263999997202</v>
       </c>
       <c r="D290" s="5">
         <v>4.4548973725409446</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>2315.7109967000001</v>
       </c>
       <c r="C291" s="5">
         <v>5.8499635000002854</v>
       </c>
       <c r="D291" s="5">
         <v>3.0818172790173515</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>2323.9624426999999</v>
       </c>
       <c r="C292" s="5">
         <v>8.2514459999997598</v>
       </c>
       <c r="D292" s="5">
         <v>4.3606958562279363</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>2326.2789019000002</v>
       </c>
       <c r="C293" s="5">
         <v>2.3164592000002813</v>
       </c>
       <c r="D293" s="5">
         <v>1.2027049168893189</v>
       </c>
       <c r="E293" s="5">
         <v>3.2130143429960345</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>2330.4904937000001</v>
       </c>
       <c r="C294" s="5">
         <v>4.211591799999951</v>
       </c>
       <c r="D294" s="5">
         <v>2.1942936587496131</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>2335.7105935999998</v>
       </c>
       <c r="C295" s="5">
         <v>5.2200998999996955</v>
       </c>
       <c r="D295" s="5">
         <v>2.7212597595514421</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>2343.8204338999999</v>
       </c>
       <c r="C296" s="5">
         <v>8.1098403000000872</v>
       </c>
       <c r="D296" s="5">
         <v>4.2470246971877845</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>2352.4214396000002</v>
       </c>
       <c r="C297" s="5">
         <v>8.6010057000003144</v>
       </c>
       <c r="D297" s="5">
         <v>4.4935566716781006</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>2360.4530430999998</v>
       </c>
       <c r="C298" s="5">
         <v>8.0316034999996191</v>
       </c>
       <c r="D298" s="5">
         <v>4.1748390676868974</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2365.7836180999998</v>
       </c>
       <c r="C299" s="5">
         <v>5.3305749999999534</v>
       </c>
       <c r="D299" s="5">
         <v>2.7438553167649982</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>2373.2852899999998</v>
       </c>
       <c r="C300" s="5">
         <v>7.5016719000000194</v>
       </c>
       <c r="D300" s="5">
         <v>3.8721513720993528</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>2380.0585418000001</v>
       </c>
       <c r="C301" s="5">
         <v>6.7732518000002528</v>
       </c>
       <c r="D301" s="5">
         <v>3.4790193350318077</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>2387.1286344999999</v>
       </c>
       <c r="C302" s="5">
         <v>7.0700926999998046</v>
       </c>
       <c r="D302" s="5">
         <v>3.6234851590355666</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>2398.5259096999998</v>
       </c>
       <c r="C303" s="5">
         <v>11.397275199999967</v>
       </c>
       <c r="D303" s="5">
         <v>5.8822356571642365</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>2402.7133302000002</v>
       </c>
       <c r="C304" s="5">
         <v>4.1874205000003712</v>
       </c>
       <c r="D304" s="5">
         <v>2.1152308399403408</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>2410.2205451999998</v>
       </c>
       <c r="C305" s="5">
         <v>7.5072149999996327</v>
       </c>
       <c r="D305" s="5">
         <v>3.8144758478649843</v>
       </c>
       <c r="E305" s="5">
         <v>3.608408399845775</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>2415.3569822999998</v>
       </c>
       <c r="C306" s="5">
         <v>5.1364370999999664</v>
       </c>
       <c r="D306" s="5">
         <v>2.5875166325594057</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>2418.0818198000002</v>
       </c>
       <c r="C307" s="5">
         <v>2.7248375000003762</v>
       </c>
       <c r="D307" s="5">
         <v>1.3621877531589499</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>2419.8930009000001</v>
       </c>
       <c r="C308" s="5">
         <v>1.8111810999998852</v>
       </c>
       <c r="D308" s="5">
         <v>0.9025307886677103</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>2423.2202619</v>
       </c>
       <c r="C309" s="5">
         <v>3.3272609999999077</v>
       </c>
       <c r="D309" s="5">
         <v>1.6624892394030422</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>2425.5968573999999</v>
       </c>
       <c r="C310" s="5">
         <v>2.3765954999998939</v>
       </c>
       <c r="D310" s="5">
         <v>1.1832802722900437</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2427.8994578000002</v>
       </c>
       <c r="C311" s="5">
         <v>2.3026004000003013</v>
       </c>
       <c r="D311" s="5">
         <v>1.1451172393188491</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>2434.9674703999999</v>
       </c>
       <c r="C312" s="5">
         <v>7.0680125999997472</v>
       </c>
       <c r="D312" s="5">
         <v>3.5498768731292429</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2437.9341902000001</v>
       </c>
       <c r="C313" s="5">
         <v>2.9667198000001918</v>
       </c>
       <c r="D313" s="5">
         <v>1.4718953323547668</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>2443.0335472000002</v>
       </c>
       <c r="C314" s="5">
         <v>5.0993570000000545</v>
       </c>
       <c r="D314" s="5">
         <v>2.5390834360077053</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>2448.6732118999998</v>
       </c>
       <c r="C315" s="5">
         <v>5.6396646999996847</v>
       </c>
       <c r="D315" s="5">
         <v>2.8056051805213755</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2446.5680081</v>
       </c>
       <c r="C316" s="5">
         <v>-2.1052037999997992</v>
       </c>
       <c r="D316" s="5">
         <v>-1.0268145603538392</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2452.4537878000001</v>
       </c>
       <c r="C317" s="5">
         <v>5.8857797000000573</v>
       </c>
       <c r="D317" s="5">
         <v>2.9253805334651162</v>
       </c>
       <c r="E317" s="5">
         <v>1.7522563519802636</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>2464.0113575999999</v>
       </c>
       <c r="C318" s="5">
         <v>11.557569799999783</v>
       </c>
       <c r="D318" s="5">
         <v>5.8040939954536075</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>2461.2699044999999</v>
       </c>
       <c r="C319" s="5">
         <v>-2.7414530999999442</v>
       </c>
       <c r="D319" s="5">
         <v>-1.3269773683382446</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>2460.3109201000002</v>
       </c>
       <c r="C320" s="5">
         <v>-0.95898439999973561</v>
       </c>
       <c r="D320" s="5">
         <v>-0.46655525038140633</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2467.5055223999998</v>
       </c>
       <c r="C321" s="5">
         <v>7.1946022999995876</v>
       </c>
       <c r="D321" s="5">
         <v>3.5661111244114307</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>2466.2759286999999</v>
       </c>
       <c r="C322" s="5">
         <v>-1.2295936999998958</v>
       </c>
       <c r="D322" s="5">
         <v>-0.59634118577960304</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2464.5275439000002</v>
       </c>
       <c r="C323" s="5">
         <v>-1.7483847999997124</v>
       </c>
       <c r="D323" s="5">
         <v>-0.8473912437205966</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2473.6462212000001</v>
       </c>
       <c r="C324" s="5">
         <v>9.1186772999999448</v>
       </c>
       <c r="D324" s="5">
         <v>4.5314398625487362</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2477.0546952</v>
       </c>
       <c r="C325" s="5">
         <v>3.4084739999998419</v>
       </c>
       <c r="D325" s="5">
         <v>1.6660867083820419</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>2482.8407047000001</v>
       </c>
       <c r="C326" s="5">
         <v>5.7860095000000911</v>
       </c>
       <c r="D326" s="5">
         <v>2.839303454874087</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>2479.8615758000001</v>
       </c>
       <c r="C327" s="5">
         <v>-2.9791288999999779</v>
       </c>
       <c r="D327" s="5">
         <v>-1.4304003862013914</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2481.9101449999998</v>
       </c>
       <c r="C328" s="5">
         <v>2.0485691999997471</v>
       </c>
       <c r="D328" s="5">
         <v>0.99581483345347888</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2484.6838385999999</v>
       </c>
       <c r="C329" s="5">
         <v>2.7736936000001151</v>
       </c>
       <c r="D329" s="5">
         <v>1.3493507334300103</v>
       </c>
       <c r="E329" s="5">
         <v>1.3141960497005778</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2490.5427104999999</v>
       </c>
       <c r="C330" s="5">
         <v>5.8588718999999401</v>
       </c>
       <c r="D330" s="5">
         <v>2.8665808168285567</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2492.8780022999999</v>
       </c>
       <c r="C331" s="5">
         <v>2.33529180000005</v>
       </c>
       <c r="D331" s="5">
         <v>1.1310175719590143</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2503.8801791000001</v>
       </c>
       <c r="C332" s="5">
         <v>11.002176800000143</v>
       </c>
       <c r="D332" s="5">
         <v>5.4266006788574073</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2506.2118857999999</v>
       </c>
       <c r="C333" s="5">
         <v>2.3317066999998133</v>
       </c>
       <c r="D333" s="5">
         <v>1.1232261429989121</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2509.7542689000002</v>
       </c>
       <c r="C334" s="5">
         <v>3.5423831000002792</v>
       </c>
       <c r="D334" s="5">
         <v>1.7093773301107618</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2515.3412281999999</v>
       </c>
       <c r="C335" s="5">
         <v>5.5869592999997622</v>
       </c>
       <c r="D335" s="5">
         <v>2.7042680604980829</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2509.4934855000001</v>
       </c>
       <c r="C336" s="5">
         <v>-5.8477426999997988</v>
       </c>
       <c r="D336" s="5">
         <v>-2.7543999964516286</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2513.6111801000002</v>
       </c>
       <c r="C337" s="5">
         <v>4.1176946000000498</v>
       </c>
       <c r="D337" s="5">
         <v>1.986883526327099</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2507.8566592000002</v>
       </c>
       <c r="C338" s="5">
         <v>-5.7545208999999886</v>
       </c>
       <c r="D338" s="5">
         <v>-2.7128842881912973</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2518.8593138000001</v>
       </c>
       <c r="C339" s="5">
         <v>11.002654599999914</v>
       </c>
       <c r="D339" s="5">
         <v>5.3936431880461377</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2524.9853188000002</v>
       </c>
       <c r="C340" s="5">
         <v>6.1260050000000774</v>
       </c>
       <c r="D340" s="5">
         <v>2.9578227993758643</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2528.8823708</v>
       </c>
       <c r="C341" s="5">
         <v>3.8970519999998032</v>
       </c>
       <c r="D341" s="5">
         <v>1.8678779175767435</v>
       </c>
       <c r="E341" s="5">
         <v>1.7788392838303135</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2528.5047015</v>
       </c>
       <c r="C342" s="5">
         <v>-0.37766929999997956</v>
       </c>
       <c r="D342" s="5">
         <v>-0.17906372280376281</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2539.5294832999998</v>
       </c>
       <c r="C343" s="5">
         <v>11.024781799999801</v>
       </c>
       <c r="D343" s="5">
         <v>5.3595543484297181</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2548.9023606999999</v>
       </c>
       <c r="C344" s="5">
         <v>9.3728774000001067</v>
       </c>
       <c r="D344" s="5">
         <v>4.519971678737722</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2547.0894569000002</v>
       </c>
       <c r="C345" s="5">
         <v>-1.8129037999997308</v>
       </c>
       <c r="D345" s="5">
         <v>-0.85016771448500617</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2553.3265900000001</v>
       </c>
       <c r="C346" s="5">
         <v>6.2371330999999373</v>
       </c>
       <c r="D346" s="5">
         <v>2.9783756448994447</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2559.8902887999998</v>
       </c>
       <c r="C347" s="5">
         <v>6.5636987999996563</v>
       </c>
       <c r="D347" s="5">
         <v>3.1287653580112096</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2562.4552230999998</v>
       </c>
       <c r="C348" s="5">
         <v>2.5649343000000044</v>
       </c>
       <c r="D348" s="5">
         <v>1.2090126967781778</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2569.8300806000002</v>
       </c>
       <c r="C349" s="5">
         <v>7.3748575000004166</v>
       </c>
       <c r="D349" s="5">
         <v>3.5088487139317559</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2569.3232346</v>
       </c>
       <c r="C350" s="5">
         <v>-0.50684600000022328</v>
       </c>
       <c r="D350" s="5">
         <v>-0.23641869151233008</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2574.0964445</v>
       </c>
       <c r="C351" s="5">
         <v>4.7732098999999835</v>
       </c>
       <c r="D351" s="5">
         <v>2.2522434689606241</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2576.9157675000001</v>
       </c>
       <c r="C352" s="5">
         <v>2.8193230000001677</v>
       </c>
       <c r="D352" s="5">
         <v>1.3222668533695137</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>2580.8424915999999</v>
       </c>
       <c r="C353" s="5">
         <v>3.9267240999997739</v>
       </c>
       <c r="D353" s="5">
         <v>1.8439724880942476</v>
       </c>
       <c r="E353" s="5">
         <v>2.0546673661046011</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2585.2902275000001</v>
       </c>
       <c r="C354" s="5">
         <v>4.4477359000002252</v>
       </c>
       <c r="D354" s="5">
         <v>2.0877540358393842</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>2592.7138157999998</v>
       </c>
       <c r="C355" s="5">
         <v>7.4235882999996647</v>
       </c>
       <c r="D355" s="5">
         <v>3.5007098829933136</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>2593.1002789999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.38646319999998013</v>
       </c>
       <c r="D356" s="5">
         <v>0.17901560151976081</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>2597.3136172</v>
       </c>
       <c r="C357" s="5">
         <v>4.2133382000001802</v>
       </c>
       <c r="D357" s="5">
         <v>1.9673109920840925</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>2604.1805433999998</v>
       </c>
       <c r="C358" s="5">
         <v>6.8669261999998525</v>
       </c>
       <c r="D358" s="5">
         <v>3.219171462846826</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>2608.1805995999998</v>
       </c>
       <c r="C359" s="5">
         <v>4.0000562000000173</v>
       </c>
       <c r="D359" s="5">
         <v>1.8588677039188761</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>2611.2426673</v>
       </c>
       <c r="C360" s="5">
         <v>3.0620677000001706</v>
       </c>
       <c r="D360" s="5">
         <v>1.417961991269534</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>2617.0478466</v>
       </c>
       <c r="C361" s="5">
         <v>5.8051792999999634</v>
       </c>
       <c r="D361" s="5">
         <v>2.7006404784200688</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>2620.8668226</v>
       </c>
       <c r="C362" s="5">
         <v>3.8189760000000206</v>
       </c>
       <c r="D362" s="5">
         <v>1.7652454948967611</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>2622.02045</v>
       </c>
       <c r="C363" s="5">
         <v>1.1536274000000049</v>
       </c>
       <c r="D363" s="5">
         <v>0.52948483299002369</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>2630.3341429000002</v>
       </c>
       <c r="C364" s="5">
         <v>8.3136929000002056</v>
       </c>
       <c r="D364" s="5">
         <v>3.8719232912410861</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>2631.2145593</v>
       </c>
       <c r="C365" s="5">
         <v>0.8804163999998309</v>
       </c>
       <c r="D365" s="5">
         <v>0.40240013162968769</v>
       </c>
       <c r="E365" s="5">
         <v>1.9517683804396668</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>2644.1444686999998</v>
       </c>
       <c r="C366" s="5">
         <v>12.929909399999815</v>
       </c>
       <c r="D366" s="5">
         <v>6.058870699511254</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>2650.7304908999999</v>
       </c>
       <c r="C367" s="5">
         <v>6.5860222000001158</v>
       </c>
       <c r="D367" s="5">
         <v>3.0302428503677703</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2632.6324374000001</v>
       </c>
       <c r="C368" s="5">
         <v>-18.098053499999878</v>
       </c>
       <c r="D368" s="5">
         <v>-7.8923182044339129</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>2328.0887210000001</v>
       </c>
       <c r="C369" s="5">
         <v>-304.54371639999999</v>
       </c>
       <c r="D369" s="5">
         <v>-77.127608037990569</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>2390.8027745999998</v>
       </c>
       <c r="C370" s="5">
         <v>62.714053599999716</v>
       </c>
       <c r="D370" s="5">
         <v>37.57220320789871</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2441.3298771</v>
       </c>
       <c r="C371" s="5">
         <v>50.527102500000183</v>
       </c>
       <c r="D371" s="5">
         <v>28.526469715804971</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2441.2614167000002</v>
       </c>
       <c r="C372" s="5">
         <v>-6.8460399999821675E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-3.364551893588752E-2</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2459.5145048999998</v>
       </c>
       <c r="C373" s="5">
         <v>18.253088199999638</v>
       </c>
       <c r="D373" s="5">
         <v>9.3506099954077992</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2477.2330069</v>
       </c>
       <c r="C374" s="5">
         <v>17.718502000000171</v>
       </c>
       <c r="D374" s="5">
         <v>8.9957685037115542</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2500.0502416999998</v>
       </c>
       <c r="C375" s="5">
         <v>22.817234799999824</v>
       </c>
       <c r="D375" s="5">
         <v>11.63041570454746</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2511.9245682999999</v>
       </c>
       <c r="C376" s="5">
         <v>11.874326600000131</v>
       </c>
       <c r="D376" s="5">
         <v>5.8508344744844898</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2516.9498490000001</v>
       </c>
       <c r="C377" s="5">
         <v>5.0252807000001667</v>
       </c>
       <c r="D377" s="5">
         <v>2.4272758820363283</v>
       </c>
       <c r="E377" s="5">
         <v>-4.3426603085686244</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>2523.1240702999999</v>
       </c>
       <c r="C378" s="5">
         <v>6.1742212999997719</v>
       </c>
       <c r="D378" s="5">
         <v>2.9837103004737742</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2518.3901150000002</v>
       </c>
       <c r="C379" s="5">
         <v>-4.7339552999997068</v>
       </c>
       <c r="D379" s="5">
         <v>-2.2283844258934704</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>2539.3764784</v>
       </c>
       <c r="C380" s="5">
         <v>20.986363399999846</v>
       </c>
       <c r="D380" s="5">
         <v>10.471191429945325</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>2553.3938552999998</v>
       </c>
       <c r="C381" s="5">
         <v>14.017376899999817</v>
       </c>
       <c r="D381" s="5">
         <v>6.8288607400857071</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>2564.2406719000001</v>
       </c>
       <c r="C382" s="5">
         <v>10.846816600000238</v>
       </c>
       <c r="D382" s="5">
         <v>5.2184027714410108</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>2576.3932030000001</v>
       </c>
       <c r="C383" s="5">
         <v>12.152531100000033</v>
       </c>
       <c r="D383" s="5">
         <v>5.8376832842758297</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>2605.1775441999998</v>
       </c>
       <c r="C384" s="5">
         <v>28.784341199999744</v>
       </c>
       <c r="D384" s="5">
         <v>14.26209316253393</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>2609.3753431</v>
       </c>
       <c r="C385" s="5">
         <v>4.1977989000001799</v>
       </c>
       <c r="D385" s="5">
         <v>1.9508236522164157</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>2621.1944336000001</v>
       </c>
       <c r="C386" s="5">
         <v>11.819090500000129</v>
       </c>
       <c r="D386" s="5">
         <v>5.5728371615418659</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2651.8880755999999</v>
       </c>
       <c r="C387" s="5">
         <v>30.693641999999727</v>
       </c>
       <c r="D387" s="5">
         <v>14.993009901893206</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>2661.2275221</v>
       </c>
       <c r="C388" s="5">
         <v>9.3394465000001219</v>
       </c>
       <c r="D388" s="5">
         <v>4.3090016747613369</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2671.8237331</v>
       </c>
       <c r="C389" s="5">
         <v>10.596211000000039</v>
       </c>
       <c r="D389" s="5">
         <v>4.8840779029084125</v>
       </c>
       <c r="E389" s="5">
         <v>6.1532367902178198</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2665.5918651000002</v>
       </c>
       <c r="C390" s="5">
         <v>-6.2318679999998494</v>
       </c>
       <c r="D390" s="5">
         <v>-2.7632996371903085</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2686.8386197999998</v>
       </c>
       <c r="C391" s="5">
         <v>21.246754699999656</v>
       </c>
       <c r="D391" s="5">
         <v>9.9955543933388125</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2695.1899635</v>
       </c>
       <c r="C392" s="5">
         <v>8.3513437000001431</v>
       </c>
       <c r="D392" s="5">
         <v>3.7943189609185746</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>2714.3732871000002</v>
       </c>
       <c r="C393" s="5">
         <v>19.183323600000222</v>
       </c>
       <c r="D393" s="5">
         <v>8.8835577799904808</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>2720.2941157</v>
       </c>
       <c r="C394" s="5">
         <v>5.9208285999998225</v>
       </c>
       <c r="D394" s="5">
         <v>2.6491773893079662</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2722.0452602</v>
       </c>
       <c r="C395" s="5">
         <v>1.7511445000000094</v>
       </c>
       <c r="D395" s="5">
         <v>0.77522109106966663</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2751.7079586</v>
       </c>
       <c r="C396" s="5">
         <v>29.662698399999954</v>
       </c>
       <c r="D396" s="5">
         <v>13.889575522850173</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>2761.1268187000001</v>
       </c>
       <c r="C397" s="5">
         <v>9.4188601000000745</v>
       </c>
       <c r="D397" s="5">
         <v>4.1857139497689433</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2770.5361582</v>
       </c>
       <c r="C398" s="5">
         <v>9.4093394999999873</v>
       </c>
       <c r="D398" s="5">
         <v>4.1668709843525553</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2780.0579167000001</v>
       </c>
       <c r="C399" s="5">
         <v>9.5217585000000327</v>
       </c>
       <c r="D399" s="5">
         <v>4.2030074644125337</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2786.0756901</v>
       </c>
       <c r="C400" s="5">
         <v>6.0177733999998964</v>
       </c>
       <c r="D400" s="5">
         <v>2.6286950110909757</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2789.5163856999998</v>
       </c>
       <c r="C401" s="5">
         <v>3.440695599999799</v>
       </c>
       <c r="D401" s="5">
         <v>1.4920609414431407</v>
       </c>
       <c r="E401" s="5">
         <v>4.4049557290011032</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2806.4084916000002</v>
       </c>
       <c r="C402" s="5">
         <v>16.892105900000388</v>
       </c>
       <c r="D402" s="5">
         <v>7.5136553125935368</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2815.3804678000001</v>
       </c>
       <c r="C403" s="5">
         <v>8.9719761999999719</v>
       </c>
       <c r="D403" s="5">
         <v>3.9045319173826254</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2822.4707047000002</v>
       </c>
       <c r="C404" s="5">
         <v>7.0902369000000363</v>
       </c>
       <c r="D404" s="5">
         <v>3.0642852621468375</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2826.4471806000001</v>
       </c>
       <c r="C405" s="5">
         <v>3.9764758999999685</v>
       </c>
       <c r="D405" s="5">
         <v>1.7037982092662052</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2832.6225487000002</v>
       </c>
       <c r="C406" s="5">
         <v>6.1753681000000142</v>
       </c>
       <c r="D406" s="5">
         <v>2.6535583050766753</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2839.8663803999998</v>
       </c>
       <c r="C407" s="5">
         <v>7.2438316999996459</v>
       </c>
       <c r="D407" s="5">
         <v>3.1122778380673566</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2834.867702</v>
       </c>
       <c r="C408" s="5">
         <v>-4.9986783999997897</v>
       </c>
       <c r="D408" s="5">
         <v>-2.0918881524925048</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2843.9800433999999</v>
       </c>
       <c r="C409" s="5">
         <v>9.1123413999998775</v>
       </c>
       <c r="D409" s="5">
         <v>3.9261844635738452</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2856.1856960999999</v>
       </c>
       <c r="C410" s="5">
         <v>12.205652699999973</v>
       </c>
       <c r="D410" s="5">
         <v>5.2734227907146991</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2855.7292763</v>
       </c>
       <c r="C411" s="5">
         <v>-0.45641979999982141</v>
       </c>
       <c r="D411" s="5">
         <v>-0.19159210790693493</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2855.1993670000002</v>
       </c>
       <c r="C412" s="5">
         <v>-0.52990929999987202</v>
       </c>
       <c r="D412" s="5">
         <v>-0.22244495950783927</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2860.4727334999998</v>
       </c>
       <c r="C413" s="5">
         <v>5.2733664999996108</v>
       </c>
       <c r="D413" s="5">
         <v>2.2389744067620843</v>
       </c>
       <c r="E413" s="5">
         <v>2.5436791898318267</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2865.2728216999999</v>
       </c>
       <c r="C414" s="5">
         <v>4.8000882000001184</v>
       </c>
       <c r="D414" s="5">
         <v>2.0323797054572212</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2870.0930124000001</v>
       </c>
       <c r="C415" s="5">
         <v>4.8201907000002393</v>
       </c>
       <c r="D415" s="5">
         <v>2.0375193770041378</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2877.3135775999999</v>
       </c>
       <c r="C416" s="5">
         <v>7.2205651999997826</v>
       </c>
       <c r="D416" s="5">
         <v>3.0610789857235643</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2879.5483081000002</v>
       </c>
       <c r="C417" s="5">
         <v>2.2347305000002962</v>
       </c>
       <c r="D417" s="5">
         <v>0.93599864994693416</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2883.1110251</v>
       </c>
       <c r="C418" s="5">
         <v>3.5627169999997932</v>
       </c>
       <c r="D418" s="5">
         <v>1.4948432307385184</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2885.6123851000002</v>
       </c>
       <c r="C419" s="5">
         <v>2.5013600000002043</v>
       </c>
       <c r="D419" s="5">
         <v>1.0460910137449986</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2858.8857099000002</v>
       </c>
       <c r="C420" s="5">
         <v>-26.726675200000045</v>
       </c>
       <c r="D420" s="5">
         <v>-10.565392277670638</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2889.2184741000001</v>
       </c>
       <c r="C421" s="5">
         <v>30.332764199999929</v>
       </c>
       <c r="D421" s="5">
         <v>13.501884294866006</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2895.5029933000001</v>
       </c>
       <c r="C422" s="5">
         <v>6.284519199999977</v>
       </c>
       <c r="D422" s="5">
         <v>2.6416491098129713</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2898.9567050000001</v>
       </c>
       <c r="C423" s="5">
         <v>3.4537116999999853</v>
       </c>
       <c r="D423" s="5">
         <v>1.4407691409364043</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2899.8791516000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.92244660000005751</v>
       </c>
       <c r="D424" s="5">
         <v>0.38250837616571332</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2903.345272</v>
       </c>
       <c r="C425" s="5">
         <v>3.4661203999999088</v>
       </c>
       <c r="D425" s="5">
         <v>1.4437832824384156</v>
       </c>
       <c r="E425" s="5">
         <v>1.4987920702024038</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2903.8284526000002</v>
       </c>
       <c r="C426" s="5">
         <v>0.48318060000019614</v>
       </c>
       <c r="D426" s="5">
         <v>0.19988932719057217</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2904.9662188000002</v>
       </c>
       <c r="C427" s="5">
         <v>1.1377661999999873</v>
       </c>
       <c r="D427" s="5">
         <v>0.47119365169796534</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2903.0733614999999</v>
       </c>
       <c r="C428" s="5">
         <v>-1.8928573000002871</v>
       </c>
       <c r="D428" s="5">
         <v>-0.77911616800256933</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2906.8859569000001</v>
       </c>
       <c r="C429" s="5">
         <v>3.8125954000001911</v>
       </c>
       <c r="D429" s="5">
         <v>1.5873888274481551</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2904.7898401000002</v>
       </c>
       <c r="C430" s="5">
         <v>-2.0961167999998906</v>
       </c>
       <c r="D430" s="5">
         <v>-0.86188049874093009</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2899.9362259</v>
       </c>
       <c r="C431" s="5">
         <v>-4.8536142000002656</v>
       </c>
       <c r="D431" s="5">
         <v>-1.986756007428836</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2894.1381691000001</v>
       </c>
       <c r="C432" s="5">
         <v>-5.7980567999998129</v>
       </c>
       <c r="D432" s="5">
         <v>-2.3730402520300231</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2896.8392227999998</v>
       </c>
       <c r="C433" s="5">
         <v>2.7010536999996475</v>
       </c>
       <c r="D433" s="5">
         <v>1.1257078044758062</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2899.4381739</v>
       </c>
       <c r="C434" s="5">
         <v>2.5989511000002494</v>
       </c>
       <c r="D434" s="5">
         <v>1.0819297807738604</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2899.5777266999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.1395527999998194</v>
       </c>
       <c r="D435" s="5">
         <v>5.7772467640848646E-2</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2906.0773273</v>
       </c>
       <c r="C436" s="5">
         <v>6.4996006000001216</v>
       </c>
       <c r="D436" s="5">
         <v>2.7232931606406385</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2912.5906657</v>
       </c>
       <c r="C437" s="5">
         <v>6.513338400000066</v>
       </c>
       <c r="D437" s="5">
         <v>2.7229412516143636</v>
       </c>
       <c r="E437" s="5">
         <v>0.31843934612816316</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2917.8907325</v>
       </c>
       <c r="C438" s="5">
         <v>5.3000667999999678</v>
       </c>
       <c r="D438" s="5">
         <v>2.2056384865715373</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2916.0659132000001</v>
       </c>
       <c r="C439" s="5">
         <v>-1.8248192999999446</v>
       </c>
       <c r="D439" s="5">
         <v>-0.74789187275775548</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2925.5116836000002</v>
+        <v>2924.2898350999999</v>
       </c>
       <c r="C440" s="5">
-        <v>9.4457704000001286</v>
+        <v>8.2239218999998229</v>
       </c>
       <c r="D440" s="5">
-        <v>3.9570643327558663</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4372438296562446</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>2923.5570892999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.73274579999997513</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-0.30027262110973174</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>