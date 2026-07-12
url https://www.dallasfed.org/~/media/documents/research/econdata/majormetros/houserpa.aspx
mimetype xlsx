--- v5 (2026-06-01)
+++ v6 (2026-07-12)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B27538D1-69EF-4DEB-9096-ECBFB83841CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D4F3C8CC-639B-41F8-AFB7-3B3AA01FC904}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{20E0CACF-BF68-4E9E-A16F-7AE54FF239B8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4DAF2AC5-81EE-49C4-81FD-3DEC37298D95}"/>
   </bookViews>
   <sheets>
     <sheet name="houserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CE17092-D17E-4497-997F-CBB05AAAC853}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAE14722-4DA4-483F-A568-7FE1DAAA7D35}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1354.7294863</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>1354.720333</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1358.3304129000001</v>
+        <v>1358.3259977</v>
       </c>
       <c r="C7" s="5">
-        <v>3.6009266000000935</v>
+        <v>3.6056647000000339</v>
       </c>
       <c r="D7" s="5">
-        <v>3.2366951066317595</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>3.2410387065379354</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1364.0507516</v>
+        <v>1364.0481169</v>
       </c>
       <c r="C8" s="5">
-        <v>5.7203386999999566</v>
+        <v>5.7221191999999519</v>
       </c>
       <c r="D8" s="5">
-        <v>5.1722718120208233</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>5.1739364136906385</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1371.0629730999999</v>
+        <v>1371.0759359000001</v>
       </c>
       <c r="C9" s="5">
-        <v>7.012221499999896</v>
+        <v>7.0278190000001359</v>
       </c>
       <c r="D9" s="5">
-        <v>6.3463230924050817</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>6.3608544541559731</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1381.7473705</v>
+        <v>1381.9256447</v>
       </c>
       <c r="C10" s="5">
-        <v>10.68439740000008</v>
+        <v>10.849708799999917</v>
       </c>
       <c r="D10" s="5">
-        <v>9.7627380336210212</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>9.9203272081423997</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1393.3856542000001</v>
+        <v>1393.1356427999999</v>
       </c>
       <c r="C11" s="5">
-        <v>11.638283700000102</v>
+        <v>11.209998099999893</v>
       </c>
       <c r="D11" s="5">
-        <v>10.58908306932118</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>10.180497466648198</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1399.8700736000001</v>
+        <v>1399.9204090999999</v>
       </c>
       <c r="C12" s="5">
-        <v>6.4844193999999789</v>
+        <v>6.7847663000000011</v>
       </c>
       <c r="D12" s="5">
-        <v>5.729635006326661</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>6.003278470858131</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1402.065182</v>
+        <v>1402.0786089999999</v>
       </c>
       <c r="C13" s="5">
-        <v>2.195108399999981</v>
+        <v>2.1581998999999996</v>
       </c>
       <c r="D13" s="5">
-        <v>1.8980098176860638</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>1.8657579941529612</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1404.2353264999999</v>
+        <v>1404.1349908</v>
       </c>
       <c r="C14" s="5">
-        <v>2.1701444999998785</v>
+        <v>2.0563818000000538</v>
       </c>
       <c r="D14" s="5">
-        <v>1.8732777673253098</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>1.7742668330581246</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1404.1302668000001</v>
+        <v>1404.1515753000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.10505969999985609</v>
+        <v>1.6584500000135449E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-8.974263314537323E-2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>1.4174344352113621E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1406.8510298000001</v>
+        <v>1406.8870801</v>
       </c>
       <c r="C16" s="5">
-        <v>2.7207630000000336</v>
+        <v>2.7355047999999442</v>
       </c>
       <c r="D16" s="5">
-        <v>2.35016400572714</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>2.3629983141241206</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1413.9812500999999</v>
+        <v>1414.0388514000001</v>
       </c>
       <c r="C17" s="5">
-        <v>7.1302202999997917</v>
+        <v>7.151771300000064</v>
       </c>
       <c r="D17" s="5">
-        <v>6.2542850477467216</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>6.2735549172657556</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1403.166964</v>
+        <v>1403.155855</v>
       </c>
       <c r="C18" s="5">
-        <v>-10.81428609999989</v>
+        <v>-10.882996400000138</v>
       </c>
       <c r="D18" s="5">
-        <v>-8.8013505866726849</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-8.8545803788940614</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1404.3104205</v>
+        <v>1404.3043163</v>
       </c>
       <c r="C19" s="5">
-        <v>1.1434564999999566</v>
+        <v>1.1484613000000081</v>
       </c>
       <c r="D19" s="5">
-        <v>0.9822883193229659</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>0.98661492071570045</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1408.5503567000001</v>
+        <v>1408.5464271000001</v>
       </c>
       <c r="C20" s="5">
-        <v>4.239936200000102</v>
+        <v>4.2421108000000913</v>
       </c>
       <c r="D20" s="5">
-        <v>3.6838496212488137</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>3.6857868020574669</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1409.0728575999999</v>
+        <v>1409.0729034000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.52250089999984084</v>
+        <v>0.526476300000013</v>
       </c>
       <c r="D21" s="5">
-        <v>0.44604857843542067</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>0.44945053415197389</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1414.7235298000001</v>
+        <v>1414.8972801</v>
       </c>
       <c r="C22" s="5">
-        <v>5.6506722000001446</v>
+        <v>5.8243766999999025</v>
       </c>
       <c r="D22" s="5">
-        <v>4.919818250787511</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>5.0745114062546337</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1421.2228485999999</v>
+        <v>1420.9990997</v>
       </c>
       <c r="C23" s="5">
-        <v>6.4993187999998554</v>
+        <v>6.1018195999999989</v>
       </c>
       <c r="D23" s="5">
-        <v>5.6543175412503199</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>5.2995929863105973</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1413.5150732</v>
+        <v>1413.5640725000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-7.7077753999999459</v>
+        <v>-7.4350271999999222</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.3173521356211566</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-6.1011337089382227</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1413.8634916000001</v>
+        <v>1413.8781209000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.3484184000001278</v>
+        <v>0.31404840000004697</v>
       </c>
       <c r="D25" s="5">
-        <v>0.29619023847429204</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>0.26692735053250871</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1419.3020661</v>
+        <v>1419.2078164</v>
       </c>
       <c r="C26" s="5">
-        <v>5.4385744999999588</v>
+        <v>5.3296954999998434</v>
       </c>
       <c r="D26" s="5">
-        <v>4.7148452034219801</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>4.6184411318993313</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1413.9167757</v>
+        <v>1413.9334724</v>
       </c>
       <c r="C27" s="5">
-        <v>-5.3852904000000308</v>
+        <v>-5.2743439999999282</v>
       </c>
       <c r="D27" s="5">
-        <v>-4.4593596699361022</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-4.3696431696593212</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1416.9907427000001</v>
+        <v>1417.0218706000001</v>
       </c>
       <c r="C28" s="5">
-        <v>3.0739670000000388</v>
+        <v>3.0883982000000287</v>
       </c>
       <c r="D28" s="5">
-        <v>2.6403178714914599</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>2.6528308302182779</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1416.1519599999999</v>
+        <v>1416.2046957</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.83878270000013799</v>
+        <v>-0.81717490000005455</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.70802770380509195</v>
+        <v>-0.68983098013635225</v>
       </c>
       <c r="E29" s="5">
-        <v>0.15351758729802434</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>0.15316724132830029</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1419.0721728999999</v>
+        <v>1419.0623034</v>
       </c>
       <c r="C30" s="5">
-        <v>2.9202129000000241</v>
+        <v>2.8576077000000168</v>
       </c>
       <c r="D30" s="5">
-        <v>2.5027491791094869</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.4484047952467058</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1418.5061731999999</v>
+        <v>1418.4975548</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.56599970000002031</v>
+        <v>-0.56474860000002991</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.47757378484252211</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-0.47652376019317044</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1420.4852966000001</v>
+        <v>1420.4779857999999</v>
       </c>
       <c r="C32" s="5">
-        <v>1.9791234000001623</v>
+        <v>1.9804309999999532</v>
       </c>
       <c r="D32" s="5">
-        <v>1.6871676474238706</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.688301263231673</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1420.8529983000001</v>
+        <v>1420.8359402999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.3677016999999978</v>
+        <v>0.35795450000000528</v>
       </c>
       <c r="D33" s="5">
-        <v>0.3110702970281265</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>0.30281443618658255</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1422.7586997000001</v>
+        <v>1422.9224225999999</v>
       </c>
       <c r="C34" s="5">
-        <v>1.9057013999999981</v>
+        <v>2.0864822999999433</v>
       </c>
       <c r="D34" s="5">
-        <v>1.621411166351816</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.7764896357398197</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1422.4798963999999</v>
+        <v>1422.3035407</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.27880330000016329</v>
+        <v>-0.61888189999990573</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.23489830692736691</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-0.52067792868208951</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1424.9718582</v>
+        <v>1425.0130586</v>
       </c>
       <c r="C36" s="5">
-        <v>2.4919618000001265</v>
+        <v>2.7095179000000371</v>
       </c>
       <c r="D36" s="5">
-        <v>2.1225857441315554</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>2.3101298606013509</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1425.0736532999999</v>
+        <v>1425.0808703</v>
       </c>
       <c r="C37" s="5">
-        <v>0.10179509999989023</v>
+        <v>6.7811699999992925E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>8.5757571434519342E-2</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>5.7119014221096442E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1425.2796662999999</v>
+        <v>1425.2146671999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.20601299999998446</v>
+        <v>0.13379689999987932</v>
       </c>
       <c r="D38" s="5">
-        <v>0.17361366165746794</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>0.11272287581485241</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1434.7594008999999</v>
+        <v>1434.7665342</v>
       </c>
       <c r="C39" s="5">
-        <v>9.4797346000000289</v>
+        <v>9.5518670000001293</v>
       </c>
       <c r="D39" s="5">
-        <v>8.2799075666336144</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>8.3456455199387047</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1438.8691541000001</v>
+        <v>1438.8892682000001</v>
       </c>
       <c r="C40" s="5">
-        <v>4.1097532000001138</v>
+        <v>4.1227340000000368</v>
       </c>
       <c r="D40" s="5">
-        <v>3.4919764718453816</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>3.5031632052431316</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1441.2757369000001</v>
+        <v>1441.3136689</v>
       </c>
       <c r="C41" s="5">
-        <v>2.4065828000000238</v>
+        <v>2.4244006999999783</v>
       </c>
       <c r="D41" s="5">
-        <v>2.0256281834759138</v>
+        <v>2.0407360313746903</v>
       </c>
       <c r="E41" s="5">
-        <v>1.7740876409901851</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.7729762707494157</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1446.0335084000001</v>
+        <v>1446.0277785999999</v>
       </c>
       <c r="C42" s="5">
-        <v>4.7577714999999898</v>
+        <v>4.7141096999998808</v>
       </c>
       <c r="D42" s="5">
-        <v>4.0340186605605899</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>3.9962231805739101</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1448.7512598999999</v>
+        <v>1448.7429431</v>
       </c>
       <c r="C43" s="5">
-        <v>2.7177514999998493</v>
+        <v>2.7151645000001281</v>
       </c>
       <c r="D43" s="5">
-        <v>2.278803305652799</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>2.2766208001297361</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1452.7229050999999</v>
+        <v>1452.7129355</v>
       </c>
       <c r="C44" s="5">
-        <v>3.9716452000000118</v>
+        <v>3.96999239999991</v>
       </c>
       <c r="D44" s="5">
-        <v>3.3397697294986317</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>3.3383783250215293</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1454.6955923999999</v>
+        <v>1454.6610006000001</v>
       </c>
       <c r="C45" s="5">
-        <v>1.9726872999999614</v>
+        <v>1.9480651000001217</v>
       </c>
       <c r="D45" s="5">
-        <v>1.6417341772832827</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>1.6211026316744537</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1455.6594729000001</v>
+        <v>1455.7984899</v>
       </c>
       <c r="C46" s="5">
-        <v>0.96388050000018666</v>
+        <v>1.1374892999999702</v>
       </c>
       <c r="D46" s="5">
-        <v>0.79802340096095659</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>0.94240033310306615</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1460.3680376</v>
+        <v>1460.2605209000001</v>
       </c>
       <c r="C47" s="5">
-        <v>4.7085646999998971</v>
+        <v>4.4620310000000245</v>
       </c>
       <c r="D47" s="5">
-        <v>3.9513990396099263</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>3.7406470833902805</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1468.1472822999999</v>
+        <v>1468.1736512</v>
       </c>
       <c r="C48" s="5">
-        <v>7.7792446999999356</v>
+        <v>7.9131302999999207</v>
       </c>
       <c r="D48" s="5">
-        <v>6.5829352033713429</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>6.7001379463637489</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1470.9340751</v>
+        <v>1470.9356384</v>
       </c>
       <c r="C49" s="5">
-        <v>2.7867928000000575</v>
+        <v>2.7619872000000214</v>
       </c>
       <c r="D49" s="5">
-        <v>2.3017349598911219</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>2.280993083305427</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1474.6314027000001</v>
+        <v>1474.5917262999999</v>
       </c>
       <c r="C50" s="5">
-        <v>3.6973276000001079</v>
+        <v>3.6560878999998749</v>
       </c>
       <c r="D50" s="5">
-        <v>3.0583610872964018</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>3.0237774546563179</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1473.1681478999999</v>
+        <v>1473.1688756000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-1.4632548000001862</v>
+        <v>-1.422850699999799</v>
       </c>
       <c r="D51" s="5">
-        <v>-1.1842650357112849</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-1.15176871323871</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1475.5671163</v>
+        <v>1475.5777212</v>
       </c>
       <c r="C52" s="5">
-        <v>2.398968400000058</v>
+        <v>2.4088455999999496</v>
       </c>
       <c r="D52" s="5">
-        <v>1.9717273842982719</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.9799176797182572</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1479.1588964</v>
+        <v>1479.1772481999999</v>
       </c>
       <c r="C53" s="5">
-        <v>3.5917801000000509</v>
+        <v>3.5995269999998527</v>
       </c>
       <c r="D53" s="5">
-        <v>2.9604283351323479</v>
+        <v>2.9668778119613215</v>
       </c>
       <c r="E53" s="5">
-        <v>2.6284463500011235</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.6270186786542471</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1477.4613709</v>
+        <v>1477.4614607999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-1.6975254999999834</v>
+        <v>-1.7157873999999538</v>
       </c>
       <c r="D54" s="5">
-        <v>-1.3684953054429072</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-1.383106667454026</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1476.2398889999999</v>
+        <v>1476.2327703000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.2214819000000716</v>
+        <v>-1.2286904999998569</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.98759373057082378</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-0.99339534262440354</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1480.6472088</v>
+        <v>1480.6346920999999</v>
       </c>
       <c r="C56" s="5">
-        <v>4.4073198000000957</v>
+        <v>4.4019217999998546</v>
       </c>
       <c r="D56" s="5">
-        <v>3.6420212810247543</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>3.6375050249640051</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1490.1580432999999</v>
+        <v>1490.1179953000001</v>
       </c>
       <c r="C57" s="5">
-        <v>9.5108344999998735</v>
+        <v>9.4833032000001367</v>
       </c>
       <c r="D57" s="5">
-        <v>7.9863515674158947</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>7.9624825776683839</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1489.6458556</v>
+        <v>1489.7533426</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.51218769999991309</v>
+        <v>-0.36465270000007877</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.41167758673648081</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.29326185341812527</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1494.4545869999999</v>
+        <v>1494.4022929</v>
       </c>
       <c r="C59" s="5">
-        <v>4.8087313999999424</v>
+        <v>4.6489503000000241</v>
       </c>
       <c r="D59" s="5">
-        <v>3.9432462980680372</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>3.8096867144288282</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1498.3537409999999</v>
+        <v>1498.3709143999999</v>
       </c>
       <c r="C60" s="5">
-        <v>3.8991539999999532</v>
+        <v>3.9686214999999265</v>
       </c>
       <c r="D60" s="5">
-        <v>3.1762192152119839</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.2337508194765885</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1502.6944868999999</v>
+        <v>1502.6896213</v>
       </c>
       <c r="C61" s="5">
-        <v>4.3407459000000017</v>
+        <v>4.318706900000052</v>
       </c>
       <c r="D61" s="5">
-        <v>3.5323421112027686</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>3.5140814006304089</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1502.1829336999999</v>
+        <v>1502.1636839</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.51155319999998028</v>
+        <v>-0.52593739999997524</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.40774474905783675</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-0.41918928640111153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1511.7522609</v>
+        <v>1511.7503856999999</v>
       </c>
       <c r="C63" s="5">
-        <v>9.5693272000000889</v>
+        <v>9.5867017999999007</v>
       </c>
       <c r="D63" s="5">
-        <v>7.917937747647974</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>7.9329275769048246</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1517.3538885999999</v>
+        <v>1517.3582956</v>
       </c>
       <c r="C64" s="5">
-        <v>5.6016276999998809</v>
+        <v>5.6079099000000951</v>
       </c>
       <c r="D64" s="5">
-        <v>4.5382107541124705</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>4.5434103752946431</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1520.6791823999999</v>
+        <v>1520.6814134000001</v>
       </c>
       <c r="C65" s="5">
-        <v>3.325293800000054</v>
+        <v>3.3231178000000909</v>
       </c>
       <c r="D65" s="5">
-        <v>2.6617406654882769</v>
+        <v>2.6599700275026672</v>
       </c>
       <c r="E65" s="5">
-        <v>2.8070199963677211</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.8058953212338977</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1525.6073578999999</v>
+        <v>1525.6097741000001</v>
       </c>
       <c r="C66" s="5">
-        <v>4.9281754999999521</v>
+        <v>4.9283606999999847</v>
       </c>
       <c r="D66" s="5">
-        <v>3.9589986784563713</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>3.9591442064702553</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1530.1002097999999</v>
+        <v>1530.0964675</v>
       </c>
       <c r="C67" s="5">
-        <v>4.4928519000000051</v>
+        <v>4.4866933999999219</v>
       </c>
       <c r="D67" s="5">
-        <v>3.5917574482685177</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.5867484289677787</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1534.5515301999999</v>
+        <v>1534.5425422000001</v>
       </c>
       <c r="C68" s="5">
-        <v>4.451320399999986</v>
+        <v>4.4460747000000538</v>
       </c>
       <c r="D68" s="5">
-        <v>3.5474058148773358</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>3.5431671109731555</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1535.4450669</v>
+        <v>1535.4093771</v>
       </c>
       <c r="C69" s="5">
-        <v>0.89353670000014063</v>
+        <v>0.866834899999958</v>
       </c>
       <c r="D69" s="5">
-        <v>0.70097653248988312</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>0.67996793467506311</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1537.9106199</v>
+        <v>1537.975273</v>
       </c>
       <c r="C70" s="5">
-        <v>2.4655529999999999</v>
+        <v>2.5658958999999868</v>
       </c>
       <c r="D70" s="5">
-        <v>1.9440186872235588</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>2.0239123917996649</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1547.8502483</v>
+        <v>1547.8396468000001</v>
       </c>
       <c r="C71" s="5">
-        <v>9.9396283999999469</v>
+        <v>9.8643738000000667</v>
       </c>
       <c r="D71" s="5">
-        <v>8.0374047249675442</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>7.974042668880621</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1547.5623330999999</v>
+        <v>1547.5726285000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.28791520000004311</v>
+        <v>-0.26701830000001792</v>
       </c>
       <c r="D72" s="5">
-        <v>-0.22298345480480375</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-0.20681607226435972</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1552.5474051000001</v>
+        <v>1552.5467927</v>
       </c>
       <c r="C73" s="5">
-        <v>4.9850720000001729</v>
+        <v>4.9741641999999047</v>
       </c>
       <c r="D73" s="5">
-        <v>3.9347147144548344</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.9259258478957726</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1553.9323025000001</v>
+        <v>1553.9124010999999</v>
       </c>
       <c r="C74" s="5">
-        <v>1.3848973999999998</v>
+        <v>1.3656083999999282</v>
       </c>
       <c r="D74" s="5">
-        <v>1.075686630911421</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>1.0606322192526996</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1556.5961267</v>
+        <v>1556.5962388999999</v>
       </c>
       <c r="C75" s="5">
-        <v>2.6638241999999082</v>
+        <v>2.6838377999999921</v>
       </c>
       <c r="D75" s="5">
-        <v>2.0766030216742948</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>2.0923803235554539</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1558.7874191999999</v>
+        <v>1558.7906453000001</v>
       </c>
       <c r="C76" s="5">
-        <v>2.1912924999999177</v>
+        <v>2.1944064000001617</v>
       </c>
       <c r="D76" s="5">
-        <v>1.7024367266917695</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.7048746109578516</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1563.9613399</v>
+        <v>1563.9577846</v>
       </c>
       <c r="C77" s="5">
-        <v>5.1739207000000533</v>
+        <v>5.1671392999999171</v>
       </c>
       <c r="D77" s="5">
-        <v>4.0565581283390051</v>
+        <v>4.0511353980594134</v>
       </c>
       <c r="E77" s="5">
-        <v>2.8462385755613662</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.8458538927782939</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1559.0909524000001</v>
+        <v>1559.0948671000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-4.8703874999998789</v>
+        <v>-4.8629174999998668</v>
       </c>
       <c r="D78" s="5">
-        <v>-3.6736166111788093</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-3.6680863722152512</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1562.2179231</v>
+        <v>1562.2158205000001</v>
       </c>
       <c r="C79" s="5">
-        <v>3.1269706999999016</v>
+        <v>3.1209533999999621</v>
       </c>
       <c r="D79" s="5">
-        <v>2.4334918794034044</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.4287512143251977</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1562.8494983000001</v>
+        <v>1562.8442273000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.63157520000004297</v>
+        <v>0.62840679999999338</v>
       </c>
       <c r="D80" s="5">
-        <v>0.48621751531878754</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.48377357945841304</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1569.4159838</v>
+        <v>1569.3969402</v>
       </c>
       <c r="C81" s="5">
-        <v>6.5664854999999989</v>
+        <v>6.5527128999999604</v>
       </c>
       <c r="D81" s="5">
-        <v>5.1600937587317652</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>5.1490379200832548</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1573.0017227999999</v>
+        <v>1573.029841</v>
       </c>
       <c r="C82" s="5">
-        <v>3.5857389999998759</v>
+        <v>3.6329008000000158</v>
       </c>
       <c r="D82" s="5">
-        <v>2.7764286958916973</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.8134467323373658</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1572.5000858999999</v>
+        <v>1572.4992721000001</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.50163689999999406</v>
+        <v>-0.53056889999993473</v>
       </c>
       <c r="D83" s="5">
-        <v>-0.38201456718041094</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-0.40399926294645283</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1577.8009175</v>
+        <v>1577.8097127000001</v>
       </c>
       <c r="C84" s="5">
-        <v>5.3008316000000377</v>
+        <v>5.3104405999999926</v>
       </c>
       <c r="D84" s="5">
-        <v>4.1209967924350055</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.128608538613121</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1581.3419824</v>
+        <v>1581.3458393000001</v>
       </c>
       <c r="C85" s="5">
-        <v>3.5410649000000376</v>
+        <v>3.5361265999999887</v>
       </c>
       <c r="D85" s="5">
-        <v>2.7266582906082748</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>2.7227933872099097</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1579.6202496999999</v>
+        <v>1579.6012745999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.7217327000000751</v>
+        <v>-1.7445647000001827</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.298739791634218</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-1.3158549036321521</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1597.2119310999999</v>
+        <v>1597.2134321000001</v>
       </c>
       <c r="C87" s="5">
-        <v>17.59168139999997</v>
+        <v>17.612157500000194</v>
       </c>
       <c r="D87" s="5">
-        <v>14.213709930053376</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>14.231463242934561</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1603.6930041999999</v>
+        <v>1603.6961535999999</v>
       </c>
       <c r="C88" s="5">
-        <v>6.4810731000000033</v>
+        <v>6.4827214999997977</v>
       </c>
       <c r="D88" s="5">
-        <v>4.9794438936680452</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>4.9807339874360146</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1604.0426222999999</v>
+        <v>1604.0404794999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.34961810000004334</v>
+        <v>0.34432590000005803</v>
       </c>
       <c r="D89" s="5">
-        <v>0.26192365615222979</v>
+        <v>0.25795370439620768</v>
       </c>
       <c r="E89" s="5">
-        <v>2.5628051907320648</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.5629013324200089</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1612.6141216000001</v>
+        <v>1612.6181297000001</v>
       </c>
       <c r="C90" s="5">
-        <v>8.5714993000001414</v>
+        <v>8.5776502000001074</v>
       </c>
       <c r="D90" s="5">
-        <v>6.6042830940339803</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>6.6091716606995421</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1615.8237224</v>
+        <v>1615.8236793999999</v>
       </c>
       <c r="C91" s="5">
-        <v>3.2096007999998619</v>
+        <v>3.2055496999998923</v>
       </c>
       <c r="D91" s="5">
-        <v>2.4146901150622124</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>2.4116028794885391</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1623.1762369</v>
+        <v>1623.1736163</v>
       </c>
       <c r="C92" s="5">
-        <v>7.3525145000000975</v>
+        <v>7.3499369000001025</v>
       </c>
       <c r="D92" s="5">
-        <v>5.5991334633251011</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.5971213395251684</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1628.4465153000001</v>
+        <v>1628.4381005</v>
       </c>
       <c r="C93" s="5">
-        <v>5.270278400000052</v>
+        <v>5.2644841999999699</v>
       </c>
       <c r="D93" s="5">
-        <v>3.9666085686548058</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>3.9621760651388671</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1638.1571587999999</v>
+        <v>1638.16344</v>
       </c>
       <c r="C94" s="5">
-        <v>9.7106434999998328</v>
+        <v>9.7253395000000182</v>
       </c>
       <c r="D94" s="5">
-        <v>7.3951771084932671</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>7.4067785964993194</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1644.0847922</v>
+        <v>1644.0882337</v>
       </c>
       <c r="C95" s="5">
-        <v>5.9276334000001043</v>
+        <v>5.9247937000000093</v>
       </c>
       <c r="D95" s="5">
-        <v>4.4296390749860137</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>4.4274573017218488</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1645.8155171999999</v>
+        <v>1645.8156664000001</v>
       </c>
       <c r="C96" s="5">
-        <v>1.730724999999893</v>
+        <v>1.7274327000000085</v>
       </c>
       <c r="D96" s="5">
-        <v>1.2705774357125943</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>1.2681438047295046</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1655.7593698000001</v>
+        <v>1655.7636812000001</v>
       </c>
       <c r="C97" s="5">
-        <v>9.9438526000001275</v>
+        <v>9.9480148000000099</v>
       </c>
       <c r="D97" s="5">
-        <v>7.4961287882193695</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>7.4993707783460595</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1663.8145841999999</v>
+        <v>1663.8043189</v>
       </c>
       <c r="C98" s="5">
-        <v>8.0552143999998407</v>
+        <v>8.0406376999999338</v>
       </c>
       <c r="D98" s="5">
-        <v>5.9967294450792741</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.9855703139255256</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1670.9856451000001</v>
+        <v>1670.9875926</v>
       </c>
       <c r="C99" s="5">
-        <v>7.1710609000001568</v>
+        <v>7.1832736999999725</v>
       </c>
       <c r="D99" s="5">
-        <v>5.2963960005488309</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>5.305664895588591</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1677.6706889</v>
+        <v>1677.6735354</v>
       </c>
       <c r="C100" s="5">
-        <v>6.6850437999999031</v>
+        <v>6.6859428000000207</v>
       </c>
       <c r="D100" s="5">
-        <v>4.9078470860458578</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>4.9085158343470825</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1685.9078397999999</v>
+        <v>1685.9073980999999</v>
       </c>
       <c r="C101" s="5">
-        <v>8.2371508999999605</v>
+        <v>8.2338626999999178</v>
       </c>
       <c r="D101" s="5">
-        <v>6.053586443160075</v>
+        <v>6.05109375718067</v>
       </c>
       <c r="E101" s="5">
-        <v>5.1036809347756229</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.1037938036026853</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1692.2326677999999</v>
+        <v>1692.2376009</v>
       </c>
       <c r="C102" s="5">
-        <v>6.324828000000025</v>
+        <v>6.3302028000000519</v>
       </c>
       <c r="D102" s="5">
-        <v>4.595965532236379</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>4.5999533930348058</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1698.4193783999999</v>
+        <v>1698.4198553000001</v>
       </c>
       <c r="C103" s="5">
-        <v>6.1867105999999694</v>
+        <v>6.1822544000001471</v>
       </c>
       <c r="D103" s="5">
-        <v>4.476433858207951</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>4.4731311827722831</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1706.3663349000001</v>
+        <v>1706.3635343999999</v>
       </c>
       <c r="C104" s="5">
-        <v>7.9469565000001694</v>
+        <v>7.9436790999998266</v>
       </c>
       <c r="D104" s="5">
-        <v>5.7616104464712325</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>5.7591711906284537</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1711.7858051000001</v>
+        <v>1711.7832447999999</v>
       </c>
       <c r="C105" s="5">
-        <v>5.4194701999999779</v>
+        <v>5.4197103999999854</v>
       </c>
       <c r="D105" s="5">
-        <v>3.8785208361021173</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.8787022300240226</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1717.6154634</v>
+        <v>1717.6160447</v>
       </c>
       <c r="C106" s="5">
-        <v>5.8296582999998918</v>
+        <v>5.8327999000000545</v>
       </c>
       <c r="D106" s="5">
-        <v>4.1641436066684356</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>4.1664362324129733</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1724.2312360999999</v>
+        <v>1724.2306454</v>
       </c>
       <c r="C107" s="5">
-        <v>6.6157726999999795</v>
+        <v>6.6146006999999827</v>
       </c>
       <c r="D107" s="5">
-        <v>4.721247215917046</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>4.7203914100253819</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1731.3423897</v>
+        <v>1731.3372076999999</v>
       </c>
       <c r="C108" s="5">
-        <v>7.1111536000000797</v>
+        <v>7.1065622999999505</v>
       </c>
       <c r="D108" s="5">
-        <v>5.062914881076308</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>5.059573340678658</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1740.1392284999999</v>
+        <v>1740.1419473000001</v>
       </c>
       <c r="C109" s="5">
-        <v>8.7968387999999322</v>
+        <v>8.8047396000001754</v>
       </c>
       <c r="D109" s="5">
-        <v>6.270426398942397</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>6.2762358861634837</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1744.0315684</v>
+        <v>1744.0288800000001</v>
       </c>
       <c r="C110" s="5">
-        <v>3.8923399000000245</v>
+        <v>3.8869326999999885</v>
       </c>
       <c r="D110" s="5">
-        <v>2.717426570426773</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>2.7136007591207045</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1746.6618565000001</v>
+        <v>1746.6643472999999</v>
       </c>
       <c r="C111" s="5">
-        <v>2.6302881000001435</v>
+        <v>2.6354672999998456</v>
       </c>
       <c r="D111" s="5">
-        <v>1.8248863432635209</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>1.8285124170668743</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1752.2668983999999</v>
+        <v>1752.2701108000001</v>
       </c>
       <c r="C112" s="5">
-        <v>5.6050418999998328</v>
+        <v>5.6057635000001937</v>
       </c>
       <c r="D112" s="5">
-        <v>3.9194998148748494</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.9200076672670336</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1758.8237372999999</v>
+        <v>1758.8253907999999</v>
       </c>
       <c r="C113" s="5">
-        <v>6.5568389000000025</v>
+        <v>6.5552799999998115</v>
       </c>
       <c r="D113" s="5">
-        <v>4.58387680090937</v>
+        <v>4.5827558800470847</v>
       </c>
       <c r="E113" s="5">
-        <v>4.325022743156004</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.3251481535805381</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1755.2998543000001</v>
+        <v>1755.3041387000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-3.5238829999998416</v>
+        <v>-3.521252099999856</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.3779368020424907</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-2.3761787490829467</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1758.2349546999999</v>
+        <v>1758.2360113</v>
       </c>
       <c r="C115" s="5">
-        <v>2.9351003999997829</v>
+        <v>2.931872599999906</v>
       </c>
       <c r="D115" s="5">
-        <v>2.0251205267680428</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>2.0228679714590303</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1766.2995521</v>
+        <v>1766.2981291999999</v>
       </c>
       <c r="C116" s="5">
-        <v>8.0645974000001388</v>
+        <v>8.0621178999999756</v>
       </c>
       <c r="D116" s="5">
-        <v>5.6451071199415059</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>5.6433240236384963</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1759.7164092999999</v>
+        <v>1759.7134381999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.5831428000001324</v>
+        <v>-6.5846910000000207</v>
       </c>
       <c r="D117" s="5">
-        <v>-4.3819460900069611</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-4.382959042024881</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1761.2082834</v>
+        <v>1761.2066259000001</v>
       </c>
       <c r="C118" s="5">
-        <v>1.4918741000001319</v>
+        <v>1.493187700000135</v>
       </c>
       <c r="D118" s="5">
-        <v>1.0221080068264943</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.0230139158577289</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1767.9759965999999</v>
+        <v>1767.9727597999999</v>
       </c>
       <c r="C119" s="5">
-        <v>6.7677131999998892</v>
+        <v>6.7661338999998861</v>
       </c>
       <c r="D119" s="5">
-        <v>4.7098988770867045</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>4.708780983351013</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1773.4734731999999</v>
+        <v>1773.4625513999999</v>
       </c>
       <c r="C120" s="5">
-        <v>5.4974766000000272</v>
+        <v>5.4897915999999896</v>
       </c>
       <c r="D120" s="5">
-        <v>3.7958499954766189</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.7904598347262786</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1777.8930416000001</v>
+        <v>1777.8977981</v>
       </c>
       <c r="C121" s="5">
-        <v>4.4195684000001165</v>
+        <v>4.435246700000107</v>
       </c>
       <c r="D121" s="5">
-        <v>3.0317792207694705</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>3.0427017406500667</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1782.2253648000001</v>
+        <v>1782.2290217</v>
       </c>
       <c r="C122" s="5">
-        <v>4.3323232000000189</v>
+        <v>4.3312235999999302</v>
       </c>
       <c r="D122" s="5">
-        <v>2.963638566385729</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>2.9628682158630015</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1786.0165311000001</v>
+        <v>1786.0197636</v>
       </c>
       <c r="C123" s="5">
-        <v>3.7911662999999862</v>
+        <v>3.7907419000000573</v>
       </c>
       <c r="D123" s="5">
-        <v>2.5827290209557319</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>2.5824311472266048</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1787.8377648000001</v>
+        <v>1787.8410764</v>
       </c>
       <c r="C124" s="5">
-        <v>1.8212336999999934</v>
+        <v>1.821312799999987</v>
       </c>
       <c r="D124" s="5">
-        <v>1.2305481607953972</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.2305996664360386</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1792.9071039</v>
+        <v>1792.9094407</v>
       </c>
       <c r="C125" s="5">
-        <v>5.0693390999999792</v>
+        <v>5.0683642999999847</v>
       </c>
       <c r="D125" s="5">
-        <v>3.4561173079542318</v>
+        <v>3.45543582276302</v>
       </c>
       <c r="E125" s="5">
-        <v>1.9378500458677062</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.9378870738554044</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1794.3333775000001</v>
+        <v>1794.3371107999999</v>
       </c>
       <c r="C126" s="5">
-        <v>1.4262736000000587</v>
+        <v>1.4276700999998866</v>
       </c>
       <c r="D126" s="5">
-        <v>0.95879851065412414</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>0.95974015308499805</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1798.1861122</v>
+        <v>1798.1859824000001</v>
       </c>
       <c r="C127" s="5">
-        <v>3.8527346999999281</v>
+        <v>3.8488716000001659</v>
       </c>
       <c r="D127" s="5">
-        <v>2.607248269039486</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.6045976043689967</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1803.3285874999999</v>
+        <v>1803.3273059000001</v>
       </c>
       <c r="C128" s="5">
-        <v>5.1424752999998873</v>
+        <v>5.1413234999999986</v>
       </c>
       <c r="D128" s="5">
-        <v>3.4862712903886317</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.4854783788998756</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1807.7456483000001</v>
+        <v>1807.7428325000001</v>
       </c>
       <c r="C129" s="5">
-        <v>4.4170608000001721</v>
+        <v>4.4155266000000211</v>
       </c>
       <c r="D129" s="5">
-        <v>2.9791938156099818</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>2.9781472073732163</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1814.9607748000001</v>
+        <v>1814.9578145</v>
       </c>
       <c r="C130" s="5">
-        <v>7.2151264999999967</v>
+        <v>7.2149819999999636</v>
       </c>
       <c r="D130" s="5">
-        <v>4.8960233518855034</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>4.8959309292775366</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1816.6616446999999</v>
+        <v>1816.6571868000001</v>
       </c>
       <c r="C131" s="5">
-        <v>1.700869899999816</v>
+        <v>1.69937230000005</v>
       </c>
       <c r="D131" s="5">
-        <v>1.1303808416102346</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.1293822724107283</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1818.2007146000001</v>
+        <v>1818.1855627</v>
       </c>
       <c r="C132" s="5">
-        <v>1.539069900000186</v>
+        <v>1.5283758999999009</v>
       </c>
       <c r="D132" s="5">
-        <v>1.021386641628963</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.014259316915167</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1820.5839891999999</v>
+        <v>1820.5928799000001</v>
       </c>
       <c r="C133" s="5">
-        <v>2.3832745999998224</v>
+        <v>2.4073172000000795</v>
       </c>
       <c r="D133" s="5">
-        <v>1.5843344619441257</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>1.6004473169083377</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1828.1093476999999</v>
+        <v>1828.1163474</v>
       </c>
       <c r="C134" s="5">
-        <v>7.5253585000000385</v>
+        <v>7.5234674999999243</v>
       </c>
       <c r="D134" s="5">
-        <v>5.074517174213522</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.0731875697688</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1831.8261735000001</v>
+        <v>1831.8297442999999</v>
       </c>
       <c r="C135" s="5">
-        <v>3.7168258000001515</v>
+        <v>3.713396899999907</v>
       </c>
       <c r="D135" s="5">
-        <v>2.4672517029318275</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>2.4649405455197559</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1833.3859507</v>
+        <v>1833.389136</v>
       </c>
       <c r="C136" s="5">
-        <v>1.5597771999998713</v>
+        <v>1.5593917000001056</v>
       </c>
       <c r="D136" s="5">
-        <v>1.0265838856742704</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.0263269656540341</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1837.7540818</v>
+        <v>1837.7564293999999</v>
       </c>
       <c r="C137" s="5">
-        <v>4.3681311000000278</v>
+        <v>4.3672933999998804</v>
       </c>
       <c r="D137" s="5">
-        <v>2.8968225924028257</v>
+        <v>2.8962546566019265</v>
       </c>
       <c r="E137" s="5">
-        <v>2.5013553575891967</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.5013526998045377</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1837.5825689000001</v>
+        <v>1837.5849315</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.17151289999992514</v>
+        <v>-0.17149789999984932</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.11193547037140483</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-0.11192554295369472</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1840.8938530999999</v>
+        <v>1840.8928329</v>
       </c>
       <c r="C139" s="5">
-        <v>3.3112841999998182</v>
+        <v>3.3079013999999916</v>
       </c>
       <c r="D139" s="5">
-        <v>2.1839344319286136</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>2.1816783611702473</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1842.5877352</v>
+        <v>1842.585515</v>
       </c>
       <c r="C140" s="5">
-        <v>1.6938821000001099</v>
+        <v>1.6926820999999563</v>
       </c>
       <c r="D140" s="5">
-        <v>1.1097744515139896</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>1.1089848894492604</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1843.4371160000001</v>
+        <v>1843.4340896000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.84938080000006266</v>
+        <v>0.84857460000011997</v>
       </c>
       <c r="D141" s="5">
-        <v>0.5545706631676639</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>0.55404362103712579</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1845.2386498999999</v>
+        <v>1845.2354981999999</v>
       </c>
       <c r="C142" s="5">
-        <v>1.8015338999998676</v>
+        <v>1.8014085999998315</v>
       </c>
       <c r="D142" s="5">
-        <v>1.1790467089574763</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>1.1789662087847042</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1844.5397645999999</v>
+        <v>1844.5371170000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.69888530000002902</v>
+        <v>-0.69838119999985793</v>
       </c>
       <c r="D143" s="5">
-        <v>-0.45355516609112412</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-0.45322947382920864</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1845.1988707</v>
+        <v>1845.1819556</v>
       </c>
       <c r="C144" s="5">
-        <v>0.65910610000014458</v>
+        <v>0.6448385999999573</v>
       </c>
       <c r="D144" s="5">
-        <v>0.42963757231406774</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>0.42032003374128379</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1849.0999256</v>
+        <v>1849.1129714000001</v>
       </c>
       <c r="C145" s="5">
-        <v>3.9010548999999628</v>
+        <v>3.9310158000000683</v>
       </c>
       <c r="D145" s="5">
-        <v>2.5667068827345929</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>2.5866752670772319</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1846.7330436</v>
+        <v>1846.7406289999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.3668820000000323</v>
+        <v>-2.3723424000002069</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.5252543817730779</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-1.5287376439384048</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1844.5248016</v>
+        <v>1844.5273228000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.2082419999999274</v>
+        <v>-2.2133061999998063</v>
       </c>
       <c r="D147" s="5">
-        <v>-1.4255077439397801</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-1.42874953686003</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1844.0085998</v>
+        <v>1844.0105312999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.51620180000008986</v>
+        <v>-0.51679150000018126</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.33531107694709794</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-0.33569308229969286</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1839.5841743999999</v>
+        <v>1839.5851307</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.4244254000000183</v>
+        <v>-4.4254005999998753</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.8415289693079493</v>
+        <v>-2.8421440972504541</v>
       </c>
       <c r="E149" s="5">
-        <v>9.9583106255840548E-2</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>9.9507272603971408E-2</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1845.0139509999999</v>
+        <v>1845.0147546000001</v>
       </c>
       <c r="C150" s="5">
-        <v>5.4297765999999683</v>
+        <v>5.4296239000000242</v>
       </c>
       <c r="D150" s="5">
-        <v>3.6000287032227796</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>3.599923909642766</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1847.0325774999999</v>
+        <v>1847.0306866999999</v>
       </c>
       <c r="C151" s="5">
-        <v>2.0186264999999821</v>
+        <v>2.0159320999998727</v>
       </c>
       <c r="D151" s="5">
-        <v>1.320847297687866</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>1.3190730853651411</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1847.0306421</v>
+        <v>1847.0276871999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.9353999998656946E-3</v>
+        <v>-2.9994999999871652E-3</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.2574042512536465E-3</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-1.948732025469635E-3</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1848.5140127</v>
+        <v>1848.5108679</v>
       </c>
       <c r="C153" s="5">
-        <v>1.4833705999999438</v>
+        <v>1.4831807000000481</v>
       </c>
       <c r="D153" s="5">
-        <v>0.96800151552935976</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>0.9678786001412476</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1854.0297765</v>
+        <v>1854.0263298</v>
       </c>
       <c r="C154" s="5">
-        <v>5.5157638000000588</v>
+        <v>5.5154618999999911</v>
       </c>
       <c r="D154" s="5">
-        <v>3.6400210689620849</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>3.6398248493518803</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1851.7876993</v>
+        <v>1851.7943545000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.2420772000000397</v>
+        <v>-2.2319752999999309</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.4415462739968077</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.4350968400234643</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1850.5405334</v>
+        <v>1850.5273520000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.2471659000000272</v>
+        <v>-1.2670024999999896</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.80520449962997453</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-0.81796046888604756</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1853.0938555</v>
+        <v>1853.1044463000001</v>
       </c>
       <c r="C157" s="5">
-        <v>2.5533221000000594</v>
+        <v>2.5770942999999988</v>
       </c>
       <c r="D157" s="5">
-        <v>1.668347996466002</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.6840120756122845</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1853.1258388000001</v>
+        <v>1853.131016</v>
       </c>
       <c r="C158" s="5">
-        <v>3.198330000009264E-2</v>
+        <v>2.6569699999981822E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>2.071325388091072E-2</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>1.720688463371367E-2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1854.1269863</v>
+        <v>1854.1254024</v>
       </c>
       <c r="C159" s="5">
-        <v>1.0011474999998882</v>
+        <v>0.99438639999993939</v>
       </c>
       <c r="D159" s="5">
-        <v>0.65022738300957172</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>0.64582139218720691</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1855.6636880000001</v>
+        <v>1855.6625506</v>
       </c>
       <c r="C160" s="5">
-        <v>1.5367017000000942</v>
+        <v>1.5371482000000469</v>
       </c>
       <c r="D160" s="5">
-        <v>0.99910696938778631</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0.99939944987672558</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1855.2969748</v>
+        <v>1855.2963209</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.36671320000004926</v>
+        <v>-0.36622970000007626</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.23688444229729155</v>
+        <v>-0.23657260128132629</v>
       </c>
       <c r="E161" s="5">
-        <v>0.85414957459748475</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>0.85406159996637143</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1857.6448800999999</v>
+        <v>1857.6454363</v>
       </c>
       <c r="C162" s="5">
-        <v>2.3479052999998657</v>
+        <v>2.3491154000000734</v>
       </c>
       <c r="D162" s="5">
-        <v>1.529232243938683</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>1.530026443261745</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1857.2221433</v>
+        <v>1857.2207429</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.42273679999993874</v>
+        <v>-0.42469340000002376</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.27273766012929634</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-0.27399833355351566</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1856.6302836</v>
+        <v>1856.6273437</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.59185969999998633</v>
+        <v>-0.59339920000002166</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.38174653056999297</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.38273804412660706</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1855.7972339</v>
+        <v>1855.7948269999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.83304969999994682</v>
+        <v>-0.83251670000004196</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.53710013502860088</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-0.53675818371985429</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1854.7695338000001</v>
+        <v>1854.7660951</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.0277000999999473</v>
+        <v>-1.0287318999999115</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.66251357861157878</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.66317756607395806</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1853.5328942000001</v>
+        <v>1853.5504671000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.2366395999999895</v>
+        <v>-1.2156279999999242</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.7971544700069555</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-0.78366034617826097</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1848.3308830000001</v>
+        <v>1848.325928</v>
       </c>
       <c r="C168" s="5">
-        <v>-5.2020112000000154</v>
+        <v>-5.2245391000001291</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.3163433892580585</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-3.3304521971080581</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1853.6384595</v>
+        <v>1853.6464845999999</v>
       </c>
       <c r="C169" s="5">
-        <v>5.3075764999998682</v>
+        <v>5.320556599999918</v>
       </c>
       <c r="D169" s="5">
-        <v>3.5008078867247994</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>3.5095149501087386</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1854.2135413999999</v>
+        <v>1854.2176978</v>
       </c>
       <c r="C170" s="5">
-        <v>0.57508189999998649</v>
+        <v>0.57121320000010201</v>
       </c>
       <c r="D170" s="5">
-        <v>0.37292981390573132</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.37041517465337126</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1856.8559822</v>
+        <v>1856.8309503999999</v>
       </c>
       <c r="C171" s="5">
-        <v>2.6424408000000312</v>
+        <v>2.6132525999998961</v>
       </c>
       <c r="D171" s="5">
-        <v>1.7235885955944497</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.7043983025070375</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1856.2615940000001</v>
+        <v>1856.2607379999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.5943881999999121</v>
+        <v>-0.57021239999994577</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.38344999689281511</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-0.36788505849449926</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1860.6299051000001</v>
+        <v>1860.6282908000001</v>
       </c>
       <c r="C173" s="5">
-        <v>4.3683111000000281</v>
+        <v>4.3675528000001123</v>
       </c>
       <c r="D173" s="5">
-        <v>2.8607797359938125</v>
+        <v>2.8602780221145263</v>
       </c>
       <c r="E173" s="5">
-        <v>0.28744348599905045</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.28739182199282176</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1868.4281344999999</v>
+        <v>1868.4386569999999</v>
       </c>
       <c r="C174" s="5">
-        <v>7.7982293999998546</v>
+        <v>7.8103661999998621</v>
       </c>
       <c r="D174" s="5">
-        <v>5.1469829209338291</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.1551838639789072</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1869.7142922</v>
+        <v>1869.7117244999999</v>
       </c>
       <c r="C175" s="5">
-        <v>1.2861577000001034</v>
+        <v>1.2730675000000247</v>
       </c>
       <c r="D175" s="5">
-        <v>0.82917073993757917</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.82069535284357009</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1870.5807050000001</v>
+        <v>1870.5786052000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.86641280000003462</v>
+        <v>0.86688070000013795</v>
       </c>
       <c r="D176" s="5">
-        <v>0.55749121353656506</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>0.55779381878859891</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1874.7257907000001</v>
+        <v>1874.7252768999999</v>
       </c>
       <c r="C177" s="5">
-        <v>4.1450856999999814</v>
+        <v>4.1466716999998425</v>
       </c>
       <c r="D177" s="5">
-        <v>2.691771302122592</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>2.6928168817333731</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1874.7415077000001</v>
+        <v>1874.7395623</v>
       </c>
       <c r="C178" s="5">
-        <v>1.5716999999995096E-2</v>
+        <v>1.4285400000062509E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>1.0060815170964688E-2</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>9.144379003522829E-3</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1878.2184686000001</v>
+        <v>1878.2438341</v>
       </c>
       <c r="C179" s="5">
-        <v>3.4769608999999946</v>
+        <v>3.5042717999999695</v>
       </c>
       <c r="D179" s="5">
-        <v>2.2484045547145115</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.2662497066540777</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1883.4007114000001</v>
+        <v>1883.4051176999999</v>
       </c>
       <c r="C180" s="5">
-        <v>5.18224280000004</v>
+        <v>5.1612835999999334</v>
       </c>
       <c r="D180" s="5">
-        <v>3.3616614214614815</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>3.3478133933058318</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1884.8108480000001</v>
+        <v>1884.8137730000001</v>
       </c>
       <c r="C181" s="5">
-        <v>1.4101365999999871</v>
+        <v>1.4086553000001913</v>
       </c>
       <c r="D181" s="5">
-        <v>0.90217104491610023</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.901217326271464</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1885.8100175</v>
+        <v>1885.8114521</v>
       </c>
       <c r="C182" s="5">
-        <v>0.99916949999987992</v>
+        <v>0.99767909999991389</v>
       </c>
       <c r="D182" s="5">
-        <v>0.63799794541832267</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>0.63704251915959187</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1892.2299822</v>
+        <v>1892.1794769999999</v>
       </c>
       <c r="C183" s="5">
-        <v>6.4199647000000368</v>
+        <v>6.3680248999999094</v>
       </c>
       <c r="D183" s="5">
-        <v>4.1625909155249552</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.1282830019460537</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1892.6320717000001</v>
+        <v>1892.6310994999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.40208950000010191</v>
+        <v>0.45162249999998494</v>
       </c>
       <c r="D184" s="5">
-        <v>0.25529228558289763</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.28679044659949415</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1898.7662571000001</v>
+        <v>1898.7656274000001</v>
       </c>
       <c r="C185" s="5">
-        <v>6.1341853999999785</v>
+        <v>6.1345279000001938</v>
       </c>
       <c r="D185" s="5">
-        <v>3.9593896987396571</v>
+        <v>3.9596167960123774</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0496473745513777</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.0497020704550506</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1903.8746060999999</v>
+        <v>1903.8961073999999</v>
       </c>
       <c r="C186" s="5">
-        <v>5.1083489999998619</v>
+        <v>5.1304799999998068</v>
       </c>
       <c r="D186" s="5">
-        <v>3.27662377577016</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>3.2910318895925883</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1904.5481327</v>
+        <v>1904.5473</v>
       </c>
       <c r="C187" s="5">
-        <v>0.67352660000005926</v>
+        <v>0.65119260000005852</v>
       </c>
       <c r="D187" s="5">
-        <v>0.42534648123544461</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.4112108858716379</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1909.4937420000001</v>
+        <v>1909.493181</v>
       </c>
       <c r="C188" s="5">
-        <v>4.9456093000001147</v>
+        <v>4.9458810000000994</v>
       </c>
       <c r="D188" s="5">
-        <v>3.1609751165061484</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>3.1611526626452946</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1919.0962480999999</v>
+        <v>1919.0971396</v>
       </c>
       <c r="C189" s="5">
-        <v>9.6025060999998004</v>
+        <v>9.6039585999999417</v>
       </c>
       <c r="D189" s="5">
-        <v>6.2043251814083211</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>6.2052916494090837</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1921.1327801</v>
+        <v>1921.14031</v>
       </c>
       <c r="C190" s="5">
-        <v>2.0365320000000793</v>
+        <v>2.0431704000000082</v>
       </c>
       <c r="D190" s="5">
-        <v>1.2808907289253657</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.2850898746601169</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1920.3047641999999</v>
+        <v>1920.3258662000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.82801590000008218</v>
+        <v>-0.81444379999993544</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.51598050644202642</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-0.50754073893384266</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1932.7786243999999</v>
+        <v>1932.7915005</v>
       </c>
       <c r="C192" s="5">
-        <v>12.47386019999999</v>
+        <v>12.46563429999992</v>
       </c>
       <c r="D192" s="5">
-        <v>8.0795316239945514</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>8.0739200045325319</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1939.5682667000001</v>
+        <v>1939.5686848</v>
       </c>
       <c r="C193" s="5">
-        <v>6.789642300000196</v>
+        <v>6.7771843000000445</v>
       </c>
       <c r="D193" s="5">
-        <v>4.2978782270872262</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>4.2898104171185114</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1943.4671178000001</v>
+        <v>1943.4703787000001</v>
       </c>
       <c r="C194" s="5">
-        <v>3.8988511000000017</v>
+        <v>3.9016939000000548</v>
       </c>
       <c r="D194" s="5">
-        <v>2.4390458218914945</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>2.4408434128089684</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1949.5039408</v>
+        <v>1949.4108108</v>
       </c>
       <c r="C195" s="5">
-        <v>6.036822999999913</v>
+        <v>5.9404320999999527</v>
       </c>
       <c r="D195" s="5">
-        <v>3.7918001833830983</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>3.7302282199114467</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1958.5408818000001</v>
+        <v>1958.5494874999999</v>
       </c>
       <c r="C196" s="5">
-        <v>9.0369410000000698</v>
+        <v>9.1386766999999054</v>
       </c>
       <c r="D196" s="5">
-        <v>5.7066442845372878</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.7728367583700368</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1964.5176449000001</v>
+        <v>1964.5218391999999</v>
       </c>
       <c r="C197" s="5">
-        <v>5.976763099999971</v>
+        <v>5.9723516999999902</v>
       </c>
       <c r="D197" s="5">
-        <v>3.7240609523713664</v>
+        <v>3.7212493643004718</v>
       </c>
       <c r="E197" s="5">
-        <v>3.4628479179118488</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.463103126110445</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1967.6199570000001</v>
+        <v>1967.6561641999999</v>
       </c>
       <c r="C198" s="5">
-        <v>3.1023121000000629</v>
+        <v>3.1343249999999898</v>
       </c>
       <c r="D198" s="5">
-        <v>1.911552846010256</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>1.9314475062303771</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1972.8534987</v>
+        <v>1972.8538751000001</v>
       </c>
       <c r="C199" s="5">
-        <v>5.2335416999999325</v>
+        <v>5.1977109000001747</v>
       </c>
       <c r="D199" s="5">
-        <v>3.2389099286269429</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.21635193051788</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1980.5154654999999</v>
+        <v>1980.5174721000001</v>
       </c>
       <c r="C200" s="5">
-        <v>7.6619667999998455</v>
+        <v>7.6635969999999816</v>
       </c>
       <c r="D200" s="5">
-        <v>4.7612859341915392</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.7623197828919883</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1980.5107054</v>
+        <v>1980.5122987</v>
       </c>
       <c r="C201" s="5">
-        <v>-4.7600999998849147E-3</v>
+        <v>-5.1734000001033564E-3</v>
       </c>
       <c r="D201" s="5">
-        <v>-2.8841201146878603E-3</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-3.1345296863660721E-3</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1986.4267331000001</v>
+        <v>1986.4419210000001</v>
       </c>
       <c r="C202" s="5">
-        <v>5.916027700000086</v>
+        <v>5.9296223000001191</v>
       </c>
       <c r="D202" s="5">
-        <v>3.6440282451029926</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>3.6525373393545113</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1990.7654202000001</v>
+        <v>1990.7773319999999</v>
       </c>
       <c r="C203" s="5">
-        <v>4.3386871000000156</v>
+        <v>4.3354109999997945</v>
       </c>
       <c r="D203" s="5">
-        <v>2.6527162466825516</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>2.6506685911667605</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1998.6175945</v>
+        <v>1998.6346664</v>
       </c>
       <c r="C204" s="5">
-        <v>7.8521742999998878</v>
+        <v>7.8573344000001271</v>
       </c>
       <c r="D204" s="5">
-        <v>4.8372004696267679</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>4.8404189890769</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2008.6228065</v>
+        <v>2008.6167733</v>
       </c>
       <c r="C205" s="5">
-        <v>10.005212000000029</v>
+        <v>9.9821068999999625</v>
       </c>
       <c r="D205" s="5">
-        <v>6.1754714203585026</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>6.1607622878361967</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2015.6108445</v>
+        <v>2015.6139856</v>
       </c>
       <c r="C206" s="5">
-        <v>6.9880379999999604</v>
+        <v>6.9972123000000011</v>
       </c>
       <c r="D206" s="5">
-        <v>4.2556407415980324</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.2613483180249601</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>2017.6160348999999</v>
+        <v>2017.5081327</v>
       </c>
       <c r="C207" s="5">
-        <v>2.0051903999999467</v>
+        <v>1.8941471000000547</v>
       </c>
       <c r="D207" s="5">
-        <v>1.2003498001537771</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.1335312294300515</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2024.6798384000001</v>
+        <v>2024.6940195</v>
       </c>
       <c r="C208" s="5">
-        <v>7.0638035000001764</v>
+        <v>7.1858867999999347</v>
       </c>
       <c r="D208" s="5">
-        <v>4.2831279458370952</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>4.3588469178234002</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2032.8913047000001</v>
+        <v>2032.900042</v>
       </c>
       <c r="C209" s="5">
-        <v>8.2114662999999837</v>
+        <v>8.2060225000000173</v>
       </c>
       <c r="D209" s="5">
-        <v>4.9768653808901053</v>
+        <v>4.9734564544964499</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4804299150736462</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.4806537364759027</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>2033.9992467</v>
+        <v>2034.0351556999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.1079419999998663</v>
+        <v>1.1351136999999198</v>
       </c>
       <c r="D210" s="5">
-        <v>0.65597357404401091</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.6721075253659281</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>2041.199582</v>
+        <v>2041.2069965999999</v>
       </c>
       <c r="C211" s="5">
-        <v>7.2003353000000061</v>
+        <v>7.1718409000000065</v>
       </c>
       <c r="D211" s="5">
-        <v>4.3316788245006954</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>4.3141253348516262</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2050.1496965000001</v>
+        <v>2050.1543981999998</v>
       </c>
       <c r="C212" s="5">
-        <v>8.9501145000001543</v>
+        <v>8.947401599999921</v>
       </c>
       <c r="D212" s="5">
-        <v>5.3904430536374282</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.3887494978690276</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2055.5669475</v>
+        <v>2055.5668765999999</v>
       </c>
       <c r="C213" s="5">
-        <v>5.417250999999851</v>
+        <v>5.4124784000000545</v>
       </c>
       <c r="D213" s="5">
-        <v>3.2173324557715155</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.2144492224985832</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2062.3659951</v>
+        <v>2062.3846254</v>
       </c>
       <c r="C214" s="5">
-        <v>6.7990475999999944</v>
+        <v>6.8177488000001176</v>
       </c>
       <c r="D214" s="5">
-        <v>4.0421603931817929</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>4.053482349215809</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2070.2869805999999</v>
+        <v>2070.2875883000002</v>
       </c>
       <c r="C215" s="5">
-        <v>7.9209854999999152</v>
+        <v>7.9029629000001478</v>
       </c>
       <c r="D215" s="5">
-        <v>4.7074879155212912</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.6965069148991789</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2072.1375062000002</v>
+        <v>2072.1534019000001</v>
       </c>
       <c r="C216" s="5">
-        <v>1.8505256000003101</v>
+        <v>1.8658135999999104</v>
       </c>
       <c r="D216" s="5">
-        <v>1.0779086862852338</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.0868576276000796</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>2078.0000025999998</v>
+        <v>2077.9942445000001</v>
       </c>
       <c r="C217" s="5">
-        <v>5.8624963999995998</v>
+        <v>5.8408426000000873</v>
       </c>
       <c r="D217" s="5">
-        <v>3.4483732241751497</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.4354113961841515</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2079.8244628000002</v>
+        <v>2079.8334663000001</v>
       </c>
       <c r="C218" s="5">
-        <v>1.8244602000004306</v>
+        <v>1.8392217999999048</v>
       </c>
       <c r="D218" s="5">
-        <v>1.058688875614533</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.0672993787752549</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2084.6580346000001</v>
+        <v>2084.5439329999999</v>
       </c>
       <c r="C219" s="5">
-        <v>4.8335717999998451</v>
+        <v>4.7104666999998699</v>
       </c>
       <c r="D219" s="5">
-        <v>2.8247593967867468</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>2.751905795021492</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2090.4998703000001</v>
+        <v>2090.5228892</v>
       </c>
       <c r="C220" s="5">
-        <v>5.8418357000000469</v>
+        <v>5.9789562000000842</v>
       </c>
       <c r="D220" s="5">
-        <v>3.4150753476990037</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.4966978127054071</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2095.1556016</v>
+        <v>2095.1667861999999</v>
       </c>
       <c r="C221" s="5">
-        <v>4.655731299999843</v>
+        <v>4.6438969999999244</v>
       </c>
       <c r="D221" s="5">
-        <v>2.7054877428213997</v>
+        <v>2.6984964077301443</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0628443712679587</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.0629515919897932</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2100.4700075999999</v>
+        <v>2100.5037950000001</v>
       </c>
       <c r="C222" s="5">
-        <v>5.3144059999999627</v>
+        <v>5.3370088000001488</v>
       </c>
       <c r="D222" s="5">
-        <v>3.086650182425732</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.099945763893408</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>2104.7924195999999</v>
+        <v>2104.7990319</v>
       </c>
       <c r="C223" s="5">
-        <v>4.3224119999999857</v>
+        <v>4.2952368999999635</v>
       </c>
       <c r="D223" s="5">
-        <v>2.4975384421944691</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>2.4816189796504906</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>2102.7488665000001</v>
+        <v>2102.7558201000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.0435530999998264</v>
+        <v>-2.0432117999998809</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.1588843414275685</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.1586882041822455</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2104.5405562999999</v>
+        <v>2104.5387191999998</v>
       </c>
       <c r="C225" s="5">
-        <v>1.7916897999998582</v>
+        <v>1.7828990999996677</v>
       </c>
       <c r="D225" s="5">
-        <v>1.0272897197698638</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>1.02222252841635</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2106.589524</v>
+        <v>2106.5969423000001</v>
       </c>
       <c r="C226" s="5">
-        <v>2.0489677000000484</v>
+        <v>2.0582231000003048</v>
       </c>
       <c r="D226" s="5">
-        <v>1.1745889836505707</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.1799243317737407</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>2109.9169166000001</v>
+        <v>2109.9128107000001</v>
       </c>
       <c r="C227" s="5">
-        <v>3.3273926000001666</v>
+        <v>3.3158683999999994</v>
       </c>
       <c r="D227" s="5">
-        <v>1.9119727810060771</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>1.9052865920410333</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2116.9964767000001</v>
+        <v>2117.0014919999999</v>
       </c>
       <c r="C228" s="5">
-        <v>7.0795600999999806</v>
+        <v>7.0886812999997346</v>
       </c>
       <c r="D228" s="5">
-        <v>4.1015923662821141</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>4.1069829660195678</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2120.8251922999998</v>
+        <v>2120.8126907999999</v>
       </c>
       <c r="C229" s="5">
-        <v>3.8287155999996685</v>
+        <v>3.8111988000000565</v>
       </c>
       <c r="D229" s="5">
-        <v>2.191990804929933</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.1818574778166511</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2098.4836143000002</v>
+        <v>2098.5329811000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-22.341577999999572</v>
+        <v>-22.279709699999785</v>
       </c>
       <c r="D230" s="5">
-        <v>-11.933952175555451</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-11.902856518090077</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2107.5409367000002</v>
+        <v>2107.4491194000002</v>
       </c>
       <c r="C231" s="5">
-        <v>9.0573223999999755</v>
+        <v>8.9161383000000569</v>
       </c>
       <c r="D231" s="5">
-        <v>5.3040900586817319</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>5.2193437612826132</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2112.7821472000001</v>
+        <v>2112.7947961999998</v>
       </c>
       <c r="C232" s="5">
-        <v>5.2412104999998519</v>
+        <v>5.3456767999996373</v>
       </c>
       <c r="D232" s="5">
-        <v>3.0254197655003257</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>3.0867017268688013</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2111.5454381</v>
+        <v>2111.5505460999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2367091000000983</v>
+        <v>-1.2442501000000448</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.70015854301069824</v>
+        <v>-0.70440983145089175</v>
       </c>
       <c r="E233" s="5">
-        <v>0.78227299621487223</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>0.78197879080141863</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>2107.6665635999998</v>
+        <v>2107.6884452999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.8788745000001654</v>
+        <v>-3.8621008000000074</v>
       </c>
       <c r="D234" s="5">
-        <v>-2.1822444652928596</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-2.1728971529730523</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>2100.5583234000001</v>
+        <v>2100.5580633</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.1082401999997273</v>
+        <v>-7.1303819999998268</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.9728446172523801</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-3.9849498735400224</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2094.1253620000002</v>
+        <v>2094.1280698</v>
       </c>
       <c r="C236" s="5">
-        <v>-6.4329613999998401</v>
+        <v>-6.4299934999999095</v>
       </c>
       <c r="D236" s="5">
-        <v>-3.6137276371951854</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-3.6120888223855174</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2087.9321023000002</v>
+        <v>2087.9264271000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-6.1932596999999987</v>
+        <v>-6.2016426999998657</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.4917720473543468</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.4964172371700797</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2085.2683416</v>
+        <v>2085.2661807999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.663760700000239</v>
+        <v>-2.6602463000003809</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.5202498829461453</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-1.5182622921960376</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>2081.8123492999998</v>
+        <v>2081.8023290000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.4559923000001618</v>
+        <v>-3.4638517999997021</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.9707754795751931</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-1.975218511357435</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2076.4329763999999</v>
+        <v>2076.4367597999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-5.3793728999999075</v>
+        <v>-5.3655692000002091</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.05709188452854</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.0493725932175919</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2070.8917090999998</v>
+        <v>2070.8834597</v>
       </c>
       <c r="C241" s="5">
-        <v>-5.5412673000000723</v>
+        <v>-5.5533000999998876</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.1557893227006639</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.1625359232378192</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>2071.9343484000001</v>
+        <v>2072.0329536999998</v>
       </c>
       <c r="C242" s="5">
-        <v>1.0426393000002463</v>
+        <v>1.1494939999997769</v>
       </c>
       <c r="D242" s="5">
-        <v>0.60584413396651549</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>0.66812632766559688</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2073.6668525999999</v>
+        <v>2073.6044419999998</v>
       </c>
       <c r="C243" s="5">
-        <v>1.7325041999997666</v>
+        <v>1.5714883000000555</v>
       </c>
       <c r="D243" s="5">
-        <v>1.0080401594896982</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>0.91391990680702584</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>2072.7660136</v>
+        <v>2072.7587985</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.90083899999990535</v>
+        <v>-0.84564349999982369</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.5200583133110892</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-0.48827981068425563</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2073.4451574</v>
+        <v>2073.4370653999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.67914380000001984</v>
+        <v>0.67826689999992595</v>
       </c>
       <c r="D245" s="5">
-        <v>0.39389048540561244</v>
+        <v>0.3933823562009886</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.804378916623417</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.8049996847290695</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2076.3042172999999</v>
+        <v>2076.3095318999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.8590598999999202</v>
+        <v>2.8724664999999732</v>
       </c>
       <c r="D246" s="5">
-        <v>1.6672788618162571</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>1.6751632599371291</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2078.5469007000002</v>
+        <v>2078.5264953000001</v>
       </c>
       <c r="C247" s="5">
-        <v>2.24268340000026</v>
+        <v>2.2169634000001679</v>
       </c>
       <c r="D247" s="5">
-        <v>1.3038867654132424</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>1.2888420237325393</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>2082.9298414999998</v>
+        <v>2082.9213764000001</v>
       </c>
       <c r="C248" s="5">
-        <v>4.3829407999996874</v>
+        <v>4.3948811000000205</v>
       </c>
       <c r="D248" s="5">
-        <v>2.5599411328280253</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.567021891915644</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2092.0228898</v>
+        <v>2092.0119436999998</v>
       </c>
       <c r="C249" s="5">
-        <v>9.0930483000001914</v>
+        <v>9.0905672999997478</v>
       </c>
       <c r="D249" s="5">
-        <v>5.366239435372977</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>5.3647622855009347</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2102.1341324999999</v>
+        <v>2102.1270932000002</v>
       </c>
       <c r="C250" s="5">
-        <v>10.111242699999821</v>
+        <v>10.115149500000371</v>
       </c>
       <c r="D250" s="5">
-        <v>5.9565728855232702</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>5.958967956231298</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>2099.5226327</v>
+        <v>2099.5150214</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.6114997999998195</v>
+        <v>-2.6120718000001943</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.4806266757006359</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-1.4809536913886201</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2101.4242195000002</v>
+        <v>2101.4385232999998</v>
       </c>
       <c r="C252" s="5">
-        <v>1.9015868000001319</v>
+        <v>1.9235018999997919</v>
       </c>
       <c r="D252" s="5">
-        <v>1.0922986825964154</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>1.1049545561329088</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>2101.9512106000002</v>
+        <v>2101.9522777000002</v>
       </c>
       <c r="C253" s="5">
-        <v>0.52699110000003202</v>
+        <v>0.51375440000037997</v>
       </c>
       <c r="D253" s="5">
-        <v>0.30134909705576973</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.29376777773821861</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2104.1791164000001</v>
+        <v>2104.3489934999998</v>
       </c>
       <c r="C254" s="5">
-        <v>2.2279057999999168</v>
+        <v>2.3967157999995834</v>
       </c>
       <c r="D254" s="5">
-        <v>1.2793481762677139</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.3768934236255692</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2109.8947245999998</v>
+        <v>2109.8537194999999</v>
       </c>
       <c r="C255" s="5">
-        <v>5.7156081999996786</v>
+        <v>5.5047260000001188</v>
       </c>
       <c r="D255" s="5">
-        <v>3.3087158586812881</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>3.1846157063849745</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2112.8150162000002</v>
+        <v>2112.7729184999998</v>
       </c>
       <c r="C256" s="5">
-        <v>2.9202916000003825</v>
+        <v>2.919198999999935</v>
       </c>
       <c r="D256" s="5">
-        <v>1.6736144484944759</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.6730162709269081</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2116.3474523999998</v>
+        <v>2116.3227206000001</v>
       </c>
       <c r="C257" s="5">
-        <v>3.5324361999996654</v>
+        <v>3.5498021000003064</v>
       </c>
       <c r="D257" s="5">
-        <v>2.0248438674503655</v>
+        <v>2.0349313424559812</v>
       </c>
       <c r="E257" s="5">
-        <v>2.0691309267035107</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.0683364793484538</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2125.6771875999998</v>
+        <v>2125.6467708999999</v>
       </c>
       <c r="C258" s="5">
-        <v>9.3297351999999591</v>
+        <v>9.3240502999997261</v>
       </c>
       <c r="D258" s="5">
-        <v>5.4202652797677331</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>5.4169469492314271</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>2122.2169450000001</v>
+        <v>2122.1729624</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.460242599999674</v>
+        <v>-3.4738084999999046</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.9360025022002514</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-1.9435520819629293</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2131.1001906000001</v>
+        <v>2131.0760700999999</v>
       </c>
       <c r="C260" s="5">
-        <v>8.8832456000000093</v>
+        <v>8.9031076999999641</v>
       </c>
       <c r="D260" s="5">
-        <v>5.140268230389089</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.1521371194460652</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2144.295595</v>
+        <v>2144.2728213999999</v>
       </c>
       <c r="C261" s="5">
-        <v>13.195404399999916</v>
+        <v>13.19675129999996</v>
       </c>
       <c r="D261" s="5">
-        <v>7.6885243765710376</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>7.6894261070635794</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2141.8850788999998</v>
+        <v>2141.8855073</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.4105161000002227</v>
+        <v>-2.3873140999999123</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.3406740979040488</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.3278626078910949</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2146.0006367999999</v>
+        <v>2146.0039631</v>
       </c>
       <c r="C263" s="5">
-        <v>4.1155579000001126</v>
+        <v>4.1184557999999925</v>
       </c>
       <c r="D263" s="5">
-        <v>2.3302825232230484</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.3319402720351157</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2148.6539309999998</v>
+        <v>2148.6973839000002</v>
       </c>
       <c r="C264" s="5">
-        <v>2.6532941999998911</v>
+        <v>2.69342080000024</v>
       </c>
       <c r="D264" s="5">
-        <v>1.4937991218003432</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>1.5165441281866476</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2151.1039710999999</v>
+        <v>2151.1335730999999</v>
       </c>
       <c r="C265" s="5">
-        <v>2.4500401000000238</v>
+        <v>2.4361891999997169</v>
       </c>
       <c r="D265" s="5">
-        <v>1.3769350038463468</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.3690742611966566</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2158.7281933999998</v>
+        <v>2158.9853287999999</v>
       </c>
       <c r="C266" s="5">
-        <v>7.6242222999999285</v>
+        <v>7.8517557000000124</v>
       </c>
       <c r="D266" s="5">
-        <v>4.3370943967938169</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>4.4690757432833683</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2154.280886</v>
+        <v>2154.2410224</v>
       </c>
       <c r="C267" s="5">
-        <v>-4.4473073999997723</v>
+        <v>-4.744306399999914</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.4443615429590282</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-2.6053262209464911</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2160.2116735</v>
+        <v>2160.1046507000001</v>
       </c>
       <c r="C268" s="5">
-        <v>5.9307874999999513</v>
+        <v>5.8636283000000731</v>
       </c>
       <c r="D268" s="5">
-        <v>3.3541133272900536</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>3.315623864492423</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2167.7501097999998</v>
+        <v>2167.6968026</v>
       </c>
       <c r="C269" s="5">
-        <v>7.5384362999998302</v>
+        <v>7.5921518999998625</v>
       </c>
       <c r="D269" s="5">
-        <v>4.2689257828624871</v>
+        <v>4.3001518724748333</v>
       </c>
       <c r="E269" s="5">
-        <v>2.4288382959852806</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.4275164416055928</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2178.6374878000001</v>
+        <v>2178.5677900000001</v>
       </c>
       <c r="C270" s="5">
-        <v>10.887378000000353</v>
+        <v>10.870987400000104</v>
       </c>
       <c r="D270" s="5">
-        <v>6.1962214442995656</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.1867908156335583</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2182.4023286000001</v>
+        <v>2182.3354196</v>
       </c>
       <c r="C271" s="5">
-        <v>3.7648408000000018</v>
+        <v>3.7676295999999638</v>
       </c>
       <c r="D271" s="5">
-        <v>2.0935085876308879</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.0951417960116681</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>2191.7410288999999</v>
+        <v>2191.7073406999998</v>
       </c>
       <c r="C272" s="5">
-        <v>9.3387002999998003</v>
+        <v>9.3719210999997813</v>
       </c>
       <c r="D272" s="5">
-        <v>5.2575009945907913</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>5.276813199689534</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>2197.0421974999999</v>
+        <v>2197.0171200999998</v>
       </c>
       <c r="C273" s="5">
-        <v>5.3011685999999827</v>
+        <v>5.3097794000000249</v>
       </c>
       <c r="D273" s="5">
-        <v>2.9413662885460878</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.9462537426840685</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2205.3038233000002</v>
+        <v>2205.3085203999999</v>
       </c>
       <c r="C274" s="5">
-        <v>8.2616258000002745</v>
+        <v>8.2914003000000776</v>
       </c>
       <c r="D274" s="5">
-        <v>4.6069128536577519</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>4.6239159603060909</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2213.8012124000002</v>
+        <v>2213.8316429000001</v>
       </c>
       <c r="C275" s="5">
-        <v>8.4973890999999639</v>
+        <v>8.5231225000002269</v>
       </c>
       <c r="D275" s="5">
-        <v>4.7230510476342191</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.7376493834703881</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>2218.8530515000002</v>
+        <v>2218.927811</v>
       </c>
       <c r="C276" s="5">
-        <v>5.051839100000052</v>
+        <v>5.0961680999998862</v>
       </c>
       <c r="D276" s="5">
-        <v>2.7730017260371609</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>2.7976042972989834</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2229.4598731000001</v>
+        <v>2229.5143094999999</v>
       </c>
       <c r="C277" s="5">
-        <v>10.606821599999876</v>
+        <v>10.586498499999834</v>
       </c>
       <c r="D277" s="5">
-        <v>5.8896294683050687</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>5.8778436777887189</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2236.9936161999999</v>
+        <v>2237.3352457999999</v>
       </c>
       <c r="C278" s="5">
-        <v>7.5337430999998105</v>
+        <v>7.8209363000000849</v>
       </c>
       <c r="D278" s="5">
-        <v>4.1312341094610794</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>4.2916654766799178</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2238.1669313000002</v>
+        <v>2238.1144362</v>
       </c>
       <c r="C279" s="5">
-        <v>1.173315100000309</v>
+        <v>0.77919040000006135</v>
       </c>
       <c r="D279" s="5">
-        <v>0.63122528633703379</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>0.41872204043011951</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2249.1864488000001</v>
+        <v>2249.0231558</v>
       </c>
       <c r="C280" s="5">
-        <v>11.019517499999893</v>
+        <v>10.90871960000004</v>
       </c>
       <c r="D280" s="5">
-        <v>6.0707895264334955</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>6.0082489824250684</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2253.8619927999998</v>
+        <v>2253.7735564</v>
       </c>
       <c r="C281" s="5">
-        <v>4.6755439999997179</v>
+        <v>4.7504005999999208</v>
       </c>
       <c r="D281" s="5">
-        <v>2.523244497648891</v>
+        <v>2.5643010539464273</v>
       </c>
       <c r="E281" s="5">
-        <v>3.9724081945932799</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.9708853053968207</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2257.0356087999999</v>
+        <v>2256.9262339000002</v>
       </c>
       <c r="C282" s="5">
-        <v>3.1736160000000382</v>
+        <v>3.152677500000209</v>
       </c>
       <c r="D282" s="5">
-        <v>1.7028422849409308</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.6915877913659116</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2268.3343355000002</v>
+        <v>2268.2518104999999</v>
       </c>
       <c r="C283" s="5">
-        <v>11.298726700000316</v>
+        <v>11.325576599999749</v>
       </c>
       <c r="D283" s="5">
-        <v>6.1753911048146204</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.1907817841470925</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>2274.2571959000002</v>
+        <v>2274.2165475000002</v>
       </c>
       <c r="C284" s="5">
-        <v>5.9228603999999905</v>
+        <v>5.9647370000002411</v>
       </c>
       <c r="D284" s="5">
-        <v>3.1787185899647019</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.2016374077732612</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2277.7750013999998</v>
+        <v>2277.7498544</v>
       </c>
       <c r="C285" s="5">
-        <v>3.5178054999996675</v>
+        <v>3.5333068999998432</v>
       </c>
       <c r="D285" s="5">
-        <v>1.8720244633739336</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.8803781529212582</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2282.7001657000001</v>
+        <v>2282.7068300000001</v>
       </c>
       <c r="C286" s="5">
-        <v>4.9251643000002332</v>
+        <v>4.956975600000078</v>
       </c>
       <c r="D286" s="5">
-        <v>2.6258050749903283</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.6429980174374368</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2287.9571854999999</v>
+        <v>2288.0207645</v>
       </c>
       <c r="C287" s="5">
-        <v>5.2570197999998527</v>
+        <v>5.3139344999999594</v>
       </c>
       <c r="D287" s="5">
-        <v>2.798854404018325</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>2.829536645620645</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2297.1790661</v>
+        <v>2297.2824495999998</v>
       </c>
       <c r="C288" s="5">
-        <v>9.2218806000000768</v>
+        <v>9.2616850999997951</v>
       </c>
       <c r="D288" s="5">
-        <v>4.9454177006450273</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.9671000362413009</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2301.4866068000001</v>
+        <v>2301.5663989</v>
       </c>
       <c r="C289" s="5">
-        <v>4.3075407000001178</v>
+        <v>4.2839493000001312</v>
       </c>
       <c r="D289" s="5">
-        <v>2.2735247065250652</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.2608423583589277</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2309.8610331999998</v>
+        <v>2310.2412849000002</v>
       </c>
       <c r="C290" s="5">
-        <v>8.3744263999997202</v>
+        <v>8.6748860000002423</v>
       </c>
       <c r="D290" s="5">
-        <v>4.4548973725409446</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.6178966860614068</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2315.7109967000001</v>
+        <v>2315.6706414999999</v>
       </c>
       <c r="C291" s="5">
-        <v>5.8499635000002854</v>
+        <v>5.4293565999996645</v>
       </c>
       <c r="D291" s="5">
-        <v>3.0818172790173515</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>2.8568898786652586</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2323.9624426999999</v>
+        <v>2323.7560254</v>
       </c>
       <c r="C292" s="5">
-        <v>8.2514459999997598</v>
+        <v>8.0853839000001244</v>
       </c>
       <c r="D292" s="5">
-        <v>4.3606958562279363</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.2713199524909484</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>2326.2789019000002</v>
+        <v>2326.1470932000002</v>
       </c>
       <c r="C293" s="5">
-        <v>2.3164592000002813</v>
+        <v>2.3910678000002008</v>
       </c>
       <c r="D293" s="5">
-        <v>1.2027049168893189</v>
+        <v>1.2417720822116118</v>
       </c>
       <c r="E293" s="5">
-        <v>3.2130143429960345</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.2112159890456793</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>2330.4904937000001</v>
+        <v>2330.3572672999999</v>
       </c>
       <c r="C294" s="5">
-        <v>4.211591799999951</v>
+        <v>4.2101740999996764</v>
       </c>
       <c r="D294" s="5">
-        <v>2.1942936587496131</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.1936731858289926</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2335.7105935999998</v>
+        <v>2335.6196261</v>
       </c>
       <c r="C295" s="5">
-        <v>5.2200998999996955</v>
+        <v>5.2623588000001291</v>
       </c>
       <c r="D295" s="5">
-        <v>2.7212597595514421</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.7437226237939205</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>2343.8204338999999</v>
+        <v>2343.7762816999998</v>
       </c>
       <c r="C296" s="5">
-        <v>8.1098403000000872</v>
+        <v>8.1566555999997945</v>
       </c>
       <c r="D296" s="5">
-        <v>4.2470246971877845</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>4.2721837076142855</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2352.4214396000002</v>
+        <v>2352.4038018000001</v>
       </c>
       <c r="C297" s="5">
-        <v>8.6010057000003144</v>
+        <v>8.6275201000003108</v>
       </c>
       <c r="D297" s="5">
-        <v>4.4935566716781006</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>4.5077772905300462</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2360.4530430999998</v>
+        <v>2360.4587127999998</v>
       </c>
       <c r="C298" s="5">
-        <v>8.0316034999996191</v>
+        <v>8.0549109999997199</v>
       </c>
       <c r="D298" s="5">
-        <v>4.1748390676868974</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.1872153993292693</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2365.7836180999998</v>
+        <v>2365.8739526999998</v>
       </c>
       <c r="C299" s="5">
-        <v>5.3305749999999534</v>
+        <v>5.4152398999999605</v>
       </c>
       <c r="D299" s="5">
-        <v>2.7438553167649982</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.7879802669701581</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2373.2852899999998</v>
+        <v>2373.3970714000002</v>
       </c>
       <c r="C300" s="5">
-        <v>7.5016719000000194</v>
+        <v>7.5231187000003956</v>
       </c>
       <c r="D300" s="5">
-        <v>3.8721513720993528</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.8832650586448025</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2380.0585418000001</v>
+        <v>2380.1558298999998</v>
       </c>
       <c r="C301" s="5">
-        <v>6.7732518000002528</v>
+        <v>6.7587584999996579</v>
       </c>
       <c r="D301" s="5">
-        <v>3.4790193350318077</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.4712919304048739</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2387.1286344999999</v>
+        <v>2387.4918206000002</v>
       </c>
       <c r="C302" s="5">
-        <v>7.0700926999998046</v>
+        <v>7.3359907000003659</v>
       </c>
       <c r="D302" s="5">
-        <v>3.6234851590355666</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.7619228781308189</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2398.5259096999998</v>
+        <v>2398.5053745</v>
       </c>
       <c r="C303" s="5">
-        <v>11.397275199999967</v>
+        <v>11.013553899999806</v>
       </c>
       <c r="D303" s="5">
-        <v>5.8822356571642365</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.6782572758567129</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2402.7133302000002</v>
+        <v>2402.4967007999999</v>
       </c>
       <c r="C304" s="5">
-        <v>4.1874205000003712</v>
+        <v>3.9913262999998551</v>
       </c>
       <c r="D304" s="5">
-        <v>2.1152308399403408</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.0152851730046439</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2410.2205451999998</v>
+        <v>2410.1260774000002</v>
       </c>
       <c r="C305" s="5">
-        <v>7.5072149999996327</v>
+        <v>7.6293766000003416</v>
       </c>
       <c r="D305" s="5">
-        <v>3.8144758478649843</v>
+        <v>3.8779910413723417</v>
       </c>
       <c r="E305" s="5">
-        <v>3.608408399845775</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.6102181347643425</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2415.3569822999998</v>
+        <v>2415.1627053000002</v>
       </c>
       <c r="C306" s="5">
-        <v>5.1364370999999664</v>
+        <v>5.0366278999999849</v>
       </c>
       <c r="D306" s="5">
-        <v>2.5875166325594057</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.5367583821405804</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2418.0818198000002</v>
+        <v>2417.9957508000002</v>
       </c>
       <c r="C307" s="5">
-        <v>2.7248375000003762</v>
+        <v>2.8330455000000256</v>
       </c>
       <c r="D307" s="5">
-        <v>1.3621877531589499</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.416746753268483</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2419.8930009000001</v>
+        <v>2419.8328224000002</v>
       </c>
       <c r="C308" s="5">
-        <v>1.8111810999998852</v>
+        <v>1.8370715999999447</v>
       </c>
       <c r="D308" s="5">
-        <v>0.9025307886677103</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.91551898073780613</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2423.2202619</v>
+        <v>2423.2069081</v>
       </c>
       <c r="C309" s="5">
-        <v>3.3272609999999077</v>
+        <v>3.3740856999997959</v>
       </c>
       <c r="D309" s="5">
-        <v>1.6624892394030422</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>1.686107499131051</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2425.5968573999999</v>
+        <v>2425.6114192</v>
       </c>
       <c r="C310" s="5">
-        <v>2.3765954999998939</v>
+        <v>2.4045111000000361</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1832802722900437</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.1972617137390396</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2427.8994578000002</v>
+        <v>2427.9959773</v>
       </c>
       <c r="C311" s="5">
-        <v>2.3026004000003013</v>
+        <v>2.3845581000000493</v>
       </c>
       <c r="D311" s="5">
-        <v>1.1451172393188491</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>1.18608950571224</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2434.9674703999999</v>
+        <v>2435.0750463999998</v>
       </c>
       <c r="C312" s="5">
-        <v>7.0680125999997472</v>
+        <v>7.0790690999997423</v>
       </c>
       <c r="D312" s="5">
-        <v>3.5498768731292429</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>3.5553756873636599</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2437.9341902000001</v>
+        <v>2438.0489809999999</v>
       </c>
       <c r="C313" s="5">
-        <v>2.9667198000001918</v>
+        <v>2.9739346000001206</v>
       </c>
       <c r="D313" s="5">
-        <v>1.4718953323547668</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.4754333083134341</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2443.0335472000002</v>
+        <v>2443.3499545999998</v>
       </c>
       <c r="C314" s="5">
-        <v>5.0993570000000545</v>
+        <v>5.3009735999999066</v>
       </c>
       <c r="D314" s="5">
-        <v>2.5390834360077053</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>2.6405508210024076</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2448.6732118999998</v>
+        <v>2448.6792132999999</v>
       </c>
       <c r="C315" s="5">
-        <v>5.6396646999996847</v>
+        <v>5.3292587000000822</v>
       </c>
       <c r="D315" s="5">
-        <v>2.8056051805213755</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>2.6489811602272484</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2446.5680081</v>
+        <v>2446.3588549999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.1052037999997992</v>
+        <v>-2.3203582999999526</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.0268145603538392</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-1.1312073286057212</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2452.4537878000001</v>
+        <v>2452.4287092</v>
       </c>
       <c r="C317" s="5">
-        <v>5.8857797000000573</v>
+        <v>6.0698542000000089</v>
       </c>
       <c r="D317" s="5">
-        <v>2.9253805334651162</v>
+        <v>3.0183839642302868</v>
       </c>
       <c r="E317" s="5">
-        <v>1.7522563519802636</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.7552041030830745</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>2464.0113575999999</v>
+        <v>2463.7489034</v>
       </c>
       <c r="C318" s="5">
-        <v>11.557569799999783</v>
+        <v>11.32019420000006</v>
       </c>
       <c r="D318" s="5">
-        <v>5.8040939954536075</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>5.6819041099026579</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2461.2699044999999</v>
+        <v>2461.1911184000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.7414530999999442</v>
+        <v>-2.5577849999999671</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.3269773683382446</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-1.2387125958422618</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2460.3109201000002</v>
+        <v>2460.2400462999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.95898439999973561</v>
+        <v>-0.95107210000014675</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.46655525038140633</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-0.46272879747089046</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2467.5055223999998</v>
+        <v>2467.4986881</v>
       </c>
       <c r="C321" s="5">
-        <v>7.1946022999995876</v>
+        <v>7.2586418000000776</v>
       </c>
       <c r="D321" s="5">
-        <v>3.5661111244114307</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>3.5984754586025902</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2466.2759286999999</v>
+        <v>2466.2883274000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.2295936999998958</v>
+        <v>-1.2103606999999101</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.59634118577960304</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.58704013742174599</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2464.5275439000002</v>
+        <v>2464.6164697999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.7483847999997124</v>
+        <v>-1.671857600000294</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.8473912437205966</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.81043486461570557</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2473.6462212000001</v>
+        <v>2473.7472965000002</v>
       </c>
       <c r="C324" s="5">
-        <v>9.1186772999999448</v>
+        <v>9.130826700000398</v>
       </c>
       <c r="D324" s="5">
-        <v>4.5314398625487362</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.5374338752392163</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2477.0546952</v>
+        <v>2477.1840080000002</v>
       </c>
       <c r="C325" s="5">
-        <v>3.4084739999998419</v>
+        <v>3.4367115000000013</v>
       </c>
       <c r="D325" s="5">
-        <v>1.6660867083820419</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.6799258776138304</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2482.8407047000001</v>
+        <v>2483.0913810000002</v>
       </c>
       <c r="C326" s="5">
-        <v>5.7860095000000911</v>
+        <v>5.9073730000000069</v>
       </c>
       <c r="D326" s="5">
-        <v>2.839303454874087</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>2.8994888567265065</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2479.8615758000001</v>
+        <v>2479.8863421000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.9791288999999779</v>
+        <v>-3.2050389000000905</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.4304003862013914</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.5379459538439222</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2481.9101449999998</v>
+        <v>2481.7592417999999</v>
       </c>
       <c r="C328" s="5">
-        <v>2.0485691999997471</v>
+        <v>1.8728996999998344</v>
       </c>
       <c r="D328" s="5">
-        <v>0.99581483345347888</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.91005733661164712</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2484.6838385999999</v>
+        <v>2484.7514222</v>
       </c>
       <c r="C329" s="5">
-        <v>2.7736936000001151</v>
+        <v>2.992180400000052</v>
       </c>
       <c r="D329" s="5">
-        <v>1.3493507334300103</v>
+        <v>1.4564355773752702</v>
       </c>
       <c r="E329" s="5">
-        <v>1.3141960497005778</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.3179878737655137</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2490.5427104999999</v>
+        <v>2490.2089117999999</v>
       </c>
       <c r="C330" s="5">
-        <v>5.8588718999999401</v>
+        <v>5.4574895999999171</v>
       </c>
       <c r="D330" s="5">
-        <v>2.8665808168285567</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.6677446904840973</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2492.8780022999999</v>
+        <v>2492.7923571000001</v>
       </c>
       <c r="C331" s="5">
-        <v>2.33529180000005</v>
+        <v>2.5834453000002213</v>
       </c>
       <c r="D331" s="5">
-        <v>1.1310175719590143</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.2520575276569801</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2503.8801791000001</v>
+        <v>2503.7785844</v>
       </c>
       <c r="C332" s="5">
-        <v>11.002176800000143</v>
+        <v>10.986227299999882</v>
       </c>
       <c r="D332" s="5">
-        <v>5.4266006788574073</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>5.4187329625019487</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2506.2118857999999</v>
+        <v>2506.1843689000002</v>
       </c>
       <c r="C333" s="5">
-        <v>2.3317066999998133</v>
+        <v>2.4057845000002089</v>
       </c>
       <c r="D333" s="5">
-        <v>1.1232261429989121</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.1591468667482507</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2509.7542689000002</v>
+        <v>2509.7419312000002</v>
       </c>
       <c r="C334" s="5">
-        <v>3.5423831000002792</v>
+        <v>3.5575622999999723</v>
       </c>
       <c r="D334" s="5">
-        <v>1.7093773301107618</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.7167783324379515</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2515.3412281999999</v>
+        <v>2515.4169769</v>
       </c>
       <c r="C335" s="5">
-        <v>5.5869592999997622</v>
+        <v>5.6750456999998278</v>
       </c>
       <c r="D335" s="5">
-        <v>2.7042680604980829</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.7474500742659558</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2509.4934855000001</v>
+        <v>2509.6105332000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.8477426999997988</v>
+        <v>-5.8064436999998179</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.7543999964516286</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-2.7351123603296279</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2513.6111801000002</v>
+        <v>2513.7792376000002</v>
       </c>
       <c r="C337" s="5">
-        <v>4.1176946000000498</v>
+        <v>4.1687044000000242</v>
       </c>
       <c r="D337" s="5">
-        <v>1.986883526327099</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>2.0116275812181339</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2507.8566592000002</v>
+        <v>2508.0851754</v>
       </c>
       <c r="C338" s="5">
-        <v>-5.7545208999999886</v>
+        <v>-5.6940622000001895</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.7128842881912973</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-2.6845588558875977</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2518.8593138000001</v>
+        <v>2518.9443629000002</v>
       </c>
       <c r="C339" s="5">
-        <v>11.002654599999914</v>
+        <v>10.859187500000189</v>
       </c>
       <c r="D339" s="5">
-        <v>5.3936431880461377</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>5.3211341976183935</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2524.9853188000002</v>
+        <v>2524.9198621</v>
       </c>
       <c r="C340" s="5">
-        <v>6.1260050000000774</v>
+        <v>5.975499199999831</v>
       </c>
       <c r="D340" s="5">
-        <v>2.9578227993758643</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.8841046878717913</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2528.8823708</v>
+        <v>2528.9444993000002</v>
       </c>
       <c r="C341" s="5">
-        <v>3.8970519999998032</v>
+        <v>4.0246372000001429</v>
       </c>
       <c r="D341" s="5">
-        <v>1.8678779175767435</v>
+        <v>1.9296177995943076</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7788392838303135</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.7785713574870021</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2528.5047015</v>
+        <v>2528.1579442000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.37766929999997956</v>
+        <v>-0.78655509999998685</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.17906372280376281</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-0.3725875362088904</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2539.5294832999998</v>
+        <v>2539.3988530000001</v>
       </c>
       <c r="C343" s="5">
-        <v>11.024781799999801</v>
+        <v>11.240908799999943</v>
       </c>
       <c r="D343" s="5">
-        <v>5.3595543484297181</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>5.4679727005682688</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2548.9023606999999</v>
+        <v>2548.6891851</v>
       </c>
       <c r="C344" s="5">
-        <v>9.3728774000001067</v>
+        <v>9.2903320999998869</v>
       </c>
       <c r="D344" s="5">
-        <v>4.519971678737722</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.4795958864762619</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2547.0894569000002</v>
+        <v>2547.0503291</v>
       </c>
       <c r="C345" s="5">
-        <v>-1.8129037999997308</v>
+        <v>-1.6388560000000325</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.85016771448500617</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-0.76889991655625378</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2553.3265900000001</v>
+        <v>2553.2617767000002</v>
       </c>
       <c r="C346" s="5">
-        <v>6.2371330999999373</v>
+        <v>6.2114476000001559</v>
       </c>
       <c r="D346" s="5">
-        <v>2.9783756448994447</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.9659914261480846</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2559.8902887999998</v>
+        <v>2559.8749174999998</v>
       </c>
       <c r="C347" s="5">
-        <v>6.5636987999996563</v>
+        <v>6.6131407999996554</v>
       </c>
       <c r="D347" s="5">
-        <v>3.1287653580112096</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.1527511522432938</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2562.4552230999998</v>
+        <v>2562.6137070999998</v>
       </c>
       <c r="C348" s="5">
-        <v>2.5649343000000044</v>
+        <v>2.7387896000000183</v>
       </c>
       <c r="D348" s="5">
-        <v>1.2090126967781778</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.2914521772689813</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2569.8300806000002</v>
+        <v>2570.1549728999998</v>
       </c>
       <c r="C349" s="5">
-        <v>7.3748575000004166</v>
+        <v>7.5412658000000192</v>
       </c>
       <c r="D349" s="5">
-        <v>3.5088487139317559</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.5890838612521403</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2569.3232346</v>
+        <v>2569.6373711000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.50684600000022328</v>
+        <v>-0.51760179999973843</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.23641869151233008</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-0.24139970063686844</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2574.0964445</v>
+        <v>2574.2549647000001</v>
       </c>
       <c r="C351" s="5">
-        <v>4.7732098999999835</v>
+        <v>4.6175935999999638</v>
       </c>
       <c r="D351" s="5">
-        <v>2.2522434689606241</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.1778196431086139</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2576.9157675000001</v>
+        <v>2576.9738035</v>
       </c>
       <c r="C352" s="5">
-        <v>2.8193230000001677</v>
+        <v>2.7188387999999577</v>
       </c>
       <c r="D352" s="5">
-        <v>1.3222668533695137</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.2747865581651752</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>2580.8424915999999</v>
+        <v>2580.8149831999999</v>
       </c>
       <c r="C353" s="5">
-        <v>3.9267240999997739</v>
+        <v>3.8411796999998842</v>
       </c>
       <c r="D353" s="5">
-        <v>1.8439724880942476</v>
+        <v>1.8034303760148696</v>
       </c>
       <c r="E353" s="5">
-        <v>2.0546673661046011</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.0510724499630983</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2585.2902275000001</v>
+        <v>2584.9453537999998</v>
       </c>
       <c r="C354" s="5">
-        <v>4.4477359000002252</v>
+        <v>4.1303705999998783</v>
       </c>
       <c r="D354" s="5">
-        <v>2.0877540358393842</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>1.9374911861094191</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>2592.7138157999998</v>
+        <v>2592.4741792999998</v>
       </c>
       <c r="C355" s="5">
-        <v>7.4235882999996647</v>
+        <v>7.528825500000039</v>
       </c>
       <c r="D355" s="5">
-        <v>3.5007098829933136</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.5516151538348417</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2593.1002789999998</v>
+        <v>2592.7225272999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.38646319999998013</v>
+        <v>0.24834800000007817</v>
       </c>
       <c r="D356" s="5">
-        <v>0.17901560151976081</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.11501548251962035</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2597.3136172</v>
+        <v>2597.2478885999999</v>
       </c>
       <c r="C357" s="5">
-        <v>4.2133382000001802</v>
+        <v>4.5253612999999859</v>
       </c>
       <c r="D357" s="5">
-        <v>1.9673109920840925</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.1147148597279619</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2604.1805433999998</v>
+        <v>2604.0280041000001</v>
       </c>
       <c r="C358" s="5">
-        <v>6.8669261999998525</v>
+        <v>6.7801155000001927</v>
       </c>
       <c r="D358" s="5">
-        <v>3.219171462846826</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.1779707178804184</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2608.1805995999998</v>
+        <v>2607.9067731999999</v>
       </c>
       <c r="C359" s="5">
-        <v>4.0000562000000173</v>
+        <v>3.8787690999997722</v>
       </c>
       <c r="D359" s="5">
-        <v>1.8588677039188761</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.8021482769940089</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2611.2426673</v>
+        <v>2611.5577788000001</v>
       </c>
       <c r="C360" s="5">
-        <v>3.0620677000001706</v>
+        <v>3.6510056000001896</v>
       </c>
       <c r="D360" s="5">
-        <v>1.417961991269534</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.6929667078976918</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2617.0478466</v>
+        <v>2617.6998515999999</v>
       </c>
       <c r="C361" s="5">
-        <v>5.8051792999999634</v>
+        <v>6.1420727999998235</v>
       </c>
       <c r="D361" s="5">
-        <v>2.7006404784200688</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>2.8590516405138322</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2620.8668226</v>
+        <v>2621.3288391000001</v>
       </c>
       <c r="C362" s="5">
-        <v>3.8189760000000206</v>
+        <v>3.6289875000002212</v>
       </c>
       <c r="D362" s="5">
-        <v>1.7652454948967611</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.6763355321307349</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2622.02045</v>
+        <v>2622.2719206000002</v>
       </c>
       <c r="C363" s="5">
-        <v>1.1536274000000049</v>
+        <v>0.94308150000006208</v>
       </c>
       <c r="D363" s="5">
-        <v>0.52948483299002369</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.43258206109966224</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2630.3341429000002</v>
+        <v>2630.4809203</v>
       </c>
       <c r="C364" s="5">
-        <v>8.3136929000002056</v>
+        <v>8.208999699999822</v>
       </c>
       <c r="D364" s="5">
-        <v>3.8719232912410861</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.8219492363947172</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>2631.2145593</v>
+        <v>2631.0756038999998</v>
       </c>
       <c r="C365" s="5">
-        <v>0.8804163999998309</v>
+        <v>0.59468359999982567</v>
       </c>
       <c r="D365" s="5">
-        <v>0.40240013162968769</v>
+        <v>0.27162649399103955</v>
       </c>
       <c r="E365" s="5">
-        <v>1.9517683804396668</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.9474708968746368</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2644.1444686999998</v>
+        <v>2643.7808467</v>
       </c>
       <c r="C366" s="5">
-        <v>12.929909399999815</v>
+        <v>12.705242800000178</v>
       </c>
       <c r="D366" s="5">
-        <v>6.058870699511254</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>5.9511050861359882</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2650.7304908999999</v>
+        <v>2650.3688069</v>
       </c>
       <c r="C367" s="5">
-        <v>6.5860222000001158</v>
+        <v>6.5879601999999977</v>
       </c>
       <c r="D367" s="5">
-        <v>3.0302428503677703</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>3.0315694127357462</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2632.6324374000001</v>
+        <v>2632.0849643000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-18.098053499999878</v>
+        <v>-18.283842599999844</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.8923182044339129</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-7.9713369180068661</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2328.0887210000001</v>
+        <v>2327.9762602000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-304.54371639999999</v>
+        <v>-304.10870410000007</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.127608037990569</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-77.083741354526964</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2390.8027745999998</v>
+        <v>2390.6132300999998</v>
       </c>
       <c r="C370" s="5">
-        <v>62.714053599999716</v>
+        <v>62.636969899999713</v>
       </c>
       <c r="D370" s="5">
-        <v>37.57220320789871</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>37.521074472106662</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2441.3298771</v>
+        <v>2440.6464437</v>
       </c>
       <c r="C371" s="5">
-        <v>50.527102500000183</v>
+        <v>50.033213600000181</v>
       </c>
       <c r="D371" s="5">
-        <v>28.526469715804971</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>28.217301428788801</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2441.2614167000002</v>
+        <v>2441.7800118999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-6.8460399999821675E-2</v>
+        <v>1.1335681999998997</v>
       </c>
       <c r="D372" s="5">
-        <v>-3.364551893588752E-2</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>0.55877083930022664</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2459.5145048999998</v>
+        <v>2460.5568481999999</v>
       </c>
       <c r="C373" s="5">
-        <v>18.253088199999638</v>
+        <v>18.776836300000014</v>
       </c>
       <c r="D373" s="5">
-        <v>9.3506099954077992</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>9.6282365020039293</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2477.2330069</v>
+        <v>2477.8397147999999</v>
       </c>
       <c r="C374" s="5">
-        <v>17.718502000000171</v>
+        <v>17.282866600000034</v>
       </c>
       <c r="D374" s="5">
-        <v>8.9957685037115542</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>8.7621225223836632</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2500.0502416999998</v>
+        <v>2500.3470566000001</v>
       </c>
       <c r="C375" s="5">
-        <v>22.817234799999824</v>
+        <v>22.507341800000177</v>
       </c>
       <c r="D375" s="5">
-        <v>11.63041570454746</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>11.461534651352846</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2511.9245682999999</v>
+        <v>2512.1740712999999</v>
       </c>
       <c r="C376" s="5">
-        <v>11.874326600000131</v>
+        <v>11.827014699999836</v>
       </c>
       <c r="D376" s="5">
-        <v>5.8508344744844898</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>5.8262028442954472</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2516.9498490000001</v>
+        <v>2516.6808842999999</v>
       </c>
       <c r="C377" s="5">
-        <v>5.0252807000001667</v>
+        <v>4.5068129999999655</v>
       </c>
       <c r="D377" s="5">
-        <v>2.4272758820363283</v>
+        <v>2.1741559247231868</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.3426603085686244</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.347830956679255</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2523.1240702999999</v>
+        <v>2522.7113601999999</v>
       </c>
       <c r="C378" s="5">
-        <v>6.1742212999997719</v>
+        <v>6.0304759000000558</v>
       </c>
       <c r="D378" s="5">
-        <v>2.9837103004737742</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>2.913642563655694</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2518.3901150000002</v>
+        <v>2517.9551898999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.7339552999997068</v>
+        <v>-4.7561703000001216</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.2283844258934704</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.2390958381630299</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2539.3764784</v>
+        <v>2538.841066</v>
       </c>
       <c r="C380" s="5">
-        <v>20.986363399999846</v>
+        <v>20.885876100000132</v>
       </c>
       <c r="D380" s="5">
-        <v>10.471191429945325</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>10.420627034281349</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2553.3938552999998</v>
+        <v>2553.1946266999998</v>
       </c>
       <c r="C381" s="5">
-        <v>14.017376899999817</v>
+        <v>14.353560699999889</v>
       </c>
       <c r="D381" s="5">
-        <v>6.8288607400857071</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.9992879962738286</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2564.2406719000001</v>
+        <v>2564.0265207000002</v>
       </c>
       <c r="C382" s="5">
-        <v>10.846816600000238</v>
+        <v>10.831894000000375</v>
       </c>
       <c r="D382" s="5">
-        <v>5.2184027714410108</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>5.2114713430100101</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2576.3932030000001</v>
+        <v>2575.4304112999998</v>
       </c>
       <c r="C383" s="5">
-        <v>12.152531100000033</v>
+        <v>11.403890599999613</v>
       </c>
       <c r="D383" s="5">
-        <v>5.8376832842758297</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.4696926402842516</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2605.1775441999998</v>
+        <v>2605.9052193000002</v>
       </c>
       <c r="C384" s="5">
-        <v>28.784341199999744</v>
+        <v>30.474808000000394</v>
       </c>
       <c r="D384" s="5">
-        <v>14.26209316253393</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>15.161033280434232</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2609.3753431</v>
+        <v>2610.4892381</v>
       </c>
       <c r="C385" s="5">
-        <v>4.1977989000001799</v>
+        <v>4.5840187999997397</v>
       </c>
       <c r="D385" s="5">
-        <v>1.9508236522164157</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.1314498386036274</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2621.1944336000001</v>
+        <v>2621.7869790999998</v>
       </c>
       <c r="C386" s="5">
-        <v>11.819090500000129</v>
+        <v>11.29774099999986</v>
       </c>
       <c r="D386" s="5">
-        <v>5.5728371615418659</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>5.3188094724496038</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2651.8880755999999</v>
+        <v>2652.1409626</v>
       </c>
       <c r="C387" s="5">
-        <v>30.693641999999727</v>
+        <v>30.35398350000014</v>
       </c>
       <c r="D387" s="5">
-        <v>14.993009901893206</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>14.812827594836442</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2661.2275221</v>
+        <v>2661.5275892</v>
       </c>
       <c r="C388" s="5">
-        <v>9.3394465000001219</v>
+        <v>9.3866265999999996</v>
       </c>
       <c r="D388" s="5">
-        <v>4.3090016747613369</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.3307739322564043</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2671.8237331</v>
+        <v>2671.5741868</v>
       </c>
       <c r="C389" s="5">
-        <v>10.596211000000039</v>
+        <v>10.046597600000041</v>
       </c>
       <c r="D389" s="5">
-        <v>4.8840779029084125</v>
+        <v>4.6249333345237398</v>
       </c>
       <c r="E389" s="5">
-        <v>6.1532367902178198</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.1546659914764268</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2665.5918651000002</v>
+        <v>2665.2016577999998</v>
       </c>
       <c r="C390" s="5">
-        <v>-6.2318679999998494</v>
+        <v>-6.3725290000002133</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.7632996371903085</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-2.8251153507691806</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2686.8386197999998</v>
+        <v>2686.4684886999999</v>
       </c>
       <c r="C391" s="5">
-        <v>21.246754699999656</v>
+        <v>21.266830900000059</v>
       </c>
       <c r="D391" s="5">
-        <v>9.9955543933388125</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>10.006947262877741</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2695.1899635</v>
+        <v>2694.7434724999998</v>
       </c>
       <c r="C392" s="5">
-        <v>8.3513437000001431</v>
+        <v>8.2749837999999727</v>
       </c>
       <c r="D392" s="5">
-        <v>3.7943189609185746</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.7595628647315138</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2714.3732871000002</v>
+        <v>2714.1712281999999</v>
       </c>
       <c r="C393" s="5">
-        <v>19.183323600000222</v>
+        <v>19.427755700000034</v>
       </c>
       <c r="D393" s="5">
-        <v>8.8835577799904808</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>9.0028280328246169</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2720.2941157</v>
+        <v>2720.2077637000002</v>
       </c>
       <c r="C394" s="5">
-        <v>5.9208285999998225</v>
+        <v>6.0365355000003547</v>
       </c>
       <c r="D394" s="5">
-        <v>2.6491773893079662</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>2.7017870627116025</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2722.0452602</v>
+        <v>2721.1128847</v>
       </c>
       <c r="C395" s="5">
-        <v>1.7511445000000094</v>
+        <v>0.90512099999978091</v>
       </c>
       <c r="D395" s="5">
-        <v>0.77522109106966663</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>0.40001912372891191</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2751.7079586</v>
+        <v>2752.3991694000001</v>
       </c>
       <c r="C396" s="5">
-        <v>29.662698399999954</v>
+        <v>31.286284700000124</v>
       </c>
       <c r="D396" s="5">
-        <v>13.889575522850173</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>14.703933788482782</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2761.1268187000001</v>
+        <v>2761.9222570000002</v>
       </c>
       <c r="C397" s="5">
-        <v>9.4188601000000745</v>
+        <v>9.5230876000000535</v>
       </c>
       <c r="D397" s="5">
-        <v>4.1857139497689433</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.2318342730604863</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2770.5361582</v>
+        <v>2770.9193982000002</v>
       </c>
       <c r="C398" s="5">
-        <v>9.4093394999999873</v>
+        <v>8.9971411999999873</v>
       </c>
       <c r="D398" s="5">
-        <v>4.1668709843525553</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.9798814895689372</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2780.0579167000001</v>
+        <v>2779.9563044000001</v>
       </c>
       <c r="C399" s="5">
-        <v>9.5217585000000327</v>
+        <v>9.0369061999999758</v>
       </c>
       <c r="D399" s="5">
-        <v>4.2030074644125337</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>3.9845747889246663</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2786.0756901</v>
+        <v>2786.5353377000001</v>
       </c>
       <c r="C400" s="5">
-        <v>6.0177733999998964</v>
+        <v>6.5790332999999919</v>
       </c>
       <c r="D400" s="5">
-        <v>2.6286950110909757</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>2.8771734140584648</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2789.5163856999998</v>
+        <v>2789.4208168999999</v>
       </c>
       <c r="C401" s="5">
-        <v>3.440695599999799</v>
+        <v>2.885479199999736</v>
       </c>
       <c r="D401" s="5">
-        <v>1.4920609414431407</v>
+        <v>1.2497109224904213</v>
       </c>
       <c r="E401" s="5">
-        <v>4.4049557290011032</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.411130736412594</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2806.4084916000002</v>
+        <v>2806.1821245000001</v>
       </c>
       <c r="C402" s="5">
-        <v>16.892105900000388</v>
+        <v>16.761307600000237</v>
       </c>
       <c r="D402" s="5">
-        <v>7.5136553125935368</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>7.4538039128909883</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2815.3804678000001</v>
+        <v>2815.1456801999998</v>
       </c>
       <c r="C403" s="5">
-        <v>8.9719761999999719</v>
+        <v>8.9635556999996879</v>
       </c>
       <c r="D403" s="5">
-        <v>3.9045319173826254</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.9011229872383035</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2822.4707047000002</v>
+        <v>2822.2260869000002</v>
       </c>
       <c r="C404" s="5">
-        <v>7.0902369000000363</v>
+        <v>7.080406700000367</v>
       </c>
       <c r="D404" s="5">
-        <v>3.0642852621468375</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.0602366213622556</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2826.4471806000001</v>
+        <v>2826.3894448999999</v>
       </c>
       <c r="C405" s="5">
-        <v>3.9764758999999685</v>
+        <v>4.1633579999997892</v>
       </c>
       <c r="D405" s="5">
-        <v>1.7037982092662052</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>1.7846782365753766</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2832.6225487000002</v>
+        <v>2832.6769113999999</v>
       </c>
       <c r="C406" s="5">
-        <v>6.1753681000000142</v>
+        <v>6.2874664999999368</v>
       </c>
       <c r="D406" s="5">
-        <v>2.6535583050766753</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.7023738233535433</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2839.8663803999998</v>
+        <v>2839.2033053</v>
       </c>
       <c r="C407" s="5">
-        <v>7.2438316999996459</v>
+        <v>6.5263939000001301</v>
       </c>
       <c r="D407" s="5">
-        <v>3.1122778380673566</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>2.8000653053744884</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2834.867702</v>
+        <v>2835.4087003999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.9986783999997897</v>
+        <v>-3.7946049000001949</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.0918881524925048</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.5920672627061316</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2843.9800433999999</v>
+        <v>2844.1724539000002</v>
       </c>
       <c r="C409" s="5">
-        <v>9.1123413999998775</v>
+        <v>8.7637535000003481</v>
       </c>
       <c r="D409" s="5">
-        <v>3.9261844635738452</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.7726958689697332</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2856.1856960999999</v>
+        <v>2856.1688122999999</v>
       </c>
       <c r="C410" s="5">
-        <v>12.205652699999973</v>
+        <v>11.996358399999735</v>
       </c>
       <c r="D410" s="5">
-        <v>5.2734227907146991</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.1805312816942228</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2855.7292763</v>
+        <v>2855.1310902999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.45641979999982141</v>
+        <v>-1.0377220000000307</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.19159210790693493</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.4351216898947019</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2855.1993670000002</v>
+        <v>2855.9208865000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.52990929999987202</v>
+        <v>0.78979620000018258</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.22244495950783927</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.33245363626261959</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2860.4727334999998</v>
+        <v>2860.5748889000001</v>
       </c>
       <c r="C413" s="5">
-        <v>5.2733664999996108</v>
+        <v>4.6540024000000813</v>
       </c>
       <c r="D413" s="5">
-        <v>2.2389744067620843</v>
+        <v>1.9731398059811278</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5436791898318267</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.550854699617422</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2865.2728216999999</v>
+        <v>2865.2755072</v>
       </c>
       <c r="C414" s="5">
-        <v>4.8000882000001184</v>
+        <v>4.70061829999986</v>
       </c>
       <c r="D414" s="5">
-        <v>2.0323797054572212</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>1.9898106314969688</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2870.0930124000001</v>
+        <v>2870.0152849000001</v>
       </c>
       <c r="C415" s="5">
-        <v>4.8201907000002393</v>
+        <v>4.7397777000001042</v>
       </c>
       <c r="D415" s="5">
-        <v>2.0375193770041378</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.0032166618181968</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2877.3135775999999</v>
+        <v>2877.2311209</v>
       </c>
       <c r="C416" s="5">
-        <v>7.2205651999997826</v>
+        <v>7.2158359999998538</v>
       </c>
       <c r="D416" s="5">
-        <v>3.0610789857235643</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.059130285370748</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2879.5483081000002</v>
+        <v>2879.7547254000001</v>
       </c>
       <c r="C417" s="5">
-        <v>2.2347305000002962</v>
+        <v>2.5236045000001468</v>
       </c>
       <c r="D417" s="5">
-        <v>0.93599864994693416</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.0576060017696509</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2883.1110251</v>
+        <v>2883.3707703</v>
       </c>
       <c r="C418" s="5">
-        <v>3.5627169999997932</v>
+        <v>3.6160448999999062</v>
       </c>
       <c r="D418" s="5">
-        <v>1.4948432307385184</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.5172637839468317</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2885.6123851000002</v>
+        <v>2885.1848543999999</v>
       </c>
       <c r="C419" s="5">
-        <v>2.5013600000002043</v>
+        <v>1.8140840999999455</v>
       </c>
       <c r="D419" s="5">
-        <v>1.0460910137449986</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.75760273167753134</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2858.8857099000002</v>
+        <v>2859.1725277</v>
       </c>
       <c r="C420" s="5">
-        <v>-26.726675200000045</v>
+        <v>-26.012326699999903</v>
       </c>
       <c r="D420" s="5">
-        <v>-10.565392277670638</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-10.298310562773194</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2889.2184741000001</v>
+        <v>2888.9693385999999</v>
       </c>
       <c r="C421" s="5">
-        <v>30.332764199999929</v>
+        <v>29.796810899999855</v>
       </c>
       <c r="D421" s="5">
-        <v>13.501884294866006</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>13.248078960999997</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2895.5029933000001</v>
+        <v>2894.9913473000001</v>
       </c>
       <c r="C422" s="5">
-        <v>6.284519199999977</v>
+        <v>6.0220087000002422</v>
       </c>
       <c r="D422" s="5">
-        <v>2.6416491098129713</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>2.5302577755852429</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2898.9567050000001</v>
+        <v>2897.8089558000001</v>
       </c>
       <c r="C423" s="5">
-        <v>3.4537116999999853</v>
+        <v>2.8176085000000057</v>
       </c>
       <c r="D423" s="5">
-        <v>1.4407691409364043</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>1.1741963204083605</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2899.8791516000001</v>
+        <v>2900.9976637999998</v>
       </c>
       <c r="C424" s="5">
-        <v>0.92244660000005751</v>
+        <v>3.1887079999996786</v>
       </c>
       <c r="D424" s="5">
-        <v>0.38250837616571332</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>1.3284840212216098</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2903.345272</v>
+        <v>2903.5917509999999</v>
       </c>
       <c r="C425" s="5">
-        <v>3.4661203999999088</v>
+        <v>2.5940872000001036</v>
       </c>
       <c r="D425" s="5">
-        <v>1.4437832824384156</v>
+        <v>1.078339382901472</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4987920702024038</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.5037838116708668</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2903.8284526000002</v>
+        <v>2904.0441550999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.48318060000019614</v>
+        <v>0.452404099999967</v>
       </c>
       <c r="D426" s="5">
-        <v>0.19988932719057217</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>0.1871304341611868</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2904.9662188000002</v>
+        <v>2905.0015385000002</v>
       </c>
       <c r="C427" s="5">
-        <v>1.1377661999999873</v>
+        <v>0.95738340000025346</v>
       </c>
       <c r="D427" s="5">
-        <v>0.47119365169796534</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.39632506285314228</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2903.0733614999999</v>
+        <v>2903.1567387999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.8928573000002871</v>
+        <v>-1.8447997000002943</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.77911616800256933</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.7593950917483161</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2906.8859569000001</v>
+        <v>2907.3156724999999</v>
       </c>
       <c r="C429" s="5">
-        <v>3.8125954000001911</v>
+        <v>4.1589337000000342</v>
       </c>
       <c r="D429" s="5">
-        <v>1.5873888274481551</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.7326763372064846</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2904.7898401000002</v>
+        <v>2905.1832577</v>
       </c>
       <c r="C430" s="5">
-        <v>-2.0961167999998906</v>
+        <v>-2.1324147999998786</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.86188049874093009</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.87661626745378918</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2899.9362259</v>
+        <v>2899.5841120999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-4.8536142000002656</v>
+        <v>-5.5991456000001563</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.986756007428836</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.2883955138433332</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2894.1381691000001</v>
+        <v>2894.2321099999999</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.7980567999998129</v>
+        <v>-5.352002099999936</v>
       </c>
       <c r="D432" s="5">
-        <v>-2.3730402520300231</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-2.1925913444913236</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2896.8392227999998</v>
+        <v>2896.3340859999998</v>
       </c>
       <c r="C433" s="5">
-        <v>2.7010536999996475</v>
+        <v>2.1019759999999224</v>
       </c>
       <c r="D433" s="5">
-        <v>1.1257078044758062</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.87500622723220012</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2899.4381739</v>
+        <v>2898.5715372</v>
       </c>
       <c r="C434" s="5">
-        <v>2.5989511000002494</v>
+        <v>2.2374512000001232</v>
       </c>
       <c r="D434" s="5">
-        <v>1.0819297807738604</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.93096258940292831</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2899.5777266999999</v>
+        <v>2904.0796971999998</v>
       </c>
       <c r="C435" s="5">
-        <v>0.1395527999998194</v>
+        <v>5.5081599999998616</v>
       </c>
       <c r="D435" s="5">
-        <v>5.7772467640848646E-2</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.3043470471703076</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2906.0773273</v>
+        <v>2901.2313853999999</v>
       </c>
       <c r="C436" s="5">
-        <v>6.4996006000001216</v>
+        <v>-2.8483117999999195</v>
       </c>
       <c r="D436" s="5">
-        <v>2.7232931606406385</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.1706278074545828</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2912.5906657</v>
+        <v>2903.0361256000001</v>
       </c>
       <c r="C437" s="5">
-        <v>6.513338400000066</v>
+        <v>1.8047402000001966</v>
       </c>
       <c r="D437" s="5">
-        <v>2.7229412516143636</v>
+        <v>0.74903131524304278</v>
       </c>
       <c r="E437" s="5">
-        <v>0.31843934612816316</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-1.9135796201663613E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2917.8907325</v>
+        <v>2908.0105472</v>
       </c>
       <c r="C438" s="5">
-        <v>5.3000667999999678</v>
+        <v>4.9744215999999142</v>
       </c>
       <c r="D438" s="5">
-        <v>2.2056384865715373</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.0757184000562479</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2916.0659132000001</v>
+        <v>2905.5924132</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.8248192999999446</v>
+        <v>-2.4181340000000091</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.74789187275775548</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.99329982322498012</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2924.2898350999999</v>
+        <v>2913.7665274999999</v>
       </c>
       <c r="C440" s="5">
-        <v>8.2239218999998229</v>
+        <v>8.1741142999999283</v>
       </c>
       <c r="D440" s="5">
-        <v>3.4372438296562446</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>3.4286092726073525</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2923.5570892999999</v>
+        <v>2912.4870836999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.73274579999997513</v>
+        <v>-1.279443800000081</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.30027262110973174</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-0.52565297756547169</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>2915.7668420999998</v>
+      </c>
+      <c r="C442" s="5">
+        <v>3.2797583999999915</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.3597237567713139</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>