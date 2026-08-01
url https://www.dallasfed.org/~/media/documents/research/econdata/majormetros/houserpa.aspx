--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D4F3C8CC-639B-41F8-AFB7-3B3AA01FC904}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{488A0D67-9E06-4D84-B089-62E8871E6862}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4DAF2AC5-81EE-49C4-81FD-3DEC37298D95}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{62AF202E-D7CD-4728-8F01-A598B9FB3735}"/>
   </bookViews>
   <sheets>
     <sheet name="houserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAE14722-4DA4-483F-A568-7FE1DAAA7D35}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5D262C5-42C8-4E3C-A5BB-40DAB7913A21}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1354.720333</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1358.3259977</v>
       </c>
       <c r="C7" s="5">
         <v>3.6056647000000339</v>
       </c>
       <c r="D7" s="5">
         <v>3.2410387065379354</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1364.0481169</v>
       </c>
       <c r="C8" s="5">
         <v>5.7221191999999519</v>
       </c>
       <c r="D8" s="5">
         <v>5.1739364136906385</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1371.0759359000001</v>
       </c>
       <c r="C9" s="5">
         <v>7.0278190000001359</v>
       </c>
       <c r="D9" s="5">
         <v>6.3608544541559731</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1381.9256447</v>
       </c>
       <c r="C10" s="5">
         <v>10.849708799999917</v>
       </c>
       <c r="D10" s="5">
         <v>9.9203272081423997</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1393.1356427999999</v>
       </c>
       <c r="C11" s="5">
         <v>11.209998099999893</v>
       </c>
       <c r="D11" s="5">
         <v>10.180497466648198</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1399.9204090999999</v>
       </c>
       <c r="C12" s="5">
         <v>6.7847663000000011</v>
       </c>
       <c r="D12" s="5">
         <v>6.003278470858131</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1402.0786089999999</v>
       </c>
       <c r="C13" s="5">
         <v>2.1581998999999996</v>
       </c>
       <c r="D13" s="5">
         <v>1.8657579941529612</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1404.1349908</v>
       </c>
       <c r="C14" s="5">
         <v>2.0563818000000538</v>
       </c>
       <c r="D14" s="5">
         <v>1.7742668330581246</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1404.1515753000001</v>
       </c>
       <c r="C15" s="5">
         <v>1.6584500000135449E-2</v>
       </c>
       <c r="D15" s="5">
         <v>1.4174344352113621E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1406.8870801</v>
       </c>
       <c r="C16" s="5">
         <v>2.7355047999999442</v>
       </c>
       <c r="D16" s="5">
         <v>2.3629983141241206</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1414.0388514000001</v>
       </c>
       <c r="C17" s="5">
         <v>7.151771300000064</v>
       </c>
       <c r="D17" s="5">
         <v>6.2735549172657556</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1403.155855</v>
       </c>
       <c r="C18" s="5">
         <v>-10.882996400000138</v>
       </c>
       <c r="D18" s="5">
         <v>-8.8545803788940614</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1404.3043163</v>
       </c>
       <c r="C19" s="5">
         <v>1.1484613000000081</v>
       </c>
       <c r="D19" s="5">
         <v>0.98661492071570045</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1408.5464271000001</v>
       </c>
       <c r="C20" s="5">
         <v>4.2421108000000913</v>
       </c>
       <c r="D20" s="5">
         <v>3.6857868020574669</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1409.0729034000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.526476300000013</v>
       </c>
       <c r="D21" s="5">
         <v>0.44945053415197389</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1414.8972801</v>
       </c>
       <c r="C22" s="5">
         <v>5.8243766999999025</v>
       </c>
       <c r="D22" s="5">
         <v>5.0745114062546337</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1420.9990997</v>
       </c>
       <c r="C23" s="5">
         <v>6.1018195999999989</v>
       </c>
       <c r="D23" s="5">
         <v>5.2995929863105973</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1413.5640725000001</v>
       </c>
       <c r="C24" s="5">
         <v>-7.4350271999999222</v>
       </c>
       <c r="D24" s="5">
         <v>-6.1011337089382227</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1413.8781209000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.31404840000004697</v>
       </c>
       <c r="D25" s="5">
         <v>0.26692735053250871</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1419.2078164</v>
       </c>
       <c r="C26" s="5">
         <v>5.3296954999998434</v>
       </c>
       <c r="D26" s="5">
         <v>4.6184411318993313</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1413.9334724</v>
       </c>
       <c r="C27" s="5">
         <v>-5.2743439999999282</v>
       </c>
       <c r="D27" s="5">
         <v>-4.3696431696593212</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1417.0218706000001</v>
       </c>
       <c r="C28" s="5">
         <v>3.0883982000000287</v>
       </c>
       <c r="D28" s="5">
         <v>2.6528308302182779</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1416.2046957</v>
       </c>
       <c r="C29" s="5">
         <v>-0.81717490000005455</v>
       </c>
       <c r="D29" s="5">
         <v>-0.68983098013635225</v>
       </c>
       <c r="E29" s="5">
         <v>0.15316724132830029</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1419.0623034</v>
       </c>
       <c r="C30" s="5">
         <v>2.8576077000000168</v>
       </c>
       <c r="D30" s="5">
         <v>2.4484047952467058</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1418.4975548</v>
       </c>
       <c r="C31" s="5">
         <v>-0.56474860000002991</v>
       </c>
       <c r="D31" s="5">
         <v>-0.47652376019317044</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1420.4779857999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.9804309999999532</v>
       </c>
       <c r="D32" s="5">
         <v>1.688301263231673</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1420.8359402999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.35795450000000528</v>
       </c>
       <c r="D33" s="5">
         <v>0.30281443618658255</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1422.9224225999999</v>
       </c>
       <c r="C34" s="5">
         <v>2.0864822999999433</v>
       </c>
       <c r="D34" s="5">
         <v>1.7764896357398197</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1422.3035407</v>
       </c>
       <c r="C35" s="5">
         <v>-0.61888189999990573</v>
       </c>
       <c r="D35" s="5">
         <v>-0.52067792868208951</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1425.0130586</v>
       </c>
       <c r="C36" s="5">
         <v>2.7095179000000371</v>
       </c>
       <c r="D36" s="5">
         <v>2.3101298606013509</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1425.0808703</v>
       </c>
       <c r="C37" s="5">
         <v>6.7811699999992925E-2</v>
       </c>
       <c r="D37" s="5">
         <v>5.7119014221096442E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1425.2146671999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.13379689999987932</v>
       </c>
       <c r="D38" s="5">
         <v>0.11272287581485241</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1434.7665342</v>
       </c>
       <c r="C39" s="5">
         <v>9.5518670000001293</v>
       </c>
       <c r="D39" s="5">
         <v>8.3456455199387047</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1438.8892682000001</v>
       </c>
       <c r="C40" s="5">
         <v>4.1227340000000368</v>
       </c>
       <c r="D40" s="5">
         <v>3.5031632052431316</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1441.3136689</v>
       </c>
       <c r="C41" s="5">
         <v>2.4244006999999783</v>
       </c>
       <c r="D41" s="5">
         <v>2.0407360313746903</v>
       </c>
       <c r="E41" s="5">
         <v>1.7729762707494157</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1446.0277785999999</v>
       </c>
       <c r="C42" s="5">
         <v>4.7141096999998808</v>
       </c>
       <c r="D42" s="5">
         <v>3.9962231805739101</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1448.7429431</v>
       </c>
       <c r="C43" s="5">
         <v>2.7151645000001281</v>
       </c>
       <c r="D43" s="5">
         <v>2.2766208001297361</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1452.7129355</v>
       </c>
       <c r="C44" s="5">
         <v>3.96999239999991</v>
       </c>
       <c r="D44" s="5">
         <v>3.3383783250215293</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1454.6610006000001</v>
       </c>
       <c r="C45" s="5">
         <v>1.9480651000001217</v>
       </c>
       <c r="D45" s="5">
         <v>1.6211026316744537</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1455.7984899</v>
       </c>
       <c r="C46" s="5">
         <v>1.1374892999999702</v>
       </c>
       <c r="D46" s="5">
         <v>0.94240033310306615</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1460.2605209000001</v>
       </c>
       <c r="C47" s="5">
         <v>4.4620310000000245</v>
       </c>
       <c r="D47" s="5">
         <v>3.7406470833902805</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1468.1736512</v>
       </c>
       <c r="C48" s="5">
         <v>7.9131302999999207</v>
       </c>
       <c r="D48" s="5">
         <v>6.7001379463637489</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1470.9356384</v>
       </c>
       <c r="C49" s="5">
         <v>2.7619872000000214</v>
       </c>
       <c r="D49" s="5">
         <v>2.280993083305427</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1474.5917262999999</v>
       </c>
       <c r="C50" s="5">
         <v>3.6560878999998749</v>
       </c>
       <c r="D50" s="5">
         <v>3.0237774546563179</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1473.1688756000001</v>
       </c>
       <c r="C51" s="5">
         <v>-1.422850699999799</v>
       </c>
       <c r="D51" s="5">
         <v>-1.15176871323871</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1475.5777212</v>
       </c>
       <c r="C52" s="5">
         <v>2.4088455999999496</v>
       </c>
       <c r="D52" s="5">
         <v>1.9799176797182572</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1479.1772481999999</v>
       </c>
       <c r="C53" s="5">
         <v>3.5995269999998527</v>
       </c>
       <c r="D53" s="5">
         <v>2.9668778119613215</v>
       </c>
       <c r="E53" s="5">
         <v>2.6270186786542471</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1477.4614607999999</v>
       </c>
       <c r="C54" s="5">
         <v>-1.7157873999999538</v>
       </c>
       <c r="D54" s="5">
         <v>-1.383106667454026</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1476.2327703000001</v>
       </c>
       <c r="C55" s="5">
         <v>-1.2286904999998569</v>
       </c>
       <c r="D55" s="5">
         <v>-0.99339534262440354</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1480.6346920999999</v>
       </c>
       <c r="C56" s="5">
         <v>4.4019217999998546</v>
       </c>
       <c r="D56" s="5">
         <v>3.6375050249640051</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1490.1179953000001</v>
       </c>
       <c r="C57" s="5">
         <v>9.4833032000001367</v>
       </c>
       <c r="D57" s="5">
         <v>7.9624825776683839</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1489.7533426</v>
       </c>
       <c r="C58" s="5">
         <v>-0.36465270000007877</v>
       </c>
       <c r="D58" s="5">
         <v>-0.29326185341812527</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1494.4022929</v>
       </c>
       <c r="C59" s="5">
         <v>4.6489503000000241</v>
       </c>
       <c r="D59" s="5">
         <v>3.8096867144288282</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1498.3709143999999</v>
       </c>
       <c r="C60" s="5">
         <v>3.9686214999999265</v>
       </c>
       <c r="D60" s="5">
         <v>3.2337508194765885</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1502.6896213</v>
       </c>
       <c r="C61" s="5">
         <v>4.318706900000052</v>
       </c>
       <c r="D61" s="5">
         <v>3.5140814006304089</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1502.1636839</v>
       </c>
       <c r="C62" s="5">
         <v>-0.52593739999997524</v>
       </c>
       <c r="D62" s="5">
         <v>-0.41918928640111153</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1511.7503856999999</v>
       </c>
       <c r="C63" s="5">
         <v>9.5867017999999007</v>
       </c>
       <c r="D63" s="5">
         <v>7.9329275769048246</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1517.3582956</v>
       </c>
       <c r="C64" s="5">
         <v>5.6079099000000951</v>
       </c>
       <c r="D64" s="5">
         <v>4.5434103752946431</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1520.6814134000001</v>
       </c>
       <c r="C65" s="5">
         <v>3.3231178000000909</v>
       </c>
       <c r="D65" s="5">
         <v>2.6599700275026672</v>
       </c>
       <c r="E65" s="5">
         <v>2.8058953212338977</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1525.6097741000001</v>
       </c>
       <c r="C66" s="5">
         <v>4.9283606999999847</v>
       </c>
       <c r="D66" s="5">
         <v>3.9591442064702553</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1530.0964675</v>
       </c>
       <c r="C67" s="5">
         <v>4.4866933999999219</v>
       </c>
       <c r="D67" s="5">
         <v>3.5867484289677787</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1534.5425422000001</v>
       </c>
       <c r="C68" s="5">
         <v>4.4460747000000538</v>
       </c>
       <c r="D68" s="5">
         <v>3.5431671109731555</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1535.4093771</v>
       </c>
       <c r="C69" s="5">
         <v>0.866834899999958</v>
       </c>
       <c r="D69" s="5">
         <v>0.67996793467506311</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1537.975273</v>
       </c>
       <c r="C70" s="5">
         <v>2.5658958999999868</v>
       </c>
       <c r="D70" s="5">
         <v>2.0239123917996649</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1547.8396468000001</v>
       </c>
       <c r="C71" s="5">
         <v>9.8643738000000667</v>
       </c>
       <c r="D71" s="5">
         <v>7.974042668880621</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1547.5726285000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.26701830000001792</v>
       </c>
       <c r="D72" s="5">
         <v>-0.20681607226435972</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1552.5467927</v>
       </c>
       <c r="C73" s="5">
         <v>4.9741641999999047</v>
       </c>
       <c r="D73" s="5">
         <v>3.9259258478957726</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1553.9124010999999</v>
       </c>
       <c r="C74" s="5">
         <v>1.3656083999999282</v>
       </c>
       <c r="D74" s="5">
         <v>1.0606322192526996</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1556.5962388999999</v>
       </c>
       <c r="C75" s="5">
         <v>2.6838377999999921</v>
       </c>
       <c r="D75" s="5">
         <v>2.0923803235554539</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1558.7906453000001</v>
       </c>
       <c r="C76" s="5">
         <v>2.1944064000001617</v>
       </c>
       <c r="D76" s="5">
         <v>1.7048746109578516</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1563.9577846</v>
       </c>
       <c r="C77" s="5">
         <v>5.1671392999999171</v>
       </c>
       <c r="D77" s="5">
         <v>4.0511353980594134</v>
       </c>
       <c r="E77" s="5">
         <v>2.8458538927782939</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1559.0948671000001</v>
       </c>
       <c r="C78" s="5">
         <v>-4.8629174999998668</v>
       </c>
       <c r="D78" s="5">
         <v>-3.6680863722152512</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1562.2158205000001</v>
       </c>
       <c r="C79" s="5">
         <v>3.1209533999999621</v>
       </c>
       <c r="D79" s="5">
         <v>2.4287512143251977</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1562.8442273000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.62840679999999338</v>
       </c>
       <c r="D80" s="5">
         <v>0.48377357945841304</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1569.3969402</v>
       </c>
       <c r="C81" s="5">
         <v>6.5527128999999604</v>
       </c>
       <c r="D81" s="5">
         <v>5.1490379200832548</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1573.029841</v>
       </c>
       <c r="C82" s="5">
         <v>3.6329008000000158</v>
       </c>
       <c r="D82" s="5">
         <v>2.8134467323373658</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1572.4992721000001</v>
       </c>
       <c r="C83" s="5">
         <v>-0.53056889999993473</v>
       </c>
       <c r="D83" s="5">
         <v>-0.40399926294645283</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1577.8097127000001</v>
       </c>
       <c r="C84" s="5">
         <v>5.3104405999999926</v>
       </c>
       <c r="D84" s="5">
         <v>4.128608538613121</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1581.3458393000001</v>
       </c>
       <c r="C85" s="5">
         <v>3.5361265999999887</v>
       </c>
       <c r="D85" s="5">
         <v>2.7227933872099097</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1579.6012745999999</v>
       </c>
       <c r="C86" s="5">
         <v>-1.7445647000001827</v>
       </c>
       <c r="D86" s="5">
         <v>-1.3158549036321521</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1597.2134321000001</v>
       </c>
       <c r="C87" s="5">
         <v>17.612157500000194</v>
       </c>
       <c r="D87" s="5">
         <v>14.231463242934561</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1603.6961535999999</v>
       </c>
       <c r="C88" s="5">
         <v>6.4827214999997977</v>
       </c>
       <c r="D88" s="5">
         <v>4.9807339874360146</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1604.0404794999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.34432590000005803</v>
       </c>
       <c r="D89" s="5">
         <v>0.25795370439620768</v>
       </c>
       <c r="E89" s="5">
         <v>2.5629013324200089</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1612.6181297000001</v>
       </c>
       <c r="C90" s="5">
         <v>8.5776502000001074</v>
       </c>
       <c r="D90" s="5">
         <v>6.6091716606995421</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1615.8236793999999</v>
       </c>
       <c r="C91" s="5">
         <v>3.2055496999998923</v>
       </c>
       <c r="D91" s="5">
         <v>2.4116028794885391</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1623.1736163</v>
       </c>
       <c r="C92" s="5">
         <v>7.3499369000001025</v>
       </c>
       <c r="D92" s="5">
         <v>5.5971213395251684</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1628.4381005</v>
       </c>
       <c r="C93" s="5">
         <v>5.2644841999999699</v>
       </c>
       <c r="D93" s="5">
         <v>3.9621760651388671</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1638.16344</v>
       </c>
       <c r="C94" s="5">
         <v>9.7253395000000182</v>
       </c>
       <c r="D94" s="5">
         <v>7.4067785964993194</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1644.0882337</v>
       </c>
       <c r="C95" s="5">
         <v>5.9247937000000093</v>
       </c>
       <c r="D95" s="5">
         <v>4.4274573017218488</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1645.8156664000001</v>
       </c>
       <c r="C96" s="5">
         <v>1.7274327000000085</v>
       </c>
       <c r="D96" s="5">
         <v>1.2681438047295046</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1655.7636812000001</v>
       </c>
       <c r="C97" s="5">
         <v>9.9480148000000099</v>
       </c>
       <c r="D97" s="5">
         <v>7.4993707783460595</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1663.8043189</v>
       </c>
       <c r="C98" s="5">
         <v>8.0406376999999338</v>
       </c>
       <c r="D98" s="5">
         <v>5.9855703139255256</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1670.9875926</v>
       </c>
       <c r="C99" s="5">
         <v>7.1832736999999725</v>
       </c>
       <c r="D99" s="5">
         <v>5.305664895588591</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1677.6735354</v>
       </c>
       <c r="C100" s="5">
         <v>6.6859428000000207</v>
       </c>
       <c r="D100" s="5">
         <v>4.9085158343470825</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1685.9073980999999</v>
       </c>
       <c r="C101" s="5">
         <v>8.2338626999999178</v>
       </c>
       <c r="D101" s="5">
         <v>6.05109375718067</v>
       </c>
       <c r="E101" s="5">
         <v>5.1037938036026853</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1692.2376009</v>
       </c>
       <c r="C102" s="5">
         <v>6.3302028000000519</v>
       </c>
       <c r="D102" s="5">
         <v>4.5999533930348058</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1698.4198553000001</v>
       </c>
       <c r="C103" s="5">
         <v>6.1822544000001471</v>
       </c>
       <c r="D103" s="5">
         <v>4.4731311827722831</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1706.3635343999999</v>
       </c>
       <c r="C104" s="5">
         <v>7.9436790999998266</v>
       </c>
       <c r="D104" s="5">
         <v>5.7591711906284537</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1711.7832447999999</v>
       </c>
       <c r="C105" s="5">
         <v>5.4197103999999854</v>
       </c>
       <c r="D105" s="5">
         <v>3.8787022300240226</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1717.6160447</v>
       </c>
       <c r="C106" s="5">
         <v>5.8327999000000545</v>
       </c>
       <c r="D106" s="5">
         <v>4.1664362324129733</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1724.2306454</v>
       </c>
       <c r="C107" s="5">
         <v>6.6146006999999827</v>
       </c>
       <c r="D107" s="5">
         <v>4.7203914100253819</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1731.3372076999999</v>
       </c>
       <c r="C108" s="5">
         <v>7.1065622999999505</v>
       </c>
       <c r="D108" s="5">
         <v>5.059573340678658</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1740.1419473000001</v>
       </c>
       <c r="C109" s="5">
         <v>8.8047396000001754</v>
       </c>
       <c r="D109" s="5">
         <v>6.2762358861634837</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1744.0288800000001</v>
       </c>
       <c r="C110" s="5">
         <v>3.8869326999999885</v>
       </c>
       <c r="D110" s="5">
         <v>2.7136007591207045</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1746.6643472999999</v>
       </c>
       <c r="C111" s="5">
         <v>2.6354672999998456</v>
       </c>
       <c r="D111" s="5">
         <v>1.8285124170668743</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1752.2701108000001</v>
       </c>
       <c r="C112" s="5">
         <v>5.6057635000001937</v>
       </c>
       <c r="D112" s="5">
         <v>3.9200076672670336</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1758.8253907999999</v>
       </c>
       <c r="C113" s="5">
         <v>6.5552799999998115</v>
       </c>
       <c r="D113" s="5">
         <v>4.5827558800470847</v>
       </c>
       <c r="E113" s="5">
         <v>4.3251481535805381</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1755.3041387000001</v>
       </c>
       <c r="C114" s="5">
         <v>-3.521252099999856</v>
       </c>
       <c r="D114" s="5">
         <v>-2.3761787490829467</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1758.2360113</v>
       </c>
       <c r="C115" s="5">
         <v>2.931872599999906</v>
       </c>
       <c r="D115" s="5">
         <v>2.0228679714590303</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1766.2981291999999</v>
       </c>
       <c r="C116" s="5">
         <v>8.0621178999999756</v>
       </c>
       <c r="D116" s="5">
         <v>5.6433240236384963</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1759.7134381999999</v>
       </c>
       <c r="C117" s="5">
         <v>-6.5846910000000207</v>
       </c>
       <c r="D117" s="5">
         <v>-4.382959042024881</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1761.2066259000001</v>
       </c>
       <c r="C118" s="5">
         <v>1.493187700000135</v>
       </c>
       <c r="D118" s="5">
         <v>1.0230139158577289</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1767.9727597999999</v>
       </c>
       <c r="C119" s="5">
         <v>6.7661338999998861</v>
       </c>
       <c r="D119" s="5">
         <v>4.708780983351013</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1773.4625513999999</v>
       </c>
       <c r="C120" s="5">
         <v>5.4897915999999896</v>
       </c>
       <c r="D120" s="5">
         <v>3.7904598347262786</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1777.8977981</v>
       </c>
       <c r="C121" s="5">
         <v>4.435246700000107</v>
       </c>
       <c r="D121" s="5">
         <v>3.0427017406500667</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1782.2290217</v>
       </c>
       <c r="C122" s="5">
         <v>4.3312235999999302</v>
       </c>
       <c r="D122" s="5">
         <v>2.9628682158630015</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1786.0197636</v>
       </c>
       <c r="C123" s="5">
         <v>3.7907419000000573</v>
       </c>
       <c r="D123" s="5">
         <v>2.5824311472266048</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1787.8410764</v>
       </c>
       <c r="C124" s="5">
         <v>1.821312799999987</v>
       </c>
       <c r="D124" s="5">
         <v>1.2305996664360386</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1792.9094407</v>
       </c>
       <c r="C125" s="5">
         <v>5.0683642999999847</v>
       </c>
       <c r="D125" s="5">
         <v>3.45543582276302</v>
       </c>
       <c r="E125" s="5">
         <v>1.9378870738554044</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1794.3371107999999</v>
       </c>
       <c r="C126" s="5">
         <v>1.4276700999998866</v>
       </c>
       <c r="D126" s="5">
         <v>0.95974015308499805</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1798.1859824000001</v>
       </c>
       <c r="C127" s="5">
         <v>3.8488716000001659</v>
       </c>
       <c r="D127" s="5">
         <v>2.6045976043689967</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1803.3273059000001</v>
       </c>
       <c r="C128" s="5">
         <v>5.1413234999999986</v>
       </c>
       <c r="D128" s="5">
         <v>3.4854783788998756</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1807.7428325000001</v>
       </c>
       <c r="C129" s="5">
         <v>4.4155266000000211</v>
       </c>
       <c r="D129" s="5">
         <v>2.9781472073732163</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1814.9578145</v>
       </c>
       <c r="C130" s="5">
         <v>7.2149819999999636</v>
       </c>
       <c r="D130" s="5">
         <v>4.8959309292775366</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1816.6571868000001</v>
       </c>
       <c r="C131" s="5">
         <v>1.69937230000005</v>
       </c>
       <c r="D131" s="5">
         <v>1.1293822724107283</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1818.1855627</v>
       </c>
       <c r="C132" s="5">
         <v>1.5283758999999009</v>
       </c>
       <c r="D132" s="5">
         <v>1.014259316915167</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1820.5928799000001</v>
       </c>
       <c r="C133" s="5">
         <v>2.4073172000000795</v>
       </c>
       <c r="D133" s="5">
         <v>1.6004473169083377</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1828.1163474</v>
       </c>
       <c r="C134" s="5">
         <v>7.5234674999999243</v>
       </c>
       <c r="D134" s="5">
         <v>5.0731875697688</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1831.8297442999999</v>
       </c>
       <c r="C135" s="5">
         <v>3.713396899999907</v>
       </c>
       <c r="D135" s="5">
         <v>2.4649405455197559</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1833.389136</v>
       </c>
       <c r="C136" s="5">
         <v>1.5593917000001056</v>
       </c>
       <c r="D136" s="5">
         <v>1.0263269656540341</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1837.7564293999999</v>
       </c>
       <c r="C137" s="5">
         <v>4.3672933999998804</v>
       </c>
       <c r="D137" s="5">
         <v>2.8962546566019265</v>
       </c>
       <c r="E137" s="5">
         <v>2.5013526998045377</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1837.5849315</v>
       </c>
       <c r="C138" s="5">
         <v>-0.17149789999984932</v>
       </c>
       <c r="D138" s="5">
         <v>-0.11192554295369472</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1840.8928329</v>
       </c>
       <c r="C139" s="5">
         <v>3.3079013999999916</v>
       </c>
       <c r="D139" s="5">
         <v>2.1816783611702473</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1842.585515</v>
       </c>
       <c r="C140" s="5">
         <v>1.6926820999999563</v>
       </c>
       <c r="D140" s="5">
         <v>1.1089848894492604</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1843.4340896000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.84857460000011997</v>
       </c>
       <c r="D141" s="5">
         <v>0.55404362103712579</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1845.2354981999999</v>
       </c>
       <c r="C142" s="5">
         <v>1.8014085999998315</v>
       </c>
       <c r="D142" s="5">
         <v>1.1789662087847042</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1844.5371170000001</v>
       </c>
       <c r="C143" s="5">
         <v>-0.69838119999985793</v>
       </c>
       <c r="D143" s="5">
         <v>-0.45322947382920864</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1845.1819556</v>
       </c>
       <c r="C144" s="5">
         <v>0.6448385999999573</v>
       </c>
       <c r="D144" s="5">
         <v>0.42032003374128379</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1849.1129714000001</v>
       </c>
       <c r="C145" s="5">
         <v>3.9310158000000683</v>
       </c>
       <c r="D145" s="5">
         <v>2.5866752670772319</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1846.7406289999999</v>
       </c>
       <c r="C146" s="5">
         <v>-2.3723424000002069</v>
       </c>
       <c r="D146" s="5">
         <v>-1.5287376439384048</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1844.5273228000001</v>
       </c>
       <c r="C147" s="5">
         <v>-2.2133061999998063</v>
       </c>
       <c r="D147" s="5">
         <v>-1.42874953686003</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1844.0105312999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.51679150000018126</v>
       </c>
       <c r="D148" s="5">
         <v>-0.33569308229969286</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1839.5851307</v>
       </c>
       <c r="C149" s="5">
         <v>-4.4254005999998753</v>
       </c>
       <c r="D149" s="5">
         <v>-2.8421440972504541</v>
       </c>
       <c r="E149" s="5">
         <v>9.9507272603971408E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1845.0147546000001</v>
       </c>
       <c r="C150" s="5">
         <v>5.4296239000000242</v>
       </c>
       <c r="D150" s="5">
         <v>3.599923909642766</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1847.0306866999999</v>
       </c>
       <c r="C151" s="5">
         <v>2.0159320999998727</v>
       </c>
       <c r="D151" s="5">
         <v>1.3190730853651411</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1847.0276871999999</v>
       </c>
       <c r="C152" s="5">
         <v>-2.9994999999871652E-3</v>
       </c>
       <c r="D152" s="5">
         <v>-1.948732025469635E-3</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1848.5108679</v>
       </c>
       <c r="C153" s="5">
         <v>1.4831807000000481</v>
       </c>
       <c r="D153" s="5">
         <v>0.9678786001412476</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1854.0263298</v>
       </c>
       <c r="C154" s="5">
         <v>5.5154618999999911</v>
       </c>
       <c r="D154" s="5">
         <v>3.6398248493518803</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1851.7943545000001</v>
       </c>
       <c r="C155" s="5">
         <v>-2.2319752999999309</v>
       </c>
       <c r="D155" s="5">
         <v>-1.4350968400234643</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1850.5273520000001</v>
       </c>
       <c r="C156" s="5">
         <v>-1.2670024999999896</v>
       </c>
       <c r="D156" s="5">
         <v>-0.81796046888604756</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1853.1044463000001</v>
       </c>
       <c r="C157" s="5">
         <v>2.5770942999999988</v>
       </c>
       <c r="D157" s="5">
         <v>1.6840120756122845</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1853.131016</v>
       </c>
       <c r="C158" s="5">
         <v>2.6569699999981822E-2</v>
       </c>
       <c r="D158" s="5">
         <v>1.720688463371367E-2</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1854.1254024</v>
       </c>
       <c r="C159" s="5">
         <v>0.99438639999993939</v>
       </c>
       <c r="D159" s="5">
         <v>0.64582139218720691</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1855.6625506</v>
       </c>
       <c r="C160" s="5">
         <v>1.5371482000000469</v>
       </c>
       <c r="D160" s="5">
         <v>0.99939944987672558</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1855.2963209</v>
       </c>
       <c r="C161" s="5">
         <v>-0.36622970000007626</v>
       </c>
       <c r="D161" s="5">
         <v>-0.23657260128132629</v>
       </c>
       <c r="E161" s="5">
         <v>0.85406159996637143</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1857.6454363</v>
       </c>
       <c r="C162" s="5">
         <v>2.3491154000000734</v>
       </c>
       <c r="D162" s="5">
         <v>1.530026443261745</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1857.2207429</v>
       </c>
       <c r="C163" s="5">
         <v>-0.42469340000002376</v>
       </c>
       <c r="D163" s="5">
         <v>-0.27399833355351566</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1856.6273437</v>
       </c>
       <c r="C164" s="5">
         <v>-0.59339920000002166</v>
       </c>
       <c r="D164" s="5">
         <v>-0.38273804412660706</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1855.7948269999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.83251670000004196</v>
       </c>
       <c r="D165" s="5">
         <v>-0.53675818371985429</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1854.7660951</v>
       </c>
       <c r="C166" s="5">
         <v>-1.0287318999999115</v>
       </c>
       <c r="D166" s="5">
         <v>-0.66317756607395806</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1853.5504671000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.2156279999999242</v>
       </c>
       <c r="D167" s="5">
         <v>-0.78366034617826097</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1848.325928</v>
       </c>
       <c r="C168" s="5">
         <v>-5.2245391000001291</v>
       </c>
       <c r="D168" s="5">
         <v>-3.3304521971080581</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1853.6464845999999</v>
       </c>
       <c r="C169" s="5">
         <v>5.320556599999918</v>
       </c>
       <c r="D169" s="5">
         <v>3.5095149501087386</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1854.2176978</v>
       </c>
       <c r="C170" s="5">
         <v>0.57121320000010201</v>
       </c>
       <c r="D170" s="5">
         <v>0.37041517465337126</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1856.8309503999999</v>
       </c>
       <c r="C171" s="5">
         <v>2.6132525999998961</v>
       </c>
       <c r="D171" s="5">
         <v>1.7043983025070375</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1856.2607379999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.57021239999994577</v>
       </c>
       <c r="D172" s="5">
         <v>-0.36788505849449926</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1860.6282908000001</v>
       </c>
       <c r="C173" s="5">
         <v>4.3675528000001123</v>
       </c>
       <c r="D173" s="5">
         <v>2.8602780221145263</v>
       </c>
       <c r="E173" s="5">
         <v>0.28739182199282176</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1868.4386569999999</v>
       </c>
       <c r="C174" s="5">
         <v>7.8103661999998621</v>
       </c>
       <c r="D174" s="5">
         <v>5.1551838639789072</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1869.7117244999999</v>
       </c>
       <c r="C175" s="5">
         <v>1.2730675000000247</v>
       </c>
       <c r="D175" s="5">
         <v>0.82069535284357009</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1870.5786052000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.86688070000013795</v>
       </c>
       <c r="D176" s="5">
         <v>0.55779381878859891</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1874.7252768999999</v>
       </c>
       <c r="C177" s="5">
         <v>4.1466716999998425</v>
       </c>
       <c r="D177" s="5">
         <v>2.6928168817333731</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1874.7395623</v>
       </c>
       <c r="C178" s="5">
         <v>1.4285400000062509E-2</v>
       </c>
       <c r="D178" s="5">
         <v>9.144379003522829E-3</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1878.2438341</v>
       </c>
       <c r="C179" s="5">
         <v>3.5042717999999695</v>
       </c>
       <c r="D179" s="5">
         <v>2.2662497066540777</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1883.4051176999999</v>
       </c>
       <c r="C180" s="5">
         <v>5.1612835999999334</v>
       </c>
       <c r="D180" s="5">
         <v>3.3478133933058318</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1884.8137730000001</v>
       </c>
       <c r="C181" s="5">
         <v>1.4086553000001913</v>
       </c>
       <c r="D181" s="5">
         <v>0.901217326271464</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1885.8114521</v>
       </c>
       <c r="C182" s="5">
         <v>0.99767909999991389</v>
       </c>
       <c r="D182" s="5">
         <v>0.63704251915959187</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1892.1794769999999</v>
       </c>
       <c r="C183" s="5">
         <v>6.3680248999999094</v>
       </c>
       <c r="D183" s="5">
         <v>4.1282830019460537</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1892.6310994999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.45162249999998494</v>
       </c>
       <c r="D184" s="5">
         <v>0.28679044659949415</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1898.7656274000001</v>
       </c>
       <c r="C185" s="5">
         <v>6.1345279000001938</v>
       </c>
       <c r="D185" s="5">
         <v>3.9596167960123774</v>
       </c>
       <c r="E185" s="5">
         <v>2.0497020704550506</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1903.8961073999999</v>
       </c>
       <c r="C186" s="5">
         <v>5.1304799999998068</v>
       </c>
       <c r="D186" s="5">
         <v>3.2910318895925883</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1904.5473</v>
       </c>
       <c r="C187" s="5">
         <v>0.65119260000005852</v>
       </c>
       <c r="D187" s="5">
         <v>0.4112108858716379</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1909.493181</v>
       </c>
       <c r="C188" s="5">
         <v>4.9458810000000994</v>
       </c>
       <c r="D188" s="5">
         <v>3.1611526626452946</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1919.0971396</v>
       </c>
       <c r="C189" s="5">
         <v>9.6039585999999417</v>
       </c>
       <c r="D189" s="5">
         <v>6.2052916494090837</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1921.14031</v>
       </c>
       <c r="C190" s="5">
         <v>2.0431704000000082</v>
       </c>
       <c r="D190" s="5">
         <v>1.2850898746601169</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1920.3258662000001</v>
       </c>
       <c r="C191" s="5">
         <v>-0.81444379999993544</v>
       </c>
       <c r="D191" s="5">
         <v>-0.50754073893384266</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1932.7915005</v>
       </c>
       <c r="C192" s="5">
         <v>12.46563429999992</v>
       </c>
       <c r="D192" s="5">
         <v>8.0739200045325319</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1939.5686848</v>
       </c>
       <c r="C193" s="5">
         <v>6.7771843000000445</v>
       </c>
       <c r="D193" s="5">
         <v>4.2898104171185114</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1943.4703787000001</v>
       </c>
       <c r="C194" s="5">
         <v>3.9016939000000548</v>
       </c>
       <c r="D194" s="5">
         <v>2.4408434128089684</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1949.4108108</v>
       </c>
       <c r="C195" s="5">
         <v>5.9404320999999527</v>
       </c>
       <c r="D195" s="5">
         <v>3.7302282199114467</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1958.5494874999999</v>
       </c>
       <c r="C196" s="5">
         <v>9.1386766999999054</v>
       </c>
       <c r="D196" s="5">
         <v>5.7728367583700368</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1964.5218391999999</v>
       </c>
       <c r="C197" s="5">
         <v>5.9723516999999902</v>
       </c>
       <c r="D197" s="5">
         <v>3.7212493643004718</v>
       </c>
       <c r="E197" s="5">
         <v>3.463103126110445</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1967.6561641999999</v>
       </c>
       <c r="C198" s="5">
         <v>3.1343249999999898</v>
       </c>
       <c r="D198" s="5">
         <v>1.9314475062303771</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1972.8538751000001</v>
       </c>
       <c r="C199" s="5">
         <v>5.1977109000001747</v>
       </c>
       <c r="D199" s="5">
         <v>3.21635193051788</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1980.5174721000001</v>
       </c>
       <c r="C200" s="5">
         <v>7.6635969999999816</v>
       </c>
       <c r="D200" s="5">
         <v>4.7623197828919883</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1980.5122987</v>
       </c>
       <c r="C201" s="5">
         <v>-5.1734000001033564E-3</v>
       </c>
       <c r="D201" s="5">
         <v>-3.1345296863660721E-3</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1986.4419210000001</v>
       </c>
       <c r="C202" s="5">
         <v>5.9296223000001191</v>
       </c>
       <c r="D202" s="5">
         <v>3.6525373393545113</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1990.7773319999999</v>
       </c>
       <c r="C203" s="5">
         <v>4.3354109999997945</v>
       </c>
       <c r="D203" s="5">
         <v>2.6506685911667605</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1998.6346664</v>
       </c>
       <c r="C204" s="5">
         <v>7.8573344000001271</v>
       </c>
       <c r="D204" s="5">
         <v>4.8404189890769</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>2008.6167733</v>
       </c>
       <c r="C205" s="5">
         <v>9.9821068999999625</v>
       </c>
       <c r="D205" s="5">
         <v>6.1607622878361967</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>2015.6139856</v>
       </c>
       <c r="C206" s="5">
         <v>6.9972123000000011</v>
       </c>
       <c r="D206" s="5">
         <v>4.2613483180249601</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>2017.5081327</v>
       </c>
       <c r="C207" s="5">
         <v>1.8941471000000547</v>
       </c>
       <c r="D207" s="5">
         <v>1.1335312294300515</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>2024.6940195</v>
       </c>
       <c r="C208" s="5">
         <v>7.1858867999999347</v>
       </c>
       <c r="D208" s="5">
         <v>4.3588469178234002</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>2032.900042</v>
       </c>
       <c r="C209" s="5">
         <v>8.2060225000000173</v>
       </c>
       <c r="D209" s="5">
         <v>4.9734564544964499</v>
       </c>
       <c r="E209" s="5">
         <v>3.4806537364759027</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>2034.0351556999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.1351136999999198</v>
       </c>
       <c r="D210" s="5">
         <v>0.6721075253659281</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>2041.2069965999999</v>
       </c>
       <c r="C211" s="5">
         <v>7.1718409000000065</v>
       </c>
       <c r="D211" s="5">
         <v>4.3141253348516262</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>2050.1543981999998</v>
       </c>
       <c r="C212" s="5">
         <v>8.947401599999921</v>
       </c>
       <c r="D212" s="5">
         <v>5.3887494978690276</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>2055.5668765999999</v>
       </c>
       <c r="C213" s="5">
         <v>5.4124784000000545</v>
       </c>
       <c r="D213" s="5">
         <v>3.2144492224985832</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>2062.3846254</v>
       </c>
       <c r="C214" s="5">
         <v>6.8177488000001176</v>
       </c>
       <c r="D214" s="5">
         <v>4.053482349215809</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>2070.2875883000002</v>
       </c>
       <c r="C215" s="5">
         <v>7.9029629000001478</v>
       </c>
       <c r="D215" s="5">
         <v>4.6965069148991789</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>2072.1534019000001</v>
       </c>
       <c r="C216" s="5">
         <v>1.8658135999999104</v>
       </c>
       <c r="D216" s="5">
         <v>1.0868576276000796</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>2077.9942445000001</v>
       </c>
       <c r="C217" s="5">
         <v>5.8408426000000873</v>
       </c>
       <c r="D217" s="5">
         <v>3.4354113961841515</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>2079.8334663000001</v>
       </c>
       <c r="C218" s="5">
         <v>1.8392217999999048</v>
       </c>
       <c r="D218" s="5">
         <v>1.0672993787752549</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>2084.5439329999999</v>
       </c>
       <c r="C219" s="5">
         <v>4.7104666999998699</v>
       </c>
       <c r="D219" s="5">
         <v>2.751905795021492</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>2090.5228892</v>
       </c>
       <c r="C220" s="5">
         <v>5.9789562000000842</v>
       </c>
       <c r="D220" s="5">
         <v>3.4966978127054071</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>2095.1667861999999</v>
       </c>
       <c r="C221" s="5">
         <v>4.6438969999999244</v>
       </c>
       <c r="D221" s="5">
         <v>2.6984964077301443</v>
       </c>
       <c r="E221" s="5">
         <v>3.0629515919897932</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>2100.5037950000001</v>
       </c>
       <c r="C222" s="5">
         <v>5.3370088000001488</v>
       </c>
       <c r="D222" s="5">
         <v>3.099945763893408</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>2104.7990319</v>
       </c>
       <c r="C223" s="5">
         <v>4.2952368999999635</v>
       </c>
       <c r="D223" s="5">
         <v>2.4816189796504906</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>2102.7558201000002</v>
       </c>
       <c r="C224" s="5">
         <v>-2.0432117999998809</v>
       </c>
       <c r="D224" s="5">
         <v>-1.1586882041822455</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>2104.5387191999998</v>
       </c>
       <c r="C225" s="5">
         <v>1.7828990999996677</v>
       </c>
       <c r="D225" s="5">
         <v>1.02222252841635</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>2106.5969423000001</v>
       </c>
       <c r="C226" s="5">
         <v>2.0582231000003048</v>
       </c>
       <c r="D226" s="5">
         <v>1.1799243317737407</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>2109.9128107000001</v>
       </c>
       <c r="C227" s="5">
         <v>3.3158683999999994</v>
       </c>
       <c r="D227" s="5">
         <v>1.9052865920410333</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>2117.0014919999999</v>
       </c>
       <c r="C228" s="5">
         <v>7.0886812999997346</v>
       </c>
       <c r="D228" s="5">
         <v>4.1069829660195678</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>2120.8126907999999</v>
       </c>
       <c r="C229" s="5">
         <v>3.8111988000000565</v>
       </c>
       <c r="D229" s="5">
         <v>2.1818574778166511</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>2098.5329811000001</v>
       </c>
       <c r="C230" s="5">
         <v>-22.279709699999785</v>
       </c>
       <c r="D230" s="5">
         <v>-11.902856518090077</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>2107.4491194000002</v>
       </c>
       <c r="C231" s="5">
         <v>8.9161383000000569</v>
       </c>
       <c r="D231" s="5">
         <v>5.2193437612826132</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>2112.7947961999998</v>
       </c>
       <c r="C232" s="5">
         <v>5.3456767999996373</v>
       </c>
       <c r="D232" s="5">
         <v>3.0867017268688013</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>2111.5505460999998</v>
       </c>
       <c r="C233" s="5">
         <v>-1.2442501000000448</v>
       </c>
       <c r="D233" s="5">
         <v>-0.70440983145089175</v>
       </c>
       <c r="E233" s="5">
         <v>0.78197879080141863</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>2107.6884452999998</v>
       </c>
       <c r="C234" s="5">
         <v>-3.8621008000000074</v>
       </c>
       <c r="D234" s="5">
         <v>-2.1728971529730523</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>2100.5580633</v>
       </c>
       <c r="C235" s="5">
         <v>-7.1303819999998268</v>
       </c>
       <c r="D235" s="5">
         <v>-3.9849498735400224</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>2094.1280698</v>
       </c>
       <c r="C236" s="5">
         <v>-6.4299934999999095</v>
       </c>
       <c r="D236" s="5">
         <v>-3.6120888223855174</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>2087.9264271000002</v>
       </c>
       <c r="C237" s="5">
         <v>-6.2016426999998657</v>
       </c>
       <c r="D237" s="5">
         <v>-3.4964172371700797</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>2085.2661807999998</v>
       </c>
       <c r="C238" s="5">
         <v>-2.6602463000003809</v>
       </c>
       <c r="D238" s="5">
         <v>-1.5182622921960376</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>2081.8023290000001</v>
       </c>
       <c r="C239" s="5">
         <v>-3.4638517999997021</v>
       </c>
       <c r="D239" s="5">
         <v>-1.975218511357435</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>2076.4367597999999</v>
       </c>
       <c r="C240" s="5">
         <v>-5.3655692000002091</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0493725932175919</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>2070.8834597</v>
       </c>
       <c r="C241" s="5">
         <v>-5.5533000999998876</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1625359232378192</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>2072.0329536999998</v>
       </c>
       <c r="C242" s="5">
         <v>1.1494939999997769</v>
       </c>
       <c r="D242" s="5">
         <v>0.66812632766559688</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>2073.6044419999998</v>
       </c>
       <c r="C243" s="5">
         <v>1.5714883000000555</v>
       </c>
       <c r="D243" s="5">
         <v>0.91391990680702584</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>2072.7587985</v>
       </c>
       <c r="C244" s="5">
         <v>-0.84564349999982369</v>
       </c>
       <c r="D244" s="5">
         <v>-0.48827981068425563</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>2073.4370653999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.67826689999992595</v>
       </c>
       <c r="D245" s="5">
         <v>0.3933823562009886</v>
       </c>
       <c r="E245" s="5">
         <v>-1.8049996847290695</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>2076.3095318999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.8724664999999732</v>
       </c>
       <c r="D246" s="5">
         <v>1.6751632599371291</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>2078.5264953000001</v>
       </c>
       <c r="C247" s="5">
         <v>2.2169634000001679</v>
       </c>
       <c r="D247" s="5">
         <v>1.2888420237325393</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>2082.9213764000001</v>
       </c>
       <c r="C248" s="5">
         <v>4.3948811000000205</v>
       </c>
       <c r="D248" s="5">
         <v>2.567021891915644</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>2092.0119436999998</v>
       </c>
       <c r="C249" s="5">
         <v>9.0905672999997478</v>
       </c>
       <c r="D249" s="5">
         <v>5.3647622855009347</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>2102.1270932000002</v>
       </c>
       <c r="C250" s="5">
         <v>10.115149500000371</v>
       </c>
       <c r="D250" s="5">
         <v>5.958967956231298</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>2099.5150214</v>
       </c>
       <c r="C251" s="5">
         <v>-2.6120718000001943</v>
       </c>
       <c r="D251" s="5">
         <v>-1.4809536913886201</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>2101.4385232999998</v>
       </c>
       <c r="C252" s="5">
         <v>1.9235018999997919</v>
       </c>
       <c r="D252" s="5">
         <v>1.1049545561329088</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>2101.9522777000002</v>
       </c>
       <c r="C253" s="5">
         <v>0.51375440000037997</v>
       </c>
       <c r="D253" s="5">
         <v>0.29376777773821861</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>2104.3489934999998</v>
       </c>
       <c r="C254" s="5">
         <v>2.3967157999995834</v>
       </c>
       <c r="D254" s="5">
         <v>1.3768934236255692</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>2109.8537194999999</v>
       </c>
       <c r="C255" s="5">
         <v>5.5047260000001188</v>
       </c>
       <c r="D255" s="5">
         <v>3.1846157063849745</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>2112.7729184999998</v>
       </c>
       <c r="C256" s="5">
         <v>2.919198999999935</v>
       </c>
       <c r="D256" s="5">
         <v>1.6730162709269081</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>2116.3227206000001</v>
       </c>
       <c r="C257" s="5">
         <v>3.5498021000003064</v>
       </c>
       <c r="D257" s="5">
         <v>2.0349313424559812</v>
       </c>
       <c r="E257" s="5">
         <v>2.0683364793484538</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>2125.6467708999999</v>
       </c>
       <c r="C258" s="5">
         <v>9.3240502999997261</v>
       </c>
       <c r="D258" s="5">
         <v>5.4169469492314271</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>2122.1729624</v>
       </c>
       <c r="C259" s="5">
         <v>-3.4738084999999046</v>
       </c>
       <c r="D259" s="5">
         <v>-1.9435520819629293</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>2131.0760700999999</v>
       </c>
       <c r="C260" s="5">
         <v>8.9031076999999641</v>
       </c>
       <c r="D260" s="5">
         <v>5.1521371194460652</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2144.2728213999999</v>
       </c>
       <c r="C261" s="5">
         <v>13.19675129999996</v>
       </c>
       <c r="D261" s="5">
         <v>7.6894261070635794</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2141.8855073</v>
       </c>
       <c r="C262" s="5">
         <v>-2.3873140999999123</v>
       </c>
       <c r="D262" s="5">
         <v>-1.3278626078910949</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2146.0039631</v>
       </c>
       <c r="C263" s="5">
         <v>4.1184557999999925</v>
       </c>
       <c r="D263" s="5">
         <v>2.3319402720351157</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2148.6973839000002</v>
       </c>
       <c r="C264" s="5">
         <v>2.69342080000024</v>
       </c>
       <c r="D264" s="5">
         <v>1.5165441281866476</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2151.1335730999999</v>
       </c>
       <c r="C265" s="5">
         <v>2.4361891999997169</v>
       </c>
       <c r="D265" s="5">
         <v>1.3690742611966566</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2158.9853287999999</v>
       </c>
       <c r="C266" s="5">
         <v>7.8517557000000124</v>
       </c>
       <c r="D266" s="5">
         <v>4.4690757432833683</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2154.2410224</v>
       </c>
       <c r="C267" s="5">
         <v>-4.744306399999914</v>
       </c>
       <c r="D267" s="5">
         <v>-2.6053262209464911</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2160.1046507000001</v>
       </c>
       <c r="C268" s="5">
         <v>5.8636283000000731</v>
       </c>
       <c r="D268" s="5">
         <v>3.315623864492423</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>2167.6968026</v>
       </c>
       <c r="C269" s="5">
         <v>7.5921518999998625</v>
       </c>
       <c r="D269" s="5">
         <v>4.3001518724748333</v>
       </c>
       <c r="E269" s="5">
         <v>2.4275164416055928</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>2178.5677900000001</v>
       </c>
       <c r="C270" s="5">
         <v>10.870987400000104</v>
       </c>
       <c r="D270" s="5">
         <v>6.1867908156335583</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>2182.3354196</v>
       </c>
       <c r="C271" s="5">
         <v>3.7676295999999638</v>
       </c>
       <c r="D271" s="5">
         <v>2.0951417960116681</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>2191.7073406999998</v>
       </c>
       <c r="C272" s="5">
         <v>9.3719210999997813</v>
       </c>
       <c r="D272" s="5">
         <v>5.276813199689534</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>2197.0171200999998</v>
       </c>
       <c r="C273" s="5">
         <v>5.3097794000000249</v>
       </c>
       <c r="D273" s="5">
         <v>2.9462537426840685</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>2205.3085203999999</v>
       </c>
       <c r="C274" s="5">
         <v>8.2914003000000776</v>
       </c>
       <c r="D274" s="5">
         <v>4.6239159603060909</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>2213.8316429000001</v>
       </c>
       <c r="C275" s="5">
         <v>8.5231225000002269</v>
       </c>
       <c r="D275" s="5">
         <v>4.7376493834703881</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>2218.927811</v>
       </c>
       <c r="C276" s="5">
         <v>5.0961680999998862</v>
       </c>
       <c r="D276" s="5">
         <v>2.7976042972989834</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>2229.5143094999999</v>
       </c>
       <c r="C277" s="5">
         <v>10.586498499999834</v>
       </c>
       <c r="D277" s="5">
         <v>5.8778436777887189</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>2237.3352457999999</v>
       </c>
       <c r="C278" s="5">
         <v>7.8209363000000849</v>
       </c>
       <c r="D278" s="5">
         <v>4.2916654766799178</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>2238.1144362</v>
       </c>
       <c r="C279" s="5">
         <v>0.77919040000006135</v>
       </c>
       <c r="D279" s="5">
         <v>0.41872204043011951</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>2249.0231558</v>
       </c>
       <c r="C280" s="5">
         <v>10.90871960000004</v>
       </c>
       <c r="D280" s="5">
         <v>6.0082489824250684</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>2253.7735564</v>
       </c>
       <c r="C281" s="5">
         <v>4.7504005999999208</v>
       </c>
       <c r="D281" s="5">
         <v>2.5643010539464273</v>
       </c>
       <c r="E281" s="5">
         <v>3.9708853053968207</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>2256.9262339000002</v>
       </c>
       <c r="C282" s="5">
         <v>3.152677500000209</v>
       </c>
       <c r="D282" s="5">
         <v>1.6915877913659116</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>2268.2518104999999</v>
       </c>
       <c r="C283" s="5">
         <v>11.325576599999749</v>
       </c>
       <c r="D283" s="5">
         <v>6.1907817841470925</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>2274.2165475000002</v>
       </c>
       <c r="C284" s="5">
         <v>5.9647370000002411</v>
       </c>
       <c r="D284" s="5">
         <v>3.2016374077732612</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>2277.7498544</v>
       </c>
       <c r="C285" s="5">
         <v>3.5333068999998432</v>
       </c>
       <c r="D285" s="5">
         <v>1.8803781529212582</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>2282.7068300000001</v>
       </c>
       <c r="C286" s="5">
         <v>4.956975600000078</v>
       </c>
       <c r="D286" s="5">
         <v>2.6429980174374368</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>2288.0207645</v>
       </c>
       <c r="C287" s="5">
         <v>5.3139344999999594</v>
       </c>
       <c r="D287" s="5">
         <v>2.829536645620645</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>2297.2824495999998</v>
       </c>
       <c r="C288" s="5">
         <v>9.2616850999997951</v>
       </c>
       <c r="D288" s="5">
         <v>4.9671000362413009</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>2301.5663989</v>
       </c>
       <c r="C289" s="5">
         <v>4.2839493000001312</v>
       </c>
       <c r="D289" s="5">
         <v>2.2608423583589277</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>2310.2412849000002</v>
       </c>
       <c r="C290" s="5">
         <v>8.6748860000002423</v>
       </c>
       <c r="D290" s="5">
         <v>4.6178966860614068</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>2315.6706414999999</v>
       </c>
       <c r="C291" s="5">
         <v>5.4293565999996645</v>
       </c>
       <c r="D291" s="5">
         <v>2.8568898786652586</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>2323.7560254</v>
       </c>
       <c r="C292" s="5">
         <v>8.0853839000001244</v>
       </c>
       <c r="D292" s="5">
         <v>4.2713199524909484</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>2326.1470932000002</v>
       </c>
       <c r="C293" s="5">
         <v>2.3910678000002008</v>
       </c>
       <c r="D293" s="5">
         <v>1.2417720822116118</v>
       </c>
       <c r="E293" s="5">
         <v>3.2112159890456793</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>2330.3572672999999</v>
       </c>
       <c r="C294" s="5">
         <v>4.2101740999996764</v>
       </c>
       <c r="D294" s="5">
         <v>2.1936731858289926</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>2335.6196261</v>
       </c>
       <c r="C295" s="5">
         <v>5.2623588000001291</v>
       </c>
       <c r="D295" s="5">
         <v>2.7437226237939205</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>2343.7762816999998</v>
       </c>
       <c r="C296" s="5">
         <v>8.1566555999997945</v>
       </c>
       <c r="D296" s="5">
         <v>4.2721837076142855</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>2352.4038018000001</v>
       </c>
       <c r="C297" s="5">
         <v>8.6275201000003108</v>
       </c>
       <c r="D297" s="5">
         <v>4.5077772905300462</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>2360.4587127999998</v>
       </c>
       <c r="C298" s="5">
         <v>8.0549109999997199</v>
       </c>
       <c r="D298" s="5">
         <v>4.1872153993292693</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2365.8739526999998</v>
       </c>
       <c r="C299" s="5">
         <v>5.4152398999999605</v>
       </c>
       <c r="D299" s="5">
         <v>2.7879802669701581</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>2373.3970714000002</v>
       </c>
       <c r="C300" s="5">
         <v>7.5231187000003956</v>
       </c>
       <c r="D300" s="5">
         <v>3.8832650586448025</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>2380.1558298999998</v>
       </c>
       <c r="C301" s="5">
         <v>6.7587584999996579</v>
       </c>
       <c r="D301" s="5">
         <v>3.4712919304048739</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>2387.4918206000002</v>
       </c>
       <c r="C302" s="5">
         <v>7.3359907000003659</v>
       </c>
       <c r="D302" s="5">
         <v>3.7619228781308189</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>2398.5053745</v>
       </c>
       <c r="C303" s="5">
         <v>11.013553899999806</v>
       </c>
       <c r="D303" s="5">
         <v>5.6782572758567129</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>2402.4967007999999</v>
       </c>
       <c r="C304" s="5">
         <v>3.9913262999998551</v>
       </c>
       <c r="D304" s="5">
         <v>2.0152851730046439</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>2410.1260774000002</v>
       </c>
       <c r="C305" s="5">
         <v>7.6293766000003416</v>
       </c>
       <c r="D305" s="5">
         <v>3.8779910413723417</v>
       </c>
       <c r="E305" s="5">
         <v>3.6102181347643425</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>2415.1627053000002</v>
       </c>
       <c r="C306" s="5">
         <v>5.0366278999999849</v>
       </c>
       <c r="D306" s="5">
         <v>2.5367583821405804</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>2417.9957508000002</v>
       </c>
       <c r="C307" s="5">
         <v>2.8330455000000256</v>
       </c>
       <c r="D307" s="5">
         <v>1.416746753268483</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>2419.8328224000002</v>
       </c>
       <c r="C308" s="5">
         <v>1.8370715999999447</v>
       </c>
       <c r="D308" s="5">
         <v>0.91551898073780613</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>2423.2069081</v>
       </c>
       <c r="C309" s="5">
         <v>3.3740856999997959</v>
       </c>
       <c r="D309" s="5">
         <v>1.686107499131051</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>2425.6114192</v>
       </c>
       <c r="C310" s="5">
         <v>2.4045111000000361</v>
       </c>
       <c r="D310" s="5">
         <v>1.1972617137390396</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2427.9959773</v>
       </c>
       <c r="C311" s="5">
         <v>2.3845581000000493</v>
       </c>
       <c r="D311" s="5">
         <v>1.18608950571224</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>2435.0750463999998</v>
       </c>
       <c r="C312" s="5">
         <v>7.0790690999997423</v>
       </c>
       <c r="D312" s="5">
         <v>3.5553756873636599</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2438.0489809999999</v>
       </c>
       <c r="C313" s="5">
         <v>2.9739346000001206</v>
       </c>
       <c r="D313" s="5">
         <v>1.4754333083134341</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>2443.3499545999998</v>
       </c>
       <c r="C314" s="5">
         <v>5.3009735999999066</v>
       </c>
       <c r="D314" s="5">
         <v>2.6405508210024076</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>2448.6792132999999</v>
       </c>
       <c r="C315" s="5">
         <v>5.3292587000000822</v>
       </c>
       <c r="D315" s="5">
         <v>2.6489811602272484</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2446.3588549999999</v>
       </c>
       <c r="C316" s="5">
         <v>-2.3203582999999526</v>
       </c>
       <c r="D316" s="5">
         <v>-1.1312073286057212</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2452.4287092</v>
       </c>
       <c r="C317" s="5">
         <v>6.0698542000000089</v>
       </c>
       <c r="D317" s="5">
         <v>3.0183839642302868</v>
       </c>
       <c r="E317" s="5">
         <v>1.7552041030830745</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>2463.7489034</v>
       </c>
       <c r="C318" s="5">
         <v>11.32019420000006</v>
       </c>
       <c r="D318" s="5">
         <v>5.6819041099026579</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>2461.1911184000001</v>
       </c>
       <c r="C319" s="5">
         <v>-2.5577849999999671</v>
       </c>
       <c r="D319" s="5">
         <v>-1.2387125958422618</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>2460.2400462999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.95107210000014675</v>
       </c>
       <c r="D320" s="5">
         <v>-0.46272879747089046</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2467.4986881</v>
       </c>
       <c r="C321" s="5">
         <v>7.2586418000000776</v>
       </c>
       <c r="D321" s="5">
         <v>3.5984754586025902</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>2466.2883274000001</v>
       </c>
       <c r="C322" s="5">
         <v>-1.2103606999999101</v>
       </c>
       <c r="D322" s="5">
         <v>-0.58704013742174599</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2464.6164697999998</v>
       </c>
       <c r="C323" s="5">
         <v>-1.671857600000294</v>
       </c>
       <c r="D323" s="5">
         <v>-0.81043486461570557</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2473.7472965000002</v>
       </c>
       <c r="C324" s="5">
         <v>9.130826700000398</v>
       </c>
       <c r="D324" s="5">
         <v>4.5374338752392163</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2477.1840080000002</v>
       </c>
       <c r="C325" s="5">
         <v>3.4367115000000013</v>
       </c>
       <c r="D325" s="5">
         <v>1.6799258776138304</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>2483.0913810000002</v>
       </c>
       <c r="C326" s="5">
         <v>5.9073730000000069</v>
       </c>
       <c r="D326" s="5">
         <v>2.8994888567265065</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>2479.8863421000001</v>
       </c>
       <c r="C327" s="5">
         <v>-3.2050389000000905</v>
       </c>
       <c r="D327" s="5">
         <v>-1.5379459538439222</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2481.7592417999999</v>
       </c>
       <c r="C328" s="5">
         <v>1.8728996999998344</v>
       </c>
       <c r="D328" s="5">
         <v>0.91005733661164712</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2484.7514222</v>
       </c>
       <c r="C329" s="5">
         <v>2.992180400000052</v>
       </c>
       <c r="D329" s="5">
         <v>1.4564355773752702</v>
       </c>
       <c r="E329" s="5">
         <v>1.3179878737655137</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2490.2089117999999</v>
       </c>
       <c r="C330" s="5">
         <v>5.4574895999999171</v>
       </c>
       <c r="D330" s="5">
         <v>2.6677446904840973</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2492.7923571000001</v>
       </c>
       <c r="C331" s="5">
         <v>2.5834453000002213</v>
       </c>
       <c r="D331" s="5">
         <v>1.2520575276569801</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2503.7785844</v>
       </c>
       <c r="C332" s="5">
         <v>10.986227299999882</v>
       </c>
       <c r="D332" s="5">
         <v>5.4187329625019487</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2506.1843689000002</v>
       </c>
       <c r="C333" s="5">
         <v>2.4057845000002089</v>
       </c>
       <c r="D333" s="5">
         <v>1.1591468667482507</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2509.7419312000002</v>
       </c>
       <c r="C334" s="5">
         <v>3.5575622999999723</v>
       </c>
       <c r="D334" s="5">
         <v>1.7167783324379515</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2515.4169769</v>
       </c>
       <c r="C335" s="5">
         <v>5.6750456999998278</v>
       </c>
       <c r="D335" s="5">
         <v>2.7474500742659558</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2509.6105332000002</v>
       </c>
       <c r="C336" s="5">
         <v>-5.8064436999998179</v>
       </c>
       <c r="D336" s="5">
         <v>-2.7351123603296279</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2513.7792376000002</v>
       </c>
       <c r="C337" s="5">
         <v>4.1687044000000242</v>
       </c>
       <c r="D337" s="5">
         <v>2.0116275812181339</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2508.0851754</v>
       </c>
       <c r="C338" s="5">
         <v>-5.6940622000001895</v>
       </c>
       <c r="D338" s="5">
         <v>-2.6845588558875977</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2518.9443629000002</v>
       </c>
       <c r="C339" s="5">
         <v>10.859187500000189</v>
       </c>
       <c r="D339" s="5">
         <v>5.3211341976183935</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2524.9198621</v>
       </c>
       <c r="C340" s="5">
         <v>5.975499199999831</v>
       </c>
       <c r="D340" s="5">
         <v>2.8841046878717913</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2528.9444993000002</v>
       </c>
       <c r="C341" s="5">
         <v>4.0246372000001429</v>
       </c>
       <c r="D341" s="5">
         <v>1.9296177995943076</v>
       </c>
       <c r="E341" s="5">
         <v>1.7785713574870021</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2528.1579442000002</v>
       </c>
       <c r="C342" s="5">
         <v>-0.78655509999998685</v>
       </c>
       <c r="D342" s="5">
         <v>-0.3725875362088904</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2539.3988530000001</v>
       </c>
       <c r="C343" s="5">
         <v>11.240908799999943</v>
       </c>
       <c r="D343" s="5">
         <v>5.4679727005682688</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2548.6891851</v>
       </c>
       <c r="C344" s="5">
         <v>9.2903320999998869</v>
       </c>
       <c r="D344" s="5">
         <v>4.4795958864762619</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2547.0503291</v>
       </c>
       <c r="C345" s="5">
         <v>-1.6388560000000325</v>
       </c>
       <c r="D345" s="5">
         <v>-0.76889991655625378</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2553.2617767000002</v>
       </c>
       <c r="C346" s="5">
         <v>6.2114476000001559</v>
       </c>
       <c r="D346" s="5">
         <v>2.9659914261480846</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2559.8749174999998</v>
       </c>
       <c r="C347" s="5">
         <v>6.6131407999996554</v>
       </c>
       <c r="D347" s="5">
         <v>3.1527511522432938</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2562.6137070999998</v>
       </c>
       <c r="C348" s="5">
         <v>2.7387896000000183</v>
       </c>
       <c r="D348" s="5">
         <v>1.2914521772689813</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2570.1549728999998</v>
       </c>
       <c r="C349" s="5">
         <v>7.5412658000000192</v>
       </c>
       <c r="D349" s="5">
         <v>3.5890838612521403</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2569.6373711000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.51760179999973843</v>
       </c>
       <c r="D350" s="5">
         <v>-0.24139970063686844</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2574.2549647000001</v>
       </c>
       <c r="C351" s="5">
         <v>4.6175935999999638</v>
       </c>
       <c r="D351" s="5">
         <v>2.1778196431086139</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2576.9738035</v>
       </c>
       <c r="C352" s="5">
         <v>2.7188387999999577</v>
       </c>
       <c r="D352" s="5">
         <v>1.2747865581651752</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>2580.8149831999999</v>
       </c>
       <c r="C353" s="5">
         <v>3.8411796999998842</v>
       </c>
       <c r="D353" s="5">
         <v>1.8034303760148696</v>
       </c>
       <c r="E353" s="5">
         <v>2.0510724499630983</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2584.9453537999998</v>
       </c>
       <c r="C354" s="5">
         <v>4.1303705999998783</v>
       </c>
       <c r="D354" s="5">
         <v>1.9374911861094191</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>2592.4741792999998</v>
       </c>
       <c r="C355" s="5">
         <v>7.528825500000039</v>
       </c>
       <c r="D355" s="5">
         <v>3.5516151538348417</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>2592.7225272999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.24834800000007817</v>
       </c>
       <c r="D356" s="5">
         <v>0.11501548251962035</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>2597.2478885999999</v>
       </c>
       <c r="C357" s="5">
         <v>4.5253612999999859</v>
       </c>
       <c r="D357" s="5">
         <v>2.1147148597279619</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>2604.0280041000001</v>
       </c>
       <c r="C358" s="5">
         <v>6.7801155000001927</v>
       </c>
       <c r="D358" s="5">
         <v>3.1779707178804184</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>2607.9067731999999</v>
       </c>
       <c r="C359" s="5">
         <v>3.8787690999997722</v>
       </c>
       <c r="D359" s="5">
         <v>1.8021482769940089</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>2611.5577788000001</v>
       </c>
       <c r="C360" s="5">
         <v>3.6510056000001896</v>
       </c>
       <c r="D360" s="5">
         <v>1.6929667078976918</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>2617.6998515999999</v>
       </c>
       <c r="C361" s="5">
         <v>6.1420727999998235</v>
       </c>
       <c r="D361" s="5">
         <v>2.8590516405138322</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>2621.3288391000001</v>
       </c>
       <c r="C362" s="5">
         <v>3.6289875000002212</v>
       </c>
       <c r="D362" s="5">
         <v>1.6763355321307349</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>2622.2719206000002</v>
       </c>
       <c r="C363" s="5">
         <v>0.94308150000006208</v>
       </c>
       <c r="D363" s="5">
         <v>0.43258206109966224</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>2630.4809203</v>
       </c>
       <c r="C364" s="5">
         <v>8.208999699999822</v>
       </c>
       <c r="D364" s="5">
         <v>3.8219492363947172</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>2631.0756038999998</v>
       </c>
       <c r="C365" s="5">
         <v>0.59468359999982567</v>
       </c>
       <c r="D365" s="5">
         <v>0.27162649399103955</v>
       </c>
       <c r="E365" s="5">
         <v>1.9474708968746368</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>2643.7808467</v>
       </c>
       <c r="C366" s="5">
         <v>12.705242800000178</v>
       </c>
       <c r="D366" s="5">
         <v>5.9511050861359882</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>2650.3688069</v>
       </c>
       <c r="C367" s="5">
         <v>6.5879601999999977</v>
       </c>
       <c r="D367" s="5">
         <v>3.0315694127357462</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2632.0849643000001</v>
       </c>
       <c r="C368" s="5">
         <v>-18.283842599999844</v>
       </c>
       <c r="D368" s="5">
         <v>-7.9713369180068661</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>2327.9762602000001</v>
       </c>
       <c r="C369" s="5">
         <v>-304.10870410000007</v>
       </c>
       <c r="D369" s="5">
         <v>-77.083741354526964</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>2390.6132300999998</v>
       </c>
       <c r="C370" s="5">
         <v>62.636969899999713</v>
       </c>
       <c r="D370" s="5">
         <v>37.521074472106662</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2440.6464437</v>
       </c>
       <c r="C371" s="5">
         <v>50.033213600000181</v>
       </c>
       <c r="D371" s="5">
         <v>28.217301428788801</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2441.7800118999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.1335681999998997</v>
       </c>
       <c r="D372" s="5">
         <v>0.55877083930022664</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2460.5568481999999</v>
       </c>
       <c r="C373" s="5">
         <v>18.776836300000014</v>
       </c>
       <c r="D373" s="5">
         <v>9.6282365020039293</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2477.8397147999999</v>
       </c>
       <c r="C374" s="5">
         <v>17.282866600000034</v>
       </c>
       <c r="D374" s="5">
         <v>8.7621225223836632</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2500.3470566000001</v>
       </c>
       <c r="C375" s="5">
         <v>22.507341800000177</v>
       </c>
       <c r="D375" s="5">
         <v>11.461534651352846</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2512.1740712999999</v>
       </c>
       <c r="C376" s="5">
         <v>11.827014699999836</v>
       </c>
       <c r="D376" s="5">
         <v>5.8262028442954472</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2516.6808842999999</v>
       </c>
       <c r="C377" s="5">
         <v>4.5068129999999655</v>
       </c>
       <c r="D377" s="5">
         <v>2.1741559247231868</v>
       </c>
       <c r="E377" s="5">
         <v>-4.347830956679255</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>2522.7113601999999</v>
       </c>
       <c r="C378" s="5">
         <v>6.0304759000000558</v>
       </c>
       <c r="D378" s="5">
         <v>2.913642563655694</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2517.9551898999998</v>
       </c>
       <c r="C379" s="5">
         <v>-4.7561703000001216</v>
       </c>
       <c r="D379" s="5">
         <v>-2.2390958381630299</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>2538.841066</v>
       </c>
       <c r="C380" s="5">
         <v>20.885876100000132</v>
       </c>
       <c r="D380" s="5">
         <v>10.420627034281349</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>2553.1946266999998</v>
       </c>
       <c r="C381" s="5">
         <v>14.353560699999889</v>
       </c>
       <c r="D381" s="5">
         <v>6.9992879962738286</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>2564.0265207000002</v>
       </c>
       <c r="C382" s="5">
         <v>10.831894000000375</v>
       </c>
       <c r="D382" s="5">
         <v>5.2114713430100101</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>2575.4304112999998</v>
       </c>
       <c r="C383" s="5">
         <v>11.403890599999613</v>
       </c>
       <c r="D383" s="5">
         <v>5.4696926402842516</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>2605.9052193000002</v>
       </c>
       <c r="C384" s="5">
         <v>30.474808000000394</v>
       </c>
       <c r="D384" s="5">
         <v>15.161033280434232</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>2610.4892381</v>
       </c>
       <c r="C385" s="5">
         <v>4.5840187999997397</v>
       </c>
       <c r="D385" s="5">
         <v>2.1314498386036274</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>2621.7869790999998</v>
       </c>
       <c r="C386" s="5">
         <v>11.29774099999986</v>
       </c>
       <c r="D386" s="5">
         <v>5.3188094724496038</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2652.1409626</v>
       </c>
       <c r="C387" s="5">
         <v>30.35398350000014</v>
       </c>
       <c r="D387" s="5">
         <v>14.812827594836442</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>2661.5275892</v>
       </c>
       <c r="C388" s="5">
         <v>9.3866265999999996</v>
       </c>
       <c r="D388" s="5">
         <v>4.3307739322564043</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2671.5741868</v>
       </c>
       <c r="C389" s="5">
         <v>10.046597600000041</v>
       </c>
       <c r="D389" s="5">
         <v>4.6249333345237398</v>
       </c>
       <c r="E389" s="5">
         <v>6.1546659914764268</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2665.2016577999998</v>
       </c>
       <c r="C390" s="5">
         <v>-6.3725290000002133</v>
       </c>
       <c r="D390" s="5">
         <v>-2.8251153507691806</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2686.4684886999999</v>
       </c>
       <c r="C391" s="5">
         <v>21.266830900000059</v>
       </c>
       <c r="D391" s="5">
         <v>10.006947262877741</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2694.7434724999998</v>
       </c>
       <c r="C392" s="5">
         <v>8.2749837999999727</v>
       </c>
       <c r="D392" s="5">
         <v>3.7595628647315138</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>2714.1712281999999</v>
       </c>
       <c r="C393" s="5">
         <v>19.427755700000034</v>
       </c>
       <c r="D393" s="5">
         <v>9.0028280328246169</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>2720.2077637000002</v>
       </c>
       <c r="C394" s="5">
         <v>6.0365355000003547</v>
       </c>
       <c r="D394" s="5">
         <v>2.7017870627116025</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2721.1128847</v>
       </c>
       <c r="C395" s="5">
         <v>0.90512099999978091</v>
       </c>
       <c r="D395" s="5">
         <v>0.40001912372891191</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2752.3991694000001</v>
       </c>
       <c r="C396" s="5">
         <v>31.286284700000124</v>
       </c>
       <c r="D396" s="5">
         <v>14.703933788482782</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>2761.9222570000002</v>
       </c>
       <c r="C397" s="5">
         <v>9.5230876000000535</v>
       </c>
       <c r="D397" s="5">
         <v>4.2318342730604863</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2770.9193982000002</v>
       </c>
       <c r="C398" s="5">
         <v>8.9971411999999873</v>
       </c>
       <c r="D398" s="5">
         <v>3.9798814895689372</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2779.9563044000001</v>
       </c>
       <c r="C399" s="5">
         <v>9.0369061999999758</v>
       </c>
       <c r="D399" s="5">
         <v>3.9845747889246663</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2786.5353377000001</v>
       </c>
       <c r="C400" s="5">
         <v>6.5790332999999919</v>
       </c>
       <c r="D400" s="5">
         <v>2.8771734140584648</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2789.4208168999999</v>
       </c>
       <c r="C401" s="5">
         <v>2.885479199999736</v>
       </c>
       <c r="D401" s="5">
         <v>1.2497109224904213</v>
       </c>
       <c r="E401" s="5">
         <v>4.411130736412594</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2806.1821245000001</v>
       </c>
       <c r="C402" s="5">
         <v>16.761307600000237</v>
       </c>
       <c r="D402" s="5">
         <v>7.4538039128909883</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2815.1456801999998</v>
       </c>
       <c r="C403" s="5">
         <v>8.9635556999996879</v>
       </c>
       <c r="D403" s="5">
         <v>3.9011229872383035</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2822.2260869000002</v>
       </c>
       <c r="C404" s="5">
         <v>7.080406700000367</v>
       </c>
       <c r="D404" s="5">
         <v>3.0602366213622556</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2826.3894448999999</v>
       </c>
       <c r="C405" s="5">
         <v>4.1633579999997892</v>
       </c>
       <c r="D405" s="5">
         <v>1.7846782365753766</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2832.6769113999999</v>
       </c>
       <c r="C406" s="5">
         <v>6.2874664999999368</v>
       </c>
       <c r="D406" s="5">
         <v>2.7023738233535433</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2839.2033053</v>
       </c>
       <c r="C407" s="5">
         <v>6.5263939000001301</v>
       </c>
       <c r="D407" s="5">
         <v>2.8000653053744884</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2835.4087003999998</v>
       </c>
       <c r="C408" s="5">
         <v>-3.7946049000001949</v>
       </c>
       <c r="D408" s="5">
         <v>-1.5920672627061316</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2844.1724539000002</v>
       </c>
       <c r="C409" s="5">
         <v>8.7637535000003481</v>
       </c>
       <c r="D409" s="5">
         <v>3.7726958689697332</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2856.1688122999999</v>
       </c>
       <c r="C410" s="5">
         <v>11.996358399999735</v>
       </c>
       <c r="D410" s="5">
         <v>5.1805312816942228</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2855.1310902999999</v>
       </c>
       <c r="C411" s="5">
         <v>-1.0377220000000307</v>
       </c>
       <c r="D411" s="5">
         <v>-0.4351216898947019</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2855.9208865000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.78979620000018258</v>
       </c>
       <c r="D412" s="5">
         <v>0.33245363626261959</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2860.5748889000001</v>
       </c>
       <c r="C413" s="5">
         <v>4.6540024000000813</v>
       </c>
       <c r="D413" s="5">
         <v>1.9731398059811278</v>
       </c>
       <c r="E413" s="5">
         <v>2.550854699617422</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2865.2755072</v>
       </c>
       <c r="C414" s="5">
         <v>4.70061829999986</v>
       </c>
       <c r="D414" s="5">
         <v>1.9898106314969688</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2870.0152849000001</v>
       </c>
       <c r="C415" s="5">
         <v>4.7397777000001042</v>
       </c>
       <c r="D415" s="5">
         <v>2.0032166618181968</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2877.2311209</v>
       </c>
       <c r="C416" s="5">
         <v>7.2158359999998538</v>
       </c>
       <c r="D416" s="5">
         <v>3.059130285370748</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2879.7547254000001</v>
       </c>
       <c r="C417" s="5">
         <v>2.5236045000001468</v>
       </c>
       <c r="D417" s="5">
         <v>1.0576060017696509</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2883.3707703</v>
       </c>
       <c r="C418" s="5">
         <v>3.6160448999999062</v>
       </c>
       <c r="D418" s="5">
         <v>1.5172637839468317</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2885.1848543999999</v>
       </c>
       <c r="C419" s="5">
         <v>1.8140840999999455</v>
       </c>
       <c r="D419" s="5">
         <v>0.75760273167753134</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2859.1725277</v>
       </c>
       <c r="C420" s="5">
         <v>-26.012326699999903</v>
       </c>
       <c r="D420" s="5">
         <v>-10.298310562773194</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2888.9693385999999</v>
       </c>
       <c r="C421" s="5">
         <v>29.796810899999855</v>
       </c>
       <c r="D421" s="5">
         <v>13.248078960999997</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2894.9913473000001</v>
       </c>
       <c r="C422" s="5">
         <v>6.0220087000002422</v>
       </c>
       <c r="D422" s="5">
         <v>2.5302577755852429</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2897.8089558000001</v>
       </c>
       <c r="C423" s="5">
         <v>2.8176085000000057</v>
       </c>
       <c r="D423" s="5">
         <v>1.1741963204083605</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2900.9976637999998</v>
       </c>
       <c r="C424" s="5">
         <v>3.1887079999996786</v>
       </c>
       <c r="D424" s="5">
         <v>1.3284840212216098</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2903.5917509999999</v>
       </c>
       <c r="C425" s="5">
         <v>2.5940872000001036</v>
       </c>
       <c r="D425" s="5">
         <v>1.078339382901472</v>
       </c>
       <c r="E425" s="5">
         <v>1.5037838116708668</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2904.0441550999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.452404099999967</v>
       </c>
       <c r="D426" s="5">
         <v>0.1871304341611868</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2905.0015385000002</v>
       </c>
       <c r="C427" s="5">
         <v>0.95738340000025346</v>
       </c>
       <c r="D427" s="5">
         <v>0.39632506285314228</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2903.1567387999999</v>
       </c>
       <c r="C428" s="5">
         <v>-1.8447997000002943</v>
       </c>
       <c r="D428" s="5">
         <v>-0.7593950917483161</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2907.3156724999999</v>
       </c>
       <c r="C429" s="5">
         <v>4.1589337000000342</v>
       </c>
       <c r="D429" s="5">
         <v>1.7326763372064846</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2905.1832577</v>
       </c>
       <c r="C430" s="5">
         <v>-2.1324147999998786</v>
       </c>
       <c r="D430" s="5">
         <v>-0.87661626745378918</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2899.5841120999999</v>
       </c>
       <c r="C431" s="5">
         <v>-5.5991456000001563</v>
       </c>
       <c r="D431" s="5">
         <v>-2.2883955138433332</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2894.2321099999999</v>
       </c>
       <c r="C432" s="5">
         <v>-5.352002099999936</v>
       </c>
       <c r="D432" s="5">
-        <v>-2.1925913444913236</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1925913444913347</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2896.3340859999998</v>
       </c>
       <c r="C433" s="5">
         <v>2.1019759999999224</v>
       </c>
       <c r="D433" s="5">
         <v>0.87500622723220012</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2898.5715372</v>
       </c>
       <c r="C434" s="5">
         <v>2.2374512000001232</v>
       </c>
       <c r="D434" s="5">
         <v>0.93096258940292831</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2904.0796971999998</v>
       </c>
       <c r="C435" s="5">
         <v>5.5081599999998616</v>
       </c>
       <c r="D435" s="5">
         <v>2.3043470471703076</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2901.2313853999999</v>
       </c>
       <c r="C436" s="5">
         <v>-2.8483117999999195</v>
       </c>
       <c r="D436" s="5">
         <v>-1.1706278074545828</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2903.0361256000001</v>
       </c>
       <c r="C437" s="5">
         <v>1.8047402000001966</v>
       </c>
       <c r="D437" s="5">
         <v>0.74903131524304278</v>
       </c>
       <c r="E437" s="5">
         <v>-1.9135796201663613E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2908.0105472</v>
       </c>
       <c r="C438" s="5">
         <v>4.9744215999999142</v>
       </c>
       <c r="D438" s="5">
         <v>2.0757184000562479</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2905.5924132</v>
       </c>
       <c r="C439" s="5">
         <v>-2.4181340000000091</v>
       </c>
       <c r="D439" s="5">
         <v>-0.99329982322498012</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>2913.7665274999999</v>
       </c>
       <c r="C440" s="5">
         <v>8.1741142999999283</v>
       </c>
       <c r="D440" s="5">
         <v>3.4286092726073525</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>2912.4870836999999</v>
       </c>
       <c r="C441" s="5">
         <v>-1.279443800000081</v>
       </c>
       <c r="D441" s="5">
         <v>-0.52565297756547169</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2915.7668420999998</v>
+        <v>2915.5053514000001</v>
       </c>
       <c r="C442" s="5">
-        <v>3.2797583999999915</v>
+        <v>3.0182677000002514</v>
       </c>
       <c r="D442" s="5">
-        <v>1.3597237567713139</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2506962916225106</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>2923.4117758000002</v>
+      </c>
+      <c r="C443" s="5">
+        <v>7.9064244000001054</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.3032034567888058</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1EB162C-9DBD-4502-A8CC-05145ADEAAC1}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A18A2514-0BDC-4AC4-9D35-E0474E9BDFEB}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EF54C1C-D301-4254-800E-8EC3B3E3F122}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>