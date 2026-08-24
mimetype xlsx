--- v7 (2026-08-01)
+++ v8 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{488A0D67-9E06-4D84-B089-62E8871E6862}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5AFB6343-54BF-4329-9318-36BAF5EEB83A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{62AF202E-D7CD-4728-8F01-A598B9FB3735}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A820D865-B679-4674-B5ED-262D16F57888}"/>
   </bookViews>
   <sheets>
     <sheet name="houserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5D262C5-42C8-4E3C-A5BB-40DAB7913A21}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB0FA03F-691E-40A6-810A-BC8C479E814D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1354.720333</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1358.3259977</v>
       </c>
       <c r="C7" s="5">
         <v>3.6056647000000339</v>
       </c>
       <c r="D7" s="5">
         <v>3.2410387065379354</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1364.0481169</v>
       </c>
       <c r="C8" s="5">
         <v>5.7221191999999519</v>
       </c>
       <c r="D8" s="5">
         <v>5.1739364136906385</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1371.0759359000001</v>
       </c>
       <c r="C9" s="5">
         <v>7.0278190000001359</v>
       </c>
       <c r="D9" s="5">
         <v>6.3608544541559731</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1381.9256447</v>
       </c>
       <c r="C10" s="5">
         <v>10.849708799999917</v>
       </c>
       <c r="D10" s="5">
         <v>9.9203272081423997</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1393.1356427999999</v>
       </c>
       <c r="C11" s="5">
         <v>11.209998099999893</v>
       </c>
       <c r="D11" s="5">
         <v>10.180497466648198</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1399.9204090999999</v>
       </c>
       <c r="C12" s="5">
         <v>6.7847663000000011</v>
       </c>
       <c r="D12" s="5">
         <v>6.003278470858131</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1402.0786089999999</v>
       </c>
       <c r="C13" s="5">
         <v>2.1581998999999996</v>
       </c>
       <c r="D13" s="5">
         <v>1.8657579941529612</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1404.1349908</v>
       </c>
       <c r="C14" s="5">
         <v>2.0563818000000538</v>
       </c>
       <c r="D14" s="5">
         <v>1.7742668330581246</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1404.1515753000001</v>
       </c>
       <c r="C15" s="5">
         <v>1.6584500000135449E-2</v>
       </c>
       <c r="D15" s="5">
         <v>1.4174344352113621E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1406.8870801</v>
       </c>
       <c r="C16" s="5">
         <v>2.7355047999999442</v>
       </c>
       <c r="D16" s="5">
         <v>2.3629983141241206</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1414.0388514000001</v>
       </c>
       <c r="C17" s="5">
         <v>7.151771300000064</v>
       </c>
       <c r="D17" s="5">
         <v>6.2735549172657556</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1403.155855</v>
       </c>
       <c r="C18" s="5">
         <v>-10.882996400000138</v>
       </c>
       <c r="D18" s="5">
         <v>-8.8545803788940614</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1404.3043163</v>
       </c>
       <c r="C19" s="5">
         <v>1.1484613000000081</v>
       </c>
       <c r="D19" s="5">
         <v>0.98661492071570045</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1408.5464271000001</v>
       </c>
       <c r="C20" s="5">
         <v>4.2421108000000913</v>
       </c>
       <c r="D20" s="5">
         <v>3.6857868020574669</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1409.0729034000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.526476300000013</v>
       </c>
       <c r="D21" s="5">
         <v>0.44945053415197389</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1414.8972801</v>
       </c>
       <c r="C22" s="5">
         <v>5.8243766999999025</v>
       </c>
       <c r="D22" s="5">
         <v>5.0745114062546337</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1420.9990997</v>
       </c>
       <c r="C23" s="5">
         <v>6.1018195999999989</v>
       </c>
       <c r="D23" s="5">
         <v>5.2995929863105973</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1413.5640725000001</v>
       </c>
       <c r="C24" s="5">
         <v>-7.4350271999999222</v>
       </c>
       <c r="D24" s="5">
         <v>-6.1011337089382227</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1413.8781209000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.31404840000004697</v>
       </c>
       <c r="D25" s="5">
         <v>0.26692735053250871</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1419.2078164</v>
       </c>
       <c r="C26" s="5">
         <v>5.3296954999998434</v>
       </c>
       <c r="D26" s="5">
         <v>4.6184411318993313</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1413.9334724</v>
       </c>
       <c r="C27" s="5">
         <v>-5.2743439999999282</v>
       </c>
       <c r="D27" s="5">
         <v>-4.3696431696593212</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1417.0218706000001</v>
       </c>
       <c r="C28" s="5">
         <v>3.0883982000000287</v>
       </c>
       <c r="D28" s="5">
         <v>2.6528308302182779</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1416.2046957</v>
       </c>
       <c r="C29" s="5">
         <v>-0.81717490000005455</v>
       </c>
       <c r="D29" s="5">
         <v>-0.68983098013635225</v>
       </c>
       <c r="E29" s="5">
         <v>0.15316724132830029</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1419.0623034</v>
       </c>
       <c r="C30" s="5">
         <v>2.8576077000000168</v>
       </c>
       <c r="D30" s="5">
         <v>2.4484047952467058</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1418.4975548</v>
       </c>
       <c r="C31" s="5">
         <v>-0.56474860000002991</v>
       </c>
       <c r="D31" s="5">
         <v>-0.47652376019317044</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1420.4779857999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.9804309999999532</v>
       </c>
       <c r="D32" s="5">
         <v>1.688301263231673</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1420.8359402999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.35795450000000528</v>
       </c>
       <c r="D33" s="5">
         <v>0.30281443618658255</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1422.9224225999999</v>
       </c>
       <c r="C34" s="5">
         <v>2.0864822999999433</v>
       </c>
       <c r="D34" s="5">
         <v>1.7764896357398197</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1422.3035407</v>
       </c>
       <c r="C35" s="5">
         <v>-0.61888189999990573</v>
       </c>
       <c r="D35" s="5">
         <v>-0.52067792868208951</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1425.0130586</v>
       </c>
       <c r="C36" s="5">
         <v>2.7095179000000371</v>
       </c>
       <c r="D36" s="5">
         <v>2.3101298606013509</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1425.0808703</v>
       </c>
       <c r="C37" s="5">
         <v>6.7811699999992925E-2</v>
       </c>
       <c r="D37" s="5">
         <v>5.7119014221096442E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1425.2146671999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.13379689999987932</v>
       </c>
       <c r="D38" s="5">
         <v>0.11272287581485241</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1434.7665342</v>
       </c>
       <c r="C39" s="5">
         <v>9.5518670000001293</v>
       </c>
       <c r="D39" s="5">
         <v>8.3456455199387047</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1438.8892682000001</v>
       </c>
       <c r="C40" s="5">
         <v>4.1227340000000368</v>
       </c>
       <c r="D40" s="5">
         <v>3.5031632052431316</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1441.3136689</v>
       </c>
       <c r="C41" s="5">
         <v>2.4244006999999783</v>
       </c>
       <c r="D41" s="5">
         <v>2.0407360313746903</v>
       </c>
       <c r="E41" s="5">
         <v>1.7729762707494157</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1446.0277785999999</v>
       </c>
       <c r="C42" s="5">
         <v>4.7141096999998808</v>
       </c>
       <c r="D42" s="5">
         <v>3.9962231805739101</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1448.7429431</v>
       </c>
       <c r="C43" s="5">
         <v>2.7151645000001281</v>
       </c>
       <c r="D43" s="5">
         <v>2.2766208001297361</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1452.7129355</v>
       </c>
       <c r="C44" s="5">
         <v>3.96999239999991</v>
       </c>
       <c r="D44" s="5">
         <v>3.3383783250215293</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1454.6610006000001</v>
       </c>
       <c r="C45" s="5">
         <v>1.9480651000001217</v>
       </c>
       <c r="D45" s="5">
         <v>1.6211026316744537</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1455.7984899</v>
       </c>
       <c r="C46" s="5">
         <v>1.1374892999999702</v>
       </c>
       <c r="D46" s="5">
         <v>0.94240033310306615</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1460.2605209000001</v>
       </c>
       <c r="C47" s="5">
         <v>4.4620310000000245</v>
       </c>
       <c r="D47" s="5">
         <v>3.7406470833902805</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1468.1736512</v>
       </c>
       <c r="C48" s="5">
         <v>7.9131302999999207</v>
       </c>
       <c r="D48" s="5">
         <v>6.7001379463637489</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1470.9356384</v>
       </c>
       <c r="C49" s="5">
         <v>2.7619872000000214</v>
       </c>
       <c r="D49" s="5">
         <v>2.280993083305427</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1474.5917262999999</v>
       </c>
       <c r="C50" s="5">
         <v>3.6560878999998749</v>
       </c>
       <c r="D50" s="5">
         <v>3.0237774546563179</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1473.1688756000001</v>
       </c>
       <c r="C51" s="5">
         <v>-1.422850699999799</v>
       </c>
       <c r="D51" s="5">
         <v>-1.15176871323871</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1475.5777212</v>
       </c>
       <c r="C52" s="5">
         <v>2.4088455999999496</v>
       </c>
       <c r="D52" s="5">
         <v>1.9799176797182572</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1479.1772481999999</v>
       </c>
       <c r="C53" s="5">
         <v>3.5995269999998527</v>
       </c>
       <c r="D53" s="5">
         <v>2.9668778119613215</v>
       </c>
       <c r="E53" s="5">
         <v>2.6270186786542471</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1477.4614607999999</v>
       </c>
       <c r="C54" s="5">
         <v>-1.7157873999999538</v>
       </c>
       <c r="D54" s="5">
         <v>-1.383106667454026</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1476.2327703000001</v>
       </c>
       <c r="C55" s="5">
         <v>-1.2286904999998569</v>
       </c>
       <c r="D55" s="5">
         <v>-0.99339534262440354</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1480.6346920999999</v>
       </c>
       <c r="C56" s="5">
         <v>4.4019217999998546</v>
       </c>
       <c r="D56" s="5">
         <v>3.6375050249640051</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1490.1179953000001</v>
       </c>
       <c r="C57" s="5">
         <v>9.4833032000001367</v>
       </c>
       <c r="D57" s="5">
         <v>7.9624825776683839</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1489.7533426</v>
       </c>
       <c r="C58" s="5">
         <v>-0.36465270000007877</v>
       </c>
       <c r="D58" s="5">
         <v>-0.29326185341812527</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1494.4022929</v>
       </c>
       <c r="C59" s="5">
         <v>4.6489503000000241</v>
       </c>
       <c r="D59" s="5">
         <v>3.8096867144288282</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1498.3709143999999</v>
       </c>
       <c r="C60" s="5">
         <v>3.9686214999999265</v>
       </c>
       <c r="D60" s="5">
         <v>3.2337508194765885</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1502.6896213</v>
       </c>
       <c r="C61" s="5">
         <v>4.318706900000052</v>
       </c>
       <c r="D61" s="5">
         <v>3.5140814006304089</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1502.1636839</v>
       </c>
       <c r="C62" s="5">
         <v>-0.52593739999997524</v>
       </c>
       <c r="D62" s="5">
         <v>-0.41918928640111153</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1511.7503856999999</v>
       </c>
       <c r="C63" s="5">
         <v>9.5867017999999007</v>
       </c>
       <c r="D63" s="5">
         <v>7.9329275769048246</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1517.3582956</v>
       </c>
       <c r="C64" s="5">
         <v>5.6079099000000951</v>
       </c>
       <c r="D64" s="5">
         <v>4.5434103752946431</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1520.6814134000001</v>
       </c>
       <c r="C65" s="5">
         <v>3.3231178000000909</v>
       </c>
       <c r="D65" s="5">
         <v>2.6599700275026672</v>
       </c>
       <c r="E65" s="5">
         <v>2.8058953212338977</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1525.6097741000001</v>
       </c>
       <c r="C66" s="5">
         <v>4.9283606999999847</v>
       </c>
       <c r="D66" s="5">
         <v>3.9591442064702553</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1530.0964675</v>
       </c>
       <c r="C67" s="5">
         <v>4.4866933999999219</v>
       </c>
       <c r="D67" s="5">
         <v>3.5867484289677787</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1534.5425422000001</v>
       </c>
       <c r="C68" s="5">
         <v>4.4460747000000538</v>
       </c>
       <c r="D68" s="5">
         <v>3.5431671109731555</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1535.4093771</v>
       </c>
       <c r="C69" s="5">
         <v>0.866834899999958</v>
       </c>
       <c r="D69" s="5">
         <v>0.67996793467506311</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1537.975273</v>
       </c>
       <c r="C70" s="5">
         <v>2.5658958999999868</v>
       </c>
       <c r="D70" s="5">
         <v>2.0239123917996649</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1547.8396468000001</v>
       </c>
       <c r="C71" s="5">
         <v>9.8643738000000667</v>
       </c>
       <c r="D71" s="5">
         <v>7.974042668880621</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1547.5726285000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.26701830000001792</v>
       </c>
       <c r="D72" s="5">
         <v>-0.20681607226435972</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1552.5467927</v>
       </c>
       <c r="C73" s="5">
         <v>4.9741641999999047</v>
       </c>
       <c r="D73" s="5">
         <v>3.9259258478957726</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1553.9124010999999</v>
       </c>
       <c r="C74" s="5">
         <v>1.3656083999999282</v>
       </c>
       <c r="D74" s="5">
         <v>1.0606322192526996</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1556.5962388999999</v>
       </c>
       <c r="C75" s="5">
         <v>2.6838377999999921</v>
       </c>
       <c r="D75" s="5">
         <v>2.0923803235554539</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1558.7906453000001</v>
       </c>
       <c r="C76" s="5">
         <v>2.1944064000001617</v>
       </c>
       <c r="D76" s="5">
         <v>1.7048746109578516</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1563.9577846</v>
       </c>
       <c r="C77" s="5">
         <v>5.1671392999999171</v>
       </c>
       <c r="D77" s="5">
         <v>4.0511353980594134</v>
       </c>
       <c r="E77" s="5">
         <v>2.8458538927782939</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1559.0948671000001</v>
       </c>
       <c r="C78" s="5">
         <v>-4.8629174999998668</v>
       </c>
       <c r="D78" s="5">
         <v>-3.6680863722152512</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1562.2158205000001</v>
       </c>
       <c r="C79" s="5">
         <v>3.1209533999999621</v>
       </c>
       <c r="D79" s="5">
         <v>2.4287512143251977</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1562.8442273000001</v>
       </c>
       <c r="C80" s="5">
         <v>0.62840679999999338</v>
       </c>
       <c r="D80" s="5">
         <v>0.48377357945841304</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1569.3969402</v>
       </c>
       <c r="C81" s="5">
         <v>6.5527128999999604</v>
       </c>
       <c r="D81" s="5">
         <v>5.1490379200832548</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1573.029841</v>
       </c>
       <c r="C82" s="5">
         <v>3.6329008000000158</v>
       </c>
       <c r="D82" s="5">
         <v>2.8134467323373658</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1572.4992721000001</v>
       </c>
       <c r="C83" s="5">
         <v>-0.53056889999993473</v>
       </c>
       <c r="D83" s="5">
         <v>-0.40399926294645283</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1577.8097127000001</v>
       </c>
       <c r="C84" s="5">
         <v>5.3104405999999926</v>
       </c>
       <c r="D84" s="5">
         <v>4.128608538613121</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1581.3458393000001</v>
       </c>
       <c r="C85" s="5">
         <v>3.5361265999999887</v>
       </c>
       <c r="D85" s="5">
         <v>2.7227933872099097</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1579.6012745999999</v>
       </c>
       <c r="C86" s="5">
         <v>-1.7445647000001827</v>
       </c>
       <c r="D86" s="5">
         <v>-1.3158549036321521</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1597.2134321000001</v>
       </c>
       <c r="C87" s="5">
         <v>17.612157500000194</v>
       </c>
       <c r="D87" s="5">
         <v>14.231463242934561</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1603.6961535999999</v>
       </c>
       <c r="C88" s="5">
         <v>6.4827214999997977</v>
       </c>
       <c r="D88" s="5">
         <v>4.9807339874360146</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1604.0404794999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.34432590000005803</v>
       </c>
       <c r="D89" s="5">
         <v>0.25795370439620768</v>
       </c>
       <c r="E89" s="5">
         <v>2.5629013324200089</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1612.6181297000001</v>
       </c>
       <c r="C90" s="5">
         <v>8.5776502000001074</v>
       </c>
       <c r="D90" s="5">
         <v>6.6091716606995421</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1615.8236793999999</v>
       </c>
       <c r="C91" s="5">
         <v>3.2055496999998923</v>
       </c>
       <c r="D91" s="5">
         <v>2.4116028794885391</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1623.1736163</v>
       </c>
       <c r="C92" s="5">
         <v>7.3499369000001025</v>
       </c>
       <c r="D92" s="5">
         <v>5.5971213395251684</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1628.4381005</v>
       </c>
       <c r="C93" s="5">
         <v>5.2644841999999699</v>
       </c>
       <c r="D93" s="5">
         <v>3.9621760651388671</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1638.16344</v>
       </c>
       <c r="C94" s="5">
         <v>9.7253395000000182</v>
       </c>
       <c r="D94" s="5">
         <v>7.4067785964993194</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1644.0882337</v>
       </c>
       <c r="C95" s="5">
         <v>5.9247937000000093</v>
       </c>
       <c r="D95" s="5">
         <v>4.4274573017218488</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1645.8156664000001</v>
       </c>
       <c r="C96" s="5">
         <v>1.7274327000000085</v>
       </c>
       <c r="D96" s="5">
         <v>1.2681438047295046</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1655.7636812000001</v>
       </c>
       <c r="C97" s="5">
         <v>9.9480148000000099</v>
       </c>
       <c r="D97" s="5">
         <v>7.4993707783460595</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1663.8043189</v>
       </c>
       <c r="C98" s="5">
         <v>8.0406376999999338</v>
       </c>
       <c r="D98" s="5">
         <v>5.9855703139255256</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1670.9875926</v>
       </c>
       <c r="C99" s="5">
         <v>7.1832736999999725</v>
       </c>
       <c r="D99" s="5">
         <v>5.305664895588591</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1677.6735354</v>
       </c>
       <c r="C100" s="5">
         <v>6.6859428000000207</v>
       </c>
       <c r="D100" s="5">
         <v>4.9085158343470825</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1685.9073980999999</v>
       </c>
       <c r="C101" s="5">
         <v>8.2338626999999178</v>
       </c>
       <c r="D101" s="5">
         <v>6.05109375718067</v>
       </c>
       <c r="E101" s="5">
         <v>5.1037938036026853</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1692.2376009</v>
       </c>
       <c r="C102" s="5">
         <v>6.3302028000000519</v>
       </c>
       <c r="D102" s="5">
         <v>4.5999533930348058</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1698.4198553000001</v>
       </c>
       <c r="C103" s="5">
         <v>6.1822544000001471</v>
       </c>
       <c r="D103" s="5">
         <v>4.4731311827722831</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1706.3635343999999</v>
       </c>
       <c r="C104" s="5">
         <v>7.9436790999998266</v>
       </c>
       <c r="D104" s="5">
         <v>5.7591711906284537</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1711.7832447999999</v>
       </c>
       <c r="C105" s="5">
         <v>5.4197103999999854</v>
       </c>
       <c r="D105" s="5">
         <v>3.8787022300240226</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1717.6160447</v>
       </c>
       <c r="C106" s="5">
         <v>5.8327999000000545</v>
       </c>
       <c r="D106" s="5">
         <v>4.1664362324129733</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1724.2306454</v>
       </c>
       <c r="C107" s="5">
         <v>6.6146006999999827</v>
       </c>
       <c r="D107" s="5">
         <v>4.7203914100253819</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1731.3372076999999</v>
       </c>
       <c r="C108" s="5">
         <v>7.1065622999999505</v>
       </c>
       <c r="D108" s="5">
         <v>5.059573340678658</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1740.1419473000001</v>
       </c>
       <c r="C109" s="5">
         <v>8.8047396000001754</v>
       </c>
       <c r="D109" s="5">
         <v>6.2762358861634837</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1744.0288800000001</v>
       </c>
       <c r="C110" s="5">
         <v>3.8869326999999885</v>
       </c>
       <c r="D110" s="5">
         <v>2.7136007591207045</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1746.6643472999999</v>
       </c>
       <c r="C111" s="5">
         <v>2.6354672999998456</v>
       </c>
       <c r="D111" s="5">
         <v>1.8285124170668743</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1752.2701108000001</v>
       </c>
       <c r="C112" s="5">
         <v>5.6057635000001937</v>
       </c>
       <c r="D112" s="5">
         <v>3.9200076672670336</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1758.8253907999999</v>
       </c>
       <c r="C113" s="5">
         <v>6.5552799999998115</v>
       </c>
       <c r="D113" s="5">
         <v>4.5827558800470847</v>
       </c>
       <c r="E113" s="5">
         <v>4.3251481535805381</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1755.3041387000001</v>
       </c>
       <c r="C114" s="5">
         <v>-3.521252099999856</v>
       </c>
       <c r="D114" s="5">
         <v>-2.3761787490829467</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1758.2360113</v>
       </c>
       <c r="C115" s="5">
         <v>2.931872599999906</v>
       </c>
       <c r="D115" s="5">
         <v>2.0228679714590303</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1766.2981291999999</v>
       </c>
       <c r="C116" s="5">
         <v>8.0621178999999756</v>
       </c>
       <c r="D116" s="5">
         <v>5.6433240236384963</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1759.7134381999999</v>
       </c>
       <c r="C117" s="5">
         <v>-6.5846910000000207</v>
       </c>
       <c r="D117" s="5">
         <v>-4.382959042024881</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1761.2066259000001</v>
       </c>
       <c r="C118" s="5">
         <v>1.493187700000135</v>
       </c>
       <c r="D118" s="5">
         <v>1.0230139158577289</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1767.9727597999999</v>
       </c>
       <c r="C119" s="5">
         <v>6.7661338999998861</v>
       </c>
       <c r="D119" s="5">
         <v>4.708780983351013</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1773.4625513999999</v>
       </c>
       <c r="C120" s="5">
         <v>5.4897915999999896</v>
       </c>
       <c r="D120" s="5">
         <v>3.7904598347262786</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1777.8977981</v>
       </c>
       <c r="C121" s="5">
         <v>4.435246700000107</v>
       </c>
       <c r="D121" s="5">
         <v>3.0427017406500667</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1782.2290217</v>
       </c>
       <c r="C122" s="5">
         <v>4.3312235999999302</v>
       </c>
       <c r="D122" s="5">
         <v>2.9628682158630015</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1786.0197636</v>
       </c>
       <c r="C123" s="5">
         <v>3.7907419000000573</v>
       </c>
       <c r="D123" s="5">
         <v>2.5824311472266048</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1787.8410764</v>
       </c>
       <c r="C124" s="5">
         <v>1.821312799999987</v>
       </c>
       <c r="D124" s="5">
         <v>1.2305996664360386</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1792.9094407</v>
       </c>
       <c r="C125" s="5">
         <v>5.0683642999999847</v>
       </c>
       <c r="D125" s="5">
         <v>3.45543582276302</v>
       </c>
       <c r="E125" s="5">
         <v>1.9378870738554044</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1794.3371107999999</v>
       </c>
       <c r="C126" s="5">
         <v>1.4276700999998866</v>
       </c>
       <c r="D126" s="5">
         <v>0.95974015308499805</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1798.1859824000001</v>
       </c>
       <c r="C127" s="5">
         <v>3.8488716000001659</v>
       </c>
       <c r="D127" s="5">
         <v>2.6045976043689967</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1803.3273059000001</v>
       </c>
       <c r="C128" s="5">
         <v>5.1413234999999986</v>
       </c>
       <c r="D128" s="5">
         <v>3.4854783788998756</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1807.7428325000001</v>
       </c>
       <c r="C129" s="5">
         <v>4.4155266000000211</v>
       </c>
       <c r="D129" s="5">
         <v>2.9781472073732163</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1814.9578145</v>
       </c>
       <c r="C130" s="5">
         <v>7.2149819999999636</v>
       </c>
       <c r="D130" s="5">
         <v>4.8959309292775366</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1816.6571868000001</v>
       </c>
       <c r="C131" s="5">
         <v>1.69937230000005</v>
       </c>
       <c r="D131" s="5">
         <v>1.1293822724107283</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1818.1855627</v>
       </c>
       <c r="C132" s="5">
         <v>1.5283758999999009</v>
       </c>
       <c r="D132" s="5">
         <v>1.014259316915167</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1820.5928799000001</v>
       </c>
       <c r="C133" s="5">
         <v>2.4073172000000795</v>
       </c>
       <c r="D133" s="5">
         <v>1.6004473169083377</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1828.1163474</v>
       </c>
       <c r="C134" s="5">
         <v>7.5234674999999243</v>
       </c>
       <c r="D134" s="5">
         <v>5.0731875697688</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1831.8297442999999</v>
       </c>
       <c r="C135" s="5">
         <v>3.713396899999907</v>
       </c>
       <c r="D135" s="5">
         <v>2.4649405455197559</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1833.389136</v>
       </c>
       <c r="C136" s="5">
         <v>1.5593917000001056</v>
       </c>
       <c r="D136" s="5">
         <v>1.0263269656540341</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1837.7564293999999</v>
       </c>
       <c r="C137" s="5">
         <v>4.3672933999998804</v>
       </c>
       <c r="D137" s="5">
         <v>2.8962546566019265</v>
       </c>
       <c r="E137" s="5">
         <v>2.5013526998045377</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1837.5849315</v>
       </c>
       <c r="C138" s="5">
         <v>-0.17149789999984932</v>
       </c>
       <c r="D138" s="5">
         <v>-0.11192554295369472</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1840.8928329</v>
       </c>
       <c r="C139" s="5">
         <v>3.3079013999999916</v>
       </c>
       <c r="D139" s="5">
         <v>2.1816783611702473</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1842.585515</v>
       </c>
       <c r="C140" s="5">
         <v>1.6926820999999563</v>
       </c>
       <c r="D140" s="5">
         <v>1.1089848894492604</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1843.4340896000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.84857460000011997</v>
       </c>
       <c r="D141" s="5">
         <v>0.55404362103712579</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1845.2354981999999</v>
       </c>
       <c r="C142" s="5">
         <v>1.8014085999998315</v>
       </c>
       <c r="D142" s="5">
         <v>1.1789662087847042</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1844.5371170000001</v>
       </c>
       <c r="C143" s="5">
         <v>-0.69838119999985793</v>
       </c>
       <c r="D143" s="5">
         <v>-0.45322947382920864</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1845.1819556</v>
       </c>
       <c r="C144" s="5">
         <v>0.6448385999999573</v>
       </c>
       <c r="D144" s="5">
         <v>0.42032003374128379</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1849.1129714000001</v>
       </c>
       <c r="C145" s="5">
         <v>3.9310158000000683</v>
       </c>
       <c r="D145" s="5">
         <v>2.5866752670772319</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1846.7406289999999</v>
       </c>
       <c r="C146" s="5">
         <v>-2.3723424000002069</v>
       </c>
       <c r="D146" s="5">
         <v>-1.5287376439384048</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1844.5273228000001</v>
       </c>
       <c r="C147" s="5">
         <v>-2.2133061999998063</v>
       </c>
       <c r="D147" s="5">
         <v>-1.42874953686003</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1844.0105312999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.51679150000018126</v>
       </c>
       <c r="D148" s="5">
         <v>-0.33569308229969286</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1839.5851307</v>
       </c>
       <c r="C149" s="5">
         <v>-4.4254005999998753</v>
       </c>
       <c r="D149" s="5">
         <v>-2.8421440972504541</v>
       </c>
       <c r="E149" s="5">
         <v>9.9507272603971408E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1845.0147546000001</v>
       </c>
       <c r="C150" s="5">
         <v>5.4296239000000242</v>
       </c>
       <c r="D150" s="5">
         <v>3.599923909642766</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1847.0306866999999</v>
       </c>
       <c r="C151" s="5">
         <v>2.0159320999998727</v>
       </c>
       <c r="D151" s="5">
         <v>1.3190730853651411</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1847.0276871999999</v>
       </c>
       <c r="C152" s="5">
         <v>-2.9994999999871652E-3</v>
       </c>
       <c r="D152" s="5">
         <v>-1.948732025469635E-3</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1848.5108679</v>
       </c>
       <c r="C153" s="5">
         <v>1.4831807000000481</v>
       </c>
       <c r="D153" s="5">
         <v>0.9678786001412476</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1854.0263298</v>
       </c>
       <c r="C154" s="5">
         <v>5.5154618999999911</v>
       </c>
       <c r="D154" s="5">
         <v>3.6398248493518803</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1851.7943545000001</v>
       </c>
       <c r="C155" s="5">
         <v>-2.2319752999999309</v>
       </c>
       <c r="D155" s="5">
         <v>-1.4350968400234643</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1850.5273520000001</v>
       </c>
       <c r="C156" s="5">
         <v>-1.2670024999999896</v>
       </c>
       <c r="D156" s="5">
         <v>-0.81796046888604756</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1853.1044463000001</v>
       </c>
       <c r="C157" s="5">
         <v>2.5770942999999988</v>
       </c>
       <c r="D157" s="5">
         <v>1.6840120756122845</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1853.131016</v>
       </c>
       <c r="C158" s="5">
         <v>2.6569699999981822E-2</v>
       </c>
       <c r="D158" s="5">
         <v>1.720688463371367E-2</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1854.1254024</v>
       </c>
       <c r="C159" s="5">
         <v>0.99438639999993939</v>
       </c>
       <c r="D159" s="5">
         <v>0.64582139218720691</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1855.6625506</v>
       </c>
       <c r="C160" s="5">
         <v>1.5371482000000469</v>
       </c>
       <c r="D160" s="5">
         <v>0.99939944987672558</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1855.2963209</v>
       </c>
       <c r="C161" s="5">
         <v>-0.36622970000007626</v>
       </c>
       <c r="D161" s="5">
         <v>-0.23657260128132629</v>
       </c>
       <c r="E161" s="5">
         <v>0.85406159996637143</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1857.6454363</v>
       </c>
       <c r="C162" s="5">
         <v>2.3491154000000734</v>
       </c>
       <c r="D162" s="5">
         <v>1.530026443261745</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1857.2207429</v>
       </c>
       <c r="C163" s="5">
         <v>-0.42469340000002376</v>
       </c>
       <c r="D163" s="5">
         <v>-0.27399833355351566</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1856.6273437</v>
       </c>
       <c r="C164" s="5">
         <v>-0.59339920000002166</v>
       </c>
       <c r="D164" s="5">
         <v>-0.38273804412660706</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1855.7948269999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.83251670000004196</v>
       </c>
       <c r="D165" s="5">
         <v>-0.53675818371985429</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1854.7660951</v>
       </c>
       <c r="C166" s="5">
         <v>-1.0287318999999115</v>
       </c>
       <c r="D166" s="5">
         <v>-0.66317756607395806</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1853.5504671000001</v>
       </c>
       <c r="C167" s="5">
         <v>-1.2156279999999242</v>
       </c>
       <c r="D167" s="5">
         <v>-0.78366034617826097</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1848.325928</v>
       </c>
       <c r="C168" s="5">
         <v>-5.2245391000001291</v>
       </c>
       <c r="D168" s="5">
         <v>-3.3304521971080581</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1853.6464845999999</v>
       </c>
       <c r="C169" s="5">
         <v>5.320556599999918</v>
       </c>
       <c r="D169" s="5">
         <v>3.5095149501087386</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1854.2176978</v>
       </c>
       <c r="C170" s="5">
         <v>0.57121320000010201</v>
       </c>
       <c r="D170" s="5">
         <v>0.37041517465337126</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1856.8309503999999</v>
       </c>
       <c r="C171" s="5">
         <v>2.6132525999998961</v>
       </c>
       <c r="D171" s="5">
         <v>1.7043983025070375</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1856.2607379999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.57021239999994577</v>
       </c>
       <c r="D172" s="5">
         <v>-0.36788505849449926</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1860.6282908000001</v>
       </c>
       <c r="C173" s="5">
         <v>4.3675528000001123</v>
       </c>
       <c r="D173" s="5">
         <v>2.8602780221145263</v>
       </c>
       <c r="E173" s="5">
         <v>0.28739182199282176</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1868.4386569999999</v>
       </c>
       <c r="C174" s="5">
         <v>7.8103661999998621</v>
       </c>
       <c r="D174" s="5">
         <v>5.1551838639789072</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1869.7117244999999</v>
       </c>
       <c r="C175" s="5">
         <v>1.2730675000000247</v>
       </c>
       <c r="D175" s="5">
         <v>0.82069535284357009</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1870.5786052000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.86688070000013795</v>
       </c>
       <c r="D176" s="5">
         <v>0.55779381878859891</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1874.7252768999999</v>
       </c>
       <c r="C177" s="5">
         <v>4.1466716999998425</v>
       </c>
       <c r="D177" s="5">
         <v>2.6928168817333731</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1874.7395623</v>
       </c>
       <c r="C178" s="5">
         <v>1.4285400000062509E-2</v>
       </c>
       <c r="D178" s="5">
         <v>9.144379003522829E-3</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1878.2438341</v>
       </c>
       <c r="C179" s="5">
         <v>3.5042717999999695</v>
       </c>
       <c r="D179" s="5">
         <v>2.2662497066540777</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1883.4051176999999</v>
       </c>
       <c r="C180" s="5">
         <v>5.1612835999999334</v>
       </c>
       <c r="D180" s="5">
         <v>3.3478133933058318</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1884.8137730000001</v>
       </c>
       <c r="C181" s="5">
         <v>1.4086553000001913</v>
       </c>
       <c r="D181" s="5">
         <v>0.901217326271464</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1885.8114521</v>
       </c>
       <c r="C182" s="5">
         <v>0.99767909999991389</v>
       </c>
       <c r="D182" s="5">
         <v>0.63704251915959187</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1892.1794769999999</v>
       </c>
       <c r="C183" s="5">
         <v>6.3680248999999094</v>
       </c>
       <c r="D183" s="5">
         <v>4.1282830019460537</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1892.6310994999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.45162249999998494</v>
       </c>
       <c r="D184" s="5">
         <v>0.28679044659949415</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1898.7656274000001</v>
       </c>
       <c r="C185" s="5">
         <v>6.1345279000001938</v>
       </c>
       <c r="D185" s="5">
         <v>3.9596167960123774</v>
       </c>
       <c r="E185" s="5">
         <v>2.0497020704550506</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1903.8961073999999</v>
       </c>
       <c r="C186" s="5">
         <v>5.1304799999998068</v>
       </c>
       <c r="D186" s="5">
         <v>3.2910318895925883</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1904.5473</v>
       </c>
       <c r="C187" s="5">
         <v>0.65119260000005852</v>
       </c>
       <c r="D187" s="5">
         <v>0.4112108858716379</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1909.493181</v>
       </c>
       <c r="C188" s="5">
         <v>4.9458810000000994</v>
       </c>
       <c r="D188" s="5">
         <v>3.1611526626452946</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1919.0971396</v>
       </c>
       <c r="C189" s="5">
         <v>9.6039585999999417</v>
       </c>
       <c r="D189" s="5">
         <v>6.2052916494090837</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1921.14031</v>
       </c>
       <c r="C190" s="5">
         <v>2.0431704000000082</v>
       </c>
       <c r="D190" s="5">
         <v>1.2850898746601169</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1920.3258662000001</v>
       </c>
       <c r="C191" s="5">
         <v>-0.81444379999993544</v>
       </c>
       <c r="D191" s="5">
         <v>-0.50754073893384266</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1932.7915005</v>
       </c>
       <c r="C192" s="5">
         <v>12.46563429999992</v>
       </c>
       <c r="D192" s="5">
         <v>8.0739200045325319</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1939.5686848</v>
       </c>
       <c r="C193" s="5">
         <v>6.7771843000000445</v>
       </c>
       <c r="D193" s="5">
         <v>4.2898104171185114</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1943.4703787000001</v>
       </c>
       <c r="C194" s="5">
         <v>3.9016939000000548</v>
       </c>
       <c r="D194" s="5">
         <v>2.4408434128089684</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1949.4108108</v>
       </c>
       <c r="C195" s="5">
         <v>5.9404320999999527</v>
       </c>
       <c r="D195" s="5">
         <v>3.7302282199114467</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1958.5494874999999</v>
       </c>
       <c r="C196" s="5">
         <v>9.1386766999999054</v>
       </c>
       <c r="D196" s="5">
         <v>5.7728367583700368</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1964.5218391999999</v>
       </c>
       <c r="C197" s="5">
         <v>5.9723516999999902</v>
       </c>
       <c r="D197" s="5">
         <v>3.7212493643004718</v>
       </c>
       <c r="E197" s="5">
         <v>3.463103126110445</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1967.6561641999999</v>
       </c>
       <c r="C198" s="5">
         <v>3.1343249999999898</v>
       </c>
       <c r="D198" s="5">
         <v>1.9314475062303771</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1972.8538751000001</v>
       </c>
       <c r="C199" s="5">
         <v>5.1977109000001747</v>
       </c>
       <c r="D199" s="5">
         <v>3.21635193051788</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1980.5174721000001</v>
       </c>
       <c r="C200" s="5">
         <v>7.6635969999999816</v>
       </c>
       <c r="D200" s="5">
         <v>4.7623197828919883</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1980.5122987</v>
       </c>
       <c r="C201" s="5">
         <v>-5.1734000001033564E-3</v>
       </c>
       <c r="D201" s="5">
         <v>-3.1345296863660721E-3</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1986.4419210000001</v>
       </c>
       <c r="C202" s="5">
         <v>5.9296223000001191</v>
       </c>
       <c r="D202" s="5">
         <v>3.6525373393545113</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1990.7773319999999</v>
       </c>
       <c r="C203" s="5">
         <v>4.3354109999997945</v>
       </c>
       <c r="D203" s="5">
         <v>2.6506685911667605</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1998.6346664</v>
       </c>
       <c r="C204" s="5">
         <v>7.8573344000001271</v>
       </c>
       <c r="D204" s="5">
         <v>4.8404189890769</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>2008.6167733</v>
       </c>
       <c r="C205" s="5">
         <v>9.9821068999999625</v>
       </c>
       <c r="D205" s="5">
         <v>6.1607622878361967</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>2015.6139856</v>
       </c>
       <c r="C206" s="5">
         <v>6.9972123000000011</v>
       </c>
       <c r="D206" s="5">
         <v>4.2613483180249601</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>2017.5081327</v>
       </c>
       <c r="C207" s="5">
         <v>1.8941471000000547</v>
       </c>
       <c r="D207" s="5">
         <v>1.1335312294300515</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>2024.6940195</v>
       </c>
       <c r="C208" s="5">
         <v>7.1858867999999347</v>
       </c>
       <c r="D208" s="5">
         <v>4.3588469178234002</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>2032.900042</v>
       </c>
       <c r="C209" s="5">
         <v>8.2060225000000173</v>
       </c>
       <c r="D209" s="5">
         <v>4.9734564544964499</v>
       </c>
       <c r="E209" s="5">
         <v>3.4806537364759027</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>2034.0351556999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.1351136999999198</v>
       </c>
       <c r="D210" s="5">
         <v>0.6721075253659281</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>2041.2069965999999</v>
       </c>
       <c r="C211" s="5">
         <v>7.1718409000000065</v>
       </c>
       <c r="D211" s="5">
         <v>4.3141253348516262</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>2050.1543981999998</v>
       </c>
       <c r="C212" s="5">
         <v>8.947401599999921</v>
       </c>
       <c r="D212" s="5">
         <v>5.3887494978690276</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>2055.5668765999999</v>
       </c>
       <c r="C213" s="5">
         <v>5.4124784000000545</v>
       </c>
       <c r="D213" s="5">
         <v>3.2144492224985832</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>2062.3846254</v>
       </c>
       <c r="C214" s="5">
         <v>6.8177488000001176</v>
       </c>
       <c r="D214" s="5">
         <v>4.053482349215809</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>2070.2875883000002</v>
       </c>
       <c r="C215" s="5">
         <v>7.9029629000001478</v>
       </c>
       <c r="D215" s="5">
         <v>4.6965069148991789</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>2072.1534019000001</v>
       </c>
       <c r="C216" s="5">
         <v>1.8658135999999104</v>
       </c>
       <c r="D216" s="5">
         <v>1.0868576276000796</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>2077.9942445000001</v>
       </c>
       <c r="C217" s="5">
         <v>5.8408426000000873</v>
       </c>
       <c r="D217" s="5">
         <v>3.4354113961841515</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>2079.8334663000001</v>
       </c>
       <c r="C218" s="5">
         <v>1.8392217999999048</v>
       </c>
       <c r="D218" s="5">
         <v>1.0672993787752549</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>2084.5439329999999</v>
       </c>
       <c r="C219" s="5">
         <v>4.7104666999998699</v>
       </c>
       <c r="D219" s="5">
         <v>2.751905795021492</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>2090.5228892</v>
       </c>
       <c r="C220" s="5">
         <v>5.9789562000000842</v>
       </c>
       <c r="D220" s="5">
         <v>3.4966978127054071</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>2095.1667861999999</v>
       </c>
       <c r="C221" s="5">
         <v>4.6438969999999244</v>
       </c>
       <c r="D221" s="5">
         <v>2.6984964077301443</v>
       </c>
       <c r="E221" s="5">
         <v>3.0629515919897932</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>2100.5037950000001</v>
       </c>
       <c r="C222" s="5">
         <v>5.3370088000001488</v>
       </c>
       <c r="D222" s="5">
         <v>3.099945763893408</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>2104.7990319</v>
       </c>
       <c r="C223" s="5">
         <v>4.2952368999999635</v>
       </c>
       <c r="D223" s="5">
         <v>2.4816189796504906</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>2102.7558201000002</v>
       </c>
       <c r="C224" s="5">
         <v>-2.0432117999998809</v>
       </c>
       <c r="D224" s="5">
         <v>-1.1586882041822455</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>2104.5387191999998</v>
       </c>
       <c r="C225" s="5">
         <v>1.7828990999996677</v>
       </c>
       <c r="D225" s="5">
         <v>1.02222252841635</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>2106.5969423000001</v>
       </c>
       <c r="C226" s="5">
         <v>2.0582231000003048</v>
       </c>
       <c r="D226" s="5">
         <v>1.1799243317737407</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>2109.9128107000001</v>
       </c>
       <c r="C227" s="5">
         <v>3.3158683999999994</v>
       </c>
       <c r="D227" s="5">
         <v>1.9052865920410333</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>2117.0014919999999</v>
       </c>
       <c r="C228" s="5">
         <v>7.0886812999997346</v>
       </c>
       <c r="D228" s="5">
         <v>4.1069829660195678</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>2120.8126907999999</v>
       </c>
       <c r="C229" s="5">
         <v>3.8111988000000565</v>
       </c>
       <c r="D229" s="5">
         <v>2.1818574778166511</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>2098.5329811000001</v>
       </c>
       <c r="C230" s="5">
         <v>-22.279709699999785</v>
       </c>
       <c r="D230" s="5">
         <v>-11.902856518090077</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>2107.4491194000002</v>
       </c>
       <c r="C231" s="5">
         <v>8.9161383000000569</v>
       </c>
       <c r="D231" s="5">
         <v>5.2193437612826132</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>2112.7947961999998</v>
       </c>
       <c r="C232" s="5">
         <v>5.3456767999996373</v>
       </c>
       <c r="D232" s="5">
         <v>3.0867017268688013</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>2111.5505460999998</v>
       </c>
       <c r="C233" s="5">
         <v>-1.2442501000000448</v>
       </c>
       <c r="D233" s="5">
         <v>-0.70440983145089175</v>
       </c>
       <c r="E233" s="5">
         <v>0.78197879080141863</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>2107.6884452999998</v>
       </c>
       <c r="C234" s="5">
         <v>-3.8621008000000074</v>
       </c>
       <c r="D234" s="5">
         <v>-2.1728971529730523</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>2100.5580633</v>
       </c>
       <c r="C235" s="5">
         <v>-7.1303819999998268</v>
       </c>
       <c r="D235" s="5">
         <v>-3.9849498735400224</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>2094.1280698</v>
       </c>
       <c r="C236" s="5">
         <v>-6.4299934999999095</v>
       </c>
       <c r="D236" s="5">
         <v>-3.6120888223855174</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>2087.9264271000002</v>
       </c>
       <c r="C237" s="5">
         <v>-6.2016426999998657</v>
       </c>
       <c r="D237" s="5">
         <v>-3.4964172371700797</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>2085.2661807999998</v>
       </c>
       <c r="C238" s="5">
         <v>-2.6602463000003809</v>
       </c>
       <c r="D238" s="5">
         <v>-1.5182622921960376</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>2081.8023290000001</v>
       </c>
       <c r="C239" s="5">
         <v>-3.4638517999997021</v>
       </c>
       <c r="D239" s="5">
         <v>-1.975218511357435</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>2076.4367597999999</v>
       </c>
       <c r="C240" s="5">
         <v>-5.3655692000002091</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0493725932175919</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>2070.8834597</v>
       </c>
       <c r="C241" s="5">
         <v>-5.5533000999998876</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1625359232378192</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>2072.0329536999998</v>
       </c>
       <c r="C242" s="5">
         <v>1.1494939999997769</v>
       </c>
       <c r="D242" s="5">
         <v>0.66812632766559688</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>2073.6044419999998</v>
       </c>
       <c r="C243" s="5">
         <v>1.5714883000000555</v>
       </c>
       <c r="D243" s="5">
         <v>0.91391990680702584</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>2072.7587985</v>
       </c>
       <c r="C244" s="5">
         <v>-0.84564349999982369</v>
       </c>
       <c r="D244" s="5">
         <v>-0.48827981068425563</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>2073.4370653999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.67826689999992595</v>
       </c>
       <c r="D245" s="5">
         <v>0.3933823562009886</v>
       </c>
       <c r="E245" s="5">
         <v>-1.8049996847290695</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>2076.3095318999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.8724664999999732</v>
       </c>
       <c r="D246" s="5">
         <v>1.6751632599371291</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>2078.5264953000001</v>
       </c>
       <c r="C247" s="5">
         <v>2.2169634000001679</v>
       </c>
       <c r="D247" s="5">
         <v>1.2888420237325393</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>2082.9213764000001</v>
       </c>
       <c r="C248" s="5">
         <v>4.3948811000000205</v>
       </c>
       <c r="D248" s="5">
         <v>2.567021891915644</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>2092.0119436999998</v>
       </c>
       <c r="C249" s="5">
         <v>9.0905672999997478</v>
       </c>
       <c r="D249" s="5">
         <v>5.3647622855009347</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>2102.1270932000002</v>
       </c>
       <c r="C250" s="5">
         <v>10.115149500000371</v>
       </c>
       <c r="D250" s="5">
         <v>5.958967956231298</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>2099.5150214</v>
       </c>
       <c r="C251" s="5">
         <v>-2.6120718000001943</v>
       </c>
       <c r="D251" s="5">
         <v>-1.4809536913886201</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>2101.4385232999998</v>
       </c>
       <c r="C252" s="5">
         <v>1.9235018999997919</v>
       </c>
       <c r="D252" s="5">
         <v>1.1049545561329088</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>2101.9522777000002</v>
       </c>
       <c r="C253" s="5">
         <v>0.51375440000037997</v>
       </c>
       <c r="D253" s="5">
         <v>0.29376777773821861</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>2104.3489934999998</v>
       </c>
       <c r="C254" s="5">
         <v>2.3967157999995834</v>
       </c>
       <c r="D254" s="5">
         <v>1.3768934236255692</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>2109.8537194999999</v>
       </c>
       <c r="C255" s="5">
         <v>5.5047260000001188</v>
       </c>
       <c r="D255" s="5">
         <v>3.1846157063849745</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>2112.7729184999998</v>
       </c>
       <c r="C256" s="5">
         <v>2.919198999999935</v>
       </c>
       <c r="D256" s="5">
         <v>1.6730162709269081</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>2116.3227206000001</v>
       </c>
       <c r="C257" s="5">
         <v>3.5498021000003064</v>
       </c>
       <c r="D257" s="5">
         <v>2.0349313424559812</v>
       </c>
       <c r="E257" s="5">
         <v>2.0683364793484538</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>2125.6467708999999</v>
       </c>
       <c r="C258" s="5">
         <v>9.3240502999997261</v>
       </c>
       <c r="D258" s="5">
         <v>5.4169469492314271</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>2122.1729624</v>
       </c>
       <c r="C259" s="5">
         <v>-3.4738084999999046</v>
       </c>
       <c r="D259" s="5">
         <v>-1.9435520819629293</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>2131.0760700999999</v>
       </c>
       <c r="C260" s="5">
         <v>8.9031076999999641</v>
       </c>
       <c r="D260" s="5">
         <v>5.1521371194460652</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>2144.2728213999999</v>
       </c>
       <c r="C261" s="5">
         <v>13.19675129999996</v>
       </c>
       <c r="D261" s="5">
         <v>7.6894261070635794</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>2141.8855073</v>
       </c>
       <c r="C262" s="5">
         <v>-2.3873140999999123</v>
       </c>
       <c r="D262" s="5">
         <v>-1.3278626078910949</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>2146.0039631</v>
       </c>
       <c r="C263" s="5">
         <v>4.1184557999999925</v>
       </c>
       <c r="D263" s="5">
         <v>2.3319402720351157</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>2148.6973839000002</v>
       </c>
       <c r="C264" s="5">
         <v>2.69342080000024</v>
       </c>
       <c r="D264" s="5">
         <v>1.5165441281866476</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>2151.1335730999999</v>
       </c>
       <c r="C265" s="5">
         <v>2.4361891999997169</v>
       </c>
       <c r="D265" s="5">
         <v>1.3690742611966566</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>2158.9853287999999</v>
       </c>
       <c r="C266" s="5">
         <v>7.8517557000000124</v>
       </c>
       <c r="D266" s="5">
         <v>4.4690757432833683</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>2154.2410224</v>
       </c>
       <c r="C267" s="5">
         <v>-4.744306399999914</v>
       </c>
       <c r="D267" s="5">
         <v>-2.6053262209464911</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>2160.1046507000001</v>
       </c>
       <c r="C268" s="5">
         <v>5.8636283000000731</v>
       </c>
       <c r="D268" s="5">
         <v>3.315623864492423</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>2167.6968026</v>
       </c>
       <c r="C269" s="5">
         <v>7.5921518999998625</v>
       </c>
       <c r="D269" s="5">
         <v>4.3001518724748333</v>
       </c>
       <c r="E269" s="5">
         <v>2.4275164416055928</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>2178.5677900000001</v>
       </c>
       <c r="C270" s="5">
         <v>10.870987400000104</v>
       </c>
       <c r="D270" s="5">
         <v>6.1867908156335583</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>2182.3354196</v>
       </c>
       <c r="C271" s="5">
         <v>3.7676295999999638</v>
       </c>
       <c r="D271" s="5">
         <v>2.0951417960116681</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>2191.7073406999998</v>
       </c>
       <c r="C272" s="5">
         <v>9.3719210999997813</v>
       </c>
       <c r="D272" s="5">
         <v>5.276813199689534</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>2197.0171200999998</v>
       </c>
       <c r="C273" s="5">
         <v>5.3097794000000249</v>
       </c>
       <c r="D273" s="5">
         <v>2.9462537426840685</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>2205.3085203999999</v>
       </c>
       <c r="C274" s="5">
         <v>8.2914003000000776</v>
       </c>
       <c r="D274" s="5">
         <v>4.6239159603060909</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>2213.8316429000001</v>
       </c>
       <c r="C275" s="5">
         <v>8.5231225000002269</v>
       </c>
       <c r="D275" s="5">
         <v>4.7376493834703881</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>2218.927811</v>
       </c>
       <c r="C276" s="5">
         <v>5.0961680999998862</v>
       </c>
       <c r="D276" s="5">
         <v>2.7976042972989834</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>2229.5143094999999</v>
       </c>
       <c r="C277" s="5">
         <v>10.586498499999834</v>
       </c>
       <c r="D277" s="5">
         <v>5.8778436777887189</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>2237.3352457999999</v>
       </c>
       <c r="C278" s="5">
         <v>7.8209363000000849</v>
       </c>
       <c r="D278" s="5">
         <v>4.2916654766799178</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>2238.1144362</v>
       </c>
       <c r="C279" s="5">
         <v>0.77919040000006135</v>
       </c>
       <c r="D279" s="5">
         <v>0.41872204043011951</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>2249.0231558</v>
       </c>
       <c r="C280" s="5">
         <v>10.90871960000004</v>
       </c>
       <c r="D280" s="5">
         <v>6.0082489824250684</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>2253.7735564</v>
       </c>
       <c r="C281" s="5">
         <v>4.7504005999999208</v>
       </c>
       <c r="D281" s="5">
         <v>2.5643010539464273</v>
       </c>
       <c r="E281" s="5">
         <v>3.9708853053968207</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>2256.9262339000002</v>
       </c>
       <c r="C282" s="5">
         <v>3.152677500000209</v>
       </c>
       <c r="D282" s="5">
         <v>1.6915877913659116</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>2268.2518104999999</v>
       </c>
       <c r="C283" s="5">
         <v>11.325576599999749</v>
       </c>
       <c r="D283" s="5">
         <v>6.1907817841470925</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>2274.2165475000002</v>
       </c>
       <c r="C284" s="5">
         <v>5.9647370000002411</v>
       </c>
       <c r="D284" s="5">
         <v>3.2016374077732612</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>2277.7498544</v>
       </c>
       <c r="C285" s="5">
         <v>3.5333068999998432</v>
       </c>
       <c r="D285" s="5">
         <v>1.8803781529212582</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>2282.7068300000001</v>
       </c>
       <c r="C286" s="5">
         <v>4.956975600000078</v>
       </c>
       <c r="D286" s="5">
         <v>2.6429980174374368</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>2288.0207645</v>
       </c>
       <c r="C287" s="5">
         <v>5.3139344999999594</v>
       </c>
       <c r="D287" s="5">
         <v>2.829536645620645</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>2297.2824495999998</v>
       </c>
       <c r="C288" s="5">
         <v>9.2616850999997951</v>
       </c>
       <c r="D288" s="5">
         <v>4.9671000362413009</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>2301.5663989</v>
       </c>
       <c r="C289" s="5">
         <v>4.2839493000001312</v>
       </c>
       <c r="D289" s="5">
         <v>2.2608423583589277</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>2310.2412849000002</v>
       </c>
       <c r="C290" s="5">
         <v>8.6748860000002423</v>
       </c>
       <c r="D290" s="5">
         <v>4.6178966860614068</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>2315.6706414999999</v>
       </c>
       <c r="C291" s="5">
         <v>5.4293565999996645</v>
       </c>
       <c r="D291" s="5">
         <v>2.8568898786652586</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>2323.7560254</v>
       </c>
       <c r="C292" s="5">
         <v>8.0853839000001244</v>
       </c>
       <c r="D292" s="5">
         <v>4.2713199524909484</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>2326.1470932000002</v>
       </c>
       <c r="C293" s="5">
         <v>2.3910678000002008</v>
       </c>
       <c r="D293" s="5">
         <v>1.2417720822116118</v>
       </c>
       <c r="E293" s="5">
         <v>3.2112159890456793</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>2330.3572672999999</v>
       </c>
       <c r="C294" s="5">
         <v>4.2101740999996764</v>
       </c>
       <c r="D294" s="5">
         <v>2.1936731858289926</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>2335.6196261</v>
       </c>
       <c r="C295" s="5">
         <v>5.2623588000001291</v>
       </c>
       <c r="D295" s="5">
         <v>2.7437226237939205</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>2343.7762816999998</v>
       </c>
       <c r="C296" s="5">
         <v>8.1566555999997945</v>
       </c>
       <c r="D296" s="5">
         <v>4.2721837076142855</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>2352.4038018000001</v>
       </c>
       <c r="C297" s="5">
         <v>8.6275201000003108</v>
       </c>
       <c r="D297" s="5">
         <v>4.5077772905300462</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>2360.4587127999998</v>
       </c>
       <c r="C298" s="5">
         <v>8.0549109999997199</v>
       </c>
       <c r="D298" s="5">
         <v>4.1872153993292693</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>2365.8739526999998</v>
       </c>
       <c r="C299" s="5">
         <v>5.4152398999999605</v>
       </c>
       <c r="D299" s="5">
         <v>2.7879802669701581</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>2373.3970714000002</v>
       </c>
       <c r="C300" s="5">
         <v>7.5231187000003956</v>
       </c>
       <c r="D300" s="5">
         <v>3.8832650586448025</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>2380.1558298999998</v>
       </c>
       <c r="C301" s="5">
         <v>6.7587584999996579</v>
       </c>
       <c r="D301" s="5">
         <v>3.4712919304048739</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>2387.4918206000002</v>
       </c>
       <c r="C302" s="5">
         <v>7.3359907000003659</v>
       </c>
       <c r="D302" s="5">
         <v>3.7619228781308189</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>2398.5053745</v>
       </c>
       <c r="C303" s="5">
         <v>11.013553899999806</v>
       </c>
       <c r="D303" s="5">
         <v>5.6782572758567129</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>2402.4967007999999</v>
       </c>
       <c r="C304" s="5">
         <v>3.9913262999998551</v>
       </c>
       <c r="D304" s="5">
         <v>2.0152851730046439</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>2410.1260774000002</v>
       </c>
       <c r="C305" s="5">
         <v>7.6293766000003416</v>
       </c>
       <c r="D305" s="5">
         <v>3.8779910413723417</v>
       </c>
       <c r="E305" s="5">
         <v>3.6102181347643425</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>2415.1627053000002</v>
       </c>
       <c r="C306" s="5">
         <v>5.0366278999999849</v>
       </c>
       <c r="D306" s="5">
         <v>2.5367583821405804</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>2417.9957508000002</v>
       </c>
       <c r="C307" s="5">
         <v>2.8330455000000256</v>
       </c>
       <c r="D307" s="5">
         <v>1.416746753268483</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>2419.8328224000002</v>
       </c>
       <c r="C308" s="5">
         <v>1.8370715999999447</v>
       </c>
       <c r="D308" s="5">
         <v>0.91551898073780613</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>2423.2069081</v>
       </c>
       <c r="C309" s="5">
         <v>3.3740856999997959</v>
       </c>
       <c r="D309" s="5">
         <v>1.686107499131051</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>2425.6114192</v>
       </c>
       <c r="C310" s="5">
         <v>2.4045111000000361</v>
       </c>
       <c r="D310" s="5">
         <v>1.1972617137390396</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>2427.9959773</v>
       </c>
       <c r="C311" s="5">
         <v>2.3845581000000493</v>
       </c>
       <c r="D311" s="5">
         <v>1.18608950571224</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>2435.0750463999998</v>
       </c>
       <c r="C312" s="5">
         <v>7.0790690999997423</v>
       </c>
       <c r="D312" s="5">
         <v>3.5553756873636599</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>2438.0489809999999</v>
       </c>
       <c r="C313" s="5">
         <v>2.9739346000001206</v>
       </c>
       <c r="D313" s="5">
         <v>1.4754333083134341</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>2443.3499545999998</v>
       </c>
       <c r="C314" s="5">
         <v>5.3009735999999066</v>
       </c>
       <c r="D314" s="5">
         <v>2.6405508210024076</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>2448.6792132999999</v>
       </c>
       <c r="C315" s="5">
         <v>5.3292587000000822</v>
       </c>
       <c r="D315" s="5">
         <v>2.6489811602272484</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>2446.3588549999999</v>
       </c>
       <c r="C316" s="5">
         <v>-2.3203582999999526</v>
       </c>
       <c r="D316" s="5">
         <v>-1.1312073286057212</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>2452.4287092</v>
       </c>
       <c r="C317" s="5">
         <v>6.0698542000000089</v>
       </c>
       <c r="D317" s="5">
         <v>3.0183839642302868</v>
       </c>
       <c r="E317" s="5">
         <v>1.7552041030830745</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>2463.7489034</v>
       </c>
       <c r="C318" s="5">
         <v>11.32019420000006</v>
       </c>
       <c r="D318" s="5">
         <v>5.6819041099026579</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>2461.1911184000001</v>
       </c>
       <c r="C319" s="5">
         <v>-2.5577849999999671</v>
       </c>
       <c r="D319" s="5">
         <v>-1.2387125958422618</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>2460.2400462999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.95107210000014675</v>
       </c>
       <c r="D320" s="5">
         <v>-0.46272879747089046</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>2467.4986881</v>
       </c>
       <c r="C321" s="5">
         <v>7.2586418000000776</v>
       </c>
       <c r="D321" s="5">
         <v>3.5984754586025902</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>2466.2883274000001</v>
       </c>
       <c r="C322" s="5">
         <v>-1.2103606999999101</v>
       </c>
       <c r="D322" s="5">
         <v>-0.58704013742174599</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>2464.6164697999998</v>
       </c>
       <c r="C323" s="5">
         <v>-1.671857600000294</v>
       </c>
       <c r="D323" s="5">
         <v>-0.81043486461570557</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>2473.7472965000002</v>
       </c>
       <c r="C324" s="5">
         <v>9.130826700000398</v>
       </c>
       <c r="D324" s="5">
         <v>4.5374338752392163</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>2477.1840080000002</v>
       </c>
       <c r="C325" s="5">
         <v>3.4367115000000013</v>
       </c>
       <c r="D325" s="5">
         <v>1.6799258776138304</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>2483.0913810000002</v>
       </c>
       <c r="C326" s="5">
         <v>5.9073730000000069</v>
       </c>
       <c r="D326" s="5">
         <v>2.8994888567265065</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>2479.8863421000001</v>
       </c>
       <c r="C327" s="5">
         <v>-3.2050389000000905</v>
       </c>
       <c r="D327" s="5">
         <v>-1.5379459538439222</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>2481.7592417999999</v>
       </c>
       <c r="C328" s="5">
         <v>1.8728996999998344</v>
       </c>
       <c r="D328" s="5">
         <v>0.91005733661164712</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>2484.7514222</v>
       </c>
       <c r="C329" s="5">
         <v>2.992180400000052</v>
       </c>
       <c r="D329" s="5">
         <v>1.4564355773752702</v>
       </c>
       <c r="E329" s="5">
         <v>1.3179878737655137</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>2490.2089117999999</v>
       </c>
       <c r="C330" s="5">
         <v>5.4574895999999171</v>
       </c>
       <c r="D330" s="5">
         <v>2.6677446904840973</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>2492.7923571000001</v>
       </c>
       <c r="C331" s="5">
         <v>2.5834453000002213</v>
       </c>
       <c r="D331" s="5">
         <v>1.2520575276569801</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>2503.7785844</v>
       </c>
       <c r="C332" s="5">
         <v>10.986227299999882</v>
       </c>
       <c r="D332" s="5">
         <v>5.4187329625019487</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>2506.1843689000002</v>
       </c>
       <c r="C333" s="5">
         <v>2.4057845000002089</v>
       </c>
       <c r="D333" s="5">
         <v>1.1591468667482507</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>2509.7419312000002</v>
       </c>
       <c r="C334" s="5">
         <v>3.5575622999999723</v>
       </c>
       <c r="D334" s="5">
         <v>1.7167783324379515</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>2515.4169769</v>
       </c>
       <c r="C335" s="5">
         <v>5.6750456999998278</v>
       </c>
       <c r="D335" s="5">
         <v>2.7474500742659558</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>2509.6105332000002</v>
       </c>
       <c r="C336" s="5">
         <v>-5.8064436999998179</v>
       </c>
       <c r="D336" s="5">
         <v>-2.7351123603296279</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>2513.7792376000002</v>
       </c>
       <c r="C337" s="5">
         <v>4.1687044000000242</v>
       </c>
       <c r="D337" s="5">
         <v>2.0116275812181339</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>2508.0851754</v>
       </c>
       <c r="C338" s="5">
         <v>-5.6940622000001895</v>
       </c>
       <c r="D338" s="5">
         <v>-2.6845588558875977</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>2518.9443629000002</v>
       </c>
       <c r="C339" s="5">
         <v>10.859187500000189</v>
       </c>
       <c r="D339" s="5">
         <v>5.3211341976183935</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>2524.9198621</v>
       </c>
       <c r="C340" s="5">
         <v>5.975499199999831</v>
       </c>
       <c r="D340" s="5">
         <v>2.8841046878717913</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>2528.9444993000002</v>
       </c>
       <c r="C341" s="5">
         <v>4.0246372000001429</v>
       </c>
       <c r="D341" s="5">
         <v>1.9296177995943076</v>
       </c>
       <c r="E341" s="5">
         <v>1.7785713574870021</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>2528.1579442000002</v>
       </c>
       <c r="C342" s="5">
         <v>-0.78655509999998685</v>
       </c>
       <c r="D342" s="5">
         <v>-0.3725875362088904</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>2539.3988530000001</v>
       </c>
       <c r="C343" s="5">
         <v>11.240908799999943</v>
       </c>
       <c r="D343" s="5">
         <v>5.4679727005682688</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>2548.6891851</v>
       </c>
       <c r="C344" s="5">
         <v>9.2903320999998869</v>
       </c>
       <c r="D344" s="5">
         <v>4.4795958864762619</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>2547.0503291</v>
       </c>
       <c r="C345" s="5">
         <v>-1.6388560000000325</v>
       </c>
       <c r="D345" s="5">
         <v>-0.76889991655625378</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>2553.2617767000002</v>
       </c>
       <c r="C346" s="5">
         <v>6.2114476000001559</v>
       </c>
       <c r="D346" s="5">
         <v>2.9659914261480846</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>2559.8749174999998</v>
       </c>
       <c r="C347" s="5">
         <v>6.6131407999996554</v>
       </c>
       <c r="D347" s="5">
         <v>3.1527511522432938</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>2562.6137070999998</v>
       </c>
       <c r="C348" s="5">
         <v>2.7387896000000183</v>
       </c>
       <c r="D348" s="5">
         <v>1.2914521772689813</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>2570.1549728999998</v>
       </c>
       <c r="C349" s="5">
         <v>7.5412658000000192</v>
       </c>
       <c r="D349" s="5">
         <v>3.5890838612521403</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>2569.6373711000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.51760179999973843</v>
       </c>
       <c r="D350" s="5">
         <v>-0.24139970063686844</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>2574.2549647000001</v>
       </c>
       <c r="C351" s="5">
         <v>4.6175935999999638</v>
       </c>
       <c r="D351" s="5">
         <v>2.1778196431086139</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>2576.9738035</v>
       </c>
       <c r="C352" s="5">
         <v>2.7188387999999577</v>
       </c>
       <c r="D352" s="5">
         <v>1.2747865581651752</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>2580.8149831999999</v>
       </c>
       <c r="C353" s="5">
         <v>3.8411796999998842</v>
       </c>
       <c r="D353" s="5">
         <v>1.8034303760148696</v>
       </c>
       <c r="E353" s="5">
         <v>2.0510724499630983</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>2584.9453537999998</v>
       </c>
       <c r="C354" s="5">
         <v>4.1303705999998783</v>
       </c>
       <c r="D354" s="5">
         <v>1.9374911861094191</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>2592.4741792999998</v>
       </c>
       <c r="C355" s="5">
         <v>7.528825500000039</v>
       </c>
       <c r="D355" s="5">
         <v>3.5516151538348417</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>2592.7225272999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.24834800000007817</v>
       </c>
       <c r="D356" s="5">
         <v>0.11501548251962035</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>2597.2478885999999</v>
       </c>
       <c r="C357" s="5">
         <v>4.5253612999999859</v>
       </c>
       <c r="D357" s="5">
         <v>2.1147148597279619</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>2604.0280041000001</v>
       </c>
       <c r="C358" s="5">
         <v>6.7801155000001927</v>
       </c>
       <c r="D358" s="5">
         <v>3.1779707178804184</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>2607.9067731999999</v>
       </c>
       <c r="C359" s="5">
         <v>3.8787690999997722</v>
       </c>
       <c r="D359" s="5">
         <v>1.8021482769940089</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>2611.5577788000001</v>
       </c>
       <c r="C360" s="5">
         <v>3.6510056000001896</v>
       </c>
       <c r="D360" s="5">
         <v>1.6929667078976918</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>2617.6998515999999</v>
       </c>
       <c r="C361" s="5">
         <v>6.1420727999998235</v>
       </c>
       <c r="D361" s="5">
         <v>2.8590516405138322</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>2621.3288391000001</v>
       </c>
       <c r="C362" s="5">
         <v>3.6289875000002212</v>
       </c>
       <c r="D362" s="5">
         <v>1.6763355321307349</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>2622.2719206000002</v>
       </c>
       <c r="C363" s="5">
         <v>0.94308150000006208</v>
       </c>
       <c r="D363" s="5">
         <v>0.43258206109966224</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>2630.4809203</v>
       </c>
       <c r="C364" s="5">
         <v>8.208999699999822</v>
       </c>
       <c r="D364" s="5">
         <v>3.8219492363947172</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>2631.0756038999998</v>
       </c>
       <c r="C365" s="5">
         <v>0.59468359999982567</v>
       </c>
       <c r="D365" s="5">
         <v>0.27162649399103955</v>
       </c>
       <c r="E365" s="5">
         <v>1.9474708968746368</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>2643.7808467</v>
       </c>
       <c r="C366" s="5">
         <v>12.705242800000178</v>
       </c>
       <c r="D366" s="5">
         <v>5.9511050861359882</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>2650.3688069</v>
       </c>
       <c r="C367" s="5">
         <v>6.5879601999999977</v>
       </c>
       <c r="D367" s="5">
         <v>3.0315694127357462</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>2632.0849643000001</v>
       </c>
       <c r="C368" s="5">
         <v>-18.283842599999844</v>
       </c>
       <c r="D368" s="5">
         <v>-7.9713369180068661</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>2327.9762602000001</v>
       </c>
       <c r="C369" s="5">
         <v>-304.10870410000007</v>
       </c>
       <c r="D369" s="5">
         <v>-77.083741354526964</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>2390.6132300999998</v>
       </c>
       <c r="C370" s="5">
         <v>62.636969899999713</v>
       </c>
       <c r="D370" s="5">
         <v>37.521074472106662</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2440.6464437</v>
       </c>
       <c r="C371" s="5">
         <v>50.033213600000181</v>
       </c>
       <c r="D371" s="5">
         <v>28.217301428788801</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2441.7800118999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.1335681999998997</v>
       </c>
       <c r="D372" s="5">
         <v>0.55877083930022664</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2460.5568481999999</v>
       </c>
       <c r="C373" s="5">
         <v>18.776836300000014</v>
       </c>
       <c r="D373" s="5">
         <v>9.6282365020039293</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2477.8397147999999</v>
       </c>
       <c r="C374" s="5">
         <v>17.282866600000034</v>
       </c>
       <c r="D374" s="5">
         <v>8.7621225223836632</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2500.3470566000001</v>
       </c>
       <c r="C375" s="5">
         <v>22.507341800000177</v>
       </c>
       <c r="D375" s="5">
         <v>11.461534651352846</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2512.1740712999999</v>
       </c>
       <c r="C376" s="5">
         <v>11.827014699999836</v>
       </c>
       <c r="D376" s="5">
         <v>5.8262028442954472</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2516.6808842999999</v>
       </c>
       <c r="C377" s="5">
         <v>4.5068129999999655</v>
       </c>
       <c r="D377" s="5">
         <v>2.1741559247231868</v>
       </c>
       <c r="E377" s="5">
         <v>-4.347830956679255</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>2522.7113601999999</v>
       </c>
       <c r="C378" s="5">
         <v>6.0304759000000558</v>
       </c>
       <c r="D378" s="5">
         <v>2.913642563655694</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2517.9551898999998</v>
       </c>
       <c r="C379" s="5">
         <v>-4.7561703000001216</v>
       </c>
       <c r="D379" s="5">
         <v>-2.2390958381630299</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>2538.841066</v>
       </c>
       <c r="C380" s="5">
         <v>20.885876100000132</v>
       </c>
       <c r="D380" s="5">
         <v>10.420627034281349</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>2553.1946266999998</v>
       </c>
       <c r="C381" s="5">
         <v>14.353560699999889</v>
       </c>
       <c r="D381" s="5">
         <v>6.9992879962738286</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>2564.0265207000002</v>
       </c>
       <c r="C382" s="5">
         <v>10.831894000000375</v>
       </c>
       <c r="D382" s="5">
         <v>5.2114713430100101</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>2575.4304112999998</v>
       </c>
       <c r="C383" s="5">
         <v>11.403890599999613</v>
       </c>
       <c r="D383" s="5">
         <v>5.4696926402842516</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>2605.9052193000002</v>
       </c>
       <c r="C384" s="5">
         <v>30.474808000000394</v>
       </c>
       <c r="D384" s="5">
         <v>15.161033280434232</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>2610.4892381</v>
       </c>
       <c r="C385" s="5">
         <v>4.5840187999997397</v>
       </c>
       <c r="D385" s="5">
         <v>2.1314498386036274</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>2621.7869790999998</v>
       </c>
       <c r="C386" s="5">
         <v>11.29774099999986</v>
       </c>
       <c r="D386" s="5">
         <v>5.3188094724496038</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2652.1409626</v>
       </c>
       <c r="C387" s="5">
         <v>30.35398350000014</v>
       </c>
       <c r="D387" s="5">
         <v>14.812827594836442</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>2661.5275892</v>
       </c>
       <c r="C388" s="5">
         <v>9.3866265999999996</v>
       </c>
       <c r="D388" s="5">
         <v>4.3307739322564043</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2671.5741868</v>
       </c>
       <c r="C389" s="5">
         <v>10.046597600000041</v>
       </c>
       <c r="D389" s="5">
         <v>4.6249333345237398</v>
       </c>
       <c r="E389" s="5">
         <v>6.1546659914764268</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>2665.2016577999998</v>
       </c>
       <c r="C390" s="5">
         <v>-6.3725290000002133</v>
       </c>
       <c r="D390" s="5">
         <v>-2.8251153507691806</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>2686.4684886999999</v>
       </c>
       <c r="C391" s="5">
         <v>21.266830900000059</v>
       </c>
       <c r="D391" s="5">
         <v>10.006947262877741</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2694.7434724999998</v>
       </c>
       <c r="C392" s="5">
         <v>8.2749837999999727</v>
       </c>
       <c r="D392" s="5">
         <v>3.7595628647315138</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>2714.1712281999999</v>
       </c>
       <c r="C393" s="5">
         <v>19.427755700000034</v>
       </c>
       <c r="D393" s="5">
         <v>9.0028280328246169</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>2720.2077637000002</v>
       </c>
       <c r="C394" s="5">
         <v>6.0365355000003547</v>
       </c>
       <c r="D394" s="5">
         <v>2.7017870627116025</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>2721.1128847</v>
       </c>
       <c r="C395" s="5">
         <v>0.90512099999978091</v>
       </c>
       <c r="D395" s="5">
         <v>0.40001912372891191</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>2752.3991694000001</v>
       </c>
       <c r="C396" s="5">
         <v>31.286284700000124</v>
       </c>
       <c r="D396" s="5">
         <v>14.703933788482782</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>2761.9222570000002</v>
       </c>
       <c r="C397" s="5">
         <v>9.5230876000000535</v>
       </c>
       <c r="D397" s="5">
         <v>4.2318342730604863</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>2770.9193982000002</v>
       </c>
       <c r="C398" s="5">
         <v>8.9971411999999873</v>
       </c>
       <c r="D398" s="5">
         <v>3.9798814895689372</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>2779.9563044000001</v>
       </c>
       <c r="C399" s="5">
         <v>9.0369061999999758</v>
       </c>
       <c r="D399" s="5">
         <v>3.9845747889246663</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>2786.5353377000001</v>
       </c>
       <c r="C400" s="5">
         <v>6.5790332999999919</v>
       </c>
       <c r="D400" s="5">
         <v>2.8771734140584648</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>2789.4208168999999</v>
       </c>
       <c r="C401" s="5">
         <v>2.885479199999736</v>
       </c>
       <c r="D401" s="5">
         <v>1.2497109224904213</v>
       </c>
       <c r="E401" s="5">
         <v>4.411130736412594</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>2806.1821245000001</v>
       </c>
       <c r="C402" s="5">
         <v>16.761307600000237</v>
       </c>
       <c r="D402" s="5">
         <v>7.4538039128909883</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>2815.1456801999998</v>
       </c>
       <c r="C403" s="5">
         <v>8.9635556999996879</v>
       </c>
       <c r="D403" s="5">
         <v>3.9011229872383035</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>2822.2260869000002</v>
       </c>
       <c r="C404" s="5">
         <v>7.080406700000367</v>
       </c>
       <c r="D404" s="5">
         <v>3.0602366213622556</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>2826.3894448999999</v>
       </c>
       <c r="C405" s="5">
         <v>4.1633579999997892</v>
       </c>
       <c r="D405" s="5">
         <v>1.7846782365753766</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>2832.6769113999999</v>
       </c>
       <c r="C406" s="5">
         <v>6.2874664999999368</v>
       </c>
       <c r="D406" s="5">
         <v>2.7023738233535433</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>2839.2033053</v>
       </c>
       <c r="C407" s="5">
         <v>6.5263939000001301</v>
       </c>
       <c r="D407" s="5">
         <v>2.8000653053744884</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>2835.4087003999998</v>
       </c>
       <c r="C408" s="5">
         <v>-3.7946049000001949</v>
       </c>
       <c r="D408" s="5">
         <v>-1.5920672627061316</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>2844.1724539000002</v>
       </c>
       <c r="C409" s="5">
         <v>8.7637535000003481</v>
       </c>
       <c r="D409" s="5">
         <v>3.7726958689697332</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>2856.1688122999999</v>
       </c>
       <c r="C410" s="5">
         <v>11.996358399999735</v>
       </c>
       <c r="D410" s="5">
         <v>5.1805312816942228</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>2855.1310902999999</v>
       </c>
       <c r="C411" s="5">
         <v>-1.0377220000000307</v>
       </c>
       <c r="D411" s="5">
         <v>-0.4351216898947019</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>2855.9208865000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.78979620000018258</v>
       </c>
       <c r="D412" s="5">
         <v>0.33245363626261959</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>2860.5748889000001</v>
       </c>
       <c r="C413" s="5">
         <v>4.6540024000000813</v>
       </c>
       <c r="D413" s="5">
         <v>1.9731398059811278</v>
       </c>
       <c r="E413" s="5">
         <v>2.550854699617422</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>2865.2755072</v>
       </c>
       <c r="C414" s="5">
         <v>4.70061829999986</v>
       </c>
       <c r="D414" s="5">
         <v>1.9898106314969688</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>2870.0152849000001</v>
       </c>
       <c r="C415" s="5">
         <v>4.7397777000001042</v>
       </c>
       <c r="D415" s="5">
         <v>2.0032166618181968</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>2877.2311209</v>
       </c>
       <c r="C416" s="5">
         <v>7.2158359999998538</v>
       </c>
       <c r="D416" s="5">
         <v>3.059130285370748</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>2879.7547254000001</v>
       </c>
       <c r="C417" s="5">
         <v>2.5236045000001468</v>
       </c>
       <c r="D417" s="5">
         <v>1.0576060017696509</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>2883.3707703</v>
       </c>
       <c r="C418" s="5">
         <v>3.6160448999999062</v>
       </c>
       <c r="D418" s="5">
         <v>1.5172637839468317</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>2885.1848543999999</v>
       </c>
       <c r="C419" s="5">
         <v>1.8140840999999455</v>
       </c>
       <c r="D419" s="5">
         <v>0.75760273167753134</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>2859.1725277</v>
       </c>
       <c r="C420" s="5">
         <v>-26.012326699999903</v>
       </c>
       <c r="D420" s="5">
         <v>-10.298310562773194</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>2888.9693385999999</v>
       </c>
       <c r="C421" s="5">
         <v>29.796810899999855</v>
       </c>
       <c r="D421" s="5">
         <v>13.248078960999997</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>2894.9913473000001</v>
       </c>
       <c r="C422" s="5">
         <v>6.0220087000002422</v>
       </c>
       <c r="D422" s="5">
         <v>2.5302577755852429</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>2897.8089558000001</v>
       </c>
       <c r="C423" s="5">
         <v>2.8176085000000057</v>
       </c>
       <c r="D423" s="5">
         <v>1.1741963204083605</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>2900.9976637999998</v>
       </c>
       <c r="C424" s="5">
         <v>3.1887079999996786</v>
       </c>
       <c r="D424" s="5">
         <v>1.3284840212216098</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>2903.5917509999999</v>
       </c>
       <c r="C425" s="5">
         <v>2.5940872000001036</v>
       </c>
       <c r="D425" s="5">
         <v>1.078339382901472</v>
       </c>
       <c r="E425" s="5">
         <v>1.5037838116708668</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>2904.0441550999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.452404099999967</v>
       </c>
       <c r="D426" s="5">
         <v>0.1871304341611868</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>2905.0015385000002</v>
       </c>
       <c r="C427" s="5">
         <v>0.95738340000025346</v>
       </c>
       <c r="D427" s="5">
         <v>0.39632506285314228</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>2903.1567387999999</v>
       </c>
       <c r="C428" s="5">
         <v>-1.8447997000002943</v>
       </c>
       <c r="D428" s="5">
         <v>-0.7593950917483161</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>2907.3156724999999</v>
       </c>
       <c r="C429" s="5">
         <v>4.1589337000000342</v>
       </c>
       <c r="D429" s="5">
         <v>1.7326763372064846</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>2905.1832577</v>
       </c>
       <c r="C430" s="5">
         <v>-2.1324147999998786</v>
       </c>
       <c r="D430" s="5">
         <v>-0.87661626745378918</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>2899.5841120999999</v>
       </c>
       <c r="C431" s="5">
         <v>-5.5991456000001563</v>
       </c>
       <c r="D431" s="5">
         <v>-2.2883955138433332</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>2894.2321099999999</v>
       </c>
       <c r="C432" s="5">
         <v>-5.352002099999936</v>
       </c>
       <c r="D432" s="5">
         <v>-2.1925913444913347</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>2896.3340859999998</v>
       </c>
       <c r="C433" s="5">
         <v>2.1019759999999224</v>
       </c>
       <c r="D433" s="5">
         <v>0.87500622723220012</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>2898.5715372</v>
       </c>
       <c r="C434" s="5">
         <v>2.2374512000001232</v>
       </c>
       <c r="D434" s="5">
         <v>0.93096258940292831</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>2904.0796971999998</v>
       </c>
       <c r="C435" s="5">
         <v>5.5081599999998616</v>
       </c>
       <c r="D435" s="5">
         <v>2.3043470471703076</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>2901.2313853999999</v>
       </c>
       <c r="C436" s="5">
         <v>-2.8483117999999195</v>
       </c>
       <c r="D436" s="5">
         <v>-1.1706278074545828</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>2903.0361256000001</v>
       </c>
       <c r="C437" s="5">
         <v>1.8047402000001966</v>
       </c>
       <c r="D437" s="5">
         <v>0.74903131524304278</v>
       </c>
       <c r="E437" s="5">
         <v>-1.9135796201663613E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>2908.0105472</v>
       </c>
       <c r="C438" s="5">
         <v>4.9744215999999142</v>
       </c>
       <c r="D438" s="5">
         <v>2.0757184000562479</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>2905.5924132</v>
       </c>
       <c r="C439" s="5">
         <v>-2.4181340000000091</v>
       </c>
       <c r="D439" s="5">
         <v>-0.99329982322498012</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>2913.7665274999999</v>
       </c>
       <c r="C440" s="5">
         <v>8.1741142999999283</v>
       </c>
       <c r="D440" s="5">
         <v>3.4286092726073525</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>2912.4870836999999</v>
       </c>
       <c r="C441" s="5">
         <v>-1.279443800000081</v>
       </c>
       <c r="D441" s="5">
         <v>-0.52565297756547169</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>2915.5053514000001</v>
       </c>
       <c r="C442" s="5">
         <v>3.0182677000002514</v>
       </c>
       <c r="D442" s="5">
         <v>1.2506962916225106</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>2923.4117758000002</v>
+        <v>2925.3272425999999</v>
       </c>
       <c r="C443" s="5">
-        <v>7.9064244000001054</v>
+        <v>9.8218911999997545</v>
       </c>
       <c r="D443" s="5">
-        <v>3.3032034567888058</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>4.1183680960116043</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>2928.254747</v>
+      </c>
+      <c r="C444" s="5">
+        <v>2.9275044000000889</v>
+      </c>
+      <c r="D444" s="5">
+        <v>1.2075250194232057</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EF54C1C-D301-4254-800E-8EC3B3E3F122}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>