--- v8 (2026-08-24)
+++ v9 (2026-09-22)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5AFB6343-54BF-4329-9318-36BAF5EEB83A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F0FFD09D-36BE-411C-86BD-E2DF81D2FDA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A820D865-B679-4674-B5ED-262D16F57888}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0EE55B01-1043-4F24-9525-7EEC005DE6EF}"/>
   </bookViews>
   <sheets>
     <sheet name="houserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB0FA03F-691E-40A6-810A-BC8C479E814D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0868E8F4-AF0D-4BAE-8DF7-BE4DCC118519}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>1354.720333</v>
+        <v>1354.7292771</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>1358.3259977</v>
+        <v>1358.3199082000001</v>
       </c>
       <c r="C7" s="5">
-        <v>3.6056647000000339</v>
+        <v>3.5906311000001097</v>
       </c>
       <c r="D7" s="5">
-        <v>3.2410387065379354</v>
+        <v>3.2273061817579496</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>1364.0481169</v>
+        <v>1364.0485111999999</v>
       </c>
       <c r="C8" s="5">
-        <v>5.7221191999999519</v>
+        <v>5.7286029999997936</v>
       </c>
       <c r="D8" s="5">
-        <v>5.1739364136906385</v>
+        <v>5.1799594781595237</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>1371.0759359000001</v>
+        <v>1371.0646396</v>
       </c>
       <c r="C9" s="5">
-        <v>7.0278190000001359</v>
+        <v>7.0161284000000705</v>
       </c>
       <c r="D9" s="5">
-        <v>6.3608544541559731</v>
+        <v>6.3499703341291402</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>1381.9256447</v>
+        <v>1381.7400434000001</v>
       </c>
       <c r="C10" s="5">
-        <v>10.849708799999917</v>
+        <v>10.67540380000014</v>
       </c>
       <c r="D10" s="5">
-        <v>9.9203272081423997</v>
+        <v>9.7541528089170946</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>1393.1356427999999</v>
+        <v>1393.371654</v>
       </c>
       <c r="C11" s="5">
-        <v>11.209998099999893</v>
+        <v>11.631610599999931</v>
       </c>
       <c r="D11" s="5">
-        <v>10.180497466648198</v>
+        <v>10.582786477075846</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>1399.9204090999999</v>
+        <v>1399.8568217</v>
       </c>
       <c r="C12" s="5">
-        <v>6.7847663000000011</v>
+        <v>6.4851676999999199</v>
       </c>
       <c r="D12" s="5">
-        <v>6.003278470858131</v>
+        <v>5.7303722795023493</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>1402.0786089999999</v>
+        <v>1402.0396134</v>
       </c>
       <c r="C13" s="5">
-        <v>2.1581998999999996</v>
+        <v>2.1827917000000525</v>
       </c>
       <c r="D13" s="5">
-        <v>1.8657579941529612</v>
+        <v>1.8872866540302846</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>1404.1349908</v>
+        <v>1404.2423022999999</v>
       </c>
       <c r="C14" s="5">
-        <v>2.0563818000000538</v>
+        <v>2.2026888999998846</v>
       </c>
       <c r="D14" s="5">
-        <v>1.7742668330581246</v>
+        <v>1.9016484019472424</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>1404.1515753000001</v>
+        <v>1404.1432141</v>
       </c>
       <c r="C15" s="5">
-        <v>1.6584500000135449E-2</v>
+        <v>-9.9088199999869175E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>1.4174344352113621E-2</v>
+        <v>-8.4643300814002398E-2</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>1406.8870801</v>
+        <v>1406.858244</v>
       </c>
       <c r="C16" s="5">
-        <v>2.7355047999999442</v>
+        <v>2.7150298999999904</v>
       </c>
       <c r="D16" s="5">
-        <v>2.3629983141241206</v>
+        <v>2.3451371812634347</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>1414.0388514000001</v>
+        <v>1414.0256234999999</v>
       </c>
       <c r="C17" s="5">
-        <v>7.151771300000064</v>
+        <v>7.1673794999999245</v>
       </c>
       <c r="D17" s="5">
-        <v>6.2735549172657556</v>
+        <v>6.2877648859678281</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>1403.155855</v>
+        <v>1403.1657014</v>
       </c>
       <c r="C18" s="5">
-        <v>-10.882996400000138</v>
+        <v>-10.859922099999949</v>
       </c>
       <c r="D18" s="5">
-        <v>-8.8545803788940614</v>
+        <v>-8.8366717854227339</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>1404.3043163</v>
+        <v>1404.2993059</v>
       </c>
       <c r="C19" s="5">
-        <v>1.1484613000000081</v>
+        <v>1.1336045000000468</v>
       </c>
       <c r="D19" s="5">
-        <v>0.98661492071570045</v>
+        <v>0.97378818056645944</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>1408.5464271000001</v>
+        <v>1408.5470035999999</v>
       </c>
       <c r="C20" s="5">
-        <v>4.2421108000000913</v>
+        <v>4.2476976999998897</v>
       </c>
       <c r="D20" s="5">
-        <v>3.6857868020574669</v>
+        <v>3.6907354459601249</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>1409.0729034000001</v>
+        <v>1409.0736872</v>
       </c>
       <c r="C21" s="5">
-        <v>0.526476300000013</v>
+        <v>0.52668360000006942</v>
       </c>
       <c r="D21" s="5">
-        <v>0.44945053415197389</v>
+        <v>0.44962768496796812</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>1414.8972801</v>
+        <v>1414.718854</v>
       </c>
       <c r="C22" s="5">
-        <v>5.8243766999999025</v>
+        <v>5.64516679999997</v>
       </c>
       <c r="D22" s="5">
-        <v>5.0745114062546337</v>
+        <v>4.9149158492251432</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>1420.9990997</v>
+        <v>1421.208987</v>
       </c>
       <c r="C23" s="5">
-        <v>6.1018195999999989</v>
+        <v>6.4901330000000144</v>
       </c>
       <c r="D23" s="5">
-        <v>5.2995929863105973</v>
+        <v>5.6461424510935609</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>1413.5640725000001</v>
+        <v>1413.505253</v>
       </c>
       <c r="C24" s="5">
-        <v>-7.4350271999999222</v>
+        <v>-7.7037339999999404</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.1011337089382227</v>
+        <v>-6.3141976531655652</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>1413.8781209000001</v>
+        <v>1413.8466025</v>
       </c>
       <c r="C25" s="5">
-        <v>0.31404840000004697</v>
+        <v>0.34134949999997843</v>
       </c>
       <c r="D25" s="5">
-        <v>0.26692735053250871</v>
+        <v>0.2901750065171349</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>1419.2078164</v>
+        <v>1419.3015109</v>
       </c>
       <c r="C26" s="5">
-        <v>5.3296954999998434</v>
+        <v>5.4549084000000221</v>
       </c>
       <c r="D26" s="5">
-        <v>4.6184411318993313</v>
+        <v>4.7293650244125462</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>1413.9334724</v>
+        <v>1413.9263477</v>
       </c>
       <c r="C27" s="5">
-        <v>-5.2743439999999282</v>
+        <v>-5.3751632000000882</v>
       </c>
       <c r="D27" s="5">
-        <v>-4.3696431696593212</v>
+        <v>-4.45114931638172</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>1417.0218706000001</v>
+        <v>1416.9956876000001</v>
       </c>
       <c r="C28" s="5">
-        <v>3.0883982000000287</v>
+        <v>3.0693399000001591</v>
       </c>
       <c r="D28" s="5">
-        <v>2.6528308302182779</v>
+        <v>2.6362778917897067</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>1416.2046957</v>
+        <v>1416.1955201999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.81717490000005455</v>
+        <v>-0.80016740000019126</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.68983098013635225</v>
+        <v>-0.67553083773465028</v>
       </c>
       <c r="E29" s="5">
-        <v>0.15316724132830029</v>
+        <v>0.15345526021155464</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>1419.0623034</v>
+        <v>1419.0688689000001</v>
       </c>
       <c r="C30" s="5">
-        <v>2.8576077000000168</v>
+        <v>2.8733487000001787</v>
       </c>
       <c r="D30" s="5">
-        <v>2.4484047952467058</v>
+        <v>2.462058708889181</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>1418.4975548</v>
+        <v>1418.4967392999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.56474860000002991</v>
+        <v>-0.572129600000153</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.47652376019317044</v>
+        <v>-0.48273567076089208</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>1420.4779857999999</v>
+        <v>1420.4809207000001</v>
       </c>
       <c r="C32" s="5">
-        <v>1.9804309999999532</v>
+        <v>1.984181400000125</v>
       </c>
       <c r="D32" s="5">
-        <v>1.688301263231673</v>
+        <v>1.6915240658176955</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>1420.8359402999999</v>
+        <v>1420.8521255999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.35795450000000528</v>
+        <v>0.37120489999983874</v>
       </c>
       <c r="D33" s="5">
-        <v>0.30281443618658255</v>
+        <v>0.31403918305843437</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>1422.9224225999999</v>
+        <v>1422.7577407000001</v>
       </c>
       <c r="C34" s="5">
-        <v>2.0864822999999433</v>
+        <v>1.9056151000002046</v>
       </c>
       <c r="D34" s="5">
-        <v>1.7764896357398197</v>
+        <v>1.6213382012096211</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>1422.3035407</v>
+        <v>1422.4685523000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.61888189999990573</v>
+        <v>-0.2891884000000573</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.52067792868208951</v>
+        <v>-0.24363838181357123</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>1425.0130586</v>
+        <v>1424.9667208000001</v>
       </c>
       <c r="C36" s="5">
-        <v>2.7095179000000371</v>
+        <v>2.4981685000000198</v>
       </c>
       <c r="D36" s="5">
-        <v>2.3101298606013509</v>
+        <v>2.1279407475456313</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>1425.0808703</v>
+        <v>1425.0654371999999</v>
       </c>
       <c r="C37" s="5">
-        <v>6.7811699999992925E-2</v>
+        <v>9.8716399999830173E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>5.7119014221096442E-2</v>
+        <v>8.3163223498461392E-2</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>1425.2146671999999</v>
+        <v>1425.2722326000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.13379689999987932</v>
+        <v>0.2067954000001464</v>
       </c>
       <c r="D38" s="5">
-        <v>0.11272287581485241</v>
+        <v>0.17427454674057152</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>1434.7665342</v>
+        <v>1434.7649712</v>
       </c>
       <c r="C39" s="5">
-        <v>9.5518670000001293</v>
+        <v>9.4927385999999387</v>
       </c>
       <c r="D39" s="5">
-        <v>8.3456455199387047</v>
+        <v>8.2917297884462791</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>1438.8892682000001</v>
+        <v>1438.8712281999999</v>
       </c>
       <c r="C40" s="5">
-        <v>4.1227340000000368</v>
+        <v>4.1062569999999141</v>
       </c>
       <c r="D40" s="5">
-        <v>3.5031632052431316</v>
+        <v>3.4889451442985386</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>1441.3136689</v>
+        <v>1441.3103071</v>
       </c>
       <c r="C41" s="5">
-        <v>2.4244006999999783</v>
+        <v>2.4390789000001405</v>
       </c>
       <c r="D41" s="5">
-        <v>2.0407360313746903</v>
+        <v>2.0532327893233893</v>
       </c>
       <c r="E41" s="5">
-        <v>1.7729762707494157</v>
+        <v>1.773398273174398</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>1446.0277785999999</v>
+        <v>1446.0310322</v>
       </c>
       <c r="C42" s="5">
-        <v>4.7141096999998808</v>
+        <v>4.7207250999999815</v>
       </c>
       <c r="D42" s="5">
-        <v>3.9962231805739101</v>
+        <v>4.0019420671938644</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>1448.7429431</v>
+        <v>1448.7456115</v>
       </c>
       <c r="C43" s="5">
-        <v>2.7151645000001281</v>
+        <v>2.7145792999999685</v>
       </c>
       <c r="D43" s="5">
-        <v>2.2766208001297361</v>
+        <v>2.276119867916937</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>1452.7129355</v>
+        <v>1452.7180206999999</v>
       </c>
       <c r="C44" s="5">
-        <v>3.96999239999991</v>
+        <v>3.9724091999999018</v>
       </c>
       <c r="D44" s="5">
-        <v>3.3383783250215293</v>
+        <v>3.3404351198618398</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>1454.6610006000001</v>
+        <v>1454.6936461</v>
       </c>
       <c r="C45" s="5">
-        <v>1.9480651000001217</v>
+        <v>1.9756254000001263</v>
       </c>
       <c r="D45" s="5">
-        <v>1.6211026316744537</v>
+        <v>1.6442032470157075</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>1455.7984899</v>
+        <v>1455.6624036000001</v>
       </c>
       <c r="C46" s="5">
-        <v>1.1374892999999702</v>
+        <v>0.96875750000003791</v>
       </c>
       <c r="D46" s="5">
-        <v>0.94240033310306615</v>
+        <v>0.80207708259352195</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>1460.2605209000001</v>
+        <v>1460.3603115000001</v>
       </c>
       <c r="C47" s="5">
-        <v>4.4620310000000245</v>
+        <v>4.6979079000000183</v>
       </c>
       <c r="D47" s="5">
-        <v>3.7406470833902805</v>
+        <v>3.9422885038302491</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>1468.1736512</v>
+        <v>1468.1467987000001</v>
       </c>
       <c r="C48" s="5">
-        <v>7.9131302999999207</v>
+        <v>7.7864872000000105</v>
       </c>
       <c r="D48" s="5">
-        <v>6.7001379463637489</v>
+        <v>6.5892806600555742</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>1470.9356384</v>
+        <v>1470.9336641</v>
       </c>
       <c r="C49" s="5">
-        <v>2.7619872000000214</v>
+        <v>2.7868653999998969</v>
       </c>
       <c r="D49" s="5">
-        <v>2.280993083305427</v>
+        <v>2.3017963169757349</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>1474.5917262999999</v>
+        <v>1474.6182403</v>
       </c>
       <c r="C50" s="5">
-        <v>3.6560878999998749</v>
+        <v>3.6845762000000377</v>
       </c>
       <c r="D50" s="5">
-        <v>3.0237774546563179</v>
+        <v>3.0476684914844121</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>1473.1688756000001</v>
+        <v>1473.1695616</v>
       </c>
       <c r="C51" s="5">
-        <v>-1.422850699999799</v>
+        <v>-1.4486787000000731</v>
       </c>
       <c r="D51" s="5">
-        <v>-1.15176871323871</v>
+        <v>-1.1725421498232746</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>1475.5777212</v>
+        <v>1475.5670393</v>
       </c>
       <c r="C52" s="5">
-        <v>2.4088455999999496</v>
+        <v>2.3974777000000813</v>
       </c>
       <c r="D52" s="5">
-        <v>1.9799176797182572</v>
+        <v>1.9704892731126744</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>1479.1772481999999</v>
+        <v>1479.1810708</v>
       </c>
       <c r="C53" s="5">
-        <v>3.5995269999998527</v>
+        <v>3.6140315000000101</v>
       </c>
       <c r="D53" s="5">
-        <v>2.9668778119613215</v>
+        <v>2.9790163799855884</v>
       </c>
       <c r="E53" s="5">
-        <v>2.6270186786542471</v>
+        <v>2.6275232691701289</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>1477.4614607999999</v>
+        <v>1477.4602073000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-1.7157873999999538</v>
+        <v>-1.7208634999999504</v>
       </c>
       <c r="D54" s="5">
-        <v>-1.383106667454026</v>
+        <v>-1.3871688339464505</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>1476.2327703000001</v>
+        <v>1476.2382454000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.2286904999998569</v>
+        <v>-1.2219618999999966</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.99339534262440354</v>
+        <v>-0.98798083153477378</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>1480.6346920999999</v>
+        <v>1480.6427495999999</v>
       </c>
       <c r="C56" s="5">
-        <v>4.4019217999998546</v>
+        <v>4.404504199999792</v>
       </c>
       <c r="D56" s="5">
-        <v>3.6375050249640051</v>
+        <v>3.6396603956957874</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>1490.1179953000001</v>
+        <v>1490.155982</v>
       </c>
       <c r="C57" s="5">
-        <v>9.4833032000001367</v>
+        <v>9.5132324000001063</v>
       </c>
       <c r="D57" s="5">
-        <v>7.9624825776683839</v>
+        <v>7.9884617062836227</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>1489.7533426</v>
+        <v>1489.6501375</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.36465270000007877</v>
+        <v>-0.5058444999999665</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.29326185341812527</v>
+        <v>-0.40658923300469496</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>1494.4022929</v>
+        <v>1494.4545384999999</v>
       </c>
       <c r="C59" s="5">
-        <v>4.6489503000000241</v>
+        <v>4.8044009999998707</v>
       </c>
       <c r="D59" s="5">
-        <v>3.8096867144288282</v>
+        <v>3.9396205413478658</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>1498.3709143999999</v>
+        <v>1498.3552070999999</v>
       </c>
       <c r="C60" s="5">
-        <v>3.9686214999999265</v>
+        <v>3.9006686000000172</v>
       </c>
       <c r="D60" s="5">
-        <v>3.2337508194765885</v>
+        <v>3.1774708659593864</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>1502.6896213</v>
+        <v>1502.6968022000001</v>
       </c>
       <c r="C61" s="5">
-        <v>4.318706900000052</v>
+        <v>4.3415951000001769</v>
       </c>
       <c r="D61" s="5">
-        <v>3.5140814006304089</v>
+        <v>3.5330406972458039</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>1502.1636839</v>
+        <v>1502.1658367</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.52593739999997524</v>
+        <v>-0.53096550000009302</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.41918928640111153</v>
+        <v>-0.42318704300031706</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>1511.7503856999999</v>
+        <v>1511.7527054</v>
       </c>
       <c r="C63" s="5">
-        <v>9.5867017999999007</v>
+        <v>9.5868686999999682</v>
       </c>
       <c r="D63" s="5">
-        <v>7.9329275769048246</v>
+        <v>7.9330587977652023</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>1517.3582956</v>
+        <v>1517.3537732</v>
       </c>
       <c r="C64" s="5">
-        <v>5.6079099000000951</v>
+        <v>5.6010678000000098</v>
       </c>
       <c r="D64" s="5">
-        <v>4.5434103752946431</v>
+        <v>4.5377465012813367</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>1520.6814134000001</v>
+        <v>1520.6887075</v>
       </c>
       <c r="C65" s="5">
-        <v>3.3231178000000909</v>
+        <v>3.3349342999999863</v>
       </c>
       <c r="D65" s="5">
-        <v>2.6599700275026672</v>
+        <v>2.6695511575816289</v>
       </c>
       <c r="E65" s="5">
-        <v>2.8058953212338977</v>
+        <v>2.8061227607212968</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>1525.6097741000001</v>
+        <v>1525.6083128</v>
       </c>
       <c r="C66" s="5">
-        <v>4.9283606999999847</v>
+        <v>4.9196053000000575</v>
       </c>
       <c r="D66" s="5">
-        <v>3.9591442064702553</v>
+        <v>3.9519657404667674</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>1530.0964675</v>
+        <v>1530.1005729000001</v>
       </c>
       <c r="C67" s="5">
-        <v>4.4866933999999219</v>
+        <v>4.4922601000000668</v>
       </c>
       <c r="D67" s="5">
-        <v>3.5867484289677787</v>
+        <v>3.5912743681708825</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>1534.5425422000001</v>
+        <v>1534.5480917</v>
       </c>
       <c r="C68" s="5">
-        <v>4.4460747000000538</v>
+        <v>4.447518799999898</v>
       </c>
       <c r="D68" s="5">
-        <v>3.5431671109731555</v>
+        <v>3.544326741445758</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>1535.4093771</v>
+        <v>1535.4446169</v>
       </c>
       <c r="C69" s="5">
-        <v>0.866834899999958</v>
+        <v>0.89652520000004188</v>
       </c>
       <c r="D69" s="5">
-        <v>0.67996793467506311</v>
+        <v>0.70333012021970287</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>1537.975273</v>
+        <v>1537.9150718000001</v>
       </c>
       <c r="C70" s="5">
-        <v>2.5658958999999868</v>
+        <v>2.4704549000000497</v>
       </c>
       <c r="D70" s="5">
-        <v>2.0239123917996649</v>
+        <v>1.9479185390258058</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>1547.8396468000001</v>
+        <v>1547.8554634</v>
       </c>
       <c r="C71" s="5">
-        <v>9.8643738000000667</v>
+        <v>9.9403915999998844</v>
       </c>
       <c r="D71" s="5">
-        <v>7.974042668880621</v>
+        <v>8.0380198664087956</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>1547.5726285000001</v>
+        <v>1547.5630788999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.26701830000001792</v>
+        <v>-0.29238450000002558</v>
       </c>
       <c r="D72" s="5">
-        <v>-0.20681607226435972</v>
+        <v>-0.22644046358957226</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>1552.5467927</v>
+        <v>1552.5537792</v>
       </c>
       <c r="C73" s="5">
-        <v>4.9741641999999047</v>
+        <v>4.9907003000000714</v>
       </c>
       <c r="D73" s="5">
-        <v>3.9259258478957726</v>
+        <v>3.9392342860845142</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>1553.9124010999999</v>
+        <v>1553.9105571</v>
       </c>
       <c r="C74" s="5">
-        <v>1.3656083999999282</v>
+        <v>1.3567778999999973</v>
       </c>
       <c r="D74" s="5">
-        <v>1.0606322192526996</v>
+        <v>1.0537360389430539</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>1556.5962388999999</v>
+        <v>1556.5940657000001</v>
       </c>
       <c r="C75" s="5">
-        <v>2.6838377999999921</v>
+        <v>2.6835086000000956</v>
       </c>
       <c r="D75" s="5">
-        <v>2.0923803235554539</v>
+        <v>2.0921237355329803</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>1558.7906453000001</v>
+        <v>1558.7897299000001</v>
       </c>
       <c r="C76" s="5">
-        <v>2.1944064000001617</v>
+        <v>2.1956642000000102</v>
       </c>
       <c r="D76" s="5">
-        <v>1.7048746109578516</v>
+        <v>1.7058618126491343</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>1563.9577846</v>
+        <v>1563.9666273</v>
       </c>
       <c r="C77" s="5">
-        <v>5.1671392999999171</v>
+        <v>5.1768973999999162</v>
       </c>
       <c r="D77" s="5">
-        <v>4.0511353980594134</v>
+        <v>4.0589286461067964</v>
       </c>
       <c r="E77" s="5">
-        <v>2.8458538927782939</v>
+        <v>2.8459420778594868</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>1559.0948671000001</v>
+        <v>1559.0905806999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-4.8629174999998668</v>
+        <v>-4.8760466000001088</v>
       </c>
       <c r="D78" s="5">
-        <v>-3.6680863722152512</v>
+        <v>-3.6777999866208222</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>1562.2158205000001</v>
+        <v>1562.2190115999999</v>
       </c>
       <c r="C79" s="5">
-        <v>3.1209533999999621</v>
+        <v>3.1284309000000121</v>
       </c>
       <c r="D79" s="5">
-        <v>2.4287512143251977</v>
+        <v>2.4346414031802155</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>1562.8442273000001</v>
+        <v>1562.8471274000001</v>
       </c>
       <c r="C80" s="5">
-        <v>0.62840679999999338</v>
+        <v>0.62811580000015965</v>
       </c>
       <c r="D80" s="5">
-        <v>0.48377357945841304</v>
+        <v>0.48354807005852596</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>1569.3969402</v>
+        <v>1569.4166662</v>
       </c>
       <c r="C81" s="5">
-        <v>6.5527128999999604</v>
+        <v>6.5695387999999184</v>
       </c>
       <c r="D81" s="5">
-        <v>5.1490379200832548</v>
+        <v>5.1625568672550637</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>1573.029841</v>
+        <v>1573.0037688</v>
       </c>
       <c r="C82" s="5">
-        <v>3.6329008000000158</v>
+        <v>3.5871025999999802</v>
       </c>
       <c r="D82" s="5">
-        <v>2.8134467323373658</v>
+        <v>2.7774966131186574</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>1572.4992721000001</v>
+        <v>1572.5107599999999</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.53056889999993473</v>
+        <v>-0.49300880000009784</v>
       </c>
       <c r="D83" s="5">
-        <v>-0.40399926294645283</v>
+        <v>-0.37545479319363029</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>1577.8097127000001</v>
+        <v>1577.7989626999999</v>
       </c>
       <c r="C84" s="5">
-        <v>5.3104405999999926</v>
+        <v>5.2882027000000562</v>
       </c>
       <c r="D84" s="5">
-        <v>4.128608538613121</v>
+        <v>4.1109680521690173</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>1581.3458393000001</v>
+        <v>1581.3497119000001</v>
       </c>
       <c r="C85" s="5">
-        <v>3.5361265999999887</v>
+        <v>3.5507492000001548</v>
       </c>
       <c r="D85" s="5">
-        <v>2.7227933872099097</v>
+        <v>2.7342112771703508</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>1579.6012745999999</v>
+        <v>1579.5972781999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.7445647000001827</v>
+        <v>-1.7524337000002106</v>
       </c>
       <c r="D86" s="5">
-        <v>-1.3158549036321521</v>
+        <v>-1.3217508277786671</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>1597.2134321000001</v>
+        <v>1597.2088226999999</v>
       </c>
       <c r="C87" s="5">
-        <v>17.612157500000194</v>
+        <v>17.611544500000036</v>
       </c>
       <c r="D87" s="5">
-        <v>14.231463242934561</v>
+        <v>14.230975389029666</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>1603.6961535999999</v>
+        <v>1603.6982336000001</v>
       </c>
       <c r="C88" s="5">
-        <v>6.4827214999997977</v>
+        <v>6.4894109000001663</v>
       </c>
       <c r="D88" s="5">
-        <v>4.9807339874360146</v>
+        <v>4.9860036169903088</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>1604.0404794999999</v>
+        <v>1604.0468066999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.34432590000005803</v>
+        <v>0.34857309999983954</v>
       </c>
       <c r="D89" s="5">
-        <v>0.25795370439620768</v>
+        <v>0.26113898401702862</v>
       </c>
       <c r="E89" s="5">
-        <v>2.5629013324200089</v>
+        <v>2.5627260006943597</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>1612.6181297000001</v>
+        <v>1612.6128563</v>
       </c>
       <c r="C90" s="5">
-        <v>8.5776502000001074</v>
+        <v>8.5660496000000421</v>
       </c>
       <c r="D90" s="5">
-        <v>6.6091716606995421</v>
+        <v>6.5999423211521968</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>1615.8236793999999</v>
+        <v>1615.8257134999999</v>
       </c>
       <c r="C91" s="5">
-        <v>3.2055496999998923</v>
+        <v>3.2128571999999167</v>
       </c>
       <c r="D91" s="5">
-        <v>2.4116028794885391</v>
+        <v>2.4171688389825308</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>1623.1736163</v>
+        <v>1623.1735828999999</v>
       </c>
       <c r="C92" s="5">
-        <v>7.3499369000001025</v>
+        <v>7.347869400000036</v>
       </c>
       <c r="D92" s="5">
-        <v>5.5971213395251684</v>
+        <v>5.5955000913429309</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>1628.4381005</v>
+        <v>1628.4474640000001</v>
       </c>
       <c r="C93" s="5">
-        <v>5.2644841999999699</v>
+        <v>5.2738811000001533</v>
       </c>
       <c r="D93" s="5">
-        <v>3.9621760651388671</v>
+        <v>3.9693753400314558</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>1638.16344</v>
+        <v>1638.1567749999999</v>
       </c>
       <c r="C94" s="5">
-        <v>9.7253395000000182</v>
+        <v>9.7093109999998433</v>
       </c>
       <c r="D94" s="5">
-        <v>7.4067785964993194</v>
+        <v>7.3941243823713476</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>1644.0882337</v>
+        <v>1644.0960746000001</v>
       </c>
       <c r="C95" s="5">
-        <v>5.9247937000000093</v>
+        <v>5.9392996000001403</v>
       </c>
       <c r="D95" s="5">
-        <v>4.4274573017218488</v>
+        <v>4.4385327033541699</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>1645.8156664000001</v>
+        <v>1645.8093088000001</v>
       </c>
       <c r="C96" s="5">
-        <v>1.7274327000000085</v>
+        <v>1.713234199999988</v>
       </c>
       <c r="D96" s="5">
-        <v>1.2681438047295046</v>
+        <v>1.2576545508525827</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>1655.7636812000001</v>
+        <v>1655.766627</v>
       </c>
       <c r="C97" s="5">
-        <v>9.9480148000000099</v>
+        <v>9.9573181999999179</v>
       </c>
       <c r="D97" s="5">
-        <v>7.4993707783460595</v>
+        <v>7.5066491770127586</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>1663.8043189</v>
+        <v>1663.8001566999999</v>
       </c>
       <c r="C98" s="5">
-        <v>8.0406376999999338</v>
+        <v>8.0335296999999173</v>
       </c>
       <c r="D98" s="5">
-        <v>5.9855703139255256</v>
+        <v>5.9801260982088822</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>1670.9875926</v>
+        <v>1670.9792795999999</v>
       </c>
       <c r="C99" s="5">
-        <v>7.1832736999999725</v>
+        <v>7.1791229000000385</v>
       </c>
       <c r="D99" s="5">
-        <v>5.305664895588591</v>
+        <v>5.3025395179746804</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>1677.6735354</v>
+        <v>1677.6787947</v>
       </c>
       <c r="C100" s="5">
-        <v>6.6859428000000207</v>
+        <v>6.6995151000000988</v>
       </c>
       <c r="D100" s="5">
-        <v>4.9085158343470825</v>
+        <v>4.9187257593072076</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>1685.9073980999999</v>
+        <v>1685.9119306</v>
       </c>
       <c r="C101" s="5">
-        <v>8.2338626999999178</v>
+        <v>8.2331358999999793</v>
       </c>
       <c r="D101" s="5">
-        <v>6.05109375718067</v>
+        <v>6.0505256484329584</v>
       </c>
       <c r="E101" s="5">
-        <v>5.1037938036026853</v>
+        <v>5.1036617858066791</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>1692.2376009</v>
+        <v>1692.2311411999999</v>
       </c>
       <c r="C102" s="5">
-        <v>6.3302028000000519</v>
+        <v>6.3192105999999058</v>
       </c>
       <c r="D102" s="5">
-        <v>4.5999533930348058</v>
+        <v>4.591787735135755</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>1698.4198553000001</v>
+        <v>1698.4218231</v>
       </c>
       <c r="C103" s="5">
-        <v>6.1822544000001471</v>
+        <v>6.1906819000000723</v>
       </c>
       <c r="D103" s="5">
-        <v>4.4731311827722831</v>
+        <v>4.4793695012641299</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>1706.3635343999999</v>
+        <v>1706.3638681</v>
       </c>
       <c r="C104" s="5">
-        <v>7.9436790999998266</v>
+        <v>7.9420450000000073</v>
       </c>
       <c r="D104" s="5">
-        <v>5.7591711906284537</v>
+        <v>5.7579489893729408</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>1711.7832447999999</v>
+        <v>1711.7872030000001</v>
       </c>
       <c r="C105" s="5">
-        <v>5.4197103999999854</v>
+        <v>5.4233349000000999</v>
       </c>
       <c r="D105" s="5">
-        <v>3.8787022300240226</v>
+        <v>3.88134089983867</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>1717.6160447</v>
+        <v>1717.6074888999999</v>
       </c>
       <c r="C106" s="5">
-        <v>5.8327999000000545</v>
+        <v>5.820285899999817</v>
       </c>
       <c r="D106" s="5">
-        <v>4.1664362324129733</v>
+        <v>4.1573197245553528</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>1724.2306454</v>
+        <v>1724.2435565000001</v>
       </c>
       <c r="C107" s="5">
-        <v>6.6146006999999827</v>
+        <v>6.6360676000001604</v>
       </c>
       <c r="D107" s="5">
-        <v>4.7203914100253819</v>
+        <v>4.7360619692313533</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>1731.3372076999999</v>
+        <v>1731.3332037</v>
       </c>
       <c r="C108" s="5">
-        <v>7.1065622999999505</v>
+        <v>7.0896471999999449</v>
       </c>
       <c r="D108" s="5">
-        <v>5.059573340678658</v>
+        <v>5.0472182126064524</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>1740.1419473000001</v>
+        <v>1740.1448226</v>
       </c>
       <c r="C109" s="5">
-        <v>8.8047396000001754</v>
+        <v>8.8116188999999849</v>
       </c>
       <c r="D109" s="5">
-        <v>6.2762358861634837</v>
+        <v>6.2812926311253348</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1744.0288800000001</v>
+        <v>1744.0263345000001</v>
       </c>
       <c r="C110" s="5">
-        <v>3.8869326999999885</v>
+        <v>3.8815119000000777</v>
       </c>
       <c r="D110" s="5">
-        <v>2.7136007591207045</v>
+        <v>2.7097652324618249</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1746.6643472999999</v>
+        <v>1746.6554556999999</v>
       </c>
       <c r="C111" s="5">
-        <v>2.6354672999998456</v>
+        <v>2.6291211999998723</v>
       </c>
       <c r="D111" s="5">
-        <v>1.8285124170668743</v>
+        <v>1.8240755466962799</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1752.2701108000001</v>
+        <v>1752.2768509</v>
       </c>
       <c r="C112" s="5">
-        <v>5.6057635000001937</v>
+        <v>5.6213952000000518</v>
       </c>
       <c r="D112" s="5">
-        <v>3.9200076672670336</v>
+        <v>3.9311532106381275</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1758.8253907999999</v>
+        <v>1758.8271592999999</v>
       </c>
       <c r="C113" s="5">
-        <v>6.5552799999998115</v>
+        <v>6.550308399999949</v>
       </c>
       <c r="D113" s="5">
-        <v>4.5827558800470847</v>
+        <v>4.5791905199219496</v>
       </c>
       <c r="E113" s="5">
-        <v>4.3251481535805381</v>
+        <v>4.3249725787307458</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1755.3041387000001</v>
+        <v>1755.3000715000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-3.521252099999856</v>
+        <v>-3.5270877999998902</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.3761787490829467</v>
+        <v>-2.3800710434965344</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1758.2360113</v>
+        <v>1758.2377438999999</v>
       </c>
       <c r="C115" s="5">
-        <v>2.931872599999906</v>
+        <v>2.9376723999998831</v>
       </c>
       <c r="D115" s="5">
-        <v>2.0228679714590303</v>
+        <v>2.026911233748363</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1766.2981291999999</v>
+        <v>1766.2963187</v>
       </c>
       <c r="C116" s="5">
-        <v>8.0621178999999756</v>
+        <v>8.0585748000000876</v>
       </c>
       <c r="D116" s="5">
-        <v>5.6433240236384963</v>
+        <v>5.6407753737049759</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1759.7134381999999</v>
+        <v>1759.7185059999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-6.5846910000000207</v>
+        <v>-6.577812700000095</v>
       </c>
       <c r="D117" s="5">
-        <v>-4.382959042024881</v>
+        <v>-4.3784784117214315</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1761.2066259000001</v>
+        <v>1761.1952552</v>
       </c>
       <c r="C118" s="5">
-        <v>1.493187700000135</v>
+        <v>1.4767492000000857</v>
       </c>
       <c r="D118" s="5">
-        <v>1.0230139158577289</v>
+        <v>1.0116965987198467</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1767.9727597999999</v>
+        <v>1767.9817524</v>
       </c>
       <c r="C119" s="5">
-        <v>6.7661338999998861</v>
+        <v>6.7864971999999852</v>
       </c>
       <c r="D119" s="5">
-        <v>4.708780983351013</v>
+        <v>4.7232853232600069</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1773.4625513999999</v>
+        <v>1773.4617100999999</v>
       </c>
       <c r="C120" s="5">
-        <v>5.4897915999999896</v>
+        <v>5.4799576999998862</v>
       </c>
       <c r="D120" s="5">
-        <v>3.7904598347262786</v>
+        <v>3.7835342191416155</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1777.8977981</v>
+        <v>1777.9024757</v>
       </c>
       <c r="C121" s="5">
-        <v>4.435246700000107</v>
+        <v>4.440765600000077</v>
       </c>
       <c r="D121" s="5">
-        <v>3.0427017406500667</v>
+        <v>3.0465416182133609</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1782.2290217</v>
+        <v>1782.2270071999999</v>
       </c>
       <c r="C122" s="5">
-        <v>4.3312235999999302</v>
+        <v>4.3245314999999209</v>
       </c>
       <c r="D122" s="5">
-        <v>2.9628682158630015</v>
+        <v>2.9582210352574689</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1786.0197636</v>
+        <v>1786.0105286</v>
       </c>
       <c r="C123" s="5">
-        <v>3.7907419000000573</v>
+        <v>3.7835214000001542</v>
       </c>
       <c r="D123" s="5">
-        <v>2.5824311472266048</v>
+        <v>2.5774575765857621</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1787.8410764</v>
+        <v>1787.8490503</v>
       </c>
       <c r="C124" s="5">
-        <v>1.821312799999987</v>
+        <v>1.8385217000000011</v>
       </c>
       <c r="D124" s="5">
-        <v>1.2305996664360386</v>
+        <v>1.242299511379108</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1792.9094407</v>
+        <v>1792.911599</v>
       </c>
       <c r="C125" s="5">
-        <v>5.0683642999999847</v>
+        <v>5.0625486999999794</v>
       </c>
       <c r="D125" s="5">
-        <v>3.45543582276302</v>
+        <v>3.45139336163649</v>
       </c>
       <c r="E125" s="5">
-        <v>1.9378870738554044</v>
+        <v>1.937907287806806</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1794.3371107999999</v>
+        <v>1794.3336263000001</v>
       </c>
       <c r="C126" s="5">
-        <v>1.4276700999998866</v>
+        <v>1.4220273000000816</v>
       </c>
       <c r="D126" s="5">
-        <v>0.95974015308499805</v>
+        <v>0.9559291060877273</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1798.1859824000001</v>
+        <v>1798.1881541</v>
       </c>
       <c r="C127" s="5">
-        <v>3.8488716000001659</v>
+        <v>3.8545277999999144</v>
       </c>
       <c r="D127" s="5">
-        <v>2.6045976043689967</v>
+        <v>2.6084757141245918</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1803.3273059000001</v>
+        <v>1803.3249338999999</v>
       </c>
       <c r="C128" s="5">
-        <v>5.1413234999999986</v>
+        <v>5.1367797999998857</v>
       </c>
       <c r="D128" s="5">
-        <v>3.4854783788998756</v>
+        <v>3.4823452209902683</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1807.7428325000001</v>
+        <v>1807.7485161</v>
       </c>
       <c r="C129" s="5">
-        <v>4.4155266000000211</v>
+        <v>4.4235822000000553</v>
       </c>
       <c r="D129" s="5">
-        <v>2.9781472073732163</v>
+        <v>2.9836579711323807</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1814.9578145</v>
+        <v>1814.9407888999999</v>
       </c>
       <c r="C130" s="5">
-        <v>7.2149819999999636</v>
+        <v>7.1922727999999552</v>
       </c>
       <c r="D130" s="5">
-        <v>4.8959309292775366</v>
+        <v>4.880166527162344</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1816.6571868000001</v>
+        <v>1816.6623305999999</v>
       </c>
       <c r="C131" s="5">
-        <v>1.69937230000005</v>
+        <v>1.7215416999999889</v>
       </c>
       <c r="D131" s="5">
-        <v>1.1293822724107283</v>
+        <v>1.144203527389398</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1818.1855627</v>
+        <v>1818.1869242</v>
       </c>
       <c r="C132" s="5">
-        <v>1.5283758999999009</v>
+        <v>1.5245936000001166</v>
       </c>
       <c r="D132" s="5">
-        <v>1.014259316915167</v>
+        <v>1.0117348358948508</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1820.5928799000001</v>
+        <v>1820.5967043000001</v>
       </c>
       <c r="C133" s="5">
-        <v>2.4073172000000795</v>
+        <v>2.4097801000000345</v>
       </c>
       <c r="D133" s="5">
-        <v>1.6004473169083377</v>
+        <v>1.6020954630636242</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1828.1163474</v>
+        <v>1828.1153122000001</v>
       </c>
       <c r="C134" s="5">
-        <v>7.5234674999999243</v>
+        <v>7.5186079000000063</v>
       </c>
       <c r="D134" s="5">
-        <v>5.0731875697688</v>
+        <v>5.0698249895561709</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1831.8297442999999</v>
+        <v>1831.8228296</v>
       </c>
       <c r="C135" s="5">
-        <v>3.713396899999907</v>
+        <v>3.7075173999999151</v>
       </c>
       <c r="D135" s="5">
-        <v>2.4649405455197559</v>
+        <v>2.4609955268950046</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1833.389136</v>
+        <v>1833.3948362000001</v>
       </c>
       <c r="C136" s="5">
-        <v>1.5593917000001056</v>
+        <v>1.5720066000001225</v>
       </c>
       <c r="D136" s="5">
-        <v>1.0263269656540341</v>
+        <v>1.0346727210534201</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1837.7564293999999</v>
+        <v>1837.7604320999999</v>
       </c>
       <c r="C137" s="5">
-        <v>4.3672933999998804</v>
+        <v>4.3655958999997893</v>
       </c>
       <c r="D137" s="5">
-        <v>2.8962546566019265</v>
+        <v>2.8951050236835307</v>
       </c>
       <c r="E137" s="5">
-        <v>2.5013526998045377</v>
+        <v>2.5014525604616811</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1837.5849315</v>
+        <v>1837.5824565999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.17149789999984932</v>
+        <v>-0.17797550000000228</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.11192554295369472</v>
+        <v>-0.1161505475246849</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1840.8928329</v>
+        <v>1840.8943273</v>
       </c>
       <c r="C139" s="5">
-        <v>3.3079013999999916</v>
+        <v>3.3118707000000995</v>
       </c>
       <c r="D139" s="5">
-        <v>2.1816783611702473</v>
+        <v>2.1843252311986472</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1842.585515</v>
+        <v>1842.5837538000001</v>
       </c>
       <c r="C140" s="5">
-        <v>1.6926820999999563</v>
+        <v>1.6894265000000814</v>
       </c>
       <c r="D140" s="5">
-        <v>1.1089848894492604</v>
+        <v>1.1068402560169055</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1843.4340896000001</v>
+        <v>1843.4394414000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.84857460000011997</v>
+        <v>0.85568760000001021</v>
       </c>
       <c r="D141" s="5">
-        <v>0.55404362103712579</v>
+        <v>0.55870018027968094</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1845.2354981999999</v>
+        <v>1845.2250971999999</v>
       </c>
       <c r="C142" s="5">
-        <v>1.8014085999998315</v>
+        <v>1.7856557999998586</v>
       </c>
       <c r="D142" s="5">
-        <v>1.1789662087847042</v>
+        <v>1.168598090552142</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1844.5371170000001</v>
+        <v>1844.5359946000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.69838119999985793</v>
+        <v>-0.68910259999984191</v>
       </c>
       <c r="D143" s="5">
-        <v>-0.45322947382920864</v>
+        <v>-0.4472228056632388</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1845.1819556</v>
+        <v>1845.1847166</v>
       </c>
       <c r="C144" s="5">
-        <v>0.6448385999999573</v>
+        <v>0.64872199999990698</v>
       </c>
       <c r="D144" s="5">
-        <v>0.42032003374128379</v>
+        <v>0.42285647579998198</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1849.1129714000001</v>
+        <v>1849.1154948000001</v>
       </c>
       <c r="C145" s="5">
-        <v>3.9310158000000683</v>
+        <v>3.930778200000077</v>
       </c>
       <c r="D145" s="5">
-        <v>2.5866752670772319</v>
+        <v>2.5865131701356514</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1846.7406289999999</v>
+        <v>1846.7407000000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.3723424000002069</v>
+        <v>-2.3747948000000179</v>
       </c>
       <c r="D146" s="5">
-        <v>-1.5287376439384048</v>
+        <v>-1.5303047511208256</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1844.5273228000001</v>
+        <v>1844.5213053</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.2133061999998063</v>
+        <v>-2.2193947000000662</v>
       </c>
       <c r="D147" s="5">
-        <v>-1.42874953686003</v>
+        <v>-1.4326538330673988</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1844.0105312999999</v>
+        <v>1844.0135740999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.51679150000018126</v>
+        <v>-0.50773120000008021</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.33569308229969286</v>
+        <v>-0.32981775037262961</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1839.5851307</v>
+        <v>1839.5919965999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.4254005999998753</v>
+        <v>-4.4215775000000122</v>
       </c>
       <c r="D149" s="5">
-        <v>-2.8421440972504541</v>
+        <v>-2.8397164368754169</v>
       </c>
       <c r="E149" s="5">
-        <v>9.9507272603971408E-2</v>
+        <v>9.9662854200599504E-2</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1845.0147546000001</v>
+        <v>1845.012491</v>
       </c>
       <c r="C150" s="5">
-        <v>5.4296239000000242</v>
+        <v>5.4204944000000523</v>
       </c>
       <c r="D150" s="5">
-        <v>3.599923909642766</v>
+        <v>3.5937588495523087</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1847.0306866999999</v>
+        <v>1847.0307379000001</v>
       </c>
       <c r="C151" s="5">
-        <v>2.0159320999998727</v>
+        <v>2.018246900000122</v>
       </c>
       <c r="D151" s="5">
-        <v>1.3190730853651411</v>
+        <v>1.3205984691633921</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1847.0276871999999</v>
+        <v>1847.0278909000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-2.9994999999871652E-3</v>
+        <v>-2.8469999999742868E-3</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.948732025469635E-3</v>
+        <v>-1.8496557566805016E-3</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1848.5108679</v>
+        <v>1848.5153502000001</v>
       </c>
       <c r="C153" s="5">
-        <v>1.4831807000000481</v>
+        <v>1.487459299999955</v>
       </c>
       <c r="D153" s="5">
-        <v>0.9678786001412476</v>
+        <v>0.97068295542277472</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1854.0263298</v>
+        <v>1854.0173889</v>
       </c>
       <c r="C154" s="5">
-        <v>5.5154618999999911</v>
+        <v>5.5020386999999573</v>
       </c>
       <c r="D154" s="5">
-        <v>3.6398248493518803</v>
+        <v>3.6308119981139253</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1851.7943545000001</v>
+        <v>1851.793328</v>
       </c>
       <c r="C155" s="5">
-        <v>-2.2319752999999309</v>
+        <v>-2.2240609000000404</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.4350968400234643</v>
+        <v>-1.430048483293711</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1850.5273520000001</v>
+        <v>1850.5291898</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.2670024999999896</v>
+        <v>-1.2641381999999339</v>
       </c>
       <c r="D156" s="5">
-        <v>-0.81796046888604756</v>
+        <v>-0.81611870179413293</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1853.1044463000001</v>
+        <v>1853.1045578999999</v>
       </c>
       <c r="C157" s="5">
-        <v>2.5770942999999988</v>
+        <v>2.5753680999998778</v>
       </c>
       <c r="D157" s="5">
-        <v>1.6840120756122845</v>
+        <v>1.682873751569125</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1853.131016</v>
+        <v>1853.1313418</v>
       </c>
       <c r="C158" s="5">
-        <v>2.6569699999981822E-2</v>
+        <v>2.6783900000054928E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>1.720688463371367E-2</v>
+        <v>1.7345613333241694E-2</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1854.1254024</v>
+        <v>1854.1216153</v>
       </c>
       <c r="C159" s="5">
-        <v>0.99438639999993939</v>
+        <v>0.99027350000005754</v>
       </c>
       <c r="D159" s="5">
-        <v>0.64582139218720691</v>
+        <v>0.64314222925643261</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1855.6625506</v>
+        <v>1855.6622913000001</v>
       </c>
       <c r="C160" s="5">
-        <v>1.5371482000000469</v>
+        <v>1.5406760000000759</v>
       </c>
       <c r="D160" s="5">
-        <v>0.99939944987672558</v>
+        <v>1.0017056487893417</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1855.2963209</v>
+        <v>1855.3053883</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.36622970000007626</v>
+        <v>-0.35690300000010211</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.23657260128132629</v>
+        <v>-0.23055425715654554</v>
       </c>
       <c r="E161" s="5">
-        <v>0.85406159996637143</v>
+        <v>0.85417808563215125</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1857.6454363</v>
+        <v>1857.6436604999999</v>
       </c>
       <c r="C162" s="5">
-        <v>2.3491154000000734</v>
+        <v>2.3382721999998921</v>
       </c>
       <c r="D162" s="5">
-        <v>1.530026443261745</v>
+        <v>1.5229075267567893</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1857.2207429</v>
+        <v>1857.2192047000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.42469340000002376</v>
+        <v>-0.42445579999980509</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.27399833355351566</v>
+        <v>-0.27384549582298856</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1856.6273437</v>
+        <v>1856.6289866</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.59339920000002166</v>
+        <v>-0.5902181000001292</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.38273804412660706</v>
+        <v>-0.38069015813358975</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1855.7948269999999</v>
+        <v>1855.7976171</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.83251670000004196</v>
+        <v>-0.83136949999993703</v>
       </c>
       <c r="D165" s="5">
-        <v>-0.53675818371985429</v>
+        <v>-0.53601988362691477</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1854.7660951</v>
+        <v>1854.7617144999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.0287318999999115</v>
+        <v>-1.0359026000000995</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.66317756607395806</v>
+        <v>-0.6677850130507812</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1853.5504671000001</v>
+        <v>1853.5487352</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.2156279999999242</v>
+        <v>-1.2129792999999154</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.78366034617826097</v>
+        <v>-0.78196082638739561</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1848.325928</v>
+        <v>1848.3261989</v>
       </c>
       <c r="C168" s="5">
-        <v>-5.2245391000001291</v>
+        <v>-5.2225363000000016</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.3304521971080581</v>
+        <v>-3.3291982676607934</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1853.6464845999999</v>
+        <v>1853.6458250000001</v>
       </c>
       <c r="C169" s="5">
-        <v>5.320556599999918</v>
+        <v>5.3196261000000504</v>
       </c>
       <c r="D169" s="5">
-        <v>3.5095149501087386</v>
+        <v>3.5088909085247977</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1854.2176978</v>
+        <v>1854.2171953</v>
       </c>
       <c r="C170" s="5">
-        <v>0.57121320000010201</v>
+        <v>0.57137029999989863</v>
       </c>
       <c r="D170" s="5">
-        <v>0.37041517465337126</v>
+        <v>0.37051735428317301</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1856.8309503999999</v>
+        <v>1856.8277531000001</v>
       </c>
       <c r="C171" s="5">
-        <v>2.6132525999998961</v>
+        <v>2.6105578000001515</v>
       </c>
       <c r="D171" s="5">
-        <v>1.7043983025070375</v>
+        <v>1.7026275508529753</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1856.2607379999999</v>
+        <v>1856.2599296999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.57021239999994577</v>
+        <v>-0.56782340000017939</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.36788505849449926</v>
+        <v>-0.36634696385198229</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1860.6282908000001</v>
+        <v>1860.6373014999999</v>
       </c>
       <c r="C173" s="5">
-        <v>4.3675528000001123</v>
+        <v>4.3773717999999917</v>
       </c>
       <c r="D173" s="5">
-        <v>2.8602780221145263</v>
+        <v>2.8667933081444774</v>
       </c>
       <c r="E173" s="5">
-        <v>0.28739182199282176</v>
+        <v>0.28738736132736253</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1868.4386569999999</v>
+        <v>1868.4367405999999</v>
       </c>
       <c r="C174" s="5">
-        <v>7.8103661999998621</v>
+        <v>7.7994390999999723</v>
       </c>
       <c r="D174" s="5">
-        <v>5.1551838639789072</v>
+        <v>5.1477789059024115</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1869.7117244999999</v>
+        <v>1869.7101686999999</v>
       </c>
       <c r="C175" s="5">
-        <v>1.2730675000000247</v>
+        <v>1.2734281000000465</v>
       </c>
       <c r="D175" s="5">
-        <v>0.82069535284357009</v>
+        <v>0.82092953439014682</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1870.5786052000001</v>
+        <v>1870.58033</v>
       </c>
       <c r="C176" s="5">
-        <v>0.86688070000013795</v>
+        <v>0.87016130000006342</v>
       </c>
       <c r="D176" s="5">
-        <v>0.55779381878859891</v>
+        <v>0.55991059201572213</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1874.7252768999999</v>
+        <v>1874.7268108000001</v>
       </c>
       <c r="C177" s="5">
-        <v>4.1466716999998425</v>
+        <v>4.146480800000063</v>
       </c>
       <c r="D177" s="5">
-        <v>2.6928168817333731</v>
+        <v>2.6926888842524921</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1874.7395623</v>
+        <v>1874.7401768</v>
       </c>
       <c r="C178" s="5">
-        <v>1.4285400000062509E-2</v>
+        <v>1.3365999999905398E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>9.144379003522829E-3</v>
+        <v>8.5558220333847856E-3</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1878.2438341</v>
+        <v>1878.2419626999999</v>
       </c>
       <c r="C179" s="5">
-        <v>3.5042717999999695</v>
+        <v>3.5017858999999589</v>
       </c>
       <c r="D179" s="5">
-        <v>2.2662497066540777</v>
+        <v>2.2646247470257785</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1883.4051176999999</v>
+        <v>1883.4038828</v>
       </c>
       <c r="C180" s="5">
-        <v>5.1612835999999334</v>
+        <v>5.1619201000000885</v>
       </c>
       <c r="D180" s="5">
-        <v>3.3478133933058318</v>
+        <v>3.3482358995633676</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1884.8137730000001</v>
+        <v>1884.8122576999999</v>
       </c>
       <c r="C181" s="5">
-        <v>1.4086553000001913</v>
+        <v>1.4083748999998988</v>
       </c>
       <c r="D181" s="5">
-        <v>0.901217326271464</v>
+        <v>0.9010377891543131</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1885.8114521</v>
+        <v>1885.8098144000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.99767909999991389</v>
+        <v>0.99755670000013197</v>
       </c>
       <c r="D182" s="5">
-        <v>0.63704251915959187</v>
+        <v>0.63696464969988931</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1892.1794769999999</v>
+        <v>1892.1769463000001</v>
       </c>
       <c r="C183" s="5">
-        <v>6.3680248999999094</v>
+        <v>6.367131900000004</v>
       </c>
       <c r="D183" s="5">
-        <v>4.1282830019460537</v>
+        <v>4.1276969441257139</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1892.6310994999999</v>
+        <v>1892.6295445999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.45162249999998494</v>
+        <v>0.45259829999986323</v>
       </c>
       <c r="D184" s="5">
-        <v>0.28679044659949415</v>
+        <v>0.28741130188094655</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1898.7656274000001</v>
+        <v>1898.7731547000001</v>
       </c>
       <c r="C185" s="5">
-        <v>6.1345279000001938</v>
+        <v>6.1436101000001599</v>
       </c>
       <c r="D185" s="5">
-        <v>3.9596167960123774</v>
+        <v>3.9655874009294934</v>
       </c>
       <c r="E185" s="5">
-        <v>2.0497020704550506</v>
+        <v>2.0496124187801668</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1903.8961073999999</v>
+        <v>1903.8963570999999</v>
       </c>
       <c r="C186" s="5">
-        <v>5.1304799999998068</v>
+        <v>5.1232023999998546</v>
       </c>
       <c r="D186" s="5">
-        <v>3.2910318895925883</v>
+        <v>3.2862808356953765</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1904.5473</v>
+        <v>1904.5460869999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.65119260000005852</v>
+        <v>0.64972990000001118</v>
       </c>
       <c r="D187" s="5">
-        <v>0.4112108858716379</v>
+        <v>0.41028544129548816</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1909.493181</v>
+        <v>1909.4942917000001</v>
       </c>
       <c r="C188" s="5">
-        <v>4.9458810000000994</v>
+        <v>4.948204700000133</v>
       </c>
       <c r="D188" s="5">
-        <v>3.1611526626452946</v>
+        <v>3.1626611820394057</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1919.0971396</v>
+        <v>1919.0978342999999</v>
       </c>
       <c r="C189" s="5">
-        <v>9.6039585999999417</v>
+        <v>9.6035425999998552</v>
       </c>
       <c r="D189" s="5">
-        <v>6.2052916494090837</v>
+        <v>6.2050116763657126</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1921.14031</v>
+        <v>1921.1449967000001</v>
       </c>
       <c r="C190" s="5">
-        <v>2.0431704000000082</v>
+        <v>2.0471624000001611</v>
       </c>
       <c r="D190" s="5">
-        <v>1.2850898746601169</v>
+        <v>1.2876149977099294</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1920.3258662000001</v>
+        <v>1920.3226195</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.81444379999993544</v>
+        <v>-0.82237720000011905</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.50754073893384266</v>
+        <v>-0.51247175170325843</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1932.7915005</v>
+        <v>1932.7901251000001</v>
       </c>
       <c r="C192" s="5">
-        <v>12.46563429999992</v>
+        <v>12.467505600000095</v>
       </c>
       <c r="D192" s="5">
-        <v>8.0739200045325319</v>
+        <v>8.0751897818779117</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1939.5686848</v>
+        <v>1939.5673707999999</v>
       </c>
       <c r="C193" s="5">
-        <v>6.7771843000000445</v>
+        <v>6.7772456999998667</v>
       </c>
       <c r="D193" s="5">
-        <v>4.2898104171185114</v>
+        <v>4.2898531463866796</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1943.4703787000001</v>
+        <v>1943.4660240999999</v>
       </c>
       <c r="C194" s="5">
-        <v>3.9016939000000548</v>
+        <v>3.8986532999999781</v>
       </c>
       <c r="D194" s="5">
-        <v>2.4408434128089684</v>
+        <v>2.438921849894693</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1949.4108108</v>
+        <v>1949.4092290000001</v>
       </c>
       <c r="C195" s="5">
-        <v>5.9404320999999527</v>
+        <v>5.9432049000001825</v>
       </c>
       <c r="D195" s="5">
-        <v>3.7302282199114467</v>
+        <v>3.7320072606969568</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1958.5494874999999</v>
+        <v>1958.5475681999999</v>
       </c>
       <c r="C196" s="5">
-        <v>9.1386766999999054</v>
+        <v>9.1383391999997912</v>
       </c>
       <c r="D196" s="5">
-        <v>5.7728367583700368</v>
+        <v>5.772622840960584</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1964.5218391999999</v>
+        <v>1964.5261052000001</v>
       </c>
       <c r="C197" s="5">
-        <v>5.9723516999999902</v>
+        <v>5.9785370000001876</v>
       </c>
       <c r="D197" s="5">
-        <v>3.7212493643004718</v>
+        <v>3.7251719423240015</v>
       </c>
       <c r="E197" s="5">
-        <v>3.463103126110445</v>
+        <v>3.462917639068297</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1967.6561641999999</v>
+        <v>1967.6591558</v>
       </c>
       <c r="C198" s="5">
-        <v>3.1343249999999898</v>
+        <v>3.1330505999999332</v>
       </c>
       <c r="D198" s="5">
-        <v>1.9314475062303771</v>
+        <v>1.9306510594186754</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1972.8538751000001</v>
+        <v>1972.8540760999999</v>
       </c>
       <c r="C199" s="5">
-        <v>5.1977109000001747</v>
+        <v>5.1949202999999216</v>
       </c>
       <c r="D199" s="5">
-        <v>3.21635193051788</v>
+        <v>3.2145949923066741</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1980.5174721000001</v>
+        <v>1980.5182529000001</v>
       </c>
       <c r="C200" s="5">
-        <v>7.6635969999999816</v>
+        <v>7.6641768000001775</v>
       </c>
       <c r="D200" s="5">
-        <v>4.7623197828919883</v>
+        <v>4.7626873200915743</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1980.5122987</v>
+        <v>1980.5147899999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-5.1734000001033564E-3</v>
+        <v>-3.4629000001586974E-3</v>
       </c>
       <c r="D201" s="5">
-        <v>-3.1345296863660721E-3</v>
+        <v>-2.098157910213061E-3</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1986.4419210000001</v>
+        <v>1986.4477248999999</v>
       </c>
       <c r="C202" s="5">
-        <v>5.9296223000001191</v>
+        <v>5.9329348999999638</v>
       </c>
       <c r="D202" s="5">
-        <v>3.6525373393545113</v>
+        <v>3.6546069027912464</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1990.7773319999999</v>
+        <v>1990.7734625999999</v>
       </c>
       <c r="C203" s="5">
-        <v>4.3354109999997945</v>
+        <v>4.3257376999999906</v>
       </c>
       <c r="D203" s="5">
-        <v>2.6506685911667605</v>
+        <v>2.6446755061749538</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1998.6346664</v>
+        <v>1998.6330749000001</v>
       </c>
       <c r="C204" s="5">
-        <v>7.8573344000001271</v>
+        <v>7.8596123000002081</v>
       </c>
       <c r="D204" s="5">
-        <v>4.8404189890769</v>
+        <v>4.8418624890990136</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>2008.6167733</v>
+        <v>2008.6169227</v>
       </c>
       <c r="C205" s="5">
-        <v>9.9821068999999625</v>
+        <v>9.9838477999999213</v>
       </c>
       <c r="D205" s="5">
-        <v>6.1607622878361967</v>
+        <v>6.1618714699310573</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>2015.6139856</v>
+        <v>2015.6025824000001</v>
       </c>
       <c r="C206" s="5">
-        <v>6.9972123000000011</v>
+        <v>6.985659700000042</v>
       </c>
       <c r="D206" s="5">
-        <v>4.2613483180249601</v>
+        <v>4.2541772672471279</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>2017.5081327</v>
+        <v>2017.5081169</v>
       </c>
       <c r="C207" s="5">
-        <v>1.8941471000000547</v>
+        <v>1.9055344999999306</v>
       </c>
       <c r="D207" s="5">
-        <v>1.1335312294300515</v>
+        <v>1.1403878504899101</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>2024.6940195</v>
+        <v>2024.6920361</v>
       </c>
       <c r="C208" s="5">
-        <v>7.1858867999999347</v>
+        <v>7.1839191999999912</v>
       </c>
       <c r="D208" s="5">
-        <v>4.3588469178234002</v>
+        <v>4.3576299665419427</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>2032.900042</v>
+        <v>2032.9004041999999</v>
       </c>
       <c r="C209" s="5">
-        <v>8.2060225000000173</v>
+        <v>8.208368099999916</v>
       </c>
       <c r="D209" s="5">
-        <v>4.9734564544964499</v>
+        <v>4.9749148915793961</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4806537364759027</v>
+        <v>3.4804474635901528</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>2034.0351556999999</v>
+        <v>2034.0415512</v>
       </c>
       <c r="C210" s="5">
-        <v>1.1351136999999198</v>
+        <v>1.1411470000000463</v>
       </c>
       <c r="D210" s="5">
-        <v>0.6721075253659281</v>
+        <v>0.67569079361704532</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>2041.2069965999999</v>
+        <v>2041.2088444999999</v>
       </c>
       <c r="C211" s="5">
-        <v>7.1718409000000065</v>
+        <v>7.167293299999983</v>
       </c>
       <c r="D211" s="5">
-        <v>4.3141253348516262</v>
+        <v>4.3113227352206351</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>2050.1543981999998</v>
+        <v>2050.1560445</v>
       </c>
       <c r="C212" s="5">
-        <v>8.947401599999921</v>
+        <v>8.9472000000000662</v>
       </c>
       <c r="D212" s="5">
-        <v>5.3887494978690276</v>
+        <v>5.3886201417881363</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>2055.5668765999999</v>
+        <v>2055.5726565999998</v>
       </c>
       <c r="C213" s="5">
-        <v>5.4124784000000545</v>
+        <v>5.4166120999998384</v>
       </c>
       <c r="D213" s="5">
-        <v>3.2144492224985832</v>
+        <v>3.2169373731335327</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>2062.3846254</v>
+        <v>2062.3925782000001</v>
       </c>
       <c r="C214" s="5">
-        <v>6.8177488000001176</v>
+        <v>6.8199216000002707</v>
       </c>
       <c r="D214" s="5">
-        <v>4.053482349215809</v>
+        <v>4.0547862376522303</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>2070.2875883000002</v>
+        <v>2070.2837946</v>
       </c>
       <c r="C215" s="5">
-        <v>7.9029629000001478</v>
+        <v>7.8912163999998484</v>
       </c>
       <c r="D215" s="5">
-        <v>4.6965069148991789</v>
+        <v>4.6893602858265382</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>2072.1534019000001</v>
+        <v>2072.1516126000001</v>
       </c>
       <c r="C216" s="5">
-        <v>1.8658135999999104</v>
+        <v>1.8678180000001703</v>
       </c>
       <c r="D216" s="5">
-        <v>1.0868576276000796</v>
+        <v>1.0880330168427044</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>2077.9942445000001</v>
+        <v>2077.9940197000001</v>
       </c>
       <c r="C217" s="5">
-        <v>5.8408426000000873</v>
+        <v>5.8424070999999458</v>
       </c>
       <c r="D217" s="5">
-        <v>3.4354113961841515</v>
+        <v>3.4363489186917562</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>2079.8334663000001</v>
+        <v>2079.8125347999999</v>
       </c>
       <c r="C218" s="5">
-        <v>1.8392217999999048</v>
+        <v>1.8185150999997859</v>
       </c>
       <c r="D218" s="5">
-        <v>1.0672993787752549</v>
+        <v>1.0552255133827071</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>2084.5439329999999</v>
+        <v>2084.5434068999998</v>
       </c>
       <c r="C219" s="5">
-        <v>4.7104666999998699</v>
+        <v>4.7308720999999423</v>
       </c>
       <c r="D219" s="5">
-        <v>2.751905795021492</v>
+        <v>2.764004553054189</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>2090.5228892</v>
+        <v>2090.5204804</v>
       </c>
       <c r="C220" s="5">
-        <v>5.9789562000000842</v>
+        <v>5.9770735000001878</v>
       </c>
       <c r="D220" s="5">
-        <v>3.4966978127054071</v>
+        <v>3.4955802197125907</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>2095.1667861999999</v>
+        <v>2095.1650675999999</v>
       </c>
       <c r="C221" s="5">
-        <v>4.6438969999999244</v>
+        <v>4.6445871999999326</v>
       </c>
       <c r="D221" s="5">
-        <v>2.6984964077301443</v>
+        <v>2.6989055336103185</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0629515919897932</v>
+        <v>3.0628486900470042</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>2100.5037950000001</v>
+        <v>2100.5107441999999</v>
       </c>
       <c r="C222" s="5">
-        <v>5.3370088000001488</v>
+        <v>5.3456765999999334</v>
       </c>
       <c r="D222" s="5">
-        <v>3.099945763893408</v>
+        <v>3.1050538075778178</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>2104.7990319</v>
+        <v>2104.8065299999998</v>
       </c>
       <c r="C223" s="5">
-        <v>4.2952368999999635</v>
+        <v>4.295785799999976</v>
       </c>
       <c r="D223" s="5">
-        <v>2.4816189796504906</v>
+        <v>2.4819313844543833</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>2102.7558201000002</v>
+        <v>2102.7578551000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.0432117999998809</v>
+        <v>-2.0486748999996962</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.1586882041822455</v>
+        <v>-1.1617655995456277</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>2104.5387191999998</v>
+        <v>2104.5495070000002</v>
       </c>
       <c r="C225" s="5">
-        <v>1.7828990999996677</v>
+        <v>1.7916519000000335</v>
       </c>
       <c r="D225" s="5">
-        <v>1.02222252841635</v>
+        <v>1.0272634755211563</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>2106.5969423000001</v>
+        <v>2106.6085850999998</v>
       </c>
       <c r="C226" s="5">
-        <v>2.0582231000003048</v>
+        <v>2.0590780999996241</v>
       </c>
       <c r="D226" s="5">
-        <v>1.1799243317737407</v>
+        <v>1.1804110376823385</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>2109.9128107000001</v>
+        <v>2109.9114009</v>
       </c>
       <c r="C227" s="5">
-        <v>3.3158683999999994</v>
+        <v>3.3028158000001895</v>
       </c>
       <c r="D227" s="5">
-        <v>1.9052865920410333</v>
+        <v>1.8977112435285992</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>2117.0014919999999</v>
+        <v>2117.0040122999999</v>
       </c>
       <c r="C228" s="5">
-        <v>7.0886812999997346</v>
+        <v>7.0926113999998961</v>
       </c>
       <c r="D228" s="5">
-        <v>4.1069829660195678</v>
+        <v>4.1093050149392463</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>2120.8126907999999</v>
+        <v>2120.8201880000001</v>
       </c>
       <c r="C229" s="5">
-        <v>3.8111988000000565</v>
+        <v>3.8161757000002581</v>
       </c>
       <c r="D229" s="5">
-        <v>2.1818574778166511</v>
+        <v>2.1847323637190774</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>2098.5329811000001</v>
+        <v>2098.4678794000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-22.279709699999785</v>
+        <v>-22.352308600000015</v>
       </c>
       <c r="D230" s="5">
-        <v>-11.902856518090077</v>
+        <v>-11.939382494039075</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>2107.4491194000002</v>
+        <v>2107.4565510000002</v>
       </c>
       <c r="C231" s="5">
-        <v>8.9161383000000569</v>
+        <v>8.9886716000000888</v>
       </c>
       <c r="D231" s="5">
-        <v>5.2193437612826132</v>
+        <v>5.2629758674164639</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>2112.7947961999998</v>
+        <v>2112.7958859</v>
       </c>
       <c r="C232" s="5">
-        <v>5.3456767999996373</v>
+        <v>5.3393348999998125</v>
       </c>
       <c r="D232" s="5">
-        <v>3.0867017268688013</v>
+        <v>3.0829775849283481</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>2111.5505460999998</v>
+        <v>2111.5498155</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.2442501000000448</v>
+        <v>-1.2460704000000078</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.70440983145089175</v>
+        <v>-0.70543665844410297</v>
       </c>
       <c r="E233" s="5">
-        <v>0.78197879080141863</v>
+        <v>0.78202658842383421</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>2107.6884452999998</v>
+        <v>2107.6960235000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.8621008000000074</v>
+        <v>-3.8537919999998849</v>
       </c>
       <c r="D234" s="5">
-        <v>-2.1728971529730523</v>
+        <v>-2.1682700193517257</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>2100.5580633</v>
+        <v>2100.5739432</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.1303819999998268</v>
+        <v>-7.1220803000001069</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.9849498735400224</v>
+        <v>-3.9803821487144231</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>2094.1280698</v>
+        <v>2094.1352846999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-6.4299934999999095</v>
+        <v>-6.4386585000002015</v>
       </c>
       <c r="D236" s="5">
-        <v>-3.6120888223855174</v>
+        <v>-3.6168477908277485</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>2087.9264271000002</v>
+        <v>2087.9424720000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-6.2016426999998657</v>
+        <v>-6.1928126999996493</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.4964172371700797</v>
+        <v>-3.4915078368526586</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>2085.2661807999998</v>
+        <v>2085.2795812999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.6602463000003809</v>
+        <v>-2.6628907000003892</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.5182622921960376</v>
+        <v>-1.5197493430733067</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>2081.8023290000001</v>
+        <v>2081.8093208999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.4638517999997021</v>
+        <v>-3.4702603999999155</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.975218511357435</v>
+        <v>-1.9788269521076818</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>2076.4367597999999</v>
+        <v>2076.4388389999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-5.3655692000002091</v>
+        <v>-5.3704818999999588</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0493725932175919</v>
+        <v>-3.0521149901511002</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>2070.8834597</v>
+        <v>2070.8877947000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-5.5533000999998876</v>
+        <v>-5.5510442999998304</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.1625359232378192</v>
+        <v>-3.1612669834749085</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>2072.0329536999998</v>
+        <v>2071.9197828000001</v>
       </c>
       <c r="C242" s="5">
-        <v>1.1494939999997769</v>
+        <v>1.031988100000035</v>
       </c>
       <c r="D242" s="5">
-        <v>0.66812632766559688</v>
+        <v>0.59963922829417982</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>2073.6044419999998</v>
+        <v>2073.6151534999999</v>
       </c>
       <c r="C243" s="5">
-        <v>1.5714883000000555</v>
+        <v>1.6953706999997848</v>
       </c>
       <c r="D243" s="5">
-        <v>0.91391990680702584</v>
+        <v>0.9863440473616869</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>2072.7587985</v>
+        <v>2072.7675620999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.84564349999982369</v>
+        <v>-0.84759140000005573</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.48827981068425563</v>
+        <v>-0.48939949052656528</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>2073.4370653999999</v>
+        <v>2073.4453635</v>
       </c>
       <c r="C245" s="5">
-        <v>0.67826689999992595</v>
+        <v>0.67780140000013489</v>
       </c>
       <c r="D245" s="5">
-        <v>0.3933823562009886</v>
+        <v>0.39311022393366812</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.8049996847290695</v>
+        <v>-1.8045727228546138</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>2076.3095318999999</v>
+        <v>2076.3223674000001</v>
       </c>
       <c r="C246" s="5">
-        <v>2.8724664999999732</v>
+        <v>2.8770039000000907</v>
       </c>
       <c r="D246" s="5">
-        <v>1.6751632599371291</v>
+        <v>1.6778228386193472</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>2078.5264953000001</v>
+        <v>2078.5569618</v>
       </c>
       <c r="C247" s="5">
-        <v>2.2169634000001679</v>
+        <v>2.2345943999998781</v>
       </c>
       <c r="D247" s="5">
-        <v>1.2888420237325393</v>
+        <v>1.299144558162868</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>2082.9213764000001</v>
+        <v>2082.9382875000001</v>
       </c>
       <c r="C248" s="5">
-        <v>4.3948811000000205</v>
+        <v>4.3813257000001613</v>
       </c>
       <c r="D248" s="5">
-        <v>2.567021891915644</v>
+        <v>2.5589743088649586</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>2092.0119436999998</v>
+        <v>2092.0333719999999</v>
       </c>
       <c r="C249" s="5">
-        <v>9.0905672999997478</v>
+        <v>9.0950844999997571</v>
       </c>
       <c r="D249" s="5">
-        <v>5.3647622855009347</v>
+        <v>5.3674478085113497</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>2102.1270932000002</v>
+        <v>2102.141044</v>
       </c>
       <c r="C250" s="5">
-        <v>10.115149500000371</v>
+        <v>10.107672000000093</v>
       </c>
       <c r="D250" s="5">
-        <v>5.958967956231298</v>
+        <v>5.9543825306216602</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>2099.5150214</v>
+        <v>2099.5248210999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.6120718000001943</v>
+        <v>-2.6162229000001389</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.4809536913886201</v>
+        <v>-1.4832813573284254</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>2101.4385232999998</v>
+        <v>2101.4339224</v>
       </c>
       <c r="C252" s="5">
-        <v>1.9235018999997919</v>
+        <v>1.9091013000002022</v>
       </c>
       <c r="D252" s="5">
-        <v>1.1049545561329088</v>
+        <v>1.0966355804342465</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>2101.9522777000002</v>
+        <v>2101.9420224</v>
       </c>
       <c r="C253" s="5">
-        <v>0.51375440000037997</v>
+        <v>0.5081000000000131</v>
       </c>
       <c r="D253" s="5">
-        <v>0.29376777773821861</v>
+        <v>0.29053089479615934</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>2104.3489934999998</v>
+        <v>2104.1705284999998</v>
       </c>
       <c r="C254" s="5">
-        <v>2.3967157999995834</v>
+        <v>2.2285060999997768</v>
       </c>
       <c r="D254" s="5">
-        <v>1.3768934236255692</v>
+        <v>1.2797005304847175</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>2109.8537194999999</v>
+        <v>2109.8725465000002</v>
       </c>
       <c r="C255" s="5">
-        <v>5.5047260000001188</v>
+        <v>5.7020180000004075</v>
       </c>
       <c r="D255" s="5">
-        <v>3.1846157063849745</v>
+        <v>3.300744660945476</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>2112.7729184999998</v>
+        <v>2112.8024647000002</v>
       </c>
       <c r="C256" s="5">
-        <v>2.919198999999935</v>
+        <v>2.9299181999999746</v>
       </c>
       <c r="D256" s="5">
-        <v>1.6730162709269081</v>
+        <v>1.679191428474458</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>2116.3227206000001</v>
+        <v>2116.3449792000001</v>
       </c>
       <c r="C257" s="5">
-        <v>3.5498021000003064</v>
+        <v>3.5425144999999247</v>
       </c>
       <c r="D257" s="5">
-        <v>2.0349313424559812</v>
+        <v>2.03068644951101</v>
       </c>
       <c r="E257" s="5">
-        <v>2.0683364793484538</v>
+        <v>2.0690015013265173</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>2125.6467708999999</v>
+        <v>2125.6836604</v>
       </c>
       <c r="C258" s="5">
-        <v>9.3240502999997261</v>
+        <v>9.3386811999998827</v>
       </c>
       <c r="D258" s="5">
-        <v>5.4169469492314271</v>
+        <v>5.4255958844570795</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>2122.1729624</v>
+        <v>2122.2206830999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.4738084999999046</v>
+        <v>-3.4629773000001478</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.9435520819629293</v>
+        <v>-1.9375130338270985</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>2131.0760700999999</v>
+        <v>2131.1058391000001</v>
       </c>
       <c r="C260" s="5">
-        <v>8.9031076999999641</v>
+        <v>8.8851560000002792</v>
       </c>
       <c r="D260" s="5">
-        <v>5.1521371194460652</v>
+        <v>5.1413899915693229</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>2144.2728213999999</v>
+        <v>2144.3053031999998</v>
       </c>
       <c r="C261" s="5">
-        <v>13.19675129999996</v>
+        <v>13.199464099999659</v>
       </c>
       <c r="D261" s="5">
-        <v>7.6894261070635794</v>
+        <v>7.6909499007717708</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>2141.8855073</v>
+        <v>2141.8942025000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-2.3873140999999123</v>
+        <v>-2.4111006999996789</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.3278626078910949</v>
+        <v>-1.3409911971778099</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>2146.0039631</v>
+        <v>2146.0077590999999</v>
       </c>
       <c r="C263" s="5">
-        <v>4.1184557999999925</v>
+        <v>4.1135565999998107</v>
       </c>
       <c r="D263" s="5">
-        <v>2.3319402720351157</v>
+        <v>2.3291273386722544</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>2148.6973839000002</v>
+        <v>2148.6690377999998</v>
       </c>
       <c r="C264" s="5">
-        <v>2.69342080000024</v>
+        <v>2.6612786999999116</v>
       </c>
       <c r="D264" s="5">
-        <v>1.5165441281866476</v>
+        <v>1.4983200769076221</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>2151.1335730999999</v>
+        <v>2151.0894059000002</v>
       </c>
       <c r="C265" s="5">
-        <v>2.4361891999997169</v>
+        <v>2.4203681000003598</v>
       </c>
       <c r="D265" s="5">
-        <v>1.3690742611966566</v>
+        <v>1.360146118892791</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>2158.9853287999999</v>
+        <v>2158.7242726999998</v>
       </c>
       <c r="C266" s="5">
-        <v>7.8517557000000124</v>
+        <v>7.6348667999995996</v>
       </c>
       <c r="D266" s="5">
-        <v>4.4690757432833683</v>
+        <v>4.3432982743921933</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>2154.2410224</v>
+        <v>2154.2696418999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-4.744306399999914</v>
+        <v>-4.4546307999999044</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.6053262209464911</v>
+        <v>-2.4483455073103011</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>2160.1046507000001</v>
+        <v>2160.1936541999999</v>
       </c>
       <c r="C268" s="5">
-        <v>5.8636283000000731</v>
+        <v>5.9240122999999585</v>
       </c>
       <c r="D268" s="5">
-        <v>3.315623864492423</v>
+        <v>3.3502412783935398</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>2167.6968026</v>
+        <v>2167.7499773</v>
       </c>
       <c r="C269" s="5">
-        <v>7.5921518999998625</v>
+        <v>7.5563231000000997</v>
       </c>
       <c r="D269" s="5">
-        <v>4.3001518724748333</v>
+        <v>4.2792869117635801</v>
       </c>
       <c r="E269" s="5">
-        <v>2.4275164416055928</v>
+        <v>2.4289517354316947</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>2178.5677900000001</v>
+        <v>2178.6354538000001</v>
       </c>
       <c r="C270" s="5">
-        <v>10.870987400000104</v>
+        <v>10.885476500000095</v>
       </c>
       <c r="D270" s="5">
-        <v>6.1867908156335583</v>
+        <v>6.1951095907344378</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>2182.3354196</v>
+        <v>2182.4017499000001</v>
       </c>
       <c r="C271" s="5">
-        <v>3.7676295999999638</v>
+        <v>3.7662961000000905</v>
       </c>
       <c r="D271" s="5">
-        <v>2.0951417960116681</v>
+        <v>2.0943275175733023</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>2191.7073406999998</v>
+        <v>2191.7448371</v>
       </c>
       <c r="C272" s="5">
-        <v>9.3719210999997813</v>
+        <v>9.3430871999998999</v>
       </c>
       <c r="D272" s="5">
-        <v>5.276813199689534</v>
+        <v>5.260030599978438</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>2197.0171200999998</v>
+        <v>2197.0518790000001</v>
       </c>
       <c r="C273" s="5">
-        <v>5.3097794000000249</v>
+        <v>5.3070419000000584</v>
       </c>
       <c r="D273" s="5">
-        <v>2.9462537426840685</v>
+        <v>2.944663440457207</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>2205.3085203999999</v>
+        <v>2205.3160960999999</v>
       </c>
       <c r="C274" s="5">
-        <v>8.2914003000000776</v>
+        <v>8.2642170999997688</v>
       </c>
       <c r="D274" s="5">
-        <v>4.6239159603060909</v>
+        <v>4.6083671301580642</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>2213.8316429000001</v>
+        <v>2213.8103016999999</v>
       </c>
       <c r="C275" s="5">
-        <v>8.5231225000002269</v>
+        <v>8.4942055999999866</v>
       </c>
       <c r="D275" s="5">
-        <v>4.7376493834703881</v>
+        <v>4.72121709711808</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>2218.927811</v>
+        <v>2218.8679481999998</v>
       </c>
       <c r="C276" s="5">
-        <v>5.0961680999998862</v>
+        <v>5.0576464999999189</v>
       </c>
       <c r="D276" s="5">
-        <v>2.7976042972989834</v>
+        <v>2.7762180815133819</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>2229.5143094999999</v>
+        <v>2229.4424306000001</v>
       </c>
       <c r="C277" s="5">
-        <v>10.586498499999834</v>
+        <v>10.574482400000306</v>
       </c>
       <c r="D277" s="5">
-        <v>5.8778436777887189</v>
+        <v>5.8711588296179507</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>2237.3352457999999</v>
+        <v>2236.9904412999999</v>
       </c>
       <c r="C278" s="5">
-        <v>7.8209363000000849</v>
+        <v>7.5480106999998497</v>
       </c>
       <c r="D278" s="5">
-        <v>4.2916654766799178</v>
+        <v>4.1392371970337072</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>2238.1144362</v>
+        <v>2238.1593619999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.77919040000006135</v>
+        <v>1.1689206999999442</v>
       </c>
       <c r="D279" s="5">
-        <v>0.41872204043011951</v>
+        <v>0.62885526399640845</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>2249.0231558</v>
+        <v>2249.1733992999998</v>
       </c>
       <c r="C280" s="5">
-        <v>10.90871960000004</v>
+        <v>11.014037299999927</v>
       </c>
       <c r="D280" s="5">
-        <v>6.0082489824250684</v>
+        <v>6.0677093169295482</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>2253.7735564</v>
+        <v>2253.8646623</v>
       </c>
       <c r="C281" s="5">
-        <v>4.7504005999999208</v>
+        <v>4.6912630000001627</v>
       </c>
       <c r="D281" s="5">
-        <v>2.5643010539464273</v>
+        <v>2.531839959614568</v>
       </c>
       <c r="E281" s="5">
-        <v>3.9708853053968207</v>
+        <v>3.9725376958489766</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>2256.9262339000002</v>
+        <v>2257.0288274999998</v>
       </c>
       <c r="C282" s="5">
-        <v>3.152677500000209</v>
+        <v>3.164165199999843</v>
       </c>
       <c r="D282" s="5">
-        <v>1.6915877913659116</v>
+        <v>1.6977300986002808</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>2268.2518104999999</v>
+        <v>2268.3299495000001</v>
       </c>
       <c r="C283" s="5">
-        <v>11.325576599999749</v>
+        <v>11.301122000000305</v>
       </c>
       <c r="D283" s="5">
-        <v>6.1907817841470925</v>
+        <v>6.1767556050780659</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>2274.2165475000002</v>
+        <v>2274.2575293999998</v>
       </c>
       <c r="C284" s="5">
-        <v>5.9647370000002411</v>
+        <v>5.9275798999997278</v>
       </c>
       <c r="D284" s="5">
-        <v>3.2016374077732612</v>
+        <v>3.1812942359904062</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>2277.7498544</v>
+        <v>2277.7837134000001</v>
       </c>
       <c r="C285" s="5">
-        <v>3.5333068999998432</v>
+        <v>3.5261840000002849</v>
       </c>
       <c r="D285" s="5">
-        <v>1.8803781529212582</v>
+        <v>1.8765209532171978</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>2282.7068300000001</v>
+        <v>2282.7137751</v>
       </c>
       <c r="C286" s="5">
-        <v>4.956975600000078</v>
+        <v>4.9300616999998965</v>
       </c>
       <c r="D286" s="5">
-        <v>2.6429980174374368</v>
+        <v>2.6284370650964783</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>2288.0207645</v>
+        <v>2287.9691785999999</v>
       </c>
       <c r="C287" s="5">
-        <v>5.3139344999999594</v>
+        <v>5.2554034999998294</v>
       </c>
       <c r="D287" s="5">
-        <v>2.829536645620645</v>
+        <v>2.7979660619486868</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>2297.2824495999998</v>
+        <v>2297.1868063000002</v>
       </c>
       <c r="C288" s="5">
-        <v>9.2616850999997951</v>
+        <v>9.2176277000003211</v>
       </c>
       <c r="D288" s="5">
-        <v>4.9671000362413009</v>
+        <v>4.9430597388552489</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>2301.5663989</v>
+        <v>2301.4759909999998</v>
       </c>
       <c r="C289" s="5">
-        <v>4.2839493000001312</v>
+        <v>4.2891846999996233</v>
       </c>
       <c r="D289" s="5">
-        <v>2.2608423583589277</v>
+        <v>2.2637289767528879</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>2310.2412849000002</v>
+        <v>2309.8548672000002</v>
       </c>
       <c r="C290" s="5">
-        <v>8.6748860000002423</v>
+        <v>8.3788762000003771</v>
       </c>
       <c r="D290" s="5">
-        <v>4.6178966860614068</v>
+        <v>4.4573330797597066</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>2315.6706414999999</v>
+        <v>2315.7080681000002</v>
       </c>
       <c r="C291" s="5">
-        <v>5.4293565999996645</v>
+        <v>5.8532009000000471</v>
       </c>
       <c r="D291" s="5">
-        <v>2.8568898786652586</v>
+        <v>3.0835549585005673</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>2323.7560254</v>
+        <v>2323.9590328999998</v>
       </c>
       <c r="C292" s="5">
-        <v>8.0853839000001244</v>
+        <v>8.250964799999565</v>
       </c>
       <c r="D292" s="5">
-        <v>4.2713199524909484</v>
+        <v>4.360442172246759</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>2326.1470932000002</v>
+        <v>2326.2853753999998</v>
       </c>
       <c r="C293" s="5">
-        <v>2.3910678000002008</v>
+        <v>2.3263425000000097</v>
       </c>
       <c r="D293" s="5">
-        <v>1.2417720822116118</v>
+        <v>1.2078663900870978</v>
       </c>
       <c r="E293" s="5">
-        <v>3.2112159890456793</v>
+        <v>3.2131793142404774</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>2330.3572672999999</v>
+        <v>2330.4714944000002</v>
       </c>
       <c r="C294" s="5">
-        <v>4.2101740999996764</v>
+        <v>4.1861190000004171</v>
       </c>
       <c r="D294" s="5">
-        <v>2.1936731858289926</v>
+        <v>2.1808842482996749</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>2335.6196261</v>
+        <v>2335.7026123000001</v>
       </c>
       <c r="C295" s="5">
-        <v>5.2623588000001291</v>
+        <v>5.2311178999998447</v>
       </c>
       <c r="D295" s="5">
-        <v>2.7437226237939205</v>
+        <v>2.7270970915572956</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>2343.7762816999998</v>
+        <v>2343.8153610999998</v>
       </c>
       <c r="C296" s="5">
-        <v>8.1566555999997945</v>
+        <v>8.1127487999997356</v>
       </c>
       <c r="D296" s="5">
-        <v>4.2721837076142855</v>
+        <v>4.2485918540005718</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>2352.4038018000001</v>
+        <v>2352.4255137</v>
       </c>
       <c r="C297" s="5">
-        <v>8.6275201000003108</v>
+        <v>8.6101526000002195</v>
       </c>
       <c r="D297" s="5">
-        <v>4.5077772905300462</v>
+        <v>4.498442326355323</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>2360.4587127999998</v>
+        <v>2360.4634778</v>
       </c>
       <c r="C298" s="5">
-        <v>8.0549109999997199</v>
+        <v>8.0379640999999538</v>
       </c>
       <c r="D298" s="5">
-        <v>4.1872153993292693</v>
+        <v>4.1782003244837496</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>2365.8739526999998</v>
+        <v>2365.811338</v>
       </c>
       <c r="C299" s="5">
-        <v>5.4152398999999605</v>
+        <v>5.3478602000000137</v>
       </c>
       <c r="D299" s="5">
-        <v>2.7879802669701581</v>
+        <v>2.7528515257021491</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>2373.3970714000002</v>
+        <v>2373.2851331000002</v>
       </c>
       <c r="C300" s="5">
-        <v>7.5231187000003956</v>
+        <v>7.4737951000001885</v>
       </c>
       <c r="D300" s="5">
-        <v>3.8832650586448025</v>
+        <v>3.8574652440005464</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>2380.1558298999998</v>
+        <v>2380.0585563</v>
       </c>
       <c r="C301" s="5">
-        <v>6.7587584999996579</v>
+        <v>6.7734231999997974</v>
       </c>
       <c r="D301" s="5">
-        <v>3.4712919304048739</v>
+        <v>3.4791089932392216</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>2387.4918206000002</v>
+        <v>2387.1190961000002</v>
       </c>
       <c r="C302" s="5">
-        <v>7.3359907000003659</v>
+        <v>7.0605398000002424</v>
       </c>
       <c r="D302" s="5">
-        <v>3.7619228781308189</v>
+        <v>3.6185090344317272</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>2398.5053745</v>
+        <v>2398.5246014999998</v>
       </c>
       <c r="C303" s="5">
-        <v>11.013553899999806</v>
+        <v>11.405505399999583</v>
       </c>
       <c r="D303" s="5">
-        <v>5.6782572758567129</v>
+        <v>5.8866197202182891</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>2402.4967007999999</v>
+        <v>2402.7139505999999</v>
       </c>
       <c r="C304" s="5">
-        <v>3.9913262999998551</v>
+        <v>4.1893491000000722</v>
       </c>
       <c r="D304" s="5">
-        <v>2.0152851730046439</v>
+        <v>2.1162155947903827</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>2410.1260774000002</v>
+        <v>2410.2730741</v>
       </c>
       <c r="C305" s="5">
-        <v>7.6293766000003416</v>
+        <v>7.5591235000001689</v>
       </c>
       <c r="D305" s="5">
-        <v>3.8779910413723417</v>
+        <v>3.8413080284654288</v>
       </c>
       <c r="E305" s="5">
-        <v>3.6102181347643425</v>
+        <v>3.6103781413988623</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>2415.1627053000002</v>
+        <v>2415.2731472999999</v>
       </c>
       <c r="C306" s="5">
-        <v>5.0366278999999849</v>
+        <v>5.0000731999998607</v>
       </c>
       <c r="D306" s="5">
-        <v>2.5367583821405804</v>
+        <v>2.5179812571099358</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>2417.9957508000002</v>
+        <v>2418.0785894000001</v>
       </c>
       <c r="C307" s="5">
-        <v>2.8330455000000256</v>
+        <v>2.8054421000001639</v>
       </c>
       <c r="D307" s="5">
-        <v>1.416746753268483</v>
+        <v>1.4027900057715925</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>2419.8328224000002</v>
+        <v>2419.8721820999999</v>
       </c>
       <c r="C308" s="5">
-        <v>1.8370715999999447</v>
+        <v>1.7935926999998628</v>
       </c>
       <c r="D308" s="5">
-        <v>0.91551898073780613</v>
+        <v>0.8937317151246793</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>2423.2069081</v>
+        <v>2423.2252162</v>
       </c>
       <c r="C309" s="5">
-        <v>3.3740856999997959</v>
+        <v>3.353034100000059</v>
       </c>
       <c r="D309" s="5">
-        <v>1.686107499131051</v>
+        <v>1.67547977348943</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>2425.6114192</v>
+        <v>2425.6025573000002</v>
       </c>
       <c r="C310" s="5">
-        <v>2.4045111000000361</v>
+        <v>2.3773411000001943</v>
       </c>
       <c r="D310" s="5">
-        <v>1.1972617137390396</v>
+        <v>1.1836510704917202</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>2427.9959773</v>
+        <v>2427.9488938999998</v>
       </c>
       <c r="C311" s="5">
-        <v>2.3845581000000493</v>
+        <v>2.3463365999996313</v>
       </c>
       <c r="D311" s="5">
-        <v>1.18608950571224</v>
+        <v>1.1669809960986877</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>2435.0750463999998</v>
+        <v>2434.9692264999999</v>
       </c>
       <c r="C312" s="5">
-        <v>7.0790690999997423</v>
+        <v>7.0203326000000743</v>
       </c>
       <c r="D312" s="5">
-        <v>3.5553756873636599</v>
+        <v>3.5254747814586818</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>2438.0489809999999</v>
+        <v>2437.9508673</v>
       </c>
       <c r="C313" s="5">
-        <v>2.9739346000001206</v>
+        <v>2.9816408000001502</v>
       </c>
       <c r="D313" s="5">
-        <v>1.4754333083134341</v>
+        <v>1.4793470260445085</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>2443.3499545999998</v>
+        <v>2443.0281334000001</v>
       </c>
       <c r="C314" s="5">
-        <v>5.3009735999999066</v>
+        <v>5.077266100000088</v>
       </c>
       <c r="D314" s="5">
-        <v>2.6405508210024076</v>
+        <v>2.5279400983126088</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>2448.6792132999999</v>
+        <v>2448.6772479000001</v>
       </c>
       <c r="C315" s="5">
-        <v>5.3292587000000822</v>
+        <v>5.649114499999996</v>
       </c>
       <c r="D315" s="5">
-        <v>2.6489811602272484</v>
+        <v>2.8103724972331934</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>2446.3588549999999</v>
+        <v>2446.5667956000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-2.3203582999999526</v>
+        <v>-2.1104522999999062</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.1312073286057212</v>
+        <v>-1.0293607083970202</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>2452.4287092</v>
+        <v>2452.5522182999998</v>
       </c>
       <c r="C317" s="5">
-        <v>6.0698542000000089</v>
+        <v>5.9854226999996172</v>
       </c>
       <c r="D317" s="5">
-        <v>3.0183839642302868</v>
+        <v>2.9755754426166181</v>
       </c>
       <c r="E317" s="5">
-        <v>1.7552041030830745</v>
+        <v>1.7541225786537495</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>2463.7489034</v>
+        <v>2463.8227145999999</v>
       </c>
       <c r="C318" s="5">
-        <v>11.32019420000006</v>
+        <v>11.270496300000104</v>
       </c>
       <c r="D318" s="5">
-        <v>5.6819041099026579</v>
+        <v>5.6560335102218584</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>2461.1911184000001</v>
+        <v>2461.2825999000002</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.5577849999999671</v>
+        <v>-2.5401146999997763</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.2387125958422618</v>
+        <v>-1.2301668482879946</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>2460.2400462999999</v>
+        <v>2460.2737505999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.95107210000014675</v>
+        <v>-1.0088493000002927</v>
       </c>
       <c r="D320" s="5">
-        <v>-0.46272879747089046</v>
+        <v>-0.49075782174341498</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>2467.4986881</v>
+        <v>2467.51062</v>
       </c>
       <c r="C321" s="5">
-        <v>7.2586418000000776</v>
+        <v>7.2368694000001597</v>
       </c>
       <c r="D321" s="5">
-        <v>3.5984754586025902</v>
+        <v>3.5874566183252021</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>2466.2883274000001</v>
+        <v>2466.2701281999998</v>
       </c>
       <c r="C322" s="5">
-        <v>-1.2103606999999101</v>
+        <v>-1.2404918000001999</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.58704013742174599</v>
+        <v>-0.60161081490318624</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>2464.6164697999998</v>
+        <v>2464.6048569999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.671857600000294</v>
+        <v>-1.6652712000000065</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.81043486461570557</v>
+        <v>-0.8072598821788346</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>2473.7472965000002</v>
+        <v>2473.6648817999999</v>
       </c>
       <c r="C324" s="5">
-        <v>9.130826700000398</v>
+        <v>9.0600248000000647</v>
       </c>
       <c r="D324" s="5">
-        <v>4.5374338752392163</v>
+        <v>4.5015571821588551</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>2477.1840080000002</v>
+        <v>2477.1044324</v>
       </c>
       <c r="C325" s="5">
-        <v>3.4367115000000013</v>
+        <v>3.4395506000000751</v>
       </c>
       <c r="D325" s="5">
-        <v>1.6799258776138304</v>
+        <v>1.6813807559918015</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>2483.0913810000002</v>
+        <v>2482.8651349000002</v>
       </c>
       <c r="C326" s="5">
-        <v>5.9073730000000069</v>
+        <v>5.7607025000002068</v>
       </c>
       <c r="D326" s="5">
-        <v>2.8994888567265065</v>
+        <v>2.8266680785721476</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>2479.8863421000001</v>
+        <v>2479.8704062000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.2050389000000905</v>
+        <v>-2.994728699999996</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.5379459538439222</v>
+        <v>-1.4378268096906899</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>2481.7592417999999</v>
+        <v>2481.8866125</v>
       </c>
       <c r="C328" s="5">
-        <v>1.8728996999998344</v>
+        <v>2.0162062999997943</v>
       </c>
       <c r="D328" s="5">
-        <v>0.91005733661164712</v>
+        <v>0.98000922640997246</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>2484.7514222</v>
+        <v>2484.7995672000002</v>
       </c>
       <c r="C329" s="5">
-        <v>2.992180400000052</v>
+        <v>2.9129547000002276</v>
       </c>
       <c r="D329" s="5">
-        <v>1.4564355773752702</v>
+        <v>1.4175501934779788</v>
       </c>
       <c r="E329" s="5">
-        <v>1.3179878737655137</v>
+        <v>1.3148486160410089</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>2490.2089117999999</v>
+        <v>2490.2534774999999</v>
       </c>
       <c r="C330" s="5">
-        <v>5.4574895999999171</v>
+        <v>5.453910299999734</v>
       </c>
       <c r="D330" s="5">
-        <v>2.6677446904840973</v>
+        <v>2.6659215909967671</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>2492.7923571000001</v>
+        <v>2492.8965303999998</v>
       </c>
       <c r="C331" s="5">
-        <v>2.5834453000002213</v>
+        <v>2.6430528999999297</v>
       </c>
       <c r="D331" s="5">
-        <v>1.2520575276569801</v>
+        <v>1.2810919336929016</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>2503.7785844</v>
+        <v>2503.8186664</v>
       </c>
       <c r="C332" s="5">
-        <v>10.986227299999882</v>
+        <v>10.922136000000137</v>
       </c>
       <c r="D332" s="5">
-        <v>5.4187329625019487</v>
+        <v>5.3861250939701399</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>2506.1843689000002</v>
+        <v>2506.2092747000002</v>
       </c>
       <c r="C333" s="5">
-        <v>2.4057845000002089</v>
+        <v>2.3906083000001672</v>
       </c>
       <c r="D333" s="5">
-        <v>1.1591468667482507</v>
+        <v>1.1517777454412403</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>2509.7419312000002</v>
+        <v>2509.7329159000001</v>
       </c>
       <c r="C334" s="5">
-        <v>3.5575622999999723</v>
+        <v>3.5236411999999291</v>
       </c>
       <c r="D334" s="5">
-        <v>1.7167783324379515</v>
+        <v>1.7002651615316111</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>2515.4169769</v>
+        <v>2515.4365885000002</v>
       </c>
       <c r="C335" s="5">
-        <v>5.6750456999998278</v>
+        <v>5.7036726000001181</v>
       </c>
       <c r="D335" s="5">
-        <v>2.7474500742659558</v>
+        <v>2.7614929014130318</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>2509.6105332000002</v>
+        <v>2509.5528002000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.8064436999998179</v>
+        <v>-5.8837883000001057</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.7351123603296279</v>
+        <v>-2.7710566394678615</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>2513.7792376000002</v>
+        <v>2513.7272810999998</v>
       </c>
       <c r="C337" s="5">
-        <v>4.1687044000000242</v>
+        <v>4.1744808999997076</v>
       </c>
       <c r="D337" s="5">
-        <v>2.0116275812181339</v>
+        <v>2.0144873768188187</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>2508.0851754</v>
+        <v>2507.9484498000002</v>
       </c>
       <c r="C338" s="5">
-        <v>-5.6940622000001895</v>
+        <v>-5.7788312999996378</v>
       </c>
       <c r="D338" s="5">
-        <v>-2.6845588558875977</v>
+        <v>-2.724076310035306</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>2518.9443629000002</v>
+        <v>2518.9068078999999</v>
       </c>
       <c r="C339" s="5">
-        <v>10.859187500000189</v>
+        <v>10.958358099999714</v>
       </c>
       <c r="D339" s="5">
-        <v>5.3211341976183935</v>
+        <v>5.3712026470293495</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>2524.9198621</v>
+        <v>2524.9365904000001</v>
       </c>
       <c r="C340" s="5">
-        <v>5.975499199999831</v>
+        <v>6.0297825000002376</v>
       </c>
       <c r="D340" s="5">
-        <v>2.8841046878717913</v>
+        <v>2.910694683003423</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>2528.9444993000002</v>
+        <v>2528.9151645000002</v>
       </c>
       <c r="C341" s="5">
-        <v>4.0246372000001429</v>
+        <v>3.9785741000000598</v>
       </c>
       <c r="D341" s="5">
-        <v>1.9296177995943076</v>
+        <v>1.9073282946821424</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7785713574870021</v>
+        <v>1.7754187453321135</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>2528.1579442000002</v>
+        <v>2528.1702862000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.78655509999998685</v>
+        <v>-0.74487829999998212</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.3725875362088904</v>
+        <v>-0.35288148613651371</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>2539.3988530000001</v>
+        <v>2539.5204411999998</v>
       </c>
       <c r="C343" s="5">
-        <v>11.240908799999943</v>
+        <v>11.350154999999631</v>
       </c>
       <c r="D343" s="5">
-        <v>5.4679727005682688</v>
+        <v>5.5224053717320531</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>2548.6891851</v>
+        <v>2548.7559691000001</v>
       </c>
       <c r="C344" s="5">
-        <v>9.2903320999998869</v>
+        <v>9.2355279000003065</v>
       </c>
       <c r="D344" s="5">
-        <v>4.4795958864762619</v>
+        <v>4.4524222398665936</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>2547.0503291</v>
+        <v>2547.1078051</v>
       </c>
       <c r="C345" s="5">
-        <v>-1.6388560000000325</v>
+        <v>-1.6481640000001789</v>
       </c>
       <c r="D345" s="5">
-        <v>-0.76889991655625378</v>
+        <v>-0.77323122921080234</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>2553.2617767000002</v>
+        <v>2553.2729903999998</v>
       </c>
       <c r="C346" s="5">
-        <v>6.2114476000001559</v>
+        <v>6.1651852999998482</v>
       </c>
       <c r="D346" s="5">
-        <v>2.9659914261480846</v>
+        <v>2.9435387786751033</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>2559.8749174999998</v>
+        <v>2559.9343457</v>
       </c>
       <c r="C347" s="5">
-        <v>6.6131407999996554</v>
+        <v>6.6613553000001957</v>
       </c>
       <c r="D347" s="5">
-        <v>3.1527511522432938</v>
+        <v>3.1760536428447672</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>2562.6137070999998</v>
+        <v>2562.5690368</v>
       </c>
       <c r="C348" s="5">
-        <v>2.7387896000000183</v>
+        <v>2.6346911000000546</v>
       </c>
       <c r="D348" s="5">
-        <v>1.2914521772689813</v>
+        <v>1.2420582699666394</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>2570.1549728999998</v>
+        <v>2570.1353481000001</v>
       </c>
       <c r="C349" s="5">
-        <v>7.5412658000000192</v>
+        <v>7.5663113000000521</v>
       </c>
       <c r="D349" s="5">
-        <v>3.5890838612521403</v>
+        <v>3.6012616971021094</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>2569.6373711000001</v>
+        <v>2569.5473646999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.51760179999973843</v>
+        <v>-0.58798340000021199</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.24139970063686844</v>
+        <v>-0.27418515184767234</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>2574.2549647000001</v>
+        <v>2574.1904211999999</v>
       </c>
       <c r="C351" s="5">
-        <v>4.6175935999999638</v>
+        <v>4.643056500000057</v>
       </c>
       <c r="D351" s="5">
-        <v>2.1778196431086139</v>
+        <v>2.1900259161304669</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>2576.9738035</v>
+        <v>2576.8409332000001</v>
       </c>
       <c r="C352" s="5">
-        <v>2.7188387999999577</v>
+        <v>2.6505120000001625</v>
       </c>
       <c r="D352" s="5">
-        <v>1.2747865581651752</v>
+        <v>1.2425997601886118</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>2580.8149831999999</v>
+        <v>2580.6999394999998</v>
       </c>
       <c r="C353" s="5">
-        <v>3.8411796999998842</v>
+        <v>3.8590062999996917</v>
       </c>
       <c r="D353" s="5">
-        <v>1.8034303760148696</v>
+        <v>1.811963200020239</v>
       </c>
       <c r="E353" s="5">
-        <v>2.0510724499630983</v>
+        <v>2.0477070851144363</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>2584.9453537999998</v>
+        <v>2584.9568650000001</v>
       </c>
       <c r="C354" s="5">
-        <v>4.1303705999998783</v>
+        <v>4.2569255000003068</v>
       </c>
       <c r="D354" s="5">
-        <v>1.9374911861094191</v>
+        <v>1.9974855755567678</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>2592.4741792999998</v>
+        <v>2592.6416429000001</v>
       </c>
       <c r="C355" s="5">
-        <v>7.528825500000039</v>
+        <v>7.6847778999999719</v>
       </c>
       <c r="D355" s="5">
-        <v>3.5516151538348417</v>
+        <v>3.6263742598237725</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>2592.7225272999999</v>
+        <v>2592.8384159000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.24834800000007817</v>
+        <v>0.1967730000001211</v>
       </c>
       <c r="D356" s="5">
-        <v>0.11501548251962035</v>
+        <v>9.1114093147570685E-2</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>2597.2478885999999</v>
+        <v>2597.3977371000001</v>
       </c>
       <c r="C357" s="5">
-        <v>4.5253612999999859</v>
+        <v>4.5593211999998857</v>
       </c>
       <c r="D357" s="5">
-        <v>2.1147148597279619</v>
+        <v>2.1306420701056483</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>2604.0280041000001</v>
+        <v>2604.0447982999999</v>
       </c>
       <c r="C358" s="5">
-        <v>6.7801155000001927</v>
+        <v>6.6470611999998255</v>
       </c>
       <c r="D358" s="5">
-        <v>3.1779707178804184</v>
+        <v>3.1145430136622743</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>2607.9067731999999</v>
+        <v>2608.0028578000001</v>
       </c>
       <c r="C359" s="5">
-        <v>3.8787690999997722</v>
+        <v>3.9580595000002177</v>
       </c>
       <c r="D359" s="5">
-        <v>1.8021482769940089</v>
+        <v>1.839284651081341</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>2611.5577788000001</v>
+        <v>2611.4923567999999</v>
       </c>
       <c r="C360" s="5">
-        <v>3.6510056000001896</v>
+        <v>3.4894989999997961</v>
       </c>
       <c r="D360" s="5">
-        <v>1.6929667078976918</v>
+        <v>1.6174643468553462</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>2617.6998515999999</v>
+        <v>2617.6873673999999</v>
       </c>
       <c r="C361" s="5">
-        <v>6.1420727999998235</v>
+        <v>6.1950105999999323</v>
       </c>
       <c r="D361" s="5">
-        <v>2.8590516405138322</v>
+        <v>2.8840890610398517</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>2621.3288391000001</v>
+        <v>2621.1556962</v>
       </c>
       <c r="C362" s="5">
-        <v>3.6289875000002212</v>
+        <v>3.4683288000001085</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6763355321307349</v>
+        <v>1.6015887015373265</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>2622.2719206000002</v>
+        <v>2622.2401144999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.94308150000006208</v>
+        <v>1.0844182999999248</v>
       </c>
       <c r="D363" s="5">
-        <v>0.43258206109966224</v>
+        <v>0.49759237602005069</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>2630.4809203</v>
+        <v>2630.2985153999998</v>
       </c>
       <c r="C364" s="5">
-        <v>8.208999699999822</v>
+        <v>8.0584008999999241</v>
       </c>
       <c r="D364" s="5">
-        <v>3.8219492363947172</v>
+        <v>3.7506904930701523</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>2631.0756038999998</v>
+        <v>2630.8146535999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.59468359999982567</v>
+        <v>0.51613820000011401</v>
       </c>
       <c r="D365" s="5">
-        <v>0.27162649399103955</v>
+        <v>0.23572789431773877</v>
       </c>
       <c r="E365" s="5">
-        <v>1.9474708968746368</v>
+        <v>1.941903951441537</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>2643.7808467</v>
+        <v>2643.8044865000002</v>
       </c>
       <c r="C366" s="5">
-        <v>12.705242800000178</v>
+        <v>12.989832900000238</v>
       </c>
       <c r="D366" s="5">
-        <v>5.9511050861359882</v>
+        <v>6.0886679394065446</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>2650.3688069</v>
+        <v>2650.6092374999998</v>
       </c>
       <c r="C367" s="5">
-        <v>6.5879601999999977</v>
+        <v>6.8047509999996691</v>
       </c>
       <c r="D367" s="5">
-        <v>3.0315694127357462</v>
+        <v>3.1327179310031816</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>2632.0849643000001</v>
+        <v>2632.2572154</v>
       </c>
       <c r="C368" s="5">
-        <v>-18.283842599999844</v>
+        <v>-18.352022099999886</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.9713369180068661</v>
+        <v>-7.9992406687428019</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>2327.9762602000001</v>
+        <v>2328.1811892000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-304.10870410000007</v>
+        <v>-304.07602619999989</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.083741354526964</v>
+        <v>-77.077529954333173</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>2390.6132300999998</v>
+        <v>2390.6350536999998</v>
       </c>
       <c r="C370" s="5">
-        <v>62.636969899999713</v>
+        <v>62.453864499999781</v>
       </c>
       <c r="D370" s="5">
-        <v>37.521074472106662</v>
+        <v>37.390937543691358</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2440.6464437</v>
+        <v>2440.8113109000001</v>
       </c>
       <c r="C371" s="5">
-        <v>50.033213600000181</v>
+        <v>50.176257200000236</v>
       </c>
       <c r="D371" s="5">
-        <v>28.217301428788801</v>
+        <v>28.307217656342232</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2441.7800118999999</v>
+        <v>2441.6563145999999</v>
       </c>
       <c r="C372" s="5">
-        <v>1.1335681999998997</v>
+        <v>0.8450036999997792</v>
       </c>
       <c r="D372" s="5">
-        <v>0.55877083930022664</v>
+        <v>0.41622939852152818</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2460.5568481999999</v>
+        <v>2460.5393346000001</v>
       </c>
       <c r="C373" s="5">
-        <v>18.776836300000014</v>
+        <v>18.883020000000215</v>
       </c>
       <c r="D373" s="5">
-        <v>9.6282365020039293</v>
+        <v>9.6855328958729494</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2477.8397147999999</v>
+        <v>2477.5486421000001</v>
       </c>
       <c r="C374" s="5">
-        <v>17.282866600000034</v>
+        <v>17.009307499999977</v>
       </c>
       <c r="D374" s="5">
-        <v>8.7621225223836632</v>
+        <v>8.6181826695991948</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2500.3470566000001</v>
+        <v>2500.3279115999999</v>
       </c>
       <c r="C375" s="5">
-        <v>22.507341800000177</v>
+        <v>22.779269499999828</v>
       </c>
       <c r="D375" s="5">
-        <v>11.461534651352846</v>
+        <v>11.608520331372386</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2512.1740712999999</v>
+        <v>2511.9333133</v>
       </c>
       <c r="C376" s="5">
-        <v>11.827014699999836</v>
+        <v>11.605401700000129</v>
       </c>
       <c r="D376" s="5">
-        <v>5.8262028442954472</v>
+        <v>5.7142757661358345</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2516.6808842999999</v>
+        <v>2516.2748996999999</v>
       </c>
       <c r="C377" s="5">
-        <v>4.5068129999999655</v>
+        <v>4.3415863999998692</v>
       </c>
       <c r="D377" s="5">
-        <v>2.1741559247231868</v>
+        <v>2.0938916003931052</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.347830956679255</v>
+        <v>-4.3537751222141097</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2522.7113601999999</v>
+        <v>2522.7505252999999</v>
       </c>
       <c r="C378" s="5">
-        <v>6.0304759000000558</v>
+        <v>6.4756256000000576</v>
       </c>
       <c r="D378" s="5">
-        <v>2.913642563655694</v>
+        <v>3.132284450756706</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2517.9551898999998</v>
+        <v>2518.2647900000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.7561703000001216</v>
+        <v>-4.4857352999997602</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.2390958381630299</v>
+        <v>-2.1129915648786857</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2538.841066</v>
+        <v>2539.1123504000002</v>
       </c>
       <c r="C380" s="5">
-        <v>20.885876100000132</v>
+        <v>20.84756040000002</v>
       </c>
       <c r="D380" s="5">
-        <v>10.420627034281349</v>
+        <v>10.399293885891204</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2553.1946266999998</v>
+        <v>2553.5354355999998</v>
       </c>
       <c r="C381" s="5">
-        <v>14.353560699999889</v>
+        <v>14.423085199999605</v>
       </c>
       <c r="D381" s="5">
-        <v>6.9992879962738286</v>
+        <v>7.0334816389966415</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2564.0265207000002</v>
+        <v>2564.1106841999999</v>
       </c>
       <c r="C382" s="5">
-        <v>10.831894000000375</v>
+        <v>10.575248600000123</v>
       </c>
       <c r="D382" s="5">
-        <v>5.2114713430100101</v>
+        <v>5.0844733674890064</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2575.4304112999998</v>
+        <v>2575.7160893999999</v>
       </c>
       <c r="C383" s="5">
-        <v>11.403890599999613</v>
+        <v>11.60540519999995</v>
       </c>
       <c r="D383" s="5">
-        <v>5.4696926402842516</v>
+        <v>5.5685776438585854</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2605.9052193000002</v>
+        <v>2605.7601350999998</v>
       </c>
       <c r="C384" s="5">
-        <v>30.474808000000394</v>
+        <v>30.04404569999997</v>
       </c>
       <c r="D384" s="5">
-        <v>15.161033280434232</v>
+        <v>14.931040261010352</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2610.4892381</v>
+        <v>2610.5134573999999</v>
       </c>
       <c r="C385" s="5">
-        <v>4.5840187999997397</v>
+        <v>4.7533223000000362</v>
       </c>
       <c r="D385" s="5">
-        <v>2.1314498386036274</v>
+        <v>2.2110874631778188</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>2621.7869790999998</v>
+        <v>2621.3391673000001</v>
       </c>
       <c r="C386" s="5">
-        <v>11.29774099999986</v>
+        <v>10.82570990000022</v>
       </c>
       <c r="D386" s="5">
-        <v>5.3188094724496038</v>
+        <v>5.0914449505475856</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2652.1409626</v>
+        <v>2652.0979458000002</v>
       </c>
       <c r="C387" s="5">
-        <v>30.35398350000014</v>
+        <v>30.758778500000062</v>
       </c>
       <c r="D387" s="5">
-        <v>14.812827594836442</v>
+        <v>15.026024457819819</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2661.5275892</v>
+        <v>2661.1713040999998</v>
       </c>
       <c r="C388" s="5">
-        <v>9.3866265999999996</v>
+        <v>9.0733582999996543</v>
       </c>
       <c r="D388" s="5">
-        <v>4.3307739322564043</v>
+        <v>4.1835785842978535</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2671.5741868</v>
+        <v>2670.8242642</v>
       </c>
       <c r="C389" s="5">
-        <v>10.046597600000041</v>
+        <v>9.6529601000002003</v>
       </c>
       <c r="D389" s="5">
-        <v>4.6249333345237398</v>
+        <v>4.4407006364153512</v>
       </c>
       <c r="E389" s="5">
-        <v>6.1546659914764268</v>
+        <v>6.1419904684669513</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>2665.2016577999998</v>
+        <v>2665.1530704000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-6.3725290000002133</v>
+        <v>-5.6711937999998554</v>
       </c>
       <c r="D390" s="5">
-        <v>-2.8251153507691806</v>
+        <v>-2.5185162467791455</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>2686.4684886999999</v>
+        <v>2686.8330206999999</v>
       </c>
       <c r="C391" s="5">
-        <v>21.266830900000059</v>
+        <v>21.679950299999746</v>
       </c>
       <c r="D391" s="5">
-        <v>10.006947262877741</v>
+        <v>10.210313193432441</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2694.7434724999998</v>
+        <v>2695.2469310000001</v>
       </c>
       <c r="C392" s="5">
-        <v>8.2749837999999727</v>
+        <v>8.4139103000002251</v>
       </c>
       <c r="D392" s="5">
-        <v>3.7595628647315138</v>
+        <v>3.8232447463711239</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>2714.1712281999999</v>
+        <v>2714.6615913000001</v>
       </c>
       <c r="C393" s="5">
-        <v>19.427755700000034</v>
+        <v>19.414660299999923</v>
       </c>
       <c r="D393" s="5">
-        <v>9.0028280328246169</v>
+        <v>8.9947695322092578</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>2720.2077637000002</v>
+        <v>2720.4851693000001</v>
       </c>
       <c r="C394" s="5">
-        <v>6.0365355000003547</v>
+        <v>5.8235779999999977</v>
       </c>
       <c r="D394" s="5">
-        <v>2.7017870627116025</v>
+        <v>2.6048695649391718</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>2721.1128847</v>
+        <v>2721.6216586999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.90512099999978091</v>
+        <v>1.1364893999998458</v>
       </c>
       <c r="D395" s="5">
-        <v>0.40001912372891191</v>
+        <v>0.50245638286117167</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>2752.3991694000001</v>
+        <v>2752.3365244000001</v>
       </c>
       <c r="C396" s="5">
-        <v>31.286284700000124</v>
+        <v>30.714865700000246</v>
       </c>
       <c r="D396" s="5">
-        <v>14.703933788482782</v>
+        <v>14.415634130568456</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>2761.9222570000002</v>
+        <v>2762.0629048999999</v>
       </c>
       <c r="C397" s="5">
-        <v>9.5230876000000535</v>
+        <v>9.7263804999997774</v>
       </c>
       <c r="D397" s="5">
-        <v>4.2318342730604863</v>
+        <v>4.3240364291534217</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>2770.9193982000002</v>
+        <v>2770.3349456000001</v>
       </c>
       <c r="C398" s="5">
-        <v>8.9971411999999873</v>
+        <v>8.2720407000001615</v>
       </c>
       <c r="D398" s="5">
-        <v>3.9798814895689372</v>
+        <v>3.6536455789231814</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>2779.9563044000001</v>
+        <v>2779.7724841999998</v>
       </c>
       <c r="C399" s="5">
-        <v>9.0369061999999758</v>
+        <v>9.4375385999996979</v>
       </c>
       <c r="D399" s="5">
-        <v>3.9845747889246663</v>
+        <v>4.1654409021686156</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>2786.5353377000001</v>
+        <v>2785.7845636000002</v>
       </c>
       <c r="C400" s="5">
-        <v>6.5790332999999919</v>
+        <v>6.0120794000004025</v>
       </c>
       <c r="D400" s="5">
-        <v>2.8771734140584648</v>
+        <v>2.6264509661956037</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>2789.4208168999999</v>
+        <v>2787.9994652999999</v>
       </c>
       <c r="C401" s="5">
-        <v>2.885479199999736</v>
+        <v>2.2149016999997002</v>
       </c>
       <c r="D401" s="5">
-        <v>1.2497109224904213</v>
+        <v>0.95827063844866611</v>
       </c>
       <c r="E401" s="5">
-        <v>4.411130736412594</v>
+        <v>4.3872299151474836</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>2806.1821245000001</v>
+        <v>2805.9906701</v>
       </c>
       <c r="C402" s="5">
-        <v>16.761307600000237</v>
+        <v>17.991204800000105</v>
       </c>
       <c r="D402" s="5">
-        <v>7.4538039128909883</v>
+        <v>8.0245431779787602</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>2815.1456801999998</v>
+        <v>2815.6171083999998</v>
       </c>
       <c r="C403" s="5">
-        <v>8.9635556999996879</v>
+        <v>9.6264382999997906</v>
       </c>
       <c r="D403" s="5">
-        <v>3.9011229872383035</v>
+        <v>4.1953824407187978</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>2822.2260869000002</v>
+        <v>2823.2521743000002</v>
       </c>
       <c r="C404" s="5">
-        <v>7.080406700000367</v>
+        <v>7.6350659000004271</v>
       </c>
       <c r="D404" s="5">
-        <v>3.0602366213622556</v>
+        <v>3.302994373299506</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>2826.3894448999999</v>
+        <v>2827.1508822000001</v>
       </c>
       <c r="C405" s="5">
-        <v>4.1633579999997892</v>
+        <v>3.898707899999863</v>
       </c>
       <c r="D405" s="5">
-        <v>1.7846782365753766</v>
+        <v>1.6697576309417927</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>2832.6769113999999</v>
+        <v>2833.2728692999999</v>
       </c>
       <c r="C406" s="5">
-        <v>6.2874664999999368</v>
+        <v>6.121987099999842</v>
       </c>
       <c r="D406" s="5">
-        <v>2.7023738233535433</v>
+        <v>2.6296840036582614</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>2839.2033053</v>
+        <v>2839.9779334999998</v>
       </c>
       <c r="C407" s="5">
-        <v>6.5263939000001301</v>
+        <v>6.7050641999999243</v>
       </c>
       <c r="D407" s="5">
-        <v>2.8000653053744884</v>
+        <v>2.8771091373882562</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>2835.4087003999998</v>
+        <v>2835.5208861000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-3.7946049000001949</v>
+        <v>-4.4570473999997375</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.5920672627061316</v>
+        <v>-1.8671030312891412</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>2844.1724539000002</v>
+        <v>2844.4190755</v>
       </c>
       <c r="C409" s="5">
-        <v>8.7637535000003481</v>
+        <v>8.8981893999998647</v>
       </c>
       <c r="D409" s="5">
-        <v>3.7726958689697332</v>
+        <v>3.8314174170551052</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>2856.1688122999999</v>
+        <v>2855.4111693</v>
       </c>
       <c r="C410" s="5">
-        <v>11.996358399999735</v>
+        <v>10.992093800000021</v>
       </c>
       <c r="D410" s="5">
-        <v>5.1805312816942228</v>
+        <v>4.7371755285414929</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>2855.1310902999999</v>
+        <v>2854.7146102000002</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.0377220000000307</v>
+        <v>-0.69655909999983123</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.4351216898947019</v>
+        <v>-0.2923398077313677</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>2855.9208865000001</v>
+        <v>2854.6058168</v>
       </c>
       <c r="C412" s="5">
-        <v>0.78979620000018258</v>
+        <v>-0.10879340000019511</v>
       </c>
       <c r="D412" s="5">
-        <v>0.33245363626261959</v>
+        <v>-4.5722510608992017E-2</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>2860.5748889000001</v>
+        <v>2858.2461929000001</v>
       </c>
       <c r="C413" s="5">
-        <v>4.6540024000000813</v>
+        <v>3.6403761000001396</v>
       </c>
       <c r="D413" s="5">
-        <v>1.9731398059811278</v>
+        <v>1.5410961557167813</v>
       </c>
       <c r="E413" s="5">
-        <v>2.550854699617422</v>
+        <v>2.5196105119209999</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>2865.2755072</v>
+        <v>2865.0040245</v>
       </c>
       <c r="C414" s="5">
-        <v>4.70061829999986</v>
+        <v>6.7578315999999177</v>
       </c>
       <c r="D414" s="5">
-        <v>1.9898106314969688</v>
+        <v>2.8743802706902466</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>2870.0152849000001</v>
+        <v>2870.6750944</v>
       </c>
       <c r="C415" s="5">
-        <v>4.7397777000001042</v>
+        <v>5.6710699000000204</v>
       </c>
       <c r="D415" s="5">
-        <v>2.0032166618181968</v>
+        <v>2.4013449849012769</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>2877.2311209</v>
+        <v>2878.8955919</v>
       </c>
       <c r="C416" s="5">
-        <v>7.2158359999998538</v>
+        <v>8.2204974999999649</v>
       </c>
       <c r="D416" s="5">
-        <v>3.059130285370748</v>
+        <v>3.4909752362993096</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>2879.7547254000001</v>
+        <v>2880.7397747999999</v>
       </c>
       <c r="C417" s="5">
-        <v>2.5236045000001468</v>
+        <v>1.8441828999998506</v>
       </c>
       <c r="D417" s="5">
-        <v>1.0576060017696509</v>
+        <v>0.7714184326664375</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>2883.3707703</v>
+        <v>2884.3091777999998</v>
       </c>
       <c r="C418" s="5">
-        <v>3.6160448999999062</v>
+        <v>3.5694029999999657</v>
       </c>
       <c r="D418" s="5">
-        <v>1.5172637839468317</v>
+        <v>1.4970440339704405</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>2885.1848543999999</v>
+        <v>2886.2354847000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.8140840999999455</v>
+        <v>1.926306900000327</v>
       </c>
       <c r="D419" s="5">
-        <v>0.75760273167753134</v>
+        <v>0.8043791269257472</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>2859.1725277</v>
+        <v>2859.5045325999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-26.012326699999903</v>
+        <v>-26.730952100000195</v>
       </c>
       <c r="D420" s="5">
-        <v>-10.298310562773194</v>
+        <v>-10.564831450907242</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>2888.9693385999999</v>
+        <v>2889.3619399999998</v>
       </c>
       <c r="C421" s="5">
-        <v>29.796810899999855</v>
+        <v>29.857407399999829</v>
       </c>
       <c r="D421" s="5">
-        <v>13.248078960999997</v>
+        <v>13.274955895423757</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>2894.9913473000001</v>
+        <v>2894.2031188000001</v>
       </c>
       <c r="C422" s="5">
-        <v>6.0220087000002422</v>
+        <v>4.8411788000003071</v>
       </c>
       <c r="D422" s="5">
-        <v>2.5302577755852429</v>
+        <v>2.0292544183917682</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>2897.8089558000001</v>
+        <v>2897.0942147999999</v>
       </c>
       <c r="C423" s="5">
-        <v>2.8176085000000057</v>
+        <v>2.891095999999834</v>
       </c>
       <c r="D423" s="5">
-        <v>1.1741963204083605</v>
+        <v>1.2053195356150237</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>2900.9976637999998</v>
+        <v>2898.9926464999999</v>
       </c>
       <c r="C424" s="5">
-        <v>3.1887079999996786</v>
+        <v>1.8984316999999464</v>
       </c>
       <c r="D424" s="5">
-        <v>1.3284840212216098</v>
+        <v>0.78918611638205682</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>2903.5917509999999</v>
+        <v>2900.3039282999998</v>
       </c>
       <c r="C425" s="5">
-        <v>2.5940872000001036</v>
+        <v>1.3112817999999606</v>
       </c>
       <c r="D425" s="5">
-        <v>1.078339382901472</v>
+        <v>0.54414028391684965</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5037838116708668</v>
+        <v>1.4714525118400434</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>2904.0441550999999</v>
+        <v>2903.6505820000002</v>
       </c>
       <c r="C426" s="5">
-        <v>0.452404099999967</v>
+        <v>3.3466537000003882</v>
       </c>
       <c r="D426" s="5">
-        <v>0.1871304341611868</v>
+        <v>1.3934987566985413</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>2905.0015385000002</v>
+        <v>2905.9125162999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.95738340000025346</v>
+        <v>2.2619342999996661</v>
       </c>
       <c r="D427" s="5">
-        <v>0.39632506285314228</v>
+        <v>0.93881160761812854</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>2903.1567387999999</v>
+        <v>2905.4777319</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.8447997000002943</v>
+        <v>-0.4347843999998986</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.7593950917483161</v>
+        <v>-0.17939705454678156</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>2907.3156724999999</v>
+        <v>2908.5132013000002</v>
       </c>
       <c r="C429" s="5">
-        <v>4.1589337000000342</v>
+        <v>3.0354694000002382</v>
       </c>
       <c r="D429" s="5">
-        <v>1.7326763372064846</v>
+        <v>1.2609171733166669</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>2905.1832577</v>
+        <v>2906.4193402999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-2.1324147999998786</v>
+        <v>-2.0938610000002882</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.87661626745378918</v>
+        <v>-0.86047685205546953</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>2899.5841120999999</v>
+        <v>2900.8431752000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-5.5991456000001563</v>
+        <v>-5.5761650999997983</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.2883955138433332</v>
+        <v>-2.278143127808463</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>2894.2321099999999</v>
+        <v>2894.7593983000002</v>
       </c>
       <c r="C432" s="5">
-        <v>-5.352002099999936</v>
+        <v>-6.0837768999999753</v>
       </c>
       <c r="D432" s="5">
-        <v>-2.1925913444913347</v>
+        <v>-2.4878655190394228</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>2896.3340859999998</v>
+        <v>2896.8326348999999</v>
       </c>
       <c r="C433" s="5">
-        <v>2.1019759999999224</v>
+        <v>2.0732365999997455</v>
       </c>
       <c r="D433" s="5">
-        <v>0.87500622723220012</v>
+        <v>0.86283765959762615</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>2898.5715372</v>
+        <v>2897.7413710999999</v>
       </c>
       <c r="C434" s="5">
-        <v>2.2374512000001232</v>
+        <v>0.9087362000000212</v>
       </c>
       <c r="D434" s="5">
-        <v>0.93096258940292831</v>
+        <v>0.37709008825981272</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>2904.0796971999998</v>
+        <v>2907.8071031999998</v>
       </c>
       <c r="C435" s="5">
-        <v>5.5081599999998616</v>
+        <v>10.065732099999877</v>
       </c>
       <c r="D435" s="5">
-        <v>2.3043470471703076</v>
+        <v>4.248943462208854</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>2901.2313853999999</v>
+        <v>2905.9330027999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.8483117999999195</v>
+        <v>-1.8741003999998611</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.1706278074545828</v>
+        <v>-0.77067204312484261</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>2903.0361256000001</v>
+        <v>2907.1538289999999</v>
       </c>
       <c r="C437" s="5">
-        <v>1.8047402000001966</v>
+        <v>1.2208261999999195</v>
       </c>
       <c r="D437" s="5">
-        <v>0.74903131524304278</v>
+        <v>0.50530457540309826</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.9135796201663613E-2</v>
+        <v>0.23617872020795794</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>2908.0105472</v>
+        <v>2899.5163938000001</v>
       </c>
       <c r="C438" s="5">
-        <v>4.9744215999999142</v>
+        <v>-7.6374351999997998</v>
       </c>
       <c r="D438" s="5">
-        <v>2.0757184000562479</v>
+        <v>-3.1073862241530303</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>2905.5924132</v>
+        <v>2897.0740630999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-2.4181340000000091</v>
+        <v>-2.4423307000001842</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.99329982322498012</v>
+        <v>-1.0061185246794002</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>2913.7665274999999</v>
+        <v>2896.1480449000001</v>
       </c>
       <c r="C440" s="5">
-        <v>8.1741142999999283</v>
+        <v>-0.92601819999981672</v>
       </c>
       <c r="D440" s="5">
-        <v>3.4286092726073525</v>
+        <v>-0.38289334374689288</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>2912.4870836999999</v>
+        <v>2894.4320846000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-1.279443800000081</v>
+        <v>-1.7159603000000061</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.52565297756547169</v>
+        <v>-0.70868454562169614</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>2915.5053514000001</v>
+        <v>2897.0604217</v>
       </c>
       <c r="C442" s="5">
-        <v>3.0182677000002514</v>
+        <v>2.6283370999999534</v>
       </c>
       <c r="D442" s="5">
-        <v>1.2506962916225106</v>
+        <v>1.0951386866586477</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>2925.3272425999999</v>
+        <v>2906.2807702999999</v>
       </c>
       <c r="C443" s="5">
-        <v>9.8218911999997545</v>
+        <v>9.220348599999852</v>
       </c>
       <c r="D443" s="5">
-        <v>4.1183680960116043</v>
+        <v>3.8867557178915435</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>2928.254747</v>
+        <v>2906.2553529000002</v>
       </c>
       <c r="C444" s="5">
-        <v>2.9275044000000889</v>
+        <v>-2.5417399999696499E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>1.2075250194232057</v>
+        <v>-1.0494310537356721E-2</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>2910.2476274000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>3.992274499999894</v>
+      </c>
+      <c r="D445" s="5">
+        <v>1.660931425800638</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>