--- v9 (2026-09-22)
+++ v10 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F0FFD09D-36BE-411C-86BD-E2DF81D2FDA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A563F2FB-E46D-449A-A1B4-1E21F15FC842}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0EE55B01-1043-4F24-9525-7EEC005DE6EF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{74465D33-F32B-485B-ABC6-F4495F9ADCAC}"/>
   </bookViews>
   <sheets>
     <sheet name="houserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0868E8F4-AF0D-4BAE-8DF7-BE4DCC118519}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E83D0812-D5DF-4901-96B9-AB9B858701B1}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>9.220348599999852</v>
       </c>
       <c r="D443" s="5">
         <v>3.8867557178915435</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>2906.2553529000002</v>
       </c>
       <c r="C444" s="5">
         <v>-2.5417399999696499E-2</v>
       </c>
       <c r="D444" s="5">
         <v>-1.0494310537356721E-2</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>2910.2476274000001</v>
+        <v>2907.5620521999999</v>
       </c>
       <c r="C445" s="5">
-        <v>3.992274499999894</v>
+        <v>1.3066992999997638</v>
       </c>
       <c r="D445" s="5">
-        <v>1.660931425800638</v>
+        <v>0.54087558483855158</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>2901.2053909000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-6.3566612999998142</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-2.592184332641545</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>